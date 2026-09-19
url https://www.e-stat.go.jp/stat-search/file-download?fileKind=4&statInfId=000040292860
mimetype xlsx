--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{EA915445-B44A-4D43-843A-5262EC617B1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{42E31843-E5A1-4AA8-A771-576BA03FCAFD}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-13" sheetId="25" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-13'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="48">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>初度</t>
     <rPh sb="0" eb="2">
       <t>ショド</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>２度</t>
     <rPh sb="1" eb="2">
       <t>ド</t>
     </rPh>
@@ -375,51 +388,51 @@
     <t>一部
 猶予</t>
     <rPh sb="0" eb="2">
       <t>イチブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>全部
 猶予</t>
     <rPh sb="0" eb="2">
       <t>ゼンブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1232,404 +1245,329 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="53">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{5BC4877F-D07D-4F18-AAE3-DEFC758BE3A8}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{955AF4D3-FC3B-48FC-B3A6-790C018E839F}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{1FB449AE-813E-4F97-8FB4-9AB79D79E774}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{CCD82BCF-0AFF-4F16-9CE8-C64A089FB26B}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{C51D69E1-EFB1-4B79-A1D7-E055A7D98805}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{9DBE0173-3537-4FCE-BD93-4F3F05CBEADE}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{2B61D26C-DB26-4F50-8BF5-E219DAAA17D1}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{C4A1E36E-086B-4CE2-BB52-AC9262A22A3B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{D118D319-E7B8-4DC1-A8D8-B589BE5A955D}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{ED53D1C1-DEF6-4493-9D4B-832170B20B11}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{79EF50AB-4810-4BEE-B331-102195617BA4}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{B5AD24B0-5129-4C5F-9ED1-DEFE5E2A68F9}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{A178C230-F575-449B-8558-9E63BCF25F75}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{43A23B73-8CEB-4BA8-9C60-8FAB00E1316C}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{7C039B95-3811-41D2-91CE-6D5B5BBB6158}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{648ED5C5-2A12-4969-ABC3-6BF7C5C258B7}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{E19D4A97-DCDD-428A-9FDE-5FEC5C591DFB}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{C3BCA80A-7463-47A1-8989-8E985120B79D}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{58D0DD48-6FE5-4ED9-9B33-70A1262AB7E1}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{856611FF-990C-49C8-B10D-D2CEF7555323}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{EA7C520D-0FCE-4F78-B3CC-D897637F1998}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{176C4DFD-3D7B-4C9F-A403-E0E1D74DD668}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{045F318D-680A-4A5D-B2FD-F2C19504D35C}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{78D71092-2A79-4B5A-B3EC-323405F8FD09}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{A94D1CFD-F950-454F-8DDD-55DF5D6F2FDA}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{BB30AD10-86A2-4B7A-8D5C-F3D9148F1B5A}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{8C9003D6-F11D-4C51-9E89-04E3EC6112DF}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{2C3C2FC3-1299-455C-A896-D392088809DA}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{6E5076EC-F152-45AB-99B5-28E577E8DA9E}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{B52A1D8E-D229-4DAB-B815-B3960B3BC89F}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{0988EEC4-F854-49FA-AA80-A6A4EF07743F}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{2B3AC022-CC24-4D5C-BA6A-7242DD051794}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{197756F8-8659-4317-90D7-9F80E5F946D1}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2122" name="AutoShape 2"/>
+        <xdr:cNvPr id="2131" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F4FE816-9B71-5186-4F87-F8724086337A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="314325" y="4733925"/>
           <a:ext cx="57150" cy="981075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 245261"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1638,327 +1576,369 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2123" name="AutoShape 2"/>
+        <xdr:cNvPr id="2132" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{643DF503-1367-D3DA-08E4-E91CF067D963}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="704850" y="4267200"/>
           <a:ext cx="76200" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2124" name="AutoShape 2"/>
+        <xdr:cNvPr id="2133" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34178B08-4BAB-4924-107E-0B60174E9904}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1428750" y="4267200"/>
           <a:ext cx="76200" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44447"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2125" name="AutoShape 2"/>
+        <xdr:cNvPr id="2134" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26DECCCE-9B15-66EC-D221-0C95E500AF4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="704850" y="6086475"/>
           <a:ext cx="95250" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 53141"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2126" name="AutoShape 2"/>
+        <xdr:cNvPr id="2135" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03FF9C83-0CBB-3A99-1485-9E79CD3CD4C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1428750" y="6086475"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 56036"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2127" name="AutoShape 2"/>
+        <xdr:cNvPr id="2136" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6315E1B-A015-14C1-A756-2620656CF853}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="704850" y="6696075"/>
           <a:ext cx="76200" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44443"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2128" name="AutoShape 2"/>
+        <xdr:cNvPr id="2137" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8C0DC4E-9E94-DCF6-C5D5-A33B9FC5FA96}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1428750" y="6391275"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 56036"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2129" name="AutoShape 1"/>
+        <xdr:cNvPr id="2138" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C8EF96-D234-8C97-5A9C-FBACAAB6BD3D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1343025" y="3200400"/>
           <a:ext cx="104775" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 28038"/>
             <a:gd name="adj2" fmla="val 53569"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -1967,205 +1947,211 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2130" name="AutoShape 1"/>
+        <xdr:cNvPr id="2139" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEB0289F-B6A4-4E2E-9225-B3CE4F78330C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1352550" y="3514725"/>
           <a:ext cx="95250" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 28632"/>
             <a:gd name="adj2" fmla="val 53569"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2298,2055 +2284,1945 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D97194C-B061-46E5-8211-4C8D384553AF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W77"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
-    <col min="2" max="2" width="4.109375" style="48" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="12.44140625" style="48" customWidth="1"/>
+    <col min="2" max="2" width="4.109375" customWidth="1"/>
+    <col min="3" max="3" width="1.77734375" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" customWidth="1"/>
+    <col min="6" max="6" width="8.77734375" customWidth="1"/>
+    <col min="7" max="8" width="1.77734375" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
     <col min="10" max="10" width="1.77734375" customWidth="1"/>
     <col min="11" max="12" width="8.109375" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="16" width="8.109375" customWidth="1"/>
     <col min="17" max="17" width="8.33203125" customWidth="1"/>
     <col min="18" max="18" width="8.109375" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" customWidth="1"/>
     <col min="20" max="21" width="8.109375" customWidth="1"/>
     <col min="22" max="24" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="13" customFormat="1">
-[...32 lines deleted...]
-      <c r="W2" s="14"/>
+    <row r="1" spans="1:23"/>
+    <row r="2" spans="1:23" s="1" customFormat="1" ht="16.5">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="2"/>
     </row>
     <row r="3" spans="1:23" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="79"/>
-[...20 lines deleted...]
-      <c r="W3" s="15"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="3"/>
     </row>
     <row r="4" spans="1:23" ht="10.5" customHeight="1">
-      <c r="D4" s="49"/>
-[...17 lines deleted...]
-      <c r="V4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
     </row>
     <row r="5" spans="1:23" ht="2.15" customHeight="1">
-      <c r="A5" s="7"/>
-[...21 lines deleted...]
-      <c r="W5" s="13"/>
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
     </row>
-    <row r="6" spans="1:23" s="22" customFormat="1" ht="60" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="73" t="s">
+    <row r="6" spans="1:23" s="18" customFormat="1" ht="60" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="B6" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="73"/>
-[...10 lines deleted...]
-      <c r="L6" s="19" t="s">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="26" t="s">
+      <c r="M6" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="N6" s="20" t="s">
+      <c r="N6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O6" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="Q6" s="38" t="s">
+      <c r="Q6" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="R6" s="26" t="s">
+      <c r="R6" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="39" t="s">
+      <c r="S6" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="27" t="s">
+      <c r="T6" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="U6" s="19" t="s">
+      <c r="U6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="21"/>
+      <c r="W6"/>
     </row>
     <row r="7" spans="1:23" ht="5.15" customHeight="1">
-      <c r="A7" s="23"/>
-[...8 lines deleted...]
-      <c r="J7" s="24"/>
+      <c r="A7" s="19"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="20"/>
     </row>
-    <row r="8" spans="1:23" s="10" customFormat="1" ht="12.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="K8" s="29">
+    <row r="8" spans="1:23" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="B8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="23">
         <v>20862</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="23">
         <v>1381</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="23">
         <v>1224</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="23">
         <v>5866</v>
       </c>
-      <c r="O8" s="29">
+      <c r="O8" s="23">
         <v>1132</v>
       </c>
-      <c r="P8" s="29">
+      <c r="P8" s="23">
         <v>4492</v>
       </c>
-      <c r="Q8" s="29">
+      <c r="Q8" s="23">
         <v>1241</v>
       </c>
-      <c r="R8" s="29">
+      <c r="R8" s="23">
         <v>418</v>
       </c>
-      <c r="S8" s="29">
+      <c r="S8" s="23">
         <v>3359</v>
       </c>
-      <c r="T8" s="29">
+      <c r="T8" s="23">
         <v>267</v>
       </c>
-      <c r="U8" s="29">
+      <c r="U8" s="23">
         <v>1451</v>
       </c>
-      <c r="V8" s="29">
+      <c r="V8" s="23">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:23" s="32" customFormat="1" ht="12.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="66" t="s">
+    <row r="9" spans="1:23" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="B9" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="66"/>
-[...7 lines deleted...]
-      <c r="K9" s="29">
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="23">
         <v>7615</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="23">
         <v>413</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="23">
         <v>67</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="23">
         <v>3607</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="23">
         <v>530</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="23">
         <v>2372</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="23">
         <v>299</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="23">
         <v>49</v>
       </c>
-      <c r="S9" s="29">
+      <c r="S9" s="23">
         <v>4</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="23">
         <v>7</v>
       </c>
-      <c r="U9" s="29">
+      <c r="U9" s="23">
         <v>266</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D10" s="75" t="s">
+    <row r="10" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="75"/>
-[...5 lines deleted...]
-      <c r="K10" s="34">
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="26">
         <v>2767</v>
       </c>
-      <c r="L10" s="34">
+      <c r="L10" s="26">
         <v>51</v>
       </c>
-      <c r="M10" s="34">
+      <c r="M10" s="26">
         <v>7</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="26">
         <v>1333</v>
       </c>
-      <c r="O10" s="34">
+      <c r="O10" s="26">
         <v>214</v>
       </c>
-      <c r="P10" s="34">
+      <c r="P10" s="26">
         <v>951</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="26">
         <v>112</v>
       </c>
-      <c r="R10" s="34">
+      <c r="R10" s="26">
         <v>13</v>
       </c>
-      <c r="S10" s="34">
+      <c r="S10" s="26">
         <v>1</v>
       </c>
-      <c r="T10" s="34">
+      <c r="T10" s="26">
         <v>3</v>
       </c>
-      <c r="U10" s="34">
+      <c r="U10" s="26">
         <v>82</v>
       </c>
-      <c r="V10" s="34">
+      <c r="V10" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D11" s="75" t="s">
+    <row r="11" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="75"/>
-[...5 lines deleted...]
-      <c r="K11" s="34">
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="26">
         <v>629</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="26">
         <v>13</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="26">
         <v>3</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="26">
         <v>290</v>
       </c>
-      <c r="O11" s="34">
+      <c r="O11" s="26">
         <v>46</v>
       </c>
-      <c r="P11" s="34">
+      <c r="P11" s="26">
         <v>233</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="26">
         <v>24</v>
       </c>
-      <c r="R11" s="34">
+      <c r="R11" s="26">
         <v>3</v>
       </c>
-      <c r="S11" s="34">
-[...5 lines deleted...]
-      <c r="U11" s="34">
+      <c r="S11" s="26">
+        <v>0</v>
+      </c>
+      <c r="T11" s="26">
+        <v>0</v>
+      </c>
+      <c r="U11" s="26">
         <v>16</v>
       </c>
-      <c r="V11" s="34">
+      <c r="V11" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D12" s="75" t="s">
+    <row r="12" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="75"/>
-[...5 lines deleted...]
-      <c r="K12" s="34">
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="26">
         <v>780</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="26">
         <v>9</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="26">
         <v>1</v>
       </c>
-      <c r="N12" s="34">
+      <c r="N12" s="26">
         <v>442</v>
       </c>
-      <c r="O12" s="34">
+      <c r="O12" s="26">
         <v>46</v>
       </c>
-      <c r="P12" s="34">
+      <c r="P12" s="26">
         <v>250</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="26">
         <v>16</v>
       </c>
-      <c r="R12" s="34">
-[...8 lines deleted...]
-      <c r="U12" s="34">
+      <c r="R12" s="26">
+        <v>0</v>
+      </c>
+      <c r="S12" s="26">
+        <v>0</v>
+      </c>
+      <c r="T12" s="26">
+        <v>0</v>
+      </c>
+      <c r="U12" s="26">
         <v>16</v>
       </c>
-      <c r="V12" s="34">
+      <c r="V12" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D13" s="74" t="s">
+    <row r="13" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="E13" s="75"/>
-[...5 lines deleted...]
-      <c r="K13" s="34">
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="26">
         <v>2201</v>
       </c>
-      <c r="L13" s="34">
+      <c r="L13" s="26">
         <v>194</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="26">
         <v>34</v>
       </c>
-      <c r="N13" s="34">
+      <c r="N13" s="26">
         <v>1004</v>
       </c>
-      <c r="O13" s="34">
+      <c r="O13" s="26">
         <v>139</v>
       </c>
-      <c r="P13" s="34">
+      <c r="P13" s="26">
         <v>606</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="26">
         <v>97</v>
       </c>
-      <c r="R13" s="34">
+      <c r="R13" s="26">
         <v>24</v>
       </c>
-      <c r="S13" s="34">
+      <c r="S13" s="26">
         <v>3</v>
       </c>
-      <c r="T13" s="34">
+      <c r="T13" s="26">
         <v>4</v>
       </c>
-      <c r="U13" s="34">
+      <c r="U13" s="26">
         <v>96</v>
       </c>
-      <c r="V13" s="34">
+      <c r="V13" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D14" s="74" t="s">
+    <row r="14" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E14" s="75"/>
-[...5 lines deleted...]
-      <c r="K14" s="34">
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="26">
         <v>870</v>
       </c>
-      <c r="L14" s="34">
+      <c r="L14" s="26">
         <v>106</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="26">
         <v>15</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="26">
         <v>350</v>
       </c>
-      <c r="O14" s="34">
+      <c r="O14" s="26">
         <v>64</v>
       </c>
-      <c r="P14" s="34">
+      <c r="P14" s="26">
         <v>244</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="26">
         <v>42</v>
       </c>
-      <c r="R14" s="34">
+      <c r="R14" s="26">
         <v>8</v>
       </c>
-      <c r="S14" s="34">
-[...5 lines deleted...]
-      <c r="U14" s="34">
+      <c r="S14" s="26">
+        <v>0</v>
+      </c>
+      <c r="T14" s="26">
+        <v>0</v>
+      </c>
+      <c r="U14" s="26">
         <v>41</v>
       </c>
-      <c r="V14" s="34">
+      <c r="V14" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D15" s="74" t="s">
+    <row r="15" spans="1:23" ht="12.25" customHeight="1">
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="E15" s="75"/>
-[...5 lines deleted...]
-      <c r="K15" s="34">
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="26">
         <v>368</v>
       </c>
-      <c r="L15" s="34">
+      <c r="L15" s="26">
         <v>40</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="26">
         <v>7</v>
       </c>
-      <c r="N15" s="34">
+      <c r="N15" s="26">
         <v>188</v>
       </c>
-      <c r="O15" s="34">
+      <c r="O15" s="26">
         <v>21</v>
       </c>
-      <c r="P15" s="34">
+      <c r="P15" s="26">
         <v>88</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="26">
         <v>8</v>
       </c>
-      <c r="R15" s="34">
+      <c r="R15" s="26">
         <v>1</v>
       </c>
-      <c r="S15" s="34">
-[...5 lines deleted...]
-      <c r="U15" s="34">
+      <c r="S15" s="26">
+        <v>0</v>
+      </c>
+      <c r="T15" s="26">
+        <v>0</v>
+      </c>
+      <c r="U15" s="26">
         <v>15</v>
       </c>
-      <c r="V15" s="34">
+      <c r="V15" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="5" customFormat="1">
-[...21 lines deleted...]
-      <c r="V16" s="34"/>
+    <row r="16" spans="1:23">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="26"/>
+      <c r="P16" s="26"/>
+      <c r="Q16" s="26"/>
+      <c r="R16" s="26"/>
+      <c r="S16" s="26"/>
+      <c r="T16" s="26"/>
+      <c r="U16" s="26"/>
+      <c r="V16" s="26"/>
     </row>
-    <row r="17" spans="1:22" s="32" customFormat="1" ht="12.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="66" t="s">
+    <row r="17" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="B17" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="66"/>
-[...7 lines deleted...]
-      <c r="K17" s="29">
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="23">
         <v>1630</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="23">
         <v>52</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="23">
         <v>5</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="23">
         <v>582</v>
       </c>
-      <c r="O17" s="29">
+      <c r="O17" s="23">
         <v>139</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="23">
         <v>536</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="Q17" s="23">
         <v>87</v>
       </c>
-      <c r="R17" s="29">
+      <c r="R17" s="23">
         <v>58</v>
       </c>
-      <c r="S17" s="29">
+      <c r="S17" s="23">
         <v>62</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="23">
         <v>20</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="23">
         <v>88</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:22" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D18" s="76" t="s">
+    <row r="18" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="E18" s="77"/>
-[...2 lines deleted...]
-      <c r="H18" s="77" t="s">
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="I18" s="77"/>
-[...4 lines deleted...]
-      <c r="L18" s="34">
+      <c r="I18" s="52"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="26">
+        <v>733</v>
+      </c>
+      <c r="L18" s="26">
         <v>21</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="26">
         <v>2</v>
       </c>
-      <c r="N18" s="34">
-[...2 lines deleted...]
-      <c r="O18" s="34">
+      <c r="N18" s="26">
+        <v>261</v>
+      </c>
+      <c r="O18" s="26">
         <v>66</v>
       </c>
-      <c r="P18" s="34">
-[...2 lines deleted...]
-      <c r="Q18" s="34">
+      <c r="P18" s="26">
+        <v>241</v>
+      </c>
+      <c r="Q18" s="26">
         <v>44</v>
       </c>
-      <c r="R18" s="34">
+      <c r="R18" s="26">
         <v>19</v>
       </c>
-      <c r="S18" s="34">
+      <c r="S18" s="26">
         <v>26</v>
       </c>
-      <c r="T18" s="34">
+      <c r="T18" s="26">
         <v>9</v>
       </c>
-      <c r="U18" s="34">
+      <c r="U18" s="26">
         <v>43</v>
       </c>
-      <c r="V18" s="34">
+      <c r="V18" s="26">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:22" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="H19" s="77" t="s">
+    <row r="19" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="I19" s="77"/>
-[...4 lines deleted...]
-      <c r="L19" s="34">
+      <c r="I19" s="52"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="26">
+        <v>694</v>
+      </c>
+      <c r="L19" s="26">
         <v>29</v>
       </c>
-      <c r="M19" s="34">
+      <c r="M19" s="26">
         <v>1</v>
       </c>
-      <c r="N19" s="34">
+      <c r="N19" s="26">
         <v>238</v>
       </c>
-      <c r="O19" s="34">
+      <c r="O19" s="26">
         <v>61</v>
       </c>
-      <c r="P19" s="34">
+      <c r="P19" s="26">
         <v>212</v>
       </c>
-      <c r="Q19" s="34">
+      <c r="Q19" s="26">
         <v>32</v>
       </c>
-      <c r="R19" s="34">
+      <c r="R19" s="26">
+        <v>36</v>
+      </c>
+      <c r="S19" s="26">
+        <v>32</v>
+      </c>
+      <c r="T19" s="26">
+        <v>11</v>
+      </c>
+      <c r="U19" s="26">
+        <v>42</v>
+      </c>
+      <c r="V19" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" s="52"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="26">
+        <v>114</v>
+      </c>
+      <c r="L20" s="26">
+        <v>1</v>
+      </c>
+      <c r="M20" s="26">
+        <v>1</v>
+      </c>
+      <c r="N20" s="26">
+        <v>47</v>
+      </c>
+      <c r="O20" s="26">
+        <v>6</v>
+      </c>
+      <c r="P20" s="26">
+        <v>51</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>3</v>
+      </c>
+      <c r="R20" s="26">
+        <v>1</v>
+      </c>
+      <c r="S20" s="26">
+        <v>2</v>
+      </c>
+      <c r="T20" s="26">
+        <v>0</v>
+      </c>
+      <c r="U20" s="26">
+        <v>2</v>
+      </c>
+      <c r="V20" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="I21" s="52"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="26">
+        <v>89</v>
+      </c>
+      <c r="L21" s="26">
+        <v>1</v>
+      </c>
+      <c r="M21" s="26">
+        <v>1</v>
+      </c>
+      <c r="N21" s="26">
+        <v>36</v>
+      </c>
+      <c r="O21" s="26">
+        <v>6</v>
+      </c>
+      <c r="P21" s="26">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>8</v>
+      </c>
+      <c r="R21" s="26">
+        <v>2</v>
+      </c>
+      <c r="S21" s="26">
+        <v>2</v>
+      </c>
+      <c r="T21" s="26">
+        <v>0</v>
+      </c>
+      <c r="U21" s="26">
+        <v>1</v>
+      </c>
+      <c r="V21" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:22">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26"/>
+      <c r="V22" s="26"/>
+    </row>
+    <row r="23" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="B23" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="23">
+        <v>9448</v>
+      </c>
+      <c r="L23" s="23">
+        <v>415</v>
+      </c>
+      <c r="M23" s="23">
+        <v>879</v>
+      </c>
+      <c r="N23" s="23">
+        <v>1297</v>
+      </c>
+      <c r="O23" s="23">
+        <v>367</v>
+      </c>
+      <c r="P23" s="23">
+        <v>1283</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>714</v>
+      </c>
+      <c r="R23" s="23">
+        <v>273</v>
+      </c>
+      <c r="S23" s="23">
+        <v>3144</v>
+      </c>
+      <c r="T23" s="23">
+        <v>178</v>
+      </c>
+      <c r="U23" s="23">
+        <v>885</v>
+      </c>
+      <c r="V23" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D24" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="26">
+        <v>8894</v>
+      </c>
+      <c r="L24" s="26">
+        <v>390</v>
+      </c>
+      <c r="M24" s="26">
+        <v>829</v>
+      </c>
+      <c r="N24" s="26">
+        <v>1211</v>
+      </c>
+      <c r="O24" s="26">
+        <v>341</v>
+      </c>
+      <c r="P24" s="26">
+        <v>1197</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>663</v>
+      </c>
+      <c r="R24" s="26">
+        <v>252</v>
+      </c>
+      <c r="S24" s="26">
+        <v>3022</v>
+      </c>
+      <c r="T24" s="26">
+        <v>156</v>
+      </c>
+      <c r="U24" s="26">
+        <v>820</v>
+      </c>
+      <c r="V24" s="26">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" s="29"/>
+      <c r="F25" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="J25" s="22"/>
+      <c r="K25" s="26">
+        <v>335</v>
+      </c>
+      <c r="L25" s="26">
+        <v>14</v>
+      </c>
+      <c r="M25" s="26">
+        <v>36</v>
+      </c>
+      <c r="N25" s="26">
+        <v>64</v>
+      </c>
+      <c r="O25" s="26">
+        <v>20</v>
+      </c>
+      <c r="P25" s="26">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>32</v>
+      </c>
+      <c r="R25" s="26">
+        <v>12</v>
+      </c>
+      <c r="S25" s="26">
+        <v>59</v>
+      </c>
+      <c r="T25" s="26">
+        <v>12</v>
+      </c>
+      <c r="U25" s="26">
+        <v>34</v>
+      </c>
+      <c r="V25" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D26" s="40"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="22"/>
+      <c r="K26" s="26">
+        <v>7</v>
+      </c>
+      <c r="L26" s="26">
+        <v>0</v>
+      </c>
+      <c r="M26" s="26">
+        <v>0</v>
+      </c>
+      <c r="N26" s="26">
+        <v>1</v>
+      </c>
+      <c r="O26" s="26">
+        <v>0</v>
+      </c>
+      <c r="P26" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>3</v>
+      </c>
+      <c r="R26" s="26">
+        <v>0</v>
+      </c>
+      <c r="S26" s="26">
+        <v>2</v>
+      </c>
+      <c r="T26" s="26">
+        <v>0</v>
+      </c>
+      <c r="U26" s="26">
+        <v>1</v>
+      </c>
+      <c r="V26" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D27" s="40"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="26">
+        <v>212</v>
+      </c>
+      <c r="L27" s="26">
+        <v>11</v>
+      </c>
+      <c r="M27" s="26">
+        <v>14</v>
+      </c>
+      <c r="N27" s="26">
+        <v>21</v>
+      </c>
+      <c r="O27" s="26">
+        <v>6</v>
+      </c>
+      <c r="P27" s="26">
+        <v>34</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>16</v>
+      </c>
+      <c r="R27" s="26">
+        <v>9</v>
+      </c>
+      <c r="S27" s="26">
+        <v>61</v>
+      </c>
+      <c r="T27" s="26">
+        <v>10</v>
+      </c>
+      <c r="U27" s="26">
+        <v>30</v>
+      </c>
+      <c r="V27" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B28" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="32"/>
+      <c r="D28" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="26">
+        <v>4940</v>
+      </c>
+      <c r="L28" s="26">
+        <v>179</v>
+      </c>
+      <c r="M28" s="26">
+        <v>463</v>
+      </c>
+      <c r="N28" s="26">
+        <v>952</v>
+      </c>
+      <c r="O28" s="26">
+        <v>254</v>
+      </c>
+      <c r="P28" s="26">
+        <v>821</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>389</v>
+      </c>
+      <c r="R28" s="26">
+        <v>110</v>
+      </c>
+      <c r="S28" s="26">
+        <v>1182</v>
+      </c>
+      <c r="T28" s="26">
+        <v>53</v>
+      </c>
+      <c r="U28" s="26">
+        <v>527</v>
+      </c>
+      <c r="V28" s="26">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B29" s="49"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="26">
+        <v>1396</v>
+      </c>
+      <c r="L29" s="26">
+        <v>83</v>
+      </c>
+      <c r="M29" s="26">
+        <v>167</v>
+      </c>
+      <c r="N29" s="26">
+        <v>152</v>
+      </c>
+      <c r="O29" s="26">
+        <v>49</v>
+      </c>
+      <c r="P29" s="26">
+        <v>176</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>100</v>
+      </c>
+      <c r="R29" s="26">
+        <v>36</v>
+      </c>
+      <c r="S29" s="26">
+        <v>508</v>
+      </c>
+      <c r="T29" s="26">
+        <v>24</v>
+      </c>
+      <c r="U29" s="26">
+        <v>101</v>
+      </c>
+      <c r="V29" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B30" s="49"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="26">
+        <v>889</v>
+      </c>
+      <c r="L30" s="26">
+        <v>48</v>
+      </c>
+      <c r="M30" s="26">
+        <v>88</v>
+      </c>
+      <c r="N30" s="26">
+        <v>90</v>
+      </c>
+      <c r="O30" s="26">
+        <v>19</v>
+      </c>
+      <c r="P30" s="26">
+        <v>94</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>72</v>
+      </c>
+      <c r="R30" s="26">
+        <v>40</v>
+      </c>
+      <c r="S30" s="26">
+        <v>357</v>
+      </c>
+      <c r="T30" s="26">
+        <v>18</v>
+      </c>
+      <c r="U30" s="26">
+        <v>63</v>
+      </c>
+      <c r="V30" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B31" s="49"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="26">
+        <v>638</v>
+      </c>
+      <c r="L31" s="26">
+        <v>24</v>
+      </c>
+      <c r="M31" s="26">
+        <v>61</v>
+      </c>
+      <c r="N31" s="26">
+        <v>49</v>
+      </c>
+      <c r="O31" s="26">
+        <v>15</v>
+      </c>
+      <c r="P31" s="26">
+        <v>67</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>34</v>
+      </c>
+      <c r="R31" s="26">
+        <v>23</v>
+      </c>
+      <c r="S31" s="26">
+        <v>296</v>
+      </c>
+      <c r="T31" s="26">
+        <v>17</v>
+      </c>
+      <c r="U31" s="26">
+        <v>52</v>
+      </c>
+      <c r="V31" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:22" ht="12.25" customHeight="1">
+      <c r="B32" s="49"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="26">
+        <v>508</v>
+      </c>
+      <c r="L32" s="26">
+        <v>27</v>
+      </c>
+      <c r="M32" s="26">
+        <v>32</v>
+      </c>
+      <c r="N32" s="26">
+        <v>27</v>
+      </c>
+      <c r="O32" s="26">
+        <v>16</v>
+      </c>
+      <c r="P32" s="26">
+        <v>49</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>35</v>
+      </c>
+      <c r="R32" s="26">
+        <v>21</v>
+      </c>
+      <c r="S32" s="26">
+        <v>243</v>
+      </c>
+      <c r="T32" s="26">
+        <v>22</v>
+      </c>
+      <c r="U32" s="26">
+        <v>35</v>
+      </c>
+      <c r="V32" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="12.25" customHeight="1">
+      <c r="B33" s="49"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="26">
+        <v>1076</v>
+      </c>
+      <c r="L33" s="26">
+        <v>54</v>
+      </c>
+      <c r="M33" s="26">
+        <v>68</v>
+      </c>
+      <c r="N33" s="26">
+        <v>27</v>
+      </c>
+      <c r="O33" s="26">
+        <v>14</v>
+      </c>
+      <c r="P33" s="26">
+        <v>75</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>84</v>
+      </c>
+      <c r="R33" s="26">
+        <v>43</v>
+      </c>
+      <c r="S33" s="26">
+        <v>558</v>
+      </c>
+      <c r="T33" s="26">
+        <v>44</v>
+      </c>
+      <c r="U33" s="26">
+        <v>107</v>
+      </c>
+      <c r="V33" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" ht="12.25" customHeight="1">
+      <c r="B34" s="49"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="26">
+        <v>1</v>
+      </c>
+      <c r="L34" s="26">
+        <v>0</v>
+      </c>
+      <c r="M34" s="26">
+        <v>0</v>
+      </c>
+      <c r="N34" s="26">
+        <v>0</v>
+      </c>
+      <c r="O34" s="26">
+        <v>0</v>
+      </c>
+      <c r="P34" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="26">
+        <v>0</v>
+      </c>
+      <c r="R34" s="26">
+        <v>0</v>
+      </c>
+      <c r="S34" s="26">
+        <v>0</v>
+      </c>
+      <c r="T34" s="26">
+        <v>0</v>
+      </c>
+      <c r="U34" s="26">
+        <v>0</v>
+      </c>
+      <c r="V34" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="B35" s="33"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="26"/>
+      <c r="R35" s="26"/>
+      <c r="S35" s="26"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26"/>
+      <c r="V35" s="26"/>
+    </row>
+    <row r="36" spans="1:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="B36" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="23">
+        <v>2169</v>
+      </c>
+      <c r="L36" s="23">
+        <v>501</v>
+      </c>
+      <c r="M36" s="23">
+        <v>273</v>
+      </c>
+      <c r="N36" s="23">
+        <v>380</v>
+      </c>
+      <c r="O36" s="23">
+        <v>96</v>
+      </c>
+      <c r="P36" s="23">
+        <v>301</v>
+      </c>
+      <c r="Q36" s="23">
+        <v>141</v>
+      </c>
+      <c r="R36" s="23">
+        <v>38</v>
+      </c>
+      <c r="S36" s="23">
+        <v>149</v>
+      </c>
+      <c r="T36" s="23">
+        <v>62</v>
+      </c>
+      <c r="U36" s="23">
+        <v>212</v>
+      </c>
+      <c r="V36" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D37" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J37" s="22"/>
+      <c r="K37" s="26">
+        <v>35</v>
+      </c>
+      <c r="L37" s="26">
+        <v>4</v>
+      </c>
+      <c r="M37" s="26">
+        <v>4</v>
+      </c>
+      <c r="N37" s="26">
+        <v>5</v>
+      </c>
+      <c r="O37" s="26">
+        <v>1</v>
+      </c>
+      <c r="P37" s="26">
+        <v>3</v>
+      </c>
+      <c r="Q37" s="26">
+        <v>1</v>
+      </c>
+      <c r="R37" s="26">
+        <v>0</v>
+      </c>
+      <c r="S37" s="26">
+        <v>6</v>
+      </c>
+      <c r="T37" s="26">
+        <v>3</v>
+      </c>
+      <c r="U37" s="26">
+        <v>8</v>
+      </c>
+      <c r="V37" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D38" s="40"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="J38" s="22"/>
+      <c r="K38" s="26">
+        <v>363</v>
+      </c>
+      <c r="L38" s="26">
+        <v>47</v>
+      </c>
+      <c r="M38" s="26">
+        <v>46</v>
+      </c>
+      <c r="N38" s="26">
+        <v>67</v>
+      </c>
+      <c r="O38" s="26">
+        <v>20</v>
+      </c>
+      <c r="P38" s="26">
+        <v>53</v>
+      </c>
+      <c r="Q38" s="26">
+        <v>30</v>
+      </c>
+      <c r="R38" s="26">
+        <v>10</v>
+      </c>
+      <c r="S38" s="26">
+        <v>39</v>
+      </c>
+      <c r="T38" s="26">
+        <v>9</v>
+      </c>
+      <c r="U38" s="26">
+        <v>39</v>
+      </c>
+      <c r="V38" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D39" s="40"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="J39" s="22"/>
+      <c r="K39" s="26">
+        <v>36</v>
+      </c>
+      <c r="L39" s="26">
+        <v>2</v>
+      </c>
+      <c r="M39" s="26">
+        <v>3</v>
+      </c>
+      <c r="N39" s="26">
+        <v>5</v>
+      </c>
+      <c r="O39" s="26">
+        <v>0</v>
+      </c>
+      <c r="P39" s="26">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="26">
+        <v>2</v>
+      </c>
+      <c r="R39" s="26">
+        <v>3</v>
+      </c>
+      <c r="S39" s="26">
+        <v>6</v>
+      </c>
+      <c r="T39" s="26">
+        <v>5</v>
+      </c>
+      <c r="U39" s="26">
+        <v>4</v>
+      </c>
+      <c r="V39" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" s="21" customFormat="1" ht="12.25" customHeight="1">
+      <c r="D40" s="40"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="J40" s="22"/>
+      <c r="K40" s="26">
+        <v>239</v>
+      </c>
+      <c r="L40" s="26">
+        <v>30</v>
+      </c>
+      <c r="M40" s="26">
+        <v>27</v>
+      </c>
+      <c r="N40" s="26">
+        <v>24</v>
+      </c>
+      <c r="O40" s="26">
+        <v>7</v>
+      </c>
+      <c r="P40" s="26">
         <v>37</v>
       </c>
-      <c r="S19" s="34">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Q40" s="26">
+        <v>9</v>
+      </c>
+      <c r="R40" s="26">
+        <v>8</v>
+      </c>
+      <c r="S40" s="26">
+        <v>48</v>
+      </c>
+      <c r="T40" s="26">
+        <v>10</v>
+      </c>
+      <c r="U40" s="26">
+        <v>34</v>
+      </c>
+      <c r="V40" s="26">
+        <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:22" s="5" customFormat="1" ht="12.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="L20" s="34">
+    <row r="41" spans="1:22" ht="12.25" customHeight="1">
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" s="35"/>
+      <c r="F41" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="26">
+        <v>1368</v>
+      </c>
+      <c r="L41" s="26">
+        <v>381</v>
+      </c>
+      <c r="M41" s="26">
+        <v>166</v>
+      </c>
+      <c r="N41" s="26">
+        <v>260</v>
+      </c>
+      <c r="O41" s="26">
+        <v>64</v>
+      </c>
+      <c r="P41" s="26">
+        <v>192</v>
+      </c>
+      <c r="Q41" s="26">
+        <v>92</v>
+      </c>
+      <c r="R41" s="26">
+        <v>16</v>
+      </c>
+      <c r="S41" s="26">
+        <v>49</v>
+      </c>
+      <c r="T41" s="26">
+        <v>35</v>
+      </c>
+      <c r="U41" s="26">
+        <v>105</v>
+      </c>
+      <c r="V41" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" ht="12.25" customHeight="1">
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="26">
+        <v>128</v>
+      </c>
+      <c r="L42" s="26">
+        <v>37</v>
+      </c>
+      <c r="M42" s="26">
+        <v>27</v>
+      </c>
+      <c r="N42" s="26">
+        <v>19</v>
+      </c>
+      <c r="O42" s="26">
+        <v>4</v>
+      </c>
+      <c r="P42" s="26">
+        <v>10</v>
+      </c>
+      <c r="Q42" s="26">
+        <v>7</v>
+      </c>
+      <c r="R42" s="26">
         <v>1</v>
       </c>
-      <c r="M20" s="34">
+      <c r="S42" s="26">
         <v>1</v>
       </c>
-      <c r="N20" s="34">
-[...599 lines deleted...]
-      <c r="T32" s="35">
+      <c r="T42" s="26">
+        <v>0</v>
+      </c>
+      <c r="U42" s="26">
         <v>22</v>
       </c>
-      <c r="U32" s="35">
-[...486 lines deleted...]
-      <c r="V42" s="35">
+      <c r="V42" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="6" customHeight="1">
-      <c r="A43" s="6"/>
-[...20 lines deleted...]
-      <c r="V43" s="37"/>
+      <c r="A43" s="36"/>
+      <c r="B43" s="36"/>
+      <c r="C43" s="36"/>
+      <c r="D43" s="36"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="37"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="38"/>
+      <c r="O43" s="38"/>
+      <c r="P43" s="38"/>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="38"/>
+      <c r="S43" s="38"/>
+      <c r="T43" s="38"/>
+      <c r="U43" s="38"/>
+      <c r="V43" s="38"/>
     </row>
     <row r="44" spans="1:22" ht="4.5" customHeight="1"/>
-    <row r="45" spans="1:22" s="9" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A45" s="9" t="s">
+    <row r="45" spans="1:22" s="39" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A45" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="58"/>
-[...6 lines deleted...]
-      <c r="I45" s="58"/>
     </row>
     <row r="46" spans="1:22"/>
     <row r="47" spans="1:22"/>
     <row r="48" spans="1:22"/>
-    <row r="49" hidden="1"/>
-[...25 lines deleted...]
-    <row r="75" hidden="1"/>
     <row r="76"/>
     <row r="77"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="36">
-    <mergeCell ref="H21:I21"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
-    <mergeCell ref="D14:I14"/>
-    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="B28:B34"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="D29:I29"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="D30:I30"/>
     <mergeCell ref="D31:I31"/>
+    <mergeCell ref="D18:F19"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="D20:F21"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="D10:I10"/>
-    <mergeCell ref="D18:F19"/>
-    <mergeCell ref="H18:I18"/>
     <mergeCell ref="D11:I11"/>
     <mergeCell ref="D12:I12"/>
-    <mergeCell ref="H19:I19"/>
-[...1 lines deleted...]
-    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="D15:I15"/>
     <mergeCell ref="D41:D42"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="F42:I42"/>
     <mergeCell ref="D34:I34"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="D24:I24"/>
     <mergeCell ref="D25:D27"/>
     <mergeCell ref="F27:I27"/>
     <mergeCell ref="B36:I36"/>
     <mergeCell ref="D28:I28"/>
+    <mergeCell ref="D32:I32"/>
+    <mergeCell ref="D33:I33"/>
     <mergeCell ref="D37:D40"/>
     <mergeCell ref="F39:F40"/>
-    <mergeCell ref="B28:B34"/>
-[...1 lines deleted...]
-    <mergeCell ref="D33:I33"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>