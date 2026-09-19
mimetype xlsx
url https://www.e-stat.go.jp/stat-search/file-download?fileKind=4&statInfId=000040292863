--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{64BBDB46-12DF-44CC-8CD1-FEBC59E6131C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{EBDA4676-1E53-4F1A-A78B-87CCCC90D158}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-16" sheetId="28" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-16'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>16　 開始人員の保護観察種別　　精 神 状 況</t>
     <rPh sb="4" eb="6">
       <t>カイシ</t>
     </rPh>
@@ -338,61 +351,61 @@
     </rPh>
     <rPh sb="4" eb="7">
       <t>シッチョウショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>気分
 （感情）
 障害</t>
     <rPh sb="0" eb="2">
       <t>キブン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カンジョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショウガイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1199,653 +1212,653 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="44">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...29 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F7054F27-1AB3-46AD-8884-F3944CFA220D}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{40B109E9-5CCF-4B29-B1B7-5C8353E91C1B}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{53159BCF-E938-4DF6-A5D4-185502575FBE}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{E54FDEBA-48DC-48D2-8C89-EB57C34579DC}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{123B2F6B-5A79-48A1-9962-20F65559C4E0}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C04F6C20-ED6D-4311-8724-0690C68C02F3}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{5198DE77-C2BA-40C8-A6E2-F2284F25EAEB}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{449EC76E-8C4D-4EE3-B533-7359ED1180F0}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{C9236E02-A1B4-4F53-8042-55ADF6772614}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{CC9C30CE-CC38-42C2-A1E0-FE1C5F4DC5D2}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{72A7A0F7-0A1B-47AD-95D4-5215DA2DBD92}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{8AF4D20D-FD3F-48C1-939A-74FBB5E1D28F}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C27F3598-B3FD-403A-B17C-3A9518D6A0C0}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{9EB4BD08-041E-4C13-BE55-60087689D02D}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{48DF2E87-4BFB-4204-B4A3-2BD7605AF46E}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{681E2A40-285A-48DC-B9A3-20C9E6247EE6}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{A8219396-AFEF-4861-8691-834D95B5BB15}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{0FFEA147-8822-4B03-BC56-829C39B4835D}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{4253B251-49DB-44DA-AEF1-A7BD1DDF4C4E}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{A02F4525-50E0-4104-9125-388852C55D63}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{EE593860-0335-440A-869D-19863DD7CA12}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{56A6FC2F-C1FD-46DE-A84E-6C214CCC9D33}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{02B2842A-3C4D-4A46-9A40-D8F8F6199AF2}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{7E88E0C9-D38D-423C-A1A9-CB94DBBE8C11}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{0B8B3320-12E1-47E2-A980-AF1290388BBB}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{447505A0-7C67-4AE2-A8A3-85CF19C72BC3}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{074E9E1E-48E4-4B47-90F0-1F534FF1A3BA}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{51591420-FCE8-437E-9C8F-346B98F79AFD}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{4FD04649-A688-4879-BB00-9A4FB0DB96A8}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{B08C3DB5-2C9B-49E3-92CD-AE6052CB6D7D}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{06952516-F124-4960-9D9A-163C38AF349D}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{AAE71313-D3FC-4188-86B9-035F65B37173}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{1CC47386-4D16-4104-BB4D-FA6F98F8A187}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1055" name="AutoShape 2"/>
+        <xdr:cNvPr id="1055" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9550B8-42F3-ECA5-BF46-D6CD0F734D4F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="4057650"/>
           <a:ext cx="76200" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44455"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1056" name="AutoShape 2"/>
+        <xdr:cNvPr id="1056" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B966EFC7-866D-1592-D34F-5FFC8749FDA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="4705350"/>
           <a:ext cx="85725" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42859"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1057" name="AutoShape 2"/>
+        <xdr:cNvPr id="1057" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4757A977-927E-EF18-5C1B-A6CBCF58DE62}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="914400" y="4067175"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44440"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1058" name="AutoShape 2"/>
+        <xdr:cNvPr id="1058" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE979EB6-3BAD-9375-B371-B9CDABECC8A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="3124200"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44440"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1059" name="AutoShape 2"/>
+        <xdr:cNvPr id="1059" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FDDED26-575D-EDC8-1525-DD8B43B27717}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="3438525"/>
           <a:ext cx="76200" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44440"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1978,1431 +1991,1304 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCDC135A-CAFF-4779-ABE6-6A0F55CEB653}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U121"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="1.77734375" style="28" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.77734375" style="28" customWidth="1"/>
+    <col min="1" max="2" width="1.77734375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" style="25" customWidth="1"/>
+    <col min="4" max="4" width="1.77734375" style="25" customWidth="1"/>
+    <col min="5" max="5" width="5.77734375" style="25" customWidth="1"/>
+    <col min="6" max="7" width="1.77734375" style="25" customWidth="1"/>
+    <col min="8" max="8" width="10.77734375" style="25" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
     <col min="10" max="15" width="13.33203125" customWidth="1"/>
     <col min="16" max="16" width="12.33203125" customWidth="1"/>
     <col min="17" max="19" width="13.33203125" customWidth="1"/>
     <col min="20" max="22" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="17.25" customHeight="1"/>
-[...8 lines deleted...]
-      <c r="H2" s="29"/>
+    <row r="1" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:21" ht="7.4" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:21" s="10" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="4"/>
     </row>
-    <row r="3" spans="1:21" s="12" customFormat="1" ht="27" customHeight="1">
-      <c r="A3" s="51" t="s">
+    <row r="4" spans="1:21" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="4"/>
+    </row>
+    <row r="5" spans="1:21" s="10" customFormat="1" ht="112.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+      <c r="R5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="19"/>
+      <c r="U5" s="4"/>
+    </row>
+    <row r="6" spans="1:21" ht="112.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:21" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="28"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="3"/>
+    </row>
+    <row r="8" spans="1:21" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30"/>
+      <c r="B8" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="L8" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="M8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="N8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="O8" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="P8" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A9" s="30"/>
+      <c r="I9" s="13"/>
+    </row>
+    <row r="10" spans="1:21" s="15" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31"/>
+      <c r="B10" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="5">
+        <v>20862</v>
+      </c>
+      <c r="K10" s="5">
+        <v>15383</v>
+      </c>
+      <c r="L10" s="5">
+        <v>859</v>
+      </c>
+      <c r="M10" s="5">
+        <v>40</v>
+      </c>
+      <c r="N10" s="5">
+        <v>151</v>
+      </c>
+      <c r="O10" s="5">
+        <v>1243</v>
+      </c>
+      <c r="P10" s="5">
+        <v>364</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>234</v>
+      </c>
+      <c r="R10" s="5">
+        <v>362</v>
+      </c>
+      <c r="S10" s="5">
+        <v>1172</v>
+      </c>
+      <c r="T10" s="5">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="6">
+        <v>7615</v>
+      </c>
+      <c r="K11" s="6">
+        <v>5549</v>
+      </c>
+      <c r="L11" s="6">
+        <v>349</v>
+      </c>
+      <c r="M11" s="6">
+        <v>0</v>
+      </c>
+      <c r="N11" s="6">
+        <v>10</v>
+      </c>
+      <c r="O11" s="6">
+        <v>756</v>
+      </c>
+      <c r="P11" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>9</v>
+      </c>
+      <c r="R11" s="6">
+        <v>31</v>
+      </c>
+      <c r="S11" s="6">
+        <v>119</v>
+      </c>
+      <c r="T11" s="6">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="33"/>
+      <c r="C12" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="6">
+        <v>2767</v>
+      </c>
+      <c r="K12" s="6">
+        <v>1951</v>
+      </c>
+      <c r="L12" s="6">
+        <v>173</v>
+      </c>
+      <c r="M12" s="6">
+        <v>0</v>
+      </c>
+      <c r="N12" s="6">
+        <v>4</v>
+      </c>
+      <c r="O12" s="6">
+        <v>356</v>
+      </c>
+      <c r="P12" s="6">
         <v>2</v>
       </c>
-      <c r="B3" s="51"/>
-[...18 lines deleted...]
-      <c r="U3" s="5"/>
+      <c r="Q12" s="6">
+        <v>1</v>
+      </c>
+      <c r="R12" s="6">
+        <v>7</v>
+      </c>
+      <c r="S12" s="6">
+        <v>47</v>
+      </c>
+      <c r="T12" s="6">
+        <v>226</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" s="12" customFormat="1" ht="10.5" customHeight="1">
-[...20 lines deleted...]
-      <c r="U4" s="5"/>
+    <row r="13" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="33"/>
+      <c r="C13" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="6">
+        <v>629</v>
+      </c>
+      <c r="K13" s="6">
+        <v>483</v>
+      </c>
+      <c r="L13" s="6">
+        <v>17</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6">
+        <v>35</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0</v>
+      </c>
+      <c r="S13" s="6">
+        <v>4</v>
+      </c>
+      <c r="T13" s="6">
+        <v>90</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="12" customFormat="1" ht="112.5" hidden="1" customHeight="1">
-[...20 lines deleted...]
-      <c r="U5" s="5"/>
+    <row r="14" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="33"/>
+      <c r="C14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="6">
+        <v>780</v>
+      </c>
+      <c r="K14" s="6">
+        <v>566</v>
+      </c>
+      <c r="L14" s="6">
+        <v>18</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6">
+        <v>0</v>
+      </c>
+      <c r="O14" s="6">
+        <v>66</v>
+      </c>
+      <c r="P14" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>0</v>
+      </c>
+      <c r="R14" s="6">
+        <v>1</v>
+      </c>
+      <c r="S14" s="6">
+        <v>3</v>
+      </c>
+      <c r="T14" s="6">
+        <v>126</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" ht="112.5" hidden="1" customHeight="1">
-[...17 lines deleted...]
-      <c r="T6" s="3"/>
+    <row r="15" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="33"/>
+      <c r="C15" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="6">
+        <v>2201</v>
+      </c>
+      <c r="K15" s="6">
+        <v>1591</v>
+      </c>
+      <c r="L15" s="6">
+        <v>116</v>
+      </c>
+      <c r="M15" s="6">
+        <v>0</v>
+      </c>
+      <c r="N15" s="6">
+        <v>4</v>
+      </c>
+      <c r="O15" s="6">
+        <v>231</v>
+      </c>
+      <c r="P15" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>7</v>
+      </c>
+      <c r="R15" s="6">
+        <v>17</v>
+      </c>
+      <c r="S15" s="6">
+        <v>56</v>
+      </c>
+      <c r="T15" s="6">
+        <v>174</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" ht="2.15" customHeight="1">
-[...20 lines deleted...]
-      <c r="U7" s="13"/>
+    <row r="16" spans="1:21" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="33"/>
+      <c r="C16" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="6">
+        <v>870</v>
+      </c>
+      <c r="K16" s="6">
+        <v>688</v>
+      </c>
+      <c r="L16" s="6">
+        <v>18</v>
+      </c>
+      <c r="M16" s="6">
+        <v>0</v>
+      </c>
+      <c r="N16" s="6">
+        <v>1</v>
+      </c>
+      <c r="O16" s="6">
+        <v>38</v>
+      </c>
+      <c r="P16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>1</v>
+      </c>
+      <c r="R16" s="6">
+        <v>4</v>
+      </c>
+      <c r="S16" s="6">
+        <v>7</v>
+      </c>
+      <c r="T16" s="6">
+        <v>113</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" ht="60" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+    <row r="17" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="33"/>
+      <c r="C17" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="6">
+        <v>368</v>
+      </c>
+      <c r="K17" s="6">
+        <v>270</v>
+      </c>
+      <c r="L17" s="6">
+        <v>7</v>
+      </c>
+      <c r="M17" s="6">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6">
+        <v>1</v>
+      </c>
+      <c r="O17" s="6">
+        <v>30</v>
+      </c>
+      <c r="P17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>0</v>
+      </c>
+      <c r="R17" s="6">
+        <v>2</v>
+      </c>
+      <c r="S17" s="6">
+        <v>2</v>
+      </c>
+      <c r="T17" s="6">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="6">
+        <v>1630</v>
+      </c>
+      <c r="K18" s="6">
+        <v>1022</v>
+      </c>
+      <c r="L18" s="6">
+        <v>167</v>
+      </c>
+      <c r="M18" s="6">
+        <v>6</v>
+      </c>
+      <c r="N18" s="6">
+        <v>6</v>
+      </c>
+      <c r="O18" s="6">
+        <v>303</v>
+      </c>
+      <c r="P18" s="6">
+        <v>18</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>5</v>
+      </c>
+      <c r="R18" s="6">
+        <v>10</v>
+      </c>
+      <c r="S18" s="6">
+        <v>81</v>
+      </c>
+      <c r="T18" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="33"/>
+      <c r="C19" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="40"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="6">
+        <v>733</v>
+      </c>
+      <c r="K19" s="6">
+        <v>399</v>
+      </c>
+      <c r="L19" s="6">
+        <v>94</v>
+      </c>
+      <c r="M19" s="6">
+        <v>2</v>
+      </c>
+      <c r="N19" s="6">
+        <v>2</v>
+      </c>
+      <c r="O19" s="6">
+        <v>172</v>
+      </c>
+      <c r="P19" s="6">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>2</v>
+      </c>
+      <c r="R19" s="6">
+        <v>4</v>
+      </c>
+      <c r="S19" s="6">
+        <v>44</v>
+      </c>
+      <c r="T19" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="33"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H20" s="40"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="6">
+        <v>694</v>
+      </c>
+      <c r="K20" s="6">
+        <v>441</v>
+      </c>
+      <c r="L20" s="6">
+        <v>72</v>
+      </c>
+      <c r="M20" s="6">
+        <v>4</v>
+      </c>
+      <c r="N20" s="6">
         <v>3</v>
       </c>
-      <c r="C8" s="52"/>
-[...9 lines deleted...]
-      <c r="K8" s="14" t="s">
+      <c r="O20" s="6">
+        <v>115</v>
+      </c>
+      <c r="P20" s="6">
+        <v>9</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>3</v>
+      </c>
+      <c r="R20" s="6">
+        <v>6</v>
+      </c>
+      <c r="S20" s="6">
+        <v>37</v>
+      </c>
+      <c r="T20" s="6">
         <v>4</v>
       </c>
-      <c r="L8" s="14" t="s">
+    </row>
+    <row r="21" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="33"/>
+      <c r="C21" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="40"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="6">
+        <v>114</v>
+      </c>
+      <c r="K21" s="6">
+        <v>101</v>
+      </c>
+      <c r="L21" s="6">
+        <v>1</v>
+      </c>
+      <c r="M21" s="6">
+        <v>0</v>
+      </c>
+      <c r="N21" s="6">
+        <v>0</v>
+      </c>
+      <c r="O21" s="6">
+        <v>10</v>
+      </c>
+      <c r="P21" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>0</v>
+      </c>
+      <c r="R21" s="6">
+        <v>0</v>
+      </c>
+      <c r="S21" s="6">
+        <v>0</v>
+      </c>
+      <c r="T21" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="33"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H22" s="40"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="6">
+        <v>89</v>
+      </c>
+      <c r="K22" s="6">
+        <v>81</v>
+      </c>
+      <c r="L22" s="6">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6">
+        <v>0</v>
+      </c>
+      <c r="N22" s="6">
+        <v>1</v>
+      </c>
+      <c r="O22" s="6">
+        <v>6</v>
+      </c>
+      <c r="P22" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>0</v>
+      </c>
+      <c r="R22" s="6">
+        <v>0</v>
+      </c>
+      <c r="S22" s="6">
+        <v>0</v>
+      </c>
+      <c r="T22" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="6">
+        <v>9448</v>
+      </c>
+      <c r="K23" s="6">
+        <v>7458</v>
+      </c>
+      <c r="L23" s="6">
+        <v>268</v>
+      </c>
+      <c r="M23" s="6">
+        <v>20</v>
+      </c>
+      <c r="N23" s="6">
+        <v>106</v>
+      </c>
+      <c r="O23" s="6">
+        <v>120</v>
+      </c>
+      <c r="P23" s="6">
+        <v>260</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>158</v>
+      </c>
+      <c r="R23" s="6">
+        <v>227</v>
+      </c>
+      <c r="S23" s="6">
+        <v>779</v>
+      </c>
+      <c r="T23" s="6">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="23"/>
+      <c r="C24" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="6">
+        <v>8894</v>
+      </c>
+      <c r="K24" s="6">
+        <v>7053</v>
+      </c>
+      <c r="L24" s="6">
+        <v>264</v>
+      </c>
+      <c r="M24" s="6">
+        <v>18</v>
+      </c>
+      <c r="N24" s="6">
+        <v>99</v>
+      </c>
+      <c r="O24" s="6">
+        <v>115</v>
+      </c>
+      <c r="P24" s="6">
+        <v>227</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>147</v>
+      </c>
+      <c r="R24" s="6">
+        <v>210</v>
+      </c>
+      <c r="S24" s="6">
+        <v>711</v>
+      </c>
+      <c r="T24" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="23"/>
+      <c r="C25" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="6">
+        <v>335</v>
+      </c>
+      <c r="K25" s="6">
+        <v>253</v>
+      </c>
+      <c r="L25" s="6">
+        <v>3</v>
+      </c>
+      <c r="M25" s="6">
+        <v>2</v>
+      </c>
+      <c r="N25" s="6">
         <v>5</v>
       </c>
-      <c r="M8" s="14" t="s">
+      <c r="O25" s="6">
+        <v>4</v>
+      </c>
+      <c r="P25" s="6">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>7</v>
+      </c>
+      <c r="R25" s="6">
+        <v>10</v>
+      </c>
+      <c r="S25" s="6">
+        <v>37</v>
+      </c>
+      <c r="T25" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="23"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="6">
+        <v>7</v>
+      </c>
+      <c r="K26" s="6">
         <v>6</v>
       </c>
-      <c r="N8" s="14" t="s">
+      <c r="L26" s="6">
+        <v>0</v>
+      </c>
+      <c r="M26" s="6">
+        <v>0</v>
+      </c>
+      <c r="N26" s="6">
+        <v>0</v>
+      </c>
+      <c r="O26" s="6">
+        <v>0</v>
+      </c>
+      <c r="P26" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>1</v>
+      </c>
+      <c r="R26" s="6">
+        <v>0</v>
+      </c>
+      <c r="S26" s="6">
+        <v>0</v>
+      </c>
+      <c r="T26" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="23"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="6">
+        <v>212</v>
+      </c>
+      <c r="K27" s="6">
+        <v>146</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1</v>
+      </c>
+      <c r="M27" s="6">
+        <v>0</v>
+      </c>
+      <c r="N27" s="6">
+        <v>2</v>
+      </c>
+      <c r="O27" s="6">
+        <v>1</v>
+      </c>
+      <c r="P27" s="6">
+        <v>20</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>3</v>
+      </c>
+      <c r="R27" s="6">
         <v>7</v>
       </c>
-      <c r="O8" s="14" t="s">
-[...5 lines deleted...]
-      <c r="Q8" s="14" t="s">
+      <c r="S27" s="6">
+        <v>31</v>
+      </c>
+      <c r="T27" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="6">
+        <v>2169</v>
+      </c>
+      <c r="K28" s="6">
+        <v>1354</v>
+      </c>
+      <c r="L28" s="6">
+        <v>75</v>
+      </c>
+      <c r="M28" s="6">
+        <v>14</v>
+      </c>
+      <c r="N28" s="6">
+        <v>29</v>
+      </c>
+      <c r="O28" s="6">
+        <v>64</v>
+      </c>
+      <c r="P28" s="6">
+        <v>79</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>62</v>
+      </c>
+      <c r="R28" s="6">
+        <v>94</v>
+      </c>
+      <c r="S28" s="6">
+        <v>193</v>
+      </c>
+      <c r="T28" s="6">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="23"/>
+      <c r="C29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="23"/>
+      <c r="E29" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="6">
+        <v>398</v>
+      </c>
+      <c r="K29" s="6">
+        <v>291</v>
+      </c>
+      <c r="L29" s="6">
+        <v>4</v>
+      </c>
+      <c r="M29" s="6">
+        <v>4</v>
+      </c>
+      <c r="N29" s="6">
+        <v>8</v>
+      </c>
+      <c r="O29" s="6">
+        <v>6</v>
+      </c>
+      <c r="P29" s="6">
+        <v>22</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>8</v>
+      </c>
+      <c r="R29" s="6">
+        <v>9</v>
+      </c>
+      <c r="S29" s="6">
+        <v>46</v>
+      </c>
+      <c r="T29" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="23"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="6">
+        <v>275</v>
+      </c>
+      <c r="K30" s="6">
+        <v>183</v>
+      </c>
+      <c r="L30" s="6">
+        <v>1</v>
+      </c>
+      <c r="M30" s="6">
+        <v>0</v>
+      </c>
+      <c r="N30" s="6">
+        <v>3</v>
+      </c>
+      <c r="O30" s="6">
+        <v>3</v>
+      </c>
+      <c r="P30" s="6">
         <v>36</v>
       </c>
-      <c r="R8" s="14" t="s">
-[...8 lines deleted...]
-      <c r="U8" s="13"/>
+      <c r="Q30" s="6">
+        <v>3</v>
+      </c>
+      <c r="R30" s="6">
+        <v>10</v>
+      </c>
+      <c r="S30" s="6">
+        <v>34</v>
+      </c>
+      <c r="T30" s="6">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:21">
-[...8 lines deleted...]
-      <c r="I9" s="16"/>
+    <row r="31" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="23"/>
+      <c r="C31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="6">
+        <v>1496</v>
+      </c>
+      <c r="K31" s="6">
+        <v>880</v>
+      </c>
+      <c r="L31" s="6">
+        <v>70</v>
+      </c>
+      <c r="M31" s="6">
+        <v>10</v>
+      </c>
+      <c r="N31" s="6">
+        <v>18</v>
+      </c>
+      <c r="O31" s="6">
+        <v>55</v>
+      </c>
+      <c r="P31" s="6">
+        <v>21</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>51</v>
+      </c>
+      <c r="R31" s="6">
+        <v>75</v>
+      </c>
+      <c r="S31" s="6">
+        <v>113</v>
+      </c>
+      <c r="T31" s="6">
+        <v>203</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" s="18" customFormat="1" ht="13" customHeight="1">
-[...43 lines deleted...]
-      </c>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A32" s="32"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="17"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
     </row>
-    <row r="11" spans="1:21" ht="13" customHeight="1">
-[...43 lines deleted...]
-      </c>
+    <row r="33" spans="1:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="1:8" s="18" customFormat="1" ht="8.5" x14ac:dyDescent="0.15">
+      <c r="A34" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
     </row>
-    <row r="12" spans="1:21" ht="13" customHeight="1">
-[...1052 lines deleted...]
-    <row r="121"/>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2"/>
+    <row r="116" x14ac:dyDescent="0.2"/>
+    <row r="117" x14ac:dyDescent="0.2"/>
+    <row r="118" x14ac:dyDescent="0.2"/>
+    <row r="119" x14ac:dyDescent="0.2"/>
+    <row r="120" x14ac:dyDescent="0.2"/>
+    <row r="121" x14ac:dyDescent="0.2"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="26">
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="C21:E22"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="E29:H29"/>
+    <mergeCell ref="E30:H30"/>
+    <mergeCell ref="C31:H31"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="E27:H27"/>
+    <mergeCell ref="B28:H28"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="C24:H24"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="C14:H14"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="C16:H16"/>
     <mergeCell ref="C17:H17"/>
     <mergeCell ref="C19:E20"/>
     <mergeCell ref="G19:H19"/>
-    <mergeCell ref="C31:H31"/>
-[...8 lines deleted...]
-    <mergeCell ref="E30:H30"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.98425196850393704" bottom="0.98425196850393704" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>