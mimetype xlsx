--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{F65E003F-EBE8-42F3-9890-DFE5E327EF12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{E0C107A5-7EEF-4CB5-A24A-A0C5BAA58290}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-17" sheetId="29" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-17'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-17'!$A$1:$R$56</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="46">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>種別</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>17　 開始人員の保護観察種別　　国　　籍</t>
     <rPh sb="4" eb="6">
       <t>カイシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジンイン</t>
     </rPh>
@@ -372,51 +386,51 @@
   <si>
     <t>ＳＥ・ＳＡ
 対象者以外</t>
     <rPh sb="9" eb="11">
       <t>イガイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ
 対象者</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定２号を除く</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定２号</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1230,924 +1244,930 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="49">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{20E6AC60-69EA-4D4E-BEB6-7EC335D41098}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{ABF59117-D278-436E-B146-802107DDC50B}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E3D8EA9F-636E-49A0-809B-B416FCDAD98F}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{7EBEB7AF-3FD8-4A6C-8A1C-CF36CE61D7C0}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{9D382F6F-32DB-4C72-AFD7-1C45BC884323}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{87D6DED3-65CE-43B1-9A2B-55B768939708}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{035B7363-CE7A-4124-A21B-F2EEC451B24B}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{9914E737-BA26-4CFD-8E61-39493A76D08F}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{993BCA1E-1658-4116-8090-DEF493CE83B2}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{D0E5D249-606F-4A20-9025-CE9CC71748F4}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{92F653F6-41DB-4869-98CC-8E81AD465A56}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{9FF7B6D3-51DC-4091-8E2A-D1B8A55F911A}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{14F79DF1-AB61-4C04-B27B-244D1BF58880}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{4AB9362E-8775-4CA1-BD72-B2ADE00D1484}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{2C5B140A-FD96-4F37-8C37-221C3A96B267}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{54A8B464-4BD9-4F96-AE37-7BE986E062DC}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{72F0A0E6-B52D-47BA-A7EC-9F76D9304E8C}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{E7F540F3-152F-455C-AF0F-DB9DE99ABEDD}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{05CBC853-A034-4C92-9F1C-75C89C44EAE5}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{54177440-7BBB-4867-A5D2-EF98CEF301B6}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{156F687E-295F-4D55-9AC9-1A9F6A8F23D7}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{4DF0CCC7-700B-485E-866D-9477D36A04BB}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{12D1CC16-50E6-48DC-AB06-17AB25FCD7AC}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{B5A26FE0-AF0D-44F6-82F6-365B7776D913}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{2905E518-CD3C-4B48-9C31-606EED046151}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{1D0CCCE2-A87B-4C83-8D7E-A0213EB4E5F9}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{A1B577AD-7F39-4349-9947-5F5E87F4755A}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{17BD3249-919E-48F8-A254-8AA18D368E42}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{C121E8C9-D820-481F-8BA4-830D1FA3F3A9}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{98D1AB84-D3A2-4E3E-A969-D3273CBED110}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{5A5160DC-4CB3-4151-AACB-B5C15B12AD7D}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{7F13A762-D175-4D53-93F2-8FD0D6972D7F}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{E73432A5-4B6A-4C91-9BBC-4CBD316BCA92}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1100" name="AutoShape 2"/>
+        <xdr:cNvPr id="1100" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{150F49A2-F77B-874D-A478-FE19C3CF1918}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="3248025"/>
           <a:ext cx="76200" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42229"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1101" name="AutoShape 2"/>
+        <xdr:cNvPr id="1101" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC124FB-0A68-938B-5B3C-577298739AA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="3781425"/>
           <a:ext cx="85725" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41268"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1102" name="AutoShape 2"/>
+        <xdr:cNvPr id="1102" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A77AC726-1705-EFAD-A745-1885822DCE0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="6848475"/>
           <a:ext cx="76200" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42229"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1103" name="AutoShape 2"/>
+        <xdr:cNvPr id="1103" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BCAF9E-91DD-E890-A840-185353A6F8B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="466725" y="7381875"/>
           <a:ext cx="85725" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41268"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1104" name="AutoShape 2"/>
+        <xdr:cNvPr id="1104" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE58C71D-8725-3CE7-C767-E992F764E038}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="914400" y="3248025"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1105" name="AutoShape 2"/>
+        <xdr:cNvPr id="1105" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A342B4CC-68A6-6433-8981-58CB01F34DCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="914400" y="6848475"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1106" name="AutoShape 2"/>
+        <xdr:cNvPr id="1106" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC471953-7E09-441E-2B59-134D23DD0201}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="2438400"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1107" name="AutoShape 2"/>
+        <xdr:cNvPr id="1107" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60563C37-60A2-7B4F-20A1-092F74CD6653}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="2705100"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1108" name="AutoShape 2"/>
+        <xdr:cNvPr id="1108" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4C1B85-F14C-1420-5890-EEF1A769A494}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="6038850"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1109" name="AutoShape 2"/>
+        <xdr:cNvPr id="1109" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E3A02F1-2856-F3E4-71F1-0E9098FABAE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="895350" y="6305550"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2280,2205 +2300,2135 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC09A79B-6C9F-4560-89F4-73853AB150A8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="2" width="1.77734375" customWidth="1"/>
-    <col min="3" max="3" width="4.33203125" style="50" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="10.77734375" style="50" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" customWidth="1"/>
+    <col min="4" max="4" width="1.77734375" customWidth="1"/>
+    <col min="5" max="5" width="5.77734375" customWidth="1"/>
+    <col min="6" max="7" width="1.77734375" customWidth="1"/>
+    <col min="8" max="8" width="10.77734375" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
     <col min="10" max="10" width="9.77734375" customWidth="1"/>
     <col min="11" max="11" width="10.77734375" customWidth="1"/>
     <col min="12" max="13" width="9.6640625" customWidth="1"/>
     <col min="14" max="14" width="9.44140625" customWidth="1"/>
     <col min="15" max="15" width="9.33203125" customWidth="1"/>
     <col min="16" max="17" width="10.77734375" customWidth="1"/>
     <col min="18" max="20" width="10.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="11" customFormat="1" ht="17.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="A2" s="57" t="s">
+    <row r="1" spans="1:19" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="4"/>
+    </row>
+    <row r="2" spans="1:19" s="11" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="57"/>
-[...16 lines deleted...]
-      <c r="S2" s="6"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19" ht="10.5" customHeight="1">
-      <c r="C3" s="44"/>
-[...4 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="3"/>
-[...7 lines deleted...]
-      <c r="R3" s="3"/>
     </row>
     <row r="4" spans="1:19" ht="2.15" customHeight="1">
-      <c r="A4" s="13"/>
-[...6 lines deleted...]
-      <c r="H4" s="45"/>
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
       <c r="I4" s="2"/>
-      <c r="J4" s="4"/>
-[...8 lines deleted...]
-      <c r="S4" s="14"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
     </row>
     <row r="5" spans="1:19" ht="30" customHeight="1">
-      <c r="A5" s="15"/>
-[...13 lines deleted...]
-      <c r="K5" s="16" t="s">
+      <c r="A5" s="12"/>
+      <c r="B5" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="35" t="s">
+      <c r="L5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="10" t="s">
+      <c r="M5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="16" t="s">
+      <c r="N5" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="O5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="27" t="s">
+      <c r="P5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="28" t="s">
+      <c r="R5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="14"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="15"/>
-[...30 lines deleted...]
-      <c r="J7" s="7">
+      <c r="A6" s="12"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+    </row>
+    <row r="7" spans="1:19" s="16" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B7" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="6">
         <v>20862</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="6">
         <v>20081</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>140</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="6">
         <v>117</v>
       </c>
-      <c r="N7" s="7">
+      <c r="N7" s="6">
         <v>8</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O7" s="6">
         <v>31</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P7" s="6">
         <v>7</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="Q7" s="6">
         <v>90</v>
       </c>
-      <c r="R7" s="7">
+      <c r="R7" s="6">
         <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A8" s="14"/>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="55"/>
-[...6 lines deleted...]
-      <c r="J8" s="8">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="7">
         <v>7615</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="7">
         <v>7408</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="7">
         <v>8</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="7">
         <v>26</v>
       </c>
-      <c r="N8" s="8">
-[...2 lines deleted...]
-      <c r="O8" s="8">
+      <c r="N8" s="7">
+        <v>0</v>
+      </c>
+      <c r="O8" s="7">
         <v>7</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="7">
         <v>4</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="7">
         <v>47</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="7">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A9" s="14"/>
-[...1 lines deleted...]
-      <c r="C9" s="54" t="s">
+      <c r="B9" s="26"/>
+      <c r="C9" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="54"/>
-[...5 lines deleted...]
-      <c r="J9" s="8">
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="7">
         <v>2767</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="7">
         <v>2710</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="7">
         <v>4</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="7">
         <v>4</v>
       </c>
-      <c r="N9" s="8">
-[...2 lines deleted...]
-      <c r="O9" s="8">
+      <c r="N9" s="7">
+        <v>0</v>
+      </c>
+      <c r="O9" s="7">
         <v>2</v>
       </c>
-      <c r="P9" s="8">
-[...2 lines deleted...]
-      <c r="Q9" s="8">
+      <c r="P9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="7">
         <v>14</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A10" s="14"/>
-[...1 lines deleted...]
-      <c r="C10" s="54" t="s">
+      <c r="B10" s="26"/>
+      <c r="C10" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="54"/>
-[...5 lines deleted...]
-      <c r="J10" s="8">
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="7">
         <v>629</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="7">
         <v>602</v>
       </c>
-      <c r="L10" s="8">
-[...2 lines deleted...]
-      <c r="M10" s="8">
+      <c r="L10" s="7">
+        <v>1</v>
+      </c>
+      <c r="M10" s="7">
         <v>2</v>
       </c>
-      <c r="N10" s="8">
-[...8 lines deleted...]
-      <c r="Q10" s="8">
+      <c r="N10" s="7">
+        <v>0</v>
+      </c>
+      <c r="O10" s="7">
+        <v>0</v>
+      </c>
+      <c r="P10" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="7">
         <v>7</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A11" s="14"/>
-[...1 lines deleted...]
-      <c r="C11" s="54" t="s">
+      <c r="B11" s="26"/>
+      <c r="C11" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="54"/>
-[...5 lines deleted...]
-      <c r="J11" s="8">
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="7">
         <v>780</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="7">
         <v>759</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="7">
         <v>2</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="7">
         <v>3</v>
       </c>
-      <c r="N11" s="8">
-[...2 lines deleted...]
-      <c r="O11" s="8">
+      <c r="N11" s="7">
+        <v>0</v>
+      </c>
+      <c r="O11" s="7">
         <v>2</v>
       </c>
-      <c r="P11" s="8">
-[...2 lines deleted...]
-      <c r="Q11" s="8">
+      <c r="P11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="7">
         <v>6</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A12" s="14"/>
-[...1 lines deleted...]
-      <c r="C12" s="54" t="s">
+      <c r="B12" s="26"/>
+      <c r="C12" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="54"/>
-[...5 lines deleted...]
-      <c r="J12" s="8">
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="7">
         <v>2201</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="7">
         <v>2140</v>
       </c>
-      <c r="L12" s="8">
-[...2 lines deleted...]
-      <c r="M12" s="8">
+      <c r="L12" s="7">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
         <v>14</v>
       </c>
-      <c r="N12" s="8">
-[...8 lines deleted...]
-      <c r="Q12" s="8">
+      <c r="N12" s="7">
+        <v>0</v>
+      </c>
+      <c r="O12" s="7">
+        <v>1</v>
+      </c>
+      <c r="P12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="7">
         <v>11</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A13" s="14"/>
-[...1 lines deleted...]
-      <c r="C13" s="54" t="s">
+      <c r="B13" s="26"/>
+      <c r="C13" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="D13" s="54"/>
-[...5 lines deleted...]
-      <c r="J13" s="8">
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="7">
         <v>870</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="7">
         <v>840</v>
       </c>
-      <c r="L13" s="8">
-[...2 lines deleted...]
-      <c r="M13" s="8">
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
         <v>3</v>
       </c>
-      <c r="N13" s="8">
-[...8 lines deleted...]
-      <c r="Q13" s="8">
+      <c r="N13" s="7">
+        <v>0</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="7">
         <v>6</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A14" s="14"/>
-[...1 lines deleted...]
-      <c r="C14" s="54" t="s">
+      <c r="B14" s="26"/>
+      <c r="C14" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="54"/>
-[...5 lines deleted...]
-      <c r="J14" s="8">
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="7">
         <v>368</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="7">
         <v>357</v>
       </c>
-      <c r="L14" s="8">
-[...11 lines deleted...]
-      <c r="P14" s="8">
+      <c r="L14" s="7">
+        <v>1</v>
+      </c>
+      <c r="M14" s="7">
+        <v>0</v>
+      </c>
+      <c r="N14" s="7">
+        <v>0</v>
+      </c>
+      <c r="O14" s="7">
+        <v>1</v>
+      </c>
+      <c r="P14" s="7">
         <v>2</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="7">
         <v>3</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A15" s="14"/>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="55"/>
-[...6 lines deleted...]
-      <c r="J15" s="8">
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="7">
         <v>1630</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="7">
         <v>1575</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="7">
         <v>6</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="7">
         <v>10</v>
       </c>
-      <c r="N15" s="8">
-[...5 lines deleted...]
-      <c r="P15" s="8">
+      <c r="N15" s="7">
+        <v>0</v>
+      </c>
+      <c r="O15" s="7">
+        <v>1</v>
+      </c>
+      <c r="P15" s="7">
         <v>2</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="7">
         <v>9</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="11.15" customHeight="1">
-      <c r="A16" s="14"/>
-[...1 lines deleted...]
-      <c r="C16" s="52" t="s">
+      <c r="B16" s="26"/>
+      <c r="C16" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="53"/>
-[...2 lines deleted...]
-      <c r="G16" s="53" t="s">
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="H16" s="53"/>
-[...10 lines deleted...]
-      <c r="M16" s="8">
+      <c r="H16" s="48"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="31">
+        <v>733</v>
+      </c>
+      <c r="K16" s="31">
+        <v>707</v>
+      </c>
+      <c r="L16" s="31">
+        <v>1</v>
+      </c>
+      <c r="M16" s="7">
         <v>6</v>
       </c>
-      <c r="N16" s="8">
-[...8 lines deleted...]
-      <c r="Q16" s="8">
+      <c r="N16" s="7">
+        <v>0</v>
+      </c>
+      <c r="O16" s="7">
+        <v>0</v>
+      </c>
+      <c r="P16" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="7">
         <v>4</v>
       </c>
-      <c r="R16" s="8">
-[...10 lines deleted...]
-      <c r="G17" s="53" t="s">
+      <c r="R16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B17" s="26"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="H17" s="53"/>
-[...7 lines deleted...]
-      <c r="L17" s="36">
+      <c r="H17" s="48"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="31">
+        <v>694</v>
+      </c>
+      <c r="K17" s="31">
+        <v>669</v>
+      </c>
+      <c r="L17" s="31">
         <v>3</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="7">
         <v>3</v>
       </c>
-      <c r="N17" s="8">
-[...8 lines deleted...]
-      <c r="Q17" s="8">
+      <c r="N17" s="7">
+        <v>0</v>
+      </c>
+      <c r="O17" s="7">
+        <v>1</v>
+      </c>
+      <c r="P17" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="7">
         <v>5</v>
       </c>
-      <c r="R17" s="8">
-[...6 lines deleted...]
-      <c r="C18" s="52" t="s">
+      <c r="R17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B18" s="26"/>
+      <c r="C18" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="53"/>
-[...2 lines deleted...]
-      <c r="G18" s="53" t="s">
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="H18" s="53"/>
-[...36 lines deleted...]
-      <c r="G19" s="53" t="s">
+      <c r="H18" s="48"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="31">
+        <v>114</v>
+      </c>
+      <c r="K18" s="31">
+        <v>111</v>
+      </c>
+      <c r="L18" s="31">
+        <v>1</v>
+      </c>
+      <c r="M18" s="7">
+        <v>1</v>
+      </c>
+      <c r="N18" s="7">
+        <v>0</v>
+      </c>
+      <c r="O18" s="7">
+        <v>0</v>
+      </c>
+      <c r="P18" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>0</v>
+      </c>
+      <c r="R18" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B19" s="26"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="H19" s="53"/>
-[...1 lines deleted...]
-      <c r="J19" s="36">
+      <c r="H19" s="48"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="31">
+        <v>89</v>
+      </c>
+      <c r="K19" s="31">
         <v>88</v>
       </c>
-      <c r="K19" s="36">
-[...26 lines deleted...]
-      <c r="B20" s="54" t="s">
+      <c r="L19" s="31">
+        <v>1</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7">
+        <v>0</v>
+      </c>
+      <c r="O19" s="7">
+        <v>0</v>
+      </c>
+      <c r="P19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>0</v>
+      </c>
+      <c r="R19" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B20" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="54"/>
-[...6 lines deleted...]
-      <c r="J20" s="8">
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="7">
         <v>9448</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="7">
         <v>8964</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="7">
         <v>111</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="7">
         <v>80</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="7">
         <v>8</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="7">
         <v>21</v>
       </c>
-      <c r="P20" s="8">
-[...2 lines deleted...]
-      <c r="Q20" s="8">
+      <c r="P20" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="7">
         <v>27</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="7">
         <v>98</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C21" s="65" t="s">
+    <row r="21" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B21" s="34"/>
+      <c r="C21" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="65"/>
-[...5 lines deleted...]
-      <c r="J21" s="8">
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="7">
         <v>8894</v>
       </c>
-      <c r="K21" s="8">
+      <c r="K21" s="7">
         <v>8418</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="7">
         <v>107</v>
       </c>
-      <c r="M21" s="8">
+      <c r="M21" s="7">
         <v>80</v>
       </c>
-      <c r="N21" s="8">
+      <c r="N21" s="7">
         <v>8</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="7">
         <v>20</v>
       </c>
-      <c r="P21" s="8">
-[...2 lines deleted...]
-      <c r="Q21" s="8">
+      <c r="P21" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="7">
         <v>26</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="7">
         <v>98</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C22" s="64" t="s">
+    <row r="22" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B22" s="34"/>
+      <c r="C22" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="D22" s="43"/>
-      <c r="E22" s="46" t="s">
+      <c r="D22" s="34"/>
+      <c r="E22" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="F22" s="43"/>
-[...1 lines deleted...]
-      <c r="H22" s="47" t="s">
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="I22" s="40"/>
-[...6 lines deleted...]
-      <c r="L22" s="8">
+      <c r="I22" s="15"/>
+      <c r="J22" s="7">
+        <v>335</v>
+      </c>
+      <c r="K22" s="7">
+        <v>329</v>
+      </c>
+      <c r="L22" s="7">
         <v>2</v>
       </c>
-      <c r="M22" s="8">
-[...23 lines deleted...]
-      <c r="E23" s="46" t="s">
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>0</v>
+      </c>
+      <c r="O22" s="7">
+        <v>1</v>
+      </c>
+      <c r="P22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>1</v>
+      </c>
+      <c r="R22" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B23" s="34"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="F23" s="43"/>
-[...1 lines deleted...]
-      <c r="H23" s="47" t="s">
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="I23" s="40"/>
-      <c r="J23" s="8">
+      <c r="I23" s="15"/>
+      <c r="J23" s="7">
         <v>7</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="7">
         <v>7</v>
       </c>
-      <c r="L23" s="8">
-[...26 lines deleted...]
-      <c r="E24" s="63" t="s">
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="7">
+        <v>0</v>
+      </c>
+      <c r="O23" s="7">
+        <v>0</v>
+      </c>
+      <c r="P23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B24" s="34"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="F24" s="63"/>
-[...9 lines deleted...]
-      <c r="L24" s="8">
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="15"/>
+      <c r="J24" s="7">
+        <v>212</v>
+      </c>
+      <c r="K24" s="7">
+        <v>210</v>
+      </c>
+      <c r="L24" s="7">
         <v>2</v>
       </c>
-      <c r="M24" s="8">
-[...20 lines deleted...]
-      <c r="B25" s="62" t="s">
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7">
+        <v>0</v>
+      </c>
+      <c r="O24" s="7">
+        <v>0</v>
+      </c>
+      <c r="P24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>0</v>
+      </c>
+      <c r="R24" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B25" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="62"/>
-[...6 lines deleted...]
-      <c r="J25" s="8">
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="7">
         <v>2169</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="7">
         <v>2134</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="7">
         <v>15</v>
       </c>
-      <c r="M25" s="8">
-[...5 lines deleted...]
-      <c r="O25" s="8">
+      <c r="M25" s="7">
+        <v>1</v>
+      </c>
+      <c r="N25" s="7">
+        <v>0</v>
+      </c>
+      <c r="O25" s="7">
         <v>2</v>
       </c>
-      <c r="P25" s="8">
-[...2 lines deleted...]
-      <c r="Q25" s="8">
+      <c r="P25" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="7">
         <v>7</v>
       </c>
-      <c r="R25" s="8">
-[...6 lines deleted...]
-      <c r="C26" s="64" t="s">
+      <c r="R25" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B26" s="34"/>
+      <c r="C26" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="D26" s="43"/>
-      <c r="E26" s="63" t="s">
+      <c r="D26" s="34"/>
+      <c r="E26" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="F26" s="63"/>
-[...9 lines deleted...]
-      <c r="L26" s="8">
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="7">
+        <v>398</v>
+      </c>
+      <c r="K26" s="7">
+        <v>390</v>
+      </c>
+      <c r="L26" s="7">
         <v>2</v>
       </c>
-      <c r="M26" s="8">
-[...11 lines deleted...]
-      <c r="Q26" s="8">
+      <c r="M26" s="7">
+        <v>1</v>
+      </c>
+      <c r="N26" s="7">
+        <v>0</v>
+      </c>
+      <c r="O26" s="7">
+        <v>1</v>
+      </c>
+      <c r="P26" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="7">
         <v>2</v>
       </c>
-      <c r="R26" s="8">
-[...8 lines deleted...]
-      <c r="E27" s="63" t="s">
+      <c r="R26" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B27" s="34"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="F27" s="63"/>
-[...9 lines deleted...]
-      <c r="L27" s="8">
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="7">
+        <v>275</v>
+      </c>
+      <c r="K27" s="7">
+        <v>271</v>
+      </c>
+      <c r="L27" s="7">
         <v>4</v>
       </c>
-      <c r="M27" s="8">
-[...21 lines deleted...]
-      <c r="C28" s="65" t="s">
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>0</v>
+      </c>
+      <c r="O27" s="7">
+        <v>0</v>
+      </c>
+      <c r="P27" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>0</v>
+      </c>
+      <c r="R27" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="11.15" customHeight="1">
+      <c r="B28" s="34"/>
+      <c r="C28" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D28" s="65"/>
-[...5 lines deleted...]
-      <c r="J28" s="8">
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="7">
         <v>1496</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="7">
         <v>1473</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="7">
         <v>9</v>
       </c>
-      <c r="M28" s="8">
-[...11 lines deleted...]
-      <c r="Q28" s="8">
+      <c r="M28" s="7">
+        <v>0</v>
+      </c>
+      <c r="N28" s="7">
+        <v>0</v>
+      </c>
+      <c r="O28" s="7">
+        <v>1</v>
+      </c>
+      <c r="P28" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="7">
         <v>5</v>
       </c>
-      <c r="R28" s="8">
-[...25 lines deleted...]
-      <c r="B30" s="60" t="s">
+      <c r="R28" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+      <c r="N29" s="25"/>
+      <c r="O29" s="25"/>
+      <c r="P29" s="25"/>
+      <c r="Q29" s="25"/>
+      <c r="R29" s="25"/>
+    </row>
+    <row r="30" spans="1:18" ht="30" customHeight="1">
+      <c r="A30" s="12"/>
+      <c r="B30" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="60"/>
-[...6 lines deleted...]
-      <c r="J30" s="31" t="s">
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="K30" s="32" t="s">
+      <c r="K30" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="L30" s="10" t="s">
+      <c r="L30" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="M30" s="16" t="s">
+      <c r="M30" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="N30" s="33" t="s">
+      <c r="N30" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="O30" s="17" t="s">
+      <c r="O30" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="P30" s="16" t="s">
+      <c r="P30" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Q30" s="17" t="s">
+      <c r="Q30" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="R30" s="28" t="s">
+      <c r="R30" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="S30" s="14"/>
-[...33 lines deleted...]
-      <c r="J32" s="7">
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="12"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="25"/>
+      <c r="O31" s="25"/>
+      <c r="P31" s="25"/>
+      <c r="Q31" s="25"/>
+      <c r="R31" s="25"/>
+    </row>
+    <row r="32" spans="1:18" s="16" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B32" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="6">
         <v>9</v>
       </c>
-      <c r="K32" s="7">
-[...2 lines deleted...]
-      <c r="L32" s="7">
+      <c r="K32" s="6">
+        <v>0</v>
+      </c>
+      <c r="L32" s="6">
         <v>5</v>
       </c>
-      <c r="M32" s="7">
+      <c r="M32" s="6">
         <v>7</v>
       </c>
-      <c r="N32" s="7">
+      <c r="N32" s="6">
         <v>2</v>
       </c>
-      <c r="O32" s="7">
+      <c r="O32" s="6">
         <v>138</v>
       </c>
-      <c r="P32" s="7">
+      <c r="P32" s="6">
         <v>36</v>
       </c>
-      <c r="Q32" s="7">
+      <c r="Q32" s="6">
         <v>80</v>
       </c>
-      <c r="R32" s="7">
-[...5 lines deleted...]
-      <c r="B33" s="54" t="s">
+      <c r="R32" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B33" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="C33" s="54"/>
-[...12 lines deleted...]
-      <c r="L33" s="8">
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="7">
+        <v>0</v>
+      </c>
+      <c r="K33" s="7">
+        <v>0</v>
+      </c>
+      <c r="L33" s="7">
         <v>4</v>
       </c>
-      <c r="M33" s="8">
-[...5 lines deleted...]
-      <c r="O33" s="8">
+      <c r="M33" s="7">
+        <v>1</v>
+      </c>
+      <c r="N33" s="7">
+        <v>1</v>
+      </c>
+      <c r="O33" s="7">
         <v>49</v>
       </c>
-      <c r="P33" s="8">
+      <c r="P33" s="7">
         <v>19</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="Q33" s="7">
         <v>29</v>
       </c>
-      <c r="R33" s="8">
-[...6 lines deleted...]
-      <c r="C34" s="54" t="s">
+      <c r="R33" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B34" s="26"/>
+      <c r="C34" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D34" s="54"/>
-[...11 lines deleted...]
-      <c r="L34" s="8">
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="7">
+        <v>0</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0</v>
+      </c>
+      <c r="L34" s="7">
         <v>3</v>
       </c>
-      <c r="M34" s="8">
-[...5 lines deleted...]
-      <c r="O34" s="8">
+      <c r="M34" s="7">
+        <v>0</v>
+      </c>
+      <c r="N34" s="7">
+        <v>1</v>
+      </c>
+      <c r="O34" s="7">
         <v>12</v>
       </c>
-      <c r="P34" s="8">
+      <c r="P34" s="7">
         <v>3</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="7">
         <v>9</v>
       </c>
-      <c r="R34" s="8">
-[...6 lines deleted...]
-      <c r="C35" s="54" t="s">
+      <c r="R34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B35" s="26"/>
+      <c r="C35" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="54"/>
-[...20 lines deleted...]
-      <c r="O35" s="8">
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="7">
+        <v>0</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0</v>
+      </c>
+      <c r="L35" s="7">
+        <v>0</v>
+      </c>
+      <c r="M35" s="7">
+        <v>0</v>
+      </c>
+      <c r="N35" s="7">
+        <v>0</v>
+      </c>
+      <c r="O35" s="7">
         <v>9</v>
       </c>
-      <c r="P35" s="8">
-[...2 lines deleted...]
-      <c r="Q35" s="8">
+      <c r="P35" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="7">
         <v>6</v>
       </c>
-      <c r="R35" s="8">
-[...6 lines deleted...]
-      <c r="C36" s="54" t="s">
+      <c r="R35" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B36" s="26"/>
+      <c r="C36" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="D36" s="54"/>
-[...20 lines deleted...]
-      <c r="O36" s="8">
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="7">
+        <v>0</v>
+      </c>
+      <c r="K36" s="7">
+        <v>0</v>
+      </c>
+      <c r="L36" s="7">
+        <v>1</v>
+      </c>
+      <c r="M36" s="7">
+        <v>0</v>
+      </c>
+      <c r="N36" s="7">
+        <v>0</v>
+      </c>
+      <c r="O36" s="7">
         <v>4</v>
       </c>
-      <c r="P36" s="8">
-[...2 lines deleted...]
-      <c r="Q36" s="8">
+      <c r="P36" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="7">
         <v>2</v>
       </c>
-      <c r="R36" s="8">
-[...6 lines deleted...]
-      <c r="C37" s="54" t="s">
+      <c r="R36" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B37" s="26"/>
+      <c r="C37" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="D37" s="54"/>
-[...20 lines deleted...]
-      <c r="O37" s="8">
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="7">
+        <v>0</v>
+      </c>
+      <c r="K37" s="7">
+        <v>0</v>
+      </c>
+      <c r="L37" s="7">
+        <v>0</v>
+      </c>
+      <c r="M37" s="7">
+        <v>0</v>
+      </c>
+      <c r="N37" s="7">
+        <v>0</v>
+      </c>
+      <c r="O37" s="7">
         <v>17</v>
       </c>
-      <c r="P37" s="8">
+      <c r="P37" s="7">
         <v>7</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="Q37" s="7">
         <v>6</v>
       </c>
-      <c r="R37" s="8">
-[...6 lines deleted...]
-      <c r="C38" s="54" t="s">
+      <c r="R37" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B38" s="26"/>
+      <c r="C38" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="D38" s="54"/>
-[...20 lines deleted...]
-      <c r="O38" s="8">
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="7">
+        <v>0</v>
+      </c>
+      <c r="K38" s="7">
+        <v>0</v>
+      </c>
+      <c r="L38" s="7">
+        <v>0</v>
+      </c>
+      <c r="M38" s="7">
+        <v>0</v>
+      </c>
+      <c r="N38" s="7">
+        <v>0</v>
+      </c>
+      <c r="O38" s="7">
         <v>6</v>
       </c>
-      <c r="P38" s="8">
+      <c r="P38" s="7">
         <v>7</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="Q38" s="7">
         <v>5</v>
       </c>
-      <c r="R38" s="8">
-[...6 lines deleted...]
-      <c r="C39" s="54" t="s">
+      <c r="R38" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B39" s="26"/>
+      <c r="C39" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="D39" s="54"/>
-[...35 lines deleted...]
-      <c r="B40" s="54" t="s">
+      <c r="D39" s="41"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="7">
+        <v>0</v>
+      </c>
+      <c r="K39" s="7">
+        <v>0</v>
+      </c>
+      <c r="L39" s="7">
+        <v>0</v>
+      </c>
+      <c r="M39" s="7">
+        <v>1</v>
+      </c>
+      <c r="N39" s="7">
+        <v>0</v>
+      </c>
+      <c r="O39" s="7">
+        <v>1</v>
+      </c>
+      <c r="P39" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>1</v>
+      </c>
+      <c r="R39" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B40" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="C40" s="54"/>
-[...21 lines deleted...]
-      <c r="O40" s="8">
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="7">
+        <v>0</v>
+      </c>
+      <c r="K40" s="7">
+        <v>0</v>
+      </c>
+      <c r="L40" s="7">
+        <v>1</v>
+      </c>
+      <c r="M40" s="7">
+        <v>0</v>
+      </c>
+      <c r="N40" s="7">
+        <v>0</v>
+      </c>
+      <c r="O40" s="7">
         <v>20</v>
       </c>
-      <c r="P40" s="8">
+      <c r="P40" s="7">
         <v>4</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="Q40" s="7">
         <v>2</v>
       </c>
-      <c r="R40" s="8">
-[...6 lines deleted...]
-      <c r="C41" s="52" t="s">
+      <c r="R40" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B41" s="26"/>
+      <c r="C41" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="D41" s="53"/>
-[...2 lines deleted...]
-      <c r="G41" s="53" t="s">
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="H41" s="53"/>
-[...16 lines deleted...]
-      <c r="O41" s="34">
+      <c r="H41" s="48"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="7">
+        <v>0</v>
+      </c>
+      <c r="K41" s="7">
+        <v>0</v>
+      </c>
+      <c r="L41" s="7">
+        <v>0</v>
+      </c>
+      <c r="M41" s="7">
+        <v>0</v>
+      </c>
+      <c r="N41" s="7">
+        <v>0</v>
+      </c>
+      <c r="O41" s="7">
         <v>10</v>
       </c>
-      <c r="P41" s="34">
+      <c r="P41" s="7">
         <v>3</v>
       </c>
-      <c r="Q41" s="34">
-[...13 lines deleted...]
-      <c r="G42" s="53" t="s">
+      <c r="Q41" s="7">
+        <v>1</v>
+      </c>
+      <c r="R41" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B42" s="26"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="H42" s="53"/>
-[...16 lines deleted...]
-      <c r="O42" s="34">
+      <c r="H42" s="48"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="7">
+        <v>0</v>
+      </c>
+      <c r="K42" s="7">
+        <v>0</v>
+      </c>
+      <c r="L42" s="7">
+        <v>1</v>
+      </c>
+      <c r="M42" s="7">
+        <v>0</v>
+      </c>
+      <c r="N42" s="7">
+        <v>0</v>
+      </c>
+      <c r="O42" s="7">
         <v>9</v>
       </c>
-      <c r="P42" s="34">
-[...12 lines deleted...]
-      <c r="C43" s="52" t="s">
+      <c r="P42" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="7">
+        <v>1</v>
+      </c>
+      <c r="R42" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B43" s="26"/>
+      <c r="C43" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="D43" s="53"/>
-[...2 lines deleted...]
-      <c r="G43" s="53" t="s">
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="H43" s="53"/>
-[...36 lines deleted...]
-      <c r="G44" s="53" t="s">
+      <c r="H43" s="48"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="7">
+        <v>0</v>
+      </c>
+      <c r="K43" s="7">
+        <v>0</v>
+      </c>
+      <c r="L43" s="7">
+        <v>0</v>
+      </c>
+      <c r="M43" s="7">
+        <v>0</v>
+      </c>
+      <c r="N43" s="7">
+        <v>0</v>
+      </c>
+      <c r="O43" s="7">
+        <v>1</v>
+      </c>
+      <c r="P43" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="7">
+        <v>0</v>
+      </c>
+      <c r="R43" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B44" s="26"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="H44" s="53"/>
-[...31 lines deleted...]
-      <c r="B45" s="54" t="s">
+      <c r="H44" s="48"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="7">
+        <v>0</v>
+      </c>
+      <c r="K44" s="7">
+        <v>0</v>
+      </c>
+      <c r="L44" s="7">
+        <v>0</v>
+      </c>
+      <c r="M44" s="7">
+        <v>0</v>
+      </c>
+      <c r="N44" s="7">
+        <v>0</v>
+      </c>
+      <c r="O44" s="7">
+        <v>0</v>
+      </c>
+      <c r="P44" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>0</v>
+      </c>
+      <c r="R44" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B45" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="54"/>
-[...6 lines deleted...]
-      <c r="J45" s="34">
+      <c r="C45" s="41"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="7">
         <v>9</v>
       </c>
-      <c r="K45" s="34">
-[...5 lines deleted...]
-      <c r="M45" s="34">
+      <c r="K45" s="7">
+        <v>0</v>
+      </c>
+      <c r="L45" s="7">
+        <v>0</v>
+      </c>
+      <c r="M45" s="7">
         <v>6</v>
       </c>
-      <c r="N45" s="34">
-[...2 lines deleted...]
-      <c r="O45" s="34">
+      <c r="N45" s="7">
+        <v>1</v>
+      </c>
+      <c r="O45" s="7">
         <v>62</v>
       </c>
-      <c r="P45" s="34">
+      <c r="P45" s="7">
         <v>11</v>
       </c>
-      <c r="Q45" s="34">
+      <c r="Q45" s="7">
         <v>49</v>
       </c>
-      <c r="R45" s="34">
-[...6 lines deleted...]
-      <c r="C46" s="65" t="s">
+      <c r="R45" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B46" s="34"/>
+      <c r="C46" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="D46" s="65"/>
-[...5 lines deleted...]
-      <c r="J46" s="8">
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="15"/>
+      <c r="J46" s="7">
         <v>9</v>
       </c>
-      <c r="K46" s="8">
-[...5 lines deleted...]
-      <c r="M46" s="8">
+      <c r="K46" s="7">
+        <v>0</v>
+      </c>
+      <c r="L46" s="7">
+        <v>0</v>
+      </c>
+      <c r="M46" s="7">
         <v>6</v>
       </c>
-      <c r="N46" s="8">
-[...2 lines deleted...]
-      <c r="O46" s="8">
+      <c r="N46" s="7">
+        <v>1</v>
+      </c>
+      <c r="O46" s="7">
         <v>60</v>
       </c>
-      <c r="P46" s="8">
+      <c r="P46" s="7">
         <v>11</v>
       </c>
-      <c r="Q46" s="8">
+      <c r="Q46" s="7">
         <v>49</v>
       </c>
-      <c r="R46" s="8">
-[...6 lines deleted...]
-      <c r="C47" s="64" t="s">
+      <c r="R46" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B47" s="34"/>
+      <c r="C47" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="D47" s="48"/>
-      <c r="E47" s="46" t="s">
+      <c r="D47" s="37"/>
+      <c r="E47" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="F47" s="46"/>
-[...1 lines deleted...]
-      <c r="H47" s="47" t="s">
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="I47" s="40"/>
-[...15 lines deleted...]
-      <c r="O47" s="8">
+      <c r="I47" s="15"/>
+      <c r="J47" s="7">
+        <v>0</v>
+      </c>
+      <c r="K47" s="7">
+        <v>0</v>
+      </c>
+      <c r="L47" s="7">
+        <v>0</v>
+      </c>
+      <c r="M47" s="7">
+        <v>0</v>
+      </c>
+      <c r="N47" s="7">
+        <v>0</v>
+      </c>
+      <c r="O47" s="7">
         <v>2</v>
       </c>
-      <c r="P47" s="8">
-[...14 lines deleted...]
-      <c r="E48" s="46" t="s">
+      <c r="P47" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="7">
+        <v>0</v>
+      </c>
+      <c r="R47" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:18" ht="11.15" customHeight="1">
+      <c r="B48" s="34"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="F48" s="46"/>
-[...1 lines deleted...]
-      <c r="H48" s="47" t="s">
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="I48" s="40"/>
-[...24 lines deleted...]
-      <c r="R48" s="8">
+      <c r="I48" s="15"/>
+      <c r="J48" s="7">
+        <v>0</v>
+      </c>
+      <c r="K48" s="7">
+        <v>0</v>
+      </c>
+      <c r="L48" s="7">
+        <v>0</v>
+      </c>
+      <c r="M48" s="7">
+        <v>0</v>
+      </c>
+      <c r="N48" s="7">
+        <v>0</v>
+      </c>
+      <c r="O48" s="7">
+        <v>0</v>
+      </c>
+      <c r="P48" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="7">
+        <v>0</v>
+      </c>
+      <c r="R48" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:18" ht="11.15" customHeight="1">
-      <c r="A49" s="14"/>
-[...3 lines deleted...]
-      <c r="E49" s="63" t="s">
+      <c r="B49" s="34"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="F49" s="63"/>
-[...27 lines deleted...]
-      <c r="R49" s="8">
+      <c r="F49" s="39"/>
+      <c r="G49" s="39"/>
+      <c r="H49" s="39"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="7">
+        <v>0</v>
+      </c>
+      <c r="K49" s="7">
+        <v>0</v>
+      </c>
+      <c r="L49" s="7">
+        <v>0</v>
+      </c>
+      <c r="M49" s="7">
+        <v>0</v>
+      </c>
+      <c r="N49" s="7">
+        <v>0</v>
+      </c>
+      <c r="O49" s="7">
+        <v>0</v>
+      </c>
+      <c r="P49" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="7">
+        <v>0</v>
+      </c>
+      <c r="R49" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:18" ht="11.15" customHeight="1">
-      <c r="A50" s="14"/>
-      <c r="B50" s="54" t="s">
+      <c r="B50" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="C50" s="54"/>
-[...21 lines deleted...]
-      <c r="O50" s="34">
+      <c r="C50" s="41"/>
+      <c r="D50" s="41"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="41"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="41"/>
+      <c r="I50" s="15"/>
+      <c r="J50" s="7">
+        <v>0</v>
+      </c>
+      <c r="K50" s="7">
+        <v>0</v>
+      </c>
+      <c r="L50" s="7">
+        <v>0</v>
+      </c>
+      <c r="M50" s="7">
+        <v>0</v>
+      </c>
+      <c r="N50" s="7">
+        <v>0</v>
+      </c>
+      <c r="O50" s="7">
         <v>7</v>
       </c>
-      <c r="P50" s="34">
+      <c r="P50" s="7">
         <v>2</v>
       </c>
-      <c r="Q50" s="34">
-[...2 lines deleted...]
-      <c r="R50" s="34">
+      <c r="Q50" s="7">
+        <v>0</v>
+      </c>
+      <c r="R50" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:18" ht="11.15" customHeight="1">
-      <c r="A51" s="14"/>
-[...1 lines deleted...]
-      <c r="C51" s="64" t="s">
+      <c r="B51" s="34"/>
+      <c r="C51" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="D51" s="48"/>
-      <c r="E51" s="63" t="s">
+      <c r="D51" s="37"/>
+      <c r="E51" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="F51" s="63"/>
-[...18 lines deleted...]
-      <c r="O51" s="8">
+      <c r="F51" s="39"/>
+      <c r="G51" s="39"/>
+      <c r="H51" s="39"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="7">
+        <v>0</v>
+      </c>
+      <c r="K51" s="7">
+        <v>0</v>
+      </c>
+      <c r="L51" s="7">
+        <v>0</v>
+      </c>
+      <c r="M51" s="7">
+        <v>0</v>
+      </c>
+      <c r="N51" s="7">
+        <v>0</v>
+      </c>
+      <c r="O51" s="7">
         <v>2</v>
       </c>
-      <c r="P51" s="8">
-[...5 lines deleted...]
-      <c r="R51" s="8">
+      <c r="P51" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="7">
+        <v>0</v>
+      </c>
+      <c r="R51" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:18" ht="11.15" customHeight="1">
-      <c r="A52" s="14"/>
-[...3 lines deleted...]
-      <c r="E52" s="63" t="s">
+      <c r="B52" s="34"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="F52" s="63"/>
-[...27 lines deleted...]
-      <c r="R52" s="8">
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="15"/>
+      <c r="J52" s="7">
+        <v>0</v>
+      </c>
+      <c r="K52" s="7">
+        <v>0</v>
+      </c>
+      <c r="L52" s="7">
+        <v>0</v>
+      </c>
+      <c r="M52" s="7">
+        <v>0</v>
+      </c>
+      <c r="N52" s="7">
+        <v>0</v>
+      </c>
+      <c r="O52" s="7">
+        <v>0</v>
+      </c>
+      <c r="P52" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="7">
+        <v>0</v>
+      </c>
+      <c r="R52" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:18" ht="11.15" customHeight="1">
-      <c r="A53" s="14"/>
-[...1 lines deleted...]
-      <c r="C53" s="65" t="s">
+      <c r="B53" s="34"/>
+      <c r="C53" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D53" s="65"/>
-[...20 lines deleted...]
-      <c r="O53" s="8">
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="40"/>
+      <c r="I53" s="15"/>
+      <c r="J53" s="7">
+        <v>0</v>
+      </c>
+      <c r="K53" s="7">
+        <v>0</v>
+      </c>
+      <c r="L53" s="7">
+        <v>0</v>
+      </c>
+      <c r="M53" s="7">
+        <v>0</v>
+      </c>
+      <c r="N53" s="7">
+        <v>0</v>
+      </c>
+      <c r="O53" s="7">
         <v>5</v>
       </c>
-      <c r="P53" s="8">
+      <c r="P53" s="7">
         <v>2</v>
       </c>
-      <c r="Q53" s="8">
-[...2 lines deleted...]
-      <c r="R53" s="8">
+      <c r="Q53" s="7">
+        <v>0</v>
+      </c>
+      <c r="R53" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:18" ht="6" customHeight="1">
-      <c r="A54" s="22"/>
-[...16 lines deleted...]
-      <c r="R54" s="24"/>
+      <c r="A54" s="18"/>
+      <c r="B54" s="18"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="19"/>
+      <c r="J54" s="20"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="20"/>
+      <c r="M54" s="20"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="20"/>
+      <c r="Q54" s="20"/>
+      <c r="R54" s="20"/>
     </row>
     <row r="55" spans="1:18" ht="4.5" customHeight="1"/>
-    <row r="56" spans="1:18" s="26" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B56" s="25" t="s">
+    <row r="56" spans="1:18" s="22" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B56" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="C56" s="51"/>
-[...4 lines deleted...]
-      <c r="H56" s="51"/>
     </row>
     <row r="57" spans="1:18"/>
     <row r="58" spans="1:18"/>
     <row r="59" spans="1:18"/>
     <row r="60" spans="1:18"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="52">
-    <mergeCell ref="C47:C49"/>
-[...4 lines deleted...]
-    <mergeCell ref="E52:H52"/>
+    <mergeCell ref="C43:E44"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="C16:E17"/>
+    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="C41:E42"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B30:I30"/>
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="E24:H24"/>
     <mergeCell ref="C22:C24"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="C36:H36"/>
     <mergeCell ref="C46:H46"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="B33:H33"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="E26:H26"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="C28:H28"/>
-    <mergeCell ref="B8:H8"/>
-[...28 lines deleted...]
-    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="C47:C49"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="E52:H52"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-17</vt:lpstr>
+      <vt:lpstr>'24-00-17'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>