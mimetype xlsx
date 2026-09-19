--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{79213932-04F0-403A-B225-A44A3F7F63A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{84752A3C-7B1C-45E6-82D8-33C4CD03D20B}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-18" sheetId="9" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-18'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="34">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>有職</t>
     <rPh sb="0" eb="2">
       <t>ユウソク</t>
     </rPh>
@@ -295,61 +308,61 @@
     <t>特定２号を除く</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定２号</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>学生、
 生  　徒</t>
     <rPh sb="0" eb="2">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>タダ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1213,670 +1226,676 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="51">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{0DF924C9-A4B0-4822-BC56-06C38CD2DDD3}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{090F81D4-C19F-480F-84A8-18EAE2E975CB}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{CA180D96-37E0-40E3-8EF8-0585B7AC0A04}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{DFCA9892-3E92-4F1F-8985-F591F54F8E6D}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{6801163B-7A6E-4ACC-A3F3-EF2D76BEF06A}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{5A7780A6-0E8B-43E8-A556-E489816EA80A}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{E145FA2A-BDAB-490C-AFEC-D51CCB3915DE}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{B404CE97-6AA2-437F-86C3-0428B9590C9A}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{5D50B401-A928-4E74-A6B6-BC12364BE0B4}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{31887B6F-B382-444C-818A-A66CB3010C75}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{1F521915-C503-477B-B877-506DBA413A98}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{561AAE77-A3B8-4CB3-826F-B2ACEBCD7C2E}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{F8384228-65DF-40B2-A6E0-B08B29690916}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{DBB546C8-975D-445E-B416-22745A90443C}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{3FD28F50-F99E-40D9-A751-44A43DC7EF99}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{18916D99-46F0-4B90-811E-6972910D04DD}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{B8F320D2-8084-422A-9F0A-A48265709385}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{3664CB3C-9064-4470-BD37-018ED45002E2}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A638EF1F-4EC4-461A-8969-A69B53D4AA38}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{409CEC67-AF41-412C-B586-6A88AD0C9CFC}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{415A2DE0-B70A-4628-8F47-47C241B1216F}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{B4D63018-44F3-461A-8511-FB9D4647EB4A}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{D2251F0A-A6E8-4AC6-8BDF-C130453EED03}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{9D1CF086-FEAA-49C5-9DE2-966F423339CC}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{79A730F7-C26E-44AD-BC61-3A85AC8B6CD9}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{A3708C79-FFE8-4641-A4BF-150527147A8D}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{722AF3EB-E879-49D5-9ECF-86A51EF857E5}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{1BC604D2-6EA7-45A3-BA47-ED256ABB7979}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{8DDFD452-5698-41EE-9DC4-2D816C1F1822}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{E4ED11CC-99BF-4321-A542-E2122797B32E}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{F3BC5D21-F686-42FB-880B-8DF4C9963F2E}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{88197BB9-CD60-49BA-B378-F0F93E3FE4BC}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{7DA2C0F3-D7F4-41E3-9E8D-5404B72A23AB}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1042" name="AutoShape 2"/>
+        <xdr:cNvPr id="1042" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E997A6EF-6018-CF95-D7D3-27E0CBC4B9C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="419100" y="3438525"/>
           <a:ext cx="76200" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 45146"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1043" name="AutoShape 2"/>
+        <xdr:cNvPr id="1043" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E35939A-C2AA-3D40-0C79-1052AA4CE59F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="409575" y="3962400"/>
           <a:ext cx="85725" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 43428"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1044" name="AutoShape 2"/>
+        <xdr:cNvPr id="1044" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7BBBA61-DF36-3AA7-10A1-82A43FD4FBB0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="866775" y="3438525"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 43533"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1045" name="AutoShape 2"/>
+        <xdr:cNvPr id="1045" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCCCA68D-C616-3C2C-36E7-9808CBBF8B9C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="847725" y="2628900"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 43533"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1046" name="AutoShape 2"/>
+        <xdr:cNvPr id="1046" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{047EB3D0-1F5D-0CB0-2AB8-15A2CE7AD995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="847725" y="2895600"/>
           <a:ext cx="76200" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 43533"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2009,1043 +2028,955 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{933B016F-B8FE-4A5F-A42B-7AB9C2CAE5C7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P70"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="10.77734375" style="32" customWidth="1"/>
+    <col min="1" max="1" width="1" style="19" customWidth="1"/>
+    <col min="2" max="2" width="1.77734375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="1.77734375" style="19" customWidth="1"/>
+    <col min="5" max="5" width="5.77734375" style="19" customWidth="1"/>
+    <col min="6" max="7" width="1.77734375" style="19" customWidth="1"/>
+    <col min="8" max="8" width="10.77734375" style="19" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
     <col min="10" max="11" width="15.44140625" customWidth="1"/>
     <col min="12" max="12" width="15.33203125" customWidth="1"/>
     <col min="13" max="13" width="15.44140625" customWidth="1"/>
     <col min="14" max="14" width="15.33203125" customWidth="1"/>
     <col min="15" max="15" width="15" customWidth="1"/>
     <col min="16" max="16" width="5" customWidth="1"/>
     <col min="17" max="17" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="46"/>
-[...13 lines deleted...]
-      <c r="P1" s="9"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="8"/>
     </row>
-    <row r="2" spans="1:16" ht="10.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="H2" s="24"/>
+    <row r="2" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
       <c r="I2" s="2"/>
-      <c r="J2" s="3"/>
-[...4 lines deleted...]
-      <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="1:16" ht="2.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="P3" s="11"/>
+    <row r="3" spans="1:16" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
     </row>
-    <row r="4" spans="1:16" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="51"/>
-[...6 lines deleted...]
-      <c r="J4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="41" t="s">
+      <c r="K4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="L4" s="48" t="s">
+      <c r="L4" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="49"/>
-[...1 lines deleted...]
-      <c r="O4" s="38" t="s">
+      <c r="M4" s="41"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="P4" s="11"/>
     </row>
-    <row r="5" spans="1:16" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="L5" s="43" t="s">
+    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="M5" s="41" t="s">
+      <c r="M5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="41" t="s">
+      <c r="N5" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="39"/>
-      <c r="P5" s="11"/>
+      <c r="O5" s="47"/>
     </row>
-    <row r="6" spans="1:16" ht="15" customHeight="1">
-[...15 lines deleted...]
-      <c r="P6" s="11"/>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="48"/>
     </row>
-    <row r="7" spans="1:16">
-[...15 lines deleted...]
-      <c r="P7" s="16"/>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="24"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
     </row>
-    <row r="8" spans="1:16" s="18" customFormat="1" ht="11.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="44" t="s">
+    <row r="8" spans="1:16" s="16" customFormat="1" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25"/>
+      <c r="B8" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="44"/>
-[...6 lines deleted...]
-      <c r="J8" s="5">
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="4">
         <v>20862</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="4">
         <v>6607</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="4">
         <v>3265</v>
       </c>
-      <c r="M8" s="5">
+      <c r="M8" s="4">
         <v>272</v>
       </c>
-      <c r="N8" s="5">
+      <c r="N8" s="4">
         <v>10449</v>
       </c>
-      <c r="O8" s="5">
+      <c r="O8" s="4">
         <v>269</v>
       </c>
-      <c r="P8" s="17"/>
+      <c r="P8" s="15"/>
     </row>
-    <row r="9" spans="1:16" ht="11.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="37" t="s">
+    <row r="9" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="37"/>
-[...6 lines deleted...]
-      <c r="J9" s="19">
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="17">
         <v>7615</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="17">
         <v>3436</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="17">
         <v>3070</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="17">
         <v>33</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="17">
         <v>1064</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="17">
         <v>12</v>
       </c>
-      <c r="P9" s="16"/>
+      <c r="P9" s="14"/>
     </row>
-    <row r="10" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C10" s="37" t="s">
+    <row r="10" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="26"/>
+      <c r="C10" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="37"/>
-[...5 lines deleted...]
-      <c r="J10" s="19">
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="17">
         <v>2767</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="17">
         <v>883</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="17">
         <v>1489</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="17">
         <v>10</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="17">
         <v>379</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="17">
         <v>6</v>
       </c>
-      <c r="P10" s="16"/>
+      <c r="P10" s="14"/>
     </row>
-    <row r="11" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C11" s="37" t="s">
+    <row r="11" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="26"/>
+      <c r="C11" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="37"/>
-[...5 lines deleted...]
-      <c r="J11" s="19">
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="17">
         <v>629</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="17">
         <v>334</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="17">
         <v>224</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="17">
         <v>3</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="17">
         <v>66</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="17">
         <v>2</v>
       </c>
-      <c r="P11" s="16"/>
+      <c r="P11" s="14"/>
     </row>
-    <row r="12" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C12" s="37" t="s">
+    <row r="12" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="26"/>
+      <c r="C12" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="37"/>
-[...5 lines deleted...]
-      <c r="J12" s="19">
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="17">
         <v>780</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="17">
         <v>226</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="17">
         <v>494</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="17">
         <v>3</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="17">
         <v>55</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="17">
         <v>2</v>
       </c>
-      <c r="P12" s="16"/>
+      <c r="P12" s="14"/>
     </row>
-    <row r="13" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C13" s="37" t="s">
+    <row r="13" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="26"/>
+      <c r="C13" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="D13" s="37"/>
-[...5 lines deleted...]
-      <c r="J13" s="19">
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="17">
         <v>2201</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="17">
         <v>1199</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="17">
         <v>533</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="17">
         <v>7</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="17">
         <v>460</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="17">
         <v>2</v>
       </c>
-      <c r="P13" s="16"/>
+      <c r="P13" s="14"/>
     </row>
-    <row r="14" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="37" t="s">
+    <row r="14" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="26"/>
+      <c r="C14" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="37"/>
-[...5 lines deleted...]
-      <c r="J14" s="19">
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="17">
         <v>870</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="17">
         <v>610</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="17">
         <v>178</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="17">
         <v>9</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="17">
         <v>73</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="17">
         <v>0</v>
       </c>
-      <c r="P14" s="16"/>
+      <c r="P14" s="14"/>
     </row>
-    <row r="15" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C15" s="37" t="s">
+    <row r="15" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="26"/>
+      <c r="C15" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="37"/>
-[...5 lines deleted...]
-      <c r="J15" s="19">
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="17">
         <v>368</v>
       </c>
-      <c r="K15" s="19">
+      <c r="K15" s="17">
         <v>184</v>
       </c>
-      <c r="L15" s="19">
+      <c r="L15" s="17">
         <v>152</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="17">
         <v>1</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="17">
         <v>31</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="17">
         <v>0</v>
       </c>
-      <c r="P15" s="16"/>
+      <c r="P15" s="14"/>
     </row>
-    <row r="16" spans="1:16" ht="11.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="37" t="s">
+    <row r="16" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="37"/>
-[...6 lines deleted...]
-      <c r="J16" s="19">
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="17">
         <v>1630</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="17">
         <v>441</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L16" s="17">
         <v>173</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="17">
         <v>8</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="17">
         <v>995</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="17">
         <v>13</v>
       </c>
-      <c r="P16" s="16"/>
+      <c r="P16" s="14"/>
     </row>
-    <row r="17" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C17" s="58" t="s">
+    <row r="17" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="26"/>
+      <c r="C17" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="57"/>
-[...2 lines deleted...]
-      <c r="G17" s="57" t="s">
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="H17" s="57"/>
-[...10 lines deleted...]
-      <c r="M17" s="19">
+      <c r="H17" s="30"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="17">
+        <v>733</v>
+      </c>
+      <c r="K17" s="17">
+        <v>179</v>
+      </c>
+      <c r="L17" s="17">
+        <v>99</v>
+      </c>
+      <c r="M17" s="17">
         <v>4</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N17" s="17">
         <v>446</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="17">
         <v>5</v>
       </c>
-      <c r="P17" s="16"/>
+      <c r="P17" s="14"/>
     </row>
-    <row r="18" spans="1:16" ht="11.15" customHeight="1">
-[...6 lines deleted...]
-      <c r="G18" s="57" t="s">
+    <row r="18" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="26"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="H18" s="57"/>
-[...7 lines deleted...]
-      <c r="L18" s="19">
+      <c r="H18" s="30"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="17">
+        <v>694</v>
+      </c>
+      <c r="K18" s="17">
+        <v>205</v>
+      </c>
+      <c r="L18" s="17">
         <v>30</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M18" s="17">
         <v>4</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="17">
         <v>448</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="17">
         <v>7</v>
       </c>
-      <c r="P18" s="16"/>
+      <c r="P18" s="14"/>
     </row>
-    <row r="19" spans="1:16" ht="11.15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C19" s="58" t="s">
+    <row r="19" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="26"/>
+      <c r="C19" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="D19" s="57"/>
-[...2 lines deleted...]
-      <c r="G19" s="57" t="s">
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="H19" s="57"/>
-[...10 lines deleted...]
-      <c r="M19" s="19">
+      <c r="H19" s="30"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="17">
+        <v>114</v>
+      </c>
+      <c r="K19" s="17">
+        <v>31</v>
+      </c>
+      <c r="L19" s="17">
+        <v>34</v>
+      </c>
+      <c r="M19" s="17">
         <v>0</v>
       </c>
-      <c r="N19" s="19">
+      <c r="N19" s="17">
         <v>48</v>
       </c>
-      <c r="O19" s="19">
+      <c r="O19" s="17">
         <v>1</v>
       </c>
-      <c r="P19" s="16"/>
+      <c r="P19" s="14"/>
     </row>
-    <row r="20" spans="1:16" ht="11.15" customHeight="1">
-[...6 lines deleted...]
-      <c r="G20" s="57" t="s">
+    <row r="20" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="26"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="H20" s="57"/>
-[...4 lines deleted...]
-      <c r="K20" s="19">
+      <c r="H20" s="30"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="17">
+        <v>89</v>
+      </c>
+      <c r="K20" s="17">
+        <v>26</v>
+      </c>
+      <c r="L20" s="17">
+        <v>10</v>
+      </c>
+      <c r="M20" s="17">
+        <v>0</v>
+      </c>
+      <c r="N20" s="17">
+        <v>53</v>
+      </c>
+      <c r="O20" s="17">
+        <v>0</v>
+      </c>
+      <c r="P20" s="14"/>
+    </row>
+    <row r="21" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="17">
+        <v>9448</v>
+      </c>
+      <c r="K21" s="17">
+        <v>1742</v>
+      </c>
+      <c r="L21" s="17">
+        <v>13</v>
+      </c>
+      <c r="M21" s="17">
+        <v>172</v>
+      </c>
+      <c r="N21" s="17">
+        <v>7295</v>
+      </c>
+      <c r="O21" s="17">
+        <v>226</v>
+      </c>
+      <c r="P21" s="14"/>
+    </row>
+    <row r="22" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="17">
+        <v>8894</v>
+      </c>
+      <c r="K22" s="17">
+        <v>1625</v>
+      </c>
+      <c r="L22" s="17">
+        <v>12</v>
+      </c>
+      <c r="M22" s="17">
+        <v>167</v>
+      </c>
+      <c r="N22" s="17">
+        <v>6869</v>
+      </c>
+      <c r="O22" s="17">
+        <v>221</v>
+      </c>
+      <c r="P22" s="14"/>
+    </row>
+    <row r="23" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" s="32"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="17">
+        <v>335</v>
+      </c>
+      <c r="K23" s="17">
+        <v>75</v>
+      </c>
+      <c r="L23" s="17">
+        <v>1</v>
+      </c>
+      <c r="M23" s="17">
+        <v>3</v>
+      </c>
+      <c r="N23" s="17">
+        <v>253</v>
+      </c>
+      <c r="O23" s="17">
+        <v>3</v>
+      </c>
+      <c r="P23" s="14"/>
+    </row>
+    <row r="24" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="31"/>
+      <c r="E24" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="32"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="17">
+        <v>7</v>
+      </c>
+      <c r="K24" s="17">
+        <v>1</v>
+      </c>
+      <c r="L24" s="17">
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <v>6</v>
+      </c>
+      <c r="O24" s="17">
+        <v>0</v>
+      </c>
+      <c r="P24" s="14"/>
+    </row>
+    <row r="25" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="31"/>
+      <c r="E25" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="17">
+        <v>212</v>
+      </c>
+      <c r="K25" s="17">
+        <v>41</v>
+      </c>
+      <c r="L25" s="17">
+        <v>0</v>
+      </c>
+      <c r="M25" s="17">
+        <v>2</v>
+      </c>
+      <c r="N25" s="17">
+        <v>167</v>
+      </c>
+      <c r="O25" s="17">
+        <v>2</v>
+      </c>
+      <c r="P25" s="14"/>
+    </row>
+    <row r="26" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="17">
+        <v>2169</v>
+      </c>
+      <c r="K26" s="17">
+        <v>988</v>
+      </c>
+      <c r="L26" s="17">
+        <v>9</v>
+      </c>
+      <c r="M26" s="17">
+        <v>59</v>
+      </c>
+      <c r="N26" s="17">
+        <v>1095</v>
+      </c>
+      <c r="O26" s="17">
+        <v>18</v>
+      </c>
+      <c r="P26" s="14"/>
+    </row>
+    <row r="27" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="17">
+        <v>398</v>
+      </c>
+      <c r="K27" s="17">
+        <v>232</v>
+      </c>
+      <c r="L27" s="17">
+        <v>0</v>
+      </c>
+      <c r="M27" s="17">
+        <v>13</v>
+      </c>
+      <c r="N27" s="17">
+        <v>153</v>
+      </c>
+      <c r="O27" s="17">
+        <v>0</v>
+      </c>
+      <c r="P27" s="14"/>
+    </row>
+    <row r="28" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="31"/>
+      <c r="E28" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="17">
+        <v>275</v>
+      </c>
+      <c r="K28" s="17">
+        <v>131</v>
+      </c>
+      <c r="L28" s="17">
+        <v>1</v>
+      </c>
+      <c r="M28" s="17">
+        <v>6</v>
+      </c>
+      <c r="N28" s="17">
+        <v>135</v>
+      </c>
+      <c r="O28" s="17">
+        <v>2</v>
+      </c>
+      <c r="P28" s="14"/>
+    </row>
+    <row r="29" spans="1:16" ht="11.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="L20" s="19">
-[...11 lines deleted...]
-      <c r="P20" s="16"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="17">
+        <v>1496</v>
+      </c>
+      <c r="K29" s="17">
+        <v>625</v>
+      </c>
+      <c r="L29" s="17">
+        <v>8</v>
+      </c>
+      <c r="M29" s="17">
+        <v>40</v>
+      </c>
+      <c r="N29" s="17">
+        <v>807</v>
+      </c>
+      <c r="O29" s="17">
+        <v>16</v>
+      </c>
+      <c r="P29" s="14"/>
     </row>
-    <row r="21" spans="1:16" ht="11.15" customHeight="1">
-[...29 lines deleted...]
-      <c r="P21" s="16"/>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A30" s="27"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="P30" s="14"/>
     </row>
-    <row r="22" spans="1:16" ht="11.15" customHeight="1">
-[...29 lines deleted...]
-      <c r="P22" s="16"/>
+    <row r="31" spans="1:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:16" s="7" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
     </row>
-    <row r="23" spans="1:16" ht="11.15" customHeight="1">
-[...299 lines deleted...]
-    <row r="70"/>
+    <row r="33" x14ac:dyDescent="0.2"/>
+    <row r="34" x14ac:dyDescent="0.2"/>
+    <row r="69" x14ac:dyDescent="0.2"/>
+    <row r="70" x14ac:dyDescent="0.2"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="35">
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="O4:O6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="B4:H6"/>
+    <mergeCell ref="C29:H29"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="E25:H25"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="B26:H26"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="C17:E18"/>
     <mergeCell ref="C19:E20"/>
-    <mergeCell ref="C29:H29"/>
-[...23 lines deleted...]
-    <mergeCell ref="C13:H13"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.98425196850393704" bottom="0.98425196850393704" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>