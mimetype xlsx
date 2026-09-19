--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{DEA5595E-0B31-43DE-9ED4-37D1DC28B132}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{DE79F222-5D71-4E20-95E5-452DF74DFD3B}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-19" sheetId="10" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-19'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="33">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
@@ -304,61 +317,61 @@
     </rPh>
     <rPh sb="9" eb="10">
       <t>ナド</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジュキュウ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>シャ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1134,650 +1147,641 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="40">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...40 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{6582B734-485E-4938-A31C-336EB4E0F262}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{43C5DE6E-090E-4309-A54B-B290D721D2D9}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{54DD8F9F-B4DB-44F6-9D14-ED46AB7522A7}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{C5A29F49-CE80-4B83-9137-A49D6E9E202D}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{F9EC714C-F86F-4234-B832-3F4FB455E528}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{9B275037-71B6-4787-8CF1-EF72233E95C2}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{04987EB7-DA1A-49A4-A130-D0F98D771CEF}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{A0BEB31C-78D8-4210-B79F-72F1D223A5F1}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{2F2D63A2-199E-4111-ACE9-6D68FDB60306}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{B34BD594-4560-42C0-814F-0A404F81946E}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{C2D85550-4A98-4428-A13A-82E15C34FF14}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{FF0CC574-6DDA-4E30-91B2-2CD3EC495426}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{111651EC-66D1-4057-AE4C-EC095487BE6C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{E4735FAF-6E04-4031-92AA-3230249E9F4E}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{FECCA948-EA83-490B-8E8C-461F53833F61}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{C01B16EB-0B93-4319-A97A-A535ADABA37F}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{A8BB0BF7-FE2D-4094-ABE3-C5CAEBE4DD19}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{A23C0EEC-08E4-4204-A9C8-C91D5BB918D6}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A858CE63-1003-4FEB-AAFF-29A78290A251}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{38FCE53D-F8BA-4A31-A9B1-6AAE36DE9AA0}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{40EF642F-4B2D-4320-9E9D-0B9F3681FCBA}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{249D0D01-1B07-491F-AB53-D857362ABFA6}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{CA02F5DD-5E89-4A35-AA9F-24249F04E5B7}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{1F574B51-4B05-4E57-AA4D-D5282B52EDCC}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{03DF55C5-A527-434E-A0E5-8A325133B391}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{2657F54A-C566-4DE8-89F4-F14DE18E67CF}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{6D5AC239-B29A-46AF-8325-BF0D9EDCD625}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{68BB50D4-1CF5-422B-98BE-36D5B936727F}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{A96C7A9A-149B-4B65-8EF6-455149EF52E7}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{EC2CB460-0941-4C8E-B129-EC8BC8F4BDD4}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{4F7F1785-9AAB-4ECD-B305-23B0636E1419}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{79F2BD5A-237B-431A-9545-D3C37BA2637C}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{BC6DAEB7-E506-4821-B2E7-9D6631E56D9A}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1048" name="AutoShape 2"/>
+        <xdr:cNvPr id="1048" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3298E284-802E-2EBE-CB93-DE564F0FBB76}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="409575" y="4562475"/>
           <a:ext cx="76200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50806"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1049" name="AutoShape 2"/>
+        <xdr:cNvPr id="1049" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83C95E7-FEC6-0F84-4B12-E6AF1A1A6E9A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="400050" y="5314950"/>
           <a:ext cx="85725" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48222"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1050" name="AutoShape 2"/>
+        <xdr:cNvPr id="1050" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{643A2962-544C-A640-7896-5427ED8F7D71}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="857250" y="4562475"/>
           <a:ext cx="76200" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1051" name="AutoShape 2"/>
+        <xdr:cNvPr id="1051" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0984B621-81A3-15B0-0781-8171C4A85FA7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="847725" y="3429000"/>
           <a:ext cx="76200" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1052" name="AutoShape 2"/>
+        <xdr:cNvPr id="1052" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA800C17-1FAE-72E1-8A49-EA9D245D1A67}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="847725" y="3810000"/>
           <a:ext cx="76200" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1910,909 +1914,865 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEEED73C-98C3-42C5-94F7-CF65FE505F0B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="30" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="10.77734375" style="30" customWidth="1"/>
+    <col min="1" max="1" width="1" customWidth="1"/>
+    <col min="2" max="2" width="1.77734375" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" customWidth="1"/>
+    <col min="4" max="4" width="1.77734375" customWidth="1"/>
+    <col min="5" max="5" width="5.77734375" customWidth="1"/>
+    <col min="6" max="7" width="1.77734375" customWidth="1"/>
+    <col min="8" max="8" width="10.77734375" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
     <col min="10" max="10" width="18.6640625" customWidth="1"/>
     <col min="11" max="11" width="18.44140625" customWidth="1"/>
     <col min="12" max="12" width="18.33203125" customWidth="1"/>
     <col min="13" max="13" width="18.44140625" customWidth="1"/>
     <col min="14" max="14" width="18.109375" customWidth="1"/>
     <col min="15" max="15" width="6.109375" customWidth="1"/>
     <col min="16" max="16" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="44"/>
-[...20 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="8"/>
+    </row>
+    <row r="2" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-      <c r="J2" s="3"/>
-[...24 lines deleted...]
-      <c r="B4" s="47" t="s">
+    </row>
+    <row r="3" spans="1:15" ht="2.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+    </row>
+    <row r="4" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="47"/>
-[...6 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="13" t="s">
+      <c r="K4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="13" t="s">
+      <c r="L4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="41" t="s">
+      <c r="M4" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="N4" s="14" t="s">
+      <c r="N4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="11"/>
-[...20 lines deleted...]
-      <c r="B6" s="45" t="s">
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+    </row>
+    <row r="6" spans="1:15" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="45"/>
-[...6 lines deleted...]
-      <c r="J6" s="5">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="4">
         <v>20862</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="4">
         <v>391</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="4">
         <v>14020</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M6" s="4">
         <v>5835</v>
       </c>
-      <c r="N6" s="5">
+      <c r="N6" s="4">
         <v>616</v>
       </c>
-      <c r="O6" s="17"/>
-[...3 lines deleted...]
-      <c r="B7" s="46" t="s">
+      <c r="O6" s="15"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="46"/>
-[...6 lines deleted...]
-      <c r="J7" s="19">
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="17">
         <v>7615</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="17">
         <v>215</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="17">
         <v>6415</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="17">
         <v>915</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="17">
         <v>70</v>
       </c>
-      <c r="O7" s="16"/>
-[...4 lines deleted...]
-      <c r="C8" s="46" t="s">
+      <c r="O7" s="14"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="21"/>
+      <c r="C8" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="D8" s="46"/>
-[...5 lines deleted...]
-      <c r="J8" s="19">
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="17">
         <v>2767</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="17">
         <v>75</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L8" s="17">
         <v>2279</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="17">
         <v>390</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="17">
         <v>23</v>
       </c>
-      <c r="O8" s="16"/>
-[...4 lines deleted...]
-      <c r="C9" s="46" t="s">
+      <c r="O8" s="14"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="21"/>
+      <c r="C9" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="46"/>
-[...5 lines deleted...]
-      <c r="J9" s="19">
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="17">
         <v>629</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="17">
         <v>10</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="17">
         <v>546</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="17">
         <v>66</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="17">
         <v>7</v>
       </c>
-      <c r="O9" s="16"/>
-[...4 lines deleted...]
-      <c r="C10" s="46" t="s">
+      <c r="O9" s="14"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="21"/>
+      <c r="C10" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="46"/>
-[...5 lines deleted...]
-      <c r="J10" s="19">
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="17">
         <v>780</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="17">
         <v>21</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="17">
         <v>665</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="17">
         <v>84</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="17">
         <v>10</v>
       </c>
-      <c r="O10" s="16"/>
-[...4 lines deleted...]
-      <c r="C11" s="46" t="s">
+      <c r="O10" s="14"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="21"/>
+      <c r="C11" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="46"/>
-[...5 lines deleted...]
-      <c r="J11" s="19">
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="17">
         <v>2201</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="17">
         <v>75</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="17">
         <v>1836</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="17">
         <v>275</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="17">
         <v>15</v>
       </c>
-      <c r="O11" s="16"/>
-[...4 lines deleted...]
-      <c r="C12" s="46" t="s">
+      <c r="O11" s="14"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="21"/>
+      <c r="C12" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="46"/>
-[...5 lines deleted...]
-      <c r="J12" s="19">
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="17">
         <v>870</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="17">
         <v>19</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="17">
         <v>773</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="17">
         <v>66</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="17">
         <v>12</v>
       </c>
-      <c r="O12" s="16"/>
-[...4 lines deleted...]
-      <c r="C13" s="46" t="s">
+      <c r="O12" s="14"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="21"/>
+      <c r="C13" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="46"/>
-[...5 lines deleted...]
-      <c r="J13" s="19">
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="17">
         <v>368</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="17">
         <v>15</v>
       </c>
-      <c r="L13" s="19">
+      <c r="L13" s="17">
         <v>316</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="17">
         <v>34</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="17">
         <v>3</v>
       </c>
-      <c r="O13" s="16"/>
-[...3 lines deleted...]
-      <c r="B14" s="46" t="s">
+      <c r="O13" s="14"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="46"/>
-[...6 lines deleted...]
-      <c r="J14" s="19">
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="17">
         <v>1630</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="17">
         <v>35</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="17">
         <v>1230</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="17">
         <v>346</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="17">
         <v>19</v>
       </c>
-      <c r="O14" s="16"/>
-[...4 lines deleted...]
-      <c r="C15" s="51" t="s">
+      <c r="O14" s="14"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="21"/>
+      <c r="C15" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="D15" s="52"/>
-[...2 lines deleted...]
-      <c r="G15" s="52" t="s">
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="H15" s="52"/>
-[...10 lines deleted...]
-      <c r="M15" s="19">
+      <c r="H15" s="32"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="17">
+        <v>733</v>
+      </c>
+      <c r="K15" s="17">
+        <v>11</v>
+      </c>
+      <c r="L15" s="17">
+        <v>544</v>
+      </c>
+      <c r="M15" s="17">
         <v>168</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="17">
         <v>10</v>
       </c>
-      <c r="O15" s="16"/>
-[...8 lines deleted...]
-      <c r="G16" s="52" t="s">
+      <c r="O15" s="14"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="21"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="H16" s="52"/>
-[...4 lines deleted...]
-      <c r="K16" s="19">
+      <c r="H16" s="32"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="17">
+        <v>694</v>
+      </c>
+      <c r="K16" s="17">
         <v>16</v>
       </c>
-      <c r="L16" s="19">
-[...2 lines deleted...]
-      <c r="M16" s="19">
+      <c r="L16" s="17">
+        <v>517</v>
+      </c>
+      <c r="M16" s="17">
         <v>154</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="17">
         <v>7</v>
       </c>
-      <c r="O16" s="16"/>
-[...4 lines deleted...]
-      <c r="C17" s="51" t="s">
+      <c r="O16" s="14"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="21"/>
+      <c r="C17" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="52"/>
-[...2 lines deleted...]
-      <c r="G17" s="52" t="s">
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="H17" s="52"/>
-[...4 lines deleted...]
-      <c r="K17" s="19">
+      <c r="H17" s="32"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="17">
+        <v>114</v>
+      </c>
+      <c r="K17" s="17">
+        <v>4</v>
+      </c>
+      <c r="L17" s="17">
+        <v>94</v>
+      </c>
+      <c r="M17" s="17">
+        <v>14</v>
+      </c>
+      <c r="N17" s="17">
+        <v>2</v>
+      </c>
+      <c r="O17" s="14"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="21"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="32"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="17">
+        <v>89</v>
+      </c>
+      <c r="K18" s="17">
+        <v>4</v>
+      </c>
+      <c r="L18" s="17">
+        <v>75</v>
+      </c>
+      <c r="M18" s="17">
+        <v>10</v>
+      </c>
+      <c r="N18" s="17">
+        <v>0</v>
+      </c>
+      <c r="O18" s="14"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="17">
+        <v>9448</v>
+      </c>
+      <c r="K19" s="17">
+        <v>116</v>
+      </c>
+      <c r="L19" s="17">
+        <v>5112</v>
+      </c>
+      <c r="M19" s="17">
+        <v>3734</v>
+      </c>
+      <c r="N19" s="17">
+        <v>486</v>
+      </c>
+      <c r="O19" s="14"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="22"/>
+      <c r="C20" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="17">
+        <v>8894</v>
+      </c>
+      <c r="K20" s="17">
+        <v>108</v>
+      </c>
+      <c r="L20" s="17">
+        <v>4756</v>
+      </c>
+      <c r="M20" s="17">
+        <v>3554</v>
+      </c>
+      <c r="N20" s="17">
+        <v>476</v>
+      </c>
+      <c r="O20" s="14"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="22"/>
+      <c r="C21" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="22"/>
+      <c r="E21" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="22"/>
+      <c r="G21" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="31"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="17">
+        <v>335</v>
+      </c>
+      <c r="K21" s="17">
+        <v>6</v>
+      </c>
+      <c r="L21" s="17">
+        <v>233</v>
+      </c>
+      <c r="M21" s="17">
+        <v>90</v>
+      </c>
+      <c r="N21" s="17">
+        <v>6</v>
+      </c>
+      <c r="O21" s="14"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="22"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="22"/>
+      <c r="G22" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="31"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="17">
+        <v>7</v>
+      </c>
+      <c r="K22" s="17">
+        <v>1</v>
+      </c>
+      <c r="L22" s="17">
+        <v>4</v>
+      </c>
+      <c r="M22" s="17">
+        <v>2</v>
+      </c>
+      <c r="N22" s="17">
+        <v>0</v>
+      </c>
+      <c r="O22" s="14"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="22"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="17">
+        <v>212</v>
+      </c>
+      <c r="K23" s="17">
+        <v>1</v>
+      </c>
+      <c r="L23" s="17">
+        <v>119</v>
+      </c>
+      <c r="M23" s="17">
+        <v>88</v>
+      </c>
+      <c r="N23" s="17">
+        <v>4</v>
+      </c>
+      <c r="O23" s="14"/>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="17">
+        <v>2169</v>
+      </c>
+      <c r="K24" s="17">
+        <v>25</v>
+      </c>
+      <c r="L24" s="17">
+        <v>1263</v>
+      </c>
+      <c r="M24" s="17">
+        <v>840</v>
+      </c>
+      <c r="N24" s="17">
+        <v>41</v>
+      </c>
+      <c r="O24" s="14"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="22"/>
+      <c r="C25" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="22"/>
+      <c r="E25" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="17">
+        <v>398</v>
+      </c>
+      <c r="K25" s="17">
         <v>3</v>
       </c>
-      <c r="L17" s="19">
-[...83 lines deleted...]
-      <c r="K20" s="19">
+      <c r="L25" s="17">
+        <v>280</v>
+      </c>
+      <c r="M25" s="17">
         <v>108</v>
       </c>
-      <c r="L20" s="19">
-[...21 lines deleted...]
-      <c r="G21" s="50" t="s">
+      <c r="N25" s="17">
+        <v>7</v>
+      </c>
+      <c r="O25" s="14"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="22"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="17">
+        <v>275</v>
+      </c>
+      <c r="K26" s="17">
+        <v>3</v>
+      </c>
+      <c r="L26" s="17">
+        <v>137</v>
+      </c>
+      <c r="M26" s="17">
+        <v>129</v>
+      </c>
+      <c r="N26" s="17">
+        <v>6</v>
+      </c>
+      <c r="O26" s="14"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="22"/>
+      <c r="C27" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="17">
+        <v>1496</v>
+      </c>
+      <c r="K27" s="17">
         <v>19</v>
       </c>
-      <c r="H21" s="50"/>
-[...185 lines deleted...]
-      <c r="L27" s="19">
+      <c r="L27" s="17">
         <v>846</v>
       </c>
-      <c r="M27" s="19">
+      <c r="M27" s="17">
         <v>603</v>
       </c>
-      <c r="N27" s="19">
+      <c r="N27" s="17">
         <v>28</v>
       </c>
-      <c r="O27" s="16"/>
-[...21 lines deleted...]
-      <c r="B30" s="27" t="s">
+      <c r="O27" s="14"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="14"/>
+    </row>
+    <row r="29" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:15" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="26"/>
+      <c r="B30" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="26"/>
-[...11 lines deleted...]
-      <c r="B31" s="26" t="s">
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27"/>
+      <c r="B31" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="25"/>
-[...12 lines deleted...]
-      <c r="K32" s="30"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="28">
-    <mergeCell ref="B19:H19"/>
-[...10 lines deleted...]
-    <mergeCell ref="G18:H18"/>
     <mergeCell ref="C27:H27"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="C20:H20"/>
     <mergeCell ref="C21:C23"/>
     <mergeCell ref="E23:H23"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C15:E16"/>
+    <mergeCell ref="C17:E18"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="E25:H25"/>
+    <mergeCell ref="E26:H26"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="G22:H22"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.98425196850393704" bottom="0.98425196850393704" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>