--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{34F7183D-010E-4869-A171-47AA19BD409E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{D43B46CF-165B-4183-B8A6-B1A70416BAD3}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-23" sheetId="11" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_00" localSheetId="0">'24-00-23'!#REF!</definedName>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-23'!$A$1:$Q$110</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="99">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>北海道委員会管内</t>
     <rPh sb="0" eb="3">
       <t>ホッカイドウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>イインカイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カンナイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
@@ -807,51 +821,51 @@
   </si>
   <si>
     <t>特定１号（一般）</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定１号（短期）</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定１号（交通）</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定２号を除く</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>特定２号</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1685,712 +1699,688 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="57">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="distributed"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{105A3A20-4C87-42D0-85A5-8BD9F5838789}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6DFF376C-764A-49AD-B980-0C897069BB9A}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E96118E9-BD24-43EF-89A2-134BB9D3B9C0}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{FF78ABF6-8C55-49CD-A8B8-2DEA574092F7}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D6014D13-17FD-4454-9C83-680E7625C0D4}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{8366B894-4D13-47C4-93A7-64EBE239185E}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{923438B4-2338-4D7E-9C61-EE62C6504AF3}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{4F7C1314-66F1-4A8E-8779-D5EDAFCB2C66}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{5551A7D9-15EE-4E74-8E60-1B2F99602C5B}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{D4D2CF20-3C31-4496-B324-E5933C265B2D}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{5F23D9D4-AB96-4A53-844F-797BF93E4935}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{BE7F16D3-0916-4AE8-9B67-3382788259D3}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{94284549-CAE5-4ABD-8903-8A81F4A2F768}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{574087F8-08E2-403B-98AD-B4984B01FC3C}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{5AF1B38E-0F6A-467F-B21D-95A655D1DC51}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{2CA06DF8-CFEE-4CD9-863C-EE9168B5982D}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{6DB7BBA6-2371-4957-814F-1080BA7BEB16}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{078A62A7-6A24-413A-A0E0-31FD50B0CA41}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{5B93193F-66D4-4AF4-872F-22048BCE4691}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{AA94BC04-00DB-4CFF-AE2D-49512BCC0A25}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{4C17BBBE-8D99-4A8F-811F-CCB239AC0C2E}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{84E33A9B-B871-4ABF-BE06-F50E5ADA7145}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{B592B906-B33F-4B30-B540-F7AC11529215}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{CCC408A8-9AC2-4A88-A9C0-CF9AFD34DDFB}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{FD549DA3-A466-4322-A2DA-EC2421422040}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{4DE0E8C2-3C8C-44B6-8D2D-1BAE8F87CBD1}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{D2D8ED9D-6932-49B1-8BB3-E8464FF2780A}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{EF6267E1-DD94-458C-B919-2C0076F11DFD}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{DD45D24B-CADD-4179-BC2E-50F2EE81C0D8}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{E112AA95-4456-43AB-84EC-4F3402A9C235}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{F0397DF9-0BF3-4F45-B4F8-1A3757C27363}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{A844128F-68FF-4369-8920-3C7B3DE62002}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{C387EFF6-8277-4229-A109-0D3331766962}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1057" name="AutoShape 2"/>
+        <xdr:cNvPr id="1057" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9A83D4A-FAF9-2081-36D5-E469D96B4CB6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514350" y="3409950"/>
           <a:ext cx="76200" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 38093"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1058" name="AutoShape 2"/>
+        <xdr:cNvPr id="1058" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E580BF-C8CC-D6F7-25E5-355EC2F985FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1066800" y="3409950"/>
           <a:ext cx="76200" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35445"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1059" name="AutoShape 2"/>
+        <xdr:cNvPr id="1059" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B515B490-C7D6-8E8C-5EA5-97BF3CDB38FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="504825" y="3895725"/>
           <a:ext cx="85725" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 38392"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1060" name="AutoShape 2"/>
+        <xdr:cNvPr id="1060" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{201EFAA3-6D14-27B6-D636-88EB03997357}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="933450" y="2647950"/>
           <a:ext cx="76200" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35445"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1061" name="AutoShape 2"/>
+        <xdr:cNvPr id="1061" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1218DD6E-E5C3-C113-37D2-E2A86B970DC5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="933450" y="2895600"/>
           <a:ext cx="76200" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35445"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2523,3465 +2513,3457 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F50F5F2-0E7A-4F7B-A67C-AAE156D52E3E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S98"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.44140625" customWidth="1"/>
     <col min="2" max="2" width="1.77734375" customWidth="1"/>
     <col min="3" max="3" width="4.33203125" customWidth="1"/>
     <col min="4" max="4" width="1.77734375" customWidth="1"/>
     <col min="5" max="5" width="5.77734375" customWidth="1"/>
     <col min="6" max="7" width="1.77734375" customWidth="1"/>
     <col min="8" max="8" width="10.77734375" customWidth="1"/>
     <col min="9" max="9" width="1" customWidth="1"/>
     <col min="10" max="10" width="12.109375" customWidth="1"/>
     <col min="11" max="15" width="12.33203125" customWidth="1"/>
     <col min="16" max="16" width="12.77734375" customWidth="1"/>
     <col min="17" max="17" width="12.33203125" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="3" customFormat="1" ht="16.5">
-[...19 lines deleted...]
-      <c r="A2" s="64" t="s">
+    <row r="1" spans="1:19" s="2" customFormat="1" ht="16.5">
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+    </row>
+    <row r="2" spans="1:19" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="64"/>
-[...16 lines deleted...]
-      <c r="S2" s="12"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="11"/>
+      <c r="S2" s="11"/>
     </row>
     <row r="3" spans="1:19" ht="10.5" customHeight="1">
-      <c r="E3" s="5"/>
-[...11 lines deleted...]
-      <c r="Q3" s="1"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:19" ht="2.15" customHeight="1">
-      <c r="A4" s="7"/>
-[...19 lines deleted...]
-      <c r="B5" s="65" t="s">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+    </row>
+    <row r="5" spans="1:19" s="16" customFormat="1" ht="60" customHeight="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="65"/>
-[...9 lines deleted...]
-      <c r="K5" s="58" t="s">
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="L5" s="58" t="s">
+      <c r="L5" s="44" t="s">
         <v>91</v>
       </c>
-      <c r="M5" s="57" t="s">
+      <c r="M5" s="43" t="s">
         <v>89</v>
       </c>
-      <c r="N5" s="15" t="s">
+      <c r="N5" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="O5" s="15" t="s">
+      <c r="O5" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="P5" s="14" t="s">
+      <c r="P5" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="Q5" s="16" t="s">
+      <c r="Q5" s="15" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="2" customFormat="1" ht="5.15" customHeight="1">
-[...21 lines deleted...]
-      <c r="J7" s="30">
+    <row r="6" spans="1:19" s="1" customFormat="1" ht="5.15" customHeight="1">
+      <c r="I6" s="9"/>
+      <c r="J6" s="17"/>
+    </row>
+    <row r="7" spans="1:19" s="18" customFormat="1" ht="9.75" customHeight="1">
+      <c r="B7" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="26">
         <v>20862</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="27">
         <v>2205</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="27">
         <v>98</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M7" s="27">
         <v>3828</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N7" s="27">
         <v>115</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="27">
         <v>168</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="27">
         <v>14287</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="27">
         <v>161</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-      <c r="B8" s="68" t="s">
+    <row r="8" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B8" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="C8" s="68"/>
-[...6 lines deleted...]
-      <c r="J8" s="34">
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="29">
         <v>7615</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="29">
         <v>858</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="29">
         <v>27</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="29">
         <v>30</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="29">
         <v>5</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="29">
         <v>63</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="29">
         <v>6556</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="29">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C9" s="68" t="s">
+    <row r="9" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B9" s="41"/>
+      <c r="C9" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="D9" s="68"/>
-[...5 lines deleted...]
-      <c r="J9" s="34">
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="29">
         <v>2767</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K9" s="29">
         <v>249</v>
       </c>
-      <c r="L9" s="34">
+      <c r="L9" s="29">
         <v>12</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="29">
         <v>10</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="29">
         <v>3</v>
       </c>
-      <c r="O9" s="34">
+      <c r="O9" s="29">
         <v>23</v>
       </c>
-      <c r="P9" s="34">
+      <c r="P9" s="29">
         <v>2441</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="29">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C10" s="68" t="s">
+    <row r="10" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B10" s="41"/>
+      <c r="C10" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="D10" s="68"/>
-[...5 lines deleted...]
-      <c r="J10" s="34">
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="29">
         <v>629</v>
       </c>
-      <c r="K10" s="34">
+      <c r="K10" s="29">
         <v>28</v>
       </c>
-      <c r="L10" s="34">
-[...11 lines deleted...]
-      <c r="P10" s="34">
+      <c r="L10" s="29">
+        <v>0</v>
+      </c>
+      <c r="M10" s="29">
+        <v>0</v>
+      </c>
+      <c r="N10" s="29">
+        <v>0</v>
+      </c>
+      <c r="O10" s="29">
+        <v>1</v>
+      </c>
+      <c r="P10" s="29">
         <v>588</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="29">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C11" s="68" t="s">
+    <row r="11" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B11" s="41"/>
+      <c r="C11" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="D11" s="68"/>
-[...5 lines deleted...]
-      <c r="J11" s="34">
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="29">
         <v>780</v>
       </c>
-      <c r="K11" s="34">
+      <c r="K11" s="29">
         <v>17</v>
       </c>
-      <c r="L11" s="34">
-[...8 lines deleted...]
-      <c r="O11" s="34">
+      <c r="L11" s="29">
+        <v>0</v>
+      </c>
+      <c r="M11" s="29">
+        <v>0</v>
+      </c>
+      <c r="N11" s="29">
+        <v>0</v>
+      </c>
+      <c r="O11" s="29">
         <v>4</v>
       </c>
-      <c r="P11" s="34">
+      <c r="P11" s="29">
         <v>751</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="29">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C12" s="68" t="s">
+    <row r="12" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B12" s="41"/>
+      <c r="C12" s="50" t="s">
         <v>94</v>
       </c>
-      <c r="D12" s="68"/>
-[...5 lines deleted...]
-      <c r="J12" s="34">
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="29">
         <v>2201</v>
       </c>
-      <c r="K12" s="34">
+      <c r="K12" s="29">
         <v>519</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="29">
         <v>14</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="29">
         <v>18</v>
       </c>
-      <c r="N12" s="34">
-[...2 lines deleted...]
-      <c r="O12" s="34">
+      <c r="N12" s="29">
+        <v>1</v>
+      </c>
+      <c r="O12" s="29">
         <v>32</v>
       </c>
-      <c r="P12" s="34">
+      <c r="P12" s="29">
         <v>1606</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="29">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C13" s="68" t="s">
+    <row r="13" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B13" s="41"/>
+      <c r="C13" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="D13" s="68"/>
-[...5 lines deleted...]
-      <c r="J13" s="34">
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="29">
         <v>870</v>
       </c>
-      <c r="K13" s="34">
+      <c r="K13" s="29">
         <v>15</v>
       </c>
-      <c r="L13" s="34">
-[...8 lines deleted...]
-      <c r="O13" s="34">
+      <c r="L13" s="29">
+        <v>0</v>
+      </c>
+      <c r="M13" s="29">
+        <v>1</v>
+      </c>
+      <c r="N13" s="29">
+        <v>0</v>
+      </c>
+      <c r="O13" s="29">
         <v>2</v>
       </c>
-      <c r="P13" s="34">
+      <c r="P13" s="29">
         <v>838</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="29">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C14" s="68" t="s">
+    <row r="14" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B14" s="41"/>
+      <c r="C14" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D14" s="68"/>
-[...5 lines deleted...]
-      <c r="J14" s="34">
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="29">
         <v>368</v>
       </c>
-      <c r="K14" s="34">
+      <c r="K14" s="29">
         <v>30</v>
       </c>
-      <c r="L14" s="34">
-[...11 lines deleted...]
-      <c r="P14" s="34">
+      <c r="L14" s="29">
+        <v>1</v>
+      </c>
+      <c r="M14" s="29">
+        <v>1</v>
+      </c>
+      <c r="N14" s="29">
+        <v>1</v>
+      </c>
+      <c r="O14" s="29">
+        <v>1</v>
+      </c>
+      <c r="P14" s="29">
         <v>332</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="29">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-      <c r="B15" s="68" t="s">
+    <row r="15" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B15" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="68"/>
-[...6 lines deleted...]
-      <c r="J15" s="34">
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="29">
         <v>1630</v>
       </c>
-      <c r="K15" s="34">
+      <c r="K15" s="29">
         <v>619</v>
       </c>
-      <c r="L15" s="34">
+      <c r="L15" s="29">
         <v>16</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="29">
         <v>63</v>
       </c>
-      <c r="N15" s="34">
-[...2 lines deleted...]
-      <c r="O15" s="34">
+      <c r="N15" s="29">
+        <v>0</v>
+      </c>
+      <c r="O15" s="29">
         <v>25</v>
       </c>
-      <c r="P15" s="34">
+      <c r="P15" s="29">
         <v>885</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="29">
         <v>22</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C16" s="73" t="s">
+    <row r="16" spans="1:19" ht="9.75" customHeight="1">
+      <c r="B16" s="35"/>
+      <c r="C16" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="D16" s="67"/>
-[...2 lines deleted...]
-      <c r="G16" s="67" t="s">
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="H16" s="67"/>
-[...4 lines deleted...]
-      <c r="K16" s="34">
+      <c r="H16" s="45"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="29">
+        <v>733</v>
+      </c>
+      <c r="K16" s="29">
         <v>253</v>
       </c>
-      <c r="L16" s="34">
+      <c r="L16" s="29">
         <v>5</v>
       </c>
-      <c r="M16" s="34">
+      <c r="M16" s="29">
         <v>20</v>
       </c>
-      <c r="N16" s="34">
-[...2 lines deleted...]
-      <c r="O16" s="34">
+      <c r="N16" s="29">
+        <v>0</v>
+      </c>
+      <c r="O16" s="29">
         <v>15</v>
       </c>
-      <c r="P16" s="34">
-[...2 lines deleted...]
-      <c r="Q16" s="34">
+      <c r="P16" s="29">
+        <v>431</v>
+      </c>
+      <c r="Q16" s="29">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="2:17" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="G17" s="67" t="s">
+    <row r="17" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B17" s="35"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="45" t="s">
         <v>98</v>
       </c>
-      <c r="H17" s="67"/>
-[...7 lines deleted...]
-      <c r="L17" s="34">
+      <c r="H17" s="45"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="29">
+        <v>694</v>
+      </c>
+      <c r="K17" s="29">
+        <v>310</v>
+      </c>
+      <c r="L17" s="29">
         <v>10</v>
       </c>
-      <c r="M17" s="34">
+      <c r="M17" s="29">
         <v>40</v>
       </c>
-      <c r="N17" s="34">
-[...2 lines deleted...]
-      <c r="O17" s="34">
+      <c r="N17" s="29">
+        <v>0</v>
+      </c>
+      <c r="O17" s="29">
         <v>8</v>
       </c>
-      <c r="P17" s="34">
+      <c r="P17" s="29">
         <v>315</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="29">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="2:17" s="32" customFormat="1" ht="9.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="C18" s="73" t="s">
+    <row r="18" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B18" s="35"/>
+      <c r="C18" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="D18" s="67"/>
-[...2 lines deleted...]
-      <c r="G18" s="67" t="s">
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="H18" s="67"/>
-[...4 lines deleted...]
-      <c r="K18" s="34">
+      <c r="H18" s="45"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="29">
+        <v>114</v>
+      </c>
+      <c r="K18" s="29">
         <v>32</v>
       </c>
-      <c r="L18" s="34">
-[...11 lines deleted...]
-      <c r="P18" s="34">
+      <c r="L18" s="29">
+        <v>0</v>
+      </c>
+      <c r="M18" s="29">
+        <v>1</v>
+      </c>
+      <c r="N18" s="29">
+        <v>0</v>
+      </c>
+      <c r="O18" s="29">
+        <v>1</v>
+      </c>
+      <c r="P18" s="29">
+        <v>79</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B19" s="35"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="45"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="29">
+        <v>89</v>
+      </c>
+      <c r="K19" s="29">
+        <v>24</v>
+      </c>
+      <c r="L19" s="29">
+        <v>1</v>
+      </c>
+      <c r="M19" s="29">
+        <v>2</v>
+      </c>
+      <c r="N19" s="29">
+        <v>0</v>
+      </c>
+      <c r="O19" s="29">
+        <v>1</v>
+      </c>
+      <c r="P19" s="29">
+        <v>60</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B20" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="29">
+        <v>9448</v>
+      </c>
+      <c r="K20" s="29">
+        <v>559</v>
+      </c>
+      <c r="L20" s="29">
+        <v>45</v>
+      </c>
+      <c r="M20" s="29">
+        <v>2953</v>
+      </c>
+      <c r="N20" s="29">
+        <v>103</v>
+      </c>
+      <c r="O20" s="29">
+        <v>73</v>
+      </c>
+      <c r="P20" s="29">
+        <v>5674</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B21" s="42"/>
+      <c r="C21" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="29">
+        <v>8894</v>
+      </c>
+      <c r="K21" s="29">
+        <v>529</v>
+      </c>
+      <c r="L21" s="29">
+        <v>40</v>
+      </c>
+      <c r="M21" s="29">
+        <v>2457</v>
+      </c>
+      <c r="N21" s="29">
+        <v>100</v>
+      </c>
+      <c r="O21" s="29">
+        <v>72</v>
+      </c>
+      <c r="P21" s="29">
+        <v>5655</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29">
+        <v>335</v>
+      </c>
+      <c r="K22" s="29">
+        <v>28</v>
+      </c>
+      <c r="L22" s="29">
+        <v>4</v>
+      </c>
+      <c r="M22" s="29">
+        <v>282</v>
+      </c>
+      <c r="N22" s="29">
+        <v>2</v>
+      </c>
+      <c r="O22" s="29">
+        <v>1</v>
+      </c>
+      <c r="P22" s="29">
+        <v>18</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B23" s="36"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="I23" s="28"/>
+      <c r="J23" s="29">
+        <v>7</v>
+      </c>
+      <c r="K23" s="29">
+        <v>1</v>
+      </c>
+      <c r="L23" s="29">
+        <v>0</v>
+      </c>
+      <c r="M23" s="29">
+        <v>5</v>
+      </c>
+      <c r="N23" s="29">
+        <v>0</v>
+      </c>
+      <c r="O23" s="29">
+        <v>0</v>
+      </c>
+      <c r="P23" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="48" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="29">
+        <v>212</v>
+      </c>
+      <c r="K24" s="29">
+        <v>1</v>
+      </c>
+      <c r="L24" s="29">
+        <v>1</v>
+      </c>
+      <c r="M24" s="29">
+        <v>209</v>
+      </c>
+      <c r="N24" s="29">
+        <v>1</v>
+      </c>
+      <c r="O24" s="29">
+        <v>0</v>
+      </c>
+      <c r="P24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B25" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="29">
+        <v>2169</v>
+      </c>
+      <c r="K25" s="29">
+        <v>169</v>
+      </c>
+      <c r="L25" s="29">
+        <v>10</v>
+      </c>
+      <c r="M25" s="29">
+        <v>782</v>
+      </c>
+      <c r="N25" s="29">
+        <v>7</v>
+      </c>
+      <c r="O25" s="29">
+        <v>7</v>
+      </c>
+      <c r="P25" s="29">
+        <v>1172</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B26" s="36"/>
+      <c r="C26" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="37"/>
+      <c r="E26" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="29">
+        <v>398</v>
+      </c>
+      <c r="K26" s="29">
+        <v>29</v>
+      </c>
+      <c r="L26" s="29">
+        <v>3</v>
+      </c>
+      <c r="M26" s="29">
+        <v>336</v>
+      </c>
+      <c r="N26" s="29">
+        <v>1</v>
+      </c>
+      <c r="O26" s="29">
+        <v>1</v>
+      </c>
+      <c r="P26" s="29">
+        <v>28</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B27" s="36"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="29">
+        <v>275</v>
+      </c>
+      <c r="K27" s="29">
+        <v>3</v>
+      </c>
+      <c r="L27" s="29">
+        <v>1</v>
+      </c>
+      <c r="M27" s="29">
+        <v>270</v>
+      </c>
+      <c r="N27" s="29">
+        <v>1</v>
+      </c>
+      <c r="O27" s="29">
+        <v>0</v>
+      </c>
+      <c r="P27" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B28" s="36"/>
+      <c r="C28" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="29">
+        <v>1496</v>
+      </c>
+      <c r="K28" s="29">
+        <v>137</v>
+      </c>
+      <c r="L28" s="29">
+        <v>6</v>
+      </c>
+      <c r="M28" s="29">
+        <v>176</v>
+      </c>
+      <c r="N28" s="29">
+        <v>5</v>
+      </c>
+      <c r="O28" s="29">
+        <v>6</v>
+      </c>
+      <c r="P28" s="29">
+        <v>1144</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="27">
+        <v>874</v>
+      </c>
+      <c r="K29" s="27">
+        <v>93</v>
+      </c>
+      <c r="L29" s="27">
+        <v>1</v>
+      </c>
+      <c r="M29" s="27">
+        <v>222</v>
+      </c>
+      <c r="N29" s="27">
+        <v>8</v>
+      </c>
+      <c r="O29" s="27">
+        <v>4</v>
+      </c>
+      <c r="P29" s="27">
+        <v>544</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B30" s="40"/>
+      <c r="C30" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="29">
+        <v>467</v>
+      </c>
+      <c r="K30" s="29">
+        <v>50</v>
+      </c>
+      <c r="L30" s="29">
+        <v>1</v>
+      </c>
+      <c r="M30" s="29">
+        <v>110</v>
+      </c>
+      <c r="N30" s="29">
+        <v>1</v>
+      </c>
+      <c r="O30" s="29">
+        <v>1</v>
+      </c>
+      <c r="P30" s="29">
+        <v>302</v>
+      </c>
+      <c r="Q30" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B31" s="40"/>
+      <c r="C31" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="29">
+        <v>130</v>
+      </c>
+      <c r="K31" s="29">
+        <v>14</v>
+      </c>
+      <c r="L31" s="29">
+        <v>0</v>
+      </c>
+      <c r="M31" s="29">
+        <v>25</v>
+      </c>
+      <c r="N31" s="29">
+        <v>1</v>
+      </c>
+      <c r="O31" s="29">
+        <v>2</v>
+      </c>
+      <c r="P31" s="29">
+        <v>88</v>
+      </c>
+      <c r="Q31" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B32" s="40"/>
+      <c r="C32" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="29">
+        <v>116</v>
+      </c>
+      <c r="K32" s="29">
+        <v>11</v>
+      </c>
+      <c r="L32" s="29">
+        <v>0</v>
+      </c>
+      <c r="M32" s="29">
+        <v>40</v>
+      </c>
+      <c r="N32" s="29">
+        <v>2</v>
+      </c>
+      <c r="O32" s="29">
+        <v>1</v>
+      </c>
+      <c r="P32" s="29">
+        <v>62</v>
+      </c>
+      <c r="Q32" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B33" s="40"/>
+      <c r="C33" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="29">
+        <v>161</v>
+      </c>
+      <c r="K33" s="29">
+        <v>18</v>
+      </c>
+      <c r="L33" s="29">
+        <v>0</v>
+      </c>
+      <c r="M33" s="29">
+        <v>47</v>
+      </c>
+      <c r="N33" s="29">
+        <v>4</v>
+      </c>
+      <c r="O33" s="29">
+        <v>0</v>
+      </c>
+      <c r="P33" s="29">
+        <v>92</v>
+      </c>
+      <c r="Q33" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B34" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="27">
+        <v>862</v>
+      </c>
+      <c r="K34" s="27">
+        <v>70</v>
+      </c>
+      <c r="L34" s="27">
+        <v>1</v>
+      </c>
+      <c r="M34" s="27">
+        <v>115</v>
+      </c>
+      <c r="N34" s="27">
+        <v>4</v>
+      </c>
+      <c r="O34" s="27">
+        <v>9</v>
+      </c>
+      <c r="P34" s="27">
+        <v>663</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B35" s="40"/>
+      <c r="C35" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29">
+        <v>127</v>
+      </c>
+      <c r="K35" s="29">
+        <v>18</v>
+      </c>
+      <c r="L35" s="29">
+        <v>0</v>
+      </c>
+      <c r="M35" s="29">
+        <v>10</v>
+      </c>
+      <c r="N35" s="29">
+        <v>0</v>
+      </c>
+      <c r="O35" s="29">
+        <v>1</v>
+      </c>
+      <c r="P35" s="29">
+        <v>98</v>
+      </c>
+      <c r="Q35" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B36" s="40"/>
+      <c r="C36" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="29">
+        <v>97</v>
+      </c>
+      <c r="K36" s="29">
+        <v>5</v>
+      </c>
+      <c r="L36" s="29">
+        <v>0</v>
+      </c>
+      <c r="M36" s="29">
+        <v>10</v>
+      </c>
+      <c r="N36" s="29">
+        <v>0</v>
+      </c>
+      <c r="O36" s="29">
+        <v>0</v>
+      </c>
+      <c r="P36" s="29">
+        <v>82</v>
+      </c>
+      <c r="Q36" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B37" s="40"/>
+      <c r="C37" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="29">
+        <v>253</v>
+      </c>
+      <c r="K37" s="29">
+        <v>22</v>
+      </c>
+      <c r="L37" s="29">
+        <v>1</v>
+      </c>
+      <c r="M37" s="29">
+        <v>40</v>
+      </c>
+      <c r="N37" s="29">
+        <v>1</v>
+      </c>
+      <c r="O37" s="29">
+        <v>1</v>
+      </c>
+      <c r="P37" s="29">
+        <v>188</v>
+      </c>
+      <c r="Q37" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B38" s="40"/>
+      <c r="C38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="29">
+        <v>79</v>
+      </c>
+      <c r="K38" s="29">
+        <v>9</v>
+      </c>
+      <c r="L38" s="29">
+        <v>0</v>
+      </c>
+      <c r="M38" s="29">
+        <v>18</v>
+      </c>
+      <c r="N38" s="29">
+        <v>0</v>
+      </c>
+      <c r="O38" s="29">
+        <v>0</v>
+      </c>
+      <c r="P38" s="29">
+        <v>52</v>
+      </c>
+      <c r="Q38" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B39" s="40"/>
+      <c r="C39" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="29">
+        <v>83</v>
+      </c>
+      <c r="K39" s="29">
+        <v>8</v>
+      </c>
+      <c r="L39" s="29">
+        <v>0</v>
+      </c>
+      <c r="M39" s="29">
+        <v>5</v>
+      </c>
+      <c r="N39" s="29">
+        <v>1</v>
+      </c>
+      <c r="O39" s="29">
+        <v>2</v>
+      </c>
+      <c r="P39" s="29">
+        <v>67</v>
+      </c>
+      <c r="Q39" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B40" s="40"/>
+      <c r="C40" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="29">
+        <v>223</v>
+      </c>
+      <c r="K40" s="29">
+        <v>8</v>
+      </c>
+      <c r="L40" s="29">
+        <v>0</v>
+      </c>
+      <c r="M40" s="29">
+        <v>32</v>
+      </c>
+      <c r="N40" s="29">
+        <v>2</v>
+      </c>
+      <c r="O40" s="29">
+        <v>5</v>
+      </c>
+      <c r="P40" s="29">
+        <v>176</v>
+      </c>
+      <c r="Q40" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B41" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="27">
+        <v>7719</v>
+      </c>
+      <c r="K41" s="27">
+        <v>868</v>
+      </c>
+      <c r="L41" s="27">
+        <v>55</v>
+      </c>
+      <c r="M41" s="27">
+        <v>1426</v>
+      </c>
+      <c r="N41" s="27">
+        <v>42</v>
+      </c>
+      <c r="O41" s="27">
+        <v>73</v>
+      </c>
+      <c r="P41" s="27">
+        <v>5171</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B42" s="40"/>
+      <c r="C42" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29">
+        <v>449</v>
+      </c>
+      <c r="K42" s="29">
+        <v>44</v>
+      </c>
+      <c r="L42" s="29">
+        <v>0</v>
+      </c>
+      <c r="M42" s="29">
+        <v>111</v>
+      </c>
+      <c r="N42" s="29">
+        <v>0</v>
+      </c>
+      <c r="O42" s="29">
+        <v>3</v>
+      </c>
+      <c r="P42" s="29">
+        <v>285</v>
+      </c>
+      <c r="Q42" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B43" s="40"/>
+      <c r="C43" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29">
+        <v>352</v>
+      </c>
+      <c r="K43" s="29">
+        <v>13</v>
+      </c>
+      <c r="L43" s="29">
+        <v>2</v>
+      </c>
+      <c r="M43" s="29">
+        <v>72</v>
+      </c>
+      <c r="N43" s="29">
+        <v>6</v>
+      </c>
+      <c r="O43" s="29">
+        <v>0</v>
+      </c>
+      <c r="P43" s="29">
+        <v>258</v>
+      </c>
+      <c r="Q43" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B44" s="40"/>
+      <c r="C44" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29">
+        <v>303</v>
+      </c>
+      <c r="K44" s="29">
+        <v>32</v>
+      </c>
+      <c r="L44" s="29">
+        <v>1</v>
+      </c>
+      <c r="M44" s="29">
+        <v>40</v>
+      </c>
+      <c r="N44" s="29">
+        <v>3</v>
+      </c>
+      <c r="O44" s="29">
+        <v>6</v>
+      </c>
+      <c r="P44" s="29">
+        <v>207</v>
+      </c>
+      <c r="Q44" s="29">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B45" s="40"/>
+      <c r="C45" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="Q18" s="34">
-[...9 lines deleted...]
-      <c r="G19" s="67" t="s">
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29">
+        <v>1086</v>
+      </c>
+      <c r="K45" s="29">
+        <v>104</v>
+      </c>
+      <c r="L45" s="29">
+        <v>5</v>
+      </c>
+      <c r="M45" s="29">
+        <v>159</v>
+      </c>
+      <c r="N45" s="29">
+        <v>1</v>
+      </c>
+      <c r="O45" s="29">
+        <v>11</v>
+      </c>
+      <c r="P45" s="29">
+        <v>801</v>
+      </c>
+      <c r="Q45" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B46" s="40"/>
+      <c r="C46" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="45"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="45"/>
+      <c r="G46" s="45"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29">
+        <v>941</v>
+      </c>
+      <c r="K46" s="29">
+        <v>126</v>
+      </c>
+      <c r="L46" s="29">
+        <v>6</v>
+      </c>
+      <c r="M46" s="29">
+        <v>152</v>
+      </c>
+      <c r="N46" s="29">
+        <v>3</v>
+      </c>
+      <c r="O46" s="29">
+        <v>8</v>
+      </c>
+      <c r="P46" s="29">
+        <v>625</v>
+      </c>
+      <c r="Q46" s="29">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B47" s="40"/>
+      <c r="C47" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29">
+        <v>2267</v>
+      </c>
+      <c r="K47" s="29">
+        <v>226</v>
+      </c>
+      <c r="L47" s="29">
+        <v>29</v>
+      </c>
+      <c r="M47" s="29">
+        <v>518</v>
+      </c>
+      <c r="N47" s="29">
+        <v>8</v>
+      </c>
+      <c r="O47" s="29">
+        <v>19</v>
+      </c>
+      <c r="P47" s="29">
+        <v>1455</v>
+      </c>
+      <c r="Q47" s="29">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B48" s="40"/>
+      <c r="C48" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="46"/>
+      <c r="G48" s="46"/>
+      <c r="H48" s="46"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29">
+        <v>1723</v>
+      </c>
+      <c r="K48" s="29">
+        <v>136</v>
+      </c>
+      <c r="L48" s="29">
+        <v>19</v>
+      </c>
+      <c r="M48" s="29">
+        <v>414</v>
+      </c>
+      <c r="N48" s="29">
+        <v>5</v>
+      </c>
+      <c r="O48" s="29">
+        <v>12</v>
+      </c>
+      <c r="P48" s="29">
+        <v>1127</v>
+      </c>
+      <c r="Q48" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B49" s="40"/>
+      <c r="C49" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" s="46"/>
+      <c r="E49" s="46"/>
+      <c r="F49" s="46"/>
+      <c r="G49" s="46"/>
+      <c r="H49" s="46"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29">
+        <v>544</v>
+      </c>
+      <c r="K49" s="29">
+        <v>90</v>
+      </c>
+      <c r="L49" s="29">
+        <v>10</v>
+      </c>
+      <c r="M49" s="29">
+        <v>104</v>
+      </c>
+      <c r="N49" s="29">
+        <v>3</v>
+      </c>
+      <c r="O49" s="29">
+        <v>7</v>
+      </c>
+      <c r="P49" s="29">
+        <v>328</v>
+      </c>
+      <c r="Q49" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B50" s="40"/>
+      <c r="C50" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="29">
+        <v>1310</v>
+      </c>
+      <c r="K50" s="29">
+        <v>194</v>
+      </c>
+      <c r="L50" s="29">
+        <v>8</v>
+      </c>
+      <c r="M50" s="29">
+        <v>224</v>
+      </c>
+      <c r="N50" s="29">
+        <v>12</v>
+      </c>
+      <c r="O50" s="29">
+        <v>15</v>
+      </c>
+      <c r="P50" s="29">
+        <v>841</v>
+      </c>
+      <c r="Q50" s="29">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B51" s="40"/>
+      <c r="C51" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="28"/>
+      <c r="J51" s="29">
+        <v>221</v>
+      </c>
+      <c r="K51" s="29">
+        <v>21</v>
+      </c>
+      <c r="L51" s="29">
+        <v>0</v>
+      </c>
+      <c r="M51" s="29">
+        <v>18</v>
+      </c>
+      <c r="N51" s="29">
+        <v>2</v>
+      </c>
+      <c r="O51" s="29">
+        <v>5</v>
+      </c>
+      <c r="P51" s="29">
+        <v>174</v>
+      </c>
+      <c r="Q51" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B52" s="40"/>
+      <c r="C52" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="28"/>
+      <c r="J52" s="29">
+        <v>137</v>
+      </c>
+      <c r="K52" s="29">
+        <v>15</v>
+      </c>
+      <c r="L52" s="29">
+        <v>0</v>
+      </c>
+      <c r="M52" s="29">
+        <v>30</v>
+      </c>
+      <c r="N52" s="29">
+        <v>2</v>
+      </c>
+      <c r="O52" s="29">
+        <v>1</v>
+      </c>
+      <c r="P52" s="29">
+        <v>84</v>
+      </c>
+      <c r="Q52" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B53" s="40"/>
+      <c r="C53" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="45"/>
+      <c r="E53" s="45"/>
+      <c r="F53" s="45"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="28"/>
+      <c r="J53" s="29">
+        <v>208</v>
+      </c>
+      <c r="K53" s="29">
+        <v>17</v>
+      </c>
+      <c r="L53" s="29">
+        <v>1</v>
+      </c>
+      <c r="M53" s="29">
+        <v>27</v>
+      </c>
+      <c r="N53" s="29">
+        <v>1</v>
+      </c>
+      <c r="O53" s="29">
+        <v>0</v>
+      </c>
+      <c r="P53" s="29">
+        <v>161</v>
+      </c>
+      <c r="Q53" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B54" s="40"/>
+      <c r="C54" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="45"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="45"/>
+      <c r="G54" s="45"/>
+      <c r="H54" s="45"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29">
+        <v>445</v>
+      </c>
+      <c r="K54" s="29">
+        <v>76</v>
+      </c>
+      <c r="L54" s="29">
+        <v>3</v>
+      </c>
+      <c r="M54" s="29">
+        <v>75</v>
+      </c>
+      <c r="N54" s="29">
+        <v>4</v>
+      </c>
+      <c r="O54" s="29">
+        <v>5</v>
+      </c>
+      <c r="P54" s="29">
+        <v>280</v>
+      </c>
+      <c r="Q54" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B55" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="49"/>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="49"/>
+      <c r="G55" s="49"/>
+      <c r="H55" s="49"/>
+      <c r="I55" s="30"/>
+      <c r="J55" s="27">
+        <v>2263</v>
+      </c>
+      <c r="K55" s="27">
+        <v>192</v>
+      </c>
+      <c r="L55" s="27">
+        <v>10</v>
+      </c>
+      <c r="M55" s="27">
+        <v>425</v>
+      </c>
+      <c r="N55" s="27">
+        <v>10</v>
+      </c>
+      <c r="O55" s="27">
+        <v>9</v>
+      </c>
+      <c r="P55" s="27">
+        <v>1613</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B56" s="40"/>
+      <c r="C56" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" s="45"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29">
+        <v>123</v>
+      </c>
+      <c r="K56" s="29">
+        <v>17</v>
+      </c>
+      <c r="L56" s="29">
+        <v>0</v>
+      </c>
+      <c r="M56" s="29">
+        <v>8</v>
+      </c>
+      <c r="N56" s="29">
+        <v>0</v>
+      </c>
+      <c r="O56" s="29">
+        <v>0</v>
+      </c>
+      <c r="P56" s="29">
         <v>98</v>
       </c>
-      <c r="H19" s="67"/>
-[...4 lines deleted...]
-      <c r="K19" s="34">
+      <c r="Q56" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B57" s="40"/>
+      <c r="C57" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="45"/>
+      <c r="E57" s="45"/>
+      <c r="F57" s="45"/>
+      <c r="G57" s="45"/>
+      <c r="H57" s="45"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29">
+        <v>146</v>
+      </c>
+      <c r="K57" s="29">
+        <v>6</v>
+      </c>
+      <c r="L57" s="29">
+        <v>0</v>
+      </c>
+      <c r="M57" s="29">
+        <v>26</v>
+      </c>
+      <c r="N57" s="29">
+        <v>0</v>
+      </c>
+      <c r="O57" s="29">
+        <v>0</v>
+      </c>
+      <c r="P57" s="29">
+        <v>114</v>
+      </c>
+      <c r="Q57" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B58" s="40"/>
+      <c r="C58" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="45"/>
+      <c r="E58" s="45"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+      <c r="H58" s="45"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29">
+        <v>121</v>
+      </c>
+      <c r="K58" s="29">
+        <v>12</v>
+      </c>
+      <c r="L58" s="29">
+        <v>1</v>
+      </c>
+      <c r="M58" s="29">
+        <v>20</v>
+      </c>
+      <c r="N58" s="29">
+        <v>1</v>
+      </c>
+      <c r="O58" s="29">
+        <v>1</v>
+      </c>
+      <c r="P58" s="29">
+        <v>86</v>
+      </c>
+      <c r="Q58" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B59" s="40"/>
+      <c r="C59" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" s="45"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="45"/>
+      <c r="G59" s="45"/>
+      <c r="H59" s="45"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29">
+        <v>301</v>
+      </c>
+      <c r="K59" s="29">
+        <v>37</v>
+      </c>
+      <c r="L59" s="29">
+        <v>4</v>
+      </c>
+      <c r="M59" s="29">
+        <v>71</v>
+      </c>
+      <c r="N59" s="29">
+        <v>3</v>
+      </c>
+      <c r="O59" s="29">
+        <v>2</v>
+      </c>
+      <c r="P59" s="29">
+        <v>183</v>
+      </c>
+      <c r="Q59" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B60" s="40"/>
+      <c r="C60" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="45"/>
+      <c r="E60" s="45"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29">
+        <v>1292</v>
+      </c>
+      <c r="K60" s="29">
+        <v>99</v>
+      </c>
+      <c r="L60" s="29">
+        <v>5</v>
+      </c>
+      <c r="M60" s="29">
+        <v>265</v>
+      </c>
+      <c r="N60" s="29">
+        <v>6</v>
+      </c>
+      <c r="O60" s="29">
+        <v>5</v>
+      </c>
+      <c r="P60" s="29">
+        <v>911</v>
+      </c>
+      <c r="Q60" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B61" s="34"/>
+      <c r="C61" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29">
+        <v>280</v>
+      </c>
+      <c r="K61" s="29">
+        <v>21</v>
+      </c>
+      <c r="L61" s="29">
+        <v>0</v>
+      </c>
+      <c r="M61" s="29">
+        <v>35</v>
+      </c>
+      <c r="N61" s="29">
+        <v>0</v>
+      </c>
+      <c r="O61" s="29">
+        <v>1</v>
+      </c>
+      <c r="P61" s="29">
+        <v>221</v>
+      </c>
+      <c r="Q61" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B62" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C62" s="49"/>
+      <c r="D62" s="49"/>
+      <c r="E62" s="49"/>
+      <c r="F62" s="49"/>
+      <c r="G62" s="49"/>
+      <c r="H62" s="49"/>
+      <c r="I62" s="30"/>
+      <c r="J62" s="27">
+        <v>4630</v>
+      </c>
+      <c r="K62" s="27">
+        <v>555</v>
+      </c>
+      <c r="L62" s="27">
+        <v>16</v>
+      </c>
+      <c r="M62" s="27">
+        <v>921</v>
+      </c>
+      <c r="N62" s="27">
+        <v>16</v>
+      </c>
+      <c r="O62" s="27">
+        <v>34</v>
+      </c>
+      <c r="P62" s="27">
+        <v>3046</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B63" s="40"/>
+      <c r="C63" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="28"/>
+      <c r="J63" s="29">
+        <v>230</v>
+      </c>
+      <c r="K63" s="29">
+        <v>22</v>
+      </c>
+      <c r="L63" s="29">
+        <v>0</v>
+      </c>
+      <c r="M63" s="29">
+        <v>38</v>
+      </c>
+      <c r="N63" s="29">
+        <v>1</v>
+      </c>
+      <c r="O63" s="29">
+        <v>3</v>
+      </c>
+      <c r="P63" s="29">
+        <v>164</v>
+      </c>
+      <c r="Q63" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B64" s="40"/>
+      <c r="C64" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" s="45"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45"/>
+      <c r="I64" s="28"/>
+      <c r="J64" s="29">
+        <v>615</v>
+      </c>
+      <c r="K64" s="29">
+        <v>54</v>
+      </c>
+      <c r="L64" s="29">
+        <v>5</v>
+      </c>
+      <c r="M64" s="29">
+        <v>190</v>
+      </c>
+      <c r="N64" s="29">
+        <v>4</v>
+      </c>
+      <c r="O64" s="29">
+        <v>5</v>
+      </c>
+      <c r="P64" s="29">
+        <v>351</v>
+      </c>
+      <c r="Q64" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B65" s="40"/>
+      <c r="C65" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" s="45"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="45"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="45"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="29">
+        <v>2239</v>
+      </c>
+      <c r="K65" s="29">
+        <v>317</v>
+      </c>
+      <c r="L65" s="29">
+        <v>9</v>
+      </c>
+      <c r="M65" s="29">
+        <v>432</v>
+      </c>
+      <c r="N65" s="29">
+        <v>7</v>
+      </c>
+      <c r="O65" s="29">
+        <v>18</v>
+      </c>
+      <c r="P65" s="29">
+        <v>1427</v>
+      </c>
+      <c r="Q65" s="29">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B66" s="40"/>
+      <c r="C66" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="D66" s="46"/>
+      <c r="E66" s="46"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="46"/>
+      <c r="H66" s="46"/>
+      <c r="I66" s="28"/>
+      <c r="J66" s="29">
+        <v>1531</v>
+      </c>
+      <c r="K66" s="29">
+        <v>199</v>
+      </c>
+      <c r="L66" s="29">
+        <v>4</v>
+      </c>
+      <c r="M66" s="29">
+        <v>329</v>
+      </c>
+      <c r="N66" s="29">
+        <v>7</v>
+      </c>
+      <c r="O66" s="29">
+        <v>15</v>
+      </c>
+      <c r="P66" s="29">
+        <v>969</v>
+      </c>
+      <c r="Q66" s="29">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="2:17" ht="9.75" customHeight="1">
+      <c r="B67" s="40"/>
+      <c r="C67" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="D67" s="45"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="45"/>
+      <c r="G67" s="45"/>
+      <c r="H67" s="45"/>
+      <c r="I67" s="28"/>
+      <c r="J67" s="29">
+        <v>708</v>
+      </c>
+      <c r="K67" s="29">
+        <v>118</v>
+      </c>
+      <c r="L67" s="29">
+        <v>5</v>
+      </c>
+      <c r="M67" s="29">
+        <v>103</v>
+      </c>
+      <c r="N67" s="29">
+        <v>0</v>
+      </c>
+      <c r="O67" s="29">
+        <v>3</v>
+      </c>
+      <c r="P67" s="29">
+        <v>458</v>
+      </c>
+      <c r="Q67" s="29">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B68" s="40"/>
+      <c r="C68" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="45"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="45"/>
+      <c r="G68" s="45"/>
+      <c r="H68" s="45"/>
+      <c r="I68" s="28"/>
+      <c r="J68" s="29">
+        <v>1067</v>
+      </c>
+      <c r="K68" s="29">
+        <v>110</v>
+      </c>
+      <c r="L68" s="29">
+        <v>0</v>
+      </c>
+      <c r="M68" s="29">
+        <v>159</v>
+      </c>
+      <c r="N68" s="29">
+        <v>2</v>
+      </c>
+      <c r="O68" s="29">
+        <v>7</v>
+      </c>
+      <c r="P68" s="29">
+        <v>787</v>
+      </c>
+      <c r="Q68" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B69" s="40"/>
+      <c r="C69" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="45"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="28"/>
+      <c r="J69" s="29">
+        <v>270</v>
+      </c>
+      <c r="K69" s="29">
+        <v>19</v>
+      </c>
+      <c r="L69" s="29">
+        <v>1</v>
+      </c>
+      <c r="M69" s="29">
+        <v>46</v>
+      </c>
+      <c r="N69" s="29">
+        <v>2</v>
+      </c>
+      <c r="O69" s="29">
+        <v>1</v>
+      </c>
+      <c r="P69" s="29">
+        <v>200</v>
+      </c>
+      <c r="Q69" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B70" s="40"/>
+      <c r="C70" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="45"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="45"/>
+      <c r="G70" s="45"/>
+      <c r="H70" s="45"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="29">
+        <v>209</v>
+      </c>
+      <c r="K70" s="29">
+        <v>33</v>
+      </c>
+      <c r="L70" s="29">
+        <v>1</v>
+      </c>
+      <c r="M70" s="29">
+        <v>56</v>
+      </c>
+      <c r="N70" s="29">
+        <v>0</v>
+      </c>
+      <c r="O70" s="29">
+        <v>0</v>
+      </c>
+      <c r="P70" s="29">
+        <v>117</v>
+      </c>
+      <c r="Q70" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B71" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C71" s="49"/>
+      <c r="D71" s="49"/>
+      <c r="E71" s="49"/>
+      <c r="F71" s="49"/>
+      <c r="G71" s="49"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="30"/>
+      <c r="J71" s="27">
+        <v>1296</v>
+      </c>
+      <c r="K71" s="27">
+        <v>77</v>
+      </c>
+      <c r="L71" s="27">
+        <v>3</v>
+      </c>
+      <c r="M71" s="27">
+        <v>187</v>
+      </c>
+      <c r="N71" s="27">
+        <v>8</v>
+      </c>
+      <c r="O71" s="27">
+        <v>6</v>
+      </c>
+      <c r="P71" s="27">
+        <v>1008</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B72" s="40"/>
+      <c r="C72" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72" s="45"/>
+      <c r="E72" s="45"/>
+      <c r="F72" s="45"/>
+      <c r="G72" s="45"/>
+      <c r="H72" s="45"/>
+      <c r="I72" s="28"/>
+      <c r="J72" s="29">
+        <v>89</v>
+      </c>
+      <c r="K72" s="29">
+        <v>3</v>
+      </c>
+      <c r="L72" s="29">
+        <v>0</v>
+      </c>
+      <c r="M72" s="29">
+        <v>13</v>
+      </c>
+      <c r="N72" s="29">
+        <v>0</v>
+      </c>
+      <c r="O72" s="29">
+        <v>0</v>
+      </c>
+      <c r="P72" s="29">
+        <v>73</v>
+      </c>
+      <c r="Q72" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B73" s="40"/>
+      <c r="C73" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73" s="45"/>
+      <c r="E73" s="45"/>
+      <c r="F73" s="45"/>
+      <c r="G73" s="45"/>
+      <c r="H73" s="45"/>
+      <c r="I73" s="28"/>
+      <c r="J73" s="29">
+        <v>94</v>
+      </c>
+      <c r="K73" s="29">
+        <v>3</v>
+      </c>
+      <c r="L73" s="29">
+        <v>0</v>
+      </c>
+      <c r="M73" s="29">
+        <v>13</v>
+      </c>
+      <c r="N73" s="29">
+        <v>0</v>
+      </c>
+      <c r="O73" s="29">
+        <v>0</v>
+      </c>
+      <c r="P73" s="29">
+        <v>78</v>
+      </c>
+      <c r="Q73" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B74" s="40"/>
+      <c r="C74" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" s="45"/>
+      <c r="E74" s="45"/>
+      <c r="F74" s="45"/>
+      <c r="G74" s="45"/>
+      <c r="H74" s="45"/>
+      <c r="I74" s="28"/>
+      <c r="J74" s="29">
+        <v>416</v>
+      </c>
+      <c r="K74" s="29">
+        <v>39</v>
+      </c>
+      <c r="L74" s="29">
+        <v>1</v>
+      </c>
+      <c r="M74" s="29">
+        <v>55</v>
+      </c>
+      <c r="N74" s="29">
+        <v>4</v>
+      </c>
+      <c r="O74" s="29">
+        <v>2</v>
+      </c>
+      <c r="P74" s="29">
+        <v>312</v>
+      </c>
+      <c r="Q74" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B75" s="40"/>
+      <c r="C75" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="45"/>
+      <c r="E75" s="45"/>
+      <c r="F75" s="45"/>
+      <c r="G75" s="45"/>
+      <c r="H75" s="45"/>
+      <c r="I75" s="28"/>
+      <c r="J75" s="29">
+        <v>508</v>
+      </c>
+      <c r="K75" s="29">
+        <v>24</v>
+      </c>
+      <c r="L75" s="29">
+        <v>1</v>
+      </c>
+      <c r="M75" s="29">
+        <v>84</v>
+      </c>
+      <c r="N75" s="29">
+        <v>2</v>
+      </c>
+      <c r="O75" s="29">
+        <v>2</v>
+      </c>
+      <c r="P75" s="29">
+        <v>392</v>
+      </c>
+      <c r="Q75" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B76" s="40"/>
+      <c r="C76" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76" s="45"/>
+      <c r="E76" s="45"/>
+      <c r="F76" s="45"/>
+      <c r="G76" s="45"/>
+      <c r="H76" s="45"/>
+      <c r="I76" s="28"/>
+      <c r="J76" s="29">
+        <v>189</v>
+      </c>
+      <c r="K76" s="29">
+        <v>8</v>
+      </c>
+      <c r="L76" s="29">
+        <v>1</v>
+      </c>
+      <c r="M76" s="29">
+        <v>22</v>
+      </c>
+      <c r="N76" s="29">
+        <v>2</v>
+      </c>
+      <c r="O76" s="29">
+        <v>2</v>
+      </c>
+      <c r="P76" s="29">
+        <v>153</v>
+      </c>
+      <c r="Q76" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="2:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B77" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="49"/>
+      <c r="D77" s="49"/>
+      <c r="E77" s="49"/>
+      <c r="F77" s="49"/>
+      <c r="G77" s="49"/>
+      <c r="H77" s="49"/>
+      <c r="I77" s="30"/>
+      <c r="J77" s="27">
+        <v>658</v>
+      </c>
+      <c r="K77" s="27">
+        <v>50</v>
+      </c>
+      <c r="L77" s="27">
+        <v>5</v>
+      </c>
+      <c r="M77" s="27">
+        <v>89</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>7</v>
+      </c>
+      <c r="P77" s="27">
+        <v>501</v>
+      </c>
+      <c r="Q77" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="78" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B78" s="40"/>
+      <c r="C78" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" s="45"/>
+      <c r="E78" s="45"/>
+      <c r="F78" s="45"/>
+      <c r="G78" s="45"/>
+      <c r="H78" s="45"/>
+      <c r="I78" s="28"/>
+      <c r="J78" s="29">
+        <v>105</v>
+      </c>
+      <c r="K78" s="29">
+        <v>8</v>
+      </c>
+      <c r="L78" s="29">
+        <v>3</v>
+      </c>
+      <c r="M78" s="29">
+        <v>11</v>
+      </c>
+      <c r="N78" s="29">
+        <v>1</v>
+      </c>
+      <c r="O78" s="29">
+        <v>2</v>
+      </c>
+      <c r="P78" s="29">
+        <v>79</v>
+      </c>
+      <c r="Q78" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B79" s="40"/>
+      <c r="C79" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D79" s="45"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="45"/>
+      <c r="G79" s="45"/>
+      <c r="H79" s="45"/>
+      <c r="I79" s="28"/>
+      <c r="J79" s="29">
+        <v>219</v>
+      </c>
+      <c r="K79" s="29">
+        <v>29</v>
+      </c>
+      <c r="L79" s="29">
+        <v>2</v>
+      </c>
+      <c r="M79" s="29">
+        <v>34</v>
+      </c>
+      <c r="N79" s="29">
+        <v>0</v>
+      </c>
+      <c r="O79" s="29">
+        <v>2</v>
+      </c>
+      <c r="P79" s="29">
+        <v>150</v>
+      </c>
+      <c r="Q79" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="2:17" ht="9.4" customHeight="1">
+      <c r="B80" s="40"/>
+      <c r="C80" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80" s="45"/>
+      <c r="E80" s="45"/>
+      <c r="F80" s="45"/>
+      <c r="G80" s="45"/>
+      <c r="H80" s="45"/>
+      <c r="I80" s="28"/>
+      <c r="J80" s="29">
+        <v>206</v>
+      </c>
+      <c r="K80" s="29">
+        <v>9</v>
+      </c>
+      <c r="L80" s="29">
+        <v>0</v>
+      </c>
+      <c r="M80" s="29">
+        <v>27</v>
+      </c>
+      <c r="N80" s="29">
+        <v>0</v>
+      </c>
+      <c r="O80" s="29">
+        <v>3</v>
+      </c>
+      <c r="P80" s="29">
+        <v>167</v>
+      </c>
+      <c r="Q80" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B81" s="40"/>
+      <c r="C81" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" s="45"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="45"/>
+      <c r="I81" s="28"/>
+      <c r="J81" s="29">
+        <v>128</v>
+      </c>
+      <c r="K81" s="29">
+        <v>4</v>
+      </c>
+      <c r="L81" s="29">
+        <v>0</v>
+      </c>
+      <c r="M81" s="29">
+        <v>17</v>
+      </c>
+      <c r="N81" s="29">
+        <v>2</v>
+      </c>
+      <c r="O81" s="29">
+        <v>0</v>
+      </c>
+      <c r="P81" s="29">
+        <v>105</v>
+      </c>
+      <c r="Q81" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" s="18" customFormat="1" ht="9.4" customHeight="1">
+      <c r="B82" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="C82" s="49"/>
+      <c r="D82" s="49"/>
+      <c r="E82" s="49"/>
+      <c r="F82" s="49"/>
+      <c r="G82" s="49"/>
+      <c r="H82" s="49"/>
+      <c r="I82" s="30"/>
+      <c r="J82" s="27">
+        <v>2560</v>
+      </c>
+      <c r="K82" s="27">
+        <v>300</v>
+      </c>
+      <c r="L82" s="27">
+        <v>7</v>
+      </c>
+      <c r="M82" s="27">
+        <v>443</v>
+      </c>
+      <c r="N82" s="27">
+        <v>24</v>
+      </c>
+      <c r="O82" s="27">
+        <v>26</v>
+      </c>
+      <c r="P82" s="27">
+        <v>1741</v>
+      </c>
+      <c r="Q82" s="27">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B83" s="40"/>
+      <c r="C83" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" s="45"/>
+      <c r="E83" s="45"/>
+      <c r="F83" s="45"/>
+      <c r="G83" s="45"/>
+      <c r="H83" s="45"/>
+      <c r="I83" s="28"/>
+      <c r="J83" s="29">
+        <v>1193</v>
+      </c>
+      <c r="K83" s="29">
+        <v>165</v>
+      </c>
+      <c r="L83" s="29">
+        <v>6</v>
+      </c>
+      <c r="M83" s="29">
+        <v>276</v>
+      </c>
+      <c r="N83" s="29">
+        <v>13</v>
+      </c>
+      <c r="O83" s="29">
+        <v>18</v>
+      </c>
+      <c r="P83" s="29">
+        <v>711</v>
+      </c>
+      <c r="Q83" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" ht="9.75" customHeight="1">
+      <c r="B84" s="40"/>
+      <c r="C84" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="D84" s="46"/>
+      <c r="E84" s="46"/>
+      <c r="F84" s="46"/>
+      <c r="G84" s="46"/>
+      <c r="H84" s="46"/>
+      <c r="I84" s="28"/>
+      <c r="J84" s="29">
+        <v>857</v>
+      </c>
+      <c r="K84" s="29">
+        <v>126</v>
+      </c>
+      <c r="L84" s="29">
+        <v>5</v>
+      </c>
+      <c r="M84" s="29">
+        <v>194</v>
+      </c>
+      <c r="N84" s="29">
+        <v>10</v>
+      </c>
+      <c r="O84" s="29">
+        <v>13</v>
+      </c>
+      <c r="P84" s="29">
+        <v>505</v>
+      </c>
+      <c r="Q84" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" ht="9.75" customHeight="1">
+      <c r="B85" s="40"/>
+      <c r="C85" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D85" s="45"/>
+      <c r="E85" s="45"/>
+      <c r="F85" s="45"/>
+      <c r="G85" s="45"/>
+      <c r="H85" s="45"/>
+      <c r="I85" s="28"/>
+      <c r="J85" s="29">
+        <v>336</v>
+      </c>
+      <c r="K85" s="29">
+        <v>39</v>
+      </c>
+      <c r="L85" s="29">
+        <v>1</v>
+      </c>
+      <c r="M85" s="29">
+        <v>82</v>
+      </c>
+      <c r="N85" s="29">
+        <v>3</v>
+      </c>
+      <c r="O85" s="29">
+        <v>5</v>
+      </c>
+      <c r="P85" s="29">
+        <v>206</v>
+      </c>
+      <c r="Q85" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B86" s="40"/>
+      <c r="C86" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="D86" s="45"/>
+      <c r="E86" s="45"/>
+      <c r="F86" s="45"/>
+      <c r="G86" s="45"/>
+      <c r="H86" s="45"/>
+      <c r="I86" s="28"/>
+      <c r="J86" s="31">
+        <v>94</v>
+      </c>
+      <c r="K86" s="29">
+        <v>9</v>
+      </c>
+      <c r="L86" s="29">
+        <v>0</v>
+      </c>
+      <c r="M86" s="29">
+        <v>16</v>
+      </c>
+      <c r="N86" s="29">
+        <v>1</v>
+      </c>
+      <c r="O86" s="29">
+        <v>2</v>
+      </c>
+      <c r="P86" s="29">
+        <v>66</v>
+      </c>
+      <c r="Q86" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B87" s="40"/>
+      <c r="C87" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="D87" s="45"/>
+      <c r="E87" s="45"/>
+      <c r="F87" s="45"/>
+      <c r="G87" s="45"/>
+      <c r="H87" s="45"/>
+      <c r="I87" s="28"/>
+      <c r="J87" s="31">
+        <v>199</v>
+      </c>
+      <c r="K87" s="29">
+        <v>10</v>
+      </c>
+      <c r="L87" s="29">
+        <v>0</v>
+      </c>
+      <c r="M87" s="29">
+        <v>21</v>
+      </c>
+      <c r="N87" s="29">
+        <v>4</v>
+      </c>
+      <c r="O87" s="29">
+        <v>1</v>
+      </c>
+      <c r="P87" s="29">
+        <v>163</v>
+      </c>
+      <c r="Q87" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B88" s="40"/>
+      <c r="C88" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="D88" s="45"/>
+      <c r="E88" s="45"/>
+      <c r="F88" s="45"/>
+      <c r="G88" s="45"/>
+      <c r="H88" s="45"/>
+      <c r="I88" s="28"/>
+      <c r="J88" s="31">
+        <v>288</v>
+      </c>
+      <c r="K88" s="29">
+        <v>20</v>
+      </c>
+      <c r="L88" s="29">
+        <v>0</v>
+      </c>
+      <c r="M88" s="29">
+        <v>38</v>
+      </c>
+      <c r="N88" s="29">
+        <v>1</v>
+      </c>
+      <c r="O88" s="29">
+        <v>0</v>
+      </c>
+      <c r="P88" s="29">
+        <v>228</v>
+      </c>
+      <c r="Q88" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B89" s="40"/>
+      <c r="C89" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D89" s="45"/>
+      <c r="E89" s="45"/>
+      <c r="F89" s="45"/>
+      <c r="G89" s="45"/>
+      <c r="H89" s="45"/>
+      <c r="I89" s="28"/>
+      <c r="J89" s="31">
+        <v>114</v>
+      </c>
+      <c r="K89" s="29">
+        <v>10</v>
+      </c>
+      <c r="L89" s="29">
+        <v>1</v>
+      </c>
+      <c r="M89" s="29">
+        <v>20</v>
+      </c>
+      <c r="N89" s="29">
+        <v>0</v>
+      </c>
+      <c r="O89" s="29">
+        <v>0</v>
+      </c>
+      <c r="P89" s="29">
+        <v>81</v>
+      </c>
+      <c r="Q89" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B90" s="40"/>
+      <c r="C90" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="28"/>
+      <c r="J90" s="31">
+        <v>143</v>
+      </c>
+      <c r="K90" s="29">
+        <v>16</v>
+      </c>
+      <c r="L90" s="29">
+        <v>0</v>
+      </c>
+      <c r="M90" s="29">
         <v>23</v>
       </c>
-      <c r="L19" s="34">
-[...2 lines deleted...]
-      <c r="M19" s="34">
+      <c r="N90" s="29">
         <v>2</v>
       </c>
-      <c r="N19" s="34">
-[...71 lines deleted...]
-      <c r="N21" s="34">
+      <c r="O90" s="29">
+        <v>0</v>
+      </c>
+      <c r="P90" s="29">
         <v>100</v>
       </c>
-      <c r="O21" s="34">
-[...30 lines deleted...]
-      <c r="L22" s="34">
+      <c r="Q90" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B91" s="40"/>
+      <c r="C91" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D91" s="45"/>
+      <c r="E91" s="45"/>
+      <c r="F91" s="45"/>
+      <c r="G91" s="45"/>
+      <c r="H91" s="45"/>
+      <c r="I91" s="28"/>
+      <c r="J91" s="31">
+        <v>162</v>
+      </c>
+      <c r="K91" s="29">
+        <v>18</v>
+      </c>
+      <c r="L91" s="29">
+        <v>0</v>
+      </c>
+      <c r="M91" s="29">
+        <v>19</v>
+      </c>
+      <c r="N91" s="29">
+        <v>2</v>
+      </c>
+      <c r="O91" s="29">
+        <v>3</v>
+      </c>
+      <c r="P91" s="29">
+        <v>116</v>
+      </c>
+      <c r="Q91" s="29">
         <v>4</v>
       </c>
-      <c r="M22" s="34">
-[...2 lines deleted...]
-      <c r="N22" s="34">
+    </row>
+    <row r="92" spans="1:17" ht="9.4" customHeight="1">
+      <c r="B92" s="40"/>
+      <c r="C92" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="D92" s="45"/>
+      <c r="E92" s="45"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="45"/>
+      <c r="H92" s="45"/>
+      <c r="I92" s="28"/>
+      <c r="J92" s="31">
+        <v>367</v>
+      </c>
+      <c r="K92" s="29">
+        <v>52</v>
+      </c>
+      <c r="L92" s="29">
+        <v>0</v>
+      </c>
+      <c r="M92" s="29">
+        <v>30</v>
+      </c>
+      <c r="N92" s="29">
+        <v>1</v>
+      </c>
+      <c r="O92" s="29">
         <v>2</v>
       </c>
-      <c r="O22" s="34">
-[...168 lines deleted...]
-      <c r="J27" s="34">
+      <c r="P92" s="29">
         <v>276</v>
       </c>
-      <c r="K27" s="34">
-[...38 lines deleted...]
-      <c r="L28" s="34">
+      <c r="Q92" s="29">
         <v>6</v>
       </c>
-      <c r="M28" s="34">
-[...1628 lines deleted...]
-      <c r="P73" s="34">
+    </row>
+    <row r="93" spans="1:17" ht="6" customHeight="1">
+      <c r="A93" s="5"/>
+      <c r="B93" s="19"/>
+      <c r="C93" s="20"/>
+      <c r="D93" s="20"/>
+      <c r="E93" s="20"/>
+      <c r="F93" s="20"/>
+      <c r="G93" s="20"/>
+      <c r="H93" s="20"/>
+      <c r="I93" s="10"/>
+      <c r="J93" s="32"/>
+      <c r="K93" s="33"/>
+      <c r="L93" s="33"/>
+      <c r="M93" s="33"/>
+      <c r="N93" s="33"/>
+      <c r="O93" s="33"/>
+      <c r="P93" s="33"/>
+      <c r="Q93" s="33"/>
+    </row>
+    <row r="94" spans="1:17" ht="4.5" customHeight="1">
+      <c r="B94" s="21"/>
+      <c r="C94" s="22"/>
+      <c r="D94" s="22"/>
+      <c r="E94" s="22"/>
+      <c r="F94" s="22"/>
+      <c r="G94" s="22"/>
+      <c r="H94" s="22"/>
+    </row>
+    <row r="95" spans="1:17" s="23" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A95" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="Q73" s="34">
-[...724 lines deleted...]
-      <c r="H95" s="28"/>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
     </row>
     <row r="96" spans="1:17"/>
     <row r="97"/>
     <row r="98"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="91">
-    <mergeCell ref="C86:H86"/>
-[...6 lines deleted...]
-    <mergeCell ref="C87:H87"/>
+    <mergeCell ref="C66:H66"/>
+    <mergeCell ref="C58:H58"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="C81:H81"/>
+    <mergeCell ref="C80:H80"/>
+    <mergeCell ref="C79:H79"/>
+    <mergeCell ref="C78:H78"/>
+    <mergeCell ref="C63:H63"/>
+    <mergeCell ref="C70:H70"/>
+    <mergeCell ref="C69:H69"/>
+    <mergeCell ref="C68:H68"/>
+    <mergeCell ref="C67:H67"/>
+    <mergeCell ref="C76:H76"/>
+    <mergeCell ref="C75:H75"/>
+    <mergeCell ref="C74:H74"/>
+    <mergeCell ref="C73:H73"/>
+    <mergeCell ref="C72:H72"/>
+    <mergeCell ref="C65:H65"/>
+    <mergeCell ref="C64:H64"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C60:H60"/>
+    <mergeCell ref="C59:H59"/>
+    <mergeCell ref="C46:H46"/>
+    <mergeCell ref="C47:H47"/>
+    <mergeCell ref="C48:H48"/>
+    <mergeCell ref="C49:H49"/>
+    <mergeCell ref="C54:H54"/>
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="C52:H52"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="B25:H25"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="B55:H55"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="C51:H51"/>
+    <mergeCell ref="C50:H50"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="E24:H24"/>
+    <mergeCell ref="C16:E17"/>
+    <mergeCell ref="C18:E19"/>
+    <mergeCell ref="B15:H15"/>
     <mergeCell ref="C84:H84"/>
     <mergeCell ref="C83:H83"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="E26:H26"/>
     <mergeCell ref="E27:H27"/>
     <mergeCell ref="C30:H30"/>
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="B77:H77"/>
     <mergeCell ref="B71:H71"/>
     <mergeCell ref="B62:H62"/>
     <mergeCell ref="C40:H40"/>
     <mergeCell ref="C42:H42"/>
     <mergeCell ref="C45:H45"/>
     <mergeCell ref="C57:H57"/>
     <mergeCell ref="C56:H56"/>
     <mergeCell ref="C33:H33"/>
-    <mergeCell ref="C11:H11"/>
-[...65 lines deleted...]
-    <mergeCell ref="C73:H73"/>
+    <mergeCell ref="C86:H86"/>
+    <mergeCell ref="C85:H85"/>
+    <mergeCell ref="C92:H92"/>
+    <mergeCell ref="C91:H91"/>
+    <mergeCell ref="C90:H90"/>
+    <mergeCell ref="C89:H89"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="C87:H87"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-23</vt:lpstr>
+      <vt:lpstr>'24-00-23'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>