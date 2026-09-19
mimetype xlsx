--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{5558A73B-476D-4A77-AF64-C445AE0AE49F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20720" windowHeight="13280"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{7B07A523-B8D0-4F1B-8A3B-3B175BEAD315}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-34" sheetId="13" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-34'!$A$1:$Q$74</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="43">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>２回</t>
     <rPh sb="1" eb="2">
       <t>カイ</t>
     </rPh>
@@ -482,51 +494,51 @@
   </si>
   <si>
     <t>　（注）１ 25表の（注）１参照</t>
   </si>
   <si>
     <t>（期間満了者のうち特殊状態にある者）</t>
     <rPh sb="9" eb="11">
       <t>トクシュ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウタイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>仮退院の取消し</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1303,319 +1315,294 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="44">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...32 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{9005DB44-576E-46E9-B697-75DBB5021452}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{FEB5EA15-F9D0-4AD2-97C6-A5837A7E38A1}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{9334A042-7539-44EB-989E-EC04A3D02441}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{B0373AD4-0C08-4726-80D8-3123EE3EC324}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{A535D746-C6F8-48E9-9D13-58D679A4DA02}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{6CEDF86B-FFA2-4CE4-8AAE-5A1A17EEE241}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{7A220817-1CA7-43C3-B4BF-2C73EB08B3C5}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{9230E269-50FE-4590-90D0-9F3028E5531E}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{7C047BB8-3D58-4700-83EA-FC6ABE4F7A33}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{3BC8731A-A801-4540-A715-3384533E24AF}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{2E4A5CF4-524A-4196-935E-A87A6DB052F8}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{04BB574E-3E69-481D-9362-531DE5E3ED0B}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{A38A9C6B-6F41-4C98-BB81-29D77941A657}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{D9C37DCB-C425-44A2-88D7-F7B436B56D51}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{29EC42E1-5358-456A-87E1-6DE615D0DE66}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{4EC7A6BF-96E5-41DA-8F09-7A77B7E184B4}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{D890BA07-AB33-4C46-91D5-F84272171691}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{1254B676-C436-41D3-924A-1A28CF8C393C}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{DADD1ECE-D783-4B58-9C3E-156EA1395E21}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{ADD4AA88-9C48-468F-9412-0D5412EDBA54}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{04DB9190-4302-496A-96F4-2EF65FD8F0CD}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{168816D4-5555-442A-93BA-FE5E1FA7ACDA}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{3FCD134A-0182-442B-8F41-013378A684C8}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{F2230DDF-5A79-4461-9EDD-E5642FDE6F06}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{ADB662F7-6F4B-4A90-9A21-B7E6B0F4E9B5}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{11ADC7B3-53E5-4C81-A6D0-85842B04198B}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{DB178DD0-C7F6-4467-AB84-7673AD0732F1}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{A25B7A37-1292-482B-BC00-1110E22B7482}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{A1C0806B-5527-4E86-913E-EA4AE897FA28}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{C2749AEB-F9A8-4A85-993D-7F0F244A3768}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{714E7E24-5867-465A-BD64-EB632E400622}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{AF808A3E-5178-4E4E-BAAC-287F3D7A5C96}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{1895AEC4-3E47-4514-9C8F-76B9853BD759}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>9526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>738188</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="大かっこ 1"/>
+        <xdr:cNvPr id="2" name="大かっこ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D56D91-21A1-ED89-DE2B-D0BCED7021BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="257175" y="5543551"/>
           <a:ext cx="1566863" cy="419099"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1627,143 +1614,161 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1066" name="AutoShape 2"/>
+        <xdr:cNvPr id="1066" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD11EF78-66F7-0AF4-4662-49CBE19250C4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514350" y="5695950"/>
           <a:ext cx="104775" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 51811"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1067" name="AutoShape 2"/>
+        <xdr:cNvPr id="1067" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C2743BB-4914-E410-F746-454CC3FCFA18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="990600" y="5686425"/>
           <a:ext cx="66675" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48148"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>30692</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>693209</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>116682</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57499E1E-08A8-5501-A09A-AF8C5C0D76C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="247650" y="7707842"/>
           <a:ext cx="1531409" cy="228865"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1775,198 +1780,204 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1069" name="AutoShape 2"/>
+        <xdr:cNvPr id="1069" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8742BB30-BA4D-BB4E-A243-E7CD1A16D772}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="847725" y="7848600"/>
           <a:ext cx="66675" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 49583"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2099,2292 +2110,2254 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F803BE6C-D10C-4336-AAAF-AC6742C28A6A}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S102"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="1" style="2" customWidth="1"/>
     <col min="2" max="3" width="1.77734375" style="2" customWidth="1"/>
     <col min="4" max="4" width="4.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="1.77734375" style="2" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="1.77734375" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.6640625" style="2" customWidth="1"/>
     <col min="9" max="9" width="2" style="2" customWidth="1"/>
-    <col min="10" max="11" width="10.77734375" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="13" style="2" customWidth="1"/>
+    <col min="10" max="11" width="10.77734375" style="2" customWidth="1"/>
+    <col min="12" max="14" width="10.6640625" style="2" customWidth="1"/>
+    <col min="15" max="16" width="10.44140625" style="2" customWidth="1"/>
+    <col min="17" max="18" width="13" style="2" customWidth="1"/>
     <col min="19" max="16384" width="0" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="30" customFormat="1" ht="16.5">
-[...19 lines deleted...]
-      <c r="A2" s="50" t="s">
+    <row r="1" spans="1:19" s="22" customFormat="1" ht="16.5">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+    </row>
+    <row r="2" spans="1:19" s="24" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="50"/>
-[...16 lines deleted...]
-      <c r="S2" s="31"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
     </row>
     <row r="3" spans="1:19" ht="10.5" customHeight="1">
       <c r="A3" s="1"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:19" ht="2.15" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
-      <c r="J4" s="33"/>
-[...8 lines deleted...]
-    <row r="5" spans="1:19" s="37" customFormat="1" ht="60" customHeight="1">
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+    </row>
+    <row r="5" spans="1:19" s="28" customFormat="1" ht="60" customHeight="1">
       <c r="A5" s="6"/>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="51"/>
-[...4 lines deleted...]
-      <c r="H5" s="51"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
       <c r="I5" s="6"/>
-      <c r="J5" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="35" t="s">
+      <c r="J5" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="L5" s="35" t="s">
+      <c r="L5" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="35" t="s">
+      <c r="O5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="36" t="s">
+      <c r="Q5" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="7" customFormat="1" ht="5.15" customHeight="1">
-[...20 lines deleted...]
-      <c r="J7" s="38">
+    <row r="6" spans="1:19" ht="5.15" customHeight="1">
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="1:19" s="9" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="29">
         <v>20771</v>
       </c>
-      <c r="K7" s="38">
+      <c r="K7" s="29">
         <v>1817</v>
       </c>
-      <c r="L7" s="38">
+      <c r="L7" s="29">
         <v>398</v>
       </c>
-      <c r="M7" s="38">
+      <c r="M7" s="29">
         <v>123</v>
       </c>
-      <c r="N7" s="38">
+      <c r="N7" s="29">
         <v>41</v>
       </c>
-      <c r="O7" s="38">
+      <c r="O7" s="29">
         <v>36</v>
       </c>
-      <c r="P7" s="38">
+      <c r="P7" s="29">
         <v>18334</v>
       </c>
-      <c r="Q7" s="38">
+      <c r="Q7" s="29">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...18 lines deleted...]
-      <c r="B9" s="45" t="s">
+    <row r="8" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+    </row>
+    <row r="9" spans="1:19" s="9" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B9" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="45"/>
-[...6 lines deleted...]
-      <c r="J9" s="38">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="29">
         <v>6712</v>
       </c>
-      <c r="K9" s="38">
+      <c r="K9" s="29">
         <v>596</v>
       </c>
-      <c r="L9" s="38">
+      <c r="L9" s="29">
         <v>152</v>
       </c>
-      <c r="M9" s="38">
+      <c r="M9" s="29">
         <v>35</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="29">
         <v>15</v>
       </c>
-      <c r="O9" s="38">
+      <c r="O9" s="29">
         <v>7</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P9" s="29">
         <v>5901</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="Q9" s="29">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C10" s="49" t="s">
+    <row r="10" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B10" s="13"/>
+      <c r="C10" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="49"/>
-[...5 lines deleted...]
-      <c r="J10" s="39">
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="30">
         <v>915</v>
       </c>
-      <c r="K10" s="39">
+      <c r="K10" s="30">
         <v>164</v>
       </c>
-      <c r="L10" s="39">
+      <c r="L10" s="30">
         <v>83</v>
       </c>
-      <c r="M10" s="39">
+      <c r="M10" s="30">
         <v>21</v>
       </c>
-      <c r="N10" s="39">
+      <c r="N10" s="30">
         <v>7</v>
       </c>
-      <c r="O10" s="39">
+      <c r="O10" s="30">
         <v>4</v>
       </c>
-      <c r="P10" s="39">
+      <c r="P10" s="30">
         <v>631</v>
       </c>
-      <c r="Q10" s="39">
+      <c r="Q10" s="30">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C11" s="49" t="s">
+    <row r="11" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B11" s="13"/>
+      <c r="C11" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="49"/>
-[...5 lines deleted...]
-      <c r="J11" s="39">
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="30">
         <v>4632</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="30">
         <v>333</v>
       </c>
-      <c r="L11" s="39">
+      <c r="L11" s="30">
         <v>49</v>
       </c>
-      <c r="M11" s="39">
+      <c r="M11" s="30">
         <v>10</v>
       </c>
-      <c r="N11" s="39">
+      <c r="N11" s="30">
         <v>2</v>
       </c>
-      <c r="O11" s="39">
-[...2 lines deleted...]
-      <c r="P11" s="39">
+      <c r="O11" s="30">
+        <v>0</v>
+      </c>
+      <c r="P11" s="30">
         <v>4238</v>
       </c>
-      <c r="Q11" s="39">
-[...5 lines deleted...]
-      <c r="C12" s="49" t="s">
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B12" s="13"/>
+      <c r="C12" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="D12" s="49"/>
-[...5 lines deleted...]
-      <c r="J12" s="39">
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="30">
         <v>1151</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="30">
         <v>97</v>
       </c>
-      <c r="L12" s="39">
+      <c r="L12" s="30">
         <v>20</v>
       </c>
-      <c r="M12" s="39">
+      <c r="M12" s="30">
         <v>4</v>
       </c>
-      <c r="N12" s="39">
+      <c r="N12" s="30">
         <v>6</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="30">
         <v>2</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="30">
         <v>1021</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q12" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C13" s="49" t="s">
+    <row r="13" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B13" s="13"/>
+      <c r="C13" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="49"/>
-[...5 lines deleted...]
-      <c r="J13" s="39">
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="30">
         <v>14</v>
       </c>
-      <c r="K13" s="39">
+      <c r="K13" s="30">
         <v>2</v>
       </c>
-      <c r="L13" s="39">
-[...8 lines deleted...]
-      <c r="O13" s="39">
+      <c r="L13" s="30">
+        <v>0</v>
+      </c>
+      <c r="M13" s="30">
+        <v>0</v>
+      </c>
+      <c r="N13" s="30">
+        <v>0</v>
+      </c>
+      <c r="O13" s="30">
         <v>1</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="30">
         <v>11</v>
       </c>
-      <c r="Q13" s="39">
-[...23 lines deleted...]
-      <c r="C15" s="52" t="s">
+      <c r="Q13" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="30"/>
+      <c r="O14" s="30"/>
+      <c r="P14" s="30"/>
+      <c r="Q14" s="30"/>
+    </row>
+    <row r="15" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B15" s="13"/>
+      <c r="C15" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="D15" s="52"/>
-[...5 lines deleted...]
-      <c r="J15" s="39">
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="30">
         <v>45</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="30">
         <v>6</v>
       </c>
-      <c r="L15" s="39">
+      <c r="L15" s="30">
         <v>6</v>
       </c>
-      <c r="M15" s="39">
+      <c r="M15" s="30">
         <v>1</v>
       </c>
-      <c r="N15" s="39">
-[...5 lines deleted...]
-      <c r="P15" s="39">
+      <c r="N15" s="30">
+        <v>0</v>
+      </c>
+      <c r="O15" s="30">
+        <v>0</v>
+      </c>
+      <c r="P15" s="30">
         <v>31</v>
       </c>
-      <c r="Q15" s="39">
+      <c r="Q15" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D16" s="49" t="s">
+    <row r="16" spans="1:19" ht="11.9" customHeight="1">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="49"/>
-[...32 lines deleted...]
-      <c r="D17" s="49" t="s">
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="30">
+        <v>0</v>
+      </c>
+      <c r="K16" s="30">
+        <v>0</v>
+      </c>
+      <c r="L16" s="30">
+        <v>0</v>
+      </c>
+      <c r="M16" s="30">
+        <v>0</v>
+      </c>
+      <c r="N16" s="30">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
+        <v>0</v>
+      </c>
+      <c r="P16" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="49"/>
-[...4 lines deleted...]
-      <c r="J17" s="39">
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="30">
         <v>19</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="30">
         <v>4</v>
       </c>
-      <c r="L17" s="39">
+      <c r="L17" s="30">
         <v>3</v>
       </c>
-      <c r="M17" s="39">
-[...8 lines deleted...]
-      <c r="P17" s="39">
+      <c r="M17" s="30">
+        <v>0</v>
+      </c>
+      <c r="N17" s="30">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>0</v>
+      </c>
+      <c r="P17" s="30">
         <v>11</v>
       </c>
-      <c r="Q17" s="39">
+      <c r="Q17" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D18" s="49" t="s">
+    <row r="18" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="49"/>
-[...4 lines deleted...]
-      <c r="J18" s="39">
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="30">
         <v>19</v>
       </c>
-      <c r="K18" s="39">
+      <c r="K18" s="30">
         <v>2</v>
       </c>
-      <c r="L18" s="39">
+      <c r="L18" s="30">
         <v>2</v>
       </c>
-      <c r="M18" s="39">
+      <c r="M18" s="30">
         <v>1</v>
       </c>
-      <c r="N18" s="39">
-[...5 lines deleted...]
-      <c r="P18" s="39">
+      <c r="N18" s="30">
+        <v>0</v>
+      </c>
+      <c r="O18" s="30">
+        <v>0</v>
+      </c>
+      <c r="P18" s="30">
         <v>14</v>
       </c>
-      <c r="Q18" s="39">
-[...6 lines deleted...]
-      <c r="D19" s="49" t="s">
+      <c r="Q18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="49"/>
-[...4 lines deleted...]
-      <c r="J19" s="39">
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="30">
         <v>7</v>
       </c>
-      <c r="K19" s="39">
-[...2 lines deleted...]
-      <c r="L19" s="39">
+      <c r="K19" s="30">
+        <v>0</v>
+      </c>
+      <c r="L19" s="30">
         <v>1</v>
       </c>
-      <c r="M19" s="39">
-[...8 lines deleted...]
-      <c r="P19" s="39">
+      <c r="M19" s="30">
+        <v>0</v>
+      </c>
+      <c r="N19" s="30">
+        <v>0</v>
+      </c>
+      <c r="O19" s="30">
+        <v>0</v>
+      </c>
+      <c r="P19" s="30">
         <v>6</v>
       </c>
-      <c r="Q19" s="39">
-[...22 lines deleted...]
-      <c r="B21" s="45" t="s">
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="30"/>
+      <c r="O20" s="30"/>
+      <c r="P20" s="30"/>
+      <c r="Q20" s="30"/>
+    </row>
+    <row r="21" spans="2:17" s="9" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B21" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="45"/>
-[...6 lines deleted...]
-      <c r="J21" s="38">
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="29">
         <v>1067</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="29">
         <v>168</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="29">
         <v>32</v>
       </c>
-      <c r="M21" s="38">
+      <c r="M21" s="29">
         <v>8</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="29">
         <v>5</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="29">
         <v>1</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="29">
         <v>850</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C22" s="49" t="s">
+    <row r="22" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B22" s="13"/>
+      <c r="C22" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D22" s="49"/>
-[...5 lines deleted...]
-      <c r="J22" s="39">
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="30">
         <v>790</v>
       </c>
-      <c r="K22" s="39">
+      <c r="K22" s="30">
         <v>140</v>
       </c>
-      <c r="L22" s="39">
+      <c r="L22" s="30">
         <v>27</v>
       </c>
-      <c r="M22" s="39">
+      <c r="M22" s="30">
         <v>6</v>
       </c>
-      <c r="N22" s="39">
+      <c r="N22" s="30">
         <v>4</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="30">
         <v>1</v>
       </c>
-      <c r="P22" s="39">
+      <c r="P22" s="30">
         <v>610</v>
       </c>
-      <c r="Q22" s="39">
+      <c r="Q22" s="30">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C23" s="49" t="s">
+    <row r="23" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B23" s="13"/>
+      <c r="C23" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="49"/>
-[...5 lines deleted...]
-      <c r="J23" s="39">
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="30">
         <v>83</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="30">
         <v>7</v>
       </c>
-      <c r="L23" s="39">
-[...11 lines deleted...]
-      <c r="P23" s="39">
+      <c r="L23" s="30">
+        <v>0</v>
+      </c>
+      <c r="M23" s="30">
+        <v>0</v>
+      </c>
+      <c r="N23" s="30">
+        <v>0</v>
+      </c>
+      <c r="O23" s="30">
+        <v>0</v>
+      </c>
+      <c r="P23" s="30">
         <v>76</v>
       </c>
-      <c r="Q23" s="39">
-[...5 lines deleted...]
-      <c r="C24" s="49" t="s">
+      <c r="Q23" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B24" s="13"/>
+      <c r="C24" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="49"/>
-[...5 lines deleted...]
-      <c r="J24" s="39">
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="30">
         <v>2</v>
       </c>
-      <c r="K24" s="39">
-[...14 lines deleted...]
-      <c r="P24" s="39">
+      <c r="K24" s="30">
+        <v>0</v>
+      </c>
+      <c r="L24" s="30">
+        <v>0</v>
+      </c>
+      <c r="M24" s="30">
+        <v>0</v>
+      </c>
+      <c r="N24" s="30">
+        <v>0</v>
+      </c>
+      <c r="O24" s="30">
+        <v>0</v>
+      </c>
+      <c r="P24" s="30">
         <v>2</v>
       </c>
-      <c r="Q24" s="39">
-[...5 lines deleted...]
-      <c r="C25" s="49" t="s">
+      <c r="Q24" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B25" s="13"/>
+      <c r="C25" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="49"/>
-[...5 lines deleted...]
-      <c r="J25" s="39">
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="30">
         <v>2</v>
       </c>
-      <c r="K25" s="39">
-[...14 lines deleted...]
-      <c r="P25" s="39">
+      <c r="K25" s="30">
+        <v>0</v>
+      </c>
+      <c r="L25" s="30">
+        <v>0</v>
+      </c>
+      <c r="M25" s="30">
+        <v>0</v>
+      </c>
+      <c r="N25" s="30">
+        <v>0</v>
+      </c>
+      <c r="O25" s="30">
+        <v>0</v>
+      </c>
+      <c r="P25" s="30">
         <v>2</v>
       </c>
-      <c r="Q25" s="39">
-[...5 lines deleted...]
-      <c r="C26" s="49" t="s">
+      <c r="Q25" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B26" s="13"/>
+      <c r="C26" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="D26" s="49"/>
-[...5 lines deleted...]
-      <c r="J26" s="39">
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="30">
         <v>188</v>
       </c>
-      <c r="K26" s="39">
+      <c r="K26" s="30">
         <v>21</v>
       </c>
-      <c r="L26" s="39">
+      <c r="L26" s="30">
         <v>5</v>
       </c>
-      <c r="M26" s="39">
+      <c r="M26" s="30">
         <v>2</v>
       </c>
-      <c r="N26" s="39">
+      <c r="N26" s="30">
         <v>1</v>
       </c>
-      <c r="O26" s="39">
-[...2 lines deleted...]
-      <c r="P26" s="39">
+      <c r="O26" s="30">
+        <v>0</v>
+      </c>
+      <c r="P26" s="30">
         <v>158</v>
       </c>
-      <c r="Q26" s="39">
+      <c r="Q26" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C27" s="49" t="s">
+    <row r="27" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B27" s="13"/>
+      <c r="C27" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="49"/>
-[...5 lines deleted...]
-      <c r="J27" s="39">
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="30">
         <v>2</v>
       </c>
-      <c r="K27" s="39">
-[...14 lines deleted...]
-      <c r="P27" s="39">
+      <c r="K27" s="30">
+        <v>0</v>
+      </c>
+      <c r="L27" s="30">
+        <v>0</v>
+      </c>
+      <c r="M27" s="30">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>0</v>
+      </c>
+      <c r="P27" s="30">
         <v>2</v>
       </c>
-      <c r="Q27" s="39">
-[...23 lines deleted...]
-      <c r="C29" s="52" t="s">
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="30"/>
+      <c r="O28" s="30"/>
+      <c r="P28" s="30"/>
+      <c r="Q28" s="30"/>
+    </row>
+    <row r="29" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B29" s="13"/>
+      <c r="C29" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="52"/>
-[...5 lines deleted...]
-      <c r="J29" s="39">
+      <c r="D29" s="35"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="30">
         <v>24</v>
       </c>
-      <c r="K29" s="39">
+      <c r="K29" s="30">
         <v>7</v>
       </c>
-      <c r="L29" s="39">
-[...2 lines deleted...]
-      <c r="M29" s="39">
+      <c r="L29" s="30">
+        <v>0</v>
+      </c>
+      <c r="M29" s="30">
         <v>1</v>
       </c>
-      <c r="N29" s="39">
-[...5 lines deleted...]
-      <c r="P29" s="39">
+      <c r="N29" s="30">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
+        <v>0</v>
+      </c>
+      <c r="P29" s="30">
         <v>15</v>
       </c>
-      <c r="Q29" s="39">
+      <c r="Q29" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D30" s="49" t="s">
+    <row r="30" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E30" s="49"/>
-[...4 lines deleted...]
-      <c r="J30" s="39">
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="30">
         <v>9</v>
       </c>
-      <c r="K30" s="39">
+      <c r="K30" s="30">
         <v>4</v>
       </c>
-      <c r="L30" s="39">
-[...11 lines deleted...]
-      <c r="P30" s="39">
+      <c r="L30" s="30">
+        <v>0</v>
+      </c>
+      <c r="M30" s="30">
+        <v>0</v>
+      </c>
+      <c r="N30" s="30">
+        <v>0</v>
+      </c>
+      <c r="O30" s="30">
+        <v>0</v>
+      </c>
+      <c r="P30" s="30">
         <v>4</v>
       </c>
-      <c r="Q30" s="39">
+      <c r="Q30" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D31" s="49" t="s">
+    <row r="31" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="E31" s="49"/>
-[...4 lines deleted...]
-      <c r="J31" s="39">
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="30">
         <v>12</v>
       </c>
-      <c r="K31" s="39">
+      <c r="K31" s="30">
         <v>3</v>
       </c>
-      <c r="L31" s="39">
-[...2 lines deleted...]
-      <c r="M31" s="39">
+      <c r="L31" s="30">
+        <v>0</v>
+      </c>
+      <c r="M31" s="30">
         <v>1</v>
       </c>
-      <c r="N31" s="39">
-[...5 lines deleted...]
-      <c r="P31" s="39">
+      <c r="N31" s="30">
+        <v>0</v>
+      </c>
+      <c r="O31" s="30">
+        <v>0</v>
+      </c>
+      <c r="P31" s="30">
         <v>8</v>
       </c>
-      <c r="Q31" s="39">
-[...6 lines deleted...]
-      <c r="D32" s="49" t="s">
+      <c r="Q31" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="E32" s="49"/>
-[...4 lines deleted...]
-      <c r="J32" s="39">
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="30">
         <v>3</v>
       </c>
-      <c r="K32" s="39">
-[...14 lines deleted...]
-      <c r="P32" s="39">
+      <c r="K32" s="30">
+        <v>0</v>
+      </c>
+      <c r="L32" s="30">
+        <v>0</v>
+      </c>
+      <c r="M32" s="30">
+        <v>0</v>
+      </c>
+      <c r="N32" s="30">
+        <v>0</v>
+      </c>
+      <c r="O32" s="30">
+        <v>0</v>
+      </c>
+      <c r="P32" s="30">
         <v>3</v>
       </c>
-      <c r="Q32" s="39">
-[...22 lines deleted...]
-      <c r="B34" s="45" t="s">
+      <c r="Q32" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="30"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="30"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="30"/>
+      <c r="O33" s="30"/>
+      <c r="P33" s="30"/>
+      <c r="Q33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" s="9" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B34" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="45"/>
-[...6 lines deleted...]
-      <c r="J34" s="38">
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="29">
         <v>9834</v>
       </c>
-      <c r="K34" s="38">
+      <c r="K34" s="29">
         <v>489</v>
       </c>
-      <c r="L34" s="38">
+      <c r="L34" s="29">
         <v>42</v>
       </c>
-      <c r="M34" s="38">
+      <c r="M34" s="29">
         <v>9</v>
       </c>
-      <c r="N34" s="38">
-[...2 lines deleted...]
-      <c r="O34" s="38">
+      <c r="N34" s="29">
+        <v>0</v>
+      </c>
+      <c r="O34" s="29">
         <v>5</v>
       </c>
-      <c r="P34" s="38">
+      <c r="P34" s="29">
         <v>9283</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="29">
         <v>6</v>
       </c>
     </row>
-    <row r="35" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="49" t="s">
+    <row r="35" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B35" s="13"/>
+      <c r="C35" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="49"/>
-[...5 lines deleted...]
-      <c r="J35" s="39">
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="30">
         <v>9253</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="30">
         <v>449</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L35" s="30">
         <v>40</v>
       </c>
-      <c r="M35" s="39">
+      <c r="M35" s="30">
         <v>8</v>
       </c>
-      <c r="N35" s="39">
-[...2 lines deleted...]
-      <c r="O35" s="39">
+      <c r="N35" s="30">
+        <v>0</v>
+      </c>
+      <c r="O35" s="30">
         <v>5</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="30">
         <v>8745</v>
       </c>
-      <c r="Q35" s="39">
+      <c r="Q35" s="30">
         <v>6</v>
       </c>
     </row>
-    <row r="36" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C36" s="46" t="s">
+    <row r="36" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B36" s="13"/>
+      <c r="C36" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D36" s="46"/>
-[...1 lines deleted...]
-      <c r="F36" s="47" t="s">
+      <c r="D36" s="41"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="G36" s="16"/>
-      <c r="H36" s="17" t="s">
+      <c r="G36" s="14"/>
+      <c r="H36" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="I36" s="13"/>
-[...3 lines deleted...]
-      <c r="K36" s="39">
+      <c r="I36" s="8"/>
+      <c r="J36" s="30">
+        <v>360</v>
+      </c>
+      <c r="K36" s="30">
         <v>26</v>
       </c>
-      <c r="L36" s="39">
+      <c r="L36" s="30">
         <v>1</v>
       </c>
-      <c r="M36" s="39">
-[...22 lines deleted...]
-      <c r="H37" s="17" t="s">
+      <c r="M36" s="30">
+        <v>0</v>
+      </c>
+      <c r="N36" s="30">
+        <v>0</v>
+      </c>
+      <c r="O36" s="30">
+        <v>0</v>
+      </c>
+      <c r="P36" s="30">
+        <v>333</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B37" s="13"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="I37" s="13"/>
-      <c r="J37" s="39">
+      <c r="I37" s="8"/>
+      <c r="J37" s="30">
         <v>7</v>
       </c>
-      <c r="K37" s="39">
-[...14 lines deleted...]
-      <c r="P37" s="39">
+      <c r="K37" s="30">
+        <v>0</v>
+      </c>
+      <c r="L37" s="30">
+        <v>0</v>
+      </c>
+      <c r="M37" s="30">
+        <v>0</v>
+      </c>
+      <c r="N37" s="30">
+        <v>0</v>
+      </c>
+      <c r="O37" s="30">
+        <v>0</v>
+      </c>
+      <c r="P37" s="30">
         <v>7</v>
       </c>
-      <c r="Q37" s="39">
-[...8 lines deleted...]
-      <c r="F38" s="48" t="s">
+      <c r="Q37" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B38" s="13"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="G38" s="48"/>
-[...5 lines deleted...]
-      <c r="K38" s="39">
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="30">
+        <v>214</v>
+      </c>
+      <c r="K38" s="30">
         <v>14</v>
       </c>
-      <c r="L38" s="39">
+      <c r="L38" s="30">
         <v>1</v>
       </c>
-      <c r="M38" s="39">
+      <c r="M38" s="30">
         <v>1</v>
       </c>
-      <c r="N38" s="39">
-[...14 lines deleted...]
-      <c r="C39" s="49" t="s">
+      <c r="N38" s="30">
+        <v>0</v>
+      </c>
+      <c r="O38" s="30">
+        <v>0</v>
+      </c>
+      <c r="P38" s="30">
+        <v>198</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B39" s="13"/>
+      <c r="C39" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D39" s="49"/>
-[...5 lines deleted...]
-      <c r="J39" s="39">
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="30">
         <v>9444</v>
       </c>
-      <c r="K39" s="39">
+      <c r="K39" s="30">
         <v>430</v>
       </c>
-      <c r="L39" s="39">
+      <c r="L39" s="30">
         <v>26</v>
       </c>
-      <c r="M39" s="39">
+      <c r="M39" s="30">
         <v>8</v>
       </c>
-      <c r="N39" s="39">
-[...2 lines deleted...]
-      <c r="O39" s="39">
+      <c r="N39" s="30">
+        <v>0</v>
+      </c>
+      <c r="O39" s="30">
         <v>2</v>
       </c>
-      <c r="P39" s="39">
+      <c r="P39" s="30">
         <v>8976</v>
       </c>
-      <c r="Q39" s="39">
+      <c r="Q39" s="30">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C40" s="49" t="s">
+    <row r="40" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B40" s="13"/>
+      <c r="C40" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="D40" s="49"/>
-[...32 lines deleted...]
-      <c r="C41" s="49" t="s">
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="30">
+        <v>0</v>
+      </c>
+      <c r="K40" s="30">
+        <v>0</v>
+      </c>
+      <c r="L40" s="30">
+        <v>0</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0</v>
+      </c>
+      <c r="N40" s="30">
+        <v>0</v>
+      </c>
+      <c r="O40" s="30">
+        <v>0</v>
+      </c>
+      <c r="P40" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B41" s="13"/>
+      <c r="C41" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="D41" s="49"/>
-[...5 lines deleted...]
-      <c r="J41" s="39">
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="30">
         <v>352</v>
       </c>
-      <c r="K41" s="39">
+      <c r="K41" s="30">
         <v>50</v>
       </c>
-      <c r="L41" s="39">
+      <c r="L41" s="30">
         <v>14</v>
       </c>
-      <c r="M41" s="39">
-[...5 lines deleted...]
-      <c r="O41" s="39">
+      <c r="M41" s="30">
+        <v>0</v>
+      </c>
+      <c r="N41" s="30">
+        <v>0</v>
+      </c>
+      <c r="O41" s="30">
         <v>2</v>
       </c>
-      <c r="P41" s="39">
+      <c r="P41" s="30">
         <v>282</v>
       </c>
-      <c r="Q41" s="39">
+      <c r="Q41" s="30">
         <v>4</v>
       </c>
     </row>
-    <row r="42" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C42" s="49" t="s">
+    <row r="42" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B42" s="13"/>
+      <c r="C42" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="D42" s="49"/>
-[...5 lines deleted...]
-      <c r="J42" s="39">
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="30">
         <v>4</v>
       </c>
-      <c r="K42" s="39">
+      <c r="K42" s="30">
         <v>2</v>
       </c>
-      <c r="L42" s="39">
-[...11 lines deleted...]
-      <c r="P42" s="39">
+      <c r="L42" s="30">
+        <v>0</v>
+      </c>
+      <c r="M42" s="30">
+        <v>0</v>
+      </c>
+      <c r="N42" s="30">
+        <v>0</v>
+      </c>
+      <c r="O42" s="30">
+        <v>0</v>
+      </c>
+      <c r="P42" s="30">
         <v>2</v>
       </c>
-      <c r="Q42" s="39">
-[...5 lines deleted...]
-      <c r="C43" s="49" t="s">
+      <c r="Q42" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B43" s="13"/>
+      <c r="C43" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D43" s="49"/>
-[...5 lines deleted...]
-      <c r="J43" s="39">
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="30">
         <v>34</v>
       </c>
-      <c r="K43" s="39">
+      <c r="K43" s="30">
         <v>7</v>
       </c>
-      <c r="L43" s="39">
+      <c r="L43" s="30">
         <v>2</v>
       </c>
-      <c r="M43" s="39">
+      <c r="M43" s="30">
         <v>1</v>
       </c>
-      <c r="N43" s="39">
-[...2 lines deleted...]
-      <c r="O43" s="39">
+      <c r="N43" s="30">
+        <v>0</v>
+      </c>
+      <c r="O43" s="30">
         <v>1</v>
       </c>
-      <c r="P43" s="39">
+      <c r="P43" s="30">
         <v>23</v>
       </c>
-      <c r="Q43" s="39">
-[...23 lines deleted...]
-      <c r="C45" s="52" t="s">
+      <c r="Q43" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="30"/>
+      <c r="N44" s="30"/>
+      <c r="O44" s="30"/>
+      <c r="P44" s="30"/>
+      <c r="Q44" s="30"/>
+    </row>
+    <row r="45" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B45" s="13"/>
+      <c r="C45" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="D45" s="52"/>
-[...5 lines deleted...]
-      <c r="J45" s="39">
+      <c r="D45" s="35"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="30">
         <v>212</v>
       </c>
-      <c r="K45" s="39">
+      <c r="K45" s="30">
         <v>2</v>
       </c>
-      <c r="L45" s="39">
+      <c r="L45" s="30">
         <v>1</v>
       </c>
-      <c r="M45" s="39">
-[...8 lines deleted...]
-      <c r="P45" s="39">
+      <c r="M45" s="30">
+        <v>0</v>
+      </c>
+      <c r="N45" s="30">
+        <v>0</v>
+      </c>
+      <c r="O45" s="30">
+        <v>0</v>
+      </c>
+      <c r="P45" s="30">
         <v>208</v>
       </c>
-      <c r="Q45" s="39">
+      <c r="Q45" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D46" s="49" t="s">
+    <row r="46" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E46" s="49"/>
-[...4 lines deleted...]
-      <c r="J46" s="39">
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="30">
         <v>92</v>
       </c>
-      <c r="K46" s="39">
-[...14 lines deleted...]
-      <c r="P46" s="39">
+      <c r="K46" s="30">
+        <v>0</v>
+      </c>
+      <c r="L46" s="30">
+        <v>0</v>
+      </c>
+      <c r="M46" s="30">
+        <v>0</v>
+      </c>
+      <c r="N46" s="30">
+        <v>0</v>
+      </c>
+      <c r="O46" s="30">
+        <v>0</v>
+      </c>
+      <c r="P46" s="30">
         <v>91</v>
       </c>
-      <c r="Q46" s="39">
+      <c r="Q46" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="2:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D47" s="49" t="s">
+    <row r="47" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="E47" s="49"/>
-[...4 lines deleted...]
-      <c r="J47" s="39">
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="30">
         <v>37</v>
       </c>
-      <c r="K47" s="39">
+      <c r="K47" s="30">
         <v>2</v>
       </c>
-      <c r="L47" s="39">
+      <c r="L47" s="30">
         <v>1</v>
       </c>
-      <c r="M47" s="39">
-[...8 lines deleted...]
-      <c r="P47" s="39">
+      <c r="M47" s="30">
+        <v>0</v>
+      </c>
+      <c r="N47" s="30">
+        <v>0</v>
+      </c>
+      <c r="O47" s="30">
+        <v>0</v>
+      </c>
+      <c r="P47" s="30">
         <v>34</v>
       </c>
-      <c r="Q47" s="39">
-[...6 lines deleted...]
-      <c r="D48" s="49" t="s">
+      <c r="Q47" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="11.9" customHeight="1">
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="E48" s="49"/>
-[...4 lines deleted...]
-      <c r="J48" s="39">
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="30">
         <v>83</v>
       </c>
-      <c r="K48" s="39">
-[...14 lines deleted...]
-      <c r="P48" s="39">
+      <c r="K48" s="30">
+        <v>0</v>
+      </c>
+      <c r="L48" s="30">
+        <v>0</v>
+      </c>
+      <c r="M48" s="30">
+        <v>0</v>
+      </c>
+      <c r="N48" s="30">
+        <v>0</v>
+      </c>
+      <c r="O48" s="30">
+        <v>0</v>
+      </c>
+      <c r="P48" s="30">
         <v>83</v>
       </c>
-      <c r="Q48" s="39">
-[...22 lines deleted...]
-      <c r="B50" s="45" t="s">
+      <c r="Q48" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="30"/>
+      <c r="K49" s="30"/>
+      <c r="L49" s="30"/>
+      <c r="M49" s="30"/>
+      <c r="N49" s="30"/>
+      <c r="O49" s="30"/>
+      <c r="P49" s="30"/>
+      <c r="Q49" s="30"/>
+    </row>
+    <row r="50" spans="1:17" s="9" customFormat="1" ht="11.9" customHeight="1">
+      <c r="B50" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="C50" s="45"/>
-[...6 lines deleted...]
-      <c r="J50" s="38">
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="12"/>
+      <c r="J50" s="29">
         <v>3158</v>
       </c>
-      <c r="K50" s="38">
+      <c r="K50" s="29">
         <v>564</v>
       </c>
-      <c r="L50" s="38">
+      <c r="L50" s="29">
         <v>172</v>
       </c>
-      <c r="M50" s="38">
+      <c r="M50" s="29">
         <v>71</v>
       </c>
-      <c r="N50" s="38">
+      <c r="N50" s="29">
         <v>21</v>
       </c>
-      <c r="O50" s="38">
+      <c r="O50" s="29">
         <v>23</v>
       </c>
-      <c r="P50" s="38">
+      <c r="P50" s="29">
         <v>2300</v>
       </c>
-      <c r="Q50" s="38">
+      <c r="Q50" s="29">
         <v>7</v>
       </c>
     </row>
-    <row r="51" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C51" s="54" t="s">
+    <row r="51" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B51" s="13"/>
+      <c r="C51" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="D51" s="54"/>
-[...2 lines deleted...]
-      <c r="G51" s="53" t="s">
+      <c r="D51" s="36"/>
+      <c r="E51" s="36"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="H51" s="53"/>
-[...1 lines deleted...]
-      <c r="J51" s="39">
+      <c r="H51" s="33"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="30">
         <v>585</v>
       </c>
-      <c r="K51" s="39">
+      <c r="K51" s="30">
         <v>100</v>
       </c>
-      <c r="L51" s="39">
+      <c r="L51" s="30">
         <v>23</v>
       </c>
-      <c r="M51" s="39">
+      <c r="M51" s="30">
         <v>5</v>
       </c>
-      <c r="N51" s="39">
-[...5 lines deleted...]
-      <c r="P51" s="39">
+      <c r="N51" s="30">
+        <v>0</v>
+      </c>
+      <c r="O51" s="30">
+        <v>0</v>
+      </c>
+      <c r="P51" s="30">
         <v>456</v>
       </c>
-      <c r="Q51" s="39">
+      <c r="Q51" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...5 lines deleted...]
-      <c r="G52" s="53" t="s">
+    <row r="52" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B52" s="13"/>
+      <c r="C52" s="36"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="53"/>
-[...1 lines deleted...]
-      <c r="J52" s="39">
+      <c r="H52" s="33"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="30">
         <v>625</v>
       </c>
-      <c r="K52" s="39">
+      <c r="K52" s="30">
         <v>140</v>
       </c>
-      <c r="L52" s="39">
+      <c r="L52" s="30">
         <v>36</v>
       </c>
-      <c r="M52" s="39">
+      <c r="M52" s="30">
         <v>18</v>
       </c>
-      <c r="N52" s="39">
+      <c r="N52" s="30">
         <v>3</v>
       </c>
-      <c r="O52" s="39">
+      <c r="O52" s="30">
         <v>1</v>
       </c>
-      <c r="P52" s="39">
+      <c r="P52" s="30">
         <v>427</v>
       </c>
-      <c r="Q52" s="39">
-[...5 lines deleted...]
-      <c r="C53" s="49" t="s">
+      <c r="Q52" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B53" s="13"/>
+      <c r="C53" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="D53" s="49"/>
-[...5 lines deleted...]
-      <c r="J53" s="39">
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="30">
         <v>1948</v>
       </c>
-      <c r="K53" s="39">
+      <c r="K53" s="30">
         <v>324</v>
       </c>
-      <c r="L53" s="39">
+      <c r="L53" s="30">
         <v>113</v>
       </c>
-      <c r="M53" s="39">
+      <c r="M53" s="30">
         <v>48</v>
       </c>
-      <c r="N53" s="39">
+      <c r="N53" s="30">
         <v>18</v>
       </c>
-      <c r="O53" s="39">
+      <c r="O53" s="30">
         <v>22</v>
       </c>
-      <c r="P53" s="39">
+      <c r="P53" s="30">
         <v>1417</v>
       </c>
-      <c r="Q53" s="39">
+      <c r="Q53" s="30">
         <v>6</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C54" s="49" t="s">
+    <row r="54" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B54" s="13"/>
+      <c r="C54" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D54" s="49"/>
-[...5 lines deleted...]
-      <c r="J54" s="39">
+      <c r="D54" s="34"/>
+      <c r="E54" s="34"/>
+      <c r="F54" s="34"/>
+      <c r="G54" s="34"/>
+      <c r="H54" s="34"/>
+      <c r="I54" s="8"/>
+      <c r="J54" s="30">
         <v>2437</v>
       </c>
-      <c r="K54" s="39">
+      <c r="K54" s="30">
         <v>441</v>
       </c>
-      <c r="L54" s="39">
+      <c r="L54" s="30">
         <v>140</v>
       </c>
-      <c r="M54" s="39">
+      <c r="M54" s="30">
         <v>64</v>
       </c>
-      <c r="N54" s="39">
+      <c r="N54" s="30">
         <v>18</v>
       </c>
-      <c r="O54" s="39">
+      <c r="O54" s="30">
         <v>22</v>
       </c>
-      <c r="P54" s="39">
+      <c r="P54" s="30">
         <v>1747</v>
       </c>
-      <c r="Q54" s="39">
+      <c r="Q54" s="30">
         <v>5</v>
       </c>
     </row>
-    <row r="55" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C55" s="49" t="s">
+    <row r="55" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B55" s="13"/>
+      <c r="C55" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="D55" s="49"/>
-[...5 lines deleted...]
-      <c r="J55" s="39">
+      <c r="D55" s="34"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="30">
         <v>637</v>
       </c>
-      <c r="K55" s="39">
+      <c r="K55" s="30">
         <v>108</v>
       </c>
-      <c r="L55" s="39">
+      <c r="L55" s="30">
         <v>30</v>
       </c>
-      <c r="M55" s="39">
+      <c r="M55" s="30">
         <v>7</v>
       </c>
-      <c r="N55" s="39">
+      <c r="N55" s="30">
         <v>3</v>
       </c>
-      <c r="O55" s="39">
+      <c r="O55" s="30">
         <v>1</v>
       </c>
-      <c r="P55" s="39">
+      <c r="P55" s="30">
         <v>486</v>
       </c>
-      <c r="Q55" s="39">
+      <c r="Q55" s="30">
         <v>2</v>
       </c>
     </row>
-    <row r="56" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...1 lines deleted...]
-      <c r="C56" s="49" t="s">
+    <row r="56" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B56" s="13"/>
+      <c r="C56" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="D56" s="49"/>
-[...5 lines deleted...]
-      <c r="J56" s="39">
+      <c r="D56" s="34"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="34"/>
+      <c r="G56" s="34"/>
+      <c r="H56" s="34"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="30">
         <v>84</v>
       </c>
-      <c r="K56" s="39">
+      <c r="K56" s="30">
         <v>15</v>
       </c>
-      <c r="L56" s="39">
+      <c r="L56" s="30">
         <v>2</v>
       </c>
-      <c r="M56" s="39">
-[...8 lines deleted...]
-      <c r="P56" s="39">
+      <c r="M56" s="30">
+        <v>0</v>
+      </c>
+      <c r="N56" s="30">
+        <v>0</v>
+      </c>
+      <c r="O56" s="30">
+        <v>0</v>
+      </c>
+      <c r="P56" s="30">
         <v>67</v>
       </c>
-      <c r="Q56" s="39">
-[...23 lines deleted...]
-      <c r="C58" s="52" t="s">
+      <c r="Q56" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="13"/>
+      <c r="E57" s="13"/>
+      <c r="F57" s="13"/>
+      <c r="G57" s="13"/>
+      <c r="H57" s="13"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="30"/>
+      <c r="K57" s="30"/>
+      <c r="L57" s="30"/>
+      <c r="M57" s="30"/>
+      <c r="N57" s="30"/>
+      <c r="O57" s="30"/>
+      <c r="P57" s="30"/>
+      <c r="Q57" s="30"/>
+    </row>
+    <row r="58" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B58" s="13"/>
+      <c r="C58" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="D58" s="52"/>
-[...5 lines deleted...]
-      <c r="J58" s="39">
+      <c r="D58" s="35"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="35"/>
+      <c r="H58" s="35"/>
+      <c r="I58" s="8"/>
+      <c r="J58" s="30">
         <v>76</v>
       </c>
-      <c r="K58" s="39">
+      <c r="K58" s="30">
         <v>14</v>
       </c>
-      <c r="L58" s="39">
+      <c r="L58" s="30">
         <v>2</v>
       </c>
-      <c r="M58" s="39">
+      <c r="M58" s="30">
         <v>4</v>
       </c>
-      <c r="N58" s="39">
+      <c r="N58" s="30">
         <v>1</v>
       </c>
-      <c r="O58" s="39">
-[...2 lines deleted...]
-      <c r="P58" s="39">
+      <c r="O58" s="30">
+        <v>0</v>
+      </c>
+      <c r="P58" s="30">
         <v>51</v>
       </c>
-      <c r="Q58" s="39">
+      <c r="Q58" s="30">
         <v>4</v>
       </c>
     </row>
-    <row r="59" spans="1:17" s="7" customFormat="1" ht="11.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="D59" s="49" t="s">
+    <row r="59" spans="1:17" ht="11.9" customHeight="1">
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="E59" s="49"/>
-[...4 lines deleted...]
-      <c r="J59" s="39">
+      <c r="E59" s="34"/>
+      <c r="F59" s="34"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="30">
         <v>47</v>
       </c>
-      <c r="K59" s="39">
+      <c r="K59" s="30">
         <v>2</v>
       </c>
-      <c r="L59" s="39">
+      <c r="L59" s="30">
         <v>2</v>
       </c>
-      <c r="M59" s="39">
+      <c r="M59" s="30">
         <v>2</v>
       </c>
-      <c r="N59" s="39">
-[...5 lines deleted...]
-      <c r="P59" s="39">
+      <c r="N59" s="30">
+        <v>0</v>
+      </c>
+      <c r="O59" s="30">
+        <v>0</v>
+      </c>
+      <c r="P59" s="30">
         <v>41</v>
       </c>
-      <c r="Q59" s="39">
+      <c r="Q59" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="11.9" customHeight="1">
-      <c r="B60" s="15"/>
-[...1 lines deleted...]
-      <c r="D60" s="49" t="s">
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E60" s="49"/>
-[...4 lines deleted...]
-      <c r="J60" s="39">
+      <c r="E60" s="34"/>
+      <c r="F60" s="34"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="8"/>
+      <c r="J60" s="30">
         <v>14</v>
       </c>
-      <c r="K60" s="39">
+      <c r="K60" s="30">
         <v>5</v>
       </c>
-      <c r="L60" s="39">
-[...11 lines deleted...]
-      <c r="P60" s="39">
+      <c r="L60" s="30">
+        <v>0</v>
+      </c>
+      <c r="M60" s="30">
+        <v>0</v>
+      </c>
+      <c r="N60" s="30">
+        <v>0</v>
+      </c>
+      <c r="O60" s="30">
+        <v>0</v>
+      </c>
+      <c r="P60" s="30">
         <v>7</v>
       </c>
-      <c r="Q60" s="39">
+      <c r="Q60" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:17" ht="11.9" customHeight="1">
-      <c r="B61" s="15"/>
-[...1 lines deleted...]
-      <c r="D61" s="49" t="s">
+      <c r="B61" s="13"/>
+      <c r="C61" s="13"/>
+      <c r="D61" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="E61" s="49"/>
-[...4 lines deleted...]
-      <c r="J61" s="39">
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
+      <c r="I61" s="8"/>
+      <c r="J61" s="30">
         <v>13</v>
       </c>
-      <c r="K61" s="39">
+      <c r="K61" s="30">
         <v>6</v>
       </c>
-      <c r="L61" s="39">
-[...2 lines deleted...]
-      <c r="M61" s="39">
+      <c r="L61" s="30">
+        <v>0</v>
+      </c>
+      <c r="M61" s="30">
         <v>2</v>
       </c>
-      <c r="N61" s="39">
+      <c r="N61" s="30">
         <v>1</v>
       </c>
-      <c r="O61" s="39">
-[...2 lines deleted...]
-      <c r="P61" s="39">
+      <c r="O61" s="30">
+        <v>0</v>
+      </c>
+      <c r="P61" s="30">
         <v>3</v>
       </c>
-      <c r="Q61" s="39">
+      <c r="Q61" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="11.9" customHeight="1">
-      <c r="B62" s="15"/>
-[...1 lines deleted...]
-      <c r="D62" s="49" t="s">
+      <c r="B62" s="13"/>
+      <c r="C62" s="13"/>
+      <c r="D62" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="E62" s="49"/>
-[...4 lines deleted...]
-      <c r="J62" s="39">
+      <c r="E62" s="34"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="30">
         <v>2</v>
       </c>
-      <c r="K62" s="39">
+      <c r="K62" s="30">
         <v>1</v>
       </c>
-      <c r="L62" s="39">
-[...14 lines deleted...]
-      <c r="Q62" s="39">
+      <c r="L62" s="30">
+        <v>0</v>
+      </c>
+      <c r="M62" s="30">
+        <v>0</v>
+      </c>
+      <c r="N62" s="30">
+        <v>0</v>
+      </c>
+      <c r="O62" s="30">
+        <v>0</v>
+      </c>
+      <c r="P62" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="63" spans="1:17" s="21" customFormat="1" ht="6" customHeight="1">
+    <row r="63" spans="1:17" ht="6" customHeight="1">
       <c r="A63" s="1"/>
-      <c r="B63" s="19"/>
-[...5 lines deleted...]
-      <c r="H63" s="19"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="16"/>
+      <c r="G63" s="16"/>
+      <c r="H63" s="16"/>
       <c r="I63" s="1"/>
-      <c r="J63" s="40"/>
-[...26 lines deleted...]
-      <c r="A65" s="24" t="s">
+      <c r="J63" s="31"/>
+      <c r="K63" s="32"/>
+      <c r="L63" s="32"/>
+      <c r="M63" s="32"/>
+      <c r="N63" s="32"/>
+      <c r="O63" s="32"/>
+      <c r="P63" s="32"/>
+      <c r="Q63" s="32"/>
+    </row>
+    <row r="64" spans="1:17" ht="4.5" customHeight="1">
+      <c r="B64" s="13"/>
+      <c r="C64" s="13"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="13"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8" s="19" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A65" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B65" s="25"/>
-[...5 lines deleted...]
-      <c r="A66" s="24" t="s">
+      <c r="B65" s="18"/>
+      <c r="F65" s="20"/>
+      <c r="G65" s="20"/>
+      <c r="H65" s="20"/>
+    </row>
+    <row r="66" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A66" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B66" s="22"/>
-[...62 lines deleted...]
-    <row r="80" spans="1:17"/>
+      <c r="B66" s="13"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="15"/>
+      <c r="G66" s="15"/>
+      <c r="H66" s="15"/>
+    </row>
+    <row r="67" spans="1:8" s="15" customFormat="1" ht="9.75" customHeight="1">
+      <c r="B67" s="21"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="21"/>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+    </row>
+    <row r="70" spans="1:8"/>
+    <row r="71" spans="1:8"/>
+    <row r="72" spans="1:8"/>
+    <row r="73" spans="1:8"/>
+    <row r="74" spans="1:8"/>
+    <row r="75" spans="1:8"/>
+    <row r="76" spans="1:8"/>
+    <row r="77" spans="1:8"/>
+    <row r="78" spans="1:8"/>
+    <row r="79" spans="1:8"/>
+    <row r="80" spans="1:8"/>
     <row r="81"/>
     <row r="82"/>
     <row r="83"/>
     <row r="84"/>
     <row r="85"/>
     <row r="86"/>
     <row r="87"/>
     <row r="88"/>
     <row r="89"/>
     <row r="90"/>
     <row r="91"/>
     <row r="92"/>
     <row r="93"/>
     <row r="94"/>
     <row r="95"/>
     <row r="96"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
     <row r="102"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="55">
-    <mergeCell ref="G51:H51"/>
-[...28 lines deleted...]
-    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="C36:D38"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="F38:H38"/>
     <mergeCell ref="D62:H62"/>
     <mergeCell ref="D61:H61"/>
     <mergeCell ref="D60:H60"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="C12:H12"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="C35:H35"/>
     <mergeCell ref="D30:H30"/>
-    <mergeCell ref="A1:Q1"/>
-[...3 lines deleted...]
-    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="D19:H19"/>
     <mergeCell ref="C15:H15"/>
+    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="C45:H45"/>
     <mergeCell ref="D16:H16"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="C23:H23"/>
+    <mergeCell ref="C22:H22"/>
     <mergeCell ref="C25:H25"/>
     <mergeCell ref="C29:H29"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="C58:H58"/>
+    <mergeCell ref="C56:H56"/>
+    <mergeCell ref="C55:H55"/>
+    <mergeCell ref="C54:H54"/>
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="C51:F52"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-34</vt:lpstr>
+      <vt:lpstr>'24-00-34'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>