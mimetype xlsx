--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{2B8E548B-6DCB-42B9-9A0A-C732F970E34E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20720" windowHeight="13280"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{EE537F9B-81CB-4DBA-941D-87A64BE298AE}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-35" sheetId="14" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-35'!$A$1:$Q$163</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="52">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>期間満了</t>
     <rPh sb="0" eb="2">
       <t>キカン</t>
     </rPh>
@@ -612,51 +624,51 @@
     </rPh>
     <rPh sb="11" eb="13">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>仮退院の取消し</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ対象者（特定２号）</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ対象者（特定２号を除く）</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1451,401 +1463,341 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="59">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...27 lines deleted...]
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{240044FC-0E61-4E50-85C2-1A5D53759FBD}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{F404A438-DCFA-4802-92CD-415B9B3E6F13}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{9FAE5BE4-CA5C-4405-9F6F-E6C95726080E}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{BCF0A8B1-03EE-4F3A-AC83-49473CFDB08A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{72E5DB71-DA14-441A-AF45-DE2522810A95}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C9D6F50E-BA06-4E48-9953-E4BF331A5D33}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{848CDF6A-8499-4356-817E-5019C3B762B9}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{6D09B49C-1E00-49B8-8CAA-DBC7E814A142}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{85F06A36-7ED6-4C5A-BB3F-2693F2E2FAF8}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{51271D6A-A7F7-42F9-A5AF-AE862140C1F3}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{5514600C-881B-4BAE-8E31-DA8FA922DFEC}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{F9EBDC4F-7CBF-4809-9944-E2447C6B6E08}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{4EAC9028-8CD4-46F1-B23B-1BB08CCF3ED6}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{6FD9C12E-C308-459E-9224-61BDF2C1122E}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{010C37B0-D9BC-4627-9582-641BF820043B}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{450DDF1C-7EBC-4729-BAC8-3C0E8BAB3FBC}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{AB685749-AA31-4D53-993E-0253CC8844C9}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{6BEE6B1D-3F3A-49C4-A2AC-5AC87D2C29F2}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{EAF0DE70-3EAA-4937-8717-A8CB4FD59301}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{E556B8A2-7915-42F8-B13C-276448ECF95A}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{41B97D5C-DCA2-4E65-8ADF-1AD405638320}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{D7680C85-C916-4EBE-988F-997A0C6743AB}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{7886C922-D56D-497E-8F67-C8AB2C1D6A1F}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{65F1389B-002E-475C-B404-1B5D1A21B40A}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{03F21879-A2D9-4C4B-8809-B15AE29D920D}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{74C9AA6F-480B-47C9-9A39-95EA52AE7307}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{5A8F9307-94F0-4E60-B24C-1AF430AC2290}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{4F046698-585C-47A3-976E-18B6E425128C}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{7E32DF33-9AA7-4D76-A403-21A3319F828B}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{4E0BF472-1A23-4EA9-B34C-122A796C5FDF}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{CAAC6EE1-865D-4ABA-B29A-6679BF15632D}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{8446D61E-77CA-4FEE-BB8A-4842BA67013B}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{580BC117-64A5-4194-A1E1-9FFC6DC1999C}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>82826</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>725764</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>2070</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="大かっこ 1"/>
+        <xdr:cNvPr id="2" name="大かっこ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CBF9A1A-3A70-50C0-BADC-0B78E31C2DE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="248478" y="8623438"/>
           <a:ext cx="1578873" cy="414958"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1857,143 +1809,161 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1101" name="AutoShape 2"/>
+        <xdr:cNvPr id="1101" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEDC191-7E6C-E6D3-CD21-00699BF6C9D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="504825" y="19297650"/>
           <a:ext cx="104775" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 57045"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1102" name="AutoShape 2"/>
+        <xdr:cNvPr id="1102" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09C30055-2098-22E6-A1F0-07B82C3B2C02}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="971550" y="19297650"/>
           <a:ext cx="123825" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 27148"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>10399</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>715158</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>96388</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D00E3B96-FB21-D14C-579C-F14C85C727B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="273326" y="10736377"/>
           <a:ext cx="1543419" cy="226794"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2005,198 +1975,204 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1104" name="AutoShape 2"/>
+        <xdr:cNvPr id="1104" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13933E3C-0D75-28F2-B1D9-F19C8B78E795}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="866775" y="21459825"/>
           <a:ext cx="66675" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52486"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2329,5655 +2305,5517 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{749436C2-1A2A-44CC-9143-0DC4521EE068}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R164"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="9.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1" style="43" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="14.6640625" style="43" customWidth="1"/>
+    <col min="1" max="1" width="1" style="29" customWidth="1"/>
+    <col min="2" max="3" width="1.77734375" style="29" customWidth="1"/>
+    <col min="4" max="4" width="4.33203125" style="29" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" style="29" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" style="29" customWidth="1"/>
+    <col min="7" max="7" width="1.77734375" style="29" customWidth="1"/>
+    <col min="8" max="8" width="14.6640625" style="29" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
-    <col min="10" max="11" width="10.77734375" style="3" customWidth="1"/>
-    <col min="12" max="17" width="10.6640625" style="3" customWidth="1"/>
+    <col min="10" max="11" width="10.77734375" customWidth="1"/>
+    <col min="12" max="17" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="7" customFormat="1" ht="9.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="Q1" s="78"/>
+    <row r="1" spans="1:18" s="6" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
     </row>
     <row r="2" spans="1:18" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="80"/>
-[...15 lines deleted...]
-      <c r="R2" s="8"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18" ht="9.75" customHeight="1">
-      <c r="F3" s="44"/>
-[...1 lines deleted...]
-      <c r="H3" s="44"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:18" ht="1.5" customHeight="1">
-      <c r="A4" s="45"/>
-[...19 lines deleted...]
-      <c r="B5" s="79" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" s="12" customFormat="1" ht="60" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="79"/>
-[...9 lines deleted...]
-      <c r="K5" s="11" t="s">
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="L5" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="M5" s="23" t="s">
+      <c r="M5" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="N5" s="11" t="s">
+      <c r="N5" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="O5" s="11" t="s">
+      <c r="O5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="11" t="s">
+      <c r="P5" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="12" t="s">
-[...34 lines deleted...]
-      <c r="J7" s="5">
+      <c r="Q5" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="13" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A6" s="29"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="21"/>
+    </row>
+    <row r="7" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A7" s="34"/>
+      <c r="B7" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="4">
         <v>20771</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="4">
         <v>908</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="4">
         <v>324</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="4">
         <v>1232</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="4">
         <v>298</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="4">
         <v>370</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="4">
         <v>17190</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="4">
         <v>449</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="16" customFormat="1" ht="11.25" customHeight="1">
-[...20 lines deleted...]
-      <c r="B9" s="65" t="s">
+    <row r="8" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="34"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+    </row>
+    <row r="9" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A9" s="34"/>
+      <c r="B9" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="65"/>
-[...6 lines deleted...]
-      <c r="J9" s="5">
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="4">
         <v>6712</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="4">
         <v>25</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="4">
         <v>175</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="4">
         <v>713</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="4">
         <v>238</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="4">
         <v>102</v>
       </c>
-      <c r="P9" s="5">
+      <c r="P9" s="4">
         <v>5375</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="Q9" s="4">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="16" customFormat="1" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="65" t="s">
+    <row r="10" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A10" s="34"/>
+      <c r="B10" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="65"/>
-[...6 lines deleted...]
-      <c r="J10" s="5">
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="4">
         <v>2419</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="4">
         <v>8</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="4">
         <v>75</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="4">
         <v>342</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="4">
         <v>129</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="4">
         <v>40</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="4">
         <v>1802</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="Q10" s="4">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C11" s="64" t="s">
+    <row r="11" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B11" s="28"/>
+      <c r="C11" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="64"/>
-[...5 lines deleted...]
-      <c r="J11" s="28">
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="18">
         <v>382</v>
       </c>
-      <c r="K11" s="28">
-[...2 lines deleted...]
-      <c r="L11" s="28">
+      <c r="K11" s="18">
+        <v>1</v>
+      </c>
+      <c r="L11" s="18">
         <v>13</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="18">
         <v>51</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="18">
         <v>13</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="18">
         <v>5</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="18">
         <v>297</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C12" s="64" t="s">
+    <row r="12" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B12" s="28"/>
+      <c r="C12" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="64"/>
-[...5 lines deleted...]
-      <c r="J12" s="28">
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="18">
         <v>1308</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="18">
         <v>2</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="18">
         <v>34</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="18">
         <v>164</v>
       </c>
-      <c r="N12" s="28">
+      <c r="N12" s="18">
         <v>67</v>
       </c>
-      <c r="O12" s="28">
+      <c r="O12" s="18">
         <v>22</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="18">
         <v>1008</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="18">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C13" s="64" t="s">
+    <row r="13" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B13" s="28"/>
+      <c r="C13" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="64"/>
-[...5 lines deleted...]
-      <c r="J13" s="28">
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="18">
         <v>722</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="18">
         <v>5</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="18">
         <v>28</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="18">
         <v>127</v>
       </c>
-      <c r="N13" s="28">
+      <c r="N13" s="18">
         <v>49</v>
       </c>
-      <c r="O13" s="28">
+      <c r="O13" s="18">
         <v>13</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="18">
         <v>490</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="18">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="64" t="s">
+    <row r="14" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B14" s="28"/>
+      <c r="C14" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="64"/>
-[...5 lines deleted...]
-      <c r="J14" s="28">
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="18">
         <v>7</v>
       </c>
-      <c r="K14" s="28">
-[...14 lines deleted...]
-      <c r="P14" s="28">
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="18">
+        <v>0</v>
+      </c>
+      <c r="M14" s="18">
+        <v>0</v>
+      </c>
+      <c r="N14" s="18">
+        <v>0</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0</v>
+      </c>
+      <c r="P14" s="18">
         <v>7</v>
       </c>
-      <c r="Q14" s="28">
-[...25 lines deleted...]
-      <c r="C16" s="68" t="s">
+      <c r="Q14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+    </row>
+    <row r="16" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B16" s="28"/>
+      <c r="C16" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D16" s="68"/>
-[...5 lines deleted...]
-      <c r="J16" s="28">
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="18">
         <v>22</v>
       </c>
-      <c r="K16" s="28">
-[...2 lines deleted...]
-      <c r="L16" s="28">
+      <c r="K16" s="18">
+        <v>0</v>
+      </c>
+      <c r="L16" s="18">
         <v>2</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="18">
         <v>2</v>
       </c>
-      <c r="N16" s="28">
-[...5 lines deleted...]
-      <c r="P16" s="28">
+      <c r="N16" s="18">
+        <v>0</v>
+      </c>
+      <c r="O16" s="18">
+        <v>0</v>
+      </c>
+      <c r="P16" s="18">
         <v>17</v>
       </c>
-      <c r="Q16" s="28">
-[...7 lines deleted...]
-      <c r="D17" s="64" t="s">
+      <c r="Q16" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E17" s="64"/>
-[...33 lines deleted...]
-      <c r="D18" s="64" t="s">
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="18">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18">
+        <v>0</v>
+      </c>
+      <c r="P17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E18" s="64"/>
-[...4 lines deleted...]
-      <c r="J18" s="28">
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="18">
         <v>6</v>
       </c>
-      <c r="K18" s="28">
-[...14 lines deleted...]
-      <c r="P18" s="28">
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="18">
+        <v>0</v>
+      </c>
+      <c r="M18" s="18">
+        <v>1</v>
+      </c>
+      <c r="N18" s="18">
+        <v>0</v>
+      </c>
+      <c r="O18" s="18">
+        <v>0</v>
+      </c>
+      <c r="P18" s="18">
         <v>4</v>
       </c>
-      <c r="Q18" s="28">
-[...7 lines deleted...]
-      <c r="D19" s="64" t="s">
+      <c r="Q18" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E19" s="64"/>
-[...4 lines deleted...]
-      <c r="J19" s="28">
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="18">
         <v>9</v>
       </c>
-      <c r="K19" s="28">
-[...14 lines deleted...]
-      <c r="P19" s="28">
+      <c r="K19" s="18">
+        <v>0</v>
+      </c>
+      <c r="L19" s="18">
+        <v>1</v>
+      </c>
+      <c r="M19" s="18">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>0</v>
+      </c>
+      <c r="P19" s="18">
         <v>8</v>
       </c>
-      <c r="Q19" s="28">
-[...7 lines deleted...]
-      <c r="D20" s="64" t="s">
+      <c r="Q19" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E20" s="64"/>
-[...4 lines deleted...]
-      <c r="J20" s="28">
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="18">
         <v>7</v>
       </c>
-      <c r="K20" s="28">
-[...14 lines deleted...]
-      <c r="P20" s="28">
+      <c r="K20" s="18">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>1</v>
+      </c>
+      <c r="M20" s="18">
+        <v>1</v>
+      </c>
+      <c r="N20" s="18">
+        <v>0</v>
+      </c>
+      <c r="O20" s="18">
+        <v>0</v>
+      </c>
+      <c r="P20" s="18">
         <v>5</v>
       </c>
-      <c r="Q20" s="28">
-[...24 lines deleted...]
-      <c r="B22" s="65" t="s">
+      <c r="Q20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+    </row>
+    <row r="22" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A22" s="34"/>
+      <c r="B22" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="65"/>
-[...6 lines deleted...]
-      <c r="J22" s="5">
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="4">
         <v>592</v>
       </c>
-      <c r="K22" s="5">
-[...2 lines deleted...]
-      <c r="L22" s="5">
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
         <v>43</v>
       </c>
-      <c r="M22" s="5">
+      <c r="M22" s="4">
         <v>70</v>
       </c>
-      <c r="N22" s="5">
+      <c r="N22" s="4">
         <v>17</v>
       </c>
-      <c r="O22" s="5">
+      <c r="O22" s="4">
         <v>13</v>
       </c>
-      <c r="P22" s="5">
+      <c r="P22" s="4">
         <v>437</v>
       </c>
-      <c r="Q22" s="5">
+      <c r="Q22" s="4">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C23" s="64" t="s">
+    <row r="23" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B23" s="28"/>
+      <c r="C23" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="64"/>
-[...5 lines deleted...]
-      <c r="J23" s="28">
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="18">
         <v>66</v>
       </c>
-      <c r="K23" s="28">
-[...2 lines deleted...]
-      <c r="L23" s="28">
+      <c r="K23" s="18">
+        <v>0</v>
+      </c>
+      <c r="L23" s="18">
         <v>4</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="18">
         <v>9</v>
       </c>
-      <c r="N23" s="28">
+      <c r="N23" s="18">
         <v>2</v>
       </c>
-      <c r="O23" s="28">
+      <c r="O23" s="18">
         <v>2</v>
       </c>
-      <c r="P23" s="28">
+      <c r="P23" s="18">
         <v>48</v>
       </c>
-      <c r="Q23" s="28">
-[...6 lines deleted...]
-      <c r="C24" s="64" t="s">
+      <c r="Q23" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B24" s="28"/>
+      <c r="C24" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D24" s="64"/>
-[...5 lines deleted...]
-      <c r="J24" s="28">
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="18">
         <v>425</v>
       </c>
-      <c r="K24" s="28">
-[...2 lines deleted...]
-      <c r="L24" s="28">
+      <c r="K24" s="18">
+        <v>0</v>
+      </c>
+      <c r="L24" s="18">
         <v>34</v>
       </c>
-      <c r="M24" s="28">
+      <c r="M24" s="18">
         <v>44</v>
       </c>
-      <c r="N24" s="28">
+      <c r="N24" s="18">
         <v>13</v>
       </c>
-      <c r="O24" s="28">
+      <c r="O24" s="18">
         <v>6</v>
       </c>
-      <c r="P24" s="28">
+      <c r="P24" s="18">
         <v>319</v>
       </c>
-      <c r="Q24" s="28">
+      <c r="Q24" s="18">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C25" s="64" t="s">
+    <row r="25" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B25" s="28"/>
+      <c r="C25" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D25" s="64"/>
-[...5 lines deleted...]
-      <c r="J25" s="28">
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="18">
         <v>100</v>
       </c>
-      <c r="K25" s="28">
-[...2 lines deleted...]
-      <c r="L25" s="28">
+      <c r="K25" s="18">
+        <v>0</v>
+      </c>
+      <c r="L25" s="18">
         <v>5</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="18">
         <v>17</v>
       </c>
-      <c r="N25" s="28">
+      <c r="N25" s="18">
         <v>2</v>
       </c>
-      <c r="O25" s="28">
+      <c r="O25" s="18">
         <v>5</v>
       </c>
-      <c r="P25" s="28">
+      <c r="P25" s="18">
         <v>69</v>
       </c>
-      <c r="Q25" s="28">
+      <c r="Q25" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C26" s="64" t="s">
+    <row r="26" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B26" s="28"/>
+      <c r="C26" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D26" s="64"/>
-[...52 lines deleted...]
-      <c r="C28" s="68" t="s">
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="18">
+        <v>1</v>
+      </c>
+      <c r="K26" s="18">
+        <v>0</v>
+      </c>
+      <c r="L26" s="18">
+        <v>0</v>
+      </c>
+      <c r="M26" s="18">
+        <v>0</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0</v>
+      </c>
+      <c r="O26" s="18">
+        <v>0</v>
+      </c>
+      <c r="P26" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
+    </row>
+    <row r="28" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B28" s="28"/>
+      <c r="C28" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D28" s="68"/>
-[...5 lines deleted...]
-      <c r="J28" s="28">
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="18">
         <v>3</v>
       </c>
-      <c r="K28" s="28">
-[...14 lines deleted...]
-      <c r="P28" s="28">
+      <c r="K28" s="18">
+        <v>0</v>
+      </c>
+      <c r="L28" s="18">
+        <v>0</v>
+      </c>
+      <c r="M28" s="18">
+        <v>0</v>
+      </c>
+      <c r="N28" s="18">
+        <v>0</v>
+      </c>
+      <c r="O28" s="18">
+        <v>1</v>
+      </c>
+      <c r="P28" s="18">
         <v>2</v>
       </c>
-      <c r="Q28" s="28">
-[...7 lines deleted...]
-      <c r="D29" s="64" t="s">
+      <c r="Q28" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E29" s="64"/>
-[...33 lines deleted...]
-      <c r="D30" s="64" t="s">
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="18">
+        <v>0</v>
+      </c>
+      <c r="K29" s="18">
+        <v>0</v>
+      </c>
+      <c r="L29" s="18">
+        <v>0</v>
+      </c>
+      <c r="M29" s="18">
+        <v>0</v>
+      </c>
+      <c r="N29" s="18">
+        <v>0</v>
+      </c>
+      <c r="O29" s="18">
+        <v>0</v>
+      </c>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E30" s="64"/>
-[...33 lines deleted...]
-      <c r="D31" s="64" t="s">
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="18">
+        <v>1</v>
+      </c>
+      <c r="K30" s="18">
+        <v>0</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="18">
+        <v>0</v>
+      </c>
+      <c r="N30" s="18">
+        <v>0</v>
+      </c>
+      <c r="O30" s="18">
+        <v>0</v>
+      </c>
+      <c r="P30" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E31" s="64"/>
-[...4 lines deleted...]
-      <c r="J31" s="28">
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="18">
         <v>2</v>
       </c>
-      <c r="K31" s="28">
-[...25 lines deleted...]
-      <c r="D32" s="64" t="s">
+      <c r="K31" s="18">
+        <v>0</v>
+      </c>
+      <c r="L31" s="18">
+        <v>0</v>
+      </c>
+      <c r="M31" s="18">
+        <v>0</v>
+      </c>
+      <c r="N31" s="18">
+        <v>0</v>
+      </c>
+      <c r="O31" s="18">
+        <v>1</v>
+      </c>
+      <c r="P31" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E32" s="64"/>
-[...50 lines deleted...]
-      <c r="B34" s="65" t="s">
+      <c r="E32" s="44"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="18">
+        <v>0</v>
+      </c>
+      <c r="K32" s="18">
+        <v>0</v>
+      </c>
+      <c r="L32" s="18">
+        <v>0</v>
+      </c>
+      <c r="M32" s="18">
+        <v>0</v>
+      </c>
+      <c r="N32" s="18">
+        <v>0</v>
+      </c>
+      <c r="O32" s="18">
+        <v>0</v>
+      </c>
+      <c r="P32" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+    </row>
+    <row r="34" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A34" s="34"/>
+      <c r="B34" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="65"/>
-[...6 lines deleted...]
-      <c r="J34" s="5">
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="17"/>
+      <c r="J34" s="4">
         <v>732</v>
       </c>
-      <c r="K34" s="5">
-[...2 lines deleted...]
-      <c r="L34" s="5">
+      <c r="K34" s="4">
+        <v>1</v>
+      </c>
+      <c r="L34" s="4">
         <v>4</v>
       </c>
-      <c r="M34" s="5">
+      <c r="M34" s="4">
         <v>53</v>
       </c>
-      <c r="N34" s="5">
+      <c r="N34" s="4">
         <v>49</v>
       </c>
-      <c r="O34" s="5">
+      <c r="O34" s="4">
         <v>5</v>
       </c>
-      <c r="P34" s="5">
+      <c r="P34" s="4">
         <v>602</v>
       </c>
-      <c r="Q34" s="5">
+      <c r="Q34" s="4">
         <v>18</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C35" s="64" t="s">
+    <row r="35" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B35" s="28"/>
+      <c r="C35" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="64"/>
-[...5 lines deleted...]
-      <c r="J35" s="28">
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="18">
         <v>7</v>
       </c>
-      <c r="K35" s="28">
-[...14 lines deleted...]
-      <c r="P35" s="28">
+      <c r="K35" s="18">
+        <v>0</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="18">
+        <v>1</v>
+      </c>
+      <c r="N35" s="18">
+        <v>0</v>
+      </c>
+      <c r="O35" s="18">
+        <v>0</v>
+      </c>
+      <c r="P35" s="18">
         <v>6</v>
       </c>
-      <c r="Q35" s="28">
-[...6 lines deleted...]
-      <c r="C36" s="64" t="s">
+      <c r="Q35" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B36" s="28"/>
+      <c r="C36" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D36" s="64"/>
-[...5 lines deleted...]
-      <c r="J36" s="28">
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="18">
         <v>638</v>
       </c>
-      <c r="K36" s="28">
-[...2 lines deleted...]
-      <c r="L36" s="28">
+      <c r="K36" s="18">
+        <v>1</v>
+      </c>
+      <c r="L36" s="18">
         <v>2</v>
       </c>
-      <c r="M36" s="28">
+      <c r="M36" s="18">
         <v>42</v>
       </c>
-      <c r="N36" s="28">
+      <c r="N36" s="18">
         <v>41</v>
       </c>
-      <c r="O36" s="28">
+      <c r="O36" s="18">
         <v>3</v>
       </c>
-      <c r="P36" s="28">
+      <c r="P36" s="18">
         <v>535</v>
       </c>
-      <c r="Q36" s="28">
+      <c r="Q36" s="18">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C37" s="64" t="s">
+    <row r="37" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B37" s="28"/>
+      <c r="C37" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D37" s="64"/>
-[...5 lines deleted...]
-      <c r="J37" s="28">
+      <c r="D37" s="44"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="18">
         <v>86</v>
       </c>
-      <c r="K37" s="28">
-[...2 lines deleted...]
-      <c r="L37" s="28">
+      <c r="K37" s="18">
+        <v>0</v>
+      </c>
+      <c r="L37" s="18">
         <v>2</v>
       </c>
-      <c r="M37" s="28">
+      <c r="M37" s="18">
         <v>10</v>
       </c>
-      <c r="N37" s="28">
+      <c r="N37" s="18">
         <v>8</v>
       </c>
-      <c r="O37" s="28">
+      <c r="O37" s="18">
         <v>2</v>
       </c>
-      <c r="P37" s="28">
+      <c r="P37" s="18">
         <v>60</v>
       </c>
-      <c r="Q37" s="28">
+      <c r="Q37" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="38" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C38" s="64" t="s">
+    <row r="38" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B38" s="28"/>
+      <c r="C38" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="64"/>
-[...52 lines deleted...]
-      <c r="C40" s="68" t="s">
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="18">
+        <v>1</v>
+      </c>
+      <c r="K38" s="18">
+        <v>0</v>
+      </c>
+      <c r="L38" s="18">
+        <v>0</v>
+      </c>
+      <c r="M38" s="18">
+        <v>0</v>
+      </c>
+      <c r="N38" s="18">
+        <v>0</v>
+      </c>
+      <c r="O38" s="18">
+        <v>0</v>
+      </c>
+      <c r="P38" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="18"/>
+      <c r="O39" s="18"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="18"/>
+    </row>
+    <row r="40" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B40" s="28"/>
+      <c r="C40" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D40" s="68"/>
-[...34 lines deleted...]
-      <c r="D41" s="64" t="s">
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="18">
+        <v>1</v>
+      </c>
+      <c r="K40" s="18">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18">
+        <v>0</v>
+      </c>
+      <c r="N40" s="18">
+        <v>0</v>
+      </c>
+      <c r="O40" s="18">
+        <v>0</v>
+      </c>
+      <c r="P40" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E41" s="64"/>
-[...33 lines deleted...]
-      <c r="D42" s="64" t="s">
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="18">
+        <v>0</v>
+      </c>
+      <c r="K41" s="18">
+        <v>0</v>
+      </c>
+      <c r="L41" s="18">
+        <v>0</v>
+      </c>
+      <c r="M41" s="18">
+        <v>0</v>
+      </c>
+      <c r="N41" s="18">
+        <v>0</v>
+      </c>
+      <c r="O41" s="18">
+        <v>0</v>
+      </c>
+      <c r="P41" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E42" s="64"/>
-[...33 lines deleted...]
-      <c r="D43" s="64" t="s">
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="18">
+        <v>1</v>
+      </c>
+      <c r="K42" s="18">
+        <v>0</v>
+      </c>
+      <c r="L42" s="18">
+        <v>0</v>
+      </c>
+      <c r="M42" s="18">
+        <v>0</v>
+      </c>
+      <c r="N42" s="18">
+        <v>0</v>
+      </c>
+      <c r="O42" s="18">
+        <v>0</v>
+      </c>
+      <c r="P42" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E43" s="64"/>
-[...33 lines deleted...]
-      <c r="D44" s="64" t="s">
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="18">
+        <v>0</v>
+      </c>
+      <c r="K43" s="18">
+        <v>0</v>
+      </c>
+      <c r="L43" s="18">
+        <v>0</v>
+      </c>
+      <c r="M43" s="18">
+        <v>0</v>
+      </c>
+      <c r="N43" s="18">
+        <v>0</v>
+      </c>
+      <c r="O43" s="18">
+        <v>0</v>
+      </c>
+      <c r="P43" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E44" s="64"/>
-[...50 lines deleted...]
-      <c r="B46" s="65" t="s">
+      <c r="E44" s="44"/>
+      <c r="F44" s="44"/>
+      <c r="G44" s="44"/>
+      <c r="H44" s="44"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="18">
+        <v>0</v>
+      </c>
+      <c r="K44" s="18">
+        <v>0</v>
+      </c>
+      <c r="L44" s="18">
+        <v>0</v>
+      </c>
+      <c r="M44" s="18">
+        <v>0</v>
+      </c>
+      <c r="N44" s="18">
+        <v>0</v>
+      </c>
+      <c r="O44" s="18">
+        <v>0</v>
+      </c>
+      <c r="P44" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+    </row>
+    <row r="46" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A46" s="34"/>
+      <c r="B46" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="C46" s="65"/>
-[...6 lines deleted...]
-      <c r="J46" s="5">
+      <c r="C46" s="48"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="48"/>
+      <c r="F46" s="48"/>
+      <c r="G46" s="48"/>
+      <c r="H46" s="48"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="4">
         <v>1785</v>
       </c>
-      <c r="K46" s="5">
+      <c r="K46" s="4">
         <v>16</v>
       </c>
-      <c r="L46" s="5">
+      <c r="L46" s="4">
         <v>21</v>
       </c>
-      <c r="M46" s="5">
+      <c r="M46" s="4">
         <v>192</v>
       </c>
-      <c r="N46" s="5">
+      <c r="N46" s="4">
         <v>31</v>
       </c>
-      <c r="O46" s="5">
+      <c r="O46" s="4">
         <v>33</v>
       </c>
-      <c r="P46" s="5">
+      <c r="P46" s="4">
         <v>1472</v>
       </c>
-      <c r="Q46" s="5">
+      <c r="Q46" s="4">
         <v>20</v>
       </c>
     </row>
-    <row r="47" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C47" s="64" t="s">
+    <row r="47" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B47" s="28"/>
+      <c r="C47" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D47" s="64"/>
-[...5 lines deleted...]
-      <c r="J47" s="28">
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="44"/>
+      <c r="G47" s="44"/>
+      <c r="H47" s="44"/>
+      <c r="I47" s="23"/>
+      <c r="J47" s="18">
         <v>394</v>
       </c>
-      <c r="K47" s="28">
+      <c r="K47" s="18">
         <v>6</v>
       </c>
-      <c r="L47" s="28">
+      <c r="L47" s="18">
         <v>4</v>
       </c>
-      <c r="M47" s="28">
+      <c r="M47" s="18">
         <v>46</v>
       </c>
-      <c r="N47" s="28">
+      <c r="N47" s="18">
         <v>5</v>
       </c>
-      <c r="O47" s="28">
+      <c r="O47" s="18">
         <v>4</v>
       </c>
-      <c r="P47" s="28">
+      <c r="P47" s="18">
         <v>320</v>
       </c>
-      <c r="Q47" s="28">
+      <c r="Q47" s="18">
         <v>9</v>
       </c>
     </row>
-    <row r="48" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C48" s="64" t="s">
+    <row r="48" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B48" s="28"/>
+      <c r="C48" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D48" s="64"/>
-[...5 lines deleted...]
-      <c r="J48" s="28">
+      <c r="D48" s="44"/>
+      <c r="E48" s="44"/>
+      <c r="F48" s="44"/>
+      <c r="G48" s="44"/>
+      <c r="H48" s="44"/>
+      <c r="I48" s="23"/>
+      <c r="J48" s="18">
         <v>1198</v>
       </c>
-      <c r="K48" s="28">
+      <c r="K48" s="18">
         <v>7</v>
       </c>
-      <c r="L48" s="28">
+      <c r="L48" s="18">
         <v>7</v>
       </c>
-      <c r="M48" s="28">
+      <c r="M48" s="18">
         <v>112</v>
       </c>
-      <c r="N48" s="28">
+      <c r="N48" s="18">
         <v>19</v>
       </c>
-      <c r="O48" s="28">
+      <c r="O48" s="18">
         <v>25</v>
       </c>
-      <c r="P48" s="28">
+      <c r="P48" s="18">
         <v>1018</v>
       </c>
-      <c r="Q48" s="28">
+      <c r="Q48" s="18">
         <v>10</v>
       </c>
     </row>
-    <row r="49" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C49" s="64" t="s">
+    <row r="49" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B49" s="28"/>
+      <c r="C49" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D49" s="64"/>
-[...5 lines deleted...]
-      <c r="J49" s="28">
+      <c r="D49" s="44"/>
+      <c r="E49" s="44"/>
+      <c r="F49" s="44"/>
+      <c r="G49" s="44"/>
+      <c r="H49" s="44"/>
+      <c r="I49" s="23"/>
+      <c r="J49" s="18">
         <v>190</v>
       </c>
-      <c r="K49" s="28">
+      <c r="K49" s="18">
         <v>3</v>
       </c>
-      <c r="L49" s="28">
+      <c r="L49" s="18">
         <v>10</v>
       </c>
-      <c r="M49" s="28">
+      <c r="M49" s="18">
         <v>33</v>
       </c>
-      <c r="N49" s="28">
+      <c r="N49" s="18">
         <v>7</v>
       </c>
-      <c r="O49" s="28">
+      <c r="O49" s="18">
         <v>4</v>
       </c>
-      <c r="P49" s="28">
+      <c r="P49" s="18">
         <v>132</v>
       </c>
-      <c r="Q49" s="28">
-[...6 lines deleted...]
-      <c r="C50" s="64" t="s">
+      <c r="Q49" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B50" s="28"/>
+      <c r="C50" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="64"/>
-[...5 lines deleted...]
-      <c r="J50" s="28">
+      <c r="D50" s="44"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="44"/>
+      <c r="G50" s="44"/>
+      <c r="H50" s="44"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="18">
         <v>3</v>
       </c>
-      <c r="K50" s="28">
-[...14 lines deleted...]
-      <c r="P50" s="28">
+      <c r="K50" s="18">
+        <v>0</v>
+      </c>
+      <c r="L50" s="18">
+        <v>0</v>
+      </c>
+      <c r="M50" s="18">
+        <v>1</v>
+      </c>
+      <c r="N50" s="18">
+        <v>0</v>
+      </c>
+      <c r="O50" s="18">
+        <v>0</v>
+      </c>
+      <c r="P50" s="18">
         <v>2</v>
       </c>
-      <c r="Q50" s="28">
-[...25 lines deleted...]
-      <c r="C52" s="68" t="s">
+      <c r="Q50" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="18"/>
+    </row>
+    <row r="52" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B52" s="28"/>
+      <c r="C52" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D52" s="68"/>
-[...5 lines deleted...]
-      <c r="J52" s="28">
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="18">
         <v>16</v>
       </c>
-      <c r="K52" s="28">
-[...5 lines deleted...]
-      <c r="M52" s="28">
+      <c r="K52" s="18">
+        <v>1</v>
+      </c>
+      <c r="L52" s="18">
+        <v>0</v>
+      </c>
+      <c r="M52" s="18">
         <v>2</v>
       </c>
-      <c r="N52" s="28">
-[...5 lines deleted...]
-      <c r="P52" s="28">
+      <c r="N52" s="18">
+        <v>0</v>
+      </c>
+      <c r="O52" s="18">
+        <v>1</v>
+      </c>
+      <c r="P52" s="18">
         <v>12</v>
       </c>
-      <c r="Q52" s="28">
-[...7 lines deleted...]
-      <c r="D53" s="64" t="s">
+      <c r="Q52" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E53" s="64"/>
-[...33 lines deleted...]
-      <c r="D54" s="64" t="s">
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="18">
+        <v>0</v>
+      </c>
+      <c r="K53" s="18">
+        <v>0</v>
+      </c>
+      <c r="L53" s="18">
+        <v>0</v>
+      </c>
+      <c r="M53" s="18">
+        <v>0</v>
+      </c>
+      <c r="N53" s="18">
+        <v>0</v>
+      </c>
+      <c r="O53" s="18">
+        <v>0</v>
+      </c>
+      <c r="P53" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B54" s="28"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E54" s="64"/>
-[...4 lines deleted...]
-      <c r="J54" s="28">
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="23"/>
+      <c r="J54" s="18">
         <v>9</v>
       </c>
-      <c r="K54" s="28">
-[...14 lines deleted...]
-      <c r="P54" s="28">
+      <c r="K54" s="18">
+        <v>0</v>
+      </c>
+      <c r="L54" s="18">
+        <v>0</v>
+      </c>
+      <c r="M54" s="18">
+        <v>0</v>
+      </c>
+      <c r="N54" s="18">
+        <v>0</v>
+      </c>
+      <c r="O54" s="18">
+        <v>1</v>
+      </c>
+      <c r="P54" s="18">
         <v>8</v>
       </c>
-      <c r="Q54" s="28">
-[...7 lines deleted...]
-      <c r="D55" s="64" t="s">
+      <c r="Q54" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B55" s="28"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E55" s="64"/>
-[...4 lines deleted...]
-      <c r="J55" s="28">
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="18">
         <v>7</v>
       </c>
-      <c r="K55" s="28">
-[...5 lines deleted...]
-      <c r="M55" s="28">
+      <c r="K55" s="18">
+        <v>1</v>
+      </c>
+      <c r="L55" s="18">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
         <v>2</v>
       </c>
-      <c r="N55" s="28">
-[...5 lines deleted...]
-      <c r="P55" s="28">
+      <c r="N55" s="18">
+        <v>0</v>
+      </c>
+      <c r="O55" s="18">
+        <v>0</v>
+      </c>
+      <c r="P55" s="18">
         <v>4</v>
       </c>
-      <c r="Q55" s="28">
-[...7 lines deleted...]
-      <c r="D56" s="64" t="s">
+      <c r="Q55" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B56" s="28"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E56" s="64"/>
-[...50 lines deleted...]
-      <c r="B58" s="65" t="s">
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="18">
+        <v>0</v>
+      </c>
+      <c r="K56" s="18">
+        <v>0</v>
+      </c>
+      <c r="L56" s="18">
+        <v>0</v>
+      </c>
+      <c r="M56" s="18">
+        <v>0</v>
+      </c>
+      <c r="N56" s="18">
+        <v>0</v>
+      </c>
+      <c r="O56" s="18">
+        <v>0</v>
+      </c>
+      <c r="P56" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B57" s="28"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
+      <c r="N57" s="18"/>
+      <c r="O57" s="18"/>
+      <c r="P57" s="18"/>
+      <c r="Q57" s="18"/>
+    </row>
+    <row r="58" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A58" s="34"/>
+      <c r="B58" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="C58" s="65"/>
-[...6 lines deleted...]
-      <c r="J58" s="5">
+      <c r="C58" s="48"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
+      <c r="G58" s="48"/>
+      <c r="H58" s="48"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="4">
         <v>854</v>
       </c>
-      <c r="K58" s="5">
-[...2 lines deleted...]
-      <c r="L58" s="5">
+      <c r="K58" s="4">
+        <v>0</v>
+      </c>
+      <c r="L58" s="4">
         <v>31</v>
       </c>
-      <c r="M58" s="5">
+      <c r="M58" s="4">
         <v>44</v>
       </c>
-      <c r="N58" s="5">
+      <c r="N58" s="4">
         <v>10</v>
       </c>
-      <c r="O58" s="5">
+      <c r="O58" s="4">
         <v>7</v>
       </c>
-      <c r="P58" s="5">
+      <c r="P58" s="4">
         <v>754</v>
       </c>
-      <c r="Q58" s="5">
+      <c r="Q58" s="4">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C59" s="64" t="s">
+    <row r="59" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B59" s="28"/>
+      <c r="C59" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D59" s="64"/>
-[...5 lines deleted...]
-      <c r="J59" s="28">
+      <c r="D59" s="44"/>
+      <c r="E59" s="44"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="18">
         <v>62</v>
       </c>
-      <c r="K59" s="28">
-[...2 lines deleted...]
-      <c r="L59" s="28">
+      <c r="K59" s="18">
+        <v>0</v>
+      </c>
+      <c r="L59" s="18">
         <v>6</v>
       </c>
-      <c r="M59" s="28">
+      <c r="M59" s="18">
         <v>6</v>
       </c>
-      <c r="N59" s="28">
-[...5 lines deleted...]
-      <c r="P59" s="28">
+      <c r="N59" s="18">
+        <v>0</v>
+      </c>
+      <c r="O59" s="18">
+        <v>1</v>
+      </c>
+      <c r="P59" s="18">
         <v>48</v>
       </c>
-      <c r="Q59" s="28">
-[...6 lines deleted...]
-      <c r="C60" s="64" t="s">
+      <c r="Q59" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B60" s="28"/>
+      <c r="C60" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D60" s="64"/>
-[...5 lines deleted...]
-      <c r="J60" s="28">
+      <c r="D60" s="44"/>
+      <c r="E60" s="44"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="18">
         <v>744</v>
       </c>
-      <c r="K60" s="28">
-[...2 lines deleted...]
-      <c r="L60" s="28">
+      <c r="K60" s="18">
+        <v>0</v>
+      </c>
+      <c r="L60" s="18">
         <v>24</v>
       </c>
-      <c r="M60" s="28">
+      <c r="M60" s="18">
         <v>32</v>
       </c>
-      <c r="N60" s="28">
+      <c r="N60" s="18">
         <v>8</v>
       </c>
-      <c r="O60" s="28">
+      <c r="O60" s="18">
         <v>5</v>
       </c>
-      <c r="P60" s="28">
+      <c r="P60" s="18">
         <v>669</v>
       </c>
-      <c r="Q60" s="28">
+      <c r="Q60" s="18">
         <v>6</v>
       </c>
     </row>
-    <row r="61" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C61" s="64" t="s">
+    <row r="61" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B61" s="28"/>
+      <c r="C61" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D61" s="64"/>
-[...5 lines deleted...]
-      <c r="J61" s="28">
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="18">
         <v>46</v>
       </c>
-      <c r="K61" s="28">
-[...5 lines deleted...]
-      <c r="M61" s="28">
+      <c r="K61" s="18">
+        <v>0</v>
+      </c>
+      <c r="L61" s="18">
+        <v>1</v>
+      </c>
+      <c r="M61" s="18">
         <v>6</v>
       </c>
-      <c r="N61" s="28">
+      <c r="N61" s="18">
         <v>2</v>
       </c>
-      <c r="O61" s="28">
-[...2 lines deleted...]
-      <c r="P61" s="28">
+      <c r="O61" s="18">
+        <v>1</v>
+      </c>
+      <c r="P61" s="18">
         <v>35</v>
       </c>
-      <c r="Q61" s="28">
-[...6 lines deleted...]
-      <c r="C62" s="64" t="s">
+      <c r="Q61" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B62" s="28"/>
+      <c r="C62" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D62" s="64"/>
-[...5 lines deleted...]
-      <c r="J62" s="28">
+      <c r="D62" s="44"/>
+      <c r="E62" s="44"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="44"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="18">
         <v>2</v>
       </c>
-      <c r="K62" s="28">
-[...14 lines deleted...]
-      <c r="P62" s="28">
+      <c r="K62" s="18">
+        <v>0</v>
+      </c>
+      <c r="L62" s="18">
+        <v>0</v>
+      </c>
+      <c r="M62" s="18">
+        <v>0</v>
+      </c>
+      <c r="N62" s="18">
+        <v>0</v>
+      </c>
+      <c r="O62" s="18">
+        <v>0</v>
+      </c>
+      <c r="P62" s="18">
         <v>2</v>
       </c>
-      <c r="Q62" s="28">
-[...25 lines deleted...]
-      <c r="C64" s="68" t="s">
+      <c r="Q62" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B63" s="28"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="28"/>
+      <c r="H63" s="28"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="18"/>
+    </row>
+    <row r="64" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B64" s="28"/>
+      <c r="C64" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D64" s="68"/>
-[...5 lines deleted...]
-      <c r="J64" s="28">
+      <c r="D64" s="45"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="18">
         <v>3</v>
       </c>
-      <c r="K64" s="28">
-[...14 lines deleted...]
-      <c r="P64" s="28">
+      <c r="K64" s="18">
+        <v>0</v>
+      </c>
+      <c r="L64" s="18">
+        <v>0</v>
+      </c>
+      <c r="M64" s="18">
+        <v>0</v>
+      </c>
+      <c r="N64" s="18">
+        <v>0</v>
+      </c>
+      <c r="O64" s="18">
+        <v>0</v>
+      </c>
+      <c r="P64" s="18">
         <v>2</v>
       </c>
-      <c r="Q64" s="28">
-[...7 lines deleted...]
-      <c r="D65" s="64" t="s">
+      <c r="Q64" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B65" s="28"/>
+      <c r="C65" s="28"/>
+      <c r="D65" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E65" s="64"/>
-[...33 lines deleted...]
-      <c r="D66" s="64" t="s">
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44"/>
+      <c r="I65" s="23"/>
+      <c r="J65" s="18">
+        <v>0</v>
+      </c>
+      <c r="K65" s="18">
+        <v>0</v>
+      </c>
+      <c r="L65" s="18">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
+        <v>0</v>
+      </c>
+      <c r="N65" s="18">
+        <v>0</v>
+      </c>
+      <c r="O65" s="18">
+        <v>0</v>
+      </c>
+      <c r="P65" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B66" s="28"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E66" s="64"/>
-[...4 lines deleted...]
-      <c r="J66" s="28">
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="18">
         <v>2</v>
       </c>
-      <c r="K66" s="28">
-[...25 lines deleted...]
-      <c r="D67" s="64" t="s">
+      <c r="K66" s="18">
+        <v>0</v>
+      </c>
+      <c r="L66" s="18">
+        <v>0</v>
+      </c>
+      <c r="M66" s="18">
+        <v>0</v>
+      </c>
+      <c r="N66" s="18">
+        <v>0</v>
+      </c>
+      <c r="O66" s="18">
+        <v>0</v>
+      </c>
+      <c r="P66" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q66" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B67" s="28"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E67" s="64"/>
-[...33 lines deleted...]
-      <c r="D68" s="64" t="s">
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="18">
+        <v>1</v>
+      </c>
+      <c r="K67" s="18">
+        <v>0</v>
+      </c>
+      <c r="L67" s="18">
+        <v>0</v>
+      </c>
+      <c r="M67" s="18">
+        <v>0</v>
+      </c>
+      <c r="N67" s="18">
+        <v>0</v>
+      </c>
+      <c r="O67" s="18">
+        <v>0</v>
+      </c>
+      <c r="P67" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q67" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B68" s="28"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E68" s="64"/>
-[...50 lines deleted...]
-      <c r="B70" s="65" t="s">
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="18">
+        <v>0</v>
+      </c>
+      <c r="K68" s="18">
+        <v>0</v>
+      </c>
+      <c r="L68" s="18">
+        <v>0</v>
+      </c>
+      <c r="M68" s="18">
+        <v>0</v>
+      </c>
+      <c r="N68" s="18">
+        <v>0</v>
+      </c>
+      <c r="O68" s="18">
+        <v>0</v>
+      </c>
+      <c r="P68" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B69" s="28"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="28"/>
+      <c r="H69" s="28"/>
+      <c r="I69" s="23"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="18"/>
+      <c r="Q69" s="18"/>
+    </row>
+    <row r="70" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A70" s="34"/>
+      <c r="B70" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="C70" s="65"/>
-[...6 lines deleted...]
-      <c r="J70" s="5">
+      <c r="C70" s="48"/>
+      <c r="D70" s="48"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="48"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="48"/>
+      <c r="I70" s="17"/>
+      <c r="J70" s="4">
         <v>330</v>
       </c>
-      <c r="K70" s="5">
-[...5 lines deleted...]
-      <c r="M70" s="5">
+      <c r="K70" s="4">
+        <v>0</v>
+      </c>
+      <c r="L70" s="4">
+        <v>1</v>
+      </c>
+      <c r="M70" s="4">
         <v>12</v>
       </c>
-      <c r="N70" s="5">
+      <c r="N70" s="4">
         <v>2</v>
       </c>
-      <c r="O70" s="5">
+      <c r="O70" s="4">
         <v>4</v>
       </c>
-      <c r="P70" s="5">
+      <c r="P70" s="4">
         <v>308</v>
       </c>
-      <c r="Q70" s="5">
+      <c r="Q70" s="4">
         <v>3</v>
       </c>
     </row>
-    <row r="71" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C71" s="64" t="s">
+    <row r="71" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B71" s="28"/>
+      <c r="C71" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D71" s="64"/>
-[...5 lines deleted...]
-      <c r="J71" s="28">
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="18">
         <v>4</v>
       </c>
-      <c r="K71" s="28">
-[...14 lines deleted...]
-      <c r="P71" s="28">
+      <c r="K71" s="18">
+        <v>0</v>
+      </c>
+      <c r="L71" s="18">
+        <v>0</v>
+      </c>
+      <c r="M71" s="18">
+        <v>0</v>
+      </c>
+      <c r="N71" s="18">
+        <v>0</v>
+      </c>
+      <c r="O71" s="18">
+        <v>0</v>
+      </c>
+      <c r="P71" s="18">
         <v>4</v>
       </c>
-      <c r="Q71" s="28">
-[...6 lines deleted...]
-      <c r="C72" s="64" t="s">
+      <c r="Q71" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B72" s="28"/>
+      <c r="C72" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="D72" s="64"/>
-[...5 lines deleted...]
-      <c r="J72" s="28">
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44"/>
+      <c r="I72" s="23"/>
+      <c r="J72" s="18">
         <v>319</v>
       </c>
-      <c r="K72" s="28">
-[...5 lines deleted...]
-      <c r="M72" s="28">
+      <c r="K72" s="18">
+        <v>0</v>
+      </c>
+      <c r="L72" s="18">
+        <v>1</v>
+      </c>
+      <c r="M72" s="18">
         <v>12</v>
       </c>
-      <c r="N72" s="28">
+      <c r="N72" s="18">
         <v>2</v>
       </c>
-      <c r="O72" s="28">
+      <c r="O72" s="18">
         <v>2</v>
       </c>
-      <c r="P72" s="28">
+      <c r="P72" s="18">
         <v>300</v>
       </c>
-      <c r="Q72" s="28">
+      <c r="Q72" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="73" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C73" s="64" t="s">
+    <row r="73" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B73" s="28"/>
+      <c r="C73" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D73" s="64"/>
-[...5 lines deleted...]
-      <c r="J73" s="28">
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="18">
         <v>7</v>
       </c>
-      <c r="K73" s="28">
-[...11 lines deleted...]
-      <c r="O73" s="28">
+      <c r="K73" s="18">
+        <v>0</v>
+      </c>
+      <c r="L73" s="18">
+        <v>0</v>
+      </c>
+      <c r="M73" s="18">
+        <v>0</v>
+      </c>
+      <c r="N73" s="18">
+        <v>0</v>
+      </c>
+      <c r="O73" s="18">
         <v>2</v>
       </c>
-      <c r="P73" s="28">
+      <c r="P73" s="18">
         <v>4</v>
       </c>
-      <c r="Q73" s="28">
-[...6 lines deleted...]
-      <c r="C74" s="64" t="s">
+      <c r="Q73" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B74" s="28"/>
+      <c r="C74" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D74" s="64"/>
-[...52 lines deleted...]
-      <c r="C76" s="68" t="s">
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44"/>
+      <c r="I74" s="23"/>
+      <c r="J74" s="18">
+        <v>0</v>
+      </c>
+      <c r="K74" s="18">
+        <v>0</v>
+      </c>
+      <c r="L74" s="18">
+        <v>0</v>
+      </c>
+      <c r="M74" s="18">
+        <v>0</v>
+      </c>
+      <c r="N74" s="18">
+        <v>0</v>
+      </c>
+      <c r="O74" s="18">
+        <v>0</v>
+      </c>
+      <c r="P74" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="18"/>
+      <c r="L75" s="18"/>
+      <c r="M75" s="18"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="18"/>
+      <c r="P75" s="18"/>
+      <c r="Q75" s="18"/>
+    </row>
+    <row r="76" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B76" s="28"/>
+      <c r="C76" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D76" s="68"/>
-[...34 lines deleted...]
-      <c r="D77" s="64" t="s">
+      <c r="D76" s="45"/>
+      <c r="E76" s="45"/>
+      <c r="F76" s="45"/>
+      <c r="G76" s="45"/>
+      <c r="H76" s="45"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="18">
+        <v>0</v>
+      </c>
+      <c r="K76" s="18">
+        <v>0</v>
+      </c>
+      <c r="L76" s="18">
+        <v>0</v>
+      </c>
+      <c r="M76" s="18">
+        <v>0</v>
+      </c>
+      <c r="N76" s="18">
+        <v>0</v>
+      </c>
+      <c r="O76" s="18">
+        <v>0</v>
+      </c>
+      <c r="P76" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B77" s="28"/>
+      <c r="C77" s="28"/>
+      <c r="D77" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E77" s="64"/>
-[...33 lines deleted...]
-      <c r="D78" s="64" t="s">
+      <c r="E77" s="44"/>
+      <c r="F77" s="44"/>
+      <c r="G77" s="44"/>
+      <c r="H77" s="44"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="18">
+        <v>0</v>
+      </c>
+      <c r="K77" s="18">
+        <v>0</v>
+      </c>
+      <c r="L77" s="18">
+        <v>0</v>
+      </c>
+      <c r="M77" s="18">
+        <v>0</v>
+      </c>
+      <c r="N77" s="18">
+        <v>0</v>
+      </c>
+      <c r="O77" s="18">
+        <v>0</v>
+      </c>
+      <c r="P77" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B78" s="28"/>
+      <c r="C78" s="28"/>
+      <c r="D78" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E78" s="64"/>
-[...33 lines deleted...]
-      <c r="D79" s="64" t="s">
+      <c r="E78" s="44"/>
+      <c r="F78" s="44"/>
+      <c r="G78" s="44"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="23"/>
+      <c r="J78" s="18">
+        <v>0</v>
+      </c>
+      <c r="K78" s="18">
+        <v>0</v>
+      </c>
+      <c r="L78" s="18">
+        <v>0</v>
+      </c>
+      <c r="M78" s="18">
+        <v>0</v>
+      </c>
+      <c r="N78" s="18">
+        <v>0</v>
+      </c>
+      <c r="O78" s="18">
+        <v>0</v>
+      </c>
+      <c r="P78" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B79" s="28"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E79" s="64"/>
-[...33 lines deleted...]
-      <c r="D80" s="64" t="s">
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="23"/>
+      <c r="J79" s="18">
+        <v>0</v>
+      </c>
+      <c r="K79" s="18">
+        <v>0</v>
+      </c>
+      <c r="L79" s="18">
+        <v>0</v>
+      </c>
+      <c r="M79" s="18">
+        <v>0</v>
+      </c>
+      <c r="N79" s="18">
+        <v>0</v>
+      </c>
+      <c r="O79" s="18">
+        <v>0</v>
+      </c>
+      <c r="P79" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B80" s="28"/>
+      <c r="C80" s="28"/>
+      <c r="D80" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E80" s="64"/>
-[...50 lines deleted...]
-      <c r="B82" s="65" t="s">
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="18">
+        <v>0</v>
+      </c>
+      <c r="K80" s="18">
+        <v>0</v>
+      </c>
+      <c r="L80" s="18">
+        <v>0</v>
+      </c>
+      <c r="M80" s="18">
+        <v>0</v>
+      </c>
+      <c r="N80" s="18">
+        <v>0</v>
+      </c>
+      <c r="O80" s="18">
+        <v>0</v>
+      </c>
+      <c r="P80" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B81" s="28"/>
+      <c r="C81" s="28"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="28"/>
+      <c r="I81" s="23"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
+      <c r="L81" s="18"/>
+      <c r="M81" s="18"/>
+      <c r="N81" s="18"/>
+      <c r="O81" s="18"/>
+      <c r="P81" s="18"/>
+      <c r="Q81" s="18"/>
+    </row>
+    <row r="82" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A82" s="34"/>
+      <c r="B82" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C82" s="65"/>
-[...6 lines deleted...]
-      <c r="J82" s="5">
+      <c r="C82" s="48"/>
+      <c r="D82" s="48"/>
+      <c r="E82" s="48"/>
+      <c r="F82" s="48"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="48"/>
+      <c r="I82" s="17"/>
+      <c r="J82" s="4">
         <v>1067</v>
       </c>
-      <c r="K82" s="5">
+      <c r="K82" s="4">
         <v>39</v>
       </c>
-      <c r="L82" s="5">
+      <c r="L82" s="4">
         <v>64</v>
       </c>
-      <c r="M82" s="5">
+      <c r="M82" s="4">
         <v>293</v>
       </c>
-      <c r="N82" s="5">
+      <c r="N82" s="4">
         <v>38</v>
       </c>
-      <c r="O82" s="5">
+      <c r="O82" s="4">
         <v>19</v>
       </c>
-      <c r="P82" s="5">
+      <c r="P82" s="4">
         <v>597</v>
       </c>
-      <c r="Q82" s="5">
+      <c r="Q82" s="4">
         <v>17</v>
       </c>
     </row>
-    <row r="83" spans="1:17" s="16" customFormat="1" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B83" s="66" t="s">
+    <row r="83" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A83" s="34"/>
+      <c r="B83" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="C83" s="66"/>
-[...6 lines deleted...]
-      <c r="J83" s="5">
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="55"/>
+      <c r="G83" s="55"/>
+      <c r="H83" s="55"/>
+      <c r="I83" s="17"/>
+      <c r="J83" s="4">
         <v>574</v>
       </c>
-      <c r="K83" s="5">
+      <c r="K83" s="4">
         <v>16</v>
       </c>
-      <c r="L83" s="5">
+      <c r="L83" s="4">
         <v>37</v>
       </c>
-      <c r="M83" s="5">
+      <c r="M83" s="4">
         <v>169</v>
       </c>
-      <c r="N83" s="5">
+      <c r="N83" s="4">
         <v>21</v>
       </c>
-      <c r="O83" s="5">
+      <c r="O83" s="4">
         <v>8</v>
       </c>
-      <c r="P83" s="5">
+      <c r="P83" s="4">
         <v>318</v>
       </c>
-      <c r="Q83" s="5">
+      <c r="Q83" s="4">
         <v>5</v>
       </c>
     </row>
-    <row r="84" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C84" s="64" t="s">
+    <row r="84" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B84" s="28"/>
+      <c r="C84" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D84" s="64"/>
-[...5 lines deleted...]
-      <c r="J84" s="28">
+      <c r="D84" s="44"/>
+      <c r="E84" s="44"/>
+      <c r="F84" s="44"/>
+      <c r="G84" s="44"/>
+      <c r="H84" s="44"/>
+      <c r="I84" s="23"/>
+      <c r="J84" s="18">
         <v>379</v>
       </c>
-      <c r="K84" s="28">
+      <c r="K84" s="18">
         <v>7</v>
       </c>
-      <c r="L84" s="28">
+      <c r="L84" s="18">
         <v>25</v>
       </c>
-      <c r="M84" s="28">
+      <c r="M84" s="18">
         <v>103</v>
       </c>
-      <c r="N84" s="28">
+      <c r="N84" s="18">
         <v>14</v>
       </c>
-      <c r="O84" s="28">
+      <c r="O84" s="18">
         <v>6</v>
       </c>
-      <c r="P84" s="28">
+      <c r="P84" s="18">
         <v>222</v>
       </c>
-      <c r="Q84" s="28">
+      <c r="Q84" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="85" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C85" s="64" t="s">
+    <row r="85" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B85" s="28"/>
+      <c r="C85" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="D85" s="64"/>
-[...5 lines deleted...]
-      <c r="J85" s="28">
+      <c r="D85" s="44"/>
+      <c r="E85" s="44"/>
+      <c r="F85" s="44"/>
+      <c r="G85" s="44"/>
+      <c r="H85" s="44"/>
+      <c r="I85" s="23"/>
+      <c r="J85" s="18">
         <v>49</v>
       </c>
-      <c r="K85" s="28">
-[...2 lines deleted...]
-      <c r="L85" s="28">
+      <c r="K85" s="18">
+        <v>0</v>
+      </c>
+      <c r="L85" s="18">
         <v>3</v>
       </c>
-      <c r="M85" s="28">
+      <c r="M85" s="18">
         <v>13</v>
       </c>
-      <c r="N85" s="28">
-[...5 lines deleted...]
-      <c r="P85" s="28">
+      <c r="N85" s="18">
+        <v>1</v>
+      </c>
+      <c r="O85" s="18">
+        <v>0</v>
+      </c>
+      <c r="P85" s="18">
         <v>31</v>
       </c>
-      <c r="Q85" s="28">
-[...6 lines deleted...]
-      <c r="C86" s="64" t="s">
+      <c r="Q85" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B86" s="28"/>
+      <c r="C86" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="D86" s="64"/>
-[...5 lines deleted...]
-      <c r="J86" s="28">
+      <c r="D86" s="44"/>
+      <c r="E86" s="44"/>
+      <c r="F86" s="44"/>
+      <c r="G86" s="44"/>
+      <c r="H86" s="44"/>
+      <c r="I86" s="23"/>
+      <c r="J86" s="18">
         <v>2</v>
       </c>
-      <c r="K86" s="28">
-[...14 lines deleted...]
-      <c r="P86" s="28">
+      <c r="K86" s="18">
+        <v>0</v>
+      </c>
+      <c r="L86" s="18">
+        <v>0</v>
+      </c>
+      <c r="M86" s="18">
+        <v>0</v>
+      </c>
+      <c r="N86" s="18">
+        <v>0</v>
+      </c>
+      <c r="O86" s="18">
+        <v>0</v>
+      </c>
+      <c r="P86" s="18">
         <v>2</v>
       </c>
-      <c r="Q86" s="28">
-[...6 lines deleted...]
-      <c r="C87" s="64" t="s">
+      <c r="Q86" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B87" s="28"/>
+      <c r="C87" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D87" s="64"/>
-[...5 lines deleted...]
-      <c r="J87" s="28">
+      <c r="D87" s="44"/>
+      <c r="E87" s="44"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="44"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="18">
         <v>143</v>
       </c>
-      <c r="K87" s="28">
+      <c r="K87" s="18">
         <v>9</v>
       </c>
-      <c r="L87" s="28">
+      <c r="L87" s="18">
         <v>9</v>
       </c>
-      <c r="M87" s="28">
+      <c r="M87" s="18">
         <v>53</v>
       </c>
-      <c r="N87" s="28">
+      <c r="N87" s="18">
         <v>6</v>
       </c>
-      <c r="O87" s="28">
+      <c r="O87" s="18">
         <v>2</v>
       </c>
-      <c r="P87" s="28">
+      <c r="P87" s="18">
         <v>62</v>
       </c>
-      <c r="Q87" s="28">
+      <c r="Q87" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="88" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C88" s="64" t="s">
+    <row r="88" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B88" s="28"/>
+      <c r="C88" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D88" s="64"/>
-[...52 lines deleted...]
-      <c r="C90" s="68" t="s">
+      <c r="D88" s="44"/>
+      <c r="E88" s="44"/>
+      <c r="F88" s="44"/>
+      <c r="G88" s="44"/>
+      <c r="H88" s="44"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="18">
+        <v>1</v>
+      </c>
+      <c r="K88" s="18">
+        <v>0</v>
+      </c>
+      <c r="L88" s="18">
+        <v>0</v>
+      </c>
+      <c r="M88" s="18">
+        <v>0</v>
+      </c>
+      <c r="N88" s="18">
+        <v>0</v>
+      </c>
+      <c r="O88" s="18">
+        <v>0</v>
+      </c>
+      <c r="P88" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B89" s="28"/>
+      <c r="C89" s="28"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
+      <c r="L89" s="18"/>
+      <c r="M89" s="18"/>
+      <c r="N89" s="18"/>
+      <c r="O89" s="18"/>
+      <c r="P89" s="18"/>
+      <c r="Q89" s="18"/>
+    </row>
+    <row r="90" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B90" s="28"/>
+      <c r="C90" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D90" s="68"/>
-[...5 lines deleted...]
-      <c r="J90" s="28">
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="23"/>
+      <c r="J90" s="18">
         <v>11</v>
       </c>
-      <c r="K90" s="28">
-[...5 lines deleted...]
-      <c r="M90" s="28">
+      <c r="K90" s="18">
+        <v>0</v>
+      </c>
+      <c r="L90" s="18">
+        <v>1</v>
+      </c>
+      <c r="M90" s="18">
         <v>5</v>
       </c>
-      <c r="N90" s="28">
-[...5 lines deleted...]
-      <c r="P90" s="28">
+      <c r="N90" s="18">
+        <v>0</v>
+      </c>
+      <c r="O90" s="18">
+        <v>0</v>
+      </c>
+      <c r="P90" s="18">
         <v>5</v>
       </c>
-      <c r="Q90" s="28">
-[...7 lines deleted...]
-      <c r="D91" s="64" t="s">
+      <c r="Q90" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B91" s="28"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E91" s="64"/>
-[...4 lines deleted...]
-      <c r="J91" s="28">
+      <c r="E91" s="44"/>
+      <c r="F91" s="44"/>
+      <c r="G91" s="44"/>
+      <c r="H91" s="44"/>
+      <c r="I91" s="23"/>
+      <c r="J91" s="18">
         <v>3</v>
       </c>
-      <c r="K91" s="28">
-[...14 lines deleted...]
-      <c r="P91" s="28">
+      <c r="K91" s="18">
+        <v>0</v>
+      </c>
+      <c r="L91" s="18">
+        <v>0</v>
+      </c>
+      <c r="M91" s="18">
+        <v>0</v>
+      </c>
+      <c r="N91" s="18">
+        <v>0</v>
+      </c>
+      <c r="O91" s="18">
+        <v>0</v>
+      </c>
+      <c r="P91" s="18">
         <v>3</v>
       </c>
-      <c r="Q91" s="28">
-[...7 lines deleted...]
-      <c r="D92" s="64" t="s">
+      <c r="Q91" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B92" s="28"/>
+      <c r="C92" s="28"/>
+      <c r="D92" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E92" s="64"/>
-[...4 lines deleted...]
-      <c r="J92" s="28">
+      <c r="E92" s="44"/>
+      <c r="F92" s="44"/>
+      <c r="G92" s="44"/>
+      <c r="H92" s="44"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="18">
         <v>7</v>
       </c>
-      <c r="K92" s="28">
-[...5 lines deleted...]
-      <c r="M92" s="28">
+      <c r="K92" s="18">
+        <v>0</v>
+      </c>
+      <c r="L92" s="18">
+        <v>1</v>
+      </c>
+      <c r="M92" s="18">
         <v>5</v>
       </c>
-      <c r="N92" s="28">
-[...16 lines deleted...]
-      <c r="D93" s="64" t="s">
+      <c r="N92" s="18">
+        <v>0</v>
+      </c>
+      <c r="O92" s="18">
+        <v>0</v>
+      </c>
+      <c r="P92" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q92" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B93" s="28"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E93" s="64"/>
-[...50 lines deleted...]
-      <c r="B95" s="67" t="s">
+      <c r="E93" s="44"/>
+      <c r="F93" s="44"/>
+      <c r="G93" s="44"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="18">
+        <v>1</v>
+      </c>
+      <c r="K93" s="18">
+        <v>0</v>
+      </c>
+      <c r="L93" s="18">
+        <v>0</v>
+      </c>
+      <c r="M93" s="18">
+        <v>0</v>
+      </c>
+      <c r="N93" s="18">
+        <v>0</v>
+      </c>
+      <c r="O93" s="18">
+        <v>0</v>
+      </c>
+      <c r="P93" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q93" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B94" s="28"/>
+      <c r="C94" s="28"/>
+      <c r="D94" s="28"/>
+      <c r="E94" s="28"/>
+      <c r="F94" s="28"/>
+      <c r="G94" s="28"/>
+      <c r="H94" s="28"/>
+      <c r="I94" s="23"/>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="18"/>
+      <c r="N94" s="18"/>
+      <c r="O94" s="18"/>
+      <c r="P94" s="18"/>
+      <c r="Q94" s="18"/>
+    </row>
+    <row r="95" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A95" s="34"/>
+      <c r="B95" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="C95" s="67"/>
-[...6 lines deleted...]
-      <c r="J95" s="5">
+      <c r="C95" s="56"/>
+      <c r="D95" s="56"/>
+      <c r="E95" s="56"/>
+      <c r="F95" s="56"/>
+      <c r="G95" s="56"/>
+      <c r="H95" s="56"/>
+      <c r="I95" s="17"/>
+      <c r="J95" s="4">
         <v>360</v>
       </c>
-      <c r="K95" s="5">
+      <c r="K95" s="4">
         <v>22</v>
       </c>
-      <c r="L95" s="5">
+      <c r="L95" s="4">
         <v>17</v>
       </c>
-      <c r="M95" s="5">
+      <c r="M95" s="4">
         <v>90</v>
       </c>
-      <c r="N95" s="5">
+      <c r="N95" s="4">
         <v>9</v>
       </c>
-      <c r="O95" s="5">
+      <c r="O95" s="4">
         <v>10</v>
       </c>
-      <c r="P95" s="5">
+      <c r="P95" s="4">
         <v>202</v>
       </c>
-      <c r="Q95" s="5">
+      <c r="Q95" s="4">
         <v>10</v>
       </c>
     </row>
-    <row r="96" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C96" s="64" t="s">
+    <row r="96" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B96" s="28"/>
+      <c r="C96" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D96" s="64"/>
-[...5 lines deleted...]
-      <c r="J96" s="28">
+      <c r="D96" s="44"/>
+      <c r="E96" s="44"/>
+      <c r="F96" s="44"/>
+      <c r="G96" s="44"/>
+      <c r="H96" s="44"/>
+      <c r="I96" s="23"/>
+      <c r="J96" s="18">
         <v>332</v>
       </c>
-      <c r="K96" s="28">
+      <c r="K96" s="18">
         <v>20</v>
       </c>
-      <c r="L96" s="28">
+      <c r="L96" s="18">
         <v>13</v>
       </c>
-      <c r="M96" s="28">
+      <c r="M96" s="18">
         <v>85</v>
       </c>
-      <c r="N96" s="28">
+      <c r="N96" s="18">
         <v>9</v>
       </c>
-      <c r="O96" s="28">
+      <c r="O96" s="18">
         <v>9</v>
       </c>
-      <c r="P96" s="28">
+      <c r="P96" s="18">
         <v>186</v>
       </c>
-      <c r="Q96" s="28">
+      <c r="Q96" s="18">
         <v>10</v>
       </c>
     </row>
-    <row r="97" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C97" s="64" t="s">
+    <row r="97" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B97" s="28"/>
+      <c r="C97" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="D97" s="64"/>
-[...5 lines deleted...]
-      <c r="J97" s="28">
+      <c r="D97" s="44"/>
+      <c r="E97" s="44"/>
+      <c r="F97" s="44"/>
+      <c r="G97" s="44"/>
+      <c r="H97" s="44"/>
+      <c r="I97" s="23"/>
+      <c r="J97" s="18">
         <v>10</v>
       </c>
-      <c r="K97" s="28">
-[...14 lines deleted...]
-      <c r="P97" s="28">
+      <c r="K97" s="18">
+        <v>0</v>
+      </c>
+      <c r="L97" s="18">
+        <v>0</v>
+      </c>
+      <c r="M97" s="18">
+        <v>0</v>
+      </c>
+      <c r="N97" s="18">
+        <v>0</v>
+      </c>
+      <c r="O97" s="18">
+        <v>1</v>
+      </c>
+      <c r="P97" s="18">
         <v>9</v>
       </c>
-      <c r="Q97" s="28">
-[...6 lines deleted...]
-      <c r="C98" s="64" t="s">
+      <c r="Q97" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B98" s="28"/>
+      <c r="C98" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="D98" s="64"/>
-[...5 lines deleted...]
-      <c r="J98" s="28">
+      <c r="D98" s="44"/>
+      <c r="E98" s="44"/>
+      <c r="F98" s="44"/>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44"/>
+      <c r="I98" s="23"/>
+      <c r="J98" s="18">
         <v>2</v>
       </c>
-      <c r="K98" s="28">
-[...14 lines deleted...]
-      <c r="P98" s="28">
+      <c r="K98" s="18">
+        <v>0</v>
+      </c>
+      <c r="L98" s="18">
+        <v>0</v>
+      </c>
+      <c r="M98" s="18">
+        <v>0</v>
+      </c>
+      <c r="N98" s="18">
+        <v>0</v>
+      </c>
+      <c r="O98" s="18">
+        <v>0</v>
+      </c>
+      <c r="P98" s="18">
         <v>2</v>
       </c>
-      <c r="Q98" s="28">
-[...6 lines deleted...]
-      <c r="C99" s="64" t="s">
+      <c r="Q98" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B99" s="28"/>
+      <c r="C99" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D99" s="64"/>
-[...5 lines deleted...]
-      <c r="J99" s="28">
+      <c r="D99" s="44"/>
+      <c r="E99" s="44"/>
+      <c r="F99" s="44"/>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44"/>
+      <c r="I99" s="23"/>
+      <c r="J99" s="18">
         <v>15</v>
       </c>
-      <c r="K99" s="28">
-[...2 lines deleted...]
-      <c r="L99" s="28">
+      <c r="K99" s="18">
+        <v>1</v>
+      </c>
+      <c r="L99" s="18">
         <v>4</v>
       </c>
-      <c r="M99" s="28">
+      <c r="M99" s="18">
         <v>5</v>
       </c>
-      <c r="N99" s="28">
-[...5 lines deleted...]
-      <c r="P99" s="28">
+      <c r="N99" s="18">
+        <v>0</v>
+      </c>
+      <c r="O99" s="18">
+        <v>0</v>
+      </c>
+      <c r="P99" s="18">
         <v>5</v>
       </c>
-      <c r="Q99" s="28">
-[...6 lines deleted...]
-      <c r="C100" s="64" t="s">
+      <c r="Q99" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B100" s="28"/>
+      <c r="C100" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D100" s="64"/>
-[...52 lines deleted...]
-      <c r="C102" s="68" t="s">
+      <c r="D100" s="44"/>
+      <c r="E100" s="44"/>
+      <c r="F100" s="44"/>
+      <c r="G100" s="44"/>
+      <c r="H100" s="44"/>
+      <c r="I100" s="23"/>
+      <c r="J100" s="18">
+        <v>1</v>
+      </c>
+      <c r="K100" s="18">
+        <v>1</v>
+      </c>
+      <c r="L100" s="18">
+        <v>0</v>
+      </c>
+      <c r="M100" s="18">
+        <v>0</v>
+      </c>
+      <c r="N100" s="18">
+        <v>0</v>
+      </c>
+      <c r="O100" s="18">
+        <v>0</v>
+      </c>
+      <c r="P100" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="28"/>
+      <c r="H101" s="28"/>
+      <c r="I101" s="23"/>
+      <c r="J101" s="18"/>
+      <c r="K101" s="18"/>
+      <c r="L101" s="18"/>
+      <c r="M101" s="18"/>
+      <c r="N101" s="18"/>
+      <c r="O101" s="18"/>
+      <c r="P101" s="18"/>
+      <c r="Q101" s="18"/>
+    </row>
+    <row r="102" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B102" s="28"/>
+      <c r="C102" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D102" s="68"/>
-[...5 lines deleted...]
-      <c r="J102" s="28">
+      <c r="D102" s="45"/>
+      <c r="E102" s="45"/>
+      <c r="F102" s="45"/>
+      <c r="G102" s="45"/>
+      <c r="H102" s="45"/>
+      <c r="I102" s="23"/>
+      <c r="J102" s="18">
         <v>11</v>
       </c>
-      <c r="K102" s="28">
+      <c r="K102" s="18">
         <v>2</v>
       </c>
-      <c r="L102" s="28">
-[...2 lines deleted...]
-      <c r="M102" s="28">
+      <c r="L102" s="18">
+        <v>0</v>
+      </c>
+      <c r="M102" s="18">
         <v>2</v>
       </c>
-      <c r="N102" s="28">
-[...5 lines deleted...]
-      <c r="P102" s="28">
+      <c r="N102" s="18">
+        <v>0</v>
+      </c>
+      <c r="O102" s="18">
+        <v>0</v>
+      </c>
+      <c r="P102" s="18">
         <v>6</v>
       </c>
-      <c r="Q102" s="28">
-[...7 lines deleted...]
-      <c r="D103" s="64" t="s">
+      <c r="Q102" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E103" s="64"/>
-[...4 lines deleted...]
-      <c r="J103" s="28">
+      <c r="E103" s="44"/>
+      <c r="F103" s="44"/>
+      <c r="G103" s="44"/>
+      <c r="H103" s="44"/>
+      <c r="I103" s="23"/>
+      <c r="J103" s="18">
         <v>5</v>
       </c>
-      <c r="K103" s="28">
-[...14 lines deleted...]
-      <c r="P103" s="28">
+      <c r="K103" s="18">
+        <v>0</v>
+      </c>
+      <c r="L103" s="18">
+        <v>0</v>
+      </c>
+      <c r="M103" s="18">
+        <v>1</v>
+      </c>
+      <c r="N103" s="18">
+        <v>0</v>
+      </c>
+      <c r="O103" s="18">
+        <v>0</v>
+      </c>
+      <c r="P103" s="18">
         <v>4</v>
       </c>
-      <c r="Q103" s="28">
-[...7 lines deleted...]
-      <c r="D104" s="64" t="s">
+      <c r="Q103" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E104" s="64"/>
-[...4 lines deleted...]
-      <c r="J104" s="28">
+      <c r="E104" s="44"/>
+      <c r="F104" s="44"/>
+      <c r="G104" s="44"/>
+      <c r="H104" s="44"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="18">
         <v>5</v>
       </c>
-      <c r="K104" s="28">
+      <c r="K104" s="18">
         <v>2</v>
       </c>
-      <c r="L104" s="28">
-[...11 lines deleted...]
-      <c r="P104" s="28">
+      <c r="L104" s="18">
+        <v>0</v>
+      </c>
+      <c r="M104" s="18">
+        <v>0</v>
+      </c>
+      <c r="N104" s="18">
+        <v>0</v>
+      </c>
+      <c r="O104" s="18">
+        <v>0</v>
+      </c>
+      <c r="P104" s="18">
         <v>2</v>
       </c>
-      <c r="Q104" s="28">
-[...7 lines deleted...]
-      <c r="D105" s="64" t="s">
+      <c r="Q104" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E105" s="64"/>
-[...50 lines deleted...]
-      <c r="B107" s="72" t="s">
+      <c r="E105" s="44"/>
+      <c r="F105" s="44"/>
+      <c r="G105" s="44"/>
+      <c r="H105" s="44"/>
+      <c r="I105" s="23"/>
+      <c r="J105" s="18">
+        <v>1</v>
+      </c>
+      <c r="K105" s="18">
+        <v>0</v>
+      </c>
+      <c r="L105" s="18">
+        <v>0</v>
+      </c>
+      <c r="M105" s="18">
+        <v>1</v>
+      </c>
+      <c r="N105" s="18">
+        <v>0</v>
+      </c>
+      <c r="O105" s="18">
+        <v>0</v>
+      </c>
+      <c r="P105" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
+      <c r="I106" s="23"/>
+      <c r="J106" s="18"/>
+      <c r="K106" s="18"/>
+      <c r="L106" s="18"/>
+      <c r="M106" s="18"/>
+      <c r="N106" s="18"/>
+      <c r="O106" s="18"/>
+      <c r="P106" s="18"/>
+      <c r="Q106" s="18"/>
+    </row>
+    <row r="107" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A107" s="34"/>
+      <c r="B107" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="C107" s="72"/>
-[...6 lines deleted...]
-      <c r="J107" s="5">
+      <c r="C107" s="57"/>
+      <c r="D107" s="57"/>
+      <c r="E107" s="57"/>
+      <c r="F107" s="57"/>
+      <c r="G107" s="57"/>
+      <c r="H107" s="57"/>
+      <c r="I107" s="17"/>
+      <c r="J107" s="4">
         <v>80</v>
       </c>
-      <c r="K107" s="5">
-[...2 lines deleted...]
-      <c r="L107" s="5">
+      <c r="K107" s="4">
+        <v>0</v>
+      </c>
+      <c r="L107" s="4">
         <v>9</v>
       </c>
-      <c r="M107" s="5">
+      <c r="M107" s="4">
         <v>21</v>
       </c>
-      <c r="N107" s="5">
+      <c r="N107" s="4">
         <v>5</v>
       </c>
-      <c r="O107" s="5">
-[...2 lines deleted...]
-      <c r="P107" s="5">
+      <c r="O107" s="4">
+        <v>1</v>
+      </c>
+      <c r="P107" s="4">
         <v>44</v>
       </c>
-      <c r="Q107" s="5">
-[...6 lines deleted...]
-      <c r="C108" s="64" t="s">
+      <c r="Q107" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B108" s="28"/>
+      <c r="C108" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D108" s="64"/>
-[...5 lines deleted...]
-      <c r="J108" s="28">
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="18">
         <v>38</v>
       </c>
-      <c r="K108" s="28">
-[...2 lines deleted...]
-      <c r="L108" s="28">
+      <c r="K108" s="18">
+        <v>0</v>
+      </c>
+      <c r="L108" s="18">
         <v>3</v>
       </c>
-      <c r="M108" s="28">
+      <c r="M108" s="18">
         <v>7</v>
       </c>
-      <c r="N108" s="28">
-[...5 lines deleted...]
-      <c r="P108" s="28">
+      <c r="N108" s="18">
+        <v>1</v>
+      </c>
+      <c r="O108" s="18">
+        <v>1</v>
+      </c>
+      <c r="P108" s="18">
         <v>26</v>
       </c>
-      <c r="Q108" s="28">
-[...6 lines deleted...]
-      <c r="C109" s="64" t="s">
+      <c r="Q108" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B109" s="28"/>
+      <c r="C109" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="D109" s="64"/>
-[...5 lines deleted...]
-      <c r="J109" s="28">
+      <c r="D109" s="44"/>
+      <c r="E109" s="44"/>
+      <c r="F109" s="44"/>
+      <c r="G109" s="44"/>
+      <c r="H109" s="44"/>
+      <c r="I109" s="23"/>
+      <c r="J109" s="18">
         <v>15</v>
       </c>
-      <c r="K109" s="28">
-[...2 lines deleted...]
-      <c r="L109" s="28">
+      <c r="K109" s="18">
+        <v>0</v>
+      </c>
+      <c r="L109" s="18">
         <v>2</v>
       </c>
-      <c r="M109" s="28">
+      <c r="M109" s="18">
         <v>7</v>
       </c>
-      <c r="N109" s="28">
-[...5 lines deleted...]
-      <c r="P109" s="28">
+      <c r="N109" s="18">
+        <v>0</v>
+      </c>
+      <c r="O109" s="18">
+        <v>0</v>
+      </c>
+      <c r="P109" s="18">
         <v>6</v>
       </c>
-      <c r="Q109" s="28">
-[...6 lines deleted...]
-      <c r="C110" s="64" t="s">
+      <c r="Q109" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B110" s="28"/>
+      <c r="C110" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="D110" s="64"/>
-[...33 lines deleted...]
-      <c r="C111" s="64" t="s">
+      <c r="D110" s="44"/>
+      <c r="E110" s="44"/>
+      <c r="F110" s="44"/>
+      <c r="G110" s="44"/>
+      <c r="H110" s="44"/>
+      <c r="I110" s="23"/>
+      <c r="J110" s="18">
+        <v>0</v>
+      </c>
+      <c r="K110" s="18">
+        <v>0</v>
+      </c>
+      <c r="L110" s="18">
+        <v>0</v>
+      </c>
+      <c r="M110" s="18">
+        <v>0</v>
+      </c>
+      <c r="N110" s="18">
+        <v>0</v>
+      </c>
+      <c r="O110" s="18">
+        <v>0</v>
+      </c>
+      <c r="P110" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B111" s="28"/>
+      <c r="C111" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D111" s="64"/>
-[...5 lines deleted...]
-      <c r="J111" s="28">
+      <c r="D111" s="44"/>
+      <c r="E111" s="44"/>
+      <c r="F111" s="44"/>
+      <c r="G111" s="44"/>
+      <c r="H111" s="44"/>
+      <c r="I111" s="23"/>
+      <c r="J111" s="18">
         <v>27</v>
       </c>
-      <c r="K111" s="28">
-[...2 lines deleted...]
-      <c r="L111" s="28">
+      <c r="K111" s="18">
+        <v>0</v>
+      </c>
+      <c r="L111" s="18">
         <v>4</v>
       </c>
-      <c r="M111" s="28">
+      <c r="M111" s="18">
         <v>7</v>
       </c>
-      <c r="N111" s="28">
+      <c r="N111" s="18">
         <v>4</v>
       </c>
-      <c r="O111" s="28">
-[...2 lines deleted...]
-      <c r="P111" s="28">
+      <c r="O111" s="18">
+        <v>0</v>
+      </c>
+      <c r="P111" s="18">
         <v>12</v>
       </c>
-      <c r="Q111" s="28">
-[...6 lines deleted...]
-      <c r="C112" s="64" t="s">
+      <c r="Q111" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B112" s="28"/>
+      <c r="C112" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D112" s="64"/>
-[...52 lines deleted...]
-      <c r="C114" s="68" t="s">
+      <c r="D112" s="44"/>
+      <c r="E112" s="44"/>
+      <c r="F112" s="44"/>
+      <c r="G112" s="44"/>
+      <c r="H112" s="44"/>
+      <c r="I112" s="23"/>
+      <c r="J112" s="18">
+        <v>0</v>
+      </c>
+      <c r="K112" s="18">
+        <v>0</v>
+      </c>
+      <c r="L112" s="18">
+        <v>0</v>
+      </c>
+      <c r="M112" s="18">
+        <v>0</v>
+      </c>
+      <c r="N112" s="18">
+        <v>0</v>
+      </c>
+      <c r="O112" s="18">
+        <v>0</v>
+      </c>
+      <c r="P112" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B113" s="28"/>
+      <c r="C113" s="28"/>
+      <c r="D113" s="28"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="28"/>
+      <c r="H113" s="28"/>
+      <c r="I113" s="23"/>
+      <c r="J113" s="18"/>
+      <c r="K113" s="18"/>
+      <c r="L113" s="18"/>
+      <c r="M113" s="18"/>
+      <c r="N113" s="18"/>
+      <c r="O113" s="18"/>
+      <c r="P113" s="18"/>
+      <c r="Q113" s="18"/>
+    </row>
+    <row r="114" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B114" s="28"/>
+      <c r="C114" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D114" s="68"/>
-[...34 lines deleted...]
-      <c r="D115" s="64" t="s">
+      <c r="D114" s="45"/>
+      <c r="E114" s="45"/>
+      <c r="F114" s="45"/>
+      <c r="G114" s="45"/>
+      <c r="H114" s="45"/>
+      <c r="I114" s="23"/>
+      <c r="J114" s="18">
+        <v>0</v>
+      </c>
+      <c r="K114" s="18">
+        <v>0</v>
+      </c>
+      <c r="L114" s="18">
+        <v>0</v>
+      </c>
+      <c r="M114" s="18">
+        <v>0</v>
+      </c>
+      <c r="N114" s="18">
+        <v>0</v>
+      </c>
+      <c r="O114" s="18">
+        <v>0</v>
+      </c>
+      <c r="P114" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B115" s="28"/>
+      <c r="C115" s="28"/>
+      <c r="D115" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E115" s="64"/>
-[...33 lines deleted...]
-      <c r="D116" s="64" t="s">
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44"/>
+      <c r="I115" s="23"/>
+      <c r="J115" s="18">
+        <v>0</v>
+      </c>
+      <c r="K115" s="18">
+        <v>0</v>
+      </c>
+      <c r="L115" s="18">
+        <v>0</v>
+      </c>
+      <c r="M115" s="18">
+        <v>0</v>
+      </c>
+      <c r="N115" s="18">
+        <v>0</v>
+      </c>
+      <c r="O115" s="18">
+        <v>0</v>
+      </c>
+      <c r="P115" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E116" s="64"/>
-[...33 lines deleted...]
-      <c r="D117" s="64" t="s">
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="18">
+        <v>0</v>
+      </c>
+      <c r="K116" s="18">
+        <v>0</v>
+      </c>
+      <c r="L116" s="18">
+        <v>0</v>
+      </c>
+      <c r="M116" s="18">
+        <v>0</v>
+      </c>
+      <c r="N116" s="18">
+        <v>0</v>
+      </c>
+      <c r="O116" s="18">
+        <v>0</v>
+      </c>
+      <c r="P116" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E117" s="64"/>
-[...50 lines deleted...]
-      <c r="B119" s="73" t="s">
+      <c r="E117" s="44"/>
+      <c r="F117" s="44"/>
+      <c r="G117" s="44"/>
+      <c r="H117" s="44"/>
+      <c r="I117" s="23"/>
+      <c r="J117" s="18">
+        <v>0</v>
+      </c>
+      <c r="K117" s="18">
+        <v>0</v>
+      </c>
+      <c r="L117" s="18">
+        <v>0</v>
+      </c>
+      <c r="M117" s="18">
+        <v>0</v>
+      </c>
+      <c r="N117" s="18">
+        <v>0</v>
+      </c>
+      <c r="O117" s="18">
+        <v>0</v>
+      </c>
+      <c r="P117" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
+      <c r="I118" s="23"/>
+      <c r="J118" s="18"/>
+      <c r="K118" s="18"/>
+      <c r="L118" s="18"/>
+      <c r="M118" s="18"/>
+      <c r="N118" s="18"/>
+      <c r="O118" s="18"/>
+      <c r="P118" s="18"/>
+      <c r="Q118" s="18"/>
+    </row>
+    <row r="119" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A119" s="34"/>
+      <c r="B119" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="C119" s="73"/>
-[...6 lines deleted...]
-      <c r="J119" s="5">
+      <c r="C119" s="58"/>
+      <c r="D119" s="58"/>
+      <c r="E119" s="58"/>
+      <c r="F119" s="58"/>
+      <c r="G119" s="58"/>
+      <c r="H119" s="58"/>
+      <c r="I119" s="17"/>
+      <c r="J119" s="4">
         <v>53</v>
       </c>
-      <c r="K119" s="5">
-[...5 lines deleted...]
-      <c r="M119" s="5">
+      <c r="K119" s="4">
+        <v>1</v>
+      </c>
+      <c r="L119" s="4">
+        <v>1</v>
+      </c>
+      <c r="M119" s="4">
         <v>13</v>
       </c>
-      <c r="N119" s="5">
+      <c r="N119" s="4">
         <v>3</v>
       </c>
-      <c r="O119" s="5">
-[...2 lines deleted...]
-      <c r="P119" s="5">
+      <c r="O119" s="4">
+        <v>0</v>
+      </c>
+      <c r="P119" s="4">
         <v>33</v>
       </c>
-      <c r="Q119" s="5">
+      <c r="Q119" s="4">
         <v>2</v>
       </c>
     </row>
-    <row r="120" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C120" s="64" t="s">
+    <row r="120" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B120" s="28"/>
+      <c r="C120" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D120" s="64"/>
-[...5 lines deleted...]
-      <c r="J120" s="28">
+      <c r="D120" s="44"/>
+      <c r="E120" s="44"/>
+      <c r="F120" s="44"/>
+      <c r="G120" s="44"/>
+      <c r="H120" s="44"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="18">
         <v>41</v>
       </c>
-      <c r="K120" s="28">
-[...5 lines deleted...]
-      <c r="M120" s="28">
+      <c r="K120" s="18">
+        <v>1</v>
+      </c>
+      <c r="L120" s="18">
+        <v>1</v>
+      </c>
+      <c r="M120" s="18">
         <v>10</v>
       </c>
-      <c r="N120" s="28">
+      <c r="N120" s="18">
         <v>2</v>
       </c>
-      <c r="O120" s="28">
-[...2 lines deleted...]
-      <c r="P120" s="28">
+      <c r="O120" s="18">
+        <v>0</v>
+      </c>
+      <c r="P120" s="18">
         <v>25</v>
       </c>
-      <c r="Q120" s="28">
+      <c r="Q120" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="121" spans="1:17" s="26" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C121" s="64" t="s">
+    <row r="121" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B121" s="28"/>
+      <c r="C121" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="D121" s="64"/>
-[...5 lines deleted...]
-      <c r="J121" s="28">
+      <c r="D121" s="44"/>
+      <c r="E121" s="44"/>
+      <c r="F121" s="44"/>
+      <c r="G121" s="44"/>
+      <c r="H121" s="44"/>
+      <c r="I121" s="23"/>
+      <c r="J121" s="18">
         <v>9</v>
       </c>
-      <c r="K121" s="28">
-[...5 lines deleted...]
-      <c r="M121" s="28">
+      <c r="K121" s="18">
+        <v>0</v>
+      </c>
+      <c r="L121" s="18">
+        <v>0</v>
+      </c>
+      <c r="M121" s="18">
         <v>3</v>
       </c>
-      <c r="N121" s="28">
-[...5 lines deleted...]
-      <c r="P121" s="28">
+      <c r="N121" s="18">
+        <v>1</v>
+      </c>
+      <c r="O121" s="18">
+        <v>0</v>
+      </c>
+      <c r="P121" s="18">
         <v>5</v>
       </c>
-      <c r="Q121" s="28">
-[...6 lines deleted...]
-      <c r="C122" s="64" t="s">
+      <c r="Q121" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B122" s="28"/>
+      <c r="C122" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="D122" s="64"/>
-[...33 lines deleted...]
-      <c r="C123" s="64" t="s">
+      <c r="D122" s="44"/>
+      <c r="E122" s="44"/>
+      <c r="F122" s="44"/>
+      <c r="G122" s="44"/>
+      <c r="H122" s="44"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="18">
+        <v>0</v>
+      </c>
+      <c r="K122" s="18">
+        <v>0</v>
+      </c>
+      <c r="L122" s="18">
+        <v>0</v>
+      </c>
+      <c r="M122" s="18">
+        <v>0</v>
+      </c>
+      <c r="N122" s="18">
+        <v>0</v>
+      </c>
+      <c r="O122" s="18">
+        <v>0</v>
+      </c>
+      <c r="P122" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B123" s="28"/>
+      <c r="C123" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D123" s="64"/>
-[...5 lines deleted...]
-      <c r="J123" s="28">
+      <c r="D123" s="44"/>
+      <c r="E123" s="44"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="44"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="18">
         <v>3</v>
       </c>
-      <c r="K123" s="28">
-[...14 lines deleted...]
-      <c r="P123" s="28">
+      <c r="K123" s="18">
+        <v>0</v>
+      </c>
+      <c r="L123" s="18">
+        <v>0</v>
+      </c>
+      <c r="M123" s="18">
+        <v>0</v>
+      </c>
+      <c r="N123" s="18">
+        <v>0</v>
+      </c>
+      <c r="O123" s="18">
+        <v>0</v>
+      </c>
+      <c r="P123" s="18">
         <v>3</v>
       </c>
-      <c r="Q123" s="28">
-[...6 lines deleted...]
-      <c r="C124" s="64" t="s">
+      <c r="Q123" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B124" s="28"/>
+      <c r="C124" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D124" s="64"/>
-[...52 lines deleted...]
-      <c r="C126" s="68" t="s">
+      <c r="D124" s="44"/>
+      <c r="E124" s="44"/>
+      <c r="F124" s="44"/>
+      <c r="G124" s="44"/>
+      <c r="H124" s="44"/>
+      <c r="I124" s="23"/>
+      <c r="J124" s="18">
+        <v>0</v>
+      </c>
+      <c r="K124" s="18">
+        <v>0</v>
+      </c>
+      <c r="L124" s="18">
+        <v>0</v>
+      </c>
+      <c r="M124" s="18">
+        <v>0</v>
+      </c>
+      <c r="N124" s="18">
+        <v>0</v>
+      </c>
+      <c r="O124" s="18">
+        <v>0</v>
+      </c>
+      <c r="P124" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B125" s="28"/>
+      <c r="C125" s="28"/>
+      <c r="D125" s="28"/>
+      <c r="E125" s="28"/>
+      <c r="F125" s="28"/>
+      <c r="G125" s="28"/>
+      <c r="H125" s="28"/>
+      <c r="I125" s="23"/>
+      <c r="J125" s="18"/>
+      <c r="K125" s="18"/>
+      <c r="L125" s="18"/>
+      <c r="M125" s="18"/>
+      <c r="N125" s="18"/>
+      <c r="O125" s="18"/>
+      <c r="P125" s="18"/>
+      <c r="Q125" s="18"/>
+    </row>
+    <row r="126" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B126" s="28"/>
+      <c r="C126" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="D126" s="68"/>
-[...5 lines deleted...]
-      <c r="J126" s="28">
+      <c r="D126" s="45"/>
+      <c r="E126" s="45"/>
+      <c r="F126" s="45"/>
+      <c r="G126" s="45"/>
+      <c r="H126" s="45"/>
+      <c r="I126" s="23"/>
+      <c r="J126" s="18">
         <v>2</v>
       </c>
-      <c r="K126" s="28">
-[...25 lines deleted...]
-      <c r="D127" s="64" t="s">
+      <c r="K126" s="18">
+        <v>0</v>
+      </c>
+      <c r="L126" s="18">
+        <v>0</v>
+      </c>
+      <c r="M126" s="18">
+        <v>1</v>
+      </c>
+      <c r="N126" s="18">
+        <v>0</v>
+      </c>
+      <c r="O126" s="18">
+        <v>0</v>
+      </c>
+      <c r="P126" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q126" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E127" s="64"/>
-[...33 lines deleted...]
-      <c r="D128" s="64" t="s">
+      <c r="E127" s="44"/>
+      <c r="F127" s="44"/>
+      <c r="G127" s="44"/>
+      <c r="H127" s="44"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="18">
+        <v>1</v>
+      </c>
+      <c r="K127" s="18">
+        <v>0</v>
+      </c>
+      <c r="L127" s="18">
+        <v>0</v>
+      </c>
+      <c r="M127" s="18">
+        <v>1</v>
+      </c>
+      <c r="N127" s="18">
+        <v>0</v>
+      </c>
+      <c r="O127" s="18">
+        <v>0</v>
+      </c>
+      <c r="P127" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B128" s="28"/>
+      <c r="C128" s="28"/>
+      <c r="D128" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E128" s="64"/>
-[...33 lines deleted...]
-      <c r="D129" s="64" t="s">
+      <c r="E128" s="44"/>
+      <c r="F128" s="44"/>
+      <c r="G128" s="44"/>
+      <c r="H128" s="44"/>
+      <c r="I128" s="23"/>
+      <c r="J128" s="18">
+        <v>0</v>
+      </c>
+      <c r="K128" s="18">
+        <v>0</v>
+      </c>
+      <c r="L128" s="18">
+        <v>0</v>
+      </c>
+      <c r="M128" s="18">
+        <v>0</v>
+      </c>
+      <c r="N128" s="18">
+        <v>0</v>
+      </c>
+      <c r="O128" s="18">
+        <v>0</v>
+      </c>
+      <c r="P128" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B129" s="28"/>
+      <c r="C129" s="28"/>
+      <c r="D129" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E129" s="64"/>
-[...50 lines deleted...]
-      <c r="B131" s="71" t="s">
+      <c r="E129" s="44"/>
+      <c r="F129" s="44"/>
+      <c r="G129" s="44"/>
+      <c r="H129" s="44"/>
+      <c r="I129" s="23"/>
+      <c r="J129" s="18">
+        <v>1</v>
+      </c>
+      <c r="K129" s="18">
+        <v>0</v>
+      </c>
+      <c r="L129" s="18">
+        <v>0</v>
+      </c>
+      <c r="M129" s="18">
+        <v>0</v>
+      </c>
+      <c r="N129" s="18">
+        <v>0</v>
+      </c>
+      <c r="O129" s="18">
+        <v>0</v>
+      </c>
+      <c r="P129" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q129" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B130" s="28"/>
+      <c r="C130" s="28"/>
+      <c r="D130" s="28"/>
+      <c r="E130" s="28"/>
+      <c r="F130" s="28"/>
+      <c r="G130" s="28"/>
+      <c r="H130" s="28"/>
+      <c r="I130" s="23"/>
+      <c r="J130" s="18"/>
+      <c r="K130" s="18"/>
+      <c r="L130" s="18"/>
+      <c r="M130" s="18"/>
+      <c r="N130" s="18"/>
+      <c r="O130" s="18"/>
+      <c r="P130" s="18"/>
+      <c r="Q130" s="18"/>
+    </row>
+    <row r="131" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A131" s="34"/>
+      <c r="B131" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C131" s="71"/>
-[...6 lines deleted...]
-      <c r="J131" s="34">
+      <c r="C131" s="48"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="48"/>
+      <c r="G131" s="48"/>
+      <c r="H131" s="48"/>
+      <c r="I131" s="17"/>
+      <c r="J131" s="4">
         <v>9834</v>
       </c>
-      <c r="K131" s="34">
+      <c r="K131" s="4">
         <v>654</v>
       </c>
-      <c r="L131" s="34">
+      <c r="L131" s="4">
         <v>69</v>
       </c>
-      <c r="M131" s="34">
+      <c r="M131" s="4">
         <v>168</v>
       </c>
-      <c r="N131" s="34">
+      <c r="N131" s="4">
         <v>16</v>
       </c>
-      <c r="O131" s="34">
+      <c r="O131" s="4">
         <v>201</v>
       </c>
-      <c r="P131" s="34">
+      <c r="P131" s="4">
         <v>8454</v>
       </c>
-      <c r="Q131" s="34">
+      <c r="Q131" s="4">
         <v>272</v>
       </c>
     </row>
-    <row r="132" spans="1:17" s="32" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C132" s="64" t="s">
+    <row r="132" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B132" s="28"/>
+      <c r="C132" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="D132" s="64"/>
-[...5 lines deleted...]
-      <c r="J132" s="20">
+      <c r="D132" s="44"/>
+      <c r="E132" s="44"/>
+      <c r="F132" s="44"/>
+      <c r="G132" s="44"/>
+      <c r="H132" s="44"/>
+      <c r="I132" s="23"/>
+      <c r="J132" s="18">
         <v>9253</v>
       </c>
-      <c r="K132" s="20">
+      <c r="K132" s="18">
         <v>596</v>
       </c>
-      <c r="L132" s="20">
+      <c r="L132" s="18">
         <v>61</v>
       </c>
-      <c r="M132" s="20">
+      <c r="M132" s="18">
         <v>158</v>
       </c>
-      <c r="N132" s="20">
+      <c r="N132" s="18">
         <v>14</v>
       </c>
-      <c r="O132" s="20">
+      <c r="O132" s="18">
         <v>188</v>
       </c>
-      <c r="P132" s="20">
+      <c r="P132" s="18">
         <v>7990</v>
       </c>
-      <c r="Q132" s="20">
+      <c r="Q132" s="18">
         <v>246</v>
       </c>
     </row>
-    <row r="133" spans="1:17" s="32" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C133" s="76" t="s">
+    <row r="133" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B133" s="28"/>
+      <c r="C133" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="D133" s="76"/>
-[...1 lines deleted...]
-      <c r="F133" s="77" t="s">
+      <c r="D133" s="53"/>
+      <c r="E133" s="36"/>
+      <c r="F133" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="G133" s="53"/>
-      <c r="H133" s="54" t="s">
+      <c r="G133" s="36"/>
+      <c r="H133" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="I133" s="31"/>
-[...6 lines deleted...]
-      <c r="L133" s="20">
+      <c r="I133" s="23"/>
+      <c r="J133" s="18">
+        <v>360</v>
+      </c>
+      <c r="K133" s="18">
+        <v>24</v>
+      </c>
+      <c r="L133" s="18">
         <v>5</v>
       </c>
-      <c r="M133" s="20">
+      <c r="M133" s="18">
         <v>8</v>
       </c>
-      <c r="N133" s="20">
+      <c r="N133" s="18">
         <v>2</v>
       </c>
-      <c r="O133" s="20">
+      <c r="O133" s="18">
         <v>5</v>
       </c>
-      <c r="P133" s="20">
+      <c r="P133" s="18">
         <v>299</v>
       </c>
-      <c r="Q133" s="20">
+      <c r="Q133" s="18">
         <v>17</v>
       </c>
     </row>
-    <row r="134" spans="1:17" s="32" customFormat="1" ht="11.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="H134" s="54" t="s">
+    <row r="134" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B134" s="28"/>
+      <c r="C134" s="53"/>
+      <c r="D134" s="53"/>
+      <c r="E134" s="36"/>
+      <c r="F134" s="54"/>
+      <c r="G134" s="36"/>
+      <c r="H134" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="I134" s="31"/>
-      <c r="J134" s="20">
+      <c r="I134" s="23"/>
+      <c r="J134" s="18">
         <v>7</v>
       </c>
-      <c r="K134" s="20">
-[...14 lines deleted...]
-      <c r="P134" s="20">
+      <c r="K134" s="18">
+        <v>1</v>
+      </c>
+      <c r="L134" s="18">
+        <v>0</v>
+      </c>
+      <c r="M134" s="18">
+        <v>0</v>
+      </c>
+      <c r="N134" s="18">
+        <v>0</v>
+      </c>
+      <c r="O134" s="18">
+        <v>0</v>
+      </c>
+      <c r="P134" s="18">
         <v>6</v>
       </c>
-      <c r="Q134" s="20">
-[...9 lines deleted...]
-      <c r="F135" s="74" t="s">
+      <c r="Q134" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B135" s="28"/>
+      <c r="C135" s="53"/>
+      <c r="D135" s="53"/>
+      <c r="E135" s="36"/>
+      <c r="F135" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="G135" s="74"/>
-[...5 lines deleted...]
-      <c r="K135" s="20">
+      <c r="G135" s="50"/>
+      <c r="H135" s="50"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="18">
+        <v>214</v>
+      </c>
+      <c r="K135" s="18">
+        <v>33</v>
+      </c>
+      <c r="L135" s="18">
+        <v>3</v>
+      </c>
+      <c r="M135" s="18">
+        <v>2</v>
+      </c>
+      <c r="N135" s="18">
+        <v>0</v>
+      </c>
+      <c r="O135" s="18">
+        <v>8</v>
+      </c>
+      <c r="P135" s="18">
+        <v>159</v>
+      </c>
+      <c r="Q135" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B136" s="28"/>
+      <c r="C136" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="44"/>
+      <c r="E136" s="44"/>
+      <c r="F136" s="44"/>
+      <c r="G136" s="44"/>
+      <c r="H136" s="44"/>
+      <c r="I136" s="23"/>
+      <c r="J136" s="18">
+        <v>9444</v>
+      </c>
+      <c r="K136" s="18">
+        <v>623</v>
+      </c>
+      <c r="L136" s="18">
+        <v>66</v>
+      </c>
+      <c r="M136" s="18">
+        <v>159</v>
+      </c>
+      <c r="N136" s="18">
+        <v>16</v>
+      </c>
+      <c r="O136" s="18">
+        <v>198</v>
+      </c>
+      <c r="P136" s="18">
+        <v>8117</v>
+      </c>
+      <c r="Q136" s="18">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B137" s="28"/>
+      <c r="C137" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D137" s="44"/>
+      <c r="E137" s="44"/>
+      <c r="F137" s="44"/>
+      <c r="G137" s="44"/>
+      <c r="H137" s="44"/>
+      <c r="I137" s="23"/>
+      <c r="J137" s="18">
+        <v>0</v>
+      </c>
+      <c r="K137" s="18">
+        <v>0</v>
+      </c>
+      <c r="L137" s="18">
+        <v>0</v>
+      </c>
+      <c r="M137" s="18">
+        <v>0</v>
+      </c>
+      <c r="N137" s="18">
+        <v>0</v>
+      </c>
+      <c r="O137" s="18">
+        <v>0</v>
+      </c>
+      <c r="P137" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B138" s="28"/>
+      <c r="C138" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D138" s="44"/>
+      <c r="E138" s="44"/>
+      <c r="F138" s="44"/>
+      <c r="G138" s="44"/>
+      <c r="H138" s="44"/>
+      <c r="I138" s="23"/>
+      <c r="J138" s="18">
+        <v>352</v>
+      </c>
+      <c r="K138" s="18">
+        <v>29</v>
+      </c>
+      <c r="L138" s="18">
+        <v>3</v>
+      </c>
+      <c r="M138" s="18">
+        <v>9</v>
+      </c>
+      <c r="N138" s="18">
+        <v>0</v>
+      </c>
+      <c r="O138" s="18">
+        <v>3</v>
+      </c>
+      <c r="P138" s="18">
+        <v>301</v>
+      </c>
+      <c r="Q138" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B139" s="28"/>
+      <c r="C139" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D139" s="44"/>
+      <c r="E139" s="44"/>
+      <c r="F139" s="44"/>
+      <c r="G139" s="44"/>
+      <c r="H139" s="44"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="18">
+        <v>4</v>
+      </c>
+      <c r="K139" s="18">
+        <v>0</v>
+      </c>
+      <c r="L139" s="18">
+        <v>0</v>
+      </c>
+      <c r="M139" s="18">
+        <v>0</v>
+      </c>
+      <c r="N139" s="18">
+        <v>0</v>
+      </c>
+      <c r="O139" s="18">
+        <v>0</v>
+      </c>
+      <c r="P139" s="18">
+        <v>4</v>
+      </c>
+      <c r="Q139" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B140" s="28"/>
+      <c r="C140" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" s="44"/>
+      <c r="E140" s="44"/>
+      <c r="F140" s="44"/>
+      <c r="G140" s="44"/>
+      <c r="H140" s="44"/>
+      <c r="I140" s="23"/>
+      <c r="J140" s="18">
         <v>34</v>
       </c>
-      <c r="L135" s="20">
+      <c r="K140" s="18">
+        <v>2</v>
+      </c>
+      <c r="L140" s="18">
+        <v>0</v>
+      </c>
+      <c r="M140" s="18">
+        <v>0</v>
+      </c>
+      <c r="N140" s="18">
+        <v>0</v>
+      </c>
+      <c r="O140" s="18">
+        <v>0</v>
+      </c>
+      <c r="P140" s="18">
+        <v>32</v>
+      </c>
+      <c r="Q140" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B141" s="28"/>
+      <c r="C141" s="28"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
+      <c r="I141" s="23"/>
+      <c r="J141" s="18"/>
+      <c r="K141" s="18"/>
+      <c r="L141" s="18"/>
+      <c r="M141" s="18"/>
+      <c r="N141" s="18"/>
+      <c r="O141" s="18"/>
+      <c r="P141" s="18"/>
+      <c r="Q141" s="18"/>
+    </row>
+    <row r="142" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B142" s="28"/>
+      <c r="C142" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="D142" s="45"/>
+      <c r="E142" s="45"/>
+      <c r="F142" s="45"/>
+      <c r="G142" s="45"/>
+      <c r="H142" s="45"/>
+      <c r="I142" s="23"/>
+      <c r="J142" s="18">
+        <v>212</v>
+      </c>
+      <c r="K142" s="18">
+        <v>1</v>
+      </c>
+      <c r="L142" s="18">
+        <v>0</v>
+      </c>
+      <c r="M142" s="18">
+        <v>2</v>
+      </c>
+      <c r="N142" s="18">
+        <v>0</v>
+      </c>
+      <c r="O142" s="18">
+        <v>0</v>
+      </c>
+      <c r="P142" s="18">
+        <v>145</v>
+      </c>
+      <c r="Q142" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B143" s="28"/>
+      <c r="C143" s="28"/>
+      <c r="D143" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="E143" s="44"/>
+      <c r="F143" s="44"/>
+      <c r="G143" s="44"/>
+      <c r="H143" s="44"/>
+      <c r="I143" s="23"/>
+      <c r="J143" s="18">
+        <v>92</v>
+      </c>
+      <c r="K143" s="18">
+        <v>0</v>
+      </c>
+      <c r="L143" s="18">
+        <v>0</v>
+      </c>
+      <c r="M143" s="18">
+        <v>0</v>
+      </c>
+      <c r="N143" s="18">
+        <v>0</v>
+      </c>
+      <c r="O143" s="18">
+        <v>0</v>
+      </c>
+      <c r="P143" s="18">
+        <v>38</v>
+      </c>
+      <c r="Q143" s="18">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B144" s="28"/>
+      <c r="C144" s="28"/>
+      <c r="D144" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="44"/>
+      <c r="F144" s="44"/>
+      <c r="G144" s="44"/>
+      <c r="H144" s="44"/>
+      <c r="I144" s="23"/>
+      <c r="J144" s="18">
+        <v>37</v>
+      </c>
+      <c r="K144" s="18">
+        <v>1</v>
+      </c>
+      <c r="L144" s="18">
+        <v>0</v>
+      </c>
+      <c r="M144" s="18">
+        <v>1</v>
+      </c>
+      <c r="N144" s="18">
+        <v>0</v>
+      </c>
+      <c r="O144" s="18">
+        <v>0</v>
+      </c>
+      <c r="P144" s="18">
+        <v>29</v>
+      </c>
+      <c r="Q144" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B145" s="28"/>
+      <c r="C145" s="28"/>
+      <c r="D145" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="E145" s="44"/>
+      <c r="F145" s="44"/>
+      <c r="G145" s="44"/>
+      <c r="H145" s="44"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="18">
+        <v>83</v>
+      </c>
+      <c r="K145" s="18">
+        <v>0</v>
+      </c>
+      <c r="L145" s="18">
+        <v>0</v>
+      </c>
+      <c r="M145" s="18">
+        <v>1</v>
+      </c>
+      <c r="N145" s="18">
+        <v>0</v>
+      </c>
+      <c r="O145" s="18">
+        <v>0</v>
+      </c>
+      <c r="P145" s="18">
+        <v>78</v>
+      </c>
+      <c r="Q145" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B146" s="28"/>
+      <c r="C146" s="28"/>
+      <c r="D146" s="28"/>
+      <c r="E146" s="28"/>
+      <c r="F146" s="28"/>
+      <c r="G146" s="28"/>
+      <c r="H146" s="28"/>
+      <c r="I146" s="23"/>
+      <c r="J146" s="18"/>
+      <c r="K146" s="18"/>
+      <c r="L146" s="18"/>
+      <c r="M146" s="18"/>
+      <c r="N146" s="18"/>
+      <c r="O146" s="18"/>
+      <c r="P146" s="18"/>
+      <c r="Q146" s="18"/>
+    </row>
+    <row r="147" spans="1:17" s="15" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A147" s="34"/>
+      <c r="B147" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C147" s="48"/>
+      <c r="D147" s="48"/>
+      <c r="E147" s="48"/>
+      <c r="F147" s="48"/>
+      <c r="G147" s="48"/>
+      <c r="H147" s="48"/>
+      <c r="I147" s="17"/>
+      <c r="J147" s="4">
+        <v>3158</v>
+      </c>
+      <c r="K147" s="4">
+        <v>190</v>
+      </c>
+      <c r="L147" s="4">
+        <v>16</v>
+      </c>
+      <c r="M147" s="4">
+        <v>58</v>
+      </c>
+      <c r="N147" s="4">
+        <v>6</v>
+      </c>
+      <c r="O147" s="4">
+        <v>48</v>
+      </c>
+      <c r="P147" s="4">
+        <v>2764</v>
+      </c>
+      <c r="Q147" s="4">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B148" s="28"/>
+      <c r="C148" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="D148" s="51"/>
+      <c r="E148" s="51"/>
+      <c r="F148" s="51"/>
+      <c r="G148" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="H148" s="52"/>
+      <c r="I148" s="23"/>
+      <c r="J148" s="18">
+        <v>585</v>
+      </c>
+      <c r="K148" s="18">
+        <v>41</v>
+      </c>
+      <c r="L148" s="18">
+        <v>5</v>
+      </c>
+      <c r="M148" s="18">
+        <v>8</v>
+      </c>
+      <c r="N148" s="18">
+        <v>1</v>
+      </c>
+      <c r="O148" s="18">
+        <v>15</v>
+      </c>
+      <c r="P148" s="18">
+        <v>496</v>
+      </c>
+      <c r="Q148" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B149" s="28"/>
+      <c r="C149" s="51"/>
+      <c r="D149" s="51"/>
+      <c r="E149" s="51"/>
+      <c r="F149" s="51"/>
+      <c r="G149" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="H149" s="52"/>
+      <c r="I149" s="23"/>
+      <c r="J149" s="18">
+        <v>625</v>
+      </c>
+      <c r="K149" s="18">
+        <v>109</v>
+      </c>
+      <c r="L149" s="18">
+        <v>5</v>
+      </c>
+      <c r="M149" s="18">
+        <v>10</v>
+      </c>
+      <c r="N149" s="18">
+        <v>1</v>
+      </c>
+      <c r="O149" s="18">
+        <v>11</v>
+      </c>
+      <c r="P149" s="18">
+        <v>465</v>
+      </c>
+      <c r="Q149" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B150" s="28"/>
+      <c r="C150" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150" s="44"/>
+      <c r="E150" s="44"/>
+      <c r="F150" s="44"/>
+      <c r="G150" s="44"/>
+      <c r="H150" s="44"/>
+      <c r="I150" s="23"/>
+      <c r="J150" s="18">
+        <v>1948</v>
+      </c>
+      <c r="K150" s="18">
+        <v>40</v>
+      </c>
+      <c r="L150" s="18">
+        <v>6</v>
+      </c>
+      <c r="M150" s="18">
+        <v>40</v>
+      </c>
+      <c r="N150" s="18">
+        <v>4</v>
+      </c>
+      <c r="O150" s="18">
+        <v>22</v>
+      </c>
+      <c r="P150" s="18">
+        <v>1803</v>
+      </c>
+      <c r="Q150" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B151" s="28"/>
+      <c r="C151" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="44"/>
+      <c r="E151" s="44"/>
+      <c r="F151" s="44"/>
+      <c r="G151" s="44"/>
+      <c r="H151" s="44"/>
+      <c r="I151" s="23"/>
+      <c r="J151" s="18">
+        <v>2437</v>
+      </c>
+      <c r="K151" s="18">
+        <v>145</v>
+      </c>
+      <c r="L151" s="18">
+        <v>12</v>
+      </c>
+      <c r="M151" s="18">
+        <v>40</v>
+      </c>
+      <c r="N151" s="18">
+        <v>5</v>
+      </c>
+      <c r="O151" s="18">
+        <v>40</v>
+      </c>
+      <c r="P151" s="18">
+        <v>2149</v>
+      </c>
+      <c r="Q151" s="18">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B152" s="28"/>
+      <c r="C152" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D152" s="44"/>
+      <c r="E152" s="44"/>
+      <c r="F152" s="44"/>
+      <c r="G152" s="44"/>
+      <c r="H152" s="44"/>
+      <c r="I152" s="23"/>
+      <c r="J152" s="18">
+        <v>637</v>
+      </c>
+      <c r="K152" s="18">
+        <v>42</v>
+      </c>
+      <c r="L152" s="18">
+        <v>4</v>
+      </c>
+      <c r="M152" s="18">
+        <v>18</v>
+      </c>
+      <c r="N152" s="18">
+        <v>1</v>
+      </c>
+      <c r="O152" s="18">
+        <v>6</v>
+      </c>
+      <c r="P152" s="18">
+        <v>537</v>
+      </c>
+      <c r="Q152" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B153" s="28"/>
+      <c r="C153" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" s="44"/>
+      <c r="E153" s="44"/>
+      <c r="F153" s="44"/>
+      <c r="G153" s="44"/>
+      <c r="H153" s="44"/>
+      <c r="I153" s="23"/>
+      <c r="J153" s="18">
+        <v>84</v>
+      </c>
+      <c r="K153" s="18">
         <v>3</v>
       </c>
-      <c r="M135" s="20">
+      <c r="L153" s="18">
+        <v>0</v>
+      </c>
+      <c r="M153" s="18">
+        <v>0</v>
+      </c>
+      <c r="N153" s="18">
+        <v>0</v>
+      </c>
+      <c r="O153" s="18">
         <v>2</v>
       </c>
-      <c r="N135" s="20">
-[...2 lines deleted...]
-      <c r="O135" s="20">
+      <c r="P153" s="18">
+        <v>78</v>
+      </c>
+      <c r="Q153" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17" ht="11.25" customHeight="1">
+      <c r="A154" s="38"/>
+      <c r="B154" s="39"/>
+      <c r="C154" s="39"/>
+      <c r="D154" s="39"/>
+      <c r="E154" s="39"/>
+      <c r="F154" s="39"/>
+      <c r="G154" s="39"/>
+      <c r="H154" s="39"/>
+      <c r="I154" s="24"/>
+      <c r="J154" s="25"/>
+      <c r="K154" s="25"/>
+      <c r="L154" s="25"/>
+      <c r="M154" s="25"/>
+      <c r="N154" s="25"/>
+      <c r="O154" s="25"/>
+      <c r="P154" s="25"/>
+      <c r="Q154" s="25"/>
+    </row>
+    <row r="155" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B155" s="28"/>
+      <c r="C155" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="D155" s="45"/>
+      <c r="E155" s="45"/>
+      <c r="F155" s="45"/>
+      <c r="G155" s="45"/>
+      <c r="H155" s="45"/>
+      <c r="I155" s="23"/>
+      <c r="J155" s="18">
+        <v>76</v>
+      </c>
+      <c r="K155" s="18">
+        <v>7</v>
+      </c>
+      <c r="L155" s="18">
+        <v>0</v>
+      </c>
+      <c r="M155" s="18">
+        <v>3</v>
+      </c>
+      <c r="N155" s="18">
+        <v>0</v>
+      </c>
+      <c r="O155" s="18">
+        <v>1</v>
+      </c>
+      <c r="P155" s="18">
+        <v>63</v>
+      </c>
+      <c r="Q155" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" s="44"/>
+      <c r="F156" s="44"/>
+      <c r="G156" s="44"/>
+      <c r="H156" s="44"/>
+      <c r="I156" s="23"/>
+      <c r="J156" s="18">
+        <v>47</v>
+      </c>
+      <c r="K156" s="18">
+        <v>0</v>
+      </c>
+      <c r="L156" s="18">
+        <v>0</v>
+      </c>
+      <c r="M156" s="18">
+        <v>3</v>
+      </c>
+      <c r="N156" s="18">
+        <v>0</v>
+      </c>
+      <c r="O156" s="18">
+        <v>1</v>
+      </c>
+      <c r="P156" s="18">
+        <v>42</v>
+      </c>
+      <c r="Q156" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="E157" s="44"/>
+      <c r="F157" s="44"/>
+      <c r="G157" s="44"/>
+      <c r="H157" s="44"/>
+      <c r="I157" s="23"/>
+      <c r="J157" s="18">
+        <v>14</v>
+      </c>
+      <c r="K157" s="18">
+        <v>2</v>
+      </c>
+      <c r="L157" s="18">
+        <v>0</v>
+      </c>
+      <c r="M157" s="18">
+        <v>0</v>
+      </c>
+      <c r="N157" s="18">
+        <v>0</v>
+      </c>
+      <c r="O157" s="18">
+        <v>0</v>
+      </c>
+      <c r="P157" s="18">
+        <v>11</v>
+      </c>
+      <c r="Q157" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B158" s="28"/>
+      <c r="C158" s="28"/>
+      <c r="D158" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="P135" s="20">
-[...9 lines deleted...]
-      <c r="C136" s="69" t="s">
+      <c r="E158" s="44"/>
+      <c r="F158" s="44"/>
+      <c r="G158" s="44"/>
+      <c r="H158" s="44"/>
+      <c r="I158" s="23"/>
+      <c r="J158" s="18">
+        <v>13</v>
+      </c>
+      <c r="K158" s="18">
+        <v>5</v>
+      </c>
+      <c r="L158" s="18">
+        <v>0</v>
+      </c>
+      <c r="M158" s="18">
+        <v>0</v>
+      </c>
+      <c r="N158" s="18">
+        <v>0</v>
+      </c>
+      <c r="O158" s="18">
+        <v>0</v>
+      </c>
+      <c r="P158" s="18">
+        <v>8</v>
+      </c>
+      <c r="Q158" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:17" ht="11.25" customHeight="1">
+      <c r="B159" s="28"/>
+      <c r="C159" s="28"/>
+      <c r="D159" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="E159" s="44"/>
+      <c r="F159" s="44"/>
+      <c r="G159" s="44"/>
+      <c r="H159" s="44"/>
+      <c r="I159" s="23"/>
+      <c r="J159" s="18">
         <v>2</v>
       </c>
-      <c r="D136" s="69"/>
-[...156 lines deleted...]
-      <c r="K140" s="28">
+      <c r="K159" s="18">
+        <v>0</v>
+      </c>
+      <c r="L159" s="18">
+        <v>0</v>
+      </c>
+      <c r="M159" s="18">
+        <v>0</v>
+      </c>
+      <c r="N159" s="18">
+        <v>0</v>
+      </c>
+      <c r="O159" s="18">
+        <v>0</v>
+      </c>
+      <c r="P159" s="18">
         <v>2</v>
       </c>
-      <c r="L140" s="28">
-[...11 lines deleted...]
-      <c r="P140" s="28">
+      <c r="Q159" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:17" ht="4.5" customHeight="1">
+      <c r="A160" s="40"/>
+      <c r="B160" s="41"/>
+      <c r="C160" s="41"/>
+      <c r="D160" s="41"/>
+      <c r="E160" s="41"/>
+      <c r="F160" s="41"/>
+      <c r="G160" s="41"/>
+      <c r="H160" s="41"/>
+      <c r="I160" s="26"/>
+      <c r="J160" s="27"/>
+      <c r="K160" s="27"/>
+      <c r="L160" s="27"/>
+      <c r="M160" s="27"/>
+      <c r="N160" s="27"/>
+      <c r="O160" s="27"/>
+      <c r="P160" s="27"/>
+      <c r="Q160" s="27"/>
+    </row>
+    <row r="161" spans="1:8" ht="4.5" customHeight="1">
+      <c r="B161" s="28"/>
+      <c r="C161" s="28"/>
+      <c r="D161" s="28"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="28"/>
+      <c r="G161" s="28"/>
+      <c r="H161" s="28"/>
+    </row>
+    <row r="162" spans="1:8" s="19" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A162" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B162" s="43"/>
+      <c r="C162" s="37"/>
+      <c r="D162" s="43"/>
+      <c r="E162" s="43"/>
+      <c r="F162" s="43"/>
+      <c r="G162" s="43"/>
+      <c r="H162" s="43"/>
+    </row>
+    <row r="163" spans="1:8" ht="9.75" customHeight="1">
+      <c r="A163" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="Q140" s="28">
-[...710 lines deleted...]
-      <c r="D164" s="63"/>
+      <c r="C163" s="37"/>
+    </row>
+    <row r="164" spans="1:8" ht="9.75" customHeight="1">
+      <c r="D164" s="37"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="135">
-    <mergeCell ref="D21:F21"/>
-[...61 lines deleted...]
-    <mergeCell ref="D54:H54"/>
+    <mergeCell ref="D129:H129"/>
+    <mergeCell ref="C120:H120"/>
+    <mergeCell ref="C121:H121"/>
+    <mergeCell ref="C122:H122"/>
+    <mergeCell ref="C123:H123"/>
+    <mergeCell ref="C124:H124"/>
+    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="D68:H68"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="C71:H71"/>
+    <mergeCell ref="C72:H72"/>
+    <mergeCell ref="C73:H73"/>
+    <mergeCell ref="D105:H105"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B95:H95"/>
+    <mergeCell ref="C96:H96"/>
+    <mergeCell ref="C97:H97"/>
+    <mergeCell ref="C98:H98"/>
+    <mergeCell ref="D92:H92"/>
+    <mergeCell ref="D91:H91"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="C99:H99"/>
+    <mergeCell ref="C100:H100"/>
+    <mergeCell ref="C102:H102"/>
+    <mergeCell ref="D103:H103"/>
+    <mergeCell ref="D104:H104"/>
+    <mergeCell ref="D159:H159"/>
+    <mergeCell ref="C153:H153"/>
+    <mergeCell ref="C152:H152"/>
+    <mergeCell ref="B46:H46"/>
+    <mergeCell ref="C47:H47"/>
+    <mergeCell ref="C48:H48"/>
+    <mergeCell ref="C49:H49"/>
+    <mergeCell ref="C50:H50"/>
+    <mergeCell ref="C52:H52"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="B58:H58"/>
+    <mergeCell ref="C59:H59"/>
+    <mergeCell ref="C60:H60"/>
+    <mergeCell ref="C74:H74"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C62:H62"/>
+    <mergeCell ref="C64:H64"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="D66:H66"/>
+    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="C76:H76"/>
+    <mergeCell ref="D77:H77"/>
     <mergeCell ref="D78:H78"/>
     <mergeCell ref="D79:H79"/>
     <mergeCell ref="D158:H158"/>
     <mergeCell ref="D157:H157"/>
     <mergeCell ref="D156:H156"/>
     <mergeCell ref="C87:H87"/>
     <mergeCell ref="C86:H86"/>
     <mergeCell ref="C85:H85"/>
     <mergeCell ref="G149:H149"/>
     <mergeCell ref="B147:H147"/>
     <mergeCell ref="B131:H131"/>
     <mergeCell ref="D93:H93"/>
     <mergeCell ref="B107:H107"/>
     <mergeCell ref="C108:H108"/>
     <mergeCell ref="C109:H109"/>
     <mergeCell ref="C110:H110"/>
     <mergeCell ref="C111:H111"/>
     <mergeCell ref="C112:H112"/>
     <mergeCell ref="C114:H114"/>
     <mergeCell ref="D115:H115"/>
     <mergeCell ref="D116:H116"/>
     <mergeCell ref="D117:H117"/>
     <mergeCell ref="B119:H119"/>
     <mergeCell ref="C126:H126"/>
-    <mergeCell ref="D103:H103"/>
-[...46 lines deleted...]
-    <mergeCell ref="C102:H102"/>
+    <mergeCell ref="D127:H127"/>
+    <mergeCell ref="D128:H128"/>
+    <mergeCell ref="D55:H55"/>
+    <mergeCell ref="D56:H56"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="D29:H29"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="D41:H41"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="C155:H155"/>
+    <mergeCell ref="C132:H132"/>
+    <mergeCell ref="C151:H151"/>
+    <mergeCell ref="C150:H150"/>
+    <mergeCell ref="F135:H135"/>
+    <mergeCell ref="C148:F149"/>
+    <mergeCell ref="G148:H148"/>
+    <mergeCell ref="C133:D135"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="D145:H145"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D20:H20"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C137:H137"/>
+    <mergeCell ref="C136:H136"/>
+    <mergeCell ref="D144:H144"/>
+    <mergeCell ref="D143:H143"/>
+    <mergeCell ref="C142:H142"/>
+    <mergeCell ref="C140:H140"/>
+    <mergeCell ref="C139:H139"/>
+    <mergeCell ref="C138:H138"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="C90:H90"/>
+    <mergeCell ref="C84:H84"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="B22:H22"/>
+    <mergeCell ref="C23:H23"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="C40:H40"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="D54:H54"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="45" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-35</vt:lpstr>
+      <vt:lpstr>'24-00-35'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>