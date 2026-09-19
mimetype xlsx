--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{44449682-CDAB-49C6-AAB6-47EC5A2248A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20720" windowHeight="13280"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{BF9ADD62-E88F-469F-B548-0BA8976FB2B5}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-36" sheetId="15" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-36'!$A$1:$R$171</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+    <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="56">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>不詳</t>
     <rPh sb="0" eb="2">
       <t>フショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>期間満了</t>
     <rPh sb="0" eb="2">
       <t>キカン</t>
     </rPh>
@@ -614,51 +626,51 @@
     </rPh>
     <rPh sb="10" eb="12">
       <t>カイシ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>麻薬・
 あへん
 ・大麻　</t>
     <rPh sb="0" eb="2">
       <t>マヤク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイマ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1524,392 +1536,338 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="58">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...43 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{248354EB-C1CB-483E-8E8E-E24410140696}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D15EE906-4982-483E-AC88-7694B8115330}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{22453004-D547-4E5D-85CD-B1F0377AB486}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{E29EDE02-4F57-4A3A-B12C-B981B27BFBA5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{F3B2ED54-AB6B-4E49-8832-CA5C9493302C}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{5FBE7B1C-6EA4-478C-BC39-218C8D12F431}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{403C3ED2-DF41-4239-8247-4AAA3259C91C}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{EFD059E1-862C-478E-99C8-61FBFE7A9A2B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{EA1CEA9A-7D91-4AE3-BD56-5D59EBA07D8F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{BDD193F5-2FF7-429D-A557-7D7387945BCA}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{0FA589D2-ABDB-430B-80E2-AC62AA380C32}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{8FC29C20-62A5-4F74-A83F-500037E900EC}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{2A363E13-98C6-46A9-8D76-D7753213071C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{31D6DF98-5408-4E4E-869D-846372377DFD}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{8172AEF5-7B70-481E-9FBD-D843799CE2DB}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{3CD979CF-7D02-42E6-B530-6090058AE8E2}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{2F097C59-9520-44B2-BAF1-42155E977083}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{18A26502-BB60-45DB-9B2C-9C6DEF6C521D}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{5B2AF892-3C0B-44F5-8850-16C6930AAE5A}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{21E2E5D8-9036-4ADC-B6F5-EEEBCA0C3EA1}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{65664B8E-55C8-4311-BFD2-01190DF2C678}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{EBD26075-4344-4C55-B54E-19A03CCA0EC9}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{837DA045-5239-4F61-9D1F-69CAA1A33BD6}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{21089893-223B-4595-92B1-79FC0196C3E1}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{C4A2C6BF-A652-4457-AD81-1CCE717EB3E5}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{2066B55B-5B1E-416E-A0B9-1FB5CCBEFE29}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{07135B4D-8677-4128-A691-B51A46F6F9FD}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{22906719-767B-4BA7-A6E4-90FEF3F2FF89}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{6ED40011-4594-4F22-BF74-04118FEDFB21}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{B8425683-CDC3-42D1-8AB2-CCB8A01E7A63}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{DC3C07AA-1590-46C5-B6F5-D8DB49B74BFC}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{23D1435E-EEFD-432F-B6EC-1253BD07A295}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{07EF3EFD-5142-4B20-B751-354F98903719}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>728663</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4DE66B2-FE61-8FBE-7F46-5E2F0507ED8D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="247650" y="8686801"/>
           <a:ext cx="1566863" cy="419099"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1921,143 +1879,161 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1141" name="AutoShape 2"/>
+        <xdr:cNvPr id="1141" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7B43907-ACB0-5D9B-DBF9-E270CA238834}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="504825" y="19173825"/>
           <a:ext cx="104775" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 40758"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1142" name="AutoShape 2"/>
+        <xdr:cNvPr id="1142" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA2086E-4A6C-C775-8415-536E99D2F0AD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1047750" y="19173825"/>
           <a:ext cx="66675" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 42800"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>16837</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>721784</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>102827</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="大かっこ 7"/>
+        <xdr:cNvPr id="8" name="大かっこ 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD044ED5-2C56-CDC1-EAC6-56AE4FBEA763}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="273627" y="10849360"/>
           <a:ext cx="1530543" cy="228865"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2069,198 +2045,204 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1144" name="AutoShape 2"/>
+        <xdr:cNvPr id="1144" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C11E00F-84C1-EFCE-3391-2B6D2A965B29}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="21307425"/>
           <a:ext cx="66675" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41694"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2393,6109 +2375,5979 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A396CBD-0614-46D0-A26C-76C4890B0CAA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S166"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1" style="23" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="18" width="18" style="8" customWidth="1"/>
+    <col min="1" max="1" width="1" customWidth="1"/>
+    <col min="2" max="3" width="1.77734375" customWidth="1"/>
+    <col min="4" max="4" width="4.33203125" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" customWidth="1"/>
+    <col min="7" max="7" width="1.77734375" customWidth="1"/>
+    <col min="8" max="8" width="14.6640625" customWidth="1"/>
+    <col min="9" max="9" width="2" customWidth="1"/>
+    <col min="10" max="18" width="18" style="7" customWidth="1"/>
     <col min="19" max="16384" width="0" style="7" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="4" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A1" s="60"/>
-[...16 lines deleted...]
-      <c r="R1" s="60"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
     </row>
     <row r="2" spans="1:19" s="6" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="61"/>
-[...15 lines deleted...]
-      <c r="R2" s="61"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19" ht="11">
-      <c r="F3" s="24"/>
-[...2 lines deleted...]
-      <c r="I3" s="24"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:19" ht="2.25" customHeight="1">
-      <c r="A4" s="25"/>
-[...20 lines deleted...]
-      <c r="B5" s="72" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+    </row>
+    <row r="5" spans="1:19" s="35" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="32"/>
+      <c r="B5" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="72"/>
-[...9 lines deleted...]
-      <c r="K5" s="68" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="L5" s="76" t="s">
+      <c r="L5" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="M5" s="77"/>
-      <c r="N5" s="68" t="s">
+      <c r="M5" s="46"/>
+      <c r="N5" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="68" t="s">
+      <c r="O5" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="68" t="s">
+      <c r="P5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="68" t="s">
+      <c r="Q5" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="70" t="s">
-[...15 lines deleted...]
-      <c r="L6" s="54" t="s">
+      <c r="R5" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" s="35" customFormat="1" ht="22.75" customHeight="1">
+      <c r="A6" s="33"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="54" t="s">
+      <c r="M6" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="69"/>
-[...37 lines deleted...]
-      <c r="J8" s="11">
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="40"/>
+    </row>
+    <row r="7" spans="1:19" ht="11.25" customHeight="1">
+      <c r="I7" s="18"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8"/>
+      <c r="P7" s="8"/>
+      <c r="Q7" s="8"/>
+      <c r="R7" s="8"/>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="19"/>
+      <c r="B8" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="9">
         <v>20771</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>66</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>1801</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>67</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="9">
         <v>4605</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="9">
         <v>141</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="9">
         <v>143</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="9">
         <v>13847</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="9">
         <v>101</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="10" customFormat="1" ht="11.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="B10" s="56" t="s">
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A9" s="19"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="56"/>
-[...6 lines deleted...]
-      <c r="J10" s="11">
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="9">
         <v>6712</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>3</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>796</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>19</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="9">
         <v>26</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="9">
         <v>4</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="9">
         <v>43</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="9">
         <v>5780</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="9">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="10" customFormat="1" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B11" s="56" t="s">
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A11" s="19"/>
+      <c r="B11" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="56"/>
-[...6 lines deleted...]
-      <c r="J11" s="11">
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="9">
         <v>2419</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>3</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>249</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>4</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="9">
         <v>9</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="9">
         <v>2</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="9">
         <v>20</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="9">
         <v>2119</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="9">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A12" s="22"/>
+    <row r="12" spans="1:19" ht="11.25" customHeight="1">
       <c r="B12" s="1"/>
-      <c r="C12" s="55" t="s">
+      <c r="C12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="55"/>
-[...5 lines deleted...]
-      <c r="J12" s="13">
+      <c r="D12" s="48"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="48"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="11">
         <v>382</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="11">
         <v>2</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="11">
         <v>53</v>
       </c>
-      <c r="M12" s="13">
-[...2 lines deleted...]
-      <c r="N12" s="13">
+      <c r="M12" s="11">
+        <v>0</v>
+      </c>
+      <c r="N12" s="11">
         <v>3</v>
       </c>
-      <c r="O12" s="13">
-[...2 lines deleted...]
-      <c r="P12" s="13">
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+      <c r="P12" s="11">
         <v>3</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="11">
         <v>318</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A13" s="22"/>
+    <row r="13" spans="1:19" ht="11.25" customHeight="1">
       <c r="B13" s="1"/>
-      <c r="C13" s="55" t="s">
+      <c r="C13" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="55"/>
-[...5 lines deleted...]
-      <c r="J13" s="13">
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="11">
         <v>1308</v>
       </c>
-      <c r="K13" s="13">
-[...2 lines deleted...]
-      <c r="L13" s="13">
+      <c r="K13" s="11">
+        <v>0</v>
+      </c>
+      <c r="L13" s="11">
         <v>112</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="11">
         <v>4</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="11">
         <v>6</v>
       </c>
-      <c r="O13" s="13">
-[...2 lines deleted...]
-      <c r="P13" s="13">
+      <c r="O13" s="11">
+        <v>1</v>
+      </c>
+      <c r="P13" s="11">
         <v>9</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="11">
         <v>1172</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A14" s="22"/>
+    <row r="14" spans="1:19" ht="11.25" customHeight="1">
       <c r="B14" s="1"/>
-      <c r="C14" s="55" t="s">
+      <c r="C14" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="55"/>
-[...5 lines deleted...]
-      <c r="J14" s="13">
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="11">
         <v>722</v>
       </c>
-      <c r="K14" s="13">
-[...2 lines deleted...]
-      <c r="L14" s="13">
+      <c r="K14" s="11">
+        <v>1</v>
+      </c>
+      <c r="L14" s="11">
         <v>84</v>
       </c>
-      <c r="M14" s="13">
-[...8 lines deleted...]
-      <c r="P14" s="13">
+      <c r="M14" s="11">
+        <v>0</v>
+      </c>
+      <c r="N14" s="11">
+        <v>0</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11">
         <v>8</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="11">
         <v>622</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A15" s="22"/>
+    <row r="15" spans="1:19" ht="11.25" customHeight="1">
       <c r="B15" s="1"/>
-      <c r="C15" s="55" t="s">
+      <c r="C15" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="55"/>
-[...5 lines deleted...]
-      <c r="J15" s="13">
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="11">
         <v>7</v>
       </c>
-      <c r="K15" s="13">
-[...17 lines deleted...]
-      <c r="Q15" s="13">
+      <c r="K15" s="11">
+        <v>0</v>
+      </c>
+      <c r="L15" s="11">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>0</v>
+      </c>
+      <c r="N15" s="11">
+        <v>0</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
         <v>7</v>
       </c>
-      <c r="R15" s="13">
-[...4 lines deleted...]
-      <c r="A16" s="22"/>
+      <c r="R15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="11.25" customHeight="1">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
-      <c r="I16" s="32"/>
-[...11 lines deleted...]
-      <c r="A17" s="22"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+    </row>
+    <row r="17" spans="1:18" ht="11.25" customHeight="1">
       <c r="B17" s="1"/>
-      <c r="C17" s="57" t="s">
+      <c r="C17" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D17" s="57"/>
-[...5 lines deleted...]
-      <c r="J17" s="13">
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="11">
         <v>22</v>
       </c>
-      <c r="K17" s="13">
-[...2 lines deleted...]
-      <c r="L17" s="13">
+      <c r="K17" s="11">
+        <v>0</v>
+      </c>
+      <c r="L17" s="11">
         <v>5</v>
       </c>
-      <c r="M17" s="13">
-[...11 lines deleted...]
-      <c r="Q17" s="13">
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="11">
+        <v>1</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+      <c r="P17" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="11">
         <v>15</v>
       </c>
-      <c r="R17" s="13">
-[...4 lines deleted...]
-      <c r="A18" s="22"/>
+      <c r="R17" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="11.25" customHeight="1">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
-      <c r="D18" s="55" t="s">
+      <c r="D18" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="55"/>
-[...33 lines deleted...]
-      <c r="A19" s="22"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="11">
+        <v>0</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0</v>
+      </c>
+      <c r="L18" s="11">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>0</v>
+      </c>
+      <c r="N18" s="11">
+        <v>0</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+      <c r="P18" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>0</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="11.25" customHeight="1">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
-      <c r="D19" s="55" t="s">
+      <c r="D19" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="55"/>
-[...4 lines deleted...]
-      <c r="J19" s="13">
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="11">
         <v>6</v>
       </c>
-      <c r="K19" s="13">
-[...17 lines deleted...]
-      <c r="Q19" s="13">
+      <c r="K19" s="11">
+        <v>0</v>
+      </c>
+      <c r="L19" s="11">
+        <v>1</v>
+      </c>
+      <c r="M19" s="11">
+        <v>0</v>
+      </c>
+      <c r="N19" s="11">
+        <v>0</v>
+      </c>
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+      <c r="P19" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
         <v>4</v>
       </c>
-      <c r="R19" s="13">
-[...4 lines deleted...]
-      <c r="A20" s="22"/>
+      <c r="R19" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="11.25" customHeight="1">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
-      <c r="D20" s="55" t="s">
+      <c r="D20" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="55"/>
-[...4 lines deleted...]
-      <c r="J20" s="13">
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="11">
         <v>9</v>
       </c>
-      <c r="K20" s="13">
-[...2 lines deleted...]
-      <c r="L20" s="13">
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
         <v>4</v>
       </c>
-      <c r="M20" s="13">
-[...11 lines deleted...]
-      <c r="Q20" s="13">
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="11">
+        <v>1</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0</v>
+      </c>
+      <c r="P20" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
         <v>4</v>
       </c>
-      <c r="R20" s="13">
-[...4 lines deleted...]
-      <c r="A21" s="22"/>
+      <c r="R20" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="11.25" customHeight="1">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
-      <c r="D21" s="55" t="s">
+      <c r="D21" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E21" s="55"/>
-[...4 lines deleted...]
-      <c r="J21" s="13">
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="11">
         <v>7</v>
       </c>
-      <c r="K21" s="13">
-[...17 lines deleted...]
-      <c r="Q21" s="13">
+      <c r="K21" s="11">
+        <v>0</v>
+      </c>
+      <c r="L21" s="11">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>0</v>
+      </c>
+      <c r="N21" s="11">
+        <v>0</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
         <v>7</v>
       </c>
-      <c r="R21" s="13">
-[...4 lines deleted...]
-      <c r="A22" s="22"/>
+      <c r="R21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="11.25" customHeight="1">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
-      <c r="D22" s="55"/>
-[...1 lines deleted...]
-      <c r="F22" s="55"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
-      <c r="I22" s="32"/>
-[...12 lines deleted...]
-      <c r="B23" s="56" t="s">
+      <c r="I22" s="18"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A23" s="19"/>
+      <c r="B23" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="56"/>
-[...6 lines deleted...]
-      <c r="J23" s="11">
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="9">
         <v>592</v>
       </c>
-      <c r="K23" s="11">
-[...2 lines deleted...]
-      <c r="L23" s="11">
+      <c r="K23" s="9">
+        <v>0</v>
+      </c>
+      <c r="L23" s="9">
         <v>20</v>
       </c>
-      <c r="M23" s="11">
-[...11 lines deleted...]
-      <c r="Q23" s="11">
+      <c r="M23" s="9">
+        <v>0</v>
+      </c>
+      <c r="N23" s="9">
+        <v>0</v>
+      </c>
+      <c r="O23" s="9">
+        <v>0</v>
+      </c>
+      <c r="P23" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="9">
         <v>564</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R23" s="9">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A24" s="22"/>
+    <row r="24" spans="1:18" ht="11.25" customHeight="1">
       <c r="B24" s="1"/>
-      <c r="C24" s="55" t="s">
+      <c r="C24" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="55"/>
-[...5 lines deleted...]
-      <c r="J24" s="13">
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="11">
         <v>66</v>
       </c>
-      <c r="K24" s="13">
-[...2 lines deleted...]
-      <c r="L24" s="13">
+      <c r="K24" s="11">
+        <v>0</v>
+      </c>
+      <c r="L24" s="11">
         <v>2</v>
       </c>
-      <c r="M24" s="13">
-[...11 lines deleted...]
-      <c r="Q24" s="13">
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="11">
+        <v>0</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+      <c r="P24" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="11">
         <v>63</v>
       </c>
-      <c r="R24" s="13">
-[...4 lines deleted...]
-      <c r="A25" s="22"/>
+      <c r="R24" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="11.25" customHeight="1">
       <c r="B25" s="1"/>
-      <c r="C25" s="55" t="s">
+      <c r="C25" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D25" s="55"/>
-[...5 lines deleted...]
-      <c r="J25" s="13">
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="11">
         <v>425</v>
       </c>
-      <c r="K25" s="13">
-[...2 lines deleted...]
-      <c r="L25" s="13">
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+      <c r="L25" s="11">
         <v>11</v>
       </c>
-      <c r="M25" s="13">
-[...11 lines deleted...]
-      <c r="Q25" s="13">
+      <c r="M25" s="11">
+        <v>0</v>
+      </c>
+      <c r="N25" s="11">
+        <v>0</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+      <c r="P25" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="11">
         <v>408</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="26" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A26" s="22"/>
+    <row r="26" spans="1:18" ht="11.25" customHeight="1">
       <c r="B26" s="1"/>
-      <c r="C26" s="55" t="s">
+      <c r="C26" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D26" s="55"/>
-[...5 lines deleted...]
-      <c r="J26" s="13">
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="11">
         <v>100</v>
       </c>
-      <c r="K26" s="13">
-[...2 lines deleted...]
-      <c r="L26" s="13">
+      <c r="K26" s="11">
+        <v>0</v>
+      </c>
+      <c r="L26" s="11">
         <v>7</v>
       </c>
-      <c r="M26" s="13">
-[...11 lines deleted...]
-      <c r="Q26" s="13">
+      <c r="M26" s="11">
+        <v>0</v>
+      </c>
+      <c r="N26" s="11">
+        <v>0</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+      <c r="P26" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="11">
         <v>92</v>
       </c>
-      <c r="R26" s="13">
-[...4 lines deleted...]
-      <c r="A27" s="22"/>
+      <c r="R26" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="11.25" customHeight="1">
       <c r="B27" s="1"/>
-      <c r="C27" s="55" t="s">
+      <c r="C27" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D27" s="55"/>
-[...34 lines deleted...]
-      <c r="A28" s="22"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="11">
+        <v>1</v>
+      </c>
+      <c r="K27" s="11">
+        <v>0</v>
+      </c>
+      <c r="L27" s="11">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="11">
+        <v>0</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>1</v>
+      </c>
+      <c r="R27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="11.25" customHeight="1">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
-      <c r="I28" s="32"/>
-[...11 lines deleted...]
-      <c r="A29" s="22"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+    </row>
+    <row r="29" spans="1:18" ht="11.25" customHeight="1">
       <c r="B29" s="1"/>
-      <c r="C29" s="57" t="s">
+      <c r="C29" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D29" s="57"/>
-[...5 lines deleted...]
-      <c r="J29" s="13">
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="11">
         <v>3</v>
       </c>
-      <c r="K29" s="13">
-[...17 lines deleted...]
-      <c r="Q29" s="13">
+      <c r="K29" s="11">
+        <v>0</v>
+      </c>
+      <c r="L29" s="11">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>0</v>
+      </c>
+      <c r="N29" s="11">
+        <v>0</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0</v>
+      </c>
+      <c r="P29" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="11">
         <v>3</v>
       </c>
-      <c r="R29" s="13">
-[...4 lines deleted...]
-      <c r="A30" s="22"/>
+      <c r="R29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="11.25" customHeight="1">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
-      <c r="D30" s="55" t="s">
+      <c r="D30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E30" s="55"/>
-[...33 lines deleted...]
-      <c r="A31" s="22"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="11">
+        <v>0</v>
+      </c>
+      <c r="K30" s="11">
+        <v>0</v>
+      </c>
+      <c r="L30" s="11">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11">
+        <v>0</v>
+      </c>
+      <c r="N30" s="11">
+        <v>0</v>
+      </c>
+      <c r="O30" s="11">
+        <v>0</v>
+      </c>
+      <c r="P30" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>0</v>
+      </c>
+      <c r="R30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="11.25" customHeight="1">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
-      <c r="D31" s="55" t="s">
+      <c r="D31" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="55"/>
-[...33 lines deleted...]
-      <c r="A32" s="22"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="11">
+        <v>1</v>
+      </c>
+      <c r="K31" s="11">
+        <v>0</v>
+      </c>
+      <c r="L31" s="11">
+        <v>0</v>
+      </c>
+      <c r="M31" s="11">
+        <v>0</v>
+      </c>
+      <c r="N31" s="11">
+        <v>0</v>
+      </c>
+      <c r="O31" s="11">
+        <v>0</v>
+      </c>
+      <c r="P31" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>1</v>
+      </c>
+      <c r="R31" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="11.25" customHeight="1">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
-      <c r="D32" s="55" t="s">
+      <c r="D32" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E32" s="55"/>
-[...4 lines deleted...]
-      <c r="J32" s="13">
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="11">
         <v>2</v>
       </c>
-      <c r="K32" s="13">
-[...17 lines deleted...]
-      <c r="Q32" s="13">
+      <c r="K32" s="11">
+        <v>0</v>
+      </c>
+      <c r="L32" s="11">
+        <v>0</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="11">
+        <v>0</v>
+      </c>
+      <c r="O32" s="11">
+        <v>0</v>
+      </c>
+      <c r="P32" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="11">
         <v>2</v>
       </c>
-      <c r="R32" s="13">
-[...4 lines deleted...]
-      <c r="A33" s="22"/>
+      <c r="R32" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="11.25" customHeight="1">
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
-      <c r="D33" s="55" t="s">
+      <c r="D33" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E33" s="55"/>
-[...33 lines deleted...]
-      <c r="A34" s="22"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="11">
+        <v>0</v>
+      </c>
+      <c r="K33" s="11">
+        <v>0</v>
+      </c>
+      <c r="L33" s="11">
+        <v>0</v>
+      </c>
+      <c r="M33" s="11">
+        <v>0</v>
+      </c>
+      <c r="N33" s="11">
+        <v>0</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+      <c r="P33" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>0</v>
+      </c>
+      <c r="R33" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="11.25" customHeight="1">
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
-      <c r="I34" s="32"/>
-[...12 lines deleted...]
-      <c r="B35" s="56" t="s">
+      <c r="I34" s="18"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="11"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="11"/>
+      <c r="O34" s="11"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+    </row>
+    <row r="35" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A35" s="19"/>
+      <c r="B35" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="56"/>
-[...6 lines deleted...]
-      <c r="J35" s="11">
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="9">
         <v>732</v>
       </c>
-      <c r="K35" s="11">
-[...2 lines deleted...]
-      <c r="L35" s="11">
+      <c r="K35" s="9">
+        <v>0</v>
+      </c>
+      <c r="L35" s="9">
         <v>17</v>
       </c>
-      <c r="M35" s="11">
-[...11 lines deleted...]
-      <c r="Q35" s="11">
+      <c r="M35" s="9">
+        <v>0</v>
+      </c>
+      <c r="N35" s="9">
+        <v>0</v>
+      </c>
+      <c r="O35" s="9">
+        <v>0</v>
+      </c>
+      <c r="P35" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="9">
         <v>711</v>
       </c>
-      <c r="R35" s="11">
+      <c r="R35" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A36" s="22"/>
+    <row r="36" spans="1:18" ht="11.25" customHeight="1">
       <c r="B36" s="1"/>
-      <c r="C36" s="55" t="s">
+      <c r="C36" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D36" s="55"/>
-[...5 lines deleted...]
-      <c r="J36" s="13">
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="11">
         <v>7</v>
       </c>
-      <c r="K36" s="13">
-[...17 lines deleted...]
-      <c r="Q36" s="13">
+      <c r="K36" s="11">
+        <v>0</v>
+      </c>
+      <c r="L36" s="11">
+        <v>0</v>
+      </c>
+      <c r="M36" s="11">
+        <v>0</v>
+      </c>
+      <c r="N36" s="11">
+        <v>0</v>
+      </c>
+      <c r="O36" s="11">
+        <v>0</v>
+      </c>
+      <c r="P36" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="11">
         <v>7</v>
       </c>
-      <c r="R36" s="13">
-[...4 lines deleted...]
-      <c r="A37" s="22"/>
+      <c r="R36" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="11.25" customHeight="1">
       <c r="B37" s="1"/>
-      <c r="C37" s="55" t="s">
+      <c r="C37" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D37" s="55"/>
-[...5 lines deleted...]
-      <c r="J37" s="13">
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="11">
         <v>638</v>
       </c>
-      <c r="K37" s="13">
-[...2 lines deleted...]
-      <c r="L37" s="13">
+      <c r="K37" s="11">
+        <v>0</v>
+      </c>
+      <c r="L37" s="11">
         <v>12</v>
       </c>
-      <c r="M37" s="13">
-[...11 lines deleted...]
-      <c r="Q37" s="13">
+      <c r="M37" s="11">
+        <v>0</v>
+      </c>
+      <c r="N37" s="11">
+        <v>0</v>
+      </c>
+      <c r="O37" s="11">
+        <v>0</v>
+      </c>
+      <c r="P37" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="11">
         <v>623</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A38" s="22"/>
+    <row r="38" spans="1:18" ht="11.25" customHeight="1">
       <c r="B38" s="1"/>
-      <c r="C38" s="55" t="s">
+      <c r="C38" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D38" s="55"/>
-[...5 lines deleted...]
-      <c r="J38" s="13">
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="48"/>
+      <c r="H38" s="48"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="11">
         <v>86</v>
       </c>
-      <c r="K38" s="13">
-[...2 lines deleted...]
-      <c r="L38" s="13">
+      <c r="K38" s="11">
+        <v>0</v>
+      </c>
+      <c r="L38" s="11">
         <v>5</v>
       </c>
-      <c r="M38" s="13">
-[...11 lines deleted...]
-      <c r="Q38" s="13">
+      <c r="M38" s="11">
+        <v>0</v>
+      </c>
+      <c r="N38" s="11">
+        <v>0</v>
+      </c>
+      <c r="O38" s="11">
+        <v>0</v>
+      </c>
+      <c r="P38" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="11">
         <v>80</v>
       </c>
-      <c r="R38" s="13">
-[...4 lines deleted...]
-      <c r="A39" s="22"/>
+      <c r="R38" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="11.25" customHeight="1">
       <c r="B39" s="1"/>
-      <c r="C39" s="55" t="s">
+      <c r="C39" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D39" s="55"/>
-[...34 lines deleted...]
-      <c r="A40" s="22"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="11">
+        <v>1</v>
+      </c>
+      <c r="K39" s="11">
+        <v>0</v>
+      </c>
+      <c r="L39" s="11">
+        <v>0</v>
+      </c>
+      <c r="M39" s="11">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
+        <v>0</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>1</v>
+      </c>
+      <c r="R39" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="11.25" customHeight="1">
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
-      <c r="I40" s="32"/>
-[...11 lines deleted...]
-      <c r="A41" s="22"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="11"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
+      <c r="N40" s="11"/>
+      <c r="O40" s="11"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+    </row>
+    <row r="41" spans="1:18" ht="11.25" customHeight="1">
       <c r="B41" s="1"/>
-      <c r="C41" s="57" t="s">
+      <c r="C41" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="57"/>
-[...34 lines deleted...]
-      <c r="A42" s="22"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="11">
+        <v>1</v>
+      </c>
+      <c r="K41" s="11">
+        <v>0</v>
+      </c>
+      <c r="L41" s="11">
+        <v>0</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="11">
+        <v>0</v>
+      </c>
+      <c r="O41" s="11">
+        <v>0</v>
+      </c>
+      <c r="P41" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>1</v>
+      </c>
+      <c r="R41" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="11.25" customHeight="1">
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
-      <c r="D42" s="55" t="s">
+      <c r="D42" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E42" s="55"/>
-[...33 lines deleted...]
-      <c r="A43" s="22"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="11">
+        <v>0</v>
+      </c>
+      <c r="K42" s="11">
+        <v>0</v>
+      </c>
+      <c r="L42" s="11">
+        <v>0</v>
+      </c>
+      <c r="M42" s="11">
+        <v>0</v>
+      </c>
+      <c r="N42" s="11">
+        <v>0</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+      <c r="P42" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>0</v>
+      </c>
+      <c r="R42" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="11.25" customHeight="1">
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
-      <c r="D43" s="55" t="s">
+      <c r="D43" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E43" s="55"/>
-[...33 lines deleted...]
-      <c r="A44" s="22"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="11">
+        <v>1</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+      <c r="L43" s="11">
+        <v>0</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="11">
+        <v>0</v>
+      </c>
+      <c r="O43" s="11">
+        <v>0</v>
+      </c>
+      <c r="P43" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>1</v>
+      </c>
+      <c r="R43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" ht="11.25" customHeight="1">
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
-      <c r="D44" s="55" t="s">
+      <c r="D44" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E44" s="55"/>
-[...33 lines deleted...]
-      <c r="A45" s="22"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="11">
+        <v>0</v>
+      </c>
+      <c r="K44" s="11">
+        <v>0</v>
+      </c>
+      <c r="L44" s="11">
+        <v>0</v>
+      </c>
+      <c r="M44" s="11">
+        <v>0</v>
+      </c>
+      <c r="N44" s="11">
+        <v>0</v>
+      </c>
+      <c r="O44" s="11">
+        <v>0</v>
+      </c>
+      <c r="P44" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="11">
+        <v>0</v>
+      </c>
+      <c r="R44" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" ht="11.25" customHeight="1">
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
-      <c r="D45" s="55" t="s">
+      <c r="D45" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E45" s="55"/>
-[...33 lines deleted...]
-      <c r="A46" s="22"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="11">
+        <v>0</v>
+      </c>
+      <c r="K45" s="11">
+        <v>0</v>
+      </c>
+      <c r="L45" s="11">
+        <v>0</v>
+      </c>
+      <c r="M45" s="11">
+        <v>0</v>
+      </c>
+      <c r="N45" s="11">
+        <v>0</v>
+      </c>
+      <c r="O45" s="11">
+        <v>0</v>
+      </c>
+      <c r="P45" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="11">
+        <v>0</v>
+      </c>
+      <c r="R45" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" ht="11.25" customHeight="1">
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
-      <c r="D46" s="55"/>
-[...1 lines deleted...]
-      <c r="F46" s="55"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="48"/>
+      <c r="F46" s="48"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
-      <c r="I46" s="32"/>
-[...12 lines deleted...]
-      <c r="B47" s="56" t="s">
+      <c r="I46" s="18"/>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+    </row>
+    <row r="47" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A47" s="19"/>
+      <c r="B47" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="C47" s="56"/>
-[...6 lines deleted...]
-      <c r="J47" s="11">
+      <c r="C47" s="47"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="22"/>
+      <c r="J47" s="9">
         <v>1785</v>
       </c>
-      <c r="K47" s="11" t="s">
+      <c r="K47" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="L47" s="11">
+      <c r="L47" s="9">
         <v>466</v>
       </c>
-      <c r="M47" s="11">
+      <c r="M47" s="9">
         <v>12</v>
       </c>
-      <c r="N47" s="11">
+      <c r="N47" s="9">
         <v>17</v>
       </c>
-      <c r="O47" s="11">
-[...2 lines deleted...]
-      <c r="P47" s="11">
+      <c r="O47" s="9">
+        <v>1</v>
+      </c>
+      <c r="P47" s="9">
         <v>18</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="9">
         <v>1260</v>
       </c>
-      <c r="R47" s="11">
+      <c r="R47" s="9">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A48" s="22"/>
+    <row r="48" spans="1:18" ht="11.25" customHeight="1">
       <c r="B48" s="1"/>
-      <c r="C48" s="55" t="s">
+      <c r="C48" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D48" s="55"/>
-[...5 lines deleted...]
-      <c r="J48" s="13">
+      <c r="D48" s="48"/>
+      <c r="E48" s="48"/>
+      <c r="F48" s="48"/>
+      <c r="G48" s="48"/>
+      <c r="H48" s="48"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="11">
         <v>394</v>
       </c>
-      <c r="K48" s="13" t="s">
+      <c r="K48" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L48" s="13">
+      <c r="L48" s="11">
         <v>87</v>
       </c>
-      <c r="M48" s="13">
+      <c r="M48" s="11">
         <v>3</v>
       </c>
-      <c r="N48" s="13">
+      <c r="N48" s="11">
         <v>6</v>
       </c>
-      <c r="O48" s="13">
-[...2 lines deleted...]
-      <c r="P48" s="13">
+      <c r="O48" s="11">
+        <v>0</v>
+      </c>
+      <c r="P48" s="11">
         <v>5</v>
       </c>
-      <c r="Q48" s="13">
+      <c r="Q48" s="11">
         <v>291</v>
       </c>
-      <c r="R48" s="13">
+      <c r="R48" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="49" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A49" s="22"/>
+    <row r="49" spans="1:18" ht="11.25" customHeight="1">
       <c r="B49" s="1"/>
-      <c r="C49" s="55" t="s">
+      <c r="C49" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D49" s="55"/>
-[...5 lines deleted...]
-      <c r="J49" s="13">
+      <c r="D49" s="48"/>
+      <c r="E49" s="48"/>
+      <c r="F49" s="48"/>
+      <c r="G49" s="48"/>
+      <c r="H49" s="48"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="11">
         <v>1198</v>
       </c>
-      <c r="K49" s="13" t="s">
+      <c r="K49" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L49" s="13">
+      <c r="L49" s="11">
         <v>318</v>
       </c>
-      <c r="M49" s="13">
+      <c r="M49" s="11">
         <v>7</v>
       </c>
-      <c r="N49" s="13">
+      <c r="N49" s="11">
         <v>11</v>
       </c>
-      <c r="O49" s="13">
-[...2 lines deleted...]
-      <c r="P49" s="13">
+      <c r="O49" s="11">
+        <v>1</v>
+      </c>
+      <c r="P49" s="11">
         <v>10</v>
       </c>
-      <c r="Q49" s="13">
+      <c r="Q49" s="11">
         <v>845</v>
       </c>
-      <c r="R49" s="13">
+      <c r="R49" s="11">
         <v>6</v>
       </c>
     </row>
-    <row r="50" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A50" s="22"/>
+    <row r="50" spans="1:18" ht="11.25" customHeight="1">
       <c r="B50" s="1"/>
-      <c r="C50" s="55" t="s">
+      <c r="C50" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D50" s="55"/>
-[...5 lines deleted...]
-      <c r="J50" s="13">
+      <c r="D50" s="48"/>
+      <c r="E50" s="48"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="48"/>
+      <c r="H50" s="48"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="11">
         <v>190</v>
       </c>
-      <c r="K50" s="13" t="s">
+      <c r="K50" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L50" s="13">
+      <c r="L50" s="11">
         <v>59</v>
       </c>
-      <c r="M50" s="13">
+      <c r="M50" s="11">
         <v>2</v>
       </c>
-      <c r="N50" s="13">
-[...5 lines deleted...]
-      <c r="P50" s="13">
+      <c r="N50" s="11">
+        <v>0</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0</v>
+      </c>
+      <c r="P50" s="11">
         <v>3</v>
       </c>
-      <c r="Q50" s="13">
+      <c r="Q50" s="11">
         <v>123</v>
       </c>
-      <c r="R50" s="13">
+      <c r="R50" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="51" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A51" s="22"/>
+    <row r="51" spans="1:18" ht="11.25" customHeight="1">
       <c r="B51" s="1"/>
-      <c r="C51" s="55" t="s">
+      <c r="C51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D51" s="55"/>
-[...5 lines deleted...]
-      <c r="J51" s="13">
+      <c r="D51" s="48"/>
+      <c r="E51" s="48"/>
+      <c r="F51" s="48"/>
+      <c r="G51" s="48"/>
+      <c r="H51" s="48"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="11">
         <v>3</v>
       </c>
-      <c r="K51" s="13" t="s">
+      <c r="K51" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L51" s="13">
+      <c r="L51" s="11">
         <v>2</v>
       </c>
-      <c r="M51" s="13">
-[...19 lines deleted...]
-      <c r="A52" s="22"/>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="11">
+        <v>0</v>
+      </c>
+      <c r="O51" s="11">
+        <v>0</v>
+      </c>
+      <c r="P51" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>1</v>
+      </c>
+      <c r="R51" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" ht="11.25" customHeight="1">
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
-      <c r="I52" s="32"/>
-[...11 lines deleted...]
-      <c r="A53" s="22"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+    </row>
+    <row r="53" spans="1:18" ht="11.25" customHeight="1">
       <c r="B53" s="1"/>
-      <c r="C53" s="57" t="s">
+      <c r="C53" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D53" s="57"/>
-[...5 lines deleted...]
-      <c r="J53" s="13">
+      <c r="D53" s="49"/>
+      <c r="E53" s="49"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="49"/>
+      <c r="H53" s="49"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="11">
         <v>16</v>
       </c>
-      <c r="K53" s="13" t="s">
+      <c r="K53" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L53" s="13">
+      <c r="L53" s="11">
         <v>7</v>
       </c>
-      <c r="M53" s="13">
-[...11 lines deleted...]
-      <c r="Q53" s="13">
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="11">
+        <v>0</v>
+      </c>
+      <c r="O53" s="11">
+        <v>0</v>
+      </c>
+      <c r="P53" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="11">
         <v>9</v>
       </c>
-      <c r="R53" s="13">
-[...4 lines deleted...]
-      <c r="A54" s="22"/>
+      <c r="R53" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" ht="11.25" customHeight="1">
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
-      <c r="D54" s="55" t="s">
+      <c r="D54" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E54" s="55"/>
-[...7 lines deleted...]
-      <c r="K54" s="13" t="s">
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="11">
+        <v>0</v>
+      </c>
+      <c r="K54" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L54" s="13">
-[...22 lines deleted...]
-      <c r="A55" s="22"/>
+      <c r="L54" s="11">
+        <v>0</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="11">
+        <v>0</v>
+      </c>
+      <c r="O54" s="11">
+        <v>0</v>
+      </c>
+      <c r="P54" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="11">
+        <v>0</v>
+      </c>
+      <c r="R54" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" ht="11.25" customHeight="1">
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
-      <c r="D55" s="55" t="s">
+      <c r="D55" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E55" s="55"/>
-[...4 lines deleted...]
-      <c r="J55" s="13">
+      <c r="E55" s="48"/>
+      <c r="F55" s="48"/>
+      <c r="G55" s="48"/>
+      <c r="H55" s="48"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="11">
         <v>9</v>
       </c>
-      <c r="K55" s="13" t="s">
+      <c r="K55" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L55" s="13">
+      <c r="L55" s="11">
         <v>3</v>
       </c>
-      <c r="M55" s="13">
-[...11 lines deleted...]
-      <c r="Q55" s="13">
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="11">
+        <v>0</v>
+      </c>
+      <c r="O55" s="11">
+        <v>0</v>
+      </c>
+      <c r="P55" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="11">
         <v>6</v>
       </c>
-      <c r="R55" s="13">
-[...4 lines deleted...]
-      <c r="A56" s="22"/>
+      <c r="R55" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" ht="11.25" customHeight="1">
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
-      <c r="D56" s="55" t="s">
+      <c r="D56" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E56" s="55"/>
-[...4 lines deleted...]
-      <c r="J56" s="13">
+      <c r="E56" s="48"/>
+      <c r="F56" s="48"/>
+      <c r="G56" s="48"/>
+      <c r="H56" s="48"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="11">
         <v>7</v>
       </c>
-      <c r="K56" s="13" t="s">
+      <c r="K56" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L56" s="13">
+      <c r="L56" s="11">
         <v>4</v>
       </c>
-      <c r="M56" s="13">
-[...11 lines deleted...]
-      <c r="Q56" s="13">
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="11">
+        <v>0</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0</v>
+      </c>
+      <c r="P56" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="11">
         <v>3</v>
       </c>
-      <c r="R56" s="13">
-[...4 lines deleted...]
-      <c r="A57" s="22"/>
+      <c r="R56" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" ht="11.25" customHeight="1">
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
-      <c r="D57" s="55" t="s">
+      <c r="D57" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E57" s="55"/>
-[...7 lines deleted...]
-      <c r="K57" s="13" t="s">
+      <c r="E57" s="48"/>
+      <c r="F57" s="48"/>
+      <c r="G57" s="48"/>
+      <c r="H57" s="48"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="11">
+        <v>0</v>
+      </c>
+      <c r="K57" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L57" s="13">
-[...22 lines deleted...]
-      <c r="A58" s="22"/>
+      <c r="L57" s="11">
+        <v>0</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="11">
+        <v>0</v>
+      </c>
+      <c r="O57" s="11">
+        <v>0</v>
+      </c>
+      <c r="P57" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="11">
+        <v>0</v>
+      </c>
+      <c r="R57" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" ht="11.25" customHeight="1">
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
-      <c r="D58" s="55"/>
-[...1 lines deleted...]
-      <c r="F58" s="55"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
-      <c r="I58" s="32"/>
-[...12 lines deleted...]
-      <c r="B59" s="56" t="s">
+      <c r="I58" s="18"/>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+    </row>
+    <row r="59" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A59" s="19"/>
+      <c r="B59" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="C59" s="56"/>
-[...6 lines deleted...]
-      <c r="J59" s="11">
+      <c r="C59" s="47"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="47"/>
+      <c r="F59" s="47"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="47"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="9">
         <v>854</v>
       </c>
-      <c r="K59" s="11" t="s">
+      <c r="K59" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="L59" s="11">
+      <c r="L59" s="9">
         <v>20</v>
       </c>
-      <c r="M59" s="11">
+      <c r="M59" s="9">
         <v>2</v>
       </c>
-      <c r="N59" s="11">
-[...5 lines deleted...]
-      <c r="P59" s="11">
+      <c r="N59" s="9">
+        <v>0</v>
+      </c>
+      <c r="O59" s="9">
+        <v>0</v>
+      </c>
+      <c r="P59" s="9">
         <v>3</v>
       </c>
-      <c r="Q59" s="11">
+      <c r="Q59" s="9">
         <v>823</v>
       </c>
-      <c r="R59" s="11">
+      <c r="R59" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="60" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A60" s="22"/>
+    <row r="60" spans="1:18" ht="11.25" customHeight="1">
       <c r="B60" s="1"/>
-      <c r="C60" s="55" t="s">
+      <c r="C60" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D60" s="55"/>
-[...5 lines deleted...]
-      <c r="J60" s="13">
+      <c r="D60" s="48"/>
+      <c r="E60" s="48"/>
+      <c r="F60" s="48"/>
+      <c r="G60" s="48"/>
+      <c r="H60" s="48"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="11">
         <v>62</v>
       </c>
-      <c r="K60" s="13" t="s">
+      <c r="K60" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L60" s="13">
+      <c r="L60" s="11">
         <v>3</v>
       </c>
-      <c r="M60" s="13">
-[...11 lines deleted...]
-      <c r="Q60" s="13">
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="11">
+        <v>0</v>
+      </c>
+      <c r="O60" s="11">
+        <v>0</v>
+      </c>
+      <c r="P60" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="11">
         <v>57</v>
       </c>
-      <c r="R60" s="13">
+      <c r="R60" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="61" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A61" s="22"/>
+    <row r="61" spans="1:18" ht="11.25" customHeight="1">
       <c r="B61" s="1"/>
-      <c r="C61" s="55" t="s">
+      <c r="C61" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D61" s="55"/>
-[...5 lines deleted...]
-      <c r="J61" s="13">
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="11">
         <v>744</v>
       </c>
-      <c r="K61" s="13" t="s">
+      <c r="K61" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L61" s="13">
+      <c r="L61" s="11">
         <v>12</v>
       </c>
-      <c r="M61" s="13">
+      <c r="M61" s="11">
         <v>2</v>
       </c>
-      <c r="N61" s="13">
-[...5 lines deleted...]
-      <c r="P61" s="13">
+      <c r="N61" s="11">
+        <v>0</v>
+      </c>
+      <c r="O61" s="11">
+        <v>0</v>
+      </c>
+      <c r="P61" s="11">
         <v>2</v>
       </c>
-      <c r="Q61" s="13">
+      <c r="Q61" s="11">
         <v>725</v>
       </c>
-      <c r="R61" s="13">
+      <c r="R61" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="62" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A62" s="22"/>
+    <row r="62" spans="1:18" ht="11.25" customHeight="1">
       <c r="B62" s="1"/>
-      <c r="C62" s="55" t="s">
+      <c r="C62" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D62" s="55"/>
-[...5 lines deleted...]
-      <c r="J62" s="13">
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="11">
         <v>46</v>
       </c>
-      <c r="K62" s="13" t="s">
+      <c r="K62" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L62" s="13">
+      <c r="L62" s="11">
         <v>5</v>
       </c>
-      <c r="M62" s="13">
-[...11 lines deleted...]
-      <c r="Q62" s="13">
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="11">
+        <v>0</v>
+      </c>
+      <c r="O62" s="11">
+        <v>0</v>
+      </c>
+      <c r="P62" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q62" s="11">
         <v>39</v>
       </c>
-      <c r="R62" s="13">
-[...4 lines deleted...]
-      <c r="A63" s="22"/>
+      <c r="R62" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" ht="11.25" customHeight="1">
       <c r="B63" s="1"/>
-      <c r="C63" s="55" t="s">
+      <c r="C63" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="55"/>
-[...5 lines deleted...]
-      <c r="J63" s="13">
+      <c r="D63" s="48"/>
+      <c r="E63" s="48"/>
+      <c r="F63" s="48"/>
+      <c r="G63" s="48"/>
+      <c r="H63" s="48"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="11">
         <v>2</v>
       </c>
-      <c r="K63" s="13" t="s">
+      <c r="K63" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L63" s="13">
-[...14 lines deleted...]
-      <c r="Q63" s="13">
+      <c r="L63" s="11">
+        <v>0</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="11">
+        <v>0</v>
+      </c>
+      <c r="O63" s="11">
+        <v>0</v>
+      </c>
+      <c r="P63" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="11">
         <v>2</v>
       </c>
-      <c r="R63" s="13">
-[...4 lines deleted...]
-      <c r="A64" s="22"/>
+      <c r="R63" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" ht="11.25" customHeight="1">
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
-      <c r="I64" s="32"/>
-[...11 lines deleted...]
-      <c r="A65" s="22"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="11"/>
+      <c r="K64" s="11"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+    </row>
+    <row r="65" spans="1:18" ht="11.25" customHeight="1">
       <c r="B65" s="1"/>
-      <c r="C65" s="57" t="s">
+      <c r="C65" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D65" s="57"/>
-[...5 lines deleted...]
-      <c r="J65" s="13">
+      <c r="D65" s="49"/>
+      <c r="E65" s="49"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="11">
         <v>3</v>
       </c>
-      <c r="K65" s="13" t="s">
+      <c r="K65" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L65" s="13">
-[...22 lines deleted...]
-      <c r="A66" s="22"/>
+      <c r="L65" s="11">
+        <v>1</v>
+      </c>
+      <c r="M65" s="11">
+        <v>0</v>
+      </c>
+      <c r="N65" s="11">
+        <v>0</v>
+      </c>
+      <c r="O65" s="11">
+        <v>0</v>
+      </c>
+      <c r="P65" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="11">
+        <v>1</v>
+      </c>
+      <c r="R65" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" ht="11.25" customHeight="1">
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
-      <c r="D66" s="55" t="s">
+      <c r="D66" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E66" s="55"/>
-[...7 lines deleted...]
-      <c r="K66" s="13" t="s">
+      <c r="E66" s="48"/>
+      <c r="F66" s="48"/>
+      <c r="G66" s="48"/>
+      <c r="H66" s="48"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="11">
+        <v>0</v>
+      </c>
+      <c r="K66" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L66" s="13">
-[...22 lines deleted...]
-      <c r="A67" s="22"/>
+      <c r="L66" s="11">
+        <v>0</v>
+      </c>
+      <c r="M66" s="11">
+        <v>0</v>
+      </c>
+      <c r="N66" s="11">
+        <v>0</v>
+      </c>
+      <c r="O66" s="11">
+        <v>0</v>
+      </c>
+      <c r="P66" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="11">
+        <v>0</v>
+      </c>
+      <c r="R66" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" ht="11.25" customHeight="1">
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
-      <c r="D67" s="55" t="s">
+      <c r="D67" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E67" s="55"/>
-[...4 lines deleted...]
-      <c r="J67" s="13">
+      <c r="E67" s="48"/>
+      <c r="F67" s="48"/>
+      <c r="G67" s="48"/>
+      <c r="H67" s="48"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="11">
         <v>2</v>
       </c>
-      <c r="K67" s="13" t="s">
+      <c r="K67" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L67" s="13">
-[...22 lines deleted...]
-      <c r="A68" s="22"/>
+      <c r="L67" s="11">
+        <v>0</v>
+      </c>
+      <c r="M67" s="11">
+        <v>0</v>
+      </c>
+      <c r="N67" s="11">
+        <v>0</v>
+      </c>
+      <c r="O67" s="11">
+        <v>0</v>
+      </c>
+      <c r="P67" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="11">
+        <v>1</v>
+      </c>
+      <c r="R67" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" ht="11.25" customHeight="1">
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
-      <c r="D68" s="55" t="s">
+      <c r="D68" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E68" s="55"/>
-[...7 lines deleted...]
-      <c r="K68" s="13" t="s">
+      <c r="E68" s="48"/>
+      <c r="F68" s="48"/>
+      <c r="G68" s="48"/>
+      <c r="H68" s="48"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="11">
+        <v>1</v>
+      </c>
+      <c r="K68" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L68" s="13">
-[...22 lines deleted...]
-      <c r="A69" s="22"/>
+      <c r="L68" s="11">
+        <v>1</v>
+      </c>
+      <c r="M68" s="11">
+        <v>0</v>
+      </c>
+      <c r="N68" s="11">
+        <v>0</v>
+      </c>
+      <c r="O68" s="11">
+        <v>0</v>
+      </c>
+      <c r="P68" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="11">
+        <v>0</v>
+      </c>
+      <c r="R68" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" ht="11.25" customHeight="1">
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
-      <c r="D69" s="55" t="s">
+      <c r="D69" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E69" s="55"/>
-[...7 lines deleted...]
-      <c r="K69" s="13" t="s">
+      <c r="E69" s="48"/>
+      <c r="F69" s="48"/>
+      <c r="G69" s="48"/>
+      <c r="H69" s="48"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="11">
+        <v>0</v>
+      </c>
+      <c r="K69" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L69" s="13">
-[...22 lines deleted...]
-      <c r="A70" s="22"/>
+      <c r="L69" s="11">
+        <v>0</v>
+      </c>
+      <c r="M69" s="11">
+        <v>0</v>
+      </c>
+      <c r="N69" s="11">
+        <v>0</v>
+      </c>
+      <c r="O69" s="11">
+        <v>0</v>
+      </c>
+      <c r="P69" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="11">
+        <v>0</v>
+      </c>
+      <c r="R69" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" ht="11.25" customHeight="1">
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
-      <c r="I70" s="32"/>
-[...12 lines deleted...]
-      <c r="B71" s="56" t="s">
+      <c r="I70" s="18"/>
+      <c r="J70" s="11"/>
+      <c r="K70" s="11"/>
+      <c r="L70" s="11"/>
+      <c r="M70" s="11"/>
+      <c r="N70" s="11"/>
+      <c r="O70" s="11"/>
+      <c r="P70" s="11"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+    </row>
+    <row r="71" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A71" s="19"/>
+      <c r="B71" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="C71" s="56"/>
-[...6 lines deleted...]
-      <c r="J71" s="11">
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="9">
         <v>330</v>
       </c>
-      <c r="K71" s="11" t="s">
+      <c r="K71" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="L71" s="11">
+      <c r="L71" s="9">
         <v>24</v>
       </c>
-      <c r="M71" s="11">
-[...11 lines deleted...]
-      <c r="Q71" s="11">
+      <c r="M71" s="9">
+        <v>1</v>
+      </c>
+      <c r="N71" s="9">
+        <v>0</v>
+      </c>
+      <c r="O71" s="9">
+        <v>1</v>
+      </c>
+      <c r="P71" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="9">
         <v>303</v>
       </c>
-      <c r="R71" s="11">
-[...4 lines deleted...]
-      <c r="A72" s="22"/>
+      <c r="R71" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" ht="11.25" customHeight="1">
       <c r="B72" s="1"/>
-      <c r="C72" s="55" t="s">
+      <c r="C72" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D72" s="55"/>
-[...5 lines deleted...]
-      <c r="J72" s="13">
+      <c r="D72" s="48"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="48"/>
+      <c r="H72" s="48"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="11">
         <v>4</v>
       </c>
-      <c r="K72" s="13" t="s">
+      <c r="K72" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L72" s="13">
-[...14 lines deleted...]
-      <c r="Q72" s="13">
+      <c r="L72" s="11">
+        <v>0</v>
+      </c>
+      <c r="M72" s="11">
+        <v>0</v>
+      </c>
+      <c r="N72" s="11">
+        <v>0</v>
+      </c>
+      <c r="O72" s="11">
+        <v>0</v>
+      </c>
+      <c r="P72" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="11">
         <v>4</v>
       </c>
-      <c r="R72" s="13">
-[...4 lines deleted...]
-      <c r="A73" s="22"/>
+      <c r="R72" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" ht="11.25" customHeight="1">
       <c r="B73" s="1"/>
-      <c r="C73" s="55" t="s">
+      <c r="C73" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="D73" s="55"/>
-[...5 lines deleted...]
-      <c r="J73" s="13">
+      <c r="D73" s="48"/>
+      <c r="E73" s="48"/>
+      <c r="F73" s="48"/>
+      <c r="G73" s="48"/>
+      <c r="H73" s="48"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="11">
         <v>319</v>
       </c>
-      <c r="K73" s="13" t="s">
+      <c r="K73" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L73" s="13">
+      <c r="L73" s="11">
         <v>24</v>
       </c>
-      <c r="M73" s="13">
-[...11 lines deleted...]
-      <c r="Q73" s="13">
+      <c r="M73" s="11">
+        <v>1</v>
+      </c>
+      <c r="N73" s="11">
+        <v>0</v>
+      </c>
+      <c r="O73" s="11">
+        <v>1</v>
+      </c>
+      <c r="P73" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="11">
         <v>293</v>
       </c>
-      <c r="R73" s="13">
-[...4 lines deleted...]
-      <c r="A74" s="22"/>
+      <c r="R73" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" ht="11.25" customHeight="1">
       <c r="B74" s="1"/>
-      <c r="C74" s="55" t="s">
+      <c r="C74" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="D74" s="55"/>
-[...5 lines deleted...]
-      <c r="J74" s="13">
+      <c r="D74" s="48"/>
+      <c r="E74" s="48"/>
+      <c r="F74" s="48"/>
+      <c r="G74" s="48"/>
+      <c r="H74" s="48"/>
+      <c r="I74" s="18"/>
+      <c r="J74" s="11">
         <v>7</v>
       </c>
-      <c r="K74" s="13" t="s">
+      <c r="K74" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L74" s="13">
-[...14 lines deleted...]
-      <c r="Q74" s="13">
+      <c r="L74" s="11">
+        <v>0</v>
+      </c>
+      <c r="M74" s="11">
+        <v>0</v>
+      </c>
+      <c r="N74" s="11">
+        <v>0</v>
+      </c>
+      <c r="O74" s="11">
+        <v>0</v>
+      </c>
+      <c r="P74" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="11">
         <v>6</v>
       </c>
-      <c r="R74" s="13">
-[...4 lines deleted...]
-      <c r="A75" s="22"/>
+      <c r="R74" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" ht="11.25" customHeight="1">
       <c r="B75" s="1"/>
-      <c r="C75" s="55" t="s">
+      <c r="C75" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D75" s="55"/>
-[...8 lines deleted...]
-      <c r="K75" s="13" t="s">
+      <c r="D75" s="48"/>
+      <c r="E75" s="48"/>
+      <c r="F75" s="48"/>
+      <c r="G75" s="48"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="18"/>
+      <c r="J75" s="11">
+        <v>0</v>
+      </c>
+      <c r="K75" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L75" s="13">
-[...22 lines deleted...]
-      <c r="A76" s="22"/>
+      <c r="L75" s="11">
+        <v>0</v>
+      </c>
+      <c r="M75" s="11">
+        <v>0</v>
+      </c>
+      <c r="N75" s="11">
+        <v>0</v>
+      </c>
+      <c r="O75" s="11">
+        <v>0</v>
+      </c>
+      <c r="P75" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="11">
+        <v>0</v>
+      </c>
+      <c r="R75" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" ht="11.25" customHeight="1">
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
-      <c r="I76" s="32"/>
-[...11 lines deleted...]
-      <c r="A77" s="22"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="11"/>
+      <c r="K76" s="11"/>
+      <c r="L76" s="11"/>
+      <c r="M76" s="11"/>
+      <c r="N76" s="11"/>
+      <c r="O76" s="11"/>
+      <c r="P76" s="11"/>
+      <c r="Q76" s="11"/>
+      <c r="R76" s="11"/>
+    </row>
+    <row r="77" spans="1:18" ht="11.25" customHeight="1">
       <c r="B77" s="1"/>
-      <c r="C77" s="57" t="s">
+      <c r="C77" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D77" s="57"/>
-[...8 lines deleted...]
-      <c r="K77" s="13" t="s">
+      <c r="D77" s="49"/>
+      <c r="E77" s="49"/>
+      <c r="F77" s="49"/>
+      <c r="G77" s="49"/>
+      <c r="H77" s="49"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="11">
+        <v>0</v>
+      </c>
+      <c r="K77" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L77" s="13">
-[...22 lines deleted...]
-      <c r="A78" s="22"/>
+      <c r="L77" s="11">
+        <v>0</v>
+      </c>
+      <c r="M77" s="11">
+        <v>0</v>
+      </c>
+      <c r="N77" s="11">
+        <v>0</v>
+      </c>
+      <c r="O77" s="11">
+        <v>0</v>
+      </c>
+      <c r="P77" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="11">
+        <v>0</v>
+      </c>
+      <c r="R77" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" ht="11.25" customHeight="1">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
-      <c r="D78" s="55" t="s">
+      <c r="D78" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E78" s="55"/>
-[...7 lines deleted...]
-      <c r="K78" s="13" t="s">
+      <c r="E78" s="48"/>
+      <c r="F78" s="48"/>
+      <c r="G78" s="48"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="11">
+        <v>0</v>
+      </c>
+      <c r="K78" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L78" s="13">
-[...22 lines deleted...]
-      <c r="A79" s="22"/>
+      <c r="L78" s="11">
+        <v>0</v>
+      </c>
+      <c r="M78" s="11">
+        <v>0</v>
+      </c>
+      <c r="N78" s="11">
+        <v>0</v>
+      </c>
+      <c r="O78" s="11">
+        <v>0</v>
+      </c>
+      <c r="P78" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="11">
+        <v>0</v>
+      </c>
+      <c r="R78" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" ht="11.25" customHeight="1">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
-      <c r="D79" s="55" t="s">
+      <c r="D79" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E79" s="55"/>
-[...7 lines deleted...]
-      <c r="K79" s="13" t="s">
+      <c r="E79" s="48"/>
+      <c r="F79" s="48"/>
+      <c r="G79" s="48"/>
+      <c r="H79" s="48"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="11">
+        <v>0</v>
+      </c>
+      <c r="K79" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L79" s="13">
-[...22 lines deleted...]
-      <c r="A80" s="22"/>
+      <c r="L79" s="11">
+        <v>0</v>
+      </c>
+      <c r="M79" s="11">
+        <v>0</v>
+      </c>
+      <c r="N79" s="11">
+        <v>0</v>
+      </c>
+      <c r="O79" s="11">
+        <v>0</v>
+      </c>
+      <c r="P79" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="11">
+        <v>0</v>
+      </c>
+      <c r="R79" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" ht="11.25" customHeight="1">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
-      <c r="D80" s="55" t="s">
+      <c r="D80" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E80" s="55"/>
-[...7 lines deleted...]
-      <c r="K80" s="13" t="s">
+      <c r="E80" s="48"/>
+      <c r="F80" s="48"/>
+      <c r="G80" s="48"/>
+      <c r="H80" s="48"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="11">
+        <v>0</v>
+      </c>
+      <c r="K80" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L80" s="13">
-[...22 lines deleted...]
-      <c r="A81" s="22"/>
+      <c r="L80" s="11">
+        <v>0</v>
+      </c>
+      <c r="M80" s="11">
+        <v>0</v>
+      </c>
+      <c r="N80" s="11">
+        <v>0</v>
+      </c>
+      <c r="O80" s="11">
+        <v>0</v>
+      </c>
+      <c r="P80" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="11">
+        <v>0</v>
+      </c>
+      <c r="R80" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" ht="11.25" customHeight="1">
       <c r="B81" s="1"/>
       <c r="C81" s="1"/>
-      <c r="D81" s="55" t="s">
+      <c r="D81" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E81" s="55"/>
-[...7 lines deleted...]
-      <c r="K81" s="13" t="s">
+      <c r="E81" s="48"/>
+      <c r="F81" s="48"/>
+      <c r="G81" s="48"/>
+      <c r="H81" s="48"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="11">
+        <v>0</v>
+      </c>
+      <c r="K81" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L81" s="13">
-[...22 lines deleted...]
-      <c r="A82" s="22"/>
+      <c r="L81" s="11">
+        <v>0</v>
+      </c>
+      <c r="M81" s="11">
+        <v>0</v>
+      </c>
+      <c r="N81" s="11">
+        <v>0</v>
+      </c>
+      <c r="O81" s="11">
+        <v>0</v>
+      </c>
+      <c r="P81" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="11">
+        <v>0</v>
+      </c>
+      <c r="R81" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" ht="11.25" customHeight="1">
       <c r="B82" s="1"/>
       <c r="C82" s="1"/>
-      <c r="D82" s="55"/>
-[...1 lines deleted...]
-      <c r="F82" s="55"/>
+      <c r="D82" s="48"/>
+      <c r="E82" s="48"/>
+      <c r="F82" s="48"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
-      <c r="I82" s="32"/>
-[...12 lines deleted...]
-      <c r="B83" s="56" t="s">
+      <c r="I82" s="18"/>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11"/>
+      <c r="M82" s="11"/>
+      <c r="N82" s="11"/>
+      <c r="O82" s="11"/>
+      <c r="P82" s="11"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+    </row>
+    <row r="83" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A83" s="19"/>
+      <c r="B83" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="C83" s="56"/>
-[...6 lines deleted...]
-      <c r="J83" s="11">
+      <c r="C83" s="47"/>
+      <c r="D83" s="47"/>
+      <c r="E83" s="47"/>
+      <c r="F83" s="47"/>
+      <c r="G83" s="47"/>
+      <c r="H83" s="47"/>
+      <c r="I83" s="22"/>
+      <c r="J83" s="9">
         <v>1067</v>
       </c>
-      <c r="K83" s="11">
+      <c r="K83" s="9">
         <v>4</v>
       </c>
-      <c r="L83" s="11">
+      <c r="L83" s="9">
         <v>364</v>
       </c>
-      <c r="M83" s="11">
+      <c r="M83" s="9">
         <v>4</v>
       </c>
-      <c r="N83" s="11">
+      <c r="N83" s="9">
         <v>50</v>
       </c>
-      <c r="O83" s="11">
+      <c r="O83" s="9">
         <v>2</v>
       </c>
-      <c r="P83" s="11">
+      <c r="P83" s="9">
         <v>13</v>
       </c>
-      <c r="Q83" s="11">
+      <c r="Q83" s="9">
         <v>623</v>
       </c>
-      <c r="R83" s="11">
+      <c r="R83" s="9">
         <v>7</v>
       </c>
     </row>
-    <row r="84" spans="1:18" s="10" customFormat="1" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B84" s="59" t="s">
+    <row r="84" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A84" s="19"/>
+      <c r="B84" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="C84" s="59"/>
-[...6 lines deleted...]
-      <c r="J84" s="11">
+      <c r="C84" s="56"/>
+      <c r="D84" s="56"/>
+      <c r="E84" s="56"/>
+      <c r="F84" s="56"/>
+      <c r="G84" s="56"/>
+      <c r="H84" s="56"/>
+      <c r="I84" s="22"/>
+      <c r="J84" s="9">
         <v>574</v>
       </c>
-      <c r="K84" s="11">
+      <c r="K84" s="9">
         <v>2</v>
       </c>
-      <c r="L84" s="11">
+      <c r="L84" s="9">
         <v>159</v>
       </c>
-      <c r="M84" s="11">
-[...2 lines deleted...]
-      <c r="N84" s="11">
+      <c r="M84" s="9">
+        <v>0</v>
+      </c>
+      <c r="N84" s="9">
         <v>21</v>
       </c>
-      <c r="O84" s="11">
-[...2 lines deleted...]
-      <c r="P84" s="11">
+      <c r="O84" s="9">
+        <v>0</v>
+      </c>
+      <c r="P84" s="9">
         <v>10</v>
       </c>
-      <c r="Q84" s="11">
+      <c r="Q84" s="9">
         <v>379</v>
       </c>
-      <c r="R84" s="11">
+      <c r="R84" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="85" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A85" s="22"/>
+    <row r="85" spans="1:18" ht="11.25" customHeight="1">
       <c r="B85" s="1"/>
-      <c r="C85" s="55" t="s">
+      <c r="C85" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D85" s="55"/>
-[...5 lines deleted...]
-      <c r="J85" s="13">
+      <c r="D85" s="48"/>
+      <c r="E85" s="48"/>
+      <c r="F85" s="48"/>
+      <c r="G85" s="48"/>
+      <c r="H85" s="48"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="11">
         <v>379</v>
       </c>
-      <c r="K85" s="13">
+      <c r="K85" s="11">
         <v>2</v>
       </c>
-      <c r="L85" s="13">
+      <c r="L85" s="11">
         <v>101</v>
       </c>
-      <c r="M85" s="13">
-[...2 lines deleted...]
-      <c r="N85" s="13">
+      <c r="M85" s="11">
+        <v>0</v>
+      </c>
+      <c r="N85" s="11">
         <v>14</v>
       </c>
-      <c r="O85" s="13">
-[...2 lines deleted...]
-      <c r="P85" s="13">
+      <c r="O85" s="11">
+        <v>0</v>
+      </c>
+      <c r="P85" s="11">
         <v>8</v>
       </c>
-      <c r="Q85" s="13">
+      <c r="Q85" s="11">
         <v>253</v>
       </c>
-      <c r="R85" s="13">
-[...4 lines deleted...]
-      <c r="A86" s="22"/>
+      <c r="R85" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" ht="11.25" customHeight="1">
       <c r="B86" s="1"/>
-      <c r="C86" s="55" t="s">
+      <c r="C86" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="D86" s="55"/>
-[...5 lines deleted...]
-      <c r="J86" s="13">
+      <c r="D86" s="48"/>
+      <c r="E86" s="48"/>
+      <c r="F86" s="48"/>
+      <c r="G86" s="48"/>
+      <c r="H86" s="48"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="11">
         <v>49</v>
       </c>
-      <c r="K86" s="13">
-[...2 lines deleted...]
-      <c r="L86" s="13">
+      <c r="K86" s="11">
+        <v>0</v>
+      </c>
+      <c r="L86" s="11">
         <v>15</v>
       </c>
-      <c r="M86" s="13">
-[...11 lines deleted...]
-      <c r="Q86" s="13">
+      <c r="M86" s="11">
+        <v>0</v>
+      </c>
+      <c r="N86" s="11">
+        <v>0</v>
+      </c>
+      <c r="O86" s="11">
+        <v>0</v>
+      </c>
+      <c r="P86" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="11">
         <v>33</v>
       </c>
-      <c r="R86" s="13">
-[...4 lines deleted...]
-      <c r="A87" s="22"/>
+      <c r="R86" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" ht="11.25" customHeight="1">
       <c r="B87" s="1"/>
-      <c r="C87" s="55" t="s">
+      <c r="C87" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="D87" s="55"/>
-[...5 lines deleted...]
-      <c r="J87" s="13">
+      <c r="D87" s="48"/>
+      <c r="E87" s="48"/>
+      <c r="F87" s="48"/>
+      <c r="G87" s="48"/>
+      <c r="H87" s="48"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="11">
         <v>2</v>
       </c>
-      <c r="K87" s="13">
-[...25 lines deleted...]
-      <c r="A88" s="22"/>
+      <c r="K87" s="11">
+        <v>0</v>
+      </c>
+      <c r="L87" s="11">
+        <v>1</v>
+      </c>
+      <c r="M87" s="11">
+        <v>0</v>
+      </c>
+      <c r="N87" s="11">
+        <v>0</v>
+      </c>
+      <c r="O87" s="11">
+        <v>0</v>
+      </c>
+      <c r="P87" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="11">
+        <v>1</v>
+      </c>
+      <c r="R87" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" ht="11.25" customHeight="1">
       <c r="B88" s="1"/>
-      <c r="C88" s="55" t="s">
+      <c r="C88" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="D88" s="55"/>
-[...5 lines deleted...]
-      <c r="J88" s="13">
+      <c r="D88" s="48"/>
+      <c r="E88" s="48"/>
+      <c r="F88" s="48"/>
+      <c r="G88" s="48"/>
+      <c r="H88" s="48"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="11">
         <v>143</v>
       </c>
-      <c r="K88" s="13">
-[...2 lines deleted...]
-      <c r="L88" s="13">
+      <c r="K88" s="11">
+        <v>0</v>
+      </c>
+      <c r="L88" s="11">
         <v>42</v>
       </c>
-      <c r="M88" s="13">
-[...2 lines deleted...]
-      <c r="N88" s="13">
+      <c r="M88" s="11">
+        <v>0</v>
+      </c>
+      <c r="N88" s="11">
         <v>7</v>
       </c>
-      <c r="O88" s="13">
-[...2 lines deleted...]
-      <c r="P88" s="13">
+      <c r="O88" s="11">
+        <v>0</v>
+      </c>
+      <c r="P88" s="11">
         <v>2</v>
       </c>
-      <c r="Q88" s="13">
+      <c r="Q88" s="11">
         <v>91</v>
       </c>
-      <c r="R88" s="13">
-[...4 lines deleted...]
-      <c r="A89" s="22"/>
+      <c r="R88" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" ht="11.25" customHeight="1">
       <c r="B89" s="1"/>
-      <c r="C89" s="55" t="s">
+      <c r="C89" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D89" s="55"/>
-[...34 lines deleted...]
-      <c r="A90" s="22"/>
+      <c r="D89" s="48"/>
+      <c r="E89" s="48"/>
+      <c r="F89" s="48"/>
+      <c r="G89" s="48"/>
+      <c r="H89" s="48"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="11">
+        <v>1</v>
+      </c>
+      <c r="K89" s="11">
+        <v>0</v>
+      </c>
+      <c r="L89" s="11">
+        <v>0</v>
+      </c>
+      <c r="M89" s="11">
+        <v>0</v>
+      </c>
+      <c r="N89" s="11">
+        <v>0</v>
+      </c>
+      <c r="O89" s="11">
+        <v>0</v>
+      </c>
+      <c r="P89" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="11">
+        <v>1</v>
+      </c>
+      <c r="R89" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" ht="11.25" customHeight="1">
       <c r="B90" s="1"/>
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
-      <c r="I90" s="32"/>
-[...11 lines deleted...]
-      <c r="A91" s="22"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="11"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="11"/>
+      <c r="M90" s="11"/>
+      <c r="N90" s="11"/>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11"/>
+      <c r="Q90" s="11"/>
+      <c r="R90" s="11"/>
+    </row>
+    <row r="91" spans="1:18" ht="11.25" customHeight="1">
       <c r="B91" s="1"/>
-      <c r="C91" s="57" t="s">
+      <c r="C91" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D91" s="57"/>
-[...5 lines deleted...]
-      <c r="J91" s="13">
+      <c r="D91" s="49"/>
+      <c r="E91" s="49"/>
+      <c r="F91" s="49"/>
+      <c r="G91" s="49"/>
+      <c r="H91" s="49"/>
+      <c r="I91" s="18"/>
+      <c r="J91" s="11">
         <v>11</v>
       </c>
-      <c r="K91" s="13">
-[...2 lines deleted...]
-      <c r="L91" s="13">
+      <c r="K91" s="11">
+        <v>0</v>
+      </c>
+      <c r="L91" s="11">
         <v>3</v>
       </c>
-      <c r="M91" s="13">
-[...11 lines deleted...]
-      <c r="Q91" s="13">
+      <c r="M91" s="11">
+        <v>0</v>
+      </c>
+      <c r="N91" s="11">
+        <v>0</v>
+      </c>
+      <c r="O91" s="11">
+        <v>0</v>
+      </c>
+      <c r="P91" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="11">
         <v>8</v>
       </c>
-      <c r="R91" s="13">
+      <c r="R91" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:18" ht="11.25" customHeight="1">
       <c r="B92" s="1"/>
       <c r="C92" s="1"/>
-      <c r="D92" s="55" t="s">
+      <c r="D92" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E92" s="55"/>
-[...4 lines deleted...]
-      <c r="J92" s="13">
+      <c r="E92" s="48"/>
+      <c r="F92" s="48"/>
+      <c r="G92" s="48"/>
+      <c r="H92" s="48"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="11">
         <v>3</v>
       </c>
-      <c r="K92" s="13">
-[...2 lines deleted...]
-      <c r="L92" s="13">
+      <c r="K92" s="11">
+        <v>0</v>
+      </c>
+      <c r="L92" s="11">
         <v>2</v>
       </c>
-      <c r="M92" s="13">
-[...14 lines deleted...]
-      <c r="R92" s="13">
+      <c r="M92" s="11">
+        <v>0</v>
+      </c>
+      <c r="N92" s="11">
+        <v>0</v>
+      </c>
+      <c r="O92" s="11">
+        <v>0</v>
+      </c>
+      <c r="P92" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="11">
+        <v>1</v>
+      </c>
+      <c r="R92" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:18" ht="11.25" customHeight="1">
       <c r="B93" s="1"/>
       <c r="C93" s="1"/>
-      <c r="D93" s="55" t="s">
+      <c r="D93" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E93" s="55"/>
-[...4 lines deleted...]
-      <c r="J93" s="13">
+      <c r="E93" s="48"/>
+      <c r="F93" s="48"/>
+      <c r="G93" s="48"/>
+      <c r="H93" s="48"/>
+      <c r="I93" s="18"/>
+      <c r="J93" s="11">
         <v>7</v>
       </c>
-      <c r="K93" s="13">
-[...17 lines deleted...]
-      <c r="Q93" s="13">
+      <c r="K93" s="11">
+        <v>0</v>
+      </c>
+      <c r="L93" s="11">
+        <v>1</v>
+      </c>
+      <c r="M93" s="11">
+        <v>0</v>
+      </c>
+      <c r="N93" s="11">
+        <v>0</v>
+      </c>
+      <c r="O93" s="11">
+        <v>0</v>
+      </c>
+      <c r="P93" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="11">
         <v>6</v>
       </c>
-      <c r="R93" s="13">
-[...7 lines deleted...]
-      <c r="D94" s="55" t="s">
+      <c r="R93" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B94" s="1"/>
+      <c r="C94" s="1"/>
+      <c r="D94" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E94" s="55"/>
-[...38 lines deleted...]
-      <c r="F95" s="55"/>
+      <c r="E94" s="48"/>
+      <c r="F94" s="48"/>
+      <c r="G94" s="48"/>
+      <c r="H94" s="48"/>
+      <c r="I94" s="18"/>
+      <c r="J94" s="11">
+        <v>1</v>
+      </c>
+      <c r="K94" s="11">
+        <v>0</v>
+      </c>
+      <c r="L94" s="11">
+        <v>0</v>
+      </c>
+      <c r="M94" s="11">
+        <v>0</v>
+      </c>
+      <c r="N94" s="11">
+        <v>0</v>
+      </c>
+      <c r="O94" s="11">
+        <v>0</v>
+      </c>
+      <c r="P94" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="11">
+        <v>1</v>
+      </c>
+      <c r="R94" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="48"/>
+      <c r="F95" s="48"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
-      <c r="I95" s="34"/>
-[...12 lines deleted...]
-      <c r="B96" s="58" t="s">
+      <c r="I95" s="18"/>
+      <c r="J95" s="11"/>
+      <c r="K95" s="11"/>
+      <c r="L95" s="11"/>
+      <c r="M95" s="11"/>
+      <c r="N95" s="11"/>
+      <c r="O95" s="11"/>
+      <c r="P95" s="11"/>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+    </row>
+    <row r="96" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A96" s="19"/>
+      <c r="B96" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="C96" s="58"/>
-[...6 lines deleted...]
-      <c r="J96" s="11">
+      <c r="C96" s="57"/>
+      <c r="D96" s="57"/>
+      <c r="E96" s="57"/>
+      <c r="F96" s="57"/>
+      <c r="G96" s="57"/>
+      <c r="H96" s="57"/>
+      <c r="I96" s="22"/>
+      <c r="J96" s="9">
         <v>360</v>
       </c>
-      <c r="K96" s="11" t="s">
+      <c r="K96" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="L96" s="11">
+      <c r="L96" s="9">
         <v>162</v>
       </c>
-      <c r="M96" s="11">
+      <c r="M96" s="9">
         <v>4</v>
       </c>
-      <c r="N96" s="11">
+      <c r="N96" s="9">
         <v>28</v>
       </c>
-      <c r="O96" s="11">
+      <c r="O96" s="9">
         <v>2</v>
       </c>
-      <c r="P96" s="11">
+      <c r="P96" s="9">
         <v>2</v>
       </c>
-      <c r="Q96" s="11">
+      <c r="Q96" s="9">
         <v>160</v>
       </c>
-      <c r="R96" s="11">
+      <c r="R96" s="9">
         <v>2</v>
       </c>
     </row>
-    <row r="97" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A97" s="22"/>
+    <row r="97" spans="1:18" ht="11.25" customHeight="1">
       <c r="B97" s="1"/>
-      <c r="C97" s="55" t="s">
+      <c r="C97" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D97" s="55"/>
-[...5 lines deleted...]
-      <c r="J97" s="13">
+      <c r="D97" s="48"/>
+      <c r="E97" s="48"/>
+      <c r="F97" s="48"/>
+      <c r="G97" s="48"/>
+      <c r="H97" s="48"/>
+      <c r="I97" s="18"/>
+      <c r="J97" s="11">
         <v>332</v>
       </c>
-      <c r="K97" s="13" t="s">
+      <c r="K97" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L97" s="13">
+      <c r="L97" s="11">
         <v>153</v>
       </c>
-      <c r="M97" s="13">
+      <c r="M97" s="11">
         <v>4</v>
       </c>
-      <c r="N97" s="13">
+      <c r="N97" s="11">
         <v>24</v>
       </c>
-      <c r="O97" s="13">
+      <c r="O97" s="11">
         <v>2</v>
       </c>
-      <c r="P97" s="13">
-[...2 lines deleted...]
-      <c r="Q97" s="13">
+      <c r="P97" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="11">
         <v>147</v>
       </c>
-      <c r="R97" s="13">
+      <c r="R97" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="98" spans="1:18" s="8" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A98" s="22"/>
+    <row r="98" spans="1:18" ht="11.25" customHeight="1">
       <c r="B98" s="1"/>
-      <c r="C98" s="55" t="s">
+      <c r="C98" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="D98" s="55"/>
-[...5 lines deleted...]
-      <c r="J98" s="13">
+      <c r="D98" s="48"/>
+      <c r="E98" s="48"/>
+      <c r="F98" s="48"/>
+      <c r="G98" s="48"/>
+      <c r="H98" s="48"/>
+      <c r="I98" s="18"/>
+      <c r="J98" s="11">
         <v>10</v>
       </c>
-      <c r="K98" s="13" t="s">
+      <c r="K98" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L98" s="13">
+      <c r="L98" s="11">
         <v>3</v>
       </c>
-      <c r="M98" s="13">
-[...11 lines deleted...]
-      <c r="Q98" s="13">
+      <c r="M98" s="11">
+        <v>0</v>
+      </c>
+      <c r="N98" s="11">
+        <v>1</v>
+      </c>
+      <c r="O98" s="11">
+        <v>0</v>
+      </c>
+      <c r="P98" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="11">
         <v>6</v>
       </c>
-      <c r="R98" s="13">
-[...4 lines deleted...]
-      <c r="A99" s="22"/>
+      <c r="R98" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" ht="11.25" customHeight="1">
       <c r="B99" s="1"/>
-      <c r="C99" s="55" t="s">
+      <c r="C99" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="D99" s="55"/>
-[...5 lines deleted...]
-      <c r="J99" s="13">
+      <c r="D99" s="48"/>
+      <c r="E99" s="48"/>
+      <c r="F99" s="48"/>
+      <c r="G99" s="48"/>
+      <c r="H99" s="48"/>
+      <c r="I99" s="18"/>
+      <c r="J99" s="11">
         <v>2</v>
       </c>
-      <c r="K99" s="13" t="s">
+      <c r="K99" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L99" s="13">
-[...22 lines deleted...]
-      <c r="A100" s="22"/>
+      <c r="L99" s="11">
+        <v>0</v>
+      </c>
+      <c r="M99" s="11">
+        <v>0</v>
+      </c>
+      <c r="N99" s="11">
+        <v>1</v>
+      </c>
+      <c r="O99" s="11">
+        <v>0</v>
+      </c>
+      <c r="P99" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="11">
+        <v>1</v>
+      </c>
+      <c r="R99" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" ht="11.25" customHeight="1">
       <c r="B100" s="1"/>
-      <c r="C100" s="55" t="s">
+      <c r="C100" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="D100" s="55"/>
-[...5 lines deleted...]
-      <c r="J100" s="13">
+      <c r="D100" s="48"/>
+      <c r="E100" s="48"/>
+      <c r="F100" s="48"/>
+      <c r="G100" s="48"/>
+      <c r="H100" s="48"/>
+      <c r="I100" s="18"/>
+      <c r="J100" s="11">
         <v>15</v>
       </c>
-      <c r="K100" s="13" t="s">
+      <c r="K100" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L100" s="13">
+      <c r="L100" s="11">
         <v>6</v>
       </c>
-      <c r="M100" s="13">
-[...8 lines deleted...]
-      <c r="P100" s="13">
+      <c r="M100" s="11">
+        <v>0</v>
+      </c>
+      <c r="N100" s="11">
+        <v>1</v>
+      </c>
+      <c r="O100" s="11">
+        <v>0</v>
+      </c>
+      <c r="P100" s="11">
         <v>2</v>
       </c>
-      <c r="Q100" s="13">
+      <c r="Q100" s="11">
         <v>6</v>
       </c>
-      <c r="R100" s="13">
-[...4 lines deleted...]
-      <c r="A101" s="22"/>
+      <c r="R100" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" ht="11.25" customHeight="1">
       <c r="B101" s="1"/>
-      <c r="C101" s="55" t="s">
+      <c r="C101" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D101" s="55"/>
-[...8 lines deleted...]
-      <c r="K101" s="13" t="s">
+      <c r="D101" s="48"/>
+      <c r="E101" s="48"/>
+      <c r="F101" s="48"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48"/>
+      <c r="I101" s="18"/>
+      <c r="J101" s="11">
+        <v>1</v>
+      </c>
+      <c r="K101" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L101" s="13">
-[...22 lines deleted...]
-      <c r="A102" s="22"/>
+      <c r="L101" s="11">
+        <v>0</v>
+      </c>
+      <c r="M101" s="11">
+        <v>0</v>
+      </c>
+      <c r="N101" s="11">
+        <v>1</v>
+      </c>
+      <c r="O101" s="11">
+        <v>0</v>
+      </c>
+      <c r="P101" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="11">
+        <v>0</v>
+      </c>
+      <c r="R101" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" ht="11.25" customHeight="1">
       <c r="B102" s="1"/>
       <c r="C102" s="1"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
-      <c r="I102" s="32"/>
-[...11 lines deleted...]
-      <c r="A103" s="22"/>
+      <c r="I102" s="18"/>
+      <c r="J102" s="11"/>
+      <c r="K102" s="11"/>
+      <c r="L102" s="11"/>
+      <c r="M102" s="11"/>
+      <c r="N102" s="11"/>
+      <c r="O102" s="11"/>
+      <c r="P102" s="11"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+    </row>
+    <row r="103" spans="1:18" ht="11.25" customHeight="1">
       <c r="B103" s="1"/>
-      <c r="C103" s="57" t="s">
+      <c r="C103" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D103" s="57"/>
-[...5 lines deleted...]
-      <c r="J103" s="13">
+      <c r="D103" s="49"/>
+      <c r="E103" s="49"/>
+      <c r="F103" s="49"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="49"/>
+      <c r="I103" s="18"/>
+      <c r="J103" s="11">
         <v>11</v>
       </c>
-      <c r="K103" s="13" t="s">
+      <c r="K103" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L103" s="13">
+      <c r="L103" s="11">
         <v>4</v>
       </c>
-      <c r="M103" s="13">
-[...11 lines deleted...]
-      <c r="Q103" s="13">
+      <c r="M103" s="11">
+        <v>0</v>
+      </c>
+      <c r="N103" s="11">
+        <v>0</v>
+      </c>
+      <c r="O103" s="11">
+        <v>0</v>
+      </c>
+      <c r="P103" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="11">
         <v>6</v>
       </c>
-      <c r="R103" s="13">
+      <c r="R103" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:18" ht="11.25" customHeight="1">
       <c r="B104" s="1"/>
       <c r="C104" s="1"/>
-      <c r="D104" s="55" t="s">
+      <c r="D104" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E104" s="55"/>
-[...4 lines deleted...]
-      <c r="J104" s="13">
+      <c r="E104" s="48"/>
+      <c r="F104" s="48"/>
+      <c r="G104" s="48"/>
+      <c r="H104" s="48"/>
+      <c r="I104" s="18"/>
+      <c r="J104" s="11">
         <v>5</v>
       </c>
-      <c r="K104" s="13" t="s">
+      <c r="K104" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L104" s="13">
-[...14 lines deleted...]
-      <c r="Q104" s="13">
+      <c r="L104" s="11">
+        <v>0</v>
+      </c>
+      <c r="M104" s="11">
+        <v>0</v>
+      </c>
+      <c r="N104" s="11">
+        <v>0</v>
+      </c>
+      <c r="O104" s="11">
+        <v>0</v>
+      </c>
+      <c r="P104" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="11">
         <v>4</v>
       </c>
-      <c r="R104" s="13">
+      <c r="R104" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:18" ht="11.25" customHeight="1">
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
-      <c r="D105" s="55" t="s">
+      <c r="D105" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E105" s="55"/>
-[...4 lines deleted...]
-      <c r="J105" s="13">
+      <c r="E105" s="48"/>
+      <c r="F105" s="48"/>
+      <c r="G105" s="48"/>
+      <c r="H105" s="48"/>
+      <c r="I105" s="18"/>
+      <c r="J105" s="11">
         <v>5</v>
       </c>
-      <c r="K105" s="13" t="s">
+      <c r="K105" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L105" s="13">
+      <c r="L105" s="11">
         <v>3</v>
       </c>
-      <c r="M105" s="13">
-[...11 lines deleted...]
-      <c r="Q105" s="13">
+      <c r="M105" s="11">
+        <v>0</v>
+      </c>
+      <c r="N105" s="11">
+        <v>0</v>
+      </c>
+      <c r="O105" s="11">
+        <v>0</v>
+      </c>
+      <c r="P105" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="11">
         <v>2</v>
       </c>
-      <c r="R105" s="13">
-[...7 lines deleted...]
-      <c r="D106" s="55" t="s">
+      <c r="R105" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B106" s="1"/>
+      <c r="C106" s="1"/>
+      <c r="D106" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E106" s="55"/>
-[...7 lines deleted...]
-      <c r="K106" s="14" t="s">
+      <c r="E106" s="48"/>
+      <c r="F106" s="48"/>
+      <c r="G106" s="48"/>
+      <c r="H106" s="48"/>
+      <c r="I106" s="18"/>
+      <c r="J106" s="11">
+        <v>1</v>
+      </c>
+      <c r="K106" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L106" s="14">
-[...27 lines deleted...]
-      <c r="F107" s="55"/>
+      <c r="L106" s="11">
+        <v>1</v>
+      </c>
+      <c r="M106" s="11">
+        <v>0</v>
+      </c>
+      <c r="N106" s="11">
+        <v>0</v>
+      </c>
+      <c r="O106" s="11">
+        <v>0</v>
+      </c>
+      <c r="P106" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="11">
+        <v>0</v>
+      </c>
+      <c r="R106" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B107" s="1"/>
+      <c r="C107" s="1"/>
+      <c r="D107" s="48"/>
+      <c r="E107" s="48"/>
+      <c r="F107" s="48"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
-      <c r="I107" s="34"/>
-[...12 lines deleted...]
-      <c r="B108" s="58" t="s">
+      <c r="I107" s="18"/>
+      <c r="J107" s="11"/>
+      <c r="K107" s="11"/>
+      <c r="L107" s="11"/>
+      <c r="M107" s="11"/>
+      <c r="N107" s="11"/>
+      <c r="O107" s="11"/>
+      <c r="P107" s="11"/>
+      <c r="Q107" s="11"/>
+      <c r="R107" s="11"/>
+    </row>
+    <row r="108" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A108" s="19"/>
+      <c r="B108" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="C108" s="58"/>
-[...6 lines deleted...]
-      <c r="J108" s="11">
+      <c r="C108" s="57"/>
+      <c r="D108" s="57"/>
+      <c r="E108" s="57"/>
+      <c r="F108" s="57"/>
+      <c r="G108" s="57"/>
+      <c r="H108" s="57"/>
+      <c r="I108" s="22"/>
+      <c r="J108" s="9">
         <v>80</v>
       </c>
-      <c r="K108" s="11">
+      <c r="K108" s="9">
         <v>2</v>
       </c>
-      <c r="L108" s="11">
+      <c r="L108" s="9">
         <v>18</v>
       </c>
-      <c r="M108" s="11">
-[...11 lines deleted...]
-      <c r="Q108" s="11">
+      <c r="M108" s="9">
+        <v>0</v>
+      </c>
+      <c r="N108" s="9">
+        <v>0</v>
+      </c>
+      <c r="O108" s="9">
+        <v>0</v>
+      </c>
+      <c r="P108" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q108" s="9">
         <v>58</v>
       </c>
-      <c r="R108" s="11">
-[...4 lines deleted...]
-      <c r="A109" s="22"/>
+      <c r="R108" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" ht="11.25" customHeight="1">
       <c r="B109" s="1"/>
-      <c r="C109" s="55" t="s">
+      <c r="C109" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D109" s="55"/>
-[...5 lines deleted...]
-      <c r="J109" s="13">
+      <c r="D109" s="48"/>
+      <c r="E109" s="48"/>
+      <c r="F109" s="48"/>
+      <c r="G109" s="48"/>
+      <c r="H109" s="48"/>
+      <c r="I109" s="18"/>
+      <c r="J109" s="11">
         <v>38</v>
       </c>
-      <c r="K109" s="13">
-[...2 lines deleted...]
-      <c r="L109" s="13">
+      <c r="K109" s="11">
+        <v>1</v>
+      </c>
+      <c r="L109" s="11">
         <v>8</v>
       </c>
-      <c r="M109" s="13">
-[...11 lines deleted...]
-      <c r="Q109" s="13">
+      <c r="M109" s="11">
+        <v>0</v>
+      </c>
+      <c r="N109" s="11">
+        <v>0</v>
+      </c>
+      <c r="O109" s="11">
+        <v>0</v>
+      </c>
+      <c r="P109" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="11">
         <v>29</v>
       </c>
-      <c r="R109" s="13">
-[...4 lines deleted...]
-      <c r="A110" s="22"/>
+      <c r="R109" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" ht="11.25" customHeight="1">
       <c r="B110" s="1"/>
-      <c r="C110" s="55" t="s">
+      <c r="C110" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="D110" s="55"/>
-[...5 lines deleted...]
-      <c r="J110" s="13">
+      <c r="D110" s="48"/>
+      <c r="E110" s="48"/>
+      <c r="F110" s="48"/>
+      <c r="G110" s="48"/>
+      <c r="H110" s="48"/>
+      <c r="I110" s="18"/>
+      <c r="J110" s="11">
         <v>15</v>
       </c>
-      <c r="K110" s="13">
-[...2 lines deleted...]
-      <c r="L110" s="13">
+      <c r="K110" s="11">
+        <v>0</v>
+      </c>
+      <c r="L110" s="11">
         <v>4</v>
       </c>
-      <c r="M110" s="13">
-[...11 lines deleted...]
-      <c r="Q110" s="13">
+      <c r="M110" s="11">
+        <v>0</v>
+      </c>
+      <c r="N110" s="11">
+        <v>0</v>
+      </c>
+      <c r="O110" s="11">
+        <v>0</v>
+      </c>
+      <c r="P110" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="11">
         <v>11</v>
       </c>
-      <c r="R110" s="13">
-[...4 lines deleted...]
-      <c r="A111" s="22"/>
+      <c r="R110" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" ht="11.25" customHeight="1">
       <c r="B111" s="1"/>
-      <c r="C111" s="55" t="s">
+      <c r="C111" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="D111" s="55"/>
-[...34 lines deleted...]
-      <c r="A112" s="22"/>
+      <c r="D111" s="48"/>
+      <c r="E111" s="48"/>
+      <c r="F111" s="48"/>
+      <c r="G111" s="48"/>
+      <c r="H111" s="48"/>
+      <c r="I111" s="18"/>
+      <c r="J111" s="11">
+        <v>0</v>
+      </c>
+      <c r="K111" s="11">
+        <v>0</v>
+      </c>
+      <c r="L111" s="11">
+        <v>0</v>
+      </c>
+      <c r="M111" s="11">
+        <v>0</v>
+      </c>
+      <c r="N111" s="11">
+        <v>0</v>
+      </c>
+      <c r="O111" s="11">
+        <v>0</v>
+      </c>
+      <c r="P111" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="11">
+        <v>0</v>
+      </c>
+      <c r="R111" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" ht="11.25" customHeight="1">
       <c r="B112" s="1"/>
-      <c r="C112" s="55" t="s">
+      <c r="C112" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="D112" s="55"/>
-[...5 lines deleted...]
-      <c r="J112" s="13">
+      <c r="D112" s="48"/>
+      <c r="E112" s="48"/>
+      <c r="F112" s="48"/>
+      <c r="G112" s="48"/>
+      <c r="H112" s="48"/>
+      <c r="I112" s="18"/>
+      <c r="J112" s="11">
         <v>27</v>
       </c>
-      <c r="K112" s="13">
-[...2 lines deleted...]
-      <c r="L112" s="13">
+      <c r="K112" s="11">
+        <v>1</v>
+      </c>
+      <c r="L112" s="11">
         <v>6</v>
       </c>
-      <c r="M112" s="13">
-[...11 lines deleted...]
-      <c r="Q112" s="13">
+      <c r="M112" s="11">
+        <v>0</v>
+      </c>
+      <c r="N112" s="11">
+        <v>0</v>
+      </c>
+      <c r="O112" s="11">
+        <v>0</v>
+      </c>
+      <c r="P112" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q112" s="11">
         <v>18</v>
       </c>
-      <c r="R112" s="13">
-[...4 lines deleted...]
-      <c r="A113" s="22"/>
+      <c r="R112" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" ht="11.25" customHeight="1">
       <c r="B113" s="1"/>
-      <c r="C113" s="55" t="s">
+      <c r="C113" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D113" s="55"/>
-[...34 lines deleted...]
-      <c r="A114" s="22"/>
+      <c r="D113" s="48"/>
+      <c r="E113" s="48"/>
+      <c r="F113" s="48"/>
+      <c r="G113" s="48"/>
+      <c r="H113" s="48"/>
+      <c r="I113" s="18"/>
+      <c r="J113" s="11">
+        <v>0</v>
+      </c>
+      <c r="K113" s="11">
+        <v>0</v>
+      </c>
+      <c r="L113" s="11">
+        <v>0</v>
+      </c>
+      <c r="M113" s="11">
+        <v>0</v>
+      </c>
+      <c r="N113" s="11">
+        <v>0</v>
+      </c>
+      <c r="O113" s="11">
+        <v>0</v>
+      </c>
+      <c r="P113" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="11">
+        <v>0</v>
+      </c>
+      <c r="R113" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" ht="11.25" customHeight="1">
       <c r="B114" s="1"/>
       <c r="C114" s="1"/>
       <c r="D114" s="1"/>
       <c r="E114" s="1"/>
       <c r="F114" s="1"/>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
-      <c r="I114" s="32"/>
-[...11 lines deleted...]
-      <c r="A115" s="22"/>
+      <c r="I114" s="18"/>
+      <c r="J114" s="11"/>
+      <c r="K114" s="11"/>
+      <c r="L114" s="11"/>
+      <c r="M114" s="11"/>
+      <c r="N114" s="11"/>
+      <c r="O114" s="11"/>
+      <c r="P114" s="11"/>
+      <c r="Q114" s="11"/>
+      <c r="R114" s="11"/>
+    </row>
+    <row r="115" spans="1:18" ht="11.25" customHeight="1">
       <c r="B115" s="1"/>
-      <c r="C115" s="57" t="s">
+      <c r="C115" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D115" s="57"/>
-[...29 lines deleted...]
-      <c r="R115" s="13">
+      <c r="D115" s="49"/>
+      <c r="E115" s="49"/>
+      <c r="F115" s="49"/>
+      <c r="G115" s="49"/>
+      <c r="H115" s="49"/>
+      <c r="I115" s="18"/>
+      <c r="J115" s="11">
+        <v>0</v>
+      </c>
+      <c r="K115" s="11">
+        <v>0</v>
+      </c>
+      <c r="L115" s="11">
+        <v>0</v>
+      </c>
+      <c r="M115" s="11">
+        <v>0</v>
+      </c>
+      <c r="N115" s="11">
+        <v>0</v>
+      </c>
+      <c r="O115" s="11">
+        <v>0</v>
+      </c>
+      <c r="P115" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="11">
+        <v>0</v>
+      </c>
+      <c r="R115" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:18" ht="11.25" customHeight="1">
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
-      <c r="D116" s="55" t="s">
+      <c r="D116" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E116" s="55"/>
-[...28 lines deleted...]
-      <c r="R116" s="13">
+      <c r="E116" s="48"/>
+      <c r="F116" s="48"/>
+      <c r="G116" s="48"/>
+      <c r="H116" s="48"/>
+      <c r="I116" s="18"/>
+      <c r="J116" s="11">
+        <v>0</v>
+      </c>
+      <c r="K116" s="11">
+        <v>0</v>
+      </c>
+      <c r="L116" s="11">
+        <v>0</v>
+      </c>
+      <c r="M116" s="11">
+        <v>0</v>
+      </c>
+      <c r="N116" s="11">
+        <v>0</v>
+      </c>
+      <c r="O116" s="11">
+        <v>0</v>
+      </c>
+      <c r="P116" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="11">
+        <v>0</v>
+      </c>
+      <c r="R116" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:18" ht="11.25" customHeight="1">
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
-      <c r="D117" s="55" t="s">
+      <c r="D117" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E117" s="55"/>
-[...36 lines deleted...]
-      <c r="D118" s="55" t="s">
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="48"/>
+      <c r="H117" s="48"/>
+      <c r="I117" s="18"/>
+      <c r="J117" s="11">
+        <v>0</v>
+      </c>
+      <c r="K117" s="11">
+        <v>0</v>
+      </c>
+      <c r="L117" s="11">
+        <v>0</v>
+      </c>
+      <c r="M117" s="11">
+        <v>0</v>
+      </c>
+      <c r="N117" s="11">
+        <v>0</v>
+      </c>
+      <c r="O117" s="11">
+        <v>0</v>
+      </c>
+      <c r="P117" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="11">
+        <v>0</v>
+      </c>
+      <c r="R117" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B118" s="1"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E118" s="55"/>
-[...38 lines deleted...]
-      <c r="F119" s="55"/>
+      <c r="E118" s="48"/>
+      <c r="F118" s="48"/>
+      <c r="G118" s="48"/>
+      <c r="H118" s="48"/>
+      <c r="I118" s="18"/>
+      <c r="J118" s="11">
+        <v>0</v>
+      </c>
+      <c r="K118" s="11">
+        <v>0</v>
+      </c>
+      <c r="L118" s="11">
+        <v>0</v>
+      </c>
+      <c r="M118" s="11">
+        <v>0</v>
+      </c>
+      <c r="N118" s="11">
+        <v>0</v>
+      </c>
+      <c r="O118" s="11">
+        <v>0</v>
+      </c>
+      <c r="P118" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="11">
+        <v>0</v>
+      </c>
+      <c r="R118" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B119" s="1"/>
+      <c r="C119" s="1"/>
+      <c r="D119" s="48"/>
+      <c r="E119" s="48"/>
+      <c r="F119" s="48"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
-      <c r="I119" s="34"/>
-[...12 lines deleted...]
-      <c r="B120" s="56" t="s">
+      <c r="I119" s="18"/>
+      <c r="J119" s="11"/>
+      <c r="K119" s="11"/>
+      <c r="L119" s="11"/>
+      <c r="M119" s="11"/>
+      <c r="N119" s="11"/>
+      <c r="O119" s="11"/>
+      <c r="P119" s="11"/>
+      <c r="Q119" s="11"/>
+      <c r="R119" s="11"/>
+    </row>
+    <row r="120" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A120" s="19"/>
+      <c r="B120" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="C120" s="56"/>
-[...6 lines deleted...]
-      <c r="J120" s="11">
+      <c r="C120" s="47"/>
+      <c r="D120" s="47"/>
+      <c r="E120" s="47"/>
+      <c r="F120" s="47"/>
+      <c r="G120" s="47"/>
+      <c r="H120" s="47"/>
+      <c r="I120" s="22"/>
+      <c r="J120" s="9">
         <v>53</v>
       </c>
-      <c r="K120" s="11" t="s">
+      <c r="K120" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="L120" s="11">
+      <c r="L120" s="9">
         <v>25</v>
       </c>
-      <c r="M120" s="11">
-[...11 lines deleted...]
-      <c r="Q120" s="11">
+      <c r="M120" s="9">
+        <v>0</v>
+      </c>
+      <c r="N120" s="9">
+        <v>1</v>
+      </c>
+      <c r="O120" s="9">
+        <v>0</v>
+      </c>
+      <c r="P120" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="9">
         <v>26</v>
       </c>
-      <c r="R120" s="11">
-[...4 lines deleted...]
-      <c r="A121" s="22"/>
+      <c r="R120" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" ht="11.25" customHeight="1">
       <c r="B121" s="1"/>
-      <c r="C121" s="55" t="s">
+      <c r="C121" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D121" s="55"/>
-[...5 lines deleted...]
-      <c r="J121" s="13">
+      <c r="D121" s="48"/>
+      <c r="E121" s="48"/>
+      <c r="F121" s="48"/>
+      <c r="G121" s="48"/>
+      <c r="H121" s="48"/>
+      <c r="I121" s="18"/>
+      <c r="J121" s="11">
         <v>41</v>
       </c>
-      <c r="K121" s="13" t="s">
+      <c r="K121" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L121" s="13">
+      <c r="L121" s="11">
         <v>18</v>
       </c>
-      <c r="M121" s="13">
-[...11 lines deleted...]
-      <c r="Q121" s="13">
+      <c r="M121" s="11">
+        <v>0</v>
+      </c>
+      <c r="N121" s="11">
+        <v>1</v>
+      </c>
+      <c r="O121" s="11">
+        <v>0</v>
+      </c>
+      <c r="P121" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="11">
         <v>21</v>
       </c>
-      <c r="R121" s="13">
-[...4 lines deleted...]
-      <c r="A122" s="22"/>
+      <c r="R121" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" ht="11.25" customHeight="1">
       <c r="B122" s="1"/>
-      <c r="C122" s="55" t="s">
+      <c r="C122" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="D122" s="55"/>
-[...5 lines deleted...]
-      <c r="J122" s="13">
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="48"/>
+      <c r="H122" s="48"/>
+      <c r="I122" s="18"/>
+      <c r="J122" s="11">
         <v>9</v>
       </c>
-      <c r="K122" s="13" t="s">
+      <c r="K122" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L122" s="13">
+      <c r="L122" s="11">
         <v>6</v>
       </c>
-      <c r="M122" s="13">
-[...11 lines deleted...]
-      <c r="Q122" s="13">
+      <c r="M122" s="11">
+        <v>0</v>
+      </c>
+      <c r="N122" s="11">
+        <v>0</v>
+      </c>
+      <c r="O122" s="11">
+        <v>0</v>
+      </c>
+      <c r="P122" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="11">
         <v>3</v>
       </c>
-      <c r="R122" s="13">
-[...4 lines deleted...]
-      <c r="A123" s="22"/>
+      <c r="R122" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" ht="11.25" customHeight="1">
       <c r="B123" s="1"/>
-      <c r="C123" s="55" t="s">
+      <c r="C123" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="D123" s="55"/>
-[...8 lines deleted...]
-      <c r="K123" s="13" t="s">
+      <c r="D123" s="48"/>
+      <c r="E123" s="48"/>
+      <c r="F123" s="48"/>
+      <c r="G123" s="48"/>
+      <c r="H123" s="48"/>
+      <c r="I123" s="18"/>
+      <c r="J123" s="11">
+        <v>0</v>
+      </c>
+      <c r="K123" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L123" s="13">
-[...22 lines deleted...]
-      <c r="A124" s="22"/>
+      <c r="L123" s="11">
+        <v>0</v>
+      </c>
+      <c r="M123" s="11">
+        <v>0</v>
+      </c>
+      <c r="N123" s="11">
+        <v>0</v>
+      </c>
+      <c r="O123" s="11">
+        <v>0</v>
+      </c>
+      <c r="P123" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="11">
+        <v>0</v>
+      </c>
+      <c r="R123" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" ht="11.25" customHeight="1">
       <c r="B124" s="1"/>
-      <c r="C124" s="55" t="s">
+      <c r="C124" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="D124" s="55"/>
-[...5 lines deleted...]
-      <c r="J124" s="13">
+      <c r="D124" s="48"/>
+      <c r="E124" s="48"/>
+      <c r="F124" s="48"/>
+      <c r="G124" s="48"/>
+      <c r="H124" s="48"/>
+      <c r="I124" s="18"/>
+      <c r="J124" s="11">
         <v>3</v>
       </c>
-      <c r="K124" s="13" t="s">
+      <c r="K124" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L124" s="13">
-[...14 lines deleted...]
-      <c r="Q124" s="13">
+      <c r="L124" s="11">
+        <v>1</v>
+      </c>
+      <c r="M124" s="11">
+        <v>0</v>
+      </c>
+      <c r="N124" s="11">
+        <v>0</v>
+      </c>
+      <c r="O124" s="11">
+        <v>0</v>
+      </c>
+      <c r="P124" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="11">
         <v>2</v>
       </c>
-      <c r="R124" s="13">
-[...4 lines deleted...]
-      <c r="A125" s="22"/>
+      <c r="R124" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" ht="11.25" customHeight="1">
       <c r="B125" s="1"/>
-      <c r="C125" s="55" t="s">
+      <c r="C125" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D125" s="55"/>
-[...8 lines deleted...]
-      <c r="K125" s="13" t="s">
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="48"/>
+      <c r="H125" s="48"/>
+      <c r="I125" s="18"/>
+      <c r="J125" s="11">
+        <v>0</v>
+      </c>
+      <c r="K125" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L125" s="13">
-[...22 lines deleted...]
-      <c r="A126" s="22"/>
+      <c r="L125" s="11">
+        <v>0</v>
+      </c>
+      <c r="M125" s="11">
+        <v>0</v>
+      </c>
+      <c r="N125" s="11">
+        <v>0</v>
+      </c>
+      <c r="O125" s="11">
+        <v>0</v>
+      </c>
+      <c r="P125" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="11">
+        <v>0</v>
+      </c>
+      <c r="R125" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" ht="11.25" customHeight="1">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
-      <c r="I126" s="32"/>
-[...11 lines deleted...]
-      <c r="A127" s="22"/>
+      <c r="I126" s="18"/>
+      <c r="J126" s="11"/>
+      <c r="K126" s="11"/>
+      <c r="L126" s="11"/>
+      <c r="M126" s="11"/>
+      <c r="N126" s="11"/>
+      <c r="O126" s="11"/>
+      <c r="P126" s="11"/>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+    </row>
+    <row r="127" spans="1:18" ht="11.25" customHeight="1">
       <c r="B127" s="1"/>
-      <c r="C127" s="57" t="s">
+      <c r="C127" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="D127" s="57"/>
-[...5 lines deleted...]
-      <c r="J127" s="13">
+      <c r="D127" s="49"/>
+      <c r="E127" s="49"/>
+      <c r="F127" s="49"/>
+      <c r="G127" s="49"/>
+      <c r="H127" s="49"/>
+      <c r="I127" s="18"/>
+      <c r="J127" s="11">
         <v>2</v>
       </c>
-      <c r="K127" s="13" t="s">
+      <c r="K127" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L127" s="13">
-[...17 lines deleted...]
-      <c r="R127" s="13">
+      <c r="L127" s="11">
+        <v>1</v>
+      </c>
+      <c r="M127" s="11">
+        <v>0</v>
+      </c>
+      <c r="N127" s="11">
+        <v>0</v>
+      </c>
+      <c r="O127" s="11">
+        <v>0</v>
+      </c>
+      <c r="P127" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="11">
+        <v>1</v>
+      </c>
+      <c r="R127" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:18" ht="11.25" customHeight="1">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
-      <c r="D128" s="55" t="s">
+      <c r="D128" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="E128" s="55"/>
-[...7 lines deleted...]
-      <c r="K128" s="13" t="s">
+      <c r="E128" s="48"/>
+      <c r="F128" s="48"/>
+      <c r="G128" s="48"/>
+      <c r="H128" s="48"/>
+      <c r="I128" s="18"/>
+      <c r="J128" s="11">
+        <v>1</v>
+      </c>
+      <c r="K128" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L128" s="13">
-[...17 lines deleted...]
-      <c r="R128" s="13">
+      <c r="L128" s="11">
+        <v>1</v>
+      </c>
+      <c r="M128" s="11">
+        <v>0</v>
+      </c>
+      <c r="N128" s="11">
+        <v>0</v>
+      </c>
+      <c r="O128" s="11">
+        <v>0</v>
+      </c>
+      <c r="P128" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="11">
+        <v>0</v>
+      </c>
+      <c r="R128" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:18" ht="11.25" customHeight="1">
       <c r="B129" s="1"/>
       <c r="C129" s="1"/>
-      <c r="D129" s="55" t="s">
+      <c r="D129" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="E129" s="55"/>
-[...7 lines deleted...]
-      <c r="K129" s="13" t="s">
+      <c r="E129" s="48"/>
+      <c r="F129" s="48"/>
+      <c r="G129" s="48"/>
+      <c r="H129" s="48"/>
+      <c r="I129" s="18"/>
+      <c r="J129" s="11">
+        <v>0</v>
+      </c>
+      <c r="K129" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L129" s="13">
-[...25 lines deleted...]
-      <c r="D130" s="55" t="s">
+      <c r="L129" s="11">
+        <v>0</v>
+      </c>
+      <c r="M129" s="11">
+        <v>0</v>
+      </c>
+      <c r="N129" s="11">
+        <v>0</v>
+      </c>
+      <c r="O129" s="11">
+        <v>0</v>
+      </c>
+      <c r="P129" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="11">
+        <v>0</v>
+      </c>
+      <c r="R129" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B130" s="1"/>
+      <c r="C130" s="1"/>
+      <c r="D130" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E130" s="55"/>
-[...7 lines deleted...]
-      <c r="K130" s="14" t="s">
+      <c r="E130" s="48"/>
+      <c r="F130" s="48"/>
+      <c r="G130" s="48"/>
+      <c r="H130" s="48"/>
+      <c r="I130" s="18"/>
+      <c r="J130" s="11">
+        <v>1</v>
+      </c>
+      <c r="K130" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="L130" s="14">
-[...27 lines deleted...]
-      <c r="F131" s="55"/>
+      <c r="L130" s="11">
+        <v>0</v>
+      </c>
+      <c r="M130" s="11">
+        <v>0</v>
+      </c>
+      <c r="N130" s="11">
+        <v>0</v>
+      </c>
+      <c r="O130" s="11">
+        <v>0</v>
+      </c>
+      <c r="P130" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="11">
+        <v>1</v>
+      </c>
+      <c r="R130" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B131" s="1"/>
+      <c r="C131" s="1"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="48"/>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
-      <c r="I131" s="34"/>
-[...12 lines deleted...]
-      <c r="B132" s="63" t="s">
+      <c r="I131" s="18"/>
+      <c r="J131" s="11"/>
+      <c r="K131" s="11"/>
+      <c r="L131" s="11"/>
+      <c r="M131" s="11"/>
+      <c r="N131" s="11"/>
+      <c r="O131" s="11"/>
+      <c r="P131" s="11"/>
+      <c r="Q131" s="11"/>
+      <c r="R131" s="11"/>
+    </row>
+    <row r="132" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A132" s="19"/>
+      <c r="B132" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C132" s="63"/>
-[...6 lines deleted...]
-      <c r="J132" s="16">
+      <c r="C132" s="47"/>
+      <c r="D132" s="47"/>
+      <c r="E132" s="47"/>
+      <c r="F132" s="47"/>
+      <c r="G132" s="47"/>
+      <c r="H132" s="47"/>
+      <c r="I132" s="22"/>
+      <c r="J132" s="9">
         <v>9834</v>
       </c>
-      <c r="K132" s="16">
-[...2 lines deleted...]
-      <c r="L132" s="16">
+      <c r="K132" s="9">
+        <v>0</v>
+      </c>
+      <c r="L132" s="9">
         <v>541</v>
       </c>
-      <c r="M132" s="16">
+      <c r="M132" s="9">
         <v>37</v>
       </c>
-      <c r="N132" s="16">
+      <c r="N132" s="9">
         <v>3113</v>
       </c>
-      <c r="O132" s="16">
+      <c r="O132" s="9">
         <v>113</v>
       </c>
-      <c r="P132" s="16">
+      <c r="P132" s="9">
         <v>75</v>
       </c>
-      <c r="Q132" s="16">
+      <c r="Q132" s="9">
         <v>5920</v>
       </c>
-      <c r="R132" s="16">
+      <c r="R132" s="9">
         <v>35</v>
       </c>
     </row>
-    <row r="133" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C133" s="55" t="s">
+    <row r="133" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B133" s="1"/>
+      <c r="C133" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="D133" s="55"/>
-[...5 lines deleted...]
-      <c r="J133" s="14">
+      <c r="D133" s="48"/>
+      <c r="E133" s="48"/>
+      <c r="F133" s="48"/>
+      <c r="G133" s="48"/>
+      <c r="H133" s="48"/>
+      <c r="I133" s="18"/>
+      <c r="J133" s="11">
         <v>9253</v>
       </c>
-      <c r="K133" s="14">
-[...2 lines deleted...]
-      <c r="L133" s="14">
+      <c r="K133" s="11">
+        <v>0</v>
+      </c>
+      <c r="L133" s="11">
         <v>510</v>
       </c>
-      <c r="M133" s="14">
+      <c r="M133" s="11">
         <v>32</v>
       </c>
-      <c r="N133" s="14">
+      <c r="N133" s="11">
         <v>2593</v>
       </c>
-      <c r="O133" s="14">
+      <c r="O133" s="11">
         <v>111</v>
       </c>
-      <c r="P133" s="14">
+      <c r="P133" s="11">
         <v>74</v>
       </c>
-      <c r="Q133" s="14">
+      <c r="Q133" s="11">
         <v>5898</v>
       </c>
-      <c r="R133" s="14">
+      <c r="R133" s="11">
         <v>35</v>
       </c>
     </row>
-    <row r="134" spans="1:18" s="15" customFormat="1" ht="11.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C134" s="64" t="s">
+    <row r="134" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B134" s="1"/>
+      <c r="C134" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="D134" s="64"/>
-[...1 lines deleted...]
-      <c r="F134" s="64" t="s">
+      <c r="D134" s="50"/>
+      <c r="E134" s="23"/>
+      <c r="F134" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="G134" s="39"/>
-      <c r="H134" s="40" t="s">
+      <c r="G134" s="23"/>
+      <c r="H134" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="I134" s="34"/>
-[...6 lines deleted...]
-      <c r="L134" s="14">
+      <c r="I134" s="18"/>
+      <c r="J134" s="11">
+        <v>360</v>
+      </c>
+      <c r="K134" s="11">
+        <v>0</v>
+      </c>
+      <c r="L134" s="11">
         <v>29</v>
       </c>
-      <c r="M134" s="14">
+      <c r="M134" s="11">
         <v>4</v>
       </c>
-      <c r="N134" s="14">
-[...8 lines deleted...]
-      <c r="Q134" s="14">
+      <c r="N134" s="11">
+        <v>304</v>
+      </c>
+      <c r="O134" s="11">
+        <v>1</v>
+      </c>
+      <c r="P134" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q134" s="11">
         <v>21</v>
       </c>
-      <c r="R134" s="14">
-[...11 lines deleted...]
-      <c r="H135" s="40" t="s">
+      <c r="R134" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B135" s="1"/>
+      <c r="C135" s="50"/>
+      <c r="D135" s="50"/>
+      <c r="E135" s="23"/>
+      <c r="F135" s="50"/>
+      <c r="G135" s="23"/>
+      <c r="H135" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="I135" s="34"/>
-      <c r="J135" s="14">
+      <c r="I135" s="18"/>
+      <c r="J135" s="11">
         <v>7</v>
       </c>
-      <c r="K135" s="14">
-[...8 lines deleted...]
-      <c r="N135" s="14">
+      <c r="K135" s="11">
+        <v>0</v>
+      </c>
+      <c r="L135" s="11">
+        <v>1</v>
+      </c>
+      <c r="M135" s="11">
+        <v>0</v>
+      </c>
+      <c r="N135" s="11">
         <v>5</v>
       </c>
-      <c r="O135" s="14">
-[...18 lines deleted...]
-      <c r="F136" s="65" t="s">
+      <c r="O135" s="11">
+        <v>0</v>
+      </c>
+      <c r="P135" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="11">
+        <v>1</v>
+      </c>
+      <c r="R135" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B136" s="1"/>
+      <c r="C136" s="50"/>
+      <c r="D136" s="50"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="G136" s="65"/>
-[...14 lines deleted...]
-      <c r="N136" s="14">
+      <c r="G136" s="51"/>
+      <c r="H136" s="51"/>
+      <c r="I136" s="18"/>
+      <c r="J136" s="11">
+        <v>214</v>
+      </c>
+      <c r="K136" s="11">
+        <v>0</v>
+      </c>
+      <c r="L136" s="11">
+        <v>1</v>
+      </c>
+      <c r="M136" s="11">
+        <v>1</v>
+      </c>
+      <c r="N136" s="11">
+        <v>211</v>
+      </c>
+      <c r="O136" s="11">
+        <v>1</v>
+      </c>
+      <c r="P136" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="11">
+        <v>0</v>
+      </c>
+      <c r="R136" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B137" s="1"/>
+      <c r="C137" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="48"/>
+      <c r="E137" s="48"/>
+      <c r="F137" s="48"/>
+      <c r="G137" s="48"/>
+      <c r="H137" s="48"/>
+      <c r="I137" s="18"/>
+      <c r="J137" s="11">
+        <v>9444</v>
+      </c>
+      <c r="K137" s="11">
+        <v>0</v>
+      </c>
+      <c r="L137" s="11">
+        <v>531</v>
+      </c>
+      <c r="M137" s="11">
+        <v>36</v>
+      </c>
+      <c r="N137" s="11">
+        <v>2976</v>
+      </c>
+      <c r="O137" s="11">
+        <v>106</v>
+      </c>
+      <c r="P137" s="11">
+        <v>73</v>
+      </c>
+      <c r="Q137" s="11">
+        <v>5688</v>
+      </c>
+      <c r="R137" s="11">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B138" s="1"/>
+      <c r="C138" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" s="48"/>
+      <c r="E138" s="48"/>
+      <c r="F138" s="48"/>
+      <c r="G138" s="48"/>
+      <c r="H138" s="48"/>
+      <c r="I138" s="18"/>
+      <c r="J138" s="11">
+        <v>0</v>
+      </c>
+      <c r="K138" s="11">
+        <v>0</v>
+      </c>
+      <c r="L138" s="11">
+        <v>0</v>
+      </c>
+      <c r="M138" s="11">
+        <v>0</v>
+      </c>
+      <c r="N138" s="11">
+        <v>0</v>
+      </c>
+      <c r="O138" s="11">
+        <v>0</v>
+      </c>
+      <c r="P138" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="11">
+        <v>0</v>
+      </c>
+      <c r="R138" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B139" s="1"/>
+      <c r="C139" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D139" s="48"/>
+      <c r="E139" s="48"/>
+      <c r="F139" s="48"/>
+      <c r="G139" s="48"/>
+      <c r="H139" s="48"/>
+      <c r="I139" s="18"/>
+      <c r="J139" s="11">
+        <v>352</v>
+      </c>
+      <c r="K139" s="11">
+        <v>0</v>
+      </c>
+      <c r="L139" s="11">
+        <v>10</v>
+      </c>
+      <c r="M139" s="11">
+        <v>1</v>
+      </c>
+      <c r="N139" s="11">
+        <v>129</v>
+      </c>
+      <c r="O139" s="11">
+        <v>7</v>
+      </c>
+      <c r="P139" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q139" s="11">
+        <v>203</v>
+      </c>
+      <c r="R139" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B140" s="1"/>
+      <c r="C140" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="48"/>
+      <c r="E140" s="48"/>
+      <c r="F140" s="48"/>
+      <c r="G140" s="48"/>
+      <c r="H140" s="48"/>
+      <c r="I140" s="18"/>
+      <c r="J140" s="11">
+        <v>4</v>
+      </c>
+      <c r="K140" s="11">
+        <v>0</v>
+      </c>
+      <c r="L140" s="11">
+        <v>0</v>
+      </c>
+      <c r="M140" s="11">
+        <v>0</v>
+      </c>
+      <c r="N140" s="11">
+        <v>1</v>
+      </c>
+      <c r="O140" s="11">
+        <v>0</v>
+      </c>
+      <c r="P140" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="11">
+        <v>3</v>
+      </c>
+      <c r="R140" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B141" s="1"/>
+      <c r="C141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" s="48"/>
+      <c r="E141" s="48"/>
+      <c r="F141" s="48"/>
+      <c r="G141" s="48"/>
+      <c r="H141" s="48"/>
+      <c r="I141" s="18"/>
+      <c r="J141" s="11">
+        <v>34</v>
+      </c>
+      <c r="K141" s="11">
+        <v>0</v>
+      </c>
+      <c r="L141" s="11">
+        <v>0</v>
+      </c>
+      <c r="M141" s="11">
+        <v>0</v>
+      </c>
+      <c r="N141" s="11">
+        <v>7</v>
+      </c>
+      <c r="O141" s="11">
+        <v>0</v>
+      </c>
+      <c r="P141" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q141" s="11">
+        <v>26</v>
+      </c>
+      <c r="R141" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B142" s="1"/>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
+      <c r="F142" s="1"/>
+      <c r="G142" s="1"/>
+      <c r="H142" s="1"/>
+      <c r="I142" s="18"/>
+      <c r="J142" s="11"/>
+      <c r="K142" s="11"/>
+      <c r="L142" s="11"/>
+      <c r="M142" s="11"/>
+      <c r="N142" s="11"/>
+      <c r="O142" s="11"/>
+      <c r="P142" s="11"/>
+      <c r="Q142" s="11"/>
+      <c r="R142" s="11"/>
+    </row>
+    <row r="143" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B143" s="1"/>
+      <c r="C143" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D143" s="49"/>
+      <c r="E143" s="49"/>
+      <c r="F143" s="49"/>
+      <c r="G143" s="49"/>
+      <c r="H143" s="49"/>
+      <c r="I143" s="18"/>
+      <c r="J143" s="11">
         <v>212</v>
       </c>
-      <c r="O136" s="14">
-[...15 lines deleted...]
-      <c r="C137" s="62" t="s">
+      <c r="K143" s="11">
+        <v>0</v>
+      </c>
+      <c r="L143" s="11">
+        <v>11</v>
+      </c>
+      <c r="M143" s="11">
+        <v>5</v>
+      </c>
+      <c r="N143" s="11">
+        <v>41</v>
+      </c>
+      <c r="O143" s="11">
+        <v>0</v>
+      </c>
+      <c r="P143" s="11">
         <v>2</v>
       </c>
-      <c r="D137" s="62"/>
-[...14 lines deleted...]
-      <c r="M137" s="14">
+      <c r="Q143" s="11">
+        <v>151</v>
+      </c>
+      <c r="R143" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="E144" s="48"/>
+      <c r="F144" s="48"/>
+      <c r="G144" s="48"/>
+      <c r="H144" s="48"/>
+      <c r="I144" s="18"/>
+      <c r="J144" s="11">
+        <v>92</v>
+      </c>
+      <c r="K144" s="11">
+        <v>0</v>
+      </c>
+      <c r="L144" s="11">
+        <v>4</v>
+      </c>
+      <c r="M144" s="11">
+        <v>2</v>
+      </c>
+      <c r="N144" s="11">
+        <v>7</v>
+      </c>
+      <c r="O144" s="11">
+        <v>0</v>
+      </c>
+      <c r="P144" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q144" s="11">
+        <v>77</v>
+      </c>
+      <c r="R144" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B145" s="1"/>
+      <c r="C145" s="1"/>
+      <c r="D145" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="48"/>
+      <c r="F145" s="48"/>
+      <c r="G145" s="48"/>
+      <c r="H145" s="48"/>
+      <c r="I145" s="18"/>
+      <c r="J145" s="11">
+        <v>37</v>
+      </c>
+      <c r="K145" s="11">
+        <v>0</v>
+      </c>
+      <c r="L145" s="11">
+        <v>2</v>
+      </c>
+      <c r="M145" s="11">
+        <v>0</v>
+      </c>
+      <c r="N145" s="11">
+        <v>15</v>
+      </c>
+      <c r="O145" s="11">
+        <v>0</v>
+      </c>
+      <c r="P145" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q145" s="11">
+        <v>20</v>
+      </c>
+      <c r="R145" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B146" s="1"/>
+      <c r="C146" s="1"/>
+      <c r="D146" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E146" s="48"/>
+      <c r="F146" s="48"/>
+      <c r="G146" s="48"/>
+      <c r="H146" s="48"/>
+      <c r="I146" s="18"/>
+      <c r="J146" s="11">
+        <v>83</v>
+      </c>
+      <c r="K146" s="11">
+        <v>0</v>
+      </c>
+      <c r="L146" s="11">
+        <v>5</v>
+      </c>
+      <c r="M146" s="11">
+        <v>3</v>
+      </c>
+      <c r="N146" s="11">
+        <v>19</v>
+      </c>
+      <c r="O146" s="11">
+        <v>0</v>
+      </c>
+      <c r="P146" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q146" s="11">
+        <v>54</v>
+      </c>
+      <c r="R146" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B147" s="1"/>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1"/>
+      <c r="G147" s="1"/>
+      <c r="H147" s="1"/>
+      <c r="I147" s="18"/>
+      <c r="J147" s="11"/>
+      <c r="K147" s="11"/>
+      <c r="L147" s="11"/>
+      <c r="M147" s="11"/>
+      <c r="N147" s="11"/>
+      <c r="O147" s="11"/>
+      <c r="P147" s="11"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+    </row>
+    <row r="148" spans="1:18" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A148" s="19"/>
+      <c r="B148" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="C148" s="47"/>
+      <c r="D148" s="47"/>
+      <c r="E148" s="47"/>
+      <c r="F148" s="47"/>
+      <c r="G148" s="47"/>
+      <c r="H148" s="47"/>
+      <c r="I148" s="22"/>
+      <c r="J148" s="9">
+        <v>3158</v>
+      </c>
+      <c r="K148" s="9">
+        <v>59</v>
+      </c>
+      <c r="L148" s="9">
+        <v>100</v>
+      </c>
+      <c r="M148" s="9">
+        <v>7</v>
+      </c>
+      <c r="N148" s="9">
+        <v>1416</v>
+      </c>
+      <c r="O148" s="9">
+        <v>22</v>
+      </c>
+      <c r="P148" s="9">
+        <v>12</v>
+      </c>
+      <c r="Q148" s="9">
+        <v>1524</v>
+      </c>
+      <c r="R148" s="9">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B149" s="1"/>
+      <c r="C149" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149" s="52"/>
+      <c r="E149" s="52"/>
+      <c r="F149" s="52"/>
+      <c r="G149" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="N137" s="14">
-[...11 lines deleted...]
-      <c r="R137" s="14">
+      <c r="H149" s="53"/>
+      <c r="I149" s="18"/>
+      <c r="J149" s="11">
+        <v>585</v>
+      </c>
+      <c r="K149" s="11">
+        <v>0</v>
+      </c>
+      <c r="L149" s="11">
+        <v>32</v>
+      </c>
+      <c r="M149" s="11">
+        <v>3</v>
+      </c>
+      <c r="N149" s="11">
+        <v>520</v>
+      </c>
+      <c r="O149" s="11">
+        <v>2</v>
+      </c>
+      <c r="P149" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q149" s="11">
+        <v>26</v>
+      </c>
+      <c r="R149" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B150" s="1"/>
+      <c r="C150" s="52"/>
+      <c r="D150" s="52"/>
+      <c r="E150" s="52"/>
+      <c r="F150" s="52"/>
+      <c r="G150" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="H150" s="53"/>
+      <c r="I150" s="18"/>
+      <c r="J150" s="11">
+        <v>625</v>
+      </c>
+      <c r="K150" s="11">
+        <v>0</v>
+      </c>
+      <c r="L150" s="11">
+        <v>9</v>
+      </c>
+      <c r="M150" s="11">
+        <v>0</v>
+      </c>
+      <c r="N150" s="11">
+        <v>613</v>
+      </c>
+      <c r="O150" s="11">
+        <v>3</v>
+      </c>
+      <c r="P150" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q150" s="11">
+        <v>0</v>
+      </c>
+      <c r="R150" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B151" s="1"/>
+      <c r="C151" s="48" t="s">
         <v>34</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C138" s="62" t="s">
+      <c r="D151" s="48"/>
+      <c r="E151" s="48"/>
+      <c r="F151" s="48"/>
+      <c r="G151" s="48"/>
+      <c r="H151" s="48"/>
+      <c r="I151" s="18"/>
+      <c r="J151" s="11">
+        <v>1948</v>
+      </c>
+      <c r="K151" s="11">
+        <v>59</v>
+      </c>
+      <c r="L151" s="11">
+        <v>59</v>
+      </c>
+      <c r="M151" s="11">
+        <v>4</v>
+      </c>
+      <c r="N151" s="11">
+        <v>283</v>
+      </c>
+      <c r="O151" s="11">
+        <v>17</v>
+      </c>
+      <c r="P151" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q151" s="11">
+        <v>1498</v>
+      </c>
+      <c r="R151" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B152" s="1"/>
+      <c r="C152" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" s="48"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="48"/>
+      <c r="G152" s="48"/>
+      <c r="H152" s="48"/>
+      <c r="I152" s="18"/>
+      <c r="J152" s="11">
+        <v>2437</v>
+      </c>
+      <c r="K152" s="11">
+        <v>55</v>
+      </c>
+      <c r="L152" s="11">
+        <v>71</v>
+      </c>
+      <c r="M152" s="11">
+        <v>6</v>
+      </c>
+      <c r="N152" s="11">
+        <v>1120</v>
+      </c>
+      <c r="O152" s="11">
+        <v>17</v>
+      </c>
+      <c r="P152" s="11">
+        <v>7</v>
+      </c>
+      <c r="Q152" s="11">
+        <v>1149</v>
+      </c>
+      <c r="R152" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B153" s="1"/>
+      <c r="C153" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D153" s="48"/>
+      <c r="E153" s="48"/>
+      <c r="F153" s="48"/>
+      <c r="G153" s="48"/>
+      <c r="H153" s="48"/>
+      <c r="I153" s="18"/>
+      <c r="J153" s="11">
+        <v>637</v>
+      </c>
+      <c r="K153" s="11">
+        <v>4</v>
+      </c>
+      <c r="L153" s="11">
+        <v>28</v>
+      </c>
+      <c r="M153" s="11">
+        <v>1</v>
+      </c>
+      <c r="N153" s="11">
+        <v>273</v>
+      </c>
+      <c r="O153" s="11">
+        <v>5</v>
+      </c>
+      <c r="P153" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q153" s="11">
+        <v>317</v>
+      </c>
+      <c r="R153" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B154" s="1"/>
+      <c r="C154" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48"/>
+      <c r="I154" s="18"/>
+      <c r="J154" s="11">
+        <v>84</v>
+      </c>
+      <c r="K154" s="11">
+        <v>0</v>
+      </c>
+      <c r="L154" s="11">
+        <v>1</v>
+      </c>
+      <c r="M154" s="11">
+        <v>0</v>
+      </c>
+      <c r="N154" s="11">
+        <v>23</v>
+      </c>
+      <c r="O154" s="11">
+        <v>0</v>
+      </c>
+      <c r="P154" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q154" s="11">
+        <v>58</v>
+      </c>
+      <c r="R154" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18" s="12" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A155" s="25"/>
+      <c r="B155" s="26"/>
+      <c r="C155" s="26"/>
+      <c r="D155" s="26"/>
+      <c r="E155" s="26"/>
+      <c r="F155" s="26"/>
+      <c r="G155" s="26"/>
+      <c r="H155" s="26"/>
+      <c r="I155" s="27"/>
+      <c r="J155" s="8"/>
+      <c r="K155" s="8"/>
+      <c r="L155" s="8"/>
+      <c r="M155" s="8"/>
+      <c r="N155" s="8"/>
+      <c r="O155" s="8"/>
+      <c r="P155" s="8"/>
+      <c r="Q155" s="8"/>
+      <c r="R155" s="8"/>
+    </row>
+    <row r="156" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B156" s="1"/>
+      <c r="C156" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156" s="49"/>
+      <c r="E156" s="49"/>
+      <c r="F156" s="49"/>
+      <c r="G156" s="49"/>
+      <c r="H156" s="49"/>
+      <c r="I156" s="18"/>
+      <c r="J156" s="11">
+        <v>76</v>
+      </c>
+      <c r="K156" s="11">
+        <v>0</v>
+      </c>
+      <c r="L156" s="11">
+        <v>2</v>
+      </c>
+      <c r="M156" s="11">
+        <v>0</v>
+      </c>
+      <c r="N156" s="11">
+        <v>17</v>
+      </c>
+      <c r="O156" s="11">
+        <v>1</v>
+      </c>
+      <c r="P156" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q156" s="11">
+        <v>54</v>
+      </c>
+      <c r="R156" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B157" s="1"/>
+      <c r="C157" s="1"/>
+      <c r="D157" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="E157" s="48"/>
+      <c r="F157" s="48"/>
+      <c r="G157" s="48"/>
+      <c r="H157" s="48"/>
+      <c r="I157" s="18"/>
+      <c r="J157" s="11">
+        <v>47</v>
+      </c>
+      <c r="K157" s="11">
+        <v>0</v>
+      </c>
+      <c r="L157" s="11">
+        <v>0</v>
+      </c>
+      <c r="M157" s="11">
+        <v>0</v>
+      </c>
+      <c r="N157" s="11">
+        <v>4</v>
+      </c>
+      <c r="O157" s="11">
+        <v>1</v>
+      </c>
+      <c r="P157" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q157" s="11">
+        <v>40</v>
+      </c>
+      <c r="R157" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B158" s="1"/>
+      <c r="C158" s="1"/>
+      <c r="D158" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="E158" s="48"/>
+      <c r="F158" s="48"/>
+      <c r="G158" s="48"/>
+      <c r="H158" s="48"/>
+      <c r="I158" s="18"/>
+      <c r="J158" s="11">
         <v>14</v>
       </c>
-      <c r="D138" s="62"/>
-[...51 lines deleted...]
-      <c r="L139" s="14">
+      <c r="K158" s="11">
+        <v>0</v>
+      </c>
+      <c r="L158" s="11">
+        <v>1</v>
+      </c>
+      <c r="M158" s="11">
+        <v>0</v>
+      </c>
+      <c r="N158" s="11">
+        <v>2</v>
+      </c>
+      <c r="O158" s="11">
+        <v>0</v>
+      </c>
+      <c r="P158" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q158" s="11">
+        <v>11</v>
+      </c>
+      <c r="R158" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B159" s="1"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="48"/>
+      <c r="F159" s="48"/>
+      <c r="G159" s="48"/>
+      <c r="H159" s="48"/>
+      <c r="I159" s="18"/>
+      <c r="J159" s="11">
+        <v>13</v>
+      </c>
+      <c r="K159" s="11">
+        <v>0</v>
+      </c>
+      <c r="L159" s="11">
+        <v>1</v>
+      </c>
+      <c r="M159" s="11">
+        <v>0</v>
+      </c>
+      <c r="N159" s="11">
         <v>10</v>
       </c>
-      <c r="M139" s="14">
-[...8 lines deleted...]
-      <c r="P139" s="14">
+      <c r="O159" s="11">
+        <v>0</v>
+      </c>
+      <c r="P159" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q159" s="11">
         <v>2</v>
       </c>
-      <c r="Q139" s="14">
-[...48 lines deleted...]
-      <c r="C141" s="62" t="s">
+      <c r="R159" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18" ht="11.25" customHeight="1">
+      <c r="B160" s="1"/>
+      <c r="C160" s="1"/>
+      <c r="D160" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="D141" s="62"/>
-[...81 lines deleted...]
-      <c r="P143" s="13">
+      <c r="E160" s="48"/>
+      <c r="F160" s="48"/>
+      <c r="G160" s="48"/>
+      <c r="H160" s="48"/>
+      <c r="I160" s="18"/>
+      <c r="J160" s="11">
         <v>2</v>
       </c>
-      <c r="Q143" s="13">
-[...629 lines deleted...]
-      <c r="R160" s="13">
+      <c r="K160" s="11">
+        <v>0</v>
+      </c>
+      <c r="L160" s="11">
+        <v>0</v>
+      </c>
+      <c r="M160" s="11">
+        <v>0</v>
+      </c>
+      <c r="N160" s="11">
+        <v>1</v>
+      </c>
+      <c r="O160" s="11">
+        <v>0</v>
+      </c>
+      <c r="P160" s="11">
+        <v>0</v>
+      </c>
+      <c r="Q160" s="11">
+        <v>1</v>
+      </c>
+      <c r="R160" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:18" ht="11.25" customHeight="1">
-      <c r="A161" s="45"/>
-[...7 lines deleted...]
-      <c r="I161" s="47"/>
+      <c r="A161" s="28"/>
+      <c r="B161" s="29"/>
+      <c r="C161" s="29"/>
+      <c r="D161" s="29"/>
+      <c r="E161" s="29"/>
+      <c r="F161" s="29"/>
+      <c r="G161" s="29"/>
+      <c r="H161" s="29"/>
+      <c r="I161" s="30"/>
       <c r="J161" s="3"/>
       <c r="K161" s="3"/>
       <c r="L161" s="3"/>
       <c r="M161" s="3"/>
       <c r="N161" s="3"/>
       <c r="O161" s="3"/>
       <c r="P161" s="3"/>
       <c r="Q161" s="3"/>
       <c r="R161" s="3"/>
     </row>
     <row r="162" spans="1:18" ht="4.5" customHeight="1">
-      <c r="B162" s="36"/>
-[...9 lines deleted...]
-      <c r="A163" s="48" t="s">
+      <c r="B162" s="1"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="1"/>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1"/>
+    </row>
+    <row r="163" spans="1:18" s="13" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A163" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B163" s="49"/>
-[...18 lines deleted...]
-      <c r="A164" s="48" t="s">
+      <c r="B163" s="24"/>
+      <c r="C163" s="31"/>
+      <c r="D163" s="31"/>
+      <c r="E163" s="31"/>
+      <c r="F163" s="31"/>
+      <c r="G163" s="31"/>
+      <c r="H163" s="31"/>
+      <c r="I163" s="24"/>
+    </row>
+    <row r="164" spans="1:18" s="13" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A164" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B164" s="49"/>
-[...15 lines deleted...]
-      <c r="R164" s="20"/>
+      <c r="B164" s="24"/>
+      <c r="C164" s="31"/>
+      <c r="D164" s="31"/>
+      <c r="E164" s="31"/>
+      <c r="F164" s="31"/>
+      <c r="G164" s="31"/>
+      <c r="H164" s="31"/>
+      <c r="I164" s="24"/>
     </row>
     <row r="165" spans="1:18" ht="11.25" customHeight="1">
-      <c r="A165" s="52" t="s">
+      <c r="A165" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B165" s="49"/>
+      <c r="B165" s="24"/>
     </row>
     <row r="166" spans="1:18" ht="11.25" customHeight="1">
-      <c r="B166" s="49"/>
+      <c r="B166" s="24"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="150">
-    <mergeCell ref="O5:O6"/>
-[...35 lines deleted...]
-    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="D130:H130"/>
+    <mergeCell ref="D131:F131"/>
+    <mergeCell ref="B120:H120"/>
+    <mergeCell ref="C121:H121"/>
+    <mergeCell ref="C122:H122"/>
+    <mergeCell ref="C124:H124"/>
+    <mergeCell ref="C123:H123"/>
+    <mergeCell ref="C125:H125"/>
+    <mergeCell ref="C127:H127"/>
+    <mergeCell ref="D128:H128"/>
+    <mergeCell ref="D129:H129"/>
+    <mergeCell ref="C110:H110"/>
+    <mergeCell ref="C111:H111"/>
+    <mergeCell ref="C112:H112"/>
+    <mergeCell ref="C113:H113"/>
+    <mergeCell ref="C115:H115"/>
+    <mergeCell ref="D116:H116"/>
+    <mergeCell ref="D117:H117"/>
+    <mergeCell ref="D118:H118"/>
+    <mergeCell ref="D119:F119"/>
+    <mergeCell ref="C101:H101"/>
+    <mergeCell ref="C103:H103"/>
+    <mergeCell ref="D104:H104"/>
+    <mergeCell ref="D105:H105"/>
+    <mergeCell ref="C99:H99"/>
+    <mergeCell ref="D106:H106"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="B108:H108"/>
+    <mergeCell ref="C109:H109"/>
+    <mergeCell ref="B96:H96"/>
+    <mergeCell ref="C97:H97"/>
+    <mergeCell ref="C98:H98"/>
+    <mergeCell ref="C75:H75"/>
+    <mergeCell ref="C77:H77"/>
+    <mergeCell ref="D78:H78"/>
+    <mergeCell ref="D79:H79"/>
+    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="C100:H100"/>
+    <mergeCell ref="D81:H81"/>
+    <mergeCell ref="D68:H68"/>
+    <mergeCell ref="D69:H69"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="C72:H72"/>
+    <mergeCell ref="C73:H73"/>
+    <mergeCell ref="C74:H74"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="D20:H20"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="D144:H144"/>
+    <mergeCell ref="C141:H141"/>
+    <mergeCell ref="B132:H132"/>
+    <mergeCell ref="C86:H86"/>
+    <mergeCell ref="C85:H85"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="D93:H93"/>
+    <mergeCell ref="D92:H92"/>
+    <mergeCell ref="C89:H89"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="C87:H87"/>
+    <mergeCell ref="C48:H48"/>
+    <mergeCell ref="C49:H49"/>
+    <mergeCell ref="C50:H50"/>
+    <mergeCell ref="C51:H51"/>
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="D54:H54"/>
+    <mergeCell ref="D55:H55"/>
+    <mergeCell ref="D56:H56"/>
+    <mergeCell ref="D57:H57"/>
+    <mergeCell ref="D58:F58"/>
     <mergeCell ref="D157:H157"/>
     <mergeCell ref="C133:H133"/>
     <mergeCell ref="C134:D136"/>
     <mergeCell ref="F134:F135"/>
     <mergeCell ref="C151:H151"/>
     <mergeCell ref="C156:H156"/>
     <mergeCell ref="C143:H143"/>
     <mergeCell ref="D160:H160"/>
     <mergeCell ref="D159:H159"/>
     <mergeCell ref="C154:H154"/>
     <mergeCell ref="C153:H153"/>
     <mergeCell ref="F136:H136"/>
     <mergeCell ref="C149:F150"/>
     <mergeCell ref="G149:H149"/>
     <mergeCell ref="G150:H150"/>
     <mergeCell ref="B148:H148"/>
     <mergeCell ref="D158:H158"/>
     <mergeCell ref="C140:H140"/>
     <mergeCell ref="C139:H139"/>
     <mergeCell ref="C138:H138"/>
     <mergeCell ref="C137:H137"/>
     <mergeCell ref="C152:H152"/>
     <mergeCell ref="D146:H146"/>
     <mergeCell ref="D145:H145"/>
-    <mergeCell ref="D144:H144"/>
-[...39 lines deleted...]
-    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="D95:F95"/>
     <mergeCell ref="D30:H30"/>
     <mergeCell ref="D45:H45"/>
     <mergeCell ref="D44:H44"/>
     <mergeCell ref="D43:H43"/>
     <mergeCell ref="D42:H42"/>
+    <mergeCell ref="C91:H91"/>
     <mergeCell ref="B83:H83"/>
     <mergeCell ref="D46:F46"/>
-    <mergeCell ref="B96:H96"/>
-[...39 lines deleted...]
-    <mergeCell ref="D129:H129"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="D94:H94"/>
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="C36:H36"/>
+    <mergeCell ref="B59:H59"/>
+    <mergeCell ref="C60:H60"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C62:H62"/>
+    <mergeCell ref="C63:H63"/>
+    <mergeCell ref="C65:H65"/>
+    <mergeCell ref="D66:H66"/>
+    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="B35:H35"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="C29:H29"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="D21:H21"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="B5:H6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:N6"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-36</vt:lpstr>
+      <vt:lpstr>'24-00-36'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>