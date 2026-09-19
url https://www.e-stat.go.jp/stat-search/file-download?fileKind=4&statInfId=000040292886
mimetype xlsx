--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{7FB146FE-31B4-45D9-B5FD-FDBA1DAA7A27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20720" windowHeight="13280"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{025F476D-F381-407C-9C85-EB09F3A31810}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-39" sheetId="26" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-39'!$A$1:$AK$69</definedName>
+    <definedName name="wrn.印刷." localSheetId="0" hidden="1">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="60">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>終　了　事　由 ・
 期間満了者の終了時状況</t>
     <rPh sb="0" eb="1">
       <t>オワリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コト</t>
     </rPh>
@@ -658,51 +663,51 @@
   <si>
     <t>（期間満了者のうち特殊状態にある者）</t>
     <rPh sb="9" eb="11">
       <t>トクシュ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウタイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>39　 保護観察終了者の終了事由・終了時状況別宿泊を伴う救護及び援護の実施状況</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>仮退院の取消し</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1572,429 +1577,357 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="67">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
-[...35 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="69">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{9141C2B8-B553-448F-A5AC-47BA7172AF89}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{6020FF41-5E7F-423F-85BC-ED15B496691C}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{6FCCC817-DE87-431C-97AB-0BA569558F80}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{0660F6E7-9F9E-43FE-8AA1-0EE1C5114A0C}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{ED862F8B-1CA4-4B34-BB29-46F424836E05}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{9F45D906-8138-428B-AD5F-0610C8043B46}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{D56FF2EB-1FA9-442B-989D-FDF155272501}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{D0658743-BA42-499C-A05B-5F69D0DB8952}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{CA292A99-98B6-4536-B594-801FCCFE0976}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{DC68BF6F-68EB-45D7-9290-4BA929AF2CCE}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{5FBA1435-0989-402A-BFEB-E09199C7BC77}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{5F2B47A2-DDD7-4A0E-92E5-001F920638B5}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{3CCB2C8A-0A98-411C-9D05-16310E0013B9}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{43231F8D-C330-415F-9891-3E5B0A5DA13E}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{51C990DE-7966-47B0-A444-35C99BD2B650}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{02E0313E-80FF-485E-8DE3-619DC995D9E7}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{D75DD87B-180C-47A4-8D92-9F0AB6F90E37}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{EA8F1A18-795D-4819-B523-98FA798B6EB3}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{2ED89629-EDBA-42B7-B4FA-5002FDF065E5}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6DAF49D0-F466-47F8-9569-D8F7CB6E0963}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{669F5FB8-D74A-42E7-BCCD-E16A9BA8014B}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{CFA7D8FD-FA7C-4EFA-9E8E-38CA44A4394C}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D3B034EA-68D5-43A3-957B-922594689109}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{ABE9400C-4623-432D-BB2A-CE4A1026884A}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{FD9E20BB-FA57-4FF1-8034-EDF3A795B374}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{E832D153-DF84-4524-88C8-5B1738ED0363}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E240B34E-357E-4A21-A596-7D3F9B644B94}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{BD8C9DEF-0BAB-4D8B-870B-B85243E9C820}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{17727EF5-9C68-478D-8D6F-6A26274DAA2B}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{6F63E38F-DC97-4A66-817C-B809FC7148FD}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{F8868E11-A16C-42FD-BB6F-9B78BCD081AC}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{4BF3D6A9-0582-45D7-95A6-190AF47C997E}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{C1CA37E6-23A6-466B-B89E-EA0B4E59A1C8}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{6439B130-8DBC-498E-B41D-B068DFF3512D}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{6E29225F-0BDA-4618-A9C6-550B55442F0B}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{FF56C03F-3176-473D-AF1C-1AE1E73E3CC1}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{0F75BF37-2562-4CE1-A57B-651F518C61EE}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{02AF169B-A004-4B68-A026-6CD8E971D138}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{9C4AA62D-5D10-4DA6-9014-0C2606BA5690}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{90B8A753-5317-4410-BFE0-AB38442737AD}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{D8C4B2D4-9F1A-42BA-B373-961BA6671B9D}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{1A2AF55E-4822-499F-A4C4-6F4B56FC8844}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{D0574310-2804-4608-BC51-9A962256B653}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{B4B870DA-CAC9-495B-A1FC-D90999805DB4}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{BF2CACA8-87D9-4BBD-9EDD-C124B6B549FF}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{6A73BCE4-2B6A-4F52-B23A-D8E50F9262C5}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{C7F9BA68-5F8A-4854-9C60-BE6365639218}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{5463B097-11D3-4C60-A2B1-9A760AD92310}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{3281AF6B-9700-4F5E-83F0-7845A510826D}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{98A73903-2DF4-43E5-A556-DC08C98B641F}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{0B4945B5-7B43-49D5-A1EF-F00AA664EDEB}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{4840BFC9-1D4C-43F2-B94A-62DC9968B6F5}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{94654753-6F28-47BF-AE33-BA92EEFC4520}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{9E3B3358-8C6E-4B5E-B709-F29DC3B1472F}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{E32DA97E-6693-47C4-B801-A9DA409B093C}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{8EB7AFF8-3C19-4764-B9EB-1B1FED7B5F5A}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{1702CE45-EDC7-49C5-8EF4-F8ECFCD3387D}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{C0FFD533-D2FE-42B3-8357-5048D2BDCDC5}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{DC50688B-3A0B-4E4F-8C00-5EB09AD5669F}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...7 lines deleted...]
-    <cellStyle name="良い 2" xfId="68"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{F555A474-C1C8-4021-951A-80CAE2D2C121}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{FAA2128E-2C90-4172-AF0A-632F82E014F2}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{0724B92C-7C8A-48A9-9CF3-3E33D24E16A8}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{A26568B4-608A-4AA3-B54E-54608CE35E62}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{DA779D78-8CA0-4ED5-B7FD-55C55F2F2410}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{17688D38-A583-4096-8C6D-A9FD366D51FF}"/>
+    <cellStyle name="標準 3" xfId="66" xr:uid="{6E879B44-054D-417C-9A09-6B38F1C0C685}"/>
+    <cellStyle name="標準 3 2" xfId="67" xr:uid="{4AFCAF64-4238-4AF4-BE86-0023C1B8ECB3}"/>
+    <cellStyle name="良い 2" xfId="68" xr:uid="{82399E08-3AFF-4306-B932-A125E4949B0C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>728663</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="大かっこ 1"/>
+        <xdr:cNvPr id="2" name="大かっこ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92087193-73CD-EEF3-7648-3CBAC5570E6E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="257175" y="5743576"/>
           <a:ext cx="1557338" cy="438149"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2006,143 +1939,161 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2088" name="AutoShape 2"/>
+        <xdr:cNvPr id="2088" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF442E28-3CD2-8CD3-9BEF-2DFD00EC9C7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="514350" y="5895975"/>
           <a:ext cx="104775" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 54280"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2089" name="AutoShape 2"/>
+        <xdr:cNvPr id="2089" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C07CD5B-5489-8547-50EE-4649D43F72AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="990600" y="5895975"/>
           <a:ext cx="66675" cy="257175"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>30692</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>721784</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>116682</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{898E1A50-A2BE-7364-41AA-0C58A7C2DAAA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="285750" y="8003117"/>
           <a:ext cx="1521884" cy="238390"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2154,198 +2105,204 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2091" name="AutoShape 2"/>
+        <xdr:cNvPr id="2091" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8745130D-4B9E-8E87-85BF-1AF71018C856}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="885825" y="8153400"/>
           <a:ext cx="66675" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 51944"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2478,5643 +2435,5564 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A090B7B6-E265-4766-B440-98C40C375264}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:AK103"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.109375" style="31" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="14.44140625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="1.109375" customWidth="1"/>
+    <col min="2" max="3" width="1.77734375" style="20" customWidth="1"/>
+    <col min="4" max="4" width="4.33203125" style="20" customWidth="1"/>
+    <col min="5" max="5" width="1.77734375" style="20" customWidth="1"/>
+    <col min="6" max="6" width="6.109375" style="20" customWidth="1"/>
+    <col min="7" max="7" width="1.77734375" style="20" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" style="20" customWidth="1"/>
     <col min="9" max="9" width="1.77734375" customWidth="1"/>
     <col min="10" max="10" width="15.33203125" customWidth="1"/>
     <col min="11" max="11" width="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.33203125" customWidth="1"/>
     <col min="13" max="16" width="6.44140625" customWidth="1"/>
     <col min="17" max="17" width="8" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="7" customWidth="1"/>
     <col min="28" max="33" width="8" customWidth="1"/>
     <col min="34" max="37" width="7.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="6" customFormat="1" ht="16.5">
-[...36 lines deleted...]
-      <c r="AK1" s="78"/>
+    <row r="1" spans="1:37" s="5" customFormat="1" ht="16.5">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
     </row>
-    <row r="2" spans="1:37" s="4" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="79" t="s">
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="79"/>
-[...34 lines deleted...]
-      <c r="AK2" s="79"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
     </row>
     <row r="3" spans="1:37" ht="10.5" customHeight="1">
-      <c r="F3" s="36"/>
-[...1 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="2"/>
-[...26 lines deleted...]
-      <c r="AK3" s="5"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="4"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="4"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
     </row>
     <row r="4" spans="1:37" ht="2.15" customHeight="1">
-      <c r="A4" s="38"/>
-[...21 lines deleted...]
-      <c r="W4" s="9"/>
+      <c r="A4" s="8"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
     </row>
-    <row r="5" spans="1:37" s="11" customFormat="1" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="K5" s="80" t="s">
+    <row r="5" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="L5" s="81"/>
-[...4 lines deleted...]
-      <c r="Q5" s="86" t="s">
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="R5" s="87"/>
-[...9 lines deleted...]
-      <c r="AB5" s="89" t="s">
+      <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
+      <c r="T5" s="32"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
+      <c r="Z5" s="32"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="90"/>
-[...7 lines deleted...]
-      <c r="AK5" s="90"/>
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38"/>
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="38"/>
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38"/>
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38"/>
+      <c r="AK5" s="38"/>
     </row>
-    <row r="6" spans="1:37" s="11" customFormat="1" ht="15" customHeight="1">
-[...9 lines deleted...]
-      <c r="K6" s="83" t="s">
+    <row r="6" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="83" t="s">
+      <c r="L6" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="M6" s="83" t="s">
+      <c r="M6" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="N6" s="83" t="s">
+      <c r="N6" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="O6" s="83" t="s">
+      <c r="O6" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="P6" s="83" t="s">
+      <c r="P6" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="68" t="s">
+      <c r="Q6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="71" t="s">
+      <c r="R6" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="S6" s="72"/>
-      <c r="T6" s="71" t="s">
+      <c r="S6" s="42"/>
+      <c r="T6" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="U6" s="72"/>
-      <c r="V6" s="71" t="s">
+      <c r="U6" s="42"/>
+      <c r="V6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="W6" s="72"/>
-      <c r="X6" s="72" t="s">
+      <c r="W6" s="42"/>
+      <c r="X6" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="Y6" s="68"/>
-      <c r="Z6" s="62" t="s">
+      <c r="Y6" s="43"/>
+      <c r="Z6" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="AA6" s="91"/>
-      <c r="AB6" s="62" t="s">
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="62" t="s">
+      <c r="AC6" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="AD6" s="62" t="s">
+      <c r="AD6" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="AE6" s="62" t="s">
+      <c r="AE6" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="AF6" s="62" t="s">
+      <c r="AF6" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AG6" s="62" t="s">
+      <c r="AG6" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="AH6" s="62" t="s">
+      <c r="AH6" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="AI6" s="62" t="s">
+      <c r="AI6" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="AJ6" s="62" t="s">
+      <c r="AJ6" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="AK6" s="65" t="s">
+      <c r="AK6" s="52" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="11" customFormat="1" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="AK7" s="66"/>
+    <row r="7" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
+      <c r="B7" s="60"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="44"/>
+      <c r="V7" s="57"/>
+      <c r="W7" s="44"/>
+      <c r="X7" s="44"/>
+      <c r="Y7" s="45"/>
+      <c r="Z7" s="41"/>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="40"/>
+      <c r="AC7" s="40"/>
+      <c r="AD7" s="40"/>
+      <c r="AE7" s="40"/>
+      <c r="AF7" s="40"/>
+      <c r="AG7" s="40"/>
+      <c r="AH7" s="40"/>
+      <c r="AI7" s="40"/>
+      <c r="AJ7" s="40"/>
+      <c r="AK7" s="53"/>
     </row>
-    <row r="8" spans="1:37" s="11" customFormat="1" ht="15" customHeight="1">
-[...17 lines deleted...]
-      <c r="R8" s="13" t="s">
+    <row r="8" spans="1:37" s="10" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="11"/>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="S8" s="13" t="s">
+      <c r="S8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="13" t="s">
+      <c r="T8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="U8" s="13" t="s">
+      <c r="U8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="V8" s="13" t="s">
+      <c r="V8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="W8" s="13" t="s">
+      <c r="W8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="X8" s="8" t="s">
+      <c r="X8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="Y8" s="13" t="s">
+      <c r="Y8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="Z8" s="13" t="s">
+      <c r="Z8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="AA8" s="13" t="s">
+      <c r="AA8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="AB8" s="64"/>
-[...8 lines deleted...]
-      <c r="AK8" s="67"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+      <c r="AE8" s="41"/>
+      <c r="AF8" s="41"/>
+      <c r="AG8" s="41"/>
+      <c r="AH8" s="41"/>
+      <c r="AI8" s="41"/>
+      <c r="AJ8" s="41"/>
+      <c r="AK8" s="54"/>
     </row>
-    <row r="9" spans="1:37" s="14" customFormat="1" ht="5.15" customHeight="1">
-[...13 lines deleted...]
-      <c r="AB9" s="16"/>
+    <row r="9" spans="1:37" ht="5.15" customHeight="1">
+      <c r="I9" s="13"/>
     </row>
-    <row r="10" spans="1:37" s="17" customFormat="1" ht="12" customHeight="1">
-[...11 lines deleted...]
-      <c r="J10" s="7">
+    <row r="10" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="6">
         <v>20771</v>
       </c>
-      <c r="K10" s="7">
+      <c r="K10" s="6">
         <v>3368</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="6">
         <v>2039</v>
       </c>
-      <c r="M10" s="7">
+      <c r="M10" s="6">
         <v>692</v>
       </c>
-      <c r="N10" s="7">
+      <c r="N10" s="6">
         <v>315</v>
       </c>
-      <c r="O10" s="7">
+      <c r="O10" s="6">
         <v>320</v>
       </c>
-      <c r="P10" s="7">
+      <c r="P10" s="6">
         <v>2</v>
       </c>
-      <c r="Q10" s="7">
+      <c r="Q10" s="6">
         <v>3368</v>
       </c>
-      <c r="R10" s="7">
+      <c r="R10" s="6">
         <v>2259</v>
       </c>
-      <c r="S10" s="7">
+      <c r="S10" s="6">
         <v>211</v>
       </c>
-      <c r="T10" s="7">
+      <c r="T10" s="6">
         <v>283</v>
       </c>
-      <c r="U10" s="7">
+      <c r="U10" s="6">
         <v>37</v>
       </c>
-      <c r="V10" s="7">
+      <c r="V10" s="6">
         <v>400</v>
       </c>
-      <c r="W10" s="7">
+      <c r="W10" s="6">
         <v>22</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="6">
         <v>68</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="6">
         <v>3</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="6">
         <v>72</v>
       </c>
-      <c r="AA10" s="19">
+      <c r="AA10" s="6">
         <v>13</v>
       </c>
-      <c r="AB10" s="19">
+      <c r="AB10" s="6">
         <v>3368</v>
       </c>
-      <c r="AC10" s="19">
+      <c r="AC10" s="6">
         <v>59</v>
       </c>
-      <c r="AD10" s="7">
+      <c r="AD10" s="6">
         <v>34</v>
       </c>
-      <c r="AE10" s="7">
+      <c r="AE10" s="6">
         <v>69</v>
       </c>
-      <c r="AF10" s="7">
+      <c r="AF10" s="6">
         <v>185</v>
       </c>
-      <c r="AG10" s="7">
+      <c r="AG10" s="6">
         <v>801</v>
       </c>
-      <c r="AH10" s="7">
+      <c r="AH10" s="6">
         <v>714</v>
       </c>
-      <c r="AI10" s="7">
+      <c r="AI10" s="6">
         <v>1238</v>
       </c>
-      <c r="AJ10" s="7">
+      <c r="AJ10" s="6">
         <v>232</v>
       </c>
-      <c r="AK10" s="7">
+      <c r="AK10" s="6">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK11" s="21"/>
+    <row r="11" spans="1:37" ht="12" customHeight="1">
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="16"/>
+      <c r="R11" s="16"/>
+      <c r="S11" s="16"/>
+      <c r="T11" s="16"/>
+      <c r="U11" s="16"/>
+      <c r="V11" s="16"/>
+      <c r="W11" s="16"/>
+      <c r="X11" s="16"/>
+      <c r="Y11" s="16"/>
+      <c r="Z11" s="16"/>
+      <c r="AA11" s="16"/>
+      <c r="AB11" s="16"/>
+      <c r="AC11" s="16"/>
+      <c r="AD11" s="16"/>
+      <c r="AE11" s="16"/>
+      <c r="AF11" s="16"/>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="16"/>
+      <c r="AI11" s="16"/>
+      <c r="AJ11" s="16"/>
+      <c r="AK11" s="16"/>
     </row>
-    <row r="12" spans="1:37" s="17" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="56" t="s">
+    <row r="12" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="56"/>
-[...6 lines deleted...]
-      <c r="J12" s="7">
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="6">
         <v>6712</v>
       </c>
-      <c r="K12" s="7">
+      <c r="K12" s="6">
         <v>12</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="6">
         <v>10</v>
       </c>
-      <c r="M12" s="7">
+      <c r="M12" s="6">
         <v>2</v>
       </c>
-      <c r="N12" s="7">
-[...8 lines deleted...]
-      <c r="Q12" s="7">
+      <c r="N12" s="6">
+        <v>0</v>
+      </c>
+      <c r="O12" s="6">
+        <v>0</v>
+      </c>
+      <c r="P12" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="6">
         <v>12</v>
       </c>
-      <c r="R12" s="7">
+      <c r="R12" s="6">
         <v>2</v>
       </c>
-      <c r="S12" s="7">
-[...2 lines deleted...]
-      <c r="T12" s="7">
+      <c r="S12" s="6">
+        <v>0</v>
+      </c>
+      <c r="T12" s="6">
         <v>6</v>
       </c>
-      <c r="U12" s="7">
-[...14 lines deleted...]
-      <c r="Z12" s="19">
+      <c r="U12" s="6">
+        <v>0</v>
+      </c>
+      <c r="V12" s="6">
+        <v>1</v>
+      </c>
+      <c r="W12" s="6">
+        <v>0</v>
+      </c>
+      <c r="X12" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="6">
         <v>2</v>
       </c>
-      <c r="AA12" s="19">
-[...2 lines deleted...]
-      <c r="AB12" s="19">
+      <c r="AA12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="6">
         <v>12</v>
       </c>
-      <c r="AC12" s="19">
+      <c r="AC12" s="6">
         <v>3</v>
       </c>
-      <c r="AD12" s="7">
-[...14 lines deleted...]
-      <c r="AI12" s="7">
+      <c r="AD12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="6">
         <v>3</v>
       </c>
-      <c r="AJ12" s="7">
-[...2 lines deleted...]
-      <c r="AK12" s="7">
+      <c r="AJ12" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C13" s="55" t="s">
+    <row r="13" spans="1:37" ht="12" customHeight="1">
+      <c r="B13" s="25"/>
+      <c r="C13" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="55"/>
-[...5 lines deleted...]
-      <c r="J13" s="21">
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="16">
         <v>915</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="16">
         <v>4</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="16">
         <v>3</v>
       </c>
-      <c r="M13" s="21">
-[...11 lines deleted...]
-      <c r="Q13" s="21">
+      <c r="M13" s="16">
+        <v>1</v>
+      </c>
+      <c r="N13" s="16">
+        <v>0</v>
+      </c>
+      <c r="O13" s="16">
+        <v>0</v>
+      </c>
+      <c r="P13" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="16">
         <v>4</v>
       </c>
-      <c r="R13" s="21">
-[...5 lines deleted...]
-      <c r="T13" s="21">
+      <c r="R13" s="16">
+        <v>1</v>
+      </c>
+      <c r="S13" s="16">
+        <v>0</v>
+      </c>
+      <c r="T13" s="16">
         <v>2</v>
       </c>
-      <c r="U13" s="21">
-[...20 lines deleted...]
-      <c r="AB13" s="22">
+      <c r="U13" s="16">
+        <v>0</v>
+      </c>
+      <c r="V13" s="16">
+        <v>0</v>
+      </c>
+      <c r="W13" s="16">
+        <v>0</v>
+      </c>
+      <c r="X13" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="16">
         <v>4</v>
       </c>
-      <c r="AC13" s="22">
-[...23 lines deleted...]
-      <c r="AK13" s="21">
+      <c r="AC13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="55" t="s">
+    <row r="14" spans="1:37" ht="12" customHeight="1">
+      <c r="B14" s="25"/>
+      <c r="C14" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="55"/>
-[...5 lines deleted...]
-      <c r="J14" s="21">
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="16">
         <v>4632</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="16">
         <v>3</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="16">
         <v>3</v>
       </c>
-      <c r="M14" s="21">
-[...11 lines deleted...]
-      <c r="Q14" s="21">
+      <c r="M14" s="16">
+        <v>0</v>
+      </c>
+      <c r="N14" s="16">
+        <v>0</v>
+      </c>
+      <c r="O14" s="16">
+        <v>0</v>
+      </c>
+      <c r="P14" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="16">
         <v>3</v>
       </c>
-      <c r="R14" s="21">
-[...5 lines deleted...]
-      <c r="T14" s="21">
+      <c r="R14" s="16">
+        <v>0</v>
+      </c>
+      <c r="S14" s="16">
+        <v>0</v>
+      </c>
+      <c r="T14" s="16">
         <v>2</v>
       </c>
-      <c r="U14" s="21">
-[...20 lines deleted...]
-      <c r="AB14" s="22">
+      <c r="U14" s="16">
+        <v>0</v>
+      </c>
+      <c r="V14" s="16">
+        <v>0</v>
+      </c>
+      <c r="W14" s="16">
+        <v>0</v>
+      </c>
+      <c r="X14" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="16">
         <v>3</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="16">
         <v>2</v>
       </c>
-      <c r="AD14" s="21">
-[...20 lines deleted...]
-      <c r="AK14" s="21">
+      <c r="AD14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C15" s="55" t="s">
+    <row r="15" spans="1:37" ht="12" customHeight="1">
+      <c r="B15" s="25"/>
+      <c r="C15" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="55"/>
-[...5 lines deleted...]
-      <c r="J15" s="24">
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="16">
         <v>1151</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="16">
         <v>5</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="16">
         <v>4</v>
       </c>
-      <c r="M15" s="21">
-[...11 lines deleted...]
-      <c r="Q15" s="21">
+      <c r="M15" s="16">
+        <v>1</v>
+      </c>
+      <c r="N15" s="16">
+        <v>0</v>
+      </c>
+      <c r="O15" s="16">
+        <v>0</v>
+      </c>
+      <c r="P15" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="16">
         <v>5</v>
       </c>
-      <c r="R15" s="21">
-[...5 lines deleted...]
-      <c r="T15" s="21">
+      <c r="R15" s="16">
+        <v>1</v>
+      </c>
+      <c r="S15" s="16">
+        <v>0</v>
+      </c>
+      <c r="T15" s="16">
         <v>2</v>
       </c>
-      <c r="U15" s="21">
-[...20 lines deleted...]
-      <c r="AB15" s="22">
+      <c r="U15" s="16">
+        <v>0</v>
+      </c>
+      <c r="V15" s="16">
+        <v>1</v>
+      </c>
+      <c r="W15" s="16">
+        <v>0</v>
+      </c>
+      <c r="X15" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="16">
         <v>5</v>
       </c>
-      <c r="AC15" s="22">
-[...17 lines deleted...]
-      <c r="AI15" s="21">
+      <c r="AC15" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="16">
         <v>3</v>
       </c>
-      <c r="AJ15" s="21">
-[...2 lines deleted...]
-      <c r="AK15" s="21">
+      <c r="AJ15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C16" s="55" t="s">
+    <row r="16" spans="1:37" ht="12" customHeight="1">
+      <c r="B16" s="25"/>
+      <c r="C16" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="D16" s="55"/>
-[...5 lines deleted...]
-      <c r="J16" s="21">
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="16">
         <v>14</v>
       </c>
-      <c r="K16" s="21">
-[...77 lines deleted...]
-      <c r="AK16" s="21">
+      <c r="K16" s="16">
+        <v>0</v>
+      </c>
+      <c r="L16" s="16">
+        <v>0</v>
+      </c>
+      <c r="M16" s="16">
+        <v>0</v>
+      </c>
+      <c r="N16" s="16">
+        <v>0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>0</v>
+      </c>
+      <c r="P16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>0</v>
+      </c>
+      <c r="R16" s="16">
+        <v>0</v>
+      </c>
+      <c r="S16" s="16">
+        <v>0</v>
+      </c>
+      <c r="T16" s="16">
+        <v>0</v>
+      </c>
+      <c r="U16" s="16">
+        <v>0</v>
+      </c>
+      <c r="V16" s="16">
+        <v>0</v>
+      </c>
+      <c r="W16" s="16">
+        <v>0</v>
+      </c>
+      <c r="X16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK17" s="21"/>
+    <row r="17" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="16"/>
+      <c r="R17" s="16"/>
+      <c r="S17" s="16"/>
+      <c r="T17" s="16"/>
+      <c r="U17" s="16"/>
+      <c r="V17" s="16"/>
+      <c r="W17" s="16"/>
+      <c r="X17" s="16"/>
+      <c r="Y17" s="16"/>
+      <c r="Z17" s="16"/>
+      <c r="AA17" s="16"/>
+      <c r="AB17" s="16"/>
+      <c r="AC17" s="16"/>
+      <c r="AD17" s="16"/>
+      <c r="AE17" s="16"/>
+      <c r="AF17" s="16"/>
+      <c r="AG17" s="16"/>
+      <c r="AH17" s="16"/>
+      <c r="AI17" s="16"/>
+      <c r="AJ17" s="16"/>
+      <c r="AK17" s="16"/>
     </row>
-    <row r="18" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C18" s="57" t="s">
+    <row r="18" spans="2:37" ht="12" customHeight="1">
+      <c r="B18" s="25"/>
+      <c r="C18" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="D18" s="57"/>
-[...5 lines deleted...]
-      <c r="J18" s="21">
+      <c r="D18" s="62"/>
+      <c r="E18" s="62"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="62"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="16">
         <v>45</v>
       </c>
-      <c r="K18" s="21">
-[...77 lines deleted...]
-      <c r="AK18" s="21">
+      <c r="K18" s="16">
+        <v>0</v>
+      </c>
+      <c r="L18" s="16">
+        <v>0</v>
+      </c>
+      <c r="M18" s="16">
+        <v>0</v>
+      </c>
+      <c r="N18" s="16">
+        <v>0</v>
+      </c>
+      <c r="O18" s="16">
+        <v>0</v>
+      </c>
+      <c r="P18" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>0</v>
+      </c>
+      <c r="R18" s="16">
+        <v>0</v>
+      </c>
+      <c r="S18" s="16">
+        <v>0</v>
+      </c>
+      <c r="T18" s="16">
+        <v>0</v>
+      </c>
+      <c r="U18" s="16">
+        <v>0</v>
+      </c>
+      <c r="V18" s="16">
+        <v>0</v>
+      </c>
+      <c r="W18" s="16">
+        <v>0</v>
+      </c>
+      <c r="X18" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D19" s="55" t="s">
+    <row r="19" spans="2:37" ht="12" customHeight="1">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="E19" s="55"/>
-[...85 lines deleted...]
-      <c r="AK19" s="21">
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="16">
+        <v>0</v>
+      </c>
+      <c r="K19" s="16">
+        <v>0</v>
+      </c>
+      <c r="L19" s="16">
+        <v>0</v>
+      </c>
+      <c r="M19" s="16">
+        <v>0</v>
+      </c>
+      <c r="N19" s="16">
+        <v>0</v>
+      </c>
+      <c r="O19" s="16">
+        <v>0</v>
+      </c>
+      <c r="P19" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>0</v>
+      </c>
+      <c r="R19" s="16">
+        <v>0</v>
+      </c>
+      <c r="S19" s="16">
+        <v>0</v>
+      </c>
+      <c r="T19" s="16">
+        <v>0</v>
+      </c>
+      <c r="U19" s="16">
+        <v>0</v>
+      </c>
+      <c r="V19" s="16">
+        <v>0</v>
+      </c>
+      <c r="W19" s="16">
+        <v>0</v>
+      </c>
+      <c r="X19" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D20" s="55" t="s">
+    <row r="20" spans="2:37" ht="12" customHeight="1">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="55"/>
-[...4 lines deleted...]
-      <c r="J20" s="21">
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="16">
         <v>19</v>
       </c>
-      <c r="K20" s="21">
-[...77 lines deleted...]
-      <c r="AK20" s="21">
+      <c r="K20" s="16">
+        <v>0</v>
+      </c>
+      <c r="L20" s="16">
+        <v>0</v>
+      </c>
+      <c r="M20" s="16">
+        <v>0</v>
+      </c>
+      <c r="N20" s="16">
+        <v>0</v>
+      </c>
+      <c r="O20" s="16">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>0</v>
+      </c>
+      <c r="R20" s="16">
+        <v>0</v>
+      </c>
+      <c r="S20" s="16">
+        <v>0</v>
+      </c>
+      <c r="T20" s="16">
+        <v>0</v>
+      </c>
+      <c r="U20" s="16">
+        <v>0</v>
+      </c>
+      <c r="V20" s="16">
+        <v>0</v>
+      </c>
+      <c r="W20" s="16">
+        <v>0</v>
+      </c>
+      <c r="X20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D21" s="55" t="s">
+    <row r="21" spans="2:37" ht="12" customHeight="1">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="E21" s="55"/>
-[...4 lines deleted...]
-      <c r="J21" s="21">
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="16">
         <v>19</v>
       </c>
-      <c r="K21" s="21">
-[...77 lines deleted...]
-      <c r="AK21" s="21">
+      <c r="K21" s="16">
+        <v>0</v>
+      </c>
+      <c r="L21" s="16">
+        <v>0</v>
+      </c>
+      <c r="M21" s="16">
+        <v>0</v>
+      </c>
+      <c r="N21" s="16">
+        <v>0</v>
+      </c>
+      <c r="O21" s="16">
+        <v>0</v>
+      </c>
+      <c r="P21" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>0</v>
+      </c>
+      <c r="R21" s="16">
+        <v>0</v>
+      </c>
+      <c r="S21" s="16">
+        <v>0</v>
+      </c>
+      <c r="T21" s="16">
+        <v>0</v>
+      </c>
+      <c r="U21" s="16">
+        <v>0</v>
+      </c>
+      <c r="V21" s="16">
+        <v>0</v>
+      </c>
+      <c r="W21" s="16">
+        <v>0</v>
+      </c>
+      <c r="X21" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D22" s="55" t="s">
+    <row r="22" spans="2:37" ht="12" customHeight="1">
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="55"/>
-[...4 lines deleted...]
-      <c r="J22" s="21">
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="16">
         <v>7</v>
       </c>
-      <c r="K22" s="21">
-[...77 lines deleted...]
-      <c r="AK22" s="21">
+      <c r="K22" s="16">
+        <v>0</v>
+      </c>
+      <c r="L22" s="16">
+        <v>0</v>
+      </c>
+      <c r="M22" s="16">
+        <v>0</v>
+      </c>
+      <c r="N22" s="16">
+        <v>0</v>
+      </c>
+      <c r="O22" s="16">
+        <v>0</v>
+      </c>
+      <c r="P22" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>0</v>
+      </c>
+      <c r="R22" s="16">
+        <v>0</v>
+      </c>
+      <c r="S22" s="16">
+        <v>0</v>
+      </c>
+      <c r="T22" s="16">
+        <v>0</v>
+      </c>
+      <c r="U22" s="16">
+        <v>0</v>
+      </c>
+      <c r="V22" s="16">
+        <v>0</v>
+      </c>
+      <c r="W22" s="16">
+        <v>0</v>
+      </c>
+      <c r="X22" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK23" s="21"/>
+    <row r="23" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="16"/>
+      <c r="Q23" s="16"/>
+      <c r="R23" s="16"/>
+      <c r="S23" s="16"/>
+      <c r="T23" s="16"/>
+      <c r="U23" s="16"/>
+      <c r="V23" s="16"/>
+      <c r="W23" s="16"/>
+      <c r="X23" s="16"/>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="16"/>
+      <c r="AD23" s="16"/>
+      <c r="AE23" s="16"/>
+      <c r="AF23" s="16"/>
+      <c r="AG23" s="16"/>
+      <c r="AH23" s="16"/>
+      <c r="AI23" s="16"/>
+      <c r="AJ23" s="16"/>
+      <c r="AK23" s="16"/>
     </row>
-    <row r="24" spans="1:37" s="17" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B24" s="56" t="s">
+    <row r="24" spans="2:37" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="56"/>
-[...6 lines deleted...]
-      <c r="J24" s="7">
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="6">
         <v>1067</v>
       </c>
-      <c r="K24" s="7">
+      <c r="K24" s="6">
         <v>57</v>
       </c>
-      <c r="L24" s="7">
+      <c r="L24" s="6">
         <v>52</v>
       </c>
-      <c r="M24" s="7">
+      <c r="M24" s="6">
         <v>3</v>
       </c>
-      <c r="N24" s="7">
+      <c r="N24" s="6">
         <v>2</v>
       </c>
-      <c r="O24" s="7">
-[...5 lines deleted...]
-      <c r="Q24" s="7">
+      <c r="O24" s="6">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="6">
         <v>57</v>
       </c>
-      <c r="R24" s="7">
+      <c r="R24" s="6">
         <v>13</v>
       </c>
-      <c r="S24" s="7">
-[...2 lines deleted...]
-      <c r="T24" s="7">
+      <c r="S24" s="6">
+        <v>1</v>
+      </c>
+      <c r="T24" s="6">
         <v>24</v>
       </c>
-      <c r="U24" s="7">
+      <c r="U24" s="6">
         <v>5</v>
       </c>
-      <c r="V24" s="7">
+      <c r="V24" s="6">
         <v>10</v>
       </c>
-      <c r="W24" s="7">
-[...8 lines deleted...]
-      <c r="Z24" s="19">
+      <c r="W24" s="6">
+        <v>0</v>
+      </c>
+      <c r="X24" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="6">
         <v>2</v>
       </c>
-      <c r="AA24" s="19">
-[...2 lines deleted...]
-      <c r="AB24" s="19">
+      <c r="AA24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB24" s="6">
         <v>57</v>
       </c>
-      <c r="AC24" s="19">
-[...2 lines deleted...]
-      <c r="AD24" s="7">
+      <c r="AC24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD24" s="6">
         <v>4</v>
       </c>
-      <c r="AE24" s="7">
+      <c r="AE24" s="6">
         <v>3</v>
       </c>
-      <c r="AF24" s="7">
-[...2 lines deleted...]
-      <c r="AG24" s="7">
+      <c r="AF24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="6">
         <v>10</v>
       </c>
-      <c r="AH24" s="7">
+      <c r="AH24" s="6">
         <v>4</v>
       </c>
-      <c r="AI24" s="7">
+      <c r="AI24" s="6">
         <v>18</v>
       </c>
-      <c r="AJ24" s="7">
+      <c r="AJ24" s="6">
         <v>7</v>
       </c>
-      <c r="AK24" s="7">
+      <c r="AK24" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C25" s="55" t="s">
+    <row r="25" spans="2:37" ht="12" customHeight="1">
+      <c r="B25" s="25"/>
+      <c r="C25" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="55"/>
-[...5 lines deleted...]
-      <c r="J25" s="21">
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="16">
         <v>790</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="16">
         <v>45</v>
       </c>
-      <c r="L25" s="21">
+      <c r="L25" s="16">
         <v>41</v>
       </c>
-      <c r="M25" s="21">
+      <c r="M25" s="16">
         <v>2</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="16">
         <v>2</v>
       </c>
-      <c r="O25" s="21">
-[...5 lines deleted...]
-      <c r="Q25" s="21">
+      <c r="O25" s="16">
+        <v>0</v>
+      </c>
+      <c r="P25" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="16">
         <v>45</v>
       </c>
-      <c r="R25" s="21">
+      <c r="R25" s="16">
         <v>11</v>
       </c>
-      <c r="S25" s="21">
-[...2 lines deleted...]
-      <c r="T25" s="21">
+      <c r="S25" s="16">
+        <v>1</v>
+      </c>
+      <c r="T25" s="16">
         <v>18</v>
       </c>
-      <c r="U25" s="21">
+      <c r="U25" s="16">
         <v>4</v>
       </c>
-      <c r="V25" s="21">
+      <c r="V25" s="16">
         <v>8</v>
       </c>
-      <c r="W25" s="21">
-[...14 lines deleted...]
-      <c r="AB25" s="22">
+      <c r="W25" s="16">
+        <v>0</v>
+      </c>
+      <c r="X25" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="16">
         <v>45</v>
       </c>
-      <c r="AC25" s="22">
-[...2 lines deleted...]
-      <c r="AD25" s="21">
+      <c r="AC25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="16">
         <v>2</v>
       </c>
-      <c r="AE25" s="21">
+      <c r="AE25" s="16">
         <v>2</v>
       </c>
-      <c r="AF25" s="21">
-[...2 lines deleted...]
-      <c r="AG25" s="21">
+      <c r="AF25" s="16">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="16">
         <v>7</v>
       </c>
-      <c r="AH25" s="21">
+      <c r="AH25" s="16">
         <v>2</v>
       </c>
-      <c r="AI25" s="21">
+      <c r="AI25" s="16">
         <v>16</v>
       </c>
-      <c r="AJ25" s="21">
+      <c r="AJ25" s="16">
         <v>6</v>
       </c>
-      <c r="AK25" s="21">
+      <c r="AK25" s="16">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C26" s="55" t="s">
+    <row r="26" spans="2:37" ht="12" customHeight="1">
+      <c r="B26" s="25"/>
+      <c r="C26" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="D26" s="55"/>
-[...5 lines deleted...]
-      <c r="J26" s="21">
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="16">
         <v>83</v>
       </c>
-      <c r="K26" s="21">
-[...77 lines deleted...]
-      <c r="AK26" s="21">
+      <c r="K26" s="16">
+        <v>0</v>
+      </c>
+      <c r="L26" s="16">
+        <v>0</v>
+      </c>
+      <c r="M26" s="16">
+        <v>0</v>
+      </c>
+      <c r="N26" s="16">
+        <v>0</v>
+      </c>
+      <c r="O26" s="16">
+        <v>0</v>
+      </c>
+      <c r="P26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>0</v>
+      </c>
+      <c r="R26" s="16">
+        <v>0</v>
+      </c>
+      <c r="S26" s="16">
+        <v>0</v>
+      </c>
+      <c r="T26" s="16">
+        <v>0</v>
+      </c>
+      <c r="U26" s="16">
+        <v>0</v>
+      </c>
+      <c r="V26" s="16">
+        <v>0</v>
+      </c>
+      <c r="W26" s="16">
+        <v>0</v>
+      </c>
+      <c r="X26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C27" s="55" t="s">
+    <row r="27" spans="2:37" ht="12" customHeight="1">
+      <c r="B27" s="25"/>
+      <c r="C27" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="55"/>
-[...5 lines deleted...]
-      <c r="J27" s="21">
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="16">
         <v>2</v>
       </c>
-      <c r="K27" s="21">
-[...77 lines deleted...]
-      <c r="AK27" s="21">
+      <c r="K27" s="16">
+        <v>1</v>
+      </c>
+      <c r="L27" s="16">
+        <v>1</v>
+      </c>
+      <c r="M27" s="16">
+        <v>0</v>
+      </c>
+      <c r="N27" s="16">
+        <v>0</v>
+      </c>
+      <c r="O27" s="16">
+        <v>0</v>
+      </c>
+      <c r="P27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>1</v>
+      </c>
+      <c r="R27" s="16">
+        <v>0</v>
+      </c>
+      <c r="S27" s="16">
+        <v>0</v>
+      </c>
+      <c r="T27" s="16">
+        <v>0</v>
+      </c>
+      <c r="U27" s="16">
+        <v>1</v>
+      </c>
+      <c r="V27" s="16">
+        <v>0</v>
+      </c>
+      <c r="W27" s="16">
+        <v>0</v>
+      </c>
+      <c r="X27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C28" s="55" t="s">
+    <row r="28" spans="2:37" ht="12" customHeight="1">
+      <c r="B28" s="25"/>
+      <c r="C28" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="D28" s="55"/>
-[...5 lines deleted...]
-      <c r="J28" s="21">
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="16">
         <v>2</v>
       </c>
-      <c r="K28" s="21">
-[...77 lines deleted...]
-      <c r="AK28" s="21">
+      <c r="K28" s="16">
+        <v>0</v>
+      </c>
+      <c r="L28" s="16">
+        <v>0</v>
+      </c>
+      <c r="M28" s="16">
+        <v>0</v>
+      </c>
+      <c r="N28" s="16">
+        <v>0</v>
+      </c>
+      <c r="O28" s="16">
+        <v>0</v>
+      </c>
+      <c r="P28" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>0</v>
+      </c>
+      <c r="R28" s="16">
+        <v>0</v>
+      </c>
+      <c r="S28" s="16">
+        <v>0</v>
+      </c>
+      <c r="T28" s="16">
+        <v>0</v>
+      </c>
+      <c r="U28" s="16">
+        <v>0</v>
+      </c>
+      <c r="V28" s="16">
+        <v>0</v>
+      </c>
+      <c r="W28" s="16">
+        <v>0</v>
+      </c>
+      <c r="X28" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C29" s="55" t="s">
+    <row r="29" spans="2:37" ht="12" customHeight="1">
+      <c r="B29" s="25"/>
+      <c r="C29" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="55"/>
-[...5 lines deleted...]
-      <c r="J29" s="21">
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="16">
         <v>188</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="16">
         <v>9</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="16">
         <v>8</v>
       </c>
-      <c r="M29" s="21">
-[...11 lines deleted...]
-      <c r="Q29" s="21">
+      <c r="M29" s="16">
+        <v>1</v>
+      </c>
+      <c r="N29" s="16">
+        <v>0</v>
+      </c>
+      <c r="O29" s="16">
+        <v>0</v>
+      </c>
+      <c r="P29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="16">
         <v>9</v>
       </c>
-      <c r="R29" s="21">
-[...5 lines deleted...]
-      <c r="T29" s="21">
+      <c r="R29" s="16">
+        <v>1</v>
+      </c>
+      <c r="S29" s="16">
+        <v>0</v>
+      </c>
+      <c r="T29" s="16">
         <v>6</v>
       </c>
-      <c r="U29" s="21">
-[...20 lines deleted...]
-      <c r="AB29" s="22">
+      <c r="U29" s="16">
+        <v>0</v>
+      </c>
+      <c r="V29" s="16">
+        <v>1</v>
+      </c>
+      <c r="W29" s="16">
+        <v>0</v>
+      </c>
+      <c r="X29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="16">
         <v>9</v>
       </c>
-      <c r="AC29" s="22">
-[...11 lines deleted...]
-      <c r="AG29" s="21">
+      <c r="AC29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="16">
         <v>3</v>
       </c>
-      <c r="AH29" s="21">
-[...8 lines deleted...]
-      <c r="AK29" s="21">
+      <c r="AH29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK29" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="55" t="s">
+    <row r="30" spans="2:37" ht="12" customHeight="1">
+      <c r="B30" s="25"/>
+      <c r="C30" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="55"/>
-[...5 lines deleted...]
-      <c r="J30" s="21">
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="16">
         <v>2</v>
       </c>
-      <c r="K30" s="21">
+      <c r="K30" s="16">
         <v>2</v>
       </c>
-      <c r="L30" s="21">
+      <c r="L30" s="16">
         <v>2</v>
       </c>
-      <c r="M30" s="21">
-[...11 lines deleted...]
-      <c r="Q30" s="21">
+      <c r="M30" s="16">
+        <v>0</v>
+      </c>
+      <c r="N30" s="16">
+        <v>0</v>
+      </c>
+      <c r="O30" s="16">
+        <v>0</v>
+      </c>
+      <c r="P30" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="16">
         <v>2</v>
       </c>
-      <c r="R30" s="21">
-[...29 lines deleted...]
-      <c r="AB30" s="22">
+      <c r="R30" s="16">
+        <v>1</v>
+      </c>
+      <c r="S30" s="16">
+        <v>0</v>
+      </c>
+      <c r="T30" s="16">
+        <v>0</v>
+      </c>
+      <c r="U30" s="16">
+        <v>0</v>
+      </c>
+      <c r="V30" s="16">
+        <v>1</v>
+      </c>
+      <c r="W30" s="16">
+        <v>0</v>
+      </c>
+      <c r="X30" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="16">
         <v>2</v>
       </c>
-      <c r="AC30" s="22">
-[...23 lines deleted...]
-      <c r="AK30" s="21">
+      <c r="AC30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK31" s="21"/>
+    <row r="31" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="16"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="16"/>
+      <c r="R31" s="16"/>
+      <c r="S31" s="16"/>
+      <c r="T31" s="16"/>
+      <c r="U31" s="16"/>
+      <c r="V31" s="16"/>
+      <c r="W31" s="16"/>
+      <c r="X31" s="16"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+      <c r="AC31" s="16"/>
+      <c r="AD31" s="16"/>
+      <c r="AE31" s="16"/>
+      <c r="AF31" s="16"/>
+      <c r="AG31" s="16"/>
+      <c r="AH31" s="16"/>
+      <c r="AI31" s="16"/>
+      <c r="AJ31" s="16"/>
+      <c r="AK31" s="16"/>
     </row>
-    <row r="32" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C32" s="57" t="s">
+    <row r="32" spans="2:37" ht="12" customHeight="1">
+      <c r="B32" s="25"/>
+      <c r="C32" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="D32" s="57"/>
-[...5 lines deleted...]
-      <c r="J32" s="21">
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="16">
         <v>24</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="16">
         <v>3</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="16">
         <v>3</v>
       </c>
-      <c r="M32" s="21">
-[...11 lines deleted...]
-      <c r="Q32" s="21">
+      <c r="M32" s="16">
+        <v>0</v>
+      </c>
+      <c r="N32" s="16">
+        <v>0</v>
+      </c>
+      <c r="O32" s="16">
+        <v>0</v>
+      </c>
+      <c r="P32" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="16">
         <v>3</v>
       </c>
-      <c r="R32" s="21">
+      <c r="R32" s="16">
         <v>2</v>
       </c>
-      <c r="S32" s="21">
-[...26 lines deleted...]
-      <c r="AB32" s="22">
+      <c r="S32" s="16">
+        <v>0</v>
+      </c>
+      <c r="T32" s="16">
+        <v>1</v>
+      </c>
+      <c r="U32" s="16">
+        <v>0</v>
+      </c>
+      <c r="V32" s="16">
+        <v>0</v>
+      </c>
+      <c r="W32" s="16">
+        <v>0</v>
+      </c>
+      <c r="X32" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="16">
         <v>3</v>
       </c>
-      <c r="AC32" s="22">
-[...14 lines deleted...]
-      <c r="AH32" s="21">
+      <c r="AC32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH32" s="16">
         <v>2</v>
       </c>
-      <c r="AI32" s="21">
-[...5 lines deleted...]
-      <c r="AK32" s="21">
+      <c r="AI32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D33" s="55" t="s">
+    <row r="33" spans="2:37" ht="12" customHeight="1">
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="E33" s="55"/>
-[...4 lines deleted...]
-      <c r="J33" s="21">
+      <c r="E33" s="58"/>
+      <c r="F33" s="58"/>
+      <c r="G33" s="58"/>
+      <c r="H33" s="58"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="16">
         <v>9</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="16">
         <v>2</v>
       </c>
-      <c r="L33" s="21">
+      <c r="L33" s="16">
         <v>2</v>
       </c>
-      <c r="M33" s="21">
-[...11 lines deleted...]
-      <c r="Q33" s="21">
+      <c r="M33" s="16">
+        <v>0</v>
+      </c>
+      <c r="N33" s="16">
+        <v>0</v>
+      </c>
+      <c r="O33" s="16">
+        <v>0</v>
+      </c>
+      <c r="P33" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="16">
         <v>2</v>
       </c>
-      <c r="R33" s="21">
+      <c r="R33" s="16">
         <v>2</v>
       </c>
-      <c r="S33" s="21">
-[...26 lines deleted...]
-      <c r="AB33" s="22">
+      <c r="S33" s="16">
+        <v>0</v>
+      </c>
+      <c r="T33" s="16">
+        <v>0</v>
+      </c>
+      <c r="U33" s="16">
+        <v>0</v>
+      </c>
+      <c r="V33" s="16">
+        <v>0</v>
+      </c>
+      <c r="W33" s="16">
+        <v>0</v>
+      </c>
+      <c r="X33" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="16">
         <v>2</v>
       </c>
-      <c r="AC33" s="22">
-[...23 lines deleted...]
-      <c r="AK33" s="21">
+      <c r="AC33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D34" s="55" t="s">
+    <row r="34" spans="2:37" ht="12" customHeight="1">
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="E34" s="55"/>
-[...4 lines deleted...]
-      <c r="J34" s="21">
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="16">
         <v>12</v>
       </c>
-      <c r="K34" s="21">
-[...77 lines deleted...]
-      <c r="AK34" s="21">
+      <c r="K34" s="16">
+        <v>1</v>
+      </c>
+      <c r="L34" s="16">
+        <v>1</v>
+      </c>
+      <c r="M34" s="16">
+        <v>0</v>
+      </c>
+      <c r="N34" s="16">
+        <v>0</v>
+      </c>
+      <c r="O34" s="16">
+        <v>0</v>
+      </c>
+      <c r="P34" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>1</v>
+      </c>
+      <c r="R34" s="16">
+        <v>0</v>
+      </c>
+      <c r="S34" s="16">
+        <v>0</v>
+      </c>
+      <c r="T34" s="16">
+        <v>1</v>
+      </c>
+      <c r="U34" s="16">
+        <v>0</v>
+      </c>
+      <c r="V34" s="16">
+        <v>0</v>
+      </c>
+      <c r="W34" s="16">
+        <v>0</v>
+      </c>
+      <c r="X34" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D35" s="55" t="s">
+    <row r="35" spans="2:37" ht="12" customHeight="1">
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="E35" s="55"/>
-[...4 lines deleted...]
-      <c r="J35" s="21">
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="16">
         <v>3</v>
       </c>
-      <c r="K35" s="21">
-[...77 lines deleted...]
-      <c r="AK35" s="21">
+      <c r="K35" s="16">
+        <v>0</v>
+      </c>
+      <c r="L35" s="16">
+        <v>0</v>
+      </c>
+      <c r="M35" s="16">
+        <v>0</v>
+      </c>
+      <c r="N35" s="16">
+        <v>0</v>
+      </c>
+      <c r="O35" s="16">
+        <v>0</v>
+      </c>
+      <c r="P35" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="16">
+        <v>0</v>
+      </c>
+      <c r="R35" s="16">
+        <v>0</v>
+      </c>
+      <c r="S35" s="16">
+        <v>0</v>
+      </c>
+      <c r="T35" s="16">
+        <v>0</v>
+      </c>
+      <c r="U35" s="16">
+        <v>0</v>
+      </c>
+      <c r="V35" s="16">
+        <v>0</v>
+      </c>
+      <c r="W35" s="16">
+        <v>0</v>
+      </c>
+      <c r="X35" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK36" s="21"/>
+    <row r="36" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="16"/>
+      <c r="R36" s="16"/>
+      <c r="S36" s="16"/>
+      <c r="T36" s="16"/>
+      <c r="U36" s="16"/>
+      <c r="V36" s="16"/>
+      <c r="W36" s="16"/>
+      <c r="X36" s="16"/>
+      <c r="Y36" s="16"/>
+      <c r="Z36" s="16"/>
+      <c r="AA36" s="16"/>
+      <c r="AB36" s="16"/>
+      <c r="AC36" s="16"/>
+      <c r="AD36" s="16"/>
+      <c r="AE36" s="16"/>
+      <c r="AF36" s="16"/>
+      <c r="AG36" s="16"/>
+      <c r="AH36" s="16"/>
+      <c r="AI36" s="16"/>
+      <c r="AJ36" s="16"/>
+      <c r="AK36" s="16"/>
     </row>
-    <row r="37" spans="1:37" s="17" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B37" s="56" t="s">
+    <row r="37" spans="2:37" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="C37" s="56"/>
-[...6 lines deleted...]
-      <c r="J37" s="7">
+      <c r="C37" s="51"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="6">
         <v>9834</v>
       </c>
-      <c r="K37" s="7">
+      <c r="K37" s="6">
         <v>3026</v>
       </c>
-      <c r="L37" s="7">
+      <c r="L37" s="6">
         <v>1797</v>
       </c>
-      <c r="M37" s="7">
+      <c r="M37" s="6">
         <v>620</v>
       </c>
-      <c r="N37" s="7">
+      <c r="N37" s="6">
         <v>296</v>
       </c>
-      <c r="O37" s="7">
+      <c r="O37" s="6">
         <v>312</v>
       </c>
-      <c r="P37" s="7">
-[...2 lines deleted...]
-      <c r="Q37" s="7">
+      <c r="P37" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="6">
         <v>3026</v>
       </c>
-      <c r="R37" s="7">
+      <c r="R37" s="6">
         <v>2090</v>
       </c>
-      <c r="S37" s="7">
+      <c r="S37" s="6">
         <v>195</v>
       </c>
-      <c r="T37" s="7">
+      <c r="T37" s="6">
         <v>227</v>
       </c>
-      <c r="U37" s="7">
+      <c r="U37" s="6">
         <v>30</v>
       </c>
-      <c r="V37" s="7">
+      <c r="V37" s="6">
         <v>350</v>
       </c>
-      <c r="W37" s="7">
+      <c r="W37" s="6">
         <v>22</v>
       </c>
-      <c r="X37" s="19">
+      <c r="X37" s="6">
         <v>47</v>
       </c>
-      <c r="Y37" s="19">
+      <c r="Y37" s="6">
         <v>2</v>
       </c>
-      <c r="Z37" s="19">
+      <c r="Z37" s="6">
         <v>53</v>
       </c>
-      <c r="AA37" s="19">
+      <c r="AA37" s="6">
         <v>10</v>
       </c>
-      <c r="AB37" s="19">
+      <c r="AB37" s="6">
         <v>3026</v>
       </c>
-      <c r="AC37" s="19">
+      <c r="AC37" s="6">
         <v>50</v>
       </c>
-      <c r="AD37" s="7">
+      <c r="AD37" s="6">
         <v>25</v>
       </c>
-      <c r="AE37" s="7">
+      <c r="AE37" s="6">
         <v>51</v>
       </c>
-      <c r="AF37" s="7">
+      <c r="AF37" s="6">
         <v>174</v>
       </c>
-      <c r="AG37" s="7">
+      <c r="AG37" s="6">
         <v>743</v>
       </c>
-      <c r="AH37" s="7">
+      <c r="AH37" s="6">
         <v>650</v>
       </c>
-      <c r="AI37" s="7">
+      <c r="AI37" s="6">
         <v>1136</v>
       </c>
-      <c r="AJ37" s="7">
+      <c r="AJ37" s="6">
         <v>191</v>
       </c>
-      <c r="AK37" s="7">
+      <c r="AK37" s="6">
         <v>6</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C38" s="55" t="s">
+    <row r="38" spans="2:37" ht="12" customHeight="1">
+      <c r="B38" s="25"/>
+      <c r="C38" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="D38" s="55"/>
-[...5 lines deleted...]
-      <c r="J38" s="21">
+      <c r="D38" s="58"/>
+      <c r="E38" s="58"/>
+      <c r="F38" s="58"/>
+      <c r="G38" s="58"/>
+      <c r="H38" s="58"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="16">
         <v>9253</v>
       </c>
-      <c r="K38" s="21">
+      <c r="K38" s="16">
         <v>2905</v>
       </c>
-      <c r="L38" s="21">
+      <c r="L38" s="16">
         <v>1713</v>
       </c>
-      <c r="M38" s="21">
+      <c r="M38" s="16">
         <v>597</v>
       </c>
-      <c r="N38" s="21">
+      <c r="N38" s="16">
         <v>288</v>
       </c>
-      <c r="O38" s="21">
+      <c r="O38" s="16">
         <v>307</v>
       </c>
-      <c r="P38" s="21">
-[...2 lines deleted...]
-      <c r="Q38" s="21">
+      <c r="P38" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="16">
         <v>2905</v>
       </c>
-      <c r="R38" s="21">
+      <c r="R38" s="16">
         <v>2024</v>
       </c>
-      <c r="S38" s="21">
+      <c r="S38" s="16">
         <v>184</v>
       </c>
-      <c r="T38" s="21">
+      <c r="T38" s="16">
         <v>216</v>
       </c>
-      <c r="U38" s="21">
+      <c r="U38" s="16">
         <v>26</v>
       </c>
-      <c r="V38" s="21">
+      <c r="V38" s="16">
         <v>337</v>
       </c>
-      <c r="W38" s="21">
+      <c r="W38" s="16">
         <v>21</v>
       </c>
-      <c r="X38" s="22">
+      <c r="X38" s="16">
         <v>38</v>
       </c>
-      <c r="Y38" s="22">
-[...2 lines deleted...]
-      <c r="Z38" s="22">
+      <c r="Y38" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="16">
         <v>48</v>
       </c>
-      <c r="AA38" s="22">
+      <c r="AA38" s="16">
         <v>10</v>
       </c>
-      <c r="AB38" s="22">
+      <c r="AB38" s="16">
         <v>2905</v>
       </c>
-      <c r="AC38" s="22">
+      <c r="AC38" s="16">
         <v>48</v>
       </c>
-      <c r="AD38" s="21">
+      <c r="AD38" s="16">
         <v>23</v>
       </c>
-      <c r="AE38" s="21">
+      <c r="AE38" s="16">
         <v>46</v>
       </c>
-      <c r="AF38" s="21">
+      <c r="AF38" s="16">
         <v>168</v>
       </c>
-      <c r="AG38" s="21">
+      <c r="AG38" s="16">
         <v>703</v>
       </c>
-      <c r="AH38" s="21">
+      <c r="AH38" s="16">
         <v>623</v>
       </c>
-      <c r="AI38" s="21">
+      <c r="AI38" s="16">
         <v>1102</v>
       </c>
-      <c r="AJ38" s="21">
+      <c r="AJ38" s="16">
         <v>186</v>
       </c>
-      <c r="AK38" s="21">
+      <c r="AK38" s="16">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C39" s="60" t="s">
+    <row r="39" spans="2:37" ht="12" customHeight="1">
+      <c r="B39" s="25"/>
+      <c r="C39" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="D39" s="60"/>
-[...1 lines deleted...]
-      <c r="F39" s="60" t="s">
+      <c r="D39" s="65"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="G39" s="45"/>
-      <c r="H39" s="46" t="s">
+      <c r="G39" s="26"/>
+      <c r="H39" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="I39" s="20"/>
-[...3 lines deleted...]
-      <c r="K39" s="21">
+      <c r="I39" s="13"/>
+      <c r="J39" s="16">
+        <v>360</v>
+      </c>
+      <c r="K39" s="16">
         <v>59</v>
       </c>
-      <c r="L39" s="21">
+      <c r="L39" s="16">
         <v>58</v>
       </c>
-      <c r="M39" s="21">
-[...11 lines deleted...]
-      <c r="Q39" s="21">
+      <c r="M39" s="16">
+        <v>1</v>
+      </c>
+      <c r="N39" s="16">
+        <v>0</v>
+      </c>
+      <c r="O39" s="16">
+        <v>0</v>
+      </c>
+      <c r="P39" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="16">
         <v>59</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="16">
         <v>27</v>
       </c>
-      <c r="S39" s="21">
+      <c r="S39" s="16">
         <v>5</v>
       </c>
-      <c r="T39" s="21">
+      <c r="T39" s="16">
         <v>7</v>
       </c>
-      <c r="U39" s="21">
+      <c r="U39" s="16">
         <v>3</v>
       </c>
-      <c r="V39" s="21">
+      <c r="V39" s="16">
         <v>7</v>
       </c>
-      <c r="W39" s="21">
-[...2 lines deleted...]
-      <c r="X39" s="22">
+      <c r="W39" s="16">
+        <v>1</v>
+      </c>
+      <c r="X39" s="16">
         <v>5</v>
       </c>
-      <c r="Y39" s="22">
-[...2 lines deleted...]
-      <c r="Z39" s="22">
+      <c r="Y39" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="16">
         <v>4</v>
       </c>
-      <c r="AA39" s="22">
-[...2 lines deleted...]
-      <c r="AB39" s="22">
+      <c r="AA39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="16">
         <v>59</v>
       </c>
-      <c r="AC39" s="22">
-[...11 lines deleted...]
-      <c r="AG39" s="21">
+      <c r="AC39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE39" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF39" s="16">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="16">
         <v>14</v>
       </c>
-      <c r="AH39" s="21">
+      <c r="AH39" s="16">
         <v>12</v>
       </c>
-      <c r="AI39" s="21">
+      <c r="AI39" s="16">
         <v>25</v>
       </c>
-      <c r="AJ39" s="21">
+      <c r="AJ39" s="16">
         <v>5</v>
       </c>
-      <c r="AK39" s="21">
+      <c r="AK39" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...7 lines deleted...]
-      <c r="H40" s="46" t="s">
+    <row r="40" spans="2:37" ht="12" customHeight="1">
+      <c r="B40" s="25"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="26"/>
+      <c r="H40" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="I40" s="20"/>
-      <c r="J40" s="21">
+      <c r="I40" s="13"/>
+      <c r="J40" s="16">
         <v>7</v>
       </c>
-      <c r="K40" s="21">
+      <c r="K40" s="16">
         <v>3</v>
       </c>
-      <c r="L40" s="21">
+      <c r="L40" s="16">
         <v>3</v>
       </c>
-      <c r="M40" s="21">
-[...11 lines deleted...]
-      <c r="Q40" s="21">
+      <c r="M40" s="16">
+        <v>0</v>
+      </c>
+      <c r="N40" s="16">
+        <v>0</v>
+      </c>
+      <c r="O40" s="16">
+        <v>0</v>
+      </c>
+      <c r="P40" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="16">
         <v>3</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="16">
         <v>3</v>
       </c>
-      <c r="S40" s="21">
-[...26 lines deleted...]
-      <c r="AB40" s="22">
+      <c r="S40" s="16">
+        <v>0</v>
+      </c>
+      <c r="T40" s="16">
+        <v>0</v>
+      </c>
+      <c r="U40" s="16">
+        <v>0</v>
+      </c>
+      <c r="V40" s="16">
+        <v>0</v>
+      </c>
+      <c r="W40" s="16">
+        <v>0</v>
+      </c>
+      <c r="X40" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="16">
         <v>3</v>
       </c>
-      <c r="AC40" s="22">
-[...11 lines deleted...]
-      <c r="AG40" s="21">
+      <c r="AC40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="16">
         <v>2</v>
       </c>
-      <c r="AH40" s="21">
-[...8 lines deleted...]
-      <c r="AK40" s="21">
+      <c r="AH40" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...5 lines deleted...]
-      <c r="F41" s="61" t="s">
+    <row r="41" spans="2:37" ht="12" customHeight="1">
+      <c r="B41" s="25"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="G41" s="61"/>
-[...5 lines deleted...]
-      <c r="K41" s="21">
+      <c r="G41" s="66"/>
+      <c r="H41" s="66"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="16">
+        <v>214</v>
+      </c>
+      <c r="K41" s="16">
         <v>59</v>
       </c>
-      <c r="L41" s="21">
+      <c r="L41" s="16">
         <v>23</v>
       </c>
-      <c r="M41" s="21">
+      <c r="M41" s="16">
         <v>22</v>
       </c>
-      <c r="N41" s="21">
+      <c r="N41" s="16">
         <v>8</v>
       </c>
-      <c r="O41" s="21">
+      <c r="O41" s="16">
         <v>5</v>
       </c>
-      <c r="P41" s="21">
-[...2 lines deleted...]
-      <c r="Q41" s="21">
+      <c r="P41" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="16">
         <v>59</v>
       </c>
-      <c r="R41" s="21">
+      <c r="R41" s="16">
         <v>36</v>
       </c>
-      <c r="S41" s="21">
+      <c r="S41" s="16">
         <v>6</v>
       </c>
-      <c r="T41" s="21">
+      <c r="T41" s="16">
         <v>4</v>
       </c>
-      <c r="U41" s="21">
-[...2 lines deleted...]
-      <c r="V41" s="21">
+      <c r="U41" s="16">
+        <v>1</v>
+      </c>
+      <c r="V41" s="16">
         <v>6</v>
       </c>
-      <c r="W41" s="21">
-[...2 lines deleted...]
-      <c r="X41" s="22">
+      <c r="W41" s="16">
+        <v>0</v>
+      </c>
+      <c r="X41" s="16">
         <v>4</v>
       </c>
-      <c r="Y41" s="22">
-[...8 lines deleted...]
-      <c r="AB41" s="22">
+      <c r="Y41" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="16">
         <v>59</v>
       </c>
-      <c r="AC41" s="22">
+      <c r="AC41" s="16">
         <v>2</v>
       </c>
-      <c r="AD41" s="21">
-[...2 lines deleted...]
-      <c r="AE41" s="21">
+      <c r="AD41" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="16">
         <v>4</v>
       </c>
-      <c r="AF41" s="21">
+      <c r="AF41" s="16">
         <v>5</v>
       </c>
-      <c r="AG41" s="21">
+      <c r="AG41" s="16">
         <v>24</v>
       </c>
-      <c r="AH41" s="21">
+      <c r="AH41" s="16">
         <v>14</v>
       </c>
-      <c r="AI41" s="21">
+      <c r="AI41" s="16">
         <v>9</v>
       </c>
-      <c r="AJ41" s="21">
-[...2 lines deleted...]
-      <c r="AK41" s="21">
+      <c r="AJ41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C42" s="55" t="s">
+    <row r="42" spans="2:37" ht="12" customHeight="1">
+      <c r="B42" s="25"/>
+      <c r="C42" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="55"/>
-[...5 lines deleted...]
-      <c r="J42" s="21">
+      <c r="D42" s="58"/>
+      <c r="E42" s="58"/>
+      <c r="F42" s="58"/>
+      <c r="G42" s="58"/>
+      <c r="H42" s="58"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="16">
         <v>9444</v>
       </c>
-      <c r="K42" s="21">
+      <c r="K42" s="16">
         <v>2840</v>
       </c>
-      <c r="L42" s="21">
+      <c r="L42" s="16">
         <v>1706</v>
       </c>
-      <c r="M42" s="21">
+      <c r="M42" s="16">
         <v>572</v>
       </c>
-      <c r="N42" s="21">
+      <c r="N42" s="16">
         <v>274</v>
       </c>
-      <c r="O42" s="21">
+      <c r="O42" s="16">
         <v>287</v>
       </c>
-      <c r="P42" s="21">
-[...2 lines deleted...]
-      <c r="Q42" s="21">
+      <c r="P42" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="16">
         <v>2840</v>
       </c>
-      <c r="R42" s="21">
+      <c r="R42" s="16">
         <v>1957</v>
       </c>
-      <c r="S42" s="21">
+      <c r="S42" s="16">
         <v>187</v>
       </c>
-      <c r="T42" s="21">
+      <c r="T42" s="16">
         <v>209</v>
       </c>
-      <c r="U42" s="21">
+      <c r="U42" s="16">
         <v>26</v>
       </c>
-      <c r="V42" s="21">
+      <c r="V42" s="16">
         <v>333</v>
       </c>
-      <c r="W42" s="21">
+      <c r="W42" s="16">
         <v>20</v>
       </c>
-      <c r="X42" s="22">
+      <c r="X42" s="16">
         <v>46</v>
       </c>
-      <c r="Y42" s="22">
+      <c r="Y42" s="16">
         <v>2</v>
       </c>
-      <c r="Z42" s="22">
+      <c r="Z42" s="16">
         <v>50</v>
       </c>
-      <c r="AA42" s="22">
+      <c r="AA42" s="16">
         <v>10</v>
       </c>
-      <c r="AB42" s="22">
+      <c r="AB42" s="16">
         <v>2840</v>
       </c>
-      <c r="AC42" s="22">
+      <c r="AC42" s="16">
         <v>15</v>
       </c>
-      <c r="AD42" s="21">
+      <c r="AD42" s="16">
         <v>9</v>
       </c>
-      <c r="AE42" s="21">
+      <c r="AE42" s="16">
         <v>39</v>
       </c>
-      <c r="AF42" s="21">
+      <c r="AF42" s="16">
         <v>152</v>
       </c>
-      <c r="AG42" s="21">
+      <c r="AG42" s="16">
         <v>710</v>
       </c>
-      <c r="AH42" s="21">
+      <c r="AH42" s="16">
         <v>619</v>
       </c>
-      <c r="AI42" s="21">
+      <c r="AI42" s="16">
         <v>1101</v>
       </c>
-      <c r="AJ42" s="21">
+      <c r="AJ42" s="16">
         <v>189</v>
       </c>
-      <c r="AK42" s="21">
+      <c r="AK42" s="16">
         <v>6</v>
       </c>
     </row>
-    <row r="43" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C43" s="55" t="s">
+    <row r="43" spans="2:37" ht="12" customHeight="1">
+      <c r="B43" s="25"/>
+      <c r="C43" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="D43" s="55"/>
-[...86 lines deleted...]
-      <c r="AK43" s="21">
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="58"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="16">
+        <v>0</v>
+      </c>
+      <c r="K43" s="16">
+        <v>0</v>
+      </c>
+      <c r="L43" s="16">
+        <v>0</v>
+      </c>
+      <c r="M43" s="16">
+        <v>0</v>
+      </c>
+      <c r="N43" s="16">
+        <v>0</v>
+      </c>
+      <c r="O43" s="16">
+        <v>0</v>
+      </c>
+      <c r="P43" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>0</v>
+      </c>
+      <c r="R43" s="16">
+        <v>0</v>
+      </c>
+      <c r="S43" s="16">
+        <v>0</v>
+      </c>
+      <c r="T43" s="16">
+        <v>0</v>
+      </c>
+      <c r="U43" s="16">
+        <v>0</v>
+      </c>
+      <c r="V43" s="16">
+        <v>0</v>
+      </c>
+      <c r="W43" s="16">
+        <v>0</v>
+      </c>
+      <c r="X43" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C44" s="55" t="s">
+    <row r="44" spans="2:37" ht="12" customHeight="1">
+      <c r="B44" s="25"/>
+      <c r="C44" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="D44" s="55"/>
-[...5 lines deleted...]
-      <c r="J44" s="21">
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="16">
         <v>352</v>
       </c>
-      <c r="K44" s="21">
+      <c r="K44" s="16">
         <v>173</v>
       </c>
-      <c r="L44" s="21">
+      <c r="L44" s="16">
         <v>84</v>
       </c>
-      <c r="M44" s="21">
+      <c r="M44" s="16">
         <v>44</v>
       </c>
-      <c r="N44" s="21">
+      <c r="N44" s="16">
         <v>22</v>
       </c>
-      <c r="O44" s="21">
+      <c r="O44" s="16">
         <v>23</v>
       </c>
-      <c r="P44" s="21">
-[...2 lines deleted...]
-      <c r="Q44" s="21">
+      <c r="P44" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="16">
         <v>173</v>
       </c>
-      <c r="R44" s="21">
+      <c r="R44" s="16">
         <v>125</v>
       </c>
-      <c r="S44" s="21">
+      <c r="S44" s="16">
         <v>8</v>
       </c>
-      <c r="T44" s="21">
+      <c r="T44" s="16">
         <v>15</v>
       </c>
-      <c r="U44" s="21">
+      <c r="U44" s="16">
         <v>4</v>
       </c>
-      <c r="V44" s="21">
+      <c r="V44" s="16">
         <v>17</v>
       </c>
-      <c r="W44" s="21">
+      <c r="W44" s="16">
         <v>2</v>
       </c>
-      <c r="X44" s="22">
-[...11 lines deleted...]
-      <c r="AB44" s="22">
+      <c r="X44" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="16">
         <v>173</v>
       </c>
-      <c r="AC44" s="22">
+      <c r="AC44" s="16">
         <v>32</v>
       </c>
-      <c r="AD44" s="21">
+      <c r="AD44" s="16">
         <v>14</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AE44" s="16">
         <v>12</v>
       </c>
-      <c r="AF44" s="21">
+      <c r="AF44" s="16">
         <v>19</v>
       </c>
-      <c r="AG44" s="21">
+      <c r="AG44" s="16">
         <v>32</v>
       </c>
-      <c r="AH44" s="21">
+      <c r="AH44" s="16">
         <v>29</v>
       </c>
-      <c r="AI44" s="21">
+      <c r="AI44" s="16">
         <v>34</v>
       </c>
-      <c r="AJ44" s="21">
-[...2 lines deleted...]
-      <c r="AK44" s="21">
+      <c r="AJ44" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C45" s="55" t="s">
+    <row r="45" spans="2:37" ht="12" customHeight="1">
+      <c r="B45" s="25"/>
+      <c r="C45" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="D45" s="55"/>
-[...5 lines deleted...]
-      <c r="J45" s="21">
+      <c r="D45" s="58"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="58"/>
+      <c r="H45" s="58"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="16">
         <v>4</v>
       </c>
-      <c r="K45" s="21">
-[...77 lines deleted...]
-      <c r="AK45" s="21">
+      <c r="K45" s="16">
+        <v>1</v>
+      </c>
+      <c r="L45" s="16">
+        <v>0</v>
+      </c>
+      <c r="M45" s="16">
+        <v>1</v>
+      </c>
+      <c r="N45" s="16">
+        <v>0</v>
+      </c>
+      <c r="O45" s="16">
+        <v>0</v>
+      </c>
+      <c r="P45" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>1</v>
+      </c>
+      <c r="R45" s="16">
+        <v>1</v>
+      </c>
+      <c r="S45" s="16">
+        <v>0</v>
+      </c>
+      <c r="T45" s="16">
+        <v>0</v>
+      </c>
+      <c r="U45" s="16">
+        <v>0</v>
+      </c>
+      <c r="V45" s="16">
+        <v>0</v>
+      </c>
+      <c r="W45" s="16">
+        <v>0</v>
+      </c>
+      <c r="X45" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC45" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C46" s="55" t="s">
+    <row r="46" spans="2:37" ht="12" customHeight="1">
+      <c r="B46" s="25"/>
+      <c r="C46" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="D46" s="55"/>
-[...5 lines deleted...]
-      <c r="J46" s="21">
+      <c r="D46" s="58"/>
+      <c r="E46" s="58"/>
+      <c r="F46" s="58"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="58"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="16">
         <v>34</v>
       </c>
-      <c r="K46" s="21">
+      <c r="K46" s="16">
         <v>12</v>
       </c>
-      <c r="L46" s="21">
+      <c r="L46" s="16">
         <v>7</v>
       </c>
-      <c r="M46" s="21">
+      <c r="M46" s="16">
         <v>3</v>
       </c>
-      <c r="N46" s="21">
-[...2 lines deleted...]
-      <c r="O46" s="21">
+      <c r="N46" s="16">
+        <v>0</v>
+      </c>
+      <c r="O46" s="16">
         <v>2</v>
       </c>
-      <c r="P46" s="21">
-[...2 lines deleted...]
-      <c r="Q46" s="21">
+      <c r="P46" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="16">
         <v>12</v>
       </c>
-      <c r="R46" s="21">
+      <c r="R46" s="16">
         <v>7</v>
       </c>
-      <c r="S46" s="21">
-[...2 lines deleted...]
-      <c r="T46" s="21">
+      <c r="S46" s="16">
+        <v>0</v>
+      </c>
+      <c r="T46" s="16">
         <v>3</v>
       </c>
-      <c r="U46" s="21">
-[...14 lines deleted...]
-      <c r="Z46" s="22">
+      <c r="U46" s="16">
+        <v>0</v>
+      </c>
+      <c r="V46" s="16">
+        <v>0</v>
+      </c>
+      <c r="W46" s="16">
+        <v>0</v>
+      </c>
+      <c r="X46" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="16">
         <v>2</v>
       </c>
-      <c r="AA46" s="22">
-[...2 lines deleted...]
-      <c r="AB46" s="22">
+      <c r="AA46" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="16">
         <v>12</v>
       </c>
-      <c r="AC46" s="22">
+      <c r="AC46" s="16">
         <v>2</v>
       </c>
-      <c r="AD46" s="21">
+      <c r="AD46" s="16">
         <v>2</v>
       </c>
-      <c r="AE46" s="21">
-[...2 lines deleted...]
-      <c r="AF46" s="21">
+      <c r="AE46" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="16">
         <v>3</v>
       </c>
-      <c r="AG46" s="21">
-[...2 lines deleted...]
-      <c r="AH46" s="21">
+      <c r="AG46" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="16">
         <v>2</v>
       </c>
-      <c r="AI46" s="21">
-[...5 lines deleted...]
-      <c r="AK46" s="21">
+      <c r="AI46" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ46" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK47" s="21"/>
+    <row r="47" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B47" s="25"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16"/>
+      <c r="N47" s="16"/>
+      <c r="O47" s="16"/>
+      <c r="P47" s="16"/>
+      <c r="Q47" s="16"/>
+      <c r="R47" s="16"/>
+      <c r="S47" s="16"/>
+      <c r="T47" s="16"/>
+      <c r="U47" s="16"/>
+      <c r="V47" s="16"/>
+      <c r="W47" s="16"/>
+      <c r="X47" s="16"/>
+      <c r="Y47" s="16"/>
+      <c r="Z47" s="16"/>
+      <c r="AA47" s="16"/>
+      <c r="AB47" s="16"/>
+      <c r="AC47" s="16"/>
+      <c r="AD47" s="16"/>
+      <c r="AE47" s="16"/>
+      <c r="AF47" s="16"/>
+      <c r="AG47" s="16"/>
+      <c r="AH47" s="16"/>
+      <c r="AI47" s="16"/>
+      <c r="AJ47" s="16"/>
+      <c r="AK47" s="16"/>
     </row>
-    <row r="48" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C48" s="57" t="s">
+    <row r="48" spans="2:37" ht="12" customHeight="1">
+      <c r="B48" s="25"/>
+      <c r="C48" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="D48" s="57"/>
-[...5 lines deleted...]
-      <c r="J48" s="21">
+      <c r="D48" s="62"/>
+      <c r="E48" s="62"/>
+      <c r="F48" s="62"/>
+      <c r="G48" s="62"/>
+      <c r="H48" s="62"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="16">
         <v>212</v>
       </c>
-      <c r="K48" s="21">
+      <c r="K48" s="16">
         <v>8</v>
       </c>
-      <c r="L48" s="21">
+      <c r="L48" s="16">
         <v>5</v>
       </c>
-      <c r="M48" s="21">
-[...5 lines deleted...]
-      <c r="O48" s="21">
+      <c r="M48" s="16">
+        <v>0</v>
+      </c>
+      <c r="N48" s="16">
+        <v>1</v>
+      </c>
+      <c r="O48" s="16">
         <v>2</v>
       </c>
-      <c r="P48" s="21">
-[...2 lines deleted...]
-      <c r="Q48" s="21">
+      <c r="P48" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="16">
         <v>8</v>
       </c>
-      <c r="R48" s="21">
+      <c r="R48" s="16">
         <v>8</v>
       </c>
-      <c r="S48" s="21">
-[...26 lines deleted...]
-      <c r="AB48" s="22">
+      <c r="S48" s="16">
+        <v>0</v>
+      </c>
+      <c r="T48" s="16">
+        <v>0</v>
+      </c>
+      <c r="U48" s="16">
+        <v>0</v>
+      </c>
+      <c r="V48" s="16">
+        <v>0</v>
+      </c>
+      <c r="W48" s="16">
+        <v>0</v>
+      </c>
+      <c r="X48" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="16">
         <v>8</v>
       </c>
-      <c r="AC48" s="22">
-[...8 lines deleted...]
-      <c r="AF48" s="21">
+      <c r="AC48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="16">
         <v>2</v>
       </c>
-      <c r="AG48" s="21">
-[...2 lines deleted...]
-      <c r="AH48" s="21">
+      <c r="AG48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH48" s="16">
         <v>2</v>
       </c>
-      <c r="AI48" s="21">
-[...5 lines deleted...]
-      <c r="AK48" s="21">
+      <c r="AI48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ48" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK48" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D49" s="55" t="s">
+    <row r="49" spans="2:37" ht="12" customHeight="1">
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="E49" s="55"/>
-[...4 lines deleted...]
-      <c r="J49" s="21">
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="58"/>
+      <c r="H49" s="58"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="16">
         <v>92</v>
       </c>
-      <c r="K49" s="21">
-[...77 lines deleted...]
-      <c r="AK49" s="21">
+      <c r="K49" s="16">
+        <v>1</v>
+      </c>
+      <c r="L49" s="16">
+        <v>0</v>
+      </c>
+      <c r="M49" s="16">
+        <v>0</v>
+      </c>
+      <c r="N49" s="16">
+        <v>0</v>
+      </c>
+      <c r="O49" s="16">
+        <v>1</v>
+      </c>
+      <c r="P49" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="16">
+        <v>1</v>
+      </c>
+      <c r="R49" s="16">
+        <v>1</v>
+      </c>
+      <c r="S49" s="16">
+        <v>0</v>
+      </c>
+      <c r="T49" s="16">
+        <v>0</v>
+      </c>
+      <c r="U49" s="16">
+        <v>0</v>
+      </c>
+      <c r="V49" s="16">
+        <v>0</v>
+      </c>
+      <c r="W49" s="16">
+        <v>0</v>
+      </c>
+      <c r="X49" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK49" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D50" s="55" t="s">
+    <row r="50" spans="2:37" ht="12" customHeight="1">
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="E50" s="55"/>
-[...4 lines deleted...]
-      <c r="J50" s="21">
+      <c r="E50" s="58"/>
+      <c r="F50" s="58"/>
+      <c r="G50" s="58"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="13"/>
+      <c r="J50" s="16">
         <v>37</v>
       </c>
-      <c r="K50" s="21">
+      <c r="K50" s="16">
         <v>6</v>
       </c>
-      <c r="L50" s="21">
+      <c r="L50" s="16">
         <v>4</v>
       </c>
-      <c r="M50" s="21">
-[...11 lines deleted...]
-      <c r="Q50" s="21">
+      <c r="M50" s="16">
+        <v>0</v>
+      </c>
+      <c r="N50" s="16">
+        <v>1</v>
+      </c>
+      <c r="O50" s="16">
+        <v>1</v>
+      </c>
+      <c r="P50" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="16">
         <v>6</v>
       </c>
-      <c r="R50" s="21">
+      <c r="R50" s="16">
         <v>6</v>
       </c>
-      <c r="S50" s="21">
-[...26 lines deleted...]
-      <c r="AB50" s="22">
+      <c r="S50" s="16">
+        <v>0</v>
+      </c>
+      <c r="T50" s="16">
+        <v>0</v>
+      </c>
+      <c r="U50" s="16">
+        <v>0</v>
+      </c>
+      <c r="V50" s="16">
+        <v>0</v>
+      </c>
+      <c r="W50" s="16">
+        <v>0</v>
+      </c>
+      <c r="X50" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="16">
         <v>6</v>
       </c>
-      <c r="AC50" s="22">
-[...8 lines deleted...]
-      <c r="AF50" s="21">
+      <c r="AC50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="16">
         <v>2</v>
       </c>
-      <c r="AG50" s="21">
-[...11 lines deleted...]
-      <c r="AK50" s="21">
+      <c r="AG50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK50" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D51" s="55" t="s">
+    <row r="51" spans="2:37" ht="12" customHeight="1">
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="E51" s="55"/>
-[...4 lines deleted...]
-      <c r="J51" s="21">
+      <c r="E51" s="58"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="58"/>
+      <c r="H51" s="58"/>
+      <c r="I51" s="13"/>
+      <c r="J51" s="16">
         <v>83</v>
       </c>
-      <c r="K51" s="21">
-[...77 lines deleted...]
-      <c r="AK51" s="21">
+      <c r="K51" s="16">
+        <v>1</v>
+      </c>
+      <c r="L51" s="16">
+        <v>1</v>
+      </c>
+      <c r="M51" s="16">
+        <v>0</v>
+      </c>
+      <c r="N51" s="16">
+        <v>0</v>
+      </c>
+      <c r="O51" s="16">
+        <v>0</v>
+      </c>
+      <c r="P51" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>1</v>
+      </c>
+      <c r="R51" s="16">
+        <v>1</v>
+      </c>
+      <c r="S51" s="16">
+        <v>0</v>
+      </c>
+      <c r="T51" s="16">
+        <v>0</v>
+      </c>
+      <c r="U51" s="16">
+        <v>0</v>
+      </c>
+      <c r="V51" s="16">
+        <v>0</v>
+      </c>
+      <c r="W51" s="16">
+        <v>0</v>
+      </c>
+      <c r="X51" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC51" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK52" s="21"/>
+    <row r="52" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B52" s="25"/>
+      <c r="C52" s="25"/>
+      <c r="D52" s="25"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="25"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="13"/>
+      <c r="J52" s="16"/>
+      <c r="K52" s="16"/>
+      <c r="L52" s="16"/>
+      <c r="M52" s="16"/>
+      <c r="N52" s="16"/>
+      <c r="O52" s="16"/>
+      <c r="P52" s="16"/>
+      <c r="Q52" s="16"/>
+      <c r="R52" s="16"/>
+      <c r="S52" s="16"/>
+      <c r="T52" s="16"/>
+      <c r="U52" s="16"/>
+      <c r="V52" s="16"/>
+      <c r="W52" s="16"/>
+      <c r="X52" s="16"/>
+      <c r="Y52" s="16"/>
+      <c r="Z52" s="16"/>
+      <c r="AA52" s="16"/>
+      <c r="AB52" s="16"/>
+      <c r="AC52" s="16"/>
+      <c r="AD52" s="16"/>
+      <c r="AE52" s="16"/>
+      <c r="AF52" s="16"/>
+      <c r="AG52" s="16"/>
+      <c r="AH52" s="16"/>
+      <c r="AI52" s="16"/>
+      <c r="AJ52" s="16"/>
+      <c r="AK52" s="16"/>
     </row>
-    <row r="53" spans="1:37" s="17" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B53" s="56" t="s">
+    <row r="53" spans="2:37" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="56"/>
-[...6 lines deleted...]
-      <c r="J53" s="7">
+      <c r="C53" s="51"/>
+      <c r="D53" s="51"/>
+      <c r="E53" s="51"/>
+      <c r="F53" s="51"/>
+      <c r="G53" s="51"/>
+      <c r="H53" s="51"/>
+      <c r="I53" s="17"/>
+      <c r="J53" s="6">
         <v>3158</v>
       </c>
-      <c r="K53" s="7">
+      <c r="K53" s="6">
         <v>273</v>
       </c>
-      <c r="L53" s="7">
+      <c r="L53" s="6">
         <v>180</v>
       </c>
-      <c r="M53" s="7">
+      <c r="M53" s="6">
         <v>67</v>
       </c>
-      <c r="N53" s="7">
+      <c r="N53" s="6">
         <v>17</v>
       </c>
-      <c r="O53" s="7">
+      <c r="O53" s="6">
         <v>8</v>
       </c>
-      <c r="P53" s="7">
-[...2 lines deleted...]
-      <c r="Q53" s="7">
+      <c r="P53" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q53" s="6">
         <v>273</v>
       </c>
-      <c r="R53" s="7">
+      <c r="R53" s="6">
         <v>154</v>
       </c>
-      <c r="S53" s="7">
+      <c r="S53" s="6">
         <v>15</v>
       </c>
-      <c r="T53" s="7">
+      <c r="T53" s="6">
         <v>26</v>
       </c>
-      <c r="U53" s="7">
+      <c r="U53" s="6">
         <v>2</v>
       </c>
-      <c r="V53" s="7">
+      <c r="V53" s="6">
         <v>39</v>
       </c>
-      <c r="W53" s="7">
-[...2 lines deleted...]
-      <c r="X53" s="19">
+      <c r="W53" s="6">
+        <v>0</v>
+      </c>
+      <c r="X53" s="6">
         <v>19</v>
       </c>
-      <c r="Y53" s="19">
-[...2 lines deleted...]
-      <c r="Z53" s="19">
+      <c r="Y53" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z53" s="6">
         <v>15</v>
       </c>
-      <c r="AA53" s="19">
+      <c r="AA53" s="6">
         <v>2</v>
       </c>
-      <c r="AB53" s="19">
+      <c r="AB53" s="6">
         <v>273</v>
       </c>
-      <c r="AC53" s="19">
+      <c r="AC53" s="6">
         <v>5</v>
       </c>
-      <c r="AD53" s="7">
+      <c r="AD53" s="6">
         <v>5</v>
       </c>
-      <c r="AE53" s="7">
+      <c r="AE53" s="6">
         <v>15</v>
       </c>
-      <c r="AF53" s="7">
+      <c r="AF53" s="6">
         <v>10</v>
       </c>
-      <c r="AG53" s="7">
+      <c r="AG53" s="6">
         <v>48</v>
       </c>
-      <c r="AH53" s="7">
+      <c r="AH53" s="6">
         <v>59</v>
       </c>
-      <c r="AI53" s="7">
+      <c r="AI53" s="6">
         <v>81</v>
       </c>
-      <c r="AJ53" s="7">
+      <c r="AJ53" s="6">
         <v>33</v>
       </c>
-      <c r="AK53" s="7">
+      <c r="AK53" s="6">
         <v>17</v>
       </c>
     </row>
-    <row r="54" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C54" s="58" t="s">
+    <row r="54" spans="2:37" ht="12" customHeight="1">
+      <c r="B54" s="25"/>
+      <c r="C54" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="D54" s="58"/>
-[...2 lines deleted...]
-      <c r="G54" s="59" t="s">
+      <c r="D54" s="63"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="63"/>
+      <c r="G54" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="H54" s="59"/>
-[...1 lines deleted...]
-      <c r="J54" s="21">
+      <c r="H54" s="64"/>
+      <c r="I54" s="13"/>
+      <c r="J54" s="16">
         <v>585</v>
       </c>
-      <c r="K54" s="21">
+      <c r="K54" s="16">
         <v>66</v>
       </c>
-      <c r="L54" s="21">
+      <c r="L54" s="16">
         <v>59</v>
       </c>
-      <c r="M54" s="21">
+      <c r="M54" s="16">
         <v>6</v>
       </c>
-      <c r="N54" s="21">
-[...8 lines deleted...]
-      <c r="Q54" s="21">
+      <c r="N54" s="16">
+        <v>1</v>
+      </c>
+      <c r="O54" s="16">
+        <v>0</v>
+      </c>
+      <c r="P54" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="16">
         <v>66</v>
       </c>
-      <c r="R54" s="21">
+      <c r="R54" s="16">
         <v>37</v>
       </c>
-      <c r="S54" s="21">
+      <c r="S54" s="16">
         <v>4</v>
       </c>
-      <c r="T54" s="21">
+      <c r="T54" s="16">
         <v>5</v>
       </c>
-      <c r="U54" s="21">
-[...2 lines deleted...]
-      <c r="V54" s="21">
+      <c r="U54" s="16">
+        <v>0</v>
+      </c>
+      <c r="V54" s="16">
         <v>11</v>
       </c>
-      <c r="W54" s="21">
-[...2 lines deleted...]
-      <c r="X54" s="22">
+      <c r="W54" s="16">
+        <v>0</v>
+      </c>
+      <c r="X54" s="16">
         <v>5</v>
       </c>
-      <c r="Y54" s="22">
-[...5 lines deleted...]
-      <c r="AA54" s="22">
+      <c r="Y54" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z54" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="16">
         <v>2</v>
       </c>
-      <c r="AB54" s="22">
+      <c r="AB54" s="16">
         <v>66</v>
       </c>
-      <c r="AC54" s="22">
+      <c r="AC54" s="16">
         <v>2</v>
       </c>
-      <c r="AD54" s="21">
+      <c r="AD54" s="16">
         <v>2</v>
       </c>
-      <c r="AE54" s="21">
+      <c r="AE54" s="16">
         <v>5</v>
       </c>
-      <c r="AF54" s="21">
+      <c r="AF54" s="16">
         <v>2</v>
       </c>
-      <c r="AG54" s="21">
+      <c r="AG54" s="16">
         <v>16</v>
       </c>
-      <c r="AH54" s="21">
+      <c r="AH54" s="16">
         <v>12</v>
       </c>
-      <c r="AI54" s="21">
+      <c r="AI54" s="16">
         <v>17</v>
       </c>
-      <c r="AJ54" s="21">
+      <c r="AJ54" s="16">
         <v>10</v>
       </c>
-      <c r="AK54" s="21">
+      <c r="AK54" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="G55" s="59" t="s">
+    <row r="55" spans="2:37" ht="12" customHeight="1">
+      <c r="B55" s="25"/>
+      <c r="C55" s="63"/>
+      <c r="D55" s="63"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="63"/>
+      <c r="G55" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="H55" s="59"/>
-[...1 lines deleted...]
-      <c r="J55" s="21">
+      <c r="H55" s="64"/>
+      <c r="I55" s="13"/>
+      <c r="J55" s="16">
         <v>625</v>
       </c>
-      <c r="K55" s="21">
+      <c r="K55" s="16">
         <v>139</v>
       </c>
-      <c r="L55" s="21">
+      <c r="L55" s="16">
         <v>69</v>
       </c>
-      <c r="M55" s="21">
+      <c r="M55" s="16">
         <v>47</v>
       </c>
-      <c r="N55" s="21">
+      <c r="N55" s="16">
         <v>14</v>
       </c>
-      <c r="O55" s="21">
+      <c r="O55" s="16">
         <v>8</v>
       </c>
-      <c r="P55" s="21">
-[...2 lines deleted...]
-      <c r="Q55" s="21">
+      <c r="P55" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q55" s="16">
         <v>139</v>
       </c>
-      <c r="R55" s="21">
+      <c r="R55" s="16">
         <v>74</v>
       </c>
-      <c r="S55" s="21">
+      <c r="S55" s="16">
         <v>9</v>
       </c>
-      <c r="T55" s="21">
+      <c r="T55" s="16">
         <v>12</v>
       </c>
-      <c r="U55" s="21">
+      <c r="U55" s="16">
         <v>2</v>
       </c>
-      <c r="V55" s="21">
+      <c r="V55" s="16">
         <v>19</v>
       </c>
-      <c r="W55" s="21">
-[...2 lines deleted...]
-      <c r="X55" s="22">
+      <c r="W55" s="16">
+        <v>0</v>
+      </c>
+      <c r="X55" s="16">
         <v>10</v>
       </c>
-      <c r="Y55" s="22">
-[...2 lines deleted...]
-      <c r="Z55" s="22">
+      <c r="Y55" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="16">
         <v>13</v>
       </c>
-      <c r="AA55" s="22">
-[...2 lines deleted...]
-      <c r="AB55" s="22">
+      <c r="AA55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="16">
         <v>139</v>
       </c>
-      <c r="AC55" s="22">
+      <c r="AC55" s="16">
         <v>2</v>
       </c>
-      <c r="AD55" s="21">
+      <c r="AD55" s="16">
         <v>3</v>
       </c>
-      <c r="AE55" s="21">
+      <c r="AE55" s="16">
         <v>9</v>
       </c>
-      <c r="AF55" s="21">
+      <c r="AF55" s="16">
         <v>6</v>
       </c>
-      <c r="AG55" s="21">
+      <c r="AG55" s="16">
         <v>27</v>
       </c>
-      <c r="AH55" s="21">
+      <c r="AH55" s="16">
         <v>38</v>
       </c>
-      <c r="AI55" s="21">
+      <c r="AI55" s="16">
         <v>40</v>
       </c>
-      <c r="AJ55" s="21">
+      <c r="AJ55" s="16">
         <v>8</v>
       </c>
-      <c r="AK55" s="21">
+      <c r="AK55" s="16">
         <v>6</v>
       </c>
     </row>
-    <row r="56" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C56" s="55" t="s">
+    <row r="56" spans="2:37" ht="12" customHeight="1">
+      <c r="B56" s="25"/>
+      <c r="C56" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="D56" s="55"/>
-[...5 lines deleted...]
-      <c r="J56" s="21">
+      <c r="D56" s="58"/>
+      <c r="E56" s="58"/>
+      <c r="F56" s="58"/>
+      <c r="G56" s="58"/>
+      <c r="H56" s="58"/>
+      <c r="I56" s="13"/>
+      <c r="J56" s="16">
         <v>1948</v>
       </c>
-      <c r="K56" s="21">
+      <c r="K56" s="16">
         <v>68</v>
       </c>
-      <c r="L56" s="21">
+      <c r="L56" s="16">
         <v>52</v>
       </c>
-      <c r="M56" s="21">
+      <c r="M56" s="16">
         <v>14</v>
       </c>
-      <c r="N56" s="21">
+      <c r="N56" s="16">
         <v>2</v>
       </c>
-      <c r="O56" s="21">
-[...5 lines deleted...]
-      <c r="Q56" s="21">
+      <c r="O56" s="16">
+        <v>0</v>
+      </c>
+      <c r="P56" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="16">
         <v>68</v>
       </c>
-      <c r="R56" s="21">
+      <c r="R56" s="16">
         <v>43</v>
       </c>
-      <c r="S56" s="21">
+      <c r="S56" s="16">
         <v>2</v>
       </c>
-      <c r="T56" s="21">
+      <c r="T56" s="16">
         <v>9</v>
       </c>
-      <c r="U56" s="21">
-[...2 lines deleted...]
-      <c r="V56" s="21">
+      <c r="U56" s="16">
+        <v>0</v>
+      </c>
+      <c r="V56" s="16">
         <v>9</v>
       </c>
-      <c r="W56" s="21">
-[...2 lines deleted...]
-      <c r="X56" s="22">
+      <c r="W56" s="16">
+        <v>0</v>
+      </c>
+      <c r="X56" s="16">
         <v>4</v>
       </c>
-      <c r="Y56" s="22">
-[...8 lines deleted...]
-      <c r="AB56" s="22">
+      <c r="Y56" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="16">
         <v>68</v>
       </c>
-      <c r="AC56" s="22">
-[...8 lines deleted...]
-      <c r="AF56" s="21">
+      <c r="AC56" s="16">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="16">
         <v>2</v>
       </c>
-      <c r="AG56" s="21">
+      <c r="AG56" s="16">
         <v>5</v>
       </c>
-      <c r="AH56" s="21">
+      <c r="AH56" s="16">
         <v>9</v>
       </c>
-      <c r="AI56" s="21">
+      <c r="AI56" s="16">
         <v>24</v>
       </c>
-      <c r="AJ56" s="21">
+      <c r="AJ56" s="16">
         <v>15</v>
       </c>
-      <c r="AK56" s="21">
+      <c r="AK56" s="16">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C57" s="55" t="s">
+    <row r="57" spans="2:37" ht="12" customHeight="1">
+      <c r="B57" s="25"/>
+      <c r="C57" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="D57" s="55"/>
-[...5 lines deleted...]
-      <c r="J57" s="21">
+      <c r="D57" s="58"/>
+      <c r="E57" s="58"/>
+      <c r="F57" s="58"/>
+      <c r="G57" s="58"/>
+      <c r="H57" s="58"/>
+      <c r="I57" s="13"/>
+      <c r="J57" s="16">
         <v>2437</v>
       </c>
-      <c r="K57" s="21">
+      <c r="K57" s="16">
         <v>203</v>
       </c>
-      <c r="L57" s="21">
+      <c r="L57" s="16">
         <v>139</v>
       </c>
-      <c r="M57" s="21">
+      <c r="M57" s="16">
         <v>47</v>
       </c>
-      <c r="N57" s="21">
+      <c r="N57" s="16">
         <v>12</v>
       </c>
-      <c r="O57" s="21">
+      <c r="O57" s="16">
         <v>5</v>
       </c>
-      <c r="P57" s="21">
-[...2 lines deleted...]
-      <c r="Q57" s="21">
+      <c r="P57" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="16">
         <v>203</v>
       </c>
-      <c r="R57" s="21">
+      <c r="R57" s="16">
         <v>113</v>
       </c>
-      <c r="S57" s="21">
+      <c r="S57" s="16">
         <v>14</v>
       </c>
-      <c r="T57" s="21">
+      <c r="T57" s="16">
         <v>15</v>
       </c>
-      <c r="U57" s="21">
+      <c r="U57" s="16">
         <v>2</v>
       </c>
-      <c r="V57" s="21">
+      <c r="V57" s="16">
         <v>27</v>
       </c>
-      <c r="W57" s="21">
-[...2 lines deleted...]
-      <c r="X57" s="22">
+      <c r="W57" s="16">
+        <v>0</v>
+      </c>
+      <c r="X57" s="16">
         <v>17</v>
       </c>
-      <c r="Y57" s="22">
-[...2 lines deleted...]
-      <c r="Z57" s="22">
+      <c r="Y57" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z57" s="16">
         <v>12</v>
       </c>
-      <c r="AA57" s="22">
+      <c r="AA57" s="16">
         <v>2</v>
       </c>
-      <c r="AB57" s="22">
+      <c r="AB57" s="16">
         <v>203</v>
       </c>
-      <c r="AC57" s="22">
+      <c r="AC57" s="16">
         <v>3</v>
       </c>
-      <c r="AD57" s="21">
+      <c r="AD57" s="16">
         <v>2</v>
       </c>
-      <c r="AE57" s="21">
+      <c r="AE57" s="16">
         <v>10</v>
       </c>
-      <c r="AF57" s="21">
+      <c r="AF57" s="16">
         <v>7</v>
       </c>
-      <c r="AG57" s="21">
+      <c r="AG57" s="16">
         <v>37</v>
       </c>
-      <c r="AH57" s="21">
+      <c r="AH57" s="16">
         <v>42</v>
       </c>
-      <c r="AI57" s="21">
+      <c r="AI57" s="16">
         <v>58</v>
       </c>
-      <c r="AJ57" s="21">
+      <c r="AJ57" s="16">
         <v>28</v>
       </c>
-      <c r="AK57" s="21">
+      <c r="AK57" s="16">
         <v>16</v>
       </c>
     </row>
-    <row r="58" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C58" s="55" t="s">
+    <row r="58" spans="2:37" ht="12" customHeight="1">
+      <c r="B58" s="25"/>
+      <c r="C58" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="D58" s="55"/>
-[...5 lines deleted...]
-      <c r="J58" s="21">
+      <c r="D58" s="58"/>
+      <c r="E58" s="58"/>
+      <c r="F58" s="58"/>
+      <c r="G58" s="58"/>
+      <c r="H58" s="58"/>
+      <c r="I58" s="13"/>
+      <c r="J58" s="16">
         <v>637</v>
       </c>
-      <c r="K58" s="21">
+      <c r="K58" s="16">
         <v>62</v>
       </c>
-      <c r="L58" s="21">
+      <c r="L58" s="16">
         <v>36</v>
       </c>
-      <c r="M58" s="21">
+      <c r="M58" s="16">
         <v>17</v>
       </c>
-      <c r="N58" s="21">
+      <c r="N58" s="16">
         <v>5</v>
       </c>
-      <c r="O58" s="21">
+      <c r="O58" s="16">
         <v>3</v>
       </c>
-      <c r="P58" s="21">
-[...2 lines deleted...]
-      <c r="Q58" s="21">
+      <c r="P58" s="16">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="16">
         <v>62</v>
       </c>
-      <c r="R58" s="21">
+      <c r="R58" s="16">
         <v>36</v>
       </c>
-      <c r="S58" s="21">
-[...2 lines deleted...]
-      <c r="T58" s="21">
+      <c r="S58" s="16">
+        <v>1</v>
+      </c>
+      <c r="T58" s="16">
         <v>9</v>
       </c>
-      <c r="U58" s="21">
-[...2 lines deleted...]
-      <c r="V58" s="21">
+      <c r="U58" s="16">
+        <v>0</v>
+      </c>
+      <c r="V58" s="16">
         <v>12</v>
       </c>
-      <c r="W58" s="21">
-[...8 lines deleted...]
-      <c r="Z58" s="22">
+      <c r="W58" s="16">
+        <v>0</v>
+      </c>
+      <c r="X58" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y58" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="16">
         <v>3</v>
       </c>
-      <c r="AA58" s="22">
-[...2 lines deleted...]
-      <c r="AB58" s="22">
+      <c r="AA58" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="16">
         <v>62</v>
       </c>
-      <c r="AC58" s="22">
+      <c r="AC58" s="16">
         <v>2</v>
       </c>
-      <c r="AD58" s="21">
+      <c r="AD58" s="16">
         <v>3</v>
       </c>
-      <c r="AE58" s="21">
+      <c r="AE58" s="16">
         <v>5</v>
       </c>
-      <c r="AF58" s="21">
+      <c r="AF58" s="16">
         <v>3</v>
       </c>
-      <c r="AG58" s="21">
+      <c r="AG58" s="16">
         <v>10</v>
       </c>
-      <c r="AH58" s="21">
+      <c r="AH58" s="16">
         <v>16</v>
       </c>
-      <c r="AI58" s="21">
+      <c r="AI58" s="16">
         <v>18</v>
       </c>
-      <c r="AJ58" s="21">
+      <c r="AJ58" s="16">
         <v>4</v>
       </c>
-      <c r="AK58" s="21">
+      <c r="AK58" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C59" s="55" t="s">
+    <row r="59" spans="2:37" ht="12" customHeight="1">
+      <c r="B59" s="25"/>
+      <c r="C59" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="D59" s="55"/>
-[...5 lines deleted...]
-      <c r="J59" s="21">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58"/>
+      <c r="F59" s="58"/>
+      <c r="G59" s="58"/>
+      <c r="H59" s="58"/>
+      <c r="I59" s="13"/>
+      <c r="J59" s="16">
         <v>84</v>
       </c>
-      <c r="K59" s="21">
+      <c r="K59" s="16">
         <v>8</v>
       </c>
-      <c r="L59" s="21">
+      <c r="L59" s="16">
         <v>5</v>
       </c>
-      <c r="M59" s="21">
+      <c r="M59" s="16">
         <v>3</v>
       </c>
-      <c r="N59" s="21">
-[...8 lines deleted...]
-      <c r="Q59" s="21">
+      <c r="N59" s="16">
+        <v>0</v>
+      </c>
+      <c r="O59" s="16">
+        <v>0</v>
+      </c>
+      <c r="P59" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="16">
         <v>8</v>
       </c>
-      <c r="R59" s="21">
+      <c r="R59" s="16">
         <v>5</v>
       </c>
-      <c r="S59" s="21">
-[...2 lines deleted...]
-      <c r="T59" s="21">
+      <c r="S59" s="16">
+        <v>0</v>
+      </c>
+      <c r="T59" s="16">
         <v>2</v>
       </c>
-      <c r="U59" s="21">
-[...20 lines deleted...]
-      <c r="AB59" s="22">
+      <c r="U59" s="16">
+        <v>0</v>
+      </c>
+      <c r="V59" s="16">
+        <v>0</v>
+      </c>
+      <c r="W59" s="16">
+        <v>0</v>
+      </c>
+      <c r="X59" s="16">
+        <v>1</v>
+      </c>
+      <c r="Y59" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="16">
         <v>8</v>
       </c>
-      <c r="AC59" s="22">
-[...17 lines deleted...]
-      <c r="AI59" s="21">
+      <c r="AC59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI59" s="16">
         <v>5</v>
       </c>
-      <c r="AJ59" s="21">
-[...2 lines deleted...]
-      <c r="AK59" s="21">
+      <c r="AJ59" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK59" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:37" s="14" customFormat="1" ht="11.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK60" s="21"/>
+    <row r="60" spans="2:37" ht="11.15" customHeight="1">
+      <c r="B60" s="25"/>
+      <c r="C60" s="25"/>
+      <c r="D60" s="25"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="13"/>
+      <c r="J60" s="16"/>
+      <c r="K60" s="16"/>
+      <c r="L60" s="16"/>
+      <c r="M60" s="16"/>
+      <c r="N60" s="16"/>
+      <c r="O60" s="16"/>
+      <c r="P60" s="16"/>
+      <c r="Q60" s="16"/>
+      <c r="R60" s="16"/>
+      <c r="S60" s="16"/>
+      <c r="T60" s="16"/>
+      <c r="U60" s="16"/>
+      <c r="V60" s="16"/>
+      <c r="W60" s="16"/>
+      <c r="X60" s="16"/>
+      <c r="Y60" s="16"/>
+      <c r="Z60" s="16"/>
+      <c r="AA60" s="16"/>
+      <c r="AB60" s="16"/>
+      <c r="AC60" s="16"/>
+      <c r="AD60" s="16"/>
+      <c r="AE60" s="16"/>
+      <c r="AF60" s="16"/>
+      <c r="AG60" s="16"/>
+      <c r="AH60" s="16"/>
+      <c r="AI60" s="16"/>
+      <c r="AJ60" s="16"/>
+      <c r="AK60" s="16"/>
     </row>
-    <row r="61" spans="1:37" s="14" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="C61" s="57" t="s">
+    <row r="61" spans="2:37" ht="12" customHeight="1">
+      <c r="B61" s="25"/>
+      <c r="C61" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="D61" s="57"/>
-[...5 lines deleted...]
-      <c r="J61" s="21">
+      <c r="D61" s="62"/>
+      <c r="E61" s="62"/>
+      <c r="F61" s="62"/>
+      <c r="G61" s="62"/>
+      <c r="H61" s="62"/>
+      <c r="I61" s="13"/>
+      <c r="J61" s="16">
         <v>76</v>
       </c>
-      <c r="K61" s="21">
+      <c r="K61" s="16">
         <v>7</v>
       </c>
-      <c r="L61" s="21">
+      <c r="L61" s="16">
         <v>6</v>
       </c>
-      <c r="M61" s="21">
-[...11 lines deleted...]
-      <c r="Q61" s="21">
+      <c r="M61" s="16">
+        <v>1</v>
+      </c>
+      <c r="N61" s="16">
+        <v>0</v>
+      </c>
+      <c r="O61" s="16">
+        <v>0</v>
+      </c>
+      <c r="P61" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="16">
         <v>7</v>
       </c>
-      <c r="R61" s="21">
+      <c r="R61" s="16">
         <v>3</v>
       </c>
-      <c r="S61" s="21">
-[...14 lines deleted...]
-      <c r="X61" s="22">
+      <c r="S61" s="16">
+        <v>0</v>
+      </c>
+      <c r="T61" s="16">
+        <v>0</v>
+      </c>
+      <c r="U61" s="16">
+        <v>0</v>
+      </c>
+      <c r="V61" s="16">
+        <v>1</v>
+      </c>
+      <c r="W61" s="16">
+        <v>0</v>
+      </c>
+      <c r="X61" s="16">
         <v>2</v>
       </c>
-      <c r="Y61" s="22">
-[...8 lines deleted...]
-      <c r="AB61" s="22">
+      <c r="Y61" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AB61" s="16">
         <v>7</v>
       </c>
-      <c r="AC61" s="22">
-[...23 lines deleted...]
-      <c r="AK61" s="21">
+      <c r="AC61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AG61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK61" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="62" spans="1:37" s="25" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D62" s="55" t="s">
+    <row r="62" spans="2:37" ht="12" customHeight="1">
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="E62" s="55"/>
-[...4 lines deleted...]
-      <c r="J62" s="21">
+      <c r="E62" s="58"/>
+      <c r="F62" s="58"/>
+      <c r="G62" s="58"/>
+      <c r="H62" s="58"/>
+      <c r="I62" s="13"/>
+      <c r="J62" s="16">
         <v>47</v>
       </c>
-      <c r="K62" s="21">
+      <c r="K62" s="16">
         <v>2</v>
       </c>
-      <c r="L62" s="21">
+      <c r="L62" s="16">
         <v>2</v>
       </c>
-      <c r="M62" s="21">
-[...11 lines deleted...]
-      <c r="Q62" s="21">
+      <c r="M62" s="16">
+        <v>0</v>
+      </c>
+      <c r="N62" s="16">
+        <v>0</v>
+      </c>
+      <c r="O62" s="16">
+        <v>0</v>
+      </c>
+      <c r="P62" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="16">
         <v>2</v>
       </c>
-      <c r="R62" s="21">
-[...17 lines deleted...]
-      <c r="X62" s="22">
+      <c r="R62" s="16">
+        <v>0</v>
+      </c>
+      <c r="S62" s="16">
+        <v>0</v>
+      </c>
+      <c r="T62" s="16">
+        <v>0</v>
+      </c>
+      <c r="U62" s="16">
+        <v>0</v>
+      </c>
+      <c r="V62" s="16">
+        <v>0</v>
+      </c>
+      <c r="W62" s="16">
+        <v>0</v>
+      </c>
+      <c r="X62" s="16">
         <v>2</v>
       </c>
-      <c r="Y62" s="22">
-[...8 lines deleted...]
-      <c r="AB62" s="22">
+      <c r="Y62" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="16">
         <v>2</v>
       </c>
-      <c r="AC62" s="22">
-[...23 lines deleted...]
-      <c r="AK62" s="21">
+      <c r="AC62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK62" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="63" spans="1:37" s="25" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D63" s="55" t="s">
+    <row r="63" spans="2:37" ht="12" customHeight="1">
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="E63" s="55"/>
-[...4 lines deleted...]
-      <c r="J63" s="21">
+      <c r="E63" s="58"/>
+      <c r="F63" s="58"/>
+      <c r="G63" s="58"/>
+      <c r="H63" s="58"/>
+      <c r="I63" s="13"/>
+      <c r="J63" s="16">
         <v>14</v>
       </c>
-      <c r="K63" s="21">
-[...77 lines deleted...]
-      <c r="AK63" s="21">
+      <c r="K63" s="16">
+        <v>1</v>
+      </c>
+      <c r="L63" s="16">
+        <v>1</v>
+      </c>
+      <c r="M63" s="16">
+        <v>0</v>
+      </c>
+      <c r="N63" s="16">
+        <v>0</v>
+      </c>
+      <c r="O63" s="16">
+        <v>0</v>
+      </c>
+      <c r="P63" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="16">
+        <v>1</v>
+      </c>
+      <c r="R63" s="16">
+        <v>0</v>
+      </c>
+      <c r="S63" s="16">
+        <v>0</v>
+      </c>
+      <c r="T63" s="16">
+        <v>0</v>
+      </c>
+      <c r="U63" s="16">
+        <v>0</v>
+      </c>
+      <c r="V63" s="16">
+        <v>1</v>
+      </c>
+      <c r="W63" s="16">
+        <v>0</v>
+      </c>
+      <c r="X63" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI63" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK63" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:37" s="25" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D64" s="55" t="s">
+    <row r="64" spans="2:37" ht="12" customHeight="1">
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="E64" s="55"/>
-[...4 lines deleted...]
-      <c r="J64" s="21">
+      <c r="E64" s="58"/>
+      <c r="F64" s="58"/>
+      <c r="G64" s="58"/>
+      <c r="H64" s="58"/>
+      <c r="I64" s="13"/>
+      <c r="J64" s="16">
         <v>13</v>
       </c>
-      <c r="K64" s="21">
+      <c r="K64" s="16">
         <v>4</v>
       </c>
-      <c r="L64" s="21">
+      <c r="L64" s="16">
         <v>3</v>
       </c>
-      <c r="M64" s="21">
-[...11 lines deleted...]
-      <c r="Q64" s="21">
+      <c r="M64" s="16">
+        <v>1</v>
+      </c>
+      <c r="N64" s="16">
+        <v>0</v>
+      </c>
+      <c r="O64" s="16">
+        <v>0</v>
+      </c>
+      <c r="P64" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="16">
         <v>4</v>
       </c>
-      <c r="R64" s="21">
+      <c r="R64" s="16">
         <v>3</v>
       </c>
-      <c r="S64" s="21">
-[...26 lines deleted...]
-      <c r="AB64" s="22">
+      <c r="S64" s="16">
+        <v>0</v>
+      </c>
+      <c r="T64" s="16">
+        <v>0</v>
+      </c>
+      <c r="U64" s="16">
+        <v>0</v>
+      </c>
+      <c r="V64" s="16">
+        <v>0</v>
+      </c>
+      <c r="W64" s="16">
+        <v>0</v>
+      </c>
+      <c r="X64" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="16">
+        <v>1</v>
+      </c>
+      <c r="AB64" s="16">
         <v>4</v>
       </c>
-      <c r="AC64" s="22">
-[...23 lines deleted...]
-      <c r="AK64" s="21">
+      <c r="AC64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>1</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>1</v>
+      </c>
+      <c r="AH64" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ64" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK64" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:37" s="25" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D65" s="55" t="s">
+    <row r="65" spans="1:37" ht="12" customHeight="1">
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="E65" s="55"/>
-[...4 lines deleted...]
-      <c r="J65" s="21">
+      <c r="E65" s="58"/>
+      <c r="F65" s="58"/>
+      <c r="G65" s="58"/>
+      <c r="H65" s="58"/>
+      <c r="I65" s="13"/>
+      <c r="J65" s="16">
         <v>2</v>
       </c>
-      <c r="K65" s="21">
-[...77 lines deleted...]
-      <c r="AK65" s="21">
+      <c r="K65" s="16">
+        <v>0</v>
+      </c>
+      <c r="L65" s="16">
+        <v>0</v>
+      </c>
+      <c r="M65" s="16">
+        <v>0</v>
+      </c>
+      <c r="N65" s="16">
+        <v>0</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0</v>
+      </c>
+      <c r="P65" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="16">
+        <v>0</v>
+      </c>
+      <c r="R65" s="16">
+        <v>0</v>
+      </c>
+      <c r="S65" s="16">
+        <v>0</v>
+      </c>
+      <c r="T65" s="16">
+        <v>0</v>
+      </c>
+      <c r="U65" s="16">
+        <v>0</v>
+      </c>
+      <c r="V65" s="16">
+        <v>0</v>
+      </c>
+      <c r="W65" s="16">
+        <v>0</v>
+      </c>
+      <c r="X65" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="16">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AI65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK65" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:37" s="25" customFormat="1" ht="6" customHeight="1">
-[...36 lines deleted...]
-      <c r="AK66" s="27"/>
+    <row r="66" spans="1:37" ht="6" customHeight="1">
+      <c r="A66" s="4"/>
+      <c r="B66" s="28"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="29"/>
+      <c r="E66" s="29"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="28"/>
+      <c r="H66" s="28"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+      <c r="K66" s="19"/>
+      <c r="L66" s="19"/>
+      <c r="M66" s="19"/>
+      <c r="N66" s="19"/>
+      <c r="O66" s="19"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+      <c r="T66" s="19"/>
+      <c r="U66" s="19"/>
+      <c r="V66" s="19"/>
+      <c r="W66" s="19"/>
+      <c r="X66" s="4"/>
+      <c r="Y66" s="4"/>
+      <c r="Z66" s="4"/>
+      <c r="AA66" s="4"/>
+      <c r="AB66" s="4"/>
+      <c r="AC66" s="4"/>
+      <c r="AD66" s="4"/>
+      <c r="AE66" s="4"/>
+      <c r="AF66" s="4"/>
+      <c r="AG66" s="4"/>
+      <c r="AH66" s="4"/>
+      <c r="AI66" s="4"/>
+      <c r="AJ66" s="4"/>
+      <c r="AK66" s="4"/>
     </row>
-    <row r="67" spans="1:37" s="30" customFormat="1" ht="4.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="H67" s="52"/>
+    <row r="67" spans="1:37" ht="4.5" customHeight="1">
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
     </row>
     <row r="68" spans="1:37">
-      <c r="A68" s="53" t="s">
+      <c r="A68" s="30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:37">
-      <c r="A69" s="53" t="s">
+      <c r="A69" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:37"/>
     <row r="71" spans="1:37"/>
     <row r="72" spans="1:37"/>
     <row r="73" spans="1:37"/>
     <row r="74" spans="1:37"/>
     <row r="75" spans="1:37"/>
     <row r="76" spans="1:37"/>
     <row r="77" spans="1:37"/>
     <row r="78" spans="1:37"/>
     <row r="79" spans="1:37"/>
     <row r="80" spans="1:37"/>
     <row r="81"/>
     <row r="82"/>
     <row r="83"/>
     <row r="84"/>
     <row r="85"/>
     <row r="86"/>
     <row r="87"/>
     <row r="88"/>
     <row r="89"/>
     <row r="90"/>
     <row r="91"/>
     <row r="92"/>
     <row r="93"/>
     <row r="94"/>
     <row r="95"/>
     <row r="96"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
     <row r="102"/>
     <row r="103"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="82">
+    <mergeCell ref="C56:H56"/>
+    <mergeCell ref="C58:H58"/>
+    <mergeCell ref="C57:H57"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="C18:H18"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="C48:H48"/>
+    <mergeCell ref="C54:F55"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="C46:H46"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:D41"/>
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="D64:H64"/>
+    <mergeCell ref="D63:H63"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="C59:H59"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="D20:H20"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="C25:H25"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="C29:H29"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="C26:H26"/>
+    <mergeCell ref="D35:H35"/>
+    <mergeCell ref="D51:H51"/>
+    <mergeCell ref="D50:H50"/>
+    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="C45:H45"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D34:H34"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="C30:H30"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="AJ6:AJ8"/>
+    <mergeCell ref="AK6:AK8"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="AB6:AB8"/>
+    <mergeCell ref="AC6:AC8"/>
+    <mergeCell ref="Q6:Q8"/>
+    <mergeCell ref="R6:S7"/>
+    <mergeCell ref="T6:U7"/>
+    <mergeCell ref="V6:W7"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="B5:H8"/>
+    <mergeCell ref="D22:H22"/>
+    <mergeCell ref="D21:H21"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="X1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="J5:J8"/>
     <mergeCell ref="K5:P5"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="L6:L8"/>
     <mergeCell ref="M6:M8"/>
     <mergeCell ref="Q5:AA5"/>
     <mergeCell ref="N6:N8"/>
     <mergeCell ref="AB5:AK5"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="P6:P8"/>
     <mergeCell ref="AD6:AD8"/>
     <mergeCell ref="AE6:AE8"/>
     <mergeCell ref="AF6:AF8"/>
-    <mergeCell ref="AJ6:AJ8"/>
-[...8 lines deleted...]
-    <mergeCell ref="B5:H8"/>
     <mergeCell ref="AG6:AG8"/>
     <mergeCell ref="AH6:AH8"/>
     <mergeCell ref="AI6:AI8"/>
     <mergeCell ref="X6:Y7"/>
     <mergeCell ref="Z6:AA7"/>
-    <mergeCell ref="C29:H29"/>
-[...49 lines deleted...]
-    <mergeCell ref="C38:H38"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="62" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-39</vt:lpstr>
+      <vt:lpstr>'24-00-39'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>