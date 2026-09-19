--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,145 +1,590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="6_{291154BA-39AE-4C5A-B972-A8722E2F2EEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{877DC51A-30B8-471C-9486-9AB719DA4755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{C4B0AA2F-463E-4F63-B5C6-77F571B65BE3}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-56" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="79">
   <si>
-    <t>56　観察所別　生活環境調整の開始及び終了人員（受刑者）</t>
+    <t>総数</t>
+    <rPh sb="0" eb="2">
+      <t>ソウスウ</t>
+    </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>観察所</t>
     <rPh sb="0" eb="2">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジョ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>北海道委員会管内</t>
+    <rPh sb="0" eb="3">
+      <t>ホッカイドウ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>イインカイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンナイ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>札幌</t>
+    <rPh sb="0" eb="2">
+      <t>サッポロ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>函館</t>
+    <rPh sb="0" eb="2">
+      <t>ハコダテ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>旭川</t>
+    <rPh sb="0" eb="2">
+      <t>アサヒカワ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>釧路</t>
+    <rPh sb="0" eb="2">
+      <t>クシロ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>東北委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>トウホク</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>青森</t>
+    <rPh sb="0" eb="2">
+      <t>アオモリ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>盛岡</t>
+    <rPh sb="0" eb="2">
+      <t>モリオカ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>仙台</t>
+    <rPh sb="0" eb="2">
+      <t>センダイ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>秋田</t>
+    <rPh sb="0" eb="2">
+      <t>アキタ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>山形</t>
+    <rPh sb="0" eb="2">
+      <t>ヤマガタ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>福島</t>
+    <rPh sb="0" eb="2">
+      <t>フクシマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>関東委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>カントウ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>水戸</t>
+    <rPh sb="0" eb="2">
+      <t>ミト</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>宇都宮</t>
+    <rPh sb="0" eb="3">
+      <t>ウツノミヤ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>前橋</t>
+    <rPh sb="0" eb="2">
+      <t>マエバシ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>千葉</t>
+    <rPh sb="0" eb="2">
+      <t>チバ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>東京</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>（立川支部）</t>
+    <rPh sb="1" eb="3">
+      <t>タチカワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シブ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>横浜</t>
+    <rPh sb="0" eb="2">
+      <t>ヨコハマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>新潟</t>
+    <rPh sb="0" eb="2">
+      <t>ニイガタ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>甲府</t>
+    <rPh sb="0" eb="2">
+      <t>コウフ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>長野</t>
+    <rPh sb="0" eb="2">
+      <t>ナガノ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>静岡</t>
+    <rPh sb="0" eb="2">
+      <t>シズオカ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>中部委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>チュウブ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>富山</t>
+    <rPh sb="0" eb="2">
+      <t>トヤマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>金沢</t>
+    <rPh sb="0" eb="2">
+      <t>カナザワ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>福井</t>
+    <rPh sb="0" eb="2">
+      <t>フクイ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>岐阜</t>
+    <rPh sb="0" eb="2">
+      <t>ギフ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>名古屋</t>
+    <rPh sb="0" eb="3">
+      <t>ナゴヤ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>津</t>
+    <rPh sb="0" eb="1">
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>近畿委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>キンキ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>大津</t>
+    <rPh sb="0" eb="2">
+      <t>オオツ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>京都</t>
+    <rPh sb="0" eb="2">
+      <t>キョウト</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>大阪</t>
+    <rPh sb="0" eb="2">
+      <t>オオサカ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>神戸</t>
+    <rPh sb="0" eb="2">
+      <t>コウベ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>奈良</t>
+    <rPh sb="0" eb="2">
+      <t>ナラ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>和歌山</t>
+    <rPh sb="0" eb="3">
+      <t>ワカヤマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>中国委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>チュウゴク</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>鳥取</t>
+    <rPh sb="0" eb="2">
+      <t>トットリ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>松江</t>
+    <rPh sb="0" eb="2">
+      <t>マツエ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>岡山</t>
+    <rPh sb="0" eb="2">
+      <t>オカヤマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>広島</t>
+    <rPh sb="0" eb="2">
+      <t>ヒロシマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>山口</t>
+    <rPh sb="0" eb="2">
+      <t>ヤマグチ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>四国委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>シコク</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>徳島</t>
+    <rPh sb="0" eb="2">
+      <t>トクシマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>高松</t>
+    <rPh sb="0" eb="2">
+      <t>タカマツ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>松山</t>
+    <rPh sb="0" eb="2">
+      <t>マツヤマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>高知</t>
+    <rPh sb="0" eb="2">
+      <t>コウチ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>九州委員会管内</t>
+    <rPh sb="0" eb="2">
+      <t>キュウシュウ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>福岡</t>
+    <rPh sb="0" eb="2">
+      <t>フクオカ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>（北九州支部）</t>
+    <rPh sb="1" eb="4">
+      <t>キタキュウシュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シブ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>佐賀</t>
+    <rPh sb="0" eb="2">
+      <t>サガ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>長崎</t>
+    <rPh sb="0" eb="2">
+      <t>ナガサキ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>熊本</t>
+    <rPh sb="0" eb="2">
+      <t>クマモト</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>大分</t>
+    <rPh sb="0" eb="2">
+      <t>オオイタ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>宮崎</t>
+    <rPh sb="0" eb="2">
+      <t>ミヤザキ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>鹿児島</t>
+    <rPh sb="0" eb="3">
+      <t>カゴシマ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>那覇</t>
+    <rPh sb="0" eb="2">
+      <t>ナハ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>（堺 　支　 部）</t>
+    <rPh sb="1" eb="2">
+      <t>サカイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ササ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>身上調査書</t>
+    <rPh sb="0" eb="1">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>チョウサショ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>求生活
+環境調整</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>セイカツ</t>
+    </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>さいたま</t>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>（本　 　　　庁）</t>
+    <rPh sb="1" eb="2">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>チョウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>前年から
 の繰越し</t>
     <rPh sb="0" eb="2">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クリコシ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>開　　　　　始　　　　　等</t>
     <rPh sb="0" eb="1">
       <t>ヒラ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
-    <t>終了</t>
-[...12 lines deleted...]
-  <si>
     <t>全　　部　　実　　刑</t>
     <rPh sb="0" eb="1">
       <t>ゼン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ブ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>一　　　部　　　猶　　　予</t>
     <rPh sb="0" eb="1">
       <t>イチ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ブ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ナオ</t>
@@ -170,548 +615,83 @@
     <rPh sb="0" eb="2">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>保護観察なし</t>
     <rPh sb="0" eb="2">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンサツ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
-    </rPh>
-[...22 lines deleted...]
-      <t>セイカツ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>要調整
 事項等
 通知書</t>
     <rPh sb="0" eb="1">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ツウチショ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
-    <t>北海道委員会管内</t>
-[...447 lines deleted...]
-    </rPh>
+    <t>終了</t>
+  </si>
+  <si>
+    <t>年末現在
+継 続 中</t>
+  </si>
+  <si>
+    <t>56　観察所別　生活環境調整の開始及び終了人員（受刑者）</t>
     <phoneticPr fontId="32"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1655,221 +1635,221 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{E36EAEBE-AE76-4317-91E4-9FE1AA91A372}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D36B358F-8F84-46A6-80DF-97C9ABCEEDC9}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{82B4C17F-E609-43A6-9BF4-A50C2D43E2B1}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{634587B0-B31B-47F6-A30A-C52C97DBFE67}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{FE263778-D1DE-466B-BDF4-A931A31AB0DF}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{40E7CCD3-57E6-439A-A479-734FD9704E34}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{53780049-3172-4A32-BAAB-E932AA499D45}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{8203D973-4FC8-405C-9F94-58BBDCC92B56}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{0F65B8AC-60AE-45A4-B9B6-BCF777B2EC00}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{50D65564-0936-4CA9-9C48-867DABCE44A9}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{04844CBD-94CB-4532-9B13-431A79F83F2C}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{B8990A04-7C8A-4996-A02A-F5C365DD67AB}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{35248DB6-27E0-4FDB-9141-83F1CE92782B}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{DD2900BC-82E4-4540-A735-E565E504185D}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{6FEE77F4-6C6C-4825-817F-3145FA578F3C}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{22865079-35C2-4DA5-A30B-8791EB9144B2}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{9EB79A1C-0CB7-47AA-946C-0DEBF53D7F2A}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{FB873BE5-FECE-4089-8654-41968791824A}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2E98A8B4-5C74-4DDF-8CB2-A7D483C41050}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{A0A63C6D-7017-43D6-981C-EF8D805AE4A3}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{CB38BD58-E523-4058-A222-BAFEED296C23}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{27EFD28D-066C-480B-AD05-C734E8D3103E}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{95349D8B-F859-417B-ADC2-6293E5182A9A}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{69E269A6-774D-42AC-B702-8428132B3BF2}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{B35FC32A-2CC7-41E9-B80C-078577922857}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{B72A23EB-0E6A-4481-A9B2-55DCD2A5A96B}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{BBC03D5A-07A4-4464-AEE7-BA86295DA306}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{17D42FC4-11F8-417A-9621-941C17C4621B}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{0008B748-77CC-483C-B329-9BF6CD46DE56}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{583F8689-B464-438D-807A-34FABE1DB5D5}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{9B58D267-F674-48B3-B2E2-E4234D72FD4A}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{735C308D-A6D8-4004-980A-E2D375F98FB1}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{C8AB862E-5283-47E7-A15E-529DA82EF9E8}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2118,439 +2098,439 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF7D01B4-84AE-4F85-8157-11DF119C4190}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X94"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
-    <col min="1" max="2" width="2.83203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="24" width="10.83203125" customWidth="1"/>
+    <col min="1" max="2" width="2.77734375" customWidth="1"/>
+    <col min="3" max="3" width="17.77734375" customWidth="1"/>
+    <col min="4" max="4" width="2.77734375" customWidth="1"/>
+    <col min="5" max="24" width="10.77734375" customWidth="1"/>
     <col min="25" max="25" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="2" customFormat="1" ht="17.25">
-[...23 lines deleted...]
-      <c r="X1" s="28"/>
+    <row r="1" spans="1:24" s="2" customFormat="1" ht="16.5">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
     </row>
     <row r="2" spans="1:24" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="29" t="s">
-[...24 lines deleted...]
-      <c r="X2" s="29"/>
+      <c r="A2" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
     </row>
     <row r="3" spans="1:24" ht="10.5" customHeight="1">
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:24" ht="2.1" customHeight="1">
+    <row r="4" spans="1:24" ht="2.15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
     </row>
     <row r="5" spans="1:24" ht="15" customHeight="1">
       <c r="A5" s="8"/>
-      <c r="B5" s="43" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="43"/>
+      <c r="B5" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="41"/>
       <c r="D5" s="26"/>
-      <c r="E5" s="32" t="s">
-[...20 lines deleted...]
-      <c r="V5" s="42"/>
+      <c r="E5" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="30"/>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
+      <c r="S5" s="30"/>
+      <c r="T5" s="30"/>
+      <c r="U5" s="30"/>
+      <c r="V5" s="31"/>
       <c r="W5" s="38" t="s">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="X5" s="35" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
-      <c r="B6" s="44"/>
-      <c r="C6" s="44"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
       <c r="D6" s="4"/>
-      <c r="E6" s="33"/>
+      <c r="E6" s="53"/>
       <c r="F6" s="38" t="s">
-        <v>6</v>
-[...20 lines deleted...]
-      <c r="V6" s="42"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="31"/>
       <c r="W6" s="39"/>
       <c r="X6" s="36"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
-      <c r="B7" s="44"/>
-      <c r="C7" s="44"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
       <c r="D7" s="4"/>
-      <c r="E7" s="33"/>
+      <c r="E7" s="53"/>
       <c r="F7" s="39"/>
-      <c r="G7" s="51"/>
-[...18 lines deleted...]
-      <c r="V7" s="48"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+      <c r="V7" s="46"/>
       <c r="W7" s="39"/>
       <c r="X7" s="36"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
-      <c r="B8" s="44"/>
-      <c r="C8" s="44"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
       <c r="D8" s="4"/>
-      <c r="E8" s="33"/>
+      <c r="E8" s="53"/>
       <c r="F8" s="39"/>
       <c r="G8" s="37"/>
-      <c r="H8" s="49"/>
-[...13 lines deleted...]
-      <c r="R8" s="41"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
       <c r="S8" s="37"/>
-      <c r="T8" s="49"/>
-[...1 lines deleted...]
-      <c r="V8" s="50"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="48"/>
       <c r="W8" s="39"/>
       <c r="X8" s="36"/>
     </row>
     <row r="9" spans="1:24" s="25" customFormat="1" ht="33.75" customHeight="1">
       <c r="A9" s="21"/>
-      <c r="B9" s="45"/>
-      <c r="C9" s="45"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
       <c r="D9" s="21"/>
-      <c r="E9" s="34"/>
-      <c r="F9" s="34"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
       <c r="G9" s="22" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="H9" s="23" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="I9" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="J9" s="24" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="K9" s="22" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="L9" s="23" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="M9" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="N9" s="24" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="O9" s="22" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="P9" s="23" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="Q9" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="R9" s="24" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="S9" s="22" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="T9" s="23" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="U9" s="24" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="V9" s="24" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="W9" s="34"/>
+        <v>75</v>
+      </c>
+      <c r="W9" s="40"/>
       <c r="X9" s="37"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="5.15" customHeight="1">
       <c r="D10" s="9"/>
     </row>
-    <row r="11" spans="1:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="30"/>
+    <row r="11" spans="1:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B11" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="34"/>
       <c r="D11" s="12"/>
       <c r="E11" s="13">
-        <v>32856</v>
+        <v>32857</v>
       </c>
       <c r="F11" s="13">
-        <v>27305</v>
+        <v>27304</v>
       </c>
       <c r="G11" s="13">
-        <v>26229</v>
+        <v>26228</v>
       </c>
       <c r="H11" s="13">
-        <v>25746</v>
+        <v>25745</v>
       </c>
       <c r="I11" s="13">
         <v>9</v>
       </c>
       <c r="J11" s="13">
         <v>474</v>
       </c>
       <c r="K11" s="13">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="L11" s="13">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="M11" s="13">
         <v>1</v>
       </c>
       <c r="N11" s="13">
         <v>34</v>
       </c>
       <c r="O11" s="13">
         <v>8</v>
       </c>
       <c r="P11" s="13">
         <v>8</v>
       </c>
       <c r="Q11" s="13">
         <v>0</v>
       </c>
       <c r="R11" s="13">
         <v>0</v>
       </c>
       <c r="S11" s="13">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="T11" s="13">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="U11" s="13">
         <v>5</v>
       </c>
       <c r="V11" s="13">
         <v>55</v>
       </c>
       <c r="W11" s="13">
         <v>27778</v>
       </c>
       <c r="X11" s="13">
         <v>32383</v>
       </c>
     </row>
     <row r="12" spans="1:24" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="12"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
     </row>
-    <row r="13" spans="1:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C13" s="31"/>
+    <row r="13" spans="1:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B13" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="28"/>
       <c r="D13" s="17"/>
       <c r="E13" s="13">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="F13" s="13">
         <v>1355</v>
       </c>
       <c r="G13" s="13">
         <v>1287</v>
       </c>
       <c r="H13" s="13">
         <v>1274</v>
       </c>
       <c r="I13" s="13">
         <v>2</v>
       </c>
       <c r="J13" s="13">
         <v>11</v>
       </c>
       <c r="K13" s="13">
         <v>23</v>
       </c>
       <c r="L13" s="13">
         <v>20</v>
       </c>
       <c r="M13" s="13">
         <v>0</v>
       </c>
@@ -2563,61 +2543,61 @@
       <c r="P13" s="13">
         <v>0</v>
       </c>
       <c r="Q13" s="13">
         <v>0</v>
       </c>
       <c r="R13" s="13">
         <v>0</v>
       </c>
       <c r="S13" s="13">
         <v>45</v>
       </c>
       <c r="T13" s="13">
         <v>43</v>
       </c>
       <c r="U13" s="13">
         <v>0</v>
       </c>
       <c r="V13" s="13">
         <v>2</v>
       </c>
       <c r="W13" s="13">
         <v>1389</v>
       </c>
       <c r="X13" s="13">
-        <v>1624</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B14" s="18"/>
       <c r="C14" s="19" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D14" s="15"/>
       <c r="E14" s="16">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F14" s="16">
         <v>725</v>
       </c>
       <c r="G14" s="16">
         <v>683</v>
       </c>
       <c r="H14" s="16">
         <v>676</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
         <v>7</v>
       </c>
       <c r="K14" s="16">
         <v>19</v>
       </c>
       <c r="L14" s="16">
         <v>17</v>
       </c>
       <c r="M14" s="16">
         <v>0</v>
       </c>
@@ -2630,57 +2610,57 @@
       <c r="P14" s="16">
         <v>0</v>
       </c>
       <c r="Q14" s="16">
         <v>0</v>
       </c>
       <c r="R14" s="16">
         <v>0</v>
       </c>
       <c r="S14" s="16">
         <v>23</v>
       </c>
       <c r="T14" s="16">
         <v>21</v>
       </c>
       <c r="U14" s="16">
         <v>0</v>
       </c>
       <c r="V14" s="16">
         <v>2</v>
       </c>
       <c r="W14" s="16">
         <v>743</v>
       </c>
       <c r="X14" s="16">
-        <v>837</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B15" s="18"/>
       <c r="C15" s="19" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D15" s="15"/>
       <c r="E15" s="16">
         <v>231</v>
       </c>
       <c r="F15" s="16">
         <v>161</v>
       </c>
       <c r="G15" s="16">
         <v>154</v>
       </c>
       <c r="H15" s="16">
         <v>154</v>
       </c>
       <c r="I15" s="16">
         <v>0</v>
       </c>
       <c r="J15" s="16">
         <v>0</v>
       </c>
       <c r="K15" s="16">
         <v>2</v>
       </c>
       <c r="L15" s="16">
         <v>2</v>
@@ -2700,54 +2680,54 @@
       <c r="Q15" s="16">
         <v>0</v>
       </c>
       <c r="R15" s="16">
         <v>0</v>
       </c>
       <c r="S15" s="16">
         <v>5</v>
       </c>
       <c r="T15" s="16">
         <v>5</v>
       </c>
       <c r="U15" s="16">
         <v>0</v>
       </c>
       <c r="V15" s="16">
         <v>0</v>
       </c>
       <c r="W15" s="16">
         <v>188</v>
       </c>
       <c r="X15" s="16">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="16" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B16" s="18"/>
       <c r="C16" s="19" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D16" s="15"/>
       <c r="E16" s="16">
         <v>281</v>
       </c>
       <c r="F16" s="16">
         <v>236</v>
       </c>
       <c r="G16" s="16">
         <v>224</v>
       </c>
       <c r="H16" s="16">
         <v>222</v>
       </c>
       <c r="I16" s="16">
         <v>1</v>
       </c>
       <c r="J16" s="16">
         <v>1</v>
       </c>
       <c r="K16" s="16">
         <v>2</v>
       </c>
       <c r="L16" s="16">
         <v>1</v>
@@ -2767,54 +2747,54 @@
       <c r="Q16" s="16">
         <v>0</v>
       </c>
       <c r="R16" s="16">
         <v>0</v>
       </c>
       <c r="S16" s="16">
         <v>10</v>
       </c>
       <c r="T16" s="16">
         <v>10</v>
       </c>
       <c r="U16" s="16">
         <v>0</v>
       </c>
       <c r="V16" s="16">
         <v>0</v>
       </c>
       <c r="W16" s="16">
         <v>217</v>
       </c>
       <c r="X16" s="16">
         <v>300</v>
       </c>
     </row>
-    <row r="17" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="17" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B17" s="18"/>
       <c r="C17" s="19" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D17" s="15"/>
       <c r="E17" s="16">
         <v>291</v>
       </c>
       <c r="F17" s="16">
         <v>233</v>
       </c>
       <c r="G17" s="16">
         <v>226</v>
       </c>
       <c r="H17" s="16">
         <v>222</v>
       </c>
       <c r="I17" s="16">
         <v>1</v>
       </c>
       <c r="J17" s="16">
         <v>3</v>
       </c>
       <c r="K17" s="16">
         <v>0</v>
       </c>
       <c r="L17" s="16">
         <v>0</v>
@@ -2859,55 +2839,55 @@
     <row r="18" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="15"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
     </row>
-    <row r="19" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C19" s="31"/>
+    <row r="19" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B19" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="28"/>
       <c r="D19" s="17"/>
       <c r="E19" s="13">
         <v>1651</v>
       </c>
       <c r="F19" s="13">
         <v>1431</v>
       </c>
       <c r="G19" s="13">
         <v>1400</v>
       </c>
       <c r="H19" s="13">
         <v>1355</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="13">
         <v>45</v>
       </c>
       <c r="K19" s="13">
         <v>14</v>
       </c>
       <c r="L19" s="13">
         <v>11</v>
       </c>
@@ -2926,54 +2906,54 @@
       <c r="Q19" s="13">
         <v>0</v>
       </c>
       <c r="R19" s="13">
         <v>0</v>
       </c>
       <c r="S19" s="13">
         <v>17</v>
       </c>
       <c r="T19" s="13">
         <v>14</v>
       </c>
       <c r="U19" s="13">
         <v>0</v>
       </c>
       <c r="V19" s="13">
         <v>3</v>
       </c>
       <c r="W19" s="13">
         <v>1473</v>
       </c>
       <c r="X19" s="13">
         <v>1609</v>
       </c>
     </row>
-    <row r="20" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="20" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B20" s="18"/>
       <c r="C20" s="19" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D20" s="15"/>
       <c r="E20" s="16">
         <v>169</v>
       </c>
       <c r="F20" s="16">
         <v>140</v>
       </c>
       <c r="G20" s="16">
         <v>139</v>
       </c>
       <c r="H20" s="16">
         <v>138</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
         <v>1</v>
       </c>
       <c r="K20" s="16">
         <v>0</v>
       </c>
       <c r="L20" s="16">
         <v>0</v>
@@ -2993,54 +2973,54 @@
       <c r="Q20" s="16">
         <v>0</v>
       </c>
       <c r="R20" s="16">
         <v>0</v>
       </c>
       <c r="S20" s="16">
         <v>1</v>
       </c>
       <c r="T20" s="16">
         <v>0</v>
       </c>
       <c r="U20" s="16">
         <v>0</v>
       </c>
       <c r="V20" s="16">
         <v>1</v>
       </c>
       <c r="W20" s="16">
         <v>145</v>
       </c>
       <c r="X20" s="16">
         <v>164</v>
       </c>
     </row>
-    <row r="21" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="21" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B21" s="18"/>
       <c r="C21" s="19" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D21" s="15"/>
       <c r="E21" s="16">
         <v>170</v>
       </c>
       <c r="F21" s="16">
         <v>127</v>
       </c>
       <c r="G21" s="16">
         <v>123</v>
       </c>
       <c r="H21" s="16">
         <v>123</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
         <v>0</v>
       </c>
       <c r="K21" s="16">
         <v>1</v>
       </c>
       <c r="L21" s="16">
         <v>1</v>
@@ -3060,54 +3040,54 @@
       <c r="Q21" s="16">
         <v>0</v>
       </c>
       <c r="R21" s="16">
         <v>0</v>
       </c>
       <c r="S21" s="16">
         <v>3</v>
       </c>
       <c r="T21" s="16">
         <v>3</v>
       </c>
       <c r="U21" s="16">
         <v>0</v>
       </c>
       <c r="V21" s="16">
         <v>0</v>
       </c>
       <c r="W21" s="16">
         <v>145</v>
       </c>
       <c r="X21" s="16">
         <v>152</v>
       </c>
     </row>
-    <row r="22" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="22" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B22" s="18"/>
       <c r="C22" s="19" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="16">
         <v>505</v>
       </c>
       <c r="F22" s="16">
         <v>389</v>
       </c>
       <c r="G22" s="16">
         <v>382</v>
       </c>
       <c r="H22" s="16">
         <v>382</v>
       </c>
       <c r="I22" s="16">
         <v>0</v>
       </c>
       <c r="J22" s="16">
         <v>0</v>
       </c>
       <c r="K22" s="16">
         <v>5</v>
       </c>
       <c r="L22" s="16">
         <v>5</v>
@@ -3127,54 +3107,54 @@
       <c r="Q22" s="16">
         <v>0</v>
       </c>
       <c r="R22" s="16">
         <v>0</v>
       </c>
       <c r="S22" s="16">
         <v>2</v>
       </c>
       <c r="T22" s="16">
         <v>2</v>
       </c>
       <c r="U22" s="16">
         <v>0</v>
       </c>
       <c r="V22" s="16">
         <v>0</v>
       </c>
       <c r="W22" s="16">
         <v>405</v>
       </c>
       <c r="X22" s="16">
         <v>489</v>
       </c>
     </row>
-    <row r="23" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="23" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B23" s="18"/>
       <c r="C23" s="19" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D23" s="15"/>
       <c r="E23" s="16">
         <v>157</v>
       </c>
       <c r="F23" s="16">
         <v>132</v>
       </c>
       <c r="G23" s="16">
         <v>129</v>
       </c>
       <c r="H23" s="16">
         <v>128</v>
       </c>
       <c r="I23" s="16">
         <v>0</v>
       </c>
       <c r="J23" s="16">
         <v>1</v>
       </c>
       <c r="K23" s="16">
         <v>2</v>
       </c>
       <c r="L23" s="16">
         <v>2</v>
@@ -3194,54 +3174,54 @@
       <c r="Q23" s="16">
         <v>0</v>
       </c>
       <c r="R23" s="16">
         <v>0</v>
       </c>
       <c r="S23" s="16">
         <v>1</v>
       </c>
       <c r="T23" s="16">
         <v>1</v>
       </c>
       <c r="U23" s="16">
         <v>0</v>
       </c>
       <c r="V23" s="16">
         <v>0</v>
       </c>
       <c r="W23" s="16">
         <v>136</v>
       </c>
       <c r="X23" s="16">
         <v>153</v>
       </c>
     </row>
-    <row r="24" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="24" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B24" s="18"/>
       <c r="C24" s="19" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D24" s="15"/>
       <c r="E24" s="16">
         <v>166</v>
       </c>
       <c r="F24" s="16">
         <v>136</v>
       </c>
       <c r="G24" s="16">
         <v>134</v>
       </c>
       <c r="H24" s="16">
         <v>133</v>
       </c>
       <c r="I24" s="16">
         <v>0</v>
       </c>
       <c r="J24" s="16">
         <v>1</v>
       </c>
       <c r="K24" s="16">
         <v>1</v>
       </c>
       <c r="L24" s="16">
         <v>1</v>
@@ -3261,54 +3241,54 @@
       <c r="Q24" s="16">
         <v>0</v>
       </c>
       <c r="R24" s="16">
         <v>0</v>
       </c>
       <c r="S24" s="16">
         <v>1</v>
       </c>
       <c r="T24" s="16">
         <v>1</v>
       </c>
       <c r="U24" s="16">
         <v>0</v>
       </c>
       <c r="V24" s="16">
         <v>0</v>
       </c>
       <c r="W24" s="16">
         <v>139</v>
       </c>
       <c r="X24" s="16">
         <v>163</v>
       </c>
     </row>
-    <row r="25" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="25" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B25" s="18"/>
       <c r="C25" s="19" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="D25" s="15"/>
       <c r="E25" s="16">
         <v>484</v>
       </c>
       <c r="F25" s="16">
         <v>507</v>
       </c>
       <c r="G25" s="16">
         <v>493</v>
       </c>
       <c r="H25" s="16">
         <v>451</v>
       </c>
       <c r="I25" s="16">
         <v>0</v>
       </c>
       <c r="J25" s="16">
         <v>42</v>
       </c>
       <c r="K25" s="16">
         <v>5</v>
       </c>
       <c r="L25" s="16">
         <v>2</v>
@@ -3353,121 +3333,121 @@
     <row r="26" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B26" s="18"/>
       <c r="C26" s="19"/>
       <c r="D26" s="15"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="16"/>
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="16"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
       <c r="U26" s="16"/>
       <c r="V26" s="16"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
     </row>
-    <row r="27" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C27" s="31"/>
+    <row r="27" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B27" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="28"/>
       <c r="D27" s="17"/>
       <c r="E27" s="13">
         <v>13496</v>
       </c>
       <c r="F27" s="13">
-        <v>10781</v>
+        <v>10780</v>
       </c>
       <c r="G27" s="13">
-        <v>10360</v>
+        <v>10359</v>
       </c>
       <c r="H27" s="13">
-        <v>10208</v>
+        <v>10207</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="13">
         <v>152</v>
       </c>
       <c r="K27" s="13">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L27" s="13">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="M27" s="13">
         <v>0</v>
       </c>
       <c r="N27" s="13">
         <v>11</v>
       </c>
       <c r="O27" s="13">
         <v>4</v>
       </c>
       <c r="P27" s="13">
         <v>4</v>
       </c>
       <c r="Q27" s="13">
         <v>0</v>
       </c>
       <c r="R27" s="13">
         <v>0</v>
       </c>
       <c r="S27" s="13">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="T27" s="13">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="U27" s="13">
         <v>0</v>
       </c>
       <c r="V27" s="13">
         <v>21</v>
       </c>
       <c r="W27" s="13">
         <v>10989</v>
       </c>
       <c r="X27" s="13">
-        <v>13288</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+        <v>13287</v>
+      </c>
+    </row>
+    <row r="28" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B28" s="18"/>
       <c r="C28" s="19" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D28" s="15"/>
       <c r="E28" s="16">
         <v>737</v>
       </c>
       <c r="F28" s="16">
         <v>597</v>
       </c>
       <c r="G28" s="16">
         <v>572</v>
       </c>
       <c r="H28" s="16">
         <v>551</v>
       </c>
       <c r="I28" s="16">
         <v>0</v>
       </c>
       <c r="J28" s="16">
         <v>21</v>
       </c>
       <c r="K28" s="16">
         <v>12</v>
       </c>
       <c r="L28" s="16">
         <v>10</v>
@@ -3487,54 +3467,54 @@
       <c r="Q28" s="16">
         <v>0</v>
       </c>
       <c r="R28" s="16">
         <v>0</v>
       </c>
       <c r="S28" s="16">
         <v>13</v>
       </c>
       <c r="T28" s="16">
         <v>10</v>
       </c>
       <c r="U28" s="16">
         <v>0</v>
       </c>
       <c r="V28" s="16">
         <v>3</v>
       </c>
       <c r="W28" s="16">
         <v>588</v>
       </c>
       <c r="X28" s="16">
         <v>746</v>
       </c>
     </row>
-    <row r="29" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="29" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B29" s="18"/>
       <c r="C29" s="19" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D29" s="15"/>
       <c r="E29" s="16">
         <v>566</v>
       </c>
       <c r="F29" s="16">
         <v>607</v>
       </c>
       <c r="G29" s="16">
         <v>586</v>
       </c>
       <c r="H29" s="16">
         <v>568</v>
       </c>
       <c r="I29" s="16">
         <v>0</v>
       </c>
       <c r="J29" s="16">
         <v>18</v>
       </c>
       <c r="K29" s="16">
         <v>11</v>
       </c>
       <c r="L29" s="16">
         <v>11</v>
@@ -3554,54 +3534,54 @@
       <c r="Q29" s="16">
         <v>0</v>
       </c>
       <c r="R29" s="16">
         <v>0</v>
       </c>
       <c r="S29" s="16">
         <v>10</v>
       </c>
       <c r="T29" s="16">
         <v>10</v>
       </c>
       <c r="U29" s="16">
         <v>0</v>
       </c>
       <c r="V29" s="16">
         <v>0</v>
       </c>
       <c r="W29" s="16">
         <v>565</v>
       </c>
       <c r="X29" s="16">
         <v>608</v>
       </c>
     </row>
-    <row r="30" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="30" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B30" s="18"/>
       <c r="C30" s="19" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="16">
         <v>413</v>
       </c>
       <c r="F30" s="16">
         <v>383</v>
       </c>
       <c r="G30" s="16">
         <v>371</v>
       </c>
       <c r="H30" s="16">
         <v>363</v>
       </c>
       <c r="I30" s="16">
         <v>0</v>
       </c>
       <c r="J30" s="16">
         <v>8</v>
       </c>
       <c r="K30" s="16">
         <v>7</v>
       </c>
       <c r="L30" s="16">
         <v>6</v>
@@ -3621,121 +3601,121 @@
       <c r="Q30" s="16">
         <v>0</v>
       </c>
       <c r="R30" s="16">
         <v>0</v>
       </c>
       <c r="S30" s="16">
         <v>5</v>
       </c>
       <c r="T30" s="16">
         <v>3</v>
       </c>
       <c r="U30" s="16">
         <v>0</v>
       </c>
       <c r="V30" s="16">
         <v>2</v>
       </c>
       <c r="W30" s="16">
         <v>380</v>
       </c>
       <c r="X30" s="16">
         <v>416</v>
       </c>
     </row>
-    <row r="31" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="31" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B31" s="18"/>
       <c r="C31" s="19" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="D31" s="15"/>
       <c r="E31" s="16">
         <v>1418</v>
       </c>
       <c r="F31" s="16">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="G31" s="16">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="H31" s="16">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="I31" s="16">
         <v>0</v>
       </c>
       <c r="J31" s="16">
         <v>8</v>
       </c>
       <c r="K31" s="16">
         <v>29</v>
       </c>
       <c r="L31" s="16">
         <v>28</v>
       </c>
       <c r="M31" s="16">
         <v>0</v>
       </c>
       <c r="N31" s="16">
         <v>1</v>
       </c>
       <c r="O31" s="16">
         <v>1</v>
       </c>
       <c r="P31" s="16">
         <v>1</v>
       </c>
       <c r="Q31" s="16">
         <v>0</v>
       </c>
       <c r="R31" s="16">
         <v>0</v>
       </c>
       <c r="S31" s="16">
         <v>21</v>
       </c>
       <c r="T31" s="16">
         <v>20</v>
       </c>
       <c r="U31" s="16">
         <v>0</v>
       </c>
       <c r="V31" s="16">
         <v>1</v>
       </c>
       <c r="W31" s="16">
         <v>1182</v>
       </c>
       <c r="X31" s="16">
-        <v>1407</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="32" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B32" s="18"/>
       <c r="C32" s="19" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D32" s="15"/>
       <c r="E32" s="16">
         <v>1445</v>
       </c>
       <c r="F32" s="16">
         <v>1095</v>
       </c>
       <c r="G32" s="16">
         <v>1056</v>
       </c>
       <c r="H32" s="16">
         <v>1050</v>
       </c>
       <c r="I32" s="16">
         <v>0</v>
       </c>
       <c r="J32" s="16">
         <v>6</v>
       </c>
       <c r="K32" s="16">
         <v>14</v>
       </c>
       <c r="L32" s="16">
         <v>14</v>
@@ -3755,54 +3735,54 @@
       <c r="Q32" s="16">
         <v>0</v>
       </c>
       <c r="R32" s="16">
         <v>0</v>
       </c>
       <c r="S32" s="16">
         <v>24</v>
       </c>
       <c r="T32" s="16">
         <v>24</v>
       </c>
       <c r="U32" s="16">
         <v>0</v>
       </c>
       <c r="V32" s="16">
         <v>0</v>
       </c>
       <c r="W32" s="16">
         <v>1120</v>
       </c>
       <c r="X32" s="16">
         <v>1420</v>
       </c>
     </row>
-    <row r="33" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="33" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B33" s="18"/>
       <c r="C33" s="19" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D33" s="15"/>
       <c r="E33" s="16">
         <v>5463</v>
       </c>
       <c r="F33" s="16">
         <v>3957</v>
       </c>
       <c r="G33" s="16">
         <v>3825</v>
       </c>
       <c r="H33" s="16">
         <v>3761</v>
       </c>
       <c r="I33" s="16">
         <v>0</v>
       </c>
       <c r="J33" s="16">
         <v>64</v>
       </c>
       <c r="K33" s="16">
         <v>51</v>
       </c>
       <c r="L33" s="16">
         <v>49</v>
@@ -3822,54 +3802,54 @@
       <c r="Q33" s="16">
         <v>0</v>
       </c>
       <c r="R33" s="16">
         <v>0</v>
       </c>
       <c r="S33" s="16">
         <v>80</v>
       </c>
       <c r="T33" s="16">
         <v>71</v>
       </c>
       <c r="U33" s="16">
         <v>0</v>
       </c>
       <c r="V33" s="16">
         <v>9</v>
       </c>
       <c r="W33" s="16">
         <v>4145</v>
       </c>
       <c r="X33" s="16">
         <v>5275</v>
       </c>
     </row>
-    <row r="34" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="34" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B34" s="18"/>
       <c r="C34" s="19" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="D34" s="15"/>
       <c r="E34" s="16">
         <v>4457</v>
       </c>
       <c r="F34" s="16">
         <v>3027</v>
       </c>
       <c r="G34" s="16">
         <v>2933</v>
       </c>
       <c r="H34" s="16">
         <v>2883</v>
       </c>
       <c r="I34" s="16">
         <v>0</v>
       </c>
       <c r="J34" s="16">
         <v>50</v>
       </c>
       <c r="K34" s="16">
         <v>34</v>
       </c>
       <c r="L34" s="16">
         <v>32</v>
@@ -3889,54 +3869,54 @@
       <c r="Q34" s="16">
         <v>0</v>
       </c>
       <c r="R34" s="16">
         <v>0</v>
       </c>
       <c r="S34" s="16">
         <v>59</v>
       </c>
       <c r="T34" s="16">
         <v>53</v>
       </c>
       <c r="U34" s="16">
         <v>0</v>
       </c>
       <c r="V34" s="16">
         <v>6</v>
       </c>
       <c r="W34" s="16">
         <v>3203</v>
       </c>
       <c r="X34" s="16">
         <v>4281</v>
       </c>
     </row>
-    <row r="35" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="35" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B35" s="18"/>
       <c r="C35" s="19" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D35" s="15"/>
       <c r="E35" s="16">
         <v>1006</v>
       </c>
       <c r="F35" s="16">
         <v>930</v>
       </c>
       <c r="G35" s="16">
         <v>892</v>
       </c>
       <c r="H35" s="16">
         <v>878</v>
       </c>
       <c r="I35" s="16">
         <v>0</v>
       </c>
       <c r="J35" s="16">
         <v>14</v>
       </c>
       <c r="K35" s="16">
         <v>17</v>
       </c>
       <c r="L35" s="16">
         <v>17</v>
@@ -3956,121 +3936,121 @@
       <c r="Q35" s="16">
         <v>0</v>
       </c>
       <c r="R35" s="16">
         <v>0</v>
       </c>
       <c r="S35" s="16">
         <v>21</v>
       </c>
       <c r="T35" s="16">
         <v>18</v>
       </c>
       <c r="U35" s="16">
         <v>0</v>
       </c>
       <c r="V35" s="16">
         <v>3</v>
       </c>
       <c r="W35" s="16">
         <v>942</v>
       </c>
       <c r="X35" s="16">
         <v>994</v>
       </c>
     </row>
-    <row r="36" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="36" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B36" s="18"/>
       <c r="C36" s="19" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D36" s="15"/>
       <c r="E36" s="16">
         <v>2050</v>
       </c>
       <c r="F36" s="16">
         <v>1638</v>
       </c>
       <c r="G36" s="16">
         <v>1544</v>
       </c>
       <c r="H36" s="16">
         <v>1537</v>
       </c>
       <c r="I36" s="16">
         <v>0</v>
       </c>
       <c r="J36" s="16">
         <v>7</v>
       </c>
       <c r="K36" s="16">
+        <v>47</v>
+      </c>
+      <c r="L36" s="16">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M36" s="16">
         <v>0</v>
       </c>
       <c r="N36" s="16">
         <v>3</v>
       </c>
       <c r="O36" s="16">
         <v>1</v>
       </c>
       <c r="P36" s="16">
         <v>1</v>
       </c>
       <c r="Q36" s="16">
         <v>0</v>
       </c>
       <c r="R36" s="16">
         <v>0</v>
       </c>
       <c r="S36" s="16">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="T36" s="16">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="U36" s="16">
         <v>0</v>
       </c>
       <c r="V36" s="16">
         <v>2</v>
       </c>
       <c r="W36" s="16">
         <v>1661</v>
       </c>
       <c r="X36" s="16">
         <v>2027</v>
       </c>
     </row>
-    <row r="37" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="37" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B37" s="18"/>
       <c r="C37" s="19" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D37" s="15"/>
       <c r="E37" s="16">
         <v>353</v>
       </c>
       <c r="F37" s="16">
         <v>317</v>
       </c>
       <c r="G37" s="16">
         <v>309</v>
       </c>
       <c r="H37" s="16">
         <v>303</v>
       </c>
       <c r="I37" s="16">
         <v>0</v>
       </c>
       <c r="J37" s="16">
         <v>6</v>
       </c>
       <c r="K37" s="16">
         <v>4</v>
       </c>
       <c r="L37" s="16">
         <v>4</v>
@@ -4090,54 +4070,54 @@
       <c r="Q37" s="16">
         <v>0</v>
       </c>
       <c r="R37" s="16">
         <v>0</v>
       </c>
       <c r="S37" s="16">
         <v>4</v>
       </c>
       <c r="T37" s="16">
         <v>3</v>
       </c>
       <c r="U37" s="16">
         <v>0</v>
       </c>
       <c r="V37" s="16">
         <v>1</v>
       </c>
       <c r="W37" s="16">
         <v>342</v>
       </c>
       <c r="X37" s="16">
         <v>328</v>
       </c>
     </row>
-    <row r="38" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="38" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B38" s="18"/>
       <c r="C38" s="19" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D38" s="15"/>
       <c r="E38" s="16">
         <v>203</v>
       </c>
       <c r="F38" s="16">
         <v>202</v>
       </c>
       <c r="G38" s="16">
         <v>195</v>
       </c>
       <c r="H38" s="16">
         <v>193</v>
       </c>
       <c r="I38" s="16">
         <v>0</v>
       </c>
       <c r="J38" s="16">
         <v>2</v>
       </c>
       <c r="K38" s="16">
         <v>5</v>
       </c>
       <c r="L38" s="16">
         <v>5</v>
@@ -4157,54 +4137,54 @@
       <c r="Q38" s="16">
         <v>0</v>
       </c>
       <c r="R38" s="16">
         <v>0</v>
       </c>
       <c r="S38" s="16">
         <v>2</v>
       </c>
       <c r="T38" s="16">
         <v>2</v>
       </c>
       <c r="U38" s="16">
         <v>0</v>
       </c>
       <c r="V38" s="16">
         <v>0</v>
       </c>
       <c r="W38" s="16">
         <v>207</v>
       </c>
       <c r="X38" s="16">
         <v>198</v>
       </c>
     </row>
-    <row r="39" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="39" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B39" s="18"/>
       <c r="C39" s="19" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D39" s="15"/>
       <c r="E39" s="16">
         <v>268</v>
       </c>
       <c r="F39" s="16">
         <v>258</v>
       </c>
       <c r="G39" s="16">
         <v>251</v>
       </c>
       <c r="H39" s="16">
         <v>245</v>
       </c>
       <c r="I39" s="16">
         <v>0</v>
       </c>
       <c r="J39" s="16">
         <v>6</v>
       </c>
       <c r="K39" s="16">
         <v>4</v>
       </c>
       <c r="L39" s="16">
         <v>4</v>
@@ -4224,54 +4204,54 @@
       <c r="Q39" s="16">
         <v>0</v>
       </c>
       <c r="R39" s="16">
         <v>0</v>
       </c>
       <c r="S39" s="16">
         <v>3</v>
       </c>
       <c r="T39" s="16">
         <v>3</v>
       </c>
       <c r="U39" s="16">
         <v>0</v>
       </c>
       <c r="V39" s="16">
         <v>0</v>
       </c>
       <c r="W39" s="16">
         <v>232</v>
       </c>
       <c r="X39" s="16">
         <v>294</v>
       </c>
     </row>
-    <row r="40" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="40" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B40" s="18"/>
       <c r="C40" s="19" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="D40" s="15"/>
       <c r="E40" s="16">
         <v>580</v>
       </c>
       <c r="F40" s="16">
         <v>556</v>
       </c>
       <c r="G40" s="16">
         <v>531</v>
       </c>
       <c r="H40" s="16">
         <v>525</v>
       </c>
       <c r="I40" s="16">
         <v>0</v>
       </c>
       <c r="J40" s="16">
         <v>6</v>
       </c>
       <c r="K40" s="16">
         <v>16</v>
       </c>
       <c r="L40" s="16">
         <v>14</v>
@@ -4316,55 +4296,55 @@
     <row r="41" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B41" s="18"/>
       <c r="C41" s="19"/>
       <c r="D41" s="15"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="16"/>
       <c r="U41" s="16"/>
       <c r="V41" s="16"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
     </row>
-    <row r="42" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C42" s="31"/>
+    <row r="42" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B42" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="28"/>
       <c r="D42" s="17"/>
       <c r="E42" s="13">
         <v>3022</v>
       </c>
       <c r="F42" s="13">
         <v>2556</v>
       </c>
       <c r="G42" s="13">
         <v>2458</v>
       </c>
       <c r="H42" s="13">
         <v>2426</v>
       </c>
       <c r="I42" s="13">
         <v>0</v>
       </c>
       <c r="J42" s="13">
         <v>32</v>
       </c>
       <c r="K42" s="13">
         <v>44</v>
       </c>
       <c r="L42" s="13">
         <v>38</v>
       </c>
@@ -4383,54 +4363,54 @@
       <c r="Q42" s="13">
         <v>0</v>
       </c>
       <c r="R42" s="13">
         <v>0</v>
       </c>
       <c r="S42" s="13">
         <v>54</v>
       </c>
       <c r="T42" s="13">
         <v>48</v>
       </c>
       <c r="U42" s="13">
         <v>0</v>
       </c>
       <c r="V42" s="13">
         <v>6</v>
       </c>
       <c r="W42" s="13">
         <v>2567</v>
       </c>
       <c r="X42" s="13">
         <v>3011</v>
       </c>
     </row>
-    <row r="43" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="43" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B43" s="18"/>
       <c r="C43" s="19" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="16">
         <v>152</v>
       </c>
       <c r="F43" s="16">
         <v>156</v>
       </c>
       <c r="G43" s="16">
         <v>154</v>
       </c>
       <c r="H43" s="16">
         <v>148</v>
       </c>
       <c r="I43" s="16">
         <v>0</v>
       </c>
       <c r="J43" s="16">
         <v>6</v>
       </c>
       <c r="K43" s="16">
         <v>0</v>
       </c>
       <c r="L43" s="16">
         <v>0</v>
@@ -4450,54 +4430,54 @@
       <c r="Q43" s="16">
         <v>0</v>
       </c>
       <c r="R43" s="16">
         <v>0</v>
       </c>
       <c r="S43" s="16">
         <v>2</v>
       </c>
       <c r="T43" s="16">
         <v>2</v>
       </c>
       <c r="U43" s="16">
         <v>0</v>
       </c>
       <c r="V43" s="16">
         <v>0</v>
       </c>
       <c r="W43" s="16">
         <v>148</v>
       </c>
       <c r="X43" s="16">
         <v>160</v>
       </c>
     </row>
-    <row r="44" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="44" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B44" s="18"/>
       <c r="C44" s="19" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D44" s="15"/>
       <c r="E44" s="16">
         <v>175</v>
       </c>
       <c r="F44" s="16">
         <v>184</v>
       </c>
       <c r="G44" s="16">
         <v>177</v>
       </c>
       <c r="H44" s="16">
         <v>166</v>
       </c>
       <c r="I44" s="16">
         <v>0</v>
       </c>
       <c r="J44" s="16">
         <v>11</v>
       </c>
       <c r="K44" s="16">
         <v>5</v>
       </c>
       <c r="L44" s="16">
         <v>2</v>
@@ -4517,54 +4497,54 @@
       <c r="Q44" s="16">
         <v>0</v>
       </c>
       <c r="R44" s="16">
         <v>0</v>
       </c>
       <c r="S44" s="16">
         <v>2</v>
       </c>
       <c r="T44" s="16">
         <v>2</v>
       </c>
       <c r="U44" s="16">
         <v>0</v>
       </c>
       <c r="V44" s="16">
         <v>0</v>
       </c>
       <c r="W44" s="16">
         <v>203</v>
       </c>
       <c r="X44" s="16">
         <v>156</v>
       </c>
     </row>
-    <row r="45" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="45" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B45" s="18"/>
       <c r="C45" s="19" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D45" s="15"/>
       <c r="E45" s="16">
         <v>113</v>
       </c>
       <c r="F45" s="16">
         <v>125</v>
       </c>
       <c r="G45" s="16">
         <v>122</v>
       </c>
       <c r="H45" s="16">
         <v>122</v>
       </c>
       <c r="I45" s="16">
         <v>0</v>
       </c>
       <c r="J45" s="16">
         <v>0</v>
       </c>
       <c r="K45" s="16">
         <v>0</v>
       </c>
       <c r="L45" s="16">
         <v>0</v>
@@ -4584,54 +4564,54 @@
       <c r="Q45" s="16">
         <v>0</v>
       </c>
       <c r="R45" s="16">
         <v>0</v>
       </c>
       <c r="S45" s="16">
         <v>3</v>
       </c>
       <c r="T45" s="16">
         <v>3</v>
       </c>
       <c r="U45" s="16">
         <v>0</v>
       </c>
       <c r="V45" s="16">
         <v>0</v>
       </c>
       <c r="W45" s="16">
         <v>119</v>
       </c>
       <c r="X45" s="16">
         <v>119</v>
       </c>
     </row>
-    <row r="46" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="46" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B46" s="18"/>
       <c r="C46" s="19" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D46" s="15"/>
       <c r="E46" s="16">
         <v>469</v>
       </c>
       <c r="F46" s="16">
         <v>388</v>
       </c>
       <c r="G46" s="16">
         <v>375</v>
       </c>
       <c r="H46" s="16">
         <v>371</v>
       </c>
       <c r="I46" s="16">
         <v>0</v>
       </c>
       <c r="J46" s="16">
         <v>4</v>
       </c>
       <c r="K46" s="16">
         <v>5</v>
       </c>
       <c r="L46" s="16">
         <v>5</v>
@@ -4651,54 +4631,54 @@
       <c r="Q46" s="16">
         <v>0</v>
       </c>
       <c r="R46" s="16">
         <v>0</v>
       </c>
       <c r="S46" s="16">
         <v>8</v>
       </c>
       <c r="T46" s="16">
         <v>8</v>
       </c>
       <c r="U46" s="16">
         <v>0</v>
       </c>
       <c r="V46" s="16">
         <v>0</v>
       </c>
       <c r="W46" s="16">
         <v>424</v>
       </c>
       <c r="X46" s="16">
         <v>433</v>
       </c>
     </row>
-    <row r="47" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="47" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B47" s="18"/>
       <c r="C47" s="19" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D47" s="15"/>
       <c r="E47" s="16">
         <v>1695</v>
       </c>
       <c r="F47" s="16">
         <v>1346</v>
       </c>
       <c r="G47" s="16">
         <v>1294</v>
       </c>
       <c r="H47" s="16">
         <v>1285</v>
       </c>
       <c r="I47" s="16">
         <v>0</v>
       </c>
       <c r="J47" s="16">
         <v>9</v>
       </c>
       <c r="K47" s="16">
         <v>24</v>
       </c>
       <c r="L47" s="16">
         <v>22</v>
@@ -4718,54 +4698,54 @@
       <c r="Q47" s="16">
         <v>0</v>
       </c>
       <c r="R47" s="16">
         <v>0</v>
       </c>
       <c r="S47" s="16">
         <v>28</v>
       </c>
       <c r="T47" s="16">
         <v>23</v>
       </c>
       <c r="U47" s="16">
         <v>0</v>
       </c>
       <c r="V47" s="16">
         <v>5</v>
       </c>
       <c r="W47" s="16">
         <v>1332</v>
       </c>
       <c r="X47" s="16">
         <v>1709</v>
       </c>
     </row>
-    <row r="48" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="48" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B48" s="18"/>
       <c r="C48" s="19" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D48" s="15"/>
       <c r="E48" s="16">
         <v>418</v>
       </c>
       <c r="F48" s="16">
         <v>357</v>
       </c>
       <c r="G48" s="16">
         <v>336</v>
       </c>
       <c r="H48" s="16">
         <v>334</v>
       </c>
       <c r="I48" s="16">
         <v>0</v>
       </c>
       <c r="J48" s="16">
         <v>2</v>
       </c>
       <c r="K48" s="16">
         <v>10</v>
       </c>
       <c r="L48" s="16">
         <v>9</v>
@@ -4810,55 +4790,55 @@
     <row r="49" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B49" s="18"/>
       <c r="C49" s="19"/>
       <c r="D49" s="15"/>
       <c r="E49" s="16"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
       <c r="H49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="K49" s="16"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
       <c r="N49" s="16"/>
       <c r="O49" s="16"/>
       <c r="P49" s="16"/>
       <c r="Q49" s="16"/>
       <c r="R49" s="16"/>
       <c r="S49" s="16"/>
       <c r="T49" s="16"/>
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
     </row>
-    <row r="50" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C50" s="31"/>
+    <row r="50" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B50" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C50" s="28"/>
       <c r="D50" s="17"/>
       <c r="E50" s="13">
         <v>6379</v>
       </c>
       <c r="F50" s="13">
         <v>5536</v>
       </c>
       <c r="G50" s="13">
         <v>5280</v>
       </c>
       <c r="H50" s="13">
         <v>5231</v>
       </c>
       <c r="I50" s="13">
         <v>2</v>
       </c>
       <c r="J50" s="13">
         <v>47</v>
       </c>
       <c r="K50" s="13">
         <v>100</v>
       </c>
       <c r="L50" s="13">
         <v>96</v>
       </c>
@@ -4877,54 +4857,54 @@
       <c r="Q50" s="13">
         <v>0</v>
       </c>
       <c r="R50" s="13">
         <v>0</v>
       </c>
       <c r="S50" s="13">
         <v>152</v>
       </c>
       <c r="T50" s="13">
         <v>139</v>
       </c>
       <c r="U50" s="13">
         <v>5</v>
       </c>
       <c r="V50" s="13">
         <v>8</v>
       </c>
       <c r="W50" s="13">
         <v>5632</v>
       </c>
       <c r="X50" s="13">
         <v>6283</v>
       </c>
     </row>
-    <row r="51" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="51" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B51" s="18"/>
       <c r="C51" s="19" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D51" s="15"/>
       <c r="E51" s="16">
         <v>313</v>
       </c>
       <c r="F51" s="16">
         <v>284</v>
       </c>
       <c r="G51" s="16">
         <v>271</v>
       </c>
       <c r="H51" s="16">
         <v>267</v>
       </c>
       <c r="I51" s="16">
         <v>1</v>
       </c>
       <c r="J51" s="16">
         <v>3</v>
       </c>
       <c r="K51" s="16">
         <v>8</v>
       </c>
       <c r="L51" s="16">
         <v>8</v>
@@ -4944,54 +4924,54 @@
       <c r="Q51" s="16">
         <v>0</v>
       </c>
       <c r="R51" s="16">
         <v>0</v>
       </c>
       <c r="S51" s="16">
         <v>5</v>
       </c>
       <c r="T51" s="16">
         <v>5</v>
       </c>
       <c r="U51" s="16">
         <v>0</v>
       </c>
       <c r="V51" s="16">
         <v>0</v>
       </c>
       <c r="W51" s="16">
         <v>287</v>
       </c>
       <c r="X51" s="16">
         <v>310</v>
       </c>
     </row>
-    <row r="52" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="52" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B52" s="18"/>
       <c r="C52" s="19" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D52" s="15"/>
       <c r="E52" s="16">
         <v>973</v>
       </c>
       <c r="F52" s="16">
         <v>978</v>
       </c>
       <c r="G52" s="16">
         <v>926</v>
       </c>
       <c r="H52" s="16">
         <v>917</v>
       </c>
       <c r="I52" s="16">
         <v>0</v>
       </c>
       <c r="J52" s="16">
         <v>9</v>
       </c>
       <c r="K52" s="16">
         <v>24</v>
       </c>
       <c r="L52" s="16">
         <v>22</v>
@@ -5011,54 +4991,54 @@
       <c r="Q52" s="16">
         <v>0</v>
       </c>
       <c r="R52" s="16">
         <v>0</v>
       </c>
       <c r="S52" s="16">
         <v>28</v>
       </c>
       <c r="T52" s="16">
         <v>25</v>
       </c>
       <c r="U52" s="16">
         <v>2</v>
       </c>
       <c r="V52" s="16">
         <v>1</v>
       </c>
       <c r="W52" s="16">
         <v>969</v>
       </c>
       <c r="X52" s="16">
         <v>982</v>
       </c>
     </row>
-    <row r="53" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="53" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B53" s="18"/>
       <c r="C53" s="19" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D53" s="15"/>
       <c r="E53" s="16">
         <v>3070</v>
       </c>
       <c r="F53" s="16">
         <v>2400</v>
       </c>
       <c r="G53" s="16">
         <v>2287</v>
       </c>
       <c r="H53" s="16">
         <v>2266</v>
       </c>
       <c r="I53" s="16">
         <v>0</v>
       </c>
       <c r="J53" s="16">
         <v>21</v>
       </c>
       <c r="K53" s="16">
         <v>42</v>
       </c>
       <c r="L53" s="16">
         <v>41</v>
@@ -5078,54 +5058,54 @@
       <c r="Q53" s="16">
         <v>0</v>
       </c>
       <c r="R53" s="16">
         <v>0</v>
       </c>
       <c r="S53" s="16">
         <v>69</v>
       </c>
       <c r="T53" s="16">
         <v>63</v>
       </c>
       <c r="U53" s="16">
         <v>1</v>
       </c>
       <c r="V53" s="16">
         <v>5</v>
       </c>
       <c r="W53" s="16">
         <v>2410</v>
       </c>
       <c r="X53" s="16">
         <v>3060</v>
       </c>
     </row>
-    <row r="54" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="54" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B54" s="18"/>
       <c r="C54" s="19" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="16">
         <v>2556</v>
       </c>
       <c r="F54" s="16">
         <v>1984</v>
       </c>
       <c r="G54" s="16">
         <v>1899</v>
       </c>
       <c r="H54" s="16">
         <v>1878</v>
       </c>
       <c r="I54" s="16">
         <v>0</v>
       </c>
       <c r="J54" s="16">
         <v>21</v>
       </c>
       <c r="K54" s="16">
         <v>30</v>
       </c>
       <c r="L54" s="16">
         <v>29</v>
@@ -5145,54 +5125,54 @@
       <c r="Q54" s="16">
         <v>0</v>
       </c>
       <c r="R54" s="16">
         <v>0</v>
       </c>
       <c r="S54" s="16">
         <v>53</v>
       </c>
       <c r="T54" s="16">
         <v>49</v>
       </c>
       <c r="U54" s="16">
         <v>0</v>
       </c>
       <c r="V54" s="16">
         <v>4</v>
       </c>
       <c r="W54" s="16">
         <v>2020</v>
       </c>
       <c r="X54" s="16">
         <v>2520</v>
       </c>
     </row>
-    <row r="55" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="55" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B55" s="18"/>
       <c r="C55" s="19" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D55" s="15"/>
       <c r="E55" s="16">
         <v>514</v>
       </c>
       <c r="F55" s="16">
         <v>416</v>
       </c>
       <c r="G55" s="16">
         <v>388</v>
       </c>
       <c r="H55" s="16">
         <v>388</v>
       </c>
       <c r="I55" s="16">
         <v>0</v>
       </c>
       <c r="J55" s="16">
         <v>0</v>
       </c>
       <c r="K55" s="16">
         <v>12</v>
       </c>
       <c r="L55" s="16">
         <v>12</v>
@@ -5212,54 +5192,54 @@
       <c r="Q55" s="16">
         <v>0</v>
       </c>
       <c r="R55" s="16">
         <v>0</v>
       </c>
       <c r="S55" s="16">
         <v>16</v>
       </c>
       <c r="T55" s="16">
         <v>14</v>
       </c>
       <c r="U55" s="16">
         <v>1</v>
       </c>
       <c r="V55" s="16">
         <v>1</v>
       </c>
       <c r="W55" s="16">
         <v>390</v>
       </c>
       <c r="X55" s="16">
         <v>540</v>
       </c>
     </row>
-    <row r="56" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="56" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B56" s="18"/>
       <c r="C56" s="19" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D56" s="15"/>
       <c r="E56" s="16">
         <v>1352</v>
       </c>
       <c r="F56" s="16">
         <v>1095</v>
       </c>
       <c r="G56" s="16">
         <v>1048</v>
       </c>
       <c r="H56" s="16">
         <v>1035</v>
       </c>
       <c r="I56" s="16">
         <v>1</v>
       </c>
       <c r="J56" s="16">
         <v>12</v>
       </c>
       <c r="K56" s="16">
         <v>15</v>
       </c>
       <c r="L56" s="16">
         <v>14</v>
@@ -5279,54 +5259,54 @@
       <c r="Q56" s="16">
         <v>0</v>
       </c>
       <c r="R56" s="16">
         <v>0</v>
       </c>
       <c r="S56" s="16">
         <v>31</v>
       </c>
       <c r="T56" s="16">
         <v>28</v>
       </c>
       <c r="U56" s="16">
         <v>2</v>
       </c>
       <c r="V56" s="16">
         <v>1</v>
       </c>
       <c r="W56" s="16">
         <v>1140</v>
       </c>
       <c r="X56" s="16">
         <v>1307</v>
       </c>
     </row>
-    <row r="57" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="57" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B57" s="18"/>
       <c r="C57" s="19" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D57" s="15"/>
       <c r="E57" s="16">
         <v>370</v>
       </c>
       <c r="F57" s="16">
         <v>388</v>
       </c>
       <c r="G57" s="16">
         <v>375</v>
       </c>
       <c r="H57" s="16">
         <v>374</v>
       </c>
       <c r="I57" s="16">
         <v>0</v>
       </c>
       <c r="J57" s="16">
         <v>1</v>
       </c>
       <c r="K57" s="16">
         <v>4</v>
       </c>
       <c r="L57" s="16">
         <v>4</v>
@@ -5346,54 +5326,54 @@
       <c r="Q57" s="16">
         <v>0</v>
       </c>
       <c r="R57" s="16">
         <v>0</v>
       </c>
       <c r="S57" s="16">
         <v>9</v>
       </c>
       <c r="T57" s="16">
         <v>9</v>
       </c>
       <c r="U57" s="16">
         <v>0</v>
       </c>
       <c r="V57" s="16">
         <v>0</v>
       </c>
       <c r="W57" s="16">
         <v>438</v>
       </c>
       <c r="X57" s="16">
         <v>320</v>
       </c>
     </row>
-    <row r="58" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="58" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B58" s="18"/>
       <c r="C58" s="19" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D58" s="15"/>
       <c r="E58" s="16">
         <v>301</v>
       </c>
       <c r="F58" s="16">
         <v>391</v>
       </c>
       <c r="G58" s="16">
         <v>373</v>
       </c>
       <c r="H58" s="16">
         <v>372</v>
       </c>
       <c r="I58" s="16">
         <v>0</v>
       </c>
       <c r="J58" s="16">
         <v>1</v>
       </c>
       <c r="K58" s="16">
         <v>7</v>
       </c>
       <c r="L58" s="16">
         <v>7</v>
@@ -5438,55 +5418,55 @@
     <row r="59" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B59" s="18"/>
       <c r="C59" s="19"/>
       <c r="D59" s="15"/>
       <c r="E59" s="16"/>
       <c r="F59" s="16"/>
       <c r="G59" s="16"/>
       <c r="H59" s="16"/>
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
       <c r="K59" s="16"/>
       <c r="L59" s="16"/>
       <c r="M59" s="16"/>
       <c r="N59" s="16"/>
       <c r="O59" s="16"/>
       <c r="P59" s="16"/>
       <c r="Q59" s="16"/>
       <c r="R59" s="16"/>
       <c r="S59" s="16"/>
       <c r="T59" s="16"/>
       <c r="U59" s="16"/>
       <c r="V59" s="16"/>
       <c r="W59" s="16"/>
       <c r="X59" s="16"/>
     </row>
-    <row r="60" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C60" s="31"/>
+    <row r="60" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B60" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C60" s="28"/>
       <c r="D60" s="17"/>
       <c r="E60" s="13">
         <v>2064</v>
       </c>
       <c r="F60" s="13">
         <v>1849</v>
       </c>
       <c r="G60" s="13">
         <v>1802</v>
       </c>
       <c r="H60" s="13">
         <v>1737</v>
       </c>
       <c r="I60" s="13">
         <v>2</v>
       </c>
       <c r="J60" s="13">
         <v>63</v>
       </c>
       <c r="K60" s="13">
         <v>15</v>
       </c>
       <c r="L60" s="13">
         <v>13</v>
       </c>
@@ -5505,54 +5485,54 @@
       <c r="Q60" s="13">
         <v>0</v>
       </c>
       <c r="R60" s="13">
         <v>0</v>
       </c>
       <c r="S60" s="13">
         <v>32</v>
       </c>
       <c r="T60" s="13">
         <v>27</v>
       </c>
       <c r="U60" s="13">
         <v>0</v>
       </c>
       <c r="V60" s="13">
         <v>5</v>
       </c>
       <c r="W60" s="13">
         <v>1822</v>
       </c>
       <c r="X60" s="13">
         <v>2091</v>
       </c>
     </row>
-    <row r="61" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="61" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B61" s="18"/>
       <c r="C61" s="19" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D61" s="15"/>
       <c r="E61" s="16">
         <v>136</v>
       </c>
       <c r="F61" s="16">
         <v>140</v>
       </c>
       <c r="G61" s="16">
         <v>136</v>
       </c>
       <c r="H61" s="16">
         <v>129</v>
       </c>
       <c r="I61" s="16">
         <v>0</v>
       </c>
       <c r="J61" s="16">
         <v>7</v>
       </c>
       <c r="K61" s="16">
         <v>0</v>
       </c>
       <c r="L61" s="16">
         <v>0</v>
@@ -5572,54 +5552,54 @@
       <c r="Q61" s="16">
         <v>0</v>
       </c>
       <c r="R61" s="16">
         <v>0</v>
       </c>
       <c r="S61" s="16">
         <v>4</v>
       </c>
       <c r="T61" s="16">
         <v>3</v>
       </c>
       <c r="U61" s="16">
         <v>0</v>
       </c>
       <c r="V61" s="16">
         <v>1</v>
       </c>
       <c r="W61" s="16">
         <v>140</v>
       </c>
       <c r="X61" s="16">
         <v>136</v>
       </c>
     </row>
-    <row r="62" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="62" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B62" s="18"/>
       <c r="C62" s="19" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D62" s="15"/>
       <c r="E62" s="16">
         <v>175</v>
       </c>
       <c r="F62" s="16">
         <v>153</v>
       </c>
       <c r="G62" s="16">
         <v>151</v>
       </c>
       <c r="H62" s="16">
         <v>141</v>
       </c>
       <c r="I62" s="16">
         <v>0</v>
       </c>
       <c r="J62" s="16">
         <v>10</v>
       </c>
       <c r="K62" s="16">
         <v>0</v>
       </c>
       <c r="L62" s="16">
         <v>0</v>
@@ -5639,54 +5619,54 @@
       <c r="Q62" s="16">
         <v>0</v>
       </c>
       <c r="R62" s="16">
         <v>0</v>
       </c>
       <c r="S62" s="16">
         <v>2</v>
       </c>
       <c r="T62" s="16">
         <v>1</v>
       </c>
       <c r="U62" s="16">
         <v>0</v>
       </c>
       <c r="V62" s="16">
         <v>1</v>
       </c>
       <c r="W62" s="16">
         <v>172</v>
       </c>
       <c r="X62" s="16">
         <v>156</v>
       </c>
     </row>
-    <row r="63" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="63" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B63" s="18"/>
       <c r="C63" s="19" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D63" s="15"/>
       <c r="E63" s="16">
         <v>651</v>
       </c>
       <c r="F63" s="16">
         <v>540</v>
       </c>
       <c r="G63" s="16">
         <v>525</v>
       </c>
       <c r="H63" s="16">
         <v>518</v>
       </c>
       <c r="I63" s="16">
         <v>1</v>
       </c>
       <c r="J63" s="16">
         <v>6</v>
       </c>
       <c r="K63" s="16">
         <v>4</v>
       </c>
       <c r="L63" s="16">
         <v>4</v>
@@ -5706,54 +5686,54 @@
       <c r="Q63" s="16">
         <v>0</v>
       </c>
       <c r="R63" s="16">
         <v>0</v>
       </c>
       <c r="S63" s="16">
         <v>11</v>
       </c>
       <c r="T63" s="16">
         <v>11</v>
       </c>
       <c r="U63" s="16">
         <v>0</v>
       </c>
       <c r="V63" s="16">
         <v>0</v>
       </c>
       <c r="W63" s="16">
         <v>518</v>
       </c>
       <c r="X63" s="16">
         <v>673</v>
       </c>
     </row>
-    <row r="64" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="64" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B64" s="18"/>
       <c r="C64" s="19" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D64" s="15"/>
       <c r="E64" s="16">
         <v>798</v>
       </c>
       <c r="F64" s="16">
         <v>770</v>
       </c>
       <c r="G64" s="16">
         <v>751</v>
       </c>
       <c r="H64" s="16">
         <v>723</v>
       </c>
       <c r="I64" s="16">
         <v>1</v>
       </c>
       <c r="J64" s="16">
         <v>27</v>
       </c>
       <c r="K64" s="16">
         <v>8</v>
       </c>
       <c r="L64" s="16">
         <v>6</v>
@@ -5773,54 +5753,54 @@
       <c r="Q64" s="16">
         <v>0</v>
       </c>
       <c r="R64" s="16">
         <v>0</v>
       </c>
       <c r="S64" s="16">
         <v>11</v>
       </c>
       <c r="T64" s="16">
         <v>9</v>
       </c>
       <c r="U64" s="16">
         <v>0</v>
       </c>
       <c r="V64" s="16">
         <v>2</v>
       </c>
       <c r="W64" s="16">
         <v>726</v>
       </c>
       <c r="X64" s="16">
         <v>842</v>
       </c>
     </row>
-    <row r="65" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="65" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B65" s="18"/>
       <c r="C65" s="19" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D65" s="15"/>
       <c r="E65" s="16">
         <v>304</v>
       </c>
       <c r="F65" s="16">
         <v>246</v>
       </c>
       <c r="G65" s="16">
         <v>239</v>
       </c>
       <c r="H65" s="16">
         <v>226</v>
       </c>
       <c r="I65" s="16">
         <v>0</v>
       </c>
       <c r="J65" s="16">
         <v>13</v>
       </c>
       <c r="K65" s="16">
         <v>3</v>
       </c>
       <c r="L65" s="16">
         <v>3</v>
@@ -5865,55 +5845,55 @@
     <row r="66" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B66" s="18"/>
       <c r="C66" s="19"/>
       <c r="D66" s="15"/>
       <c r="E66" s="16"/>
       <c r="F66" s="16"/>
       <c r="G66" s="16"/>
       <c r="H66" s="16"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66" s="16"/>
       <c r="L66" s="16"/>
       <c r="M66" s="16"/>
       <c r="N66" s="16"/>
       <c r="O66" s="16"/>
       <c r="P66" s="16"/>
       <c r="Q66" s="16"/>
       <c r="R66" s="16"/>
       <c r="S66" s="16"/>
       <c r="T66" s="16"/>
       <c r="U66" s="16"/>
       <c r="V66" s="16"/>
       <c r="W66" s="16"/>
       <c r="X66" s="16"/>
     </row>
-    <row r="67" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C67" s="31"/>
+    <row r="67" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B67" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67" s="28"/>
       <c r="D67" s="17"/>
       <c r="E67" s="13">
         <v>947</v>
       </c>
       <c r="F67" s="13">
         <v>784</v>
       </c>
       <c r="G67" s="13">
         <v>753</v>
       </c>
       <c r="H67" s="13">
         <v>727</v>
       </c>
       <c r="I67" s="13">
         <v>0</v>
       </c>
       <c r="J67" s="13">
         <v>26</v>
       </c>
       <c r="K67" s="13">
         <v>15</v>
       </c>
       <c r="L67" s="13">
         <v>14</v>
       </c>
@@ -5932,54 +5912,54 @@
       <c r="Q67" s="13">
         <v>0</v>
       </c>
       <c r="R67" s="13">
         <v>0</v>
       </c>
       <c r="S67" s="13">
         <v>16</v>
       </c>
       <c r="T67" s="13">
         <v>12</v>
       </c>
       <c r="U67" s="13">
         <v>0</v>
       </c>
       <c r="V67" s="13">
         <v>4</v>
       </c>
       <c r="W67" s="13">
         <v>860</v>
       </c>
       <c r="X67" s="13">
         <v>871</v>
       </c>
     </row>
-    <row r="68" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="68" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B68" s="18"/>
       <c r="C68" s="19" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="D68" s="15"/>
       <c r="E68" s="16">
         <v>177</v>
       </c>
       <c r="F68" s="16">
         <v>123</v>
       </c>
       <c r="G68" s="16">
         <v>118</v>
       </c>
       <c r="H68" s="16">
         <v>108</v>
       </c>
       <c r="I68" s="16">
         <v>0</v>
       </c>
       <c r="J68" s="16">
         <v>10</v>
       </c>
       <c r="K68" s="16">
         <v>3</v>
       </c>
       <c r="L68" s="16">
         <v>2</v>
@@ -5999,54 +5979,54 @@
       <c r="Q68" s="16">
         <v>0</v>
       </c>
       <c r="R68" s="16">
         <v>0</v>
       </c>
       <c r="S68" s="16">
         <v>2</v>
       </c>
       <c r="T68" s="16">
         <v>1</v>
       </c>
       <c r="U68" s="16">
         <v>0</v>
       </c>
       <c r="V68" s="16">
         <v>1</v>
       </c>
       <c r="W68" s="16">
         <v>140</v>
       </c>
       <c r="X68" s="16">
         <v>160</v>
       </c>
     </row>
-    <row r="69" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="69" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B69" s="18"/>
       <c r="C69" s="19" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D69" s="15"/>
       <c r="E69" s="16">
         <v>304</v>
       </c>
       <c r="F69" s="16">
         <v>272</v>
       </c>
       <c r="G69" s="16">
         <v>260</v>
       </c>
       <c r="H69" s="16">
         <v>252</v>
       </c>
       <c r="I69" s="16">
         <v>0</v>
       </c>
       <c r="J69" s="16">
         <v>8</v>
       </c>
       <c r="K69" s="16">
         <v>4</v>
       </c>
       <c r="L69" s="16">
         <v>4</v>
@@ -6066,54 +6046,54 @@
       <c r="Q69" s="16">
         <v>0</v>
       </c>
       <c r="R69" s="16">
         <v>0</v>
       </c>
       <c r="S69" s="16">
         <v>8</v>
       </c>
       <c r="T69" s="16">
         <v>7</v>
       </c>
       <c r="U69" s="16">
         <v>0</v>
       </c>
       <c r="V69" s="16">
         <v>1</v>
       </c>
       <c r="W69" s="16">
         <v>289</v>
       </c>
       <c r="X69" s="16">
         <v>287</v>
       </c>
     </row>
-    <row r="70" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="70" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B70" s="18"/>
       <c r="C70" s="19" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D70" s="15"/>
       <c r="E70" s="16">
         <v>284</v>
       </c>
       <c r="F70" s="16">
         <v>222</v>
       </c>
       <c r="G70" s="16">
         <v>211</v>
       </c>
       <c r="H70" s="16">
         <v>209</v>
       </c>
       <c r="I70" s="16">
         <v>0</v>
       </c>
       <c r="J70" s="16">
         <v>2</v>
       </c>
       <c r="K70" s="16">
         <v>5</v>
       </c>
       <c r="L70" s="16">
         <v>5</v>
@@ -6133,54 +6113,54 @@
       <c r="Q70" s="16">
         <v>0</v>
       </c>
       <c r="R70" s="16">
         <v>0</v>
       </c>
       <c r="S70" s="16">
         <v>6</v>
       </c>
       <c r="T70" s="16">
         <v>4</v>
       </c>
       <c r="U70" s="16">
         <v>0</v>
       </c>
       <c r="V70" s="16">
         <v>2</v>
       </c>
       <c r="W70" s="16">
         <v>255</v>
       </c>
       <c r="X70" s="16">
         <v>251</v>
       </c>
     </row>
-    <row r="71" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="71" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B71" s="18"/>
       <c r="C71" s="19" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D71" s="15"/>
       <c r="E71" s="16">
         <v>182</v>
       </c>
       <c r="F71" s="16">
         <v>167</v>
       </c>
       <c r="G71" s="16">
         <v>164</v>
       </c>
       <c r="H71" s="16">
         <v>158</v>
       </c>
       <c r="I71" s="16">
         <v>0</v>
       </c>
       <c r="J71" s="16">
         <v>6</v>
       </c>
       <c r="K71" s="16">
         <v>3</v>
       </c>
       <c r="L71" s="16">
         <v>3</v>
@@ -6225,121 +6205,121 @@
     <row r="72" spans="2:24" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="B72" s="18"/>
       <c r="C72" s="19"/>
       <c r="D72" s="15"/>
       <c r="E72" s="16"/>
       <c r="F72" s="16"/>
       <c r="G72" s="16"/>
       <c r="H72" s="16"/>
       <c r="I72" s="16"/>
       <c r="J72" s="16"/>
       <c r="K72" s="16"/>
       <c r="L72" s="16"/>
       <c r="M72" s="16"/>
       <c r="N72" s="16"/>
       <c r="O72" s="16"/>
       <c r="P72" s="16"/>
       <c r="Q72" s="16"/>
       <c r="R72" s="16"/>
       <c r="S72" s="16"/>
       <c r="T72" s="16"/>
       <c r="U72" s="16"/>
       <c r="V72" s="16"/>
       <c r="W72" s="16"/>
       <c r="X72" s="16"/>
     </row>
-    <row r="73" spans="2:24" s="11" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C73" s="31"/>
+    <row r="73" spans="2:24" s="11" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B73" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C73" s="28"/>
       <c r="D73" s="17"/>
       <c r="E73" s="13">
         <v>3639</v>
       </c>
       <c r="F73" s="13">
         <v>3013</v>
       </c>
       <c r="G73" s="13">
         <v>2889</v>
       </c>
       <c r="H73" s="13">
         <v>2788</v>
       </c>
       <c r="I73" s="13">
         <v>3</v>
       </c>
       <c r="J73" s="13">
         <v>98</v>
       </c>
       <c r="K73" s="13">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L73" s="13">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M73" s="13">
         <v>0</v>
       </c>
       <c r="N73" s="13">
         <v>5</v>
       </c>
       <c r="O73" s="13">
         <v>0</v>
       </c>
       <c r="P73" s="13">
         <v>0</v>
       </c>
       <c r="Q73" s="13">
         <v>0</v>
       </c>
       <c r="R73" s="13">
         <v>0</v>
       </c>
       <c r="S73" s="13">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T73" s="13">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U73" s="13">
         <v>0</v>
       </c>
       <c r="V73" s="13">
         <v>6</v>
       </c>
       <c r="W73" s="13">
         <v>3046</v>
       </c>
       <c r="X73" s="13">
         <v>3606</v>
       </c>
     </row>
-    <row r="74" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="74" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B74" s="18"/>
       <c r="C74" s="19" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="D74" s="15"/>
       <c r="E74" s="16">
         <v>1826</v>
       </c>
       <c r="F74" s="16">
         <v>1442</v>
       </c>
       <c r="G74" s="16">
         <v>1369</v>
       </c>
       <c r="H74" s="16">
         <v>1305</v>
       </c>
       <c r="I74" s="16">
         <v>1</v>
       </c>
       <c r="J74" s="16">
         <v>63</v>
       </c>
       <c r="K74" s="16">
         <v>33</v>
       </c>
       <c r="L74" s="16">
         <v>29</v>
@@ -6359,54 +6339,54 @@
       <c r="Q74" s="16">
         <v>0</v>
       </c>
       <c r="R74" s="16">
         <v>0</v>
       </c>
       <c r="S74" s="16">
         <v>40</v>
       </c>
       <c r="T74" s="16">
         <v>35</v>
       </c>
       <c r="U74" s="16">
         <v>0</v>
       </c>
       <c r="V74" s="16">
         <v>5</v>
       </c>
       <c r="W74" s="16">
         <v>1546</v>
       </c>
       <c r="X74" s="16">
         <v>1722</v>
       </c>
     </row>
-    <row r="75" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="75" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B75" s="18"/>
       <c r="C75" s="19" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="D75" s="15"/>
       <c r="E75" s="16">
         <v>1341</v>
       </c>
       <c r="F75" s="16">
         <v>1044</v>
       </c>
       <c r="G75" s="16">
         <v>995</v>
       </c>
       <c r="H75" s="16">
         <v>968</v>
       </c>
       <c r="I75" s="16">
         <v>1</v>
       </c>
       <c r="J75" s="16">
         <v>26</v>
       </c>
       <c r="K75" s="16">
         <v>26</v>
       </c>
       <c r="L75" s="16">
         <v>24</v>
@@ -6426,54 +6406,54 @@
       <c r="Q75" s="16">
         <v>0</v>
       </c>
       <c r="R75" s="16">
         <v>0</v>
       </c>
       <c r="S75" s="16">
         <v>23</v>
       </c>
       <c r="T75" s="16">
         <v>21</v>
       </c>
       <c r="U75" s="16">
         <v>0</v>
       </c>
       <c r="V75" s="16">
         <v>2</v>
       </c>
       <c r="W75" s="16">
         <v>1090</v>
       </c>
       <c r="X75" s="16">
         <v>1295</v>
       </c>
     </row>
-    <row r="76" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="76" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B76" s="18"/>
       <c r="C76" s="19" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="D76" s="15"/>
       <c r="E76" s="16">
         <v>485</v>
       </c>
       <c r="F76" s="16">
         <v>398</v>
       </c>
       <c r="G76" s="16">
         <v>374</v>
       </c>
       <c r="H76" s="16">
         <v>337</v>
       </c>
       <c r="I76" s="16">
         <v>0</v>
       </c>
       <c r="J76" s="16">
         <v>37</v>
       </c>
       <c r="K76" s="16">
         <v>7</v>
       </c>
       <c r="L76" s="16">
         <v>5</v>
@@ -6493,54 +6473,54 @@
       <c r="Q76" s="16">
         <v>0</v>
       </c>
       <c r="R76" s="16">
         <v>0</v>
       </c>
       <c r="S76" s="16">
         <v>17</v>
       </c>
       <c r="T76" s="16">
         <v>14</v>
       </c>
       <c r="U76" s="16">
         <v>0</v>
       </c>
       <c r="V76" s="16">
         <v>3</v>
       </c>
       <c r="W76" s="16">
         <v>456</v>
       </c>
       <c r="X76" s="16">
         <v>427</v>
       </c>
     </row>
-    <row r="77" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="77" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B77" s="18"/>
       <c r="C77" s="19" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="D77" s="15"/>
       <c r="E77" s="16">
         <v>192</v>
       </c>
       <c r="F77" s="16">
         <v>149</v>
       </c>
       <c r="G77" s="16">
         <v>139</v>
       </c>
       <c r="H77" s="16">
         <v>136</v>
       </c>
       <c r="I77" s="16">
         <v>0</v>
       </c>
       <c r="J77" s="16">
         <v>3</v>
       </c>
       <c r="K77" s="16">
         <v>4</v>
       </c>
       <c r="L77" s="16">
         <v>4</v>
@@ -6560,54 +6540,54 @@
       <c r="Q77" s="16">
         <v>0</v>
       </c>
       <c r="R77" s="16">
         <v>0</v>
       </c>
       <c r="S77" s="16">
         <v>6</v>
       </c>
       <c r="T77" s="16">
         <v>5</v>
       </c>
       <c r="U77" s="16">
         <v>0</v>
       </c>
       <c r="V77" s="16">
         <v>1</v>
       </c>
       <c r="W77" s="16">
         <v>173</v>
       </c>
       <c r="X77" s="16">
         <v>168</v>
       </c>
     </row>
-    <row r="78" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="78" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B78" s="18"/>
       <c r="C78" s="19" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="D78" s="15"/>
       <c r="E78" s="16">
         <v>283</v>
       </c>
       <c r="F78" s="16">
         <v>232</v>
       </c>
       <c r="G78" s="16">
         <v>223</v>
       </c>
       <c r="H78" s="16">
         <v>216</v>
       </c>
       <c r="I78" s="16">
         <v>0</v>
       </c>
       <c r="J78" s="16">
         <v>7</v>
       </c>
       <c r="K78" s="16">
         <v>7</v>
       </c>
       <c r="L78" s="16">
         <v>7</v>
@@ -6627,54 +6607,54 @@
       <c r="Q78" s="16">
         <v>0</v>
       </c>
       <c r="R78" s="16">
         <v>0</v>
       </c>
       <c r="S78" s="16">
         <v>2</v>
       </c>
       <c r="T78" s="16">
         <v>2</v>
       </c>
       <c r="U78" s="16">
         <v>0</v>
       </c>
       <c r="V78" s="16">
         <v>0</v>
       </c>
       <c r="W78" s="16">
         <v>232</v>
       </c>
       <c r="X78" s="16">
         <v>283</v>
       </c>
     </row>
-    <row r="79" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="79" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B79" s="18"/>
       <c r="C79" s="19" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="D79" s="15"/>
       <c r="E79" s="16">
         <v>396</v>
       </c>
       <c r="F79" s="16">
         <v>282</v>
       </c>
       <c r="G79" s="16">
         <v>274</v>
       </c>
       <c r="H79" s="16">
         <v>265</v>
       </c>
       <c r="I79" s="16">
         <v>2</v>
       </c>
       <c r="J79" s="16">
         <v>7</v>
       </c>
       <c r="K79" s="16">
         <v>3</v>
       </c>
       <c r="L79" s="16">
         <v>2</v>
@@ -6694,54 +6674,54 @@
       <c r="Q79" s="16">
         <v>0</v>
       </c>
       <c r="R79" s="16">
         <v>0</v>
       </c>
       <c r="S79" s="16">
         <v>5</v>
       </c>
       <c r="T79" s="16">
         <v>5</v>
       </c>
       <c r="U79" s="16">
         <v>0</v>
       </c>
       <c r="V79" s="16">
         <v>0</v>
       </c>
       <c r="W79" s="16">
         <v>282</v>
       </c>
       <c r="X79" s="16">
         <v>396</v>
       </c>
     </row>
-    <row r="80" spans="2:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="80" spans="2:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B80" s="18"/>
       <c r="C80" s="19" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="D80" s="15"/>
       <c r="E80" s="16">
         <v>193</v>
       </c>
       <c r="F80" s="16">
         <v>181</v>
       </c>
       <c r="G80" s="16">
         <v>174</v>
       </c>
       <c r="H80" s="16">
         <v>174</v>
       </c>
       <c r="I80" s="16">
         <v>0</v>
       </c>
       <c r="J80" s="16">
         <v>0</v>
       </c>
       <c r="K80" s="16">
         <v>4</v>
       </c>
       <c r="L80" s="16">
         <v>4</v>
@@ -6761,54 +6741,54 @@
       <c r="Q80" s="16">
         <v>0</v>
       </c>
       <c r="R80" s="16">
         <v>0</v>
       </c>
       <c r="S80" s="16">
         <v>3</v>
       </c>
       <c r="T80" s="16">
         <v>3</v>
       </c>
       <c r="U80" s="16">
         <v>0</v>
       </c>
       <c r="V80" s="16">
         <v>0</v>
       </c>
       <c r="W80" s="16">
         <v>153</v>
       </c>
       <c r="X80" s="16">
         <v>221</v>
       </c>
     </row>
-    <row r="81" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="81" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B81" s="18"/>
       <c r="C81" s="19" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="D81" s="15"/>
       <c r="E81" s="16">
         <v>185</v>
       </c>
       <c r="F81" s="16">
         <v>180</v>
       </c>
       <c r="G81" s="16">
         <v>173</v>
       </c>
       <c r="H81" s="16">
         <v>171</v>
       </c>
       <c r="I81" s="16">
         <v>0</v>
       </c>
       <c r="J81" s="16">
         <v>2</v>
       </c>
       <c r="K81" s="16">
         <v>6</v>
       </c>
       <c r="L81" s="16">
         <v>6</v>
@@ -6828,121 +6808,121 @@
       <c r="Q81" s="16">
         <v>0</v>
       </c>
       <c r="R81" s="16">
         <v>0</v>
       </c>
       <c r="S81" s="16">
         <v>1</v>
       </c>
       <c r="T81" s="16">
         <v>1</v>
       </c>
       <c r="U81" s="16">
         <v>0</v>
       </c>
       <c r="V81" s="16">
         <v>0</v>
       </c>
       <c r="W81" s="16">
         <v>172</v>
       </c>
       <c r="X81" s="16">
         <v>193</v>
       </c>
     </row>
-    <row r="82" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="82" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B82" s="18"/>
       <c r="C82" s="19" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="D82" s="15"/>
       <c r="E82" s="16">
         <v>231</v>
       </c>
       <c r="F82" s="16">
         <v>248</v>
       </c>
       <c r="G82" s="16">
         <v>246</v>
       </c>
       <c r="H82" s="16">
         <v>241</v>
       </c>
       <c r="I82" s="16">
         <v>0</v>
       </c>
       <c r="J82" s="16">
         <v>5</v>
       </c>
       <c r="K82" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L82" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M82" s="16">
         <v>0</v>
       </c>
       <c r="N82" s="16">
         <v>0</v>
       </c>
       <c r="O82" s="16">
         <v>0</v>
       </c>
       <c r="P82" s="16">
         <v>0</v>
       </c>
       <c r="Q82" s="16">
         <v>0</v>
       </c>
       <c r="R82" s="16">
         <v>0</v>
       </c>
       <c r="S82" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T82" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U82" s="16">
         <v>0</v>
       </c>
       <c r="V82" s="16">
         <v>0</v>
       </c>
       <c r="W82" s="16">
         <v>206</v>
       </c>
       <c r="X82" s="16">
         <v>273</v>
       </c>
     </row>
-    <row r="83" spans="1:24" s="14" customFormat="1" ht="11.1" customHeight="1">
+    <row r="83" spans="1:24" s="14" customFormat="1" ht="11.15" customHeight="1">
       <c r="B83" s="18"/>
       <c r="C83" s="19" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="D83" s="15"/>
       <c r="E83" s="16">
         <v>333</v>
       </c>
       <c r="F83" s="16">
         <v>299</v>
       </c>
       <c r="G83" s="16">
         <v>291</v>
       </c>
       <c r="H83" s="16">
         <v>280</v>
       </c>
       <c r="I83" s="16">
         <v>0</v>
       </c>
       <c r="J83" s="16">
         <v>11</v>
       </c>
       <c r="K83" s="16">
         <v>4</v>
       </c>
       <c r="L83" s="16">
         <v>4</v>
@@ -7001,303 +6981,100 @@
       <c r="N84" s="20"/>
       <c r="O84" s="20"/>
       <c r="P84" s="20"/>
       <c r="Q84" s="20"/>
       <c r="R84" s="20"/>
       <c r="S84" s="20"/>
       <c r="T84" s="20"/>
       <c r="U84" s="20"/>
       <c r="V84" s="20"/>
       <c r="W84" s="20"/>
       <c r="X84" s="20"/>
     </row>
     <row r="85" spans="1:24"/>
     <row r="86" spans="1:24"/>
     <row r="87" spans="1:24"/>
     <row r="88" spans="1:24"/>
     <row r="89" spans="1:24"/>
     <row r="90" spans="1:24"/>
     <row r="91" spans="1:24"/>
     <row r="92" spans="1:24"/>
     <row r="93" spans="1:24"/>
     <row r="94" spans="1:24"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="23">
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="E5:E9"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="X5:X9"/>
+    <mergeCell ref="W5:W9"/>
+    <mergeCell ref="F5:V5"/>
+    <mergeCell ref="K8:N8"/>
     <mergeCell ref="B5:C9"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="K6:V6"/>
     <mergeCell ref="S7:V8"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="G6:J8"/>
     <mergeCell ref="K7:R7"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B67:C67"/>
-    <mergeCell ref="B27:C27"/>
-[...5 lines deleted...]
-    <mergeCell ref="K8:N8"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="60" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="58" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...191 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6CAAC0-F7B6-4477-9807-7339DC4AE28C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-56</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>