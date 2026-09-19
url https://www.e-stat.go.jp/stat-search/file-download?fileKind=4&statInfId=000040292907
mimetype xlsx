--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,71 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{3A992EC6-AB39-44DE-BEF2-4F0D1452E98E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="26140" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{3D1F52DD-2956-4DA3-988D-49D62FC9A68B}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-60" sheetId="20" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-60'!$A$1:$P$56</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C35" i="20" l="1"/>
   <c r="C34" i="20"/>
   <c r="A57" i="20"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="55">
   <si>
     <t>本年保護
 した人員</t>
     <rPh sb="0" eb="2">
       <t>ホンネン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジンイン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>措置別人員</t>
     <rPh sb="0" eb="2">
       <t>ソチ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジンイン</t>
     </rPh>
@@ -715,55 +732,58 @@
       <t>ガツ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>イチジ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="61" eb="62">
       <t>イトナ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>モノ</t>
     </rPh>
     <rPh sb="74" eb="76">
       <t>シュウケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和</t>
   </si>
+  <si>
+    <t/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1574,437 +1594,377 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="75">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="60" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{7E20629E-D79F-43C5-B7D3-439B20B9245A}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{DB2B838B-D96E-482F-9F5D-6A4DCE5C29B3}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{C7EE26ED-61A9-4D90-A426-6A0EC939C7E6}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{59649EC5-A158-4323-AEF5-AAE598C064D1}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{498F6DC0-D66F-430D-8ECE-692FC599B394}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{0F470C51-DA4C-4AEE-B2E6-B84A040C8BA9}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{7E38C087-5F1B-4F69-B436-7DA691FE7819}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{00C592F5-88E3-41BB-B7EA-E9BBACD0CD40}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{1796E67C-3AB1-426E-BCD4-225B948BCF34}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{23B8A62E-B021-4EA6-B953-D5B13B316920}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{D8046C58-E970-48D0-88B8-8BFCBFE72C6C}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{B8D16ADC-624D-420A-9501-535432D97AFB}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{D4A0B6DC-7FF3-45FF-B8C3-EC41E01A884F}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{93A80F1D-5DF3-4A22-BAE1-5D29B522DDB1}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{3E5D5962-17CF-4E60-86FC-E59E728A1EAE}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{654A92A3-6C8A-47C7-97D5-2953F4B0AF1C}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{3E74AE46-A636-4939-8B08-22CDFF5D8B09}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{24980559-E99C-43F7-984B-E06F2257D82E}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{037D0927-B128-475B-AF50-BFFE7C2605CA}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{CEF09546-7F5B-4FFD-AB27-22D9F2F0832B}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{B891DA4E-23C0-4EE0-A4DB-5DB9B882F0E3}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{3DFC515E-46ED-4D37-ACD9-56A032C2C5E2}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{1D87A772-5D0B-43FD-83CB-81D194F41693}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{361D328C-D482-458B-AC24-7C56506E8FCF}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{2D5249CB-A1E1-4F1D-8FFF-D95971C9712A}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{A86B86FE-574E-4E22-957C-905817FED9C1}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{7BD2BCF5-4FC0-4C72-A6E6-FDD6B1921ACE}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{C21CF06D-9B0A-4D86-8394-4B6270C31557}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{D69FDAE3-60ED-45AF-B2C2-E74E448DF9E6}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{AF4B8476-6142-4E79-AA02-A78A254365E1}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{3CD8B4B0-56CD-49DE-9B68-600E2FD96005}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{BD9DBBA4-2E8F-4D0D-A3C1-11B3EABA452F}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{15B94AB8-1B9F-49F6-9C0C-D5BA374F3F56}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{F2E12336-5AA6-4D51-BE16-810173C7A33F}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{A44309A7-B2BD-4A20-A93A-0D542BBD4C10}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{1E7BF0BD-93BD-4339-95C5-335BE0ED4087}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{99315892-EC38-4AF7-BAD5-B885256B5E91}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{11CA506D-04C3-4CE8-8EE7-332604C91D0C}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{5077950C-5DF4-4BE3-99A6-3F3CD958347A}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{26DCF283-EBB4-48E3-934B-48374C7DBF4B}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{89CC2318-3627-496C-8755-2EECBADA0F5B}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{81C2F2F2-716E-4FA1-9E46-B3EECC88DD6F}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{EE9E3B84-852C-4D56-9927-8EF80817F21C}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{90F5F572-BB93-41FB-97C5-BDF53D5827CA}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{5954A5EC-5B90-4676-9545-76FE6642696D}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{7724105A-DD11-4ECC-AA49-A12E8C19363B}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{A30743B9-47B0-4DF2-B67D-838A732ED47E}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{FF6F6332-1175-438B-A236-A6390F9D7F15}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{B2429ECD-A800-4B08-B0D2-06F722D9E0A1}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{4CDEC5BC-22AC-44F6-8E3B-0EEAE2B23ACE}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{0408F8CF-1AA4-4CBB-B3C0-65CB819B2E9C}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{B03F7D18-6937-4E92-A91C-8257D9EA62A8}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{DB1F3EF3-8A0B-4C36-BF53-6897A2E3AEED}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{E27AFF94-F95E-4FD3-A081-39317DBF0291}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{C2D496BD-6621-42C7-8BF8-695368D2194E}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{F42C7CA8-95D3-4C55-9618-71BFF9B48BE5}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{25B62926-94B8-4F4A-874A-6DF5F86D894B}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{8C7E5A1C-8A72-402C-B807-EA64DE7B1D14}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{C9050F73-C7EF-4925-8241-DE7B2F856E80}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{0BB6A0F1-7E4E-4E2C-8F9A-C4D8C72EA04B}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{4900D524-375B-4B95-BC4C-51CD17D53C8F}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{E076AB92-AA7D-44C7-BECB-7BF70723C9EE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>56029</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>33617</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>906136</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>21710</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="大かっこ 3"/>
+        <xdr:cNvPr id="4" name="大かっこ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE548DEF-AE50-F50A-C523-F23A52B77E48}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="459441" y="5401235"/>
           <a:ext cx="1690548" cy="682857"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2016,51 +1976,57 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>44825</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>33615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>894932</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>21708</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="大かっこ 4"/>
+        <xdr:cNvPr id="5" name="大かっこ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCDBADC5-4E5A-E57A-A969-19D08CCCDE5C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="448237" y="6443380"/>
           <a:ext cx="1690548" cy="682857"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2072,488 +2038,530 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1273" name="AutoShape 2"/>
+        <xdr:cNvPr id="1282" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{990D80D3-7EFD-2254-35C5-D697122A9208}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="847725" y="6867525"/>
-          <a:ext cx="104775" cy="590550"/>
+          <a:off x="847725" y="6724650"/>
+          <a:ext cx="104775" cy="581025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 77161"/>
+            <a:gd name="adj1" fmla="val 75916"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>276225</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1274" name="AutoShape 2"/>
+        <xdr:cNvPr id="1283" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B78AFA-3C7C-830E-A958-260CD9998F32}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="847725" y="7915275"/>
-          <a:ext cx="104775" cy="590550"/>
+          <a:off x="847725" y="7743825"/>
+          <a:ext cx="104775" cy="581025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 77161"/>
+            <a:gd name="adj1" fmla="val 75916"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1275" name="AutoShape 1"/>
+        <xdr:cNvPr id="1284" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA9F076E-0F77-BF92-7AF7-A0762D865844}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="800100" y="11839575"/>
-          <a:ext cx="85725" cy="1228725"/>
+          <a:off x="800100" y="11563350"/>
+          <a:ext cx="85725" cy="1200150"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 202458"/>
+            <a:gd name="adj1" fmla="val 197750"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1276" name="AutoShape 2"/>
+        <xdr:cNvPr id="1285" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD54541F-3531-C14C-4BDA-EB8C97098717}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1266825" y="11896725"/>
-          <a:ext cx="66675" cy="504825"/>
+          <a:off x="1266825" y="11620500"/>
+          <a:ext cx="66675" cy="495300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 107437"/>
+            <a:gd name="adj1" fmla="val 105410"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1277" name="AutoShape 2"/>
+        <xdr:cNvPr id="1286" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F95A8149-3CC2-DC63-67CC-1CE1D42C6E15}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1266825" y="12563475"/>
-          <a:ext cx="66675" cy="504825"/>
+          <a:off x="1266825" y="12268200"/>
+          <a:ext cx="66675" cy="495300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 107437"/>
+            <a:gd name="adj1" fmla="val 105410"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1278" name="AutoShape 1"/>
+        <xdr:cNvPr id="1287" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{856127CF-D0D7-1D89-BFF6-03E0CF06CDB6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="800100" y="14573250"/>
-          <a:ext cx="104775" cy="933450"/>
+          <a:off x="800100" y="14220825"/>
+          <a:ext cx="104775" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 83316"/>
+            <a:gd name="adj1" fmla="val 81616"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1279" name="AutoShape 2"/>
+        <xdr:cNvPr id="1288" name="AutoShape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A54F134-6540-F3EC-7D02-30275502AF3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1266825" y="14678025"/>
-          <a:ext cx="66675" cy="504825"/>
+          <a:off x="1266825" y="14325600"/>
+          <a:ext cx="66675" cy="495300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 107437"/>
+            <a:gd name="adj1" fmla="val 105410"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2686,1827 +2694,1812 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AEC9DCD-049B-4906-8110-8FE428C00790}">
   <sheetPr codeName="Sheet1">
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:P58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="3" customWidth="1"/>
     <col min="2" max="2" width="4.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="6.77734375" style="3" customWidth="1"/>
     <col min="4" max="4" width="2.77734375" style="3" customWidth="1"/>
     <col min="5" max="5" width="5.33203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="1.77734375" style="3" customWidth="1"/>
     <col min="7" max="7" width="8" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="3" customWidth="1"/>
     <col min="9" max="9" width="4" style="3" bestFit="1" customWidth="1"/>
-    <col min="10" max="14" width="16.77734375" style="35" customWidth="1"/>
-    <col min="15" max="15" width="16.6640625" style="35" customWidth="1"/>
+    <col min="10" max="14" width="16.77734375" customWidth="1"/>
+    <col min="15" max="15" width="16.6640625" customWidth="1"/>
     <col min="16" max="16" width="20.6640625" style="3" customWidth="1"/>
-    <col min="17" max="16384" width="0" style="36" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="33" customFormat="1" ht="16.5">
-[...18 lines deleted...]
-      <c r="A2" s="84" t="s">
+    <row r="1" spans="1:16" s="26" customFormat="1" ht="16.5">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="19"/>
+    </row>
+    <row r="2" spans="1:16" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="84"/>
-[...13 lines deleted...]
-      <c r="P2" s="84"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
     </row>
     <row r="3" spans="1:16" ht="10.5" customHeight="1">
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
-      <c r="P3" s="71"/>
+      <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" ht="2.15" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
-      <c r="J4" s="37"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:16" s="38" customFormat="1" ht="30" customHeight="1">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="28"/>
+    </row>
+    <row r="5" spans="1:16" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="A5" s="5"/>
-      <c r="B5" s="80" t="s">
+      <c r="B5" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="80"/>
-[...4 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
       <c r="I5" s="6"/>
-      <c r="J5" s="82" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="85" t="s">
+      <c r="J5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="L5" s="86"/>
-[...16 lines deleted...]
-      <c r="K6" s="39" t="s">
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+    </row>
+    <row r="6" spans="1:16" s="34" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="23"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="L6" s="40" t="s">
+      <c r="L6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="M6" s="40" t="s">
+      <c r="M6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="41" t="s">
+      <c r="N6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="42" t="s">
+      <c r="O6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="70" t="s">
+      <c r="P6" s="51" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="44" customFormat="1" ht="5.15" customHeight="1">
-[...13 lines deleted...]
-      <c r="B8" s="87" t="s">
+    <row r="7" spans="1:16" s="35" customFormat="1" ht="5.15" customHeight="1">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="7"/>
+      <c r="P7" s="20"/>
+    </row>
+    <row r="8" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A8" s="48"/>
+      <c r="B8" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="87"/>
-[...1 lines deleted...]
-      <c r="E8" s="88">
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="63">
         <v>2</v>
       </c>
-      <c r="F8" s="88"/>
-[...1 lines deleted...]
-      <c r="H8" s="66" t="s">
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="I8" s="9"/>
-      <c r="J8" s="45">
+      <c r="I8" s="7"/>
+      <c r="J8" s="36">
         <v>10460</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="36">
         <v>35</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="36">
         <v>443</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="36">
         <v>1211</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="36">
         <v>7</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="36">
         <v>410</v>
       </c>
-      <c r="P8" s="58">
+      <c r="P8" s="43">
         <v>2503</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...4 lines deleted...]
-      <c r="E9" s="88">
+    <row r="9" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A9" s="47"/>
+      <c r="B9" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="63">
         <v>3</v>
       </c>
-      <c r="F9" s="88"/>
-[...3 lines deleted...]
-      <c r="J9" s="45">
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="7"/>
+      <c r="J9" s="36">
         <v>9901</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="36">
         <v>34</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="36">
         <v>377</v>
       </c>
-      <c r="M9" s="45">
+      <c r="M9" s="36">
         <v>1164</v>
       </c>
-      <c r="N9" s="45">
+      <c r="N9" s="36">
         <v>14</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="36">
         <v>337</v>
       </c>
-      <c r="P9" s="58">
+      <c r="P9" s="43">
         <v>2272</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...4 lines deleted...]
-      <c r="E10" s="88">
+    <row r="10" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A10" s="47"/>
+      <c r="B10" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="63">
         <v>4</v>
       </c>
-      <c r="F10" s="88"/>
-[...3 lines deleted...]
-      <c r="J10" s="45">
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="7"/>
+      <c r="J10" s="36">
         <v>9690</v>
       </c>
-      <c r="K10" s="45">
+      <c r="K10" s="36">
         <v>33</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="36">
         <v>304</v>
       </c>
-      <c r="M10" s="45">
+      <c r="M10" s="36">
         <v>1138</v>
       </c>
-      <c r="N10" s="45">
+      <c r="N10" s="36">
         <v>4</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="36">
         <v>307</v>
       </c>
-      <c r="P10" s="58">
+      <c r="P10" s="43">
         <v>2238</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...4 lines deleted...]
-      <c r="E11" s="88">
+    <row r="11" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A11" s="47"/>
+      <c r="B11" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="63">
         <v>5</v>
       </c>
-      <c r="F11" s="88"/>
-[...6 lines deleted...]
-      <c r="K11" s="45">
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="7"/>
+      <c r="J11" s="36">
+        <v>9313</v>
+      </c>
+      <c r="K11" s="36">
         <v>31</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="36">
         <v>276</v>
       </c>
-      <c r="M11" s="45">
+      <c r="M11" s="36">
         <v>1064</v>
       </c>
-      <c r="N11" s="45">
+      <c r="N11" s="36">
         <v>10</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="36">
         <v>279</v>
       </c>
-      <c r="P11" s="58">
-[...8 lines deleted...]
-      <c r="E12" s="92">
+      <c r="P11" s="43">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="27" customHeight="1">
+      <c r="A12" s="48"/>
+      <c r="B12" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="59">
         <v>6</v>
       </c>
-      <c r="F12" s="92"/>
-[...6 lines deleted...]
-      <c r="K12" s="46">
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="9"/>
+      <c r="J12" s="37">
+        <v>8361</v>
+      </c>
+      <c r="K12" s="37">
         <v>27</v>
       </c>
-      <c r="L12" s="46">
+      <c r="L12" s="37">
         <v>205</v>
       </c>
-      <c r="M12" s="46">
+      <c r="M12" s="37">
         <v>1163</v>
       </c>
-      <c r="N12" s="46">
+      <c r="N12" s="37">
         <v>12</v>
       </c>
-      <c r="O12" s="46">
+      <c r="O12" s="37">
         <v>208</v>
       </c>
-      <c r="P12" s="59">
-[...23 lines deleted...]
-      <c r="B14" s="94" t="s">
+      <c r="P12" s="44">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A13" s="3"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="36"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="43"/>
+    </row>
+    <row r="14" spans="1:16" s="38" customFormat="1" ht="27" customHeight="1">
+      <c r="A14" s="8"/>
+      <c r="B14" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="94"/>
-[...9 lines deleted...]
-      <c r="K14" s="46">
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="37">
+        <v>3980</v>
+      </c>
+      <c r="K14" s="37">
         <v>10</v>
       </c>
-      <c r="L14" s="46">
+      <c r="L14" s="37">
         <v>96</v>
       </c>
-      <c r="M14" s="46">
+      <c r="M14" s="37">
         <v>562</v>
       </c>
-      <c r="N14" s="46">
+      <c r="N14" s="37">
         <v>6</v>
       </c>
-      <c r="O14" s="46">
+      <c r="O14" s="37">
         <v>55</v>
       </c>
-      <c r="P14" s="59">
+      <c r="P14" s="44">
         <v>371</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C15" s="76" t="s">
+    <row r="15" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="3"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="76"/>
-[...5 lines deleted...]
-      <c r="J15" s="45">
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="36">
         <v>109</v>
       </c>
-      <c r="K15" s="45">
-[...2 lines deleted...]
-      <c r="L15" s="45">
+      <c r="K15" s="36">
+        <v>0</v>
+      </c>
+      <c r="L15" s="36">
         <v>11</v>
       </c>
-      <c r="M15" s="45">
+      <c r="M15" s="36">
         <v>11</v>
       </c>
-      <c r="N15" s="45">
-[...2 lines deleted...]
-      <c r="O15" s="45">
+      <c r="N15" s="36">
+        <v>0</v>
+      </c>
+      <c r="O15" s="36">
         <v>12</v>
       </c>
-      <c r="P15" s="58">
+      <c r="P15" s="43">
         <v>58</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C16" s="76" t="s">
+    <row r="16" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="3"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="D16" s="76"/>
-[...5 lines deleted...]
-      <c r="J16" s="45">
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="36">
         <v>58</v>
       </c>
-      <c r="K16" s="45">
-[...2 lines deleted...]
-      <c r="L16" s="45">
+      <c r="K16" s="36">
+        <v>0</v>
+      </c>
+      <c r="L16" s="36">
         <v>9</v>
       </c>
-      <c r="M16" s="45">
+      <c r="M16" s="36">
         <v>5</v>
       </c>
-      <c r="N16" s="45">
-[...2 lines deleted...]
-      <c r="O16" s="45">
+      <c r="N16" s="36">
+        <v>0</v>
+      </c>
+      <c r="O16" s="36">
         <v>9</v>
       </c>
-      <c r="P16" s="58">
+      <c r="P16" s="43">
         <v>25</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C17" s="76" t="s">
+    <row r="17" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A17" s="3"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="76"/>
-[...5 lines deleted...]
-      <c r="J17" s="45">
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="36">
         <v>51</v>
       </c>
-      <c r="K17" s="45">
-[...2 lines deleted...]
-      <c r="L17" s="45">
+      <c r="K17" s="36">
+        <v>0</v>
+      </c>
+      <c r="L17" s="36">
         <v>2</v>
       </c>
-      <c r="M17" s="45">
+      <c r="M17" s="36">
         <v>6</v>
       </c>
-      <c r="N17" s="45">
-[...2 lines deleted...]
-      <c r="O17" s="45">
+      <c r="N17" s="36">
+        <v>0</v>
+      </c>
+      <c r="O17" s="36">
         <v>3</v>
       </c>
-      <c r="P17" s="58">
+      <c r="P17" s="43">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C18" s="76" t="s">
+    <row r="18" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A18" s="3"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="D18" s="76"/>
-[...5 lines deleted...]
-      <c r="J18" s="45">
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="36">
         <v>123</v>
       </c>
-      <c r="K18" s="45">
-[...2 lines deleted...]
-      <c r="L18" s="45">
+      <c r="K18" s="36">
+        <v>0</v>
+      </c>
+      <c r="L18" s="36">
         <v>12</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="36">
         <v>27</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N18" s="36">
         <v>2</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="36">
         <v>10</v>
       </c>
-      <c r="P18" s="58">
+      <c r="P18" s="43">
         <v>63</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C19" s="76" t="s">
+    <row r="19" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A19" s="3"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="D19" s="76"/>
-[...5 lines deleted...]
-      <c r="J19" s="45">
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="36">
         <v>58</v>
       </c>
-      <c r="K19" s="45">
-[...2 lines deleted...]
-      <c r="L19" s="45">
+      <c r="K19" s="36">
+        <v>0</v>
+      </c>
+      <c r="L19" s="36">
         <v>3</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="36">
         <v>14</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="36">
         <v>2</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="36">
         <v>5</v>
       </c>
-      <c r="P19" s="58">
+      <c r="P19" s="43">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C20" s="76" t="s">
+    <row r="20" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="3"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="D20" s="76"/>
-[...5 lines deleted...]
-      <c r="J20" s="45">
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="36">
         <v>65</v>
       </c>
-      <c r="K20" s="45">
-[...2 lines deleted...]
-      <c r="L20" s="45">
+      <c r="K20" s="36">
+        <v>0</v>
+      </c>
+      <c r="L20" s="36">
         <v>9</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="36">
         <v>13</v>
       </c>
-      <c r="N20" s="45">
-[...2 lines deleted...]
-      <c r="O20" s="45">
+      <c r="N20" s="36">
+        <v>0</v>
+      </c>
+      <c r="O20" s="36">
         <v>5</v>
       </c>
-      <c r="P20" s="58">
+      <c r="P20" s="43">
         <v>30</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C21" s="76" t="s">
+    <row r="21" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A21" s="3"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="D21" s="76"/>
-[...8 lines deleted...]
-      <c r="K21" s="45">
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="36">
+        <v>3512</v>
+      </c>
+      <c r="K21" s="36">
         <v>10</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="36">
         <v>57</v>
       </c>
-      <c r="M21" s="45">
+      <c r="M21" s="36">
         <v>500</v>
       </c>
-      <c r="N21" s="45">
+      <c r="N21" s="36">
         <v>4</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="36">
         <v>10</v>
       </c>
-      <c r="P21" s="58">
+      <c r="P21" s="43">
         <v>135</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C22" s="89" t="s">
+    <row r="22" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A22" s="3"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="89"/>
-[...8 lines deleted...]
-      <c r="K22" s="45">
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="36">
+        <v>3363</v>
+      </c>
+      <c r="K22" s="36">
         <v>10</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="36">
         <v>57</v>
       </c>
-      <c r="M22" s="45">
+      <c r="M22" s="36">
         <v>480</v>
       </c>
-      <c r="N22" s="45">
+      <c r="N22" s="36">
         <v>4</v>
       </c>
-      <c r="O22" s="45">
+      <c r="O22" s="36">
         <v>10</v>
       </c>
-      <c r="P22" s="58">
+      <c r="P22" s="43">
         <v>132</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C23" s="77" t="s">
+    <row r="23" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A23" s="3"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="D23" s="77"/>
-      <c r="E23" s="90" t="s">
+      <c r="D23" s="56"/>
+      <c r="E23" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="F23" s="90"/>
-[...3 lines deleted...]
-      <c r="J23" s="45">
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="36">
         <v>74</v>
       </c>
-      <c r="K23" s="45">
-[...5 lines deleted...]
-      <c r="M23" s="45">
+      <c r="K23" s="36">
+        <v>0</v>
+      </c>
+      <c r="L23" s="36">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
         <v>11</v>
       </c>
-      <c r="N23" s="45">
-[...5 lines deleted...]
-      <c r="P23" s="58">
+      <c r="N23" s="36">
+        <v>0</v>
+      </c>
+      <c r="O23" s="36">
+        <v>0</v>
+      </c>
+      <c r="P23" s="43">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...4 lines deleted...]
-      <c r="E24" s="90" t="s">
+    <row r="24" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A24" s="3"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="F24" s="90"/>
-[...3 lines deleted...]
-      <c r="J24" s="45">
+      <c r="F24" s="61"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="36">
         <v>75</v>
       </c>
-      <c r="K24" s="45">
-[...5 lines deleted...]
-      <c r="M24" s="45">
+      <c r="K24" s="36">
+        <v>0</v>
+      </c>
+      <c r="L24" s="36">
+        <v>0</v>
+      </c>
+      <c r="M24" s="36">
         <v>9</v>
       </c>
-      <c r="N24" s="45">
-[...5 lines deleted...]
-      <c r="P24" s="58">
+      <c r="N24" s="36">
+        <v>0</v>
+      </c>
+      <c r="O24" s="36">
+        <v>0</v>
+      </c>
+      <c r="P24" s="43">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C25" s="76" t="s">
+    <row r="25" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A25" s="3"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="D25" s="76"/>
-[...5 lines deleted...]
-      <c r="J25" s="45">
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="36">
         <v>236</v>
       </c>
-      <c r="K25" s="45">
-[...2 lines deleted...]
-      <c r="L25" s="45">
+      <c r="K25" s="36">
+        <v>0</v>
+      </c>
+      <c r="L25" s="36">
         <v>16</v>
       </c>
-      <c r="M25" s="45">
+      <c r="M25" s="36">
         <v>24</v>
       </c>
-      <c r="N25" s="45">
-[...2 lines deleted...]
-      <c r="O25" s="45">
+      <c r="N25" s="36">
+        <v>0</v>
+      </c>
+      <c r="O25" s="36">
         <v>23</v>
       </c>
-      <c r="P25" s="58">
+      <c r="P25" s="43">
         <v>115</v>
       </c>
     </row>
-    <row r="26" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C26" s="77" t="s">
+    <row r="26" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A26" s="3"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="D26" s="77"/>
-      <c r="E26" s="90" t="s">
+      <c r="D26" s="56"/>
+      <c r="E26" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="F26" s="90"/>
-[...3 lines deleted...]
-      <c r="J26" s="45">
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="36">
         <v>28</v>
       </c>
-      <c r="K26" s="45">
-[...5 lines deleted...]
-      <c r="M26" s="45">
+      <c r="K26" s="36">
+        <v>0</v>
+      </c>
+      <c r="L26" s="36">
+        <v>0</v>
+      </c>
+      <c r="M26" s="36">
         <v>8</v>
       </c>
-      <c r="N26" s="45">
-[...2 lines deleted...]
-      <c r="O26" s="45">
+      <c r="N26" s="36">
+        <v>0</v>
+      </c>
+      <c r="O26" s="36">
         <v>2</v>
       </c>
-      <c r="P26" s="58">
+      <c r="P26" s="43">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="90" t="s">
+    <row r="27" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A27" s="3"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="F27" s="90"/>
-[...3 lines deleted...]
-      <c r="J27" s="45">
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="36">
         <v>63</v>
       </c>
-      <c r="K27" s="45">
-[...2 lines deleted...]
-      <c r="L27" s="45">
+      <c r="K27" s="36">
+        <v>0</v>
+      </c>
+      <c r="L27" s="36">
         <v>5</v>
       </c>
-      <c r="M27" s="45">
+      <c r="M27" s="36">
         <v>5</v>
       </c>
-      <c r="N27" s="45">
-[...2 lines deleted...]
-      <c r="O27" s="45">
+      <c r="N27" s="36">
+        <v>0</v>
+      </c>
+      <c r="O27" s="36">
         <v>4</v>
       </c>
-      <c r="P27" s="58">
+      <c r="P27" s="43">
         <v>25</v>
       </c>
     </row>
-    <row r="28" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C28" s="89" t="s">
+    <row r="28" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A28" s="3"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="D28" s="89"/>
-[...5 lines deleted...]
-      <c r="J28" s="45">
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="36">
         <v>145</v>
       </c>
-      <c r="K28" s="45">
-[...2 lines deleted...]
-      <c r="L28" s="45">
+      <c r="K28" s="36">
+        <v>0</v>
+      </c>
+      <c r="L28" s="36">
         <v>11</v>
       </c>
-      <c r="M28" s="45">
+      <c r="M28" s="36">
         <v>11</v>
       </c>
-      <c r="N28" s="45">
-[...2 lines deleted...]
-      <c r="O28" s="45">
+      <c r="N28" s="36">
+        <v>0</v>
+      </c>
+      <c r="O28" s="36">
         <v>17</v>
       </c>
-      <c r="P28" s="58">
+      <c r="P28" s="43">
         <v>82</v>
       </c>
     </row>
-    <row r="29" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...2 lines deleted...]
-      <c r="C29" s="76" t="s">
+    <row r="29" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A29" s="3"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D29" s="76"/>
-[...30 lines deleted...]
-      <c r="C30" s="76" t="s">
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+      <c r="H29" s="55"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="36">
+        <v>0</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0</v>
+      </c>
+      <c r="L29" s="36">
+        <v>0</v>
+      </c>
+      <c r="M29" s="36">
+        <v>0</v>
+      </c>
+      <c r="N29" s="36">
+        <v>0</v>
+      </c>
+      <c r="O29" s="36">
+        <v>0</v>
+      </c>
+      <c r="P29" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A30" s="3"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="76"/>
-[...47 lines deleted...]
-      <c r="B32" s="94" t="s">
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="36">
+        <v>0</v>
+      </c>
+      <c r="K30" s="36">
+        <v>0</v>
+      </c>
+      <c r="L30" s="36">
+        <v>0</v>
+      </c>
+      <c r="M30" s="36">
+        <v>0</v>
+      </c>
+      <c r="N30" s="36">
+        <v>0</v>
+      </c>
+      <c r="O30" s="36">
+        <v>0</v>
+      </c>
+      <c r="P30" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A31" s="3"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="43"/>
+    </row>
+    <row r="32" spans="1:16" s="38" customFormat="1" ht="27" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C32" s="94"/>
-[...9 lines deleted...]
-      <c r="K32" s="46">
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="37">
+        <v>4381</v>
+      </c>
+      <c r="K32" s="37">
         <v>17</v>
       </c>
-      <c r="L32" s="46">
+      <c r="L32" s="37">
         <v>109</v>
       </c>
-      <c r="M32" s="46">
+      <c r="M32" s="37">
         <v>601</v>
       </c>
-      <c r="N32" s="46">
+      <c r="N32" s="37">
         <v>6</v>
       </c>
-      <c r="O32" s="46">
+      <c r="O32" s="37">
         <v>153</v>
       </c>
-      <c r="P32" s="59">
-[...6 lines deleted...]
-      <c r="C33" s="76" t="s">
+      <c r="P32" s="44">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A33" s="3"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="76"/>
-[...8 lines deleted...]
-      <c r="K33" s="45">
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="36">
+        <v>2635</v>
+      </c>
+      <c r="K33" s="36">
         <v>17</v>
       </c>
-      <c r="L33" s="45">
+      <c r="L33" s="36">
         <v>39</v>
       </c>
-      <c r="M33" s="45">
+      <c r="M33" s="36">
         <v>176</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="36">
         <v>1</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="36">
         <v>48</v>
       </c>
-      <c r="P33" s="58">
-[...6 lines deleted...]
-      <c r="C34" s="87" t="str">
+      <c r="P33" s="43">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A34" s="3"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="62" t="str">
         <f>IF(YEAR(C12)&lt;&gt;2016,"（満期釈放）","（うち満期釈放）")</f>
         <v>（満期釈放）</v>
       </c>
-      <c r="D34" s="87"/>
-[...8 lines deleted...]
-      <c r="K34" s="45">
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="36">
+        <v>2045</v>
+      </c>
+      <c r="K34" s="36">
         <v>2</v>
       </c>
-      <c r="L34" s="45">
+      <c r="L34" s="36">
         <v>28</v>
       </c>
-      <c r="M34" s="45">
+      <c r="M34" s="36">
         <v>165</v>
       </c>
-      <c r="N34" s="45">
+      <c r="N34" s="36">
         <v>1</v>
       </c>
-      <c r="O34" s="45">
+      <c r="O34" s="36">
         <v>42</v>
       </c>
-      <c r="P34" s="58">
-[...6 lines deleted...]
-      <c r="C35" s="87" t="str">
+      <c r="P34" s="43">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A35" s="3"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="62" t="str">
         <f>IF(YEAR(C12)&lt;&gt;2016,"（仮釈放）","（うち仮釈放）")</f>
         <v>（仮釈放）</v>
       </c>
-      <c r="D35" s="87"/>
-[...8 lines deleted...]
-      <c r="K35" s="45">
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="36">
+        <v>590</v>
+      </c>
+      <c r="K35" s="36">
         <v>15</v>
       </c>
-      <c r="L35" s="45">
+      <c r="L35" s="36">
         <v>11</v>
       </c>
-      <c r="M35" s="45">
+      <c r="M35" s="36">
         <v>11</v>
       </c>
-      <c r="N35" s="45">
-[...2 lines deleted...]
-      <c r="O35" s="45">
+      <c r="N35" s="36">
+        <v>0</v>
+      </c>
+      <c r="O35" s="36">
         <v>6</v>
       </c>
-      <c r="P35" s="58">
-[...6 lines deleted...]
-      <c r="C36" s="76" t="s">
+      <c r="P35" s="43">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A36" s="3"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="D36" s="76"/>
-[...30 lines deleted...]
-      <c r="C37" s="96" t="s">
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="36">
+        <v>0</v>
+      </c>
+      <c r="K36" s="36">
+        <v>0</v>
+      </c>
+      <c r="L36" s="36">
+        <v>0</v>
+      </c>
+      <c r="M36" s="36">
+        <v>0</v>
+      </c>
+      <c r="N36" s="36">
+        <v>0</v>
+      </c>
+      <c r="O36" s="36">
+        <v>0</v>
+      </c>
+      <c r="P36" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A37" s="3"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="D37" s="90"/>
-      <c r="E37" s="77" t="s">
+      <c r="D37" s="61"/>
+      <c r="E37" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="F37" s="61"/>
-      <c r="G37" s="95" t="s">
+      <c r="F37" s="45"/>
+      <c r="G37" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="H37" s="95"/>
-[...1 lines deleted...]
-      <c r="J37" s="45">
+      <c r="H37" s="60"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="36">
         <v>91</v>
       </c>
-      <c r="K37" s="45">
-[...2 lines deleted...]
-      <c r="L37" s="45">
+      <c r="K37" s="36">
+        <v>0</v>
+      </c>
+      <c r="L37" s="36">
         <v>4</v>
       </c>
-      <c r="M37" s="45">
+      <c r="M37" s="36">
         <v>21</v>
       </c>
-      <c r="N37" s="45">
+      <c r="N37" s="36">
         <v>3</v>
       </c>
-      <c r="O37" s="45">
+      <c r="O37" s="36">
         <v>7</v>
       </c>
-      <c r="P37" s="58">
+      <c r="P37" s="43">
         <v>50</v>
       </c>
     </row>
-    <row r="38" spans="1:16" s="44" customFormat="1" ht="28" customHeight="1">
-[...6 lines deleted...]
-      <c r="G38" s="95" t="s">
+    <row r="38" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="H38" s="95"/>
-[...7 lines deleted...]
-      <c r="L38" s="45">
+      <c r="H38" s="60"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="36">
+        <v>612</v>
+      </c>
+      <c r="K38" s="36">
+        <v>0</v>
+      </c>
+      <c r="L38" s="36">
         <v>26</v>
       </c>
-      <c r="M38" s="45">
+      <c r="M38" s="36">
         <v>147</v>
       </c>
-      <c r="N38" s="45">
-[...2 lines deleted...]
-      <c r="O38" s="45">
+      <c r="N38" s="36">
+        <v>0</v>
+      </c>
+      <c r="O38" s="36">
         <v>33</v>
       </c>
-      <c r="P38" s="58">
-[...8 lines deleted...]
-      <c r="E39" s="77" t="s">
+      <c r="P38" s="43">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="25"/>
+      <c r="C39" s="60"/>
+      <c r="D39" s="61"/>
+      <c r="E39" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="F39" s="61"/>
-      <c r="G39" s="95" t="s">
+      <c r="F39" s="45"/>
+      <c r="G39" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="H39" s="95"/>
-[...1 lines deleted...]
-      <c r="J39" s="45">
+      <c r="H39" s="60"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="36">
         <v>1</v>
       </c>
-      <c r="K39" s="45">
-[...5 lines deleted...]
-      <c r="M39" s="45">
+      <c r="K39" s="36">
+        <v>0</v>
+      </c>
+      <c r="L39" s="36">
+        <v>0</v>
+      </c>
+      <c r="M39" s="36">
         <v>1</v>
       </c>
-      <c r="N39" s="45">
-[...16 lines deleted...]
-      <c r="G40" s="95" t="s">
+      <c r="N39" s="36">
+        <v>0</v>
+      </c>
+      <c r="O39" s="36">
+        <v>0</v>
+      </c>
+      <c r="P39" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="H40" s="95"/>
-[...1 lines deleted...]
-      <c r="J40" s="45">
+      <c r="H40" s="60"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="36">
         <v>1</v>
       </c>
-      <c r="K40" s="45">
-[...14 lines deleted...]
-      <c r="P40" s="58">
+      <c r="K40" s="36">
+        <v>0</v>
+      </c>
+      <c r="L40" s="36">
+        <v>0</v>
+      </c>
+      <c r="M40" s="36">
+        <v>0</v>
+      </c>
+      <c r="N40" s="36">
+        <v>0</v>
+      </c>
+      <c r="O40" s="36">
+        <v>0</v>
+      </c>
+      <c r="P40" s="43">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+    <row r="41" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A41" s="3"/>
-      <c r="B41" s="32"/>
-      <c r="C41" s="76" t="s">
+      <c r="B41" s="25"/>
+      <c r="C41" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="D41" s="76"/>
-[...11 lines deleted...]
-      <c r="L41" s="45">
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="55"/>
+      <c r="H41" s="55"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="36">
+        <v>630</v>
+      </c>
+      <c r="K41" s="36">
+        <v>0</v>
+      </c>
+      <c r="L41" s="36">
         <v>29</v>
       </c>
-      <c r="M41" s="45">
+      <c r="M41" s="36">
         <v>172</v>
       </c>
-      <c r="N41" s="45">
+      <c r="N41" s="36">
         <v>2</v>
       </c>
-      <c r="O41" s="45">
+      <c r="O41" s="36">
         <v>38</v>
       </c>
-      <c r="P41" s="58">
-[...3 lines deleted...]
-    <row r="42" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+      <c r="P41" s="43">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A42" s="3"/>
-      <c r="B42" s="32"/>
-      <c r="C42" s="76" t="s">
+      <c r="B42" s="25"/>
+      <c r="C42" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="D42" s="76"/>
-[...27 lines deleted...]
-    <row r="43" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+      <c r="G42" s="55"/>
+      <c r="H42" s="55"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="36">
+        <v>0</v>
+      </c>
+      <c r="K42" s="36">
+        <v>0</v>
+      </c>
+      <c r="L42" s="36">
+        <v>0</v>
+      </c>
+      <c r="M42" s="36">
+        <v>0</v>
+      </c>
+      <c r="N42" s="36">
+        <v>0</v>
+      </c>
+      <c r="O42" s="36">
+        <v>0</v>
+      </c>
+      <c r="P42" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A43" s="3"/>
-      <c r="B43" s="32"/>
-      <c r="C43" s="76" t="s">
+      <c r="B43" s="25"/>
+      <c r="C43" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="D43" s="76"/>
-[...11 lines deleted...]
-      <c r="L43" s="45">
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="55"/>
+      <c r="H43" s="55"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="36">
+        <v>273</v>
+      </c>
+      <c r="K43" s="36">
+        <v>0</v>
+      </c>
+      <c r="L43" s="36">
         <v>11</v>
       </c>
-      <c r="M43" s="45">
+      <c r="M43" s="36">
         <v>73</v>
       </c>
-      <c r="N43" s="45">
-[...2 lines deleted...]
-      <c r="O43" s="45">
+      <c r="N43" s="36">
+        <v>0</v>
+      </c>
+      <c r="O43" s="36">
         <v>21</v>
       </c>
-      <c r="P43" s="58">
-[...3 lines deleted...]
-    <row r="44" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+      <c r="P43" s="43">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A44" s="3"/>
-      <c r="B44" s="32"/>
-      <c r="C44" s="76" t="s">
+      <c r="B44" s="25"/>
+      <c r="C44" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="D44" s="76"/>
-[...14 lines deleted...]
-      <c r="M44" s="45">
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="55"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="36">
+        <v>130</v>
+      </c>
+      <c r="K44" s="36">
+        <v>0</v>
+      </c>
+      <c r="L44" s="36">
+        <v>0</v>
+      </c>
+      <c r="M44" s="36">
         <v>10</v>
       </c>
-      <c r="N44" s="45">
-[...2 lines deleted...]
-      <c r="O44" s="45">
+      <c r="N44" s="36">
+        <v>0</v>
+      </c>
+      <c r="O44" s="36">
         <v>6</v>
       </c>
-      <c r="P44" s="58">
-[...3 lines deleted...]
-    <row r="45" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+      <c r="P44" s="43">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A45" s="3"/>
-      <c r="B45" s="69"/>
-      <c r="C45" s="76" t="s">
+      <c r="B45" s="25"/>
+      <c r="C45" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="D45" s="68"/>
-      <c r="E45" s="77" t="s">
+      <c r="D45" s="24"/>
+      <c r="E45" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="F45" s="68"/>
-      <c r="G45" s="76" t="s">
+      <c r="F45" s="24"/>
+      <c r="G45" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="H45" s="76"/>
-[...1 lines deleted...]
-      <c r="J45" s="45">
+      <c r="H45" s="55"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="36">
         <v>1</v>
       </c>
-      <c r="K45" s="45">
-[...18 lines deleted...]
-    <row r="46" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+      <c r="K45" s="36">
+        <v>0</v>
+      </c>
+      <c r="L45" s="36">
+        <v>0</v>
+      </c>
+      <c r="M45" s="36">
+        <v>0</v>
+      </c>
+      <c r="N45" s="36">
+        <v>0</v>
+      </c>
+      <c r="O45" s="36">
+        <v>0</v>
+      </c>
+      <c r="P45" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A46" s="3"/>
-      <c r="B46" s="69"/>
-[...4 lines deleted...]
-      <c r="G46" s="76" t="s">
+      <c r="B46" s="25"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="H46" s="76"/>
-[...1 lines deleted...]
-      <c r="J46" s="45">
+      <c r="H46" s="55"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="36">
         <v>4</v>
       </c>
-      <c r="K46" s="45">
-[...5 lines deleted...]
-      <c r="M46" s="45">
+      <c r="K46" s="36">
+        <v>0</v>
+      </c>
+      <c r="L46" s="36">
+        <v>0</v>
+      </c>
+      <c r="M46" s="36">
         <v>1</v>
       </c>
-      <c r="N46" s="45">
-[...5 lines deleted...]
-      <c r="P46" s="58">
+      <c r="N46" s="36">
+        <v>0</v>
+      </c>
+      <c r="O46" s="36">
+        <v>0</v>
+      </c>
+      <c r="P46" s="43">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:16" s="48" customFormat="1" ht="28" customHeight="1">
+    <row r="47" spans="1:16" s="35" customFormat="1" ht="27" customHeight="1">
       <c r="A47" s="3"/>
-      <c r="B47" s="32"/>
-[...2 lines deleted...]
-      <c r="E47" s="76" t="s">
+      <c r="B47" s="25"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="F47" s="76"/>
-[...3 lines deleted...]
-      <c r="J47" s="45">
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="36">
         <v>3</v>
       </c>
-      <c r="K47" s="45">
-[...14 lines deleted...]
-      <c r="P47" s="58">
+      <c r="K47" s="36">
+        <v>0</v>
+      </c>
+      <c r="L47" s="36">
+        <v>0</v>
+      </c>
+      <c r="M47" s="36">
+        <v>0</v>
+      </c>
+      <c r="N47" s="36">
+        <v>0</v>
+      </c>
+      <c r="O47" s="36">
+        <v>0</v>
+      </c>
+      <c r="P47" s="43">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:16" s="50" customFormat="1" ht="6" customHeight="1">
-[...36 lines deleted...]
-      <c r="A50" s="21" t="s">
+    <row r="48" spans="1:16" s="35" customFormat="1" ht="6" customHeight="1">
+      <c r="A48" s="10"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="39"/>
+      <c r="N48" s="39"/>
+      <c r="O48" s="39"/>
+      <c r="P48" s="21"/>
+    </row>
+    <row r="49" spans="1:16" s="29" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A49" s="3"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="15"/>
+      <c r="D49" s="15"/>
+      <c r="E49" s="15"/>
+      <c r="F49" s="15"/>
+      <c r="G49" s="15"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="P49" s="3"/>
+    </row>
+    <row r="50" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A50" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="22"/>
-[...17 lines deleted...]
-      <c r="B51" s="93" t="s">
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="17"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="40"/>
+      <c r="M50" s="40"/>
+      <c r="N50" s="40"/>
+      <c r="O50" s="40"/>
+      <c r="P50" s="16"/>
+    </row>
+    <row r="51" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A51" s="16"/>
+      <c r="B51" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="C51" s="93"/>
-[...15 lines deleted...]
-      <c r="A52" s="73" t="s">
+      <c r="C51" s="58"/>
+      <c r="D51" s="58"/>
+      <c r="E51" s="58"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="58"/>
+      <c r="H51" s="58"/>
+      <c r="I51" s="58"/>
+      <c r="J51" s="58"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="58"/>
+      <c r="M51" s="58"/>
+      <c r="N51" s="58"/>
+      <c r="O51" s="40"/>
+      <c r="P51" s="16"/>
+    </row>
+    <row r="52" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A52" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="C52" s="73"/>
-[...16 lines deleted...]
-      <c r="B53" s="75" t="s">
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="O52" s="40"/>
+      <c r="P52" s="16"/>
+    </row>
+    <row r="53" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A53" s="53"/>
+      <c r="B53" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="C53" s="75"/>
-[...16 lines deleted...]
-      <c r="B54" s="75" t="s">
+      <c r="C53" s="54"/>
+      <c r="D53" s="54"/>
+      <c r="E53" s="54"/>
+      <c r="F53" s="54"/>
+      <c r="G53" s="54"/>
+      <c r="H53" s="54"/>
+      <c r="I53" s="54"/>
+      <c r="J53" s="54"/>
+      <c r="K53" s="54"/>
+      <c r="L53" s="54"/>
+      <c r="M53" s="54"/>
+      <c r="N53" s="54"/>
+      <c r="O53" s="40"/>
+      <c r="P53" s="16"/>
+    </row>
+    <row r="54" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A54" s="53"/>
+      <c r="B54" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="75"/>
-[...15 lines deleted...]
-      <c r="A55" s="23" t="s">
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="54"/>
+      <c r="N54" s="54"/>
+      <c r="O54" s="40"/>
+      <c r="P54" s="16"/>
+    </row>
+    <row r="55" spans="1:16" s="41" customFormat="1" ht="12" customHeight="1">
+      <c r="A55" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="24"/>
-[...13 lines deleted...]
-      <c r="P55" s="24"/>
+      <c r="B55" s="16"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="18"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="16"/>
+      <c r="P55" s="16"/>
     </row>
     <row r="56" spans="1:16" ht="10.9" customHeight="1">
-      <c r="A56" s="72" t="s">
+      <c r="A56" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="J56" s="36"/>
-[...4 lines deleted...]
-      <c r="O56" s="36"/>
     </row>
     <row r="57" spans="1:16" ht="10.9" customHeight="1">
-      <c r="A57" s="57" t="str">
+      <c r="A57" s="42" t="str">
         <f>IF(YEAR(C12)&lt;&gt;2016,"","　　　　　同年６月から12月までの集計結果である。したがって，同年の「うち満期釈放」及び「うち仮釈放」の合計は，「刑の執行終了」の総数とは一致しない。")</f>
         <v/>
       </c>
-      <c r="J57" s="36"/>
-[...13 lines deleted...]
-    </row>
+    </row>
+    <row r="58" spans="1:16" ht="10.9" customHeight="1"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="59">
     <mergeCell ref="C42:H42"/>
     <mergeCell ref="C44:H44"/>
     <mergeCell ref="C30:H30"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="C35:H35"/>
     <mergeCell ref="C37:C40"/>
     <mergeCell ref="C43:H43"/>
     <mergeCell ref="D37:D40"/>
     <mergeCell ref="E39:E40"/>
     <mergeCell ref="C33:H33"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="C36:H36"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="B5:H6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="K5:P5"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:G8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="C28:H28"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="E11:G11"/>
-    <mergeCell ref="B51:N51"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="C18:H18"/>
     <mergeCell ref="C22:H22"/>
     <mergeCell ref="C23:D24"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="B53:N53"/>
     <mergeCell ref="G37:H37"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="C25:H25"/>
     <mergeCell ref="C29:H29"/>
+    <mergeCell ref="E23:H23"/>
     <mergeCell ref="E37:E38"/>
-    <mergeCell ref="C19:H19"/>
-[...6 lines deleted...]
-    <mergeCell ref="C28:H28"/>
     <mergeCell ref="E24:H24"/>
     <mergeCell ref="C26:D27"/>
     <mergeCell ref="E26:H26"/>
     <mergeCell ref="E27:H27"/>
-    <mergeCell ref="C21:H21"/>
-[...11 lines deleted...]
-    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="C41:H41"/>
     <mergeCell ref="B54:N54"/>
     <mergeCell ref="C45:C47"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="G45:H45"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="E47:H47"/>
+    <mergeCell ref="B51:N51"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="62" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-60</vt:lpstr>
+      <vt:lpstr>'24-00-60'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>