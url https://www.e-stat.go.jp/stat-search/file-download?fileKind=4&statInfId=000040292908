--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,97 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="6_{3F8C6E4E-077B-4BF4-A0ED-3D4FEF3BB8E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{750BAE8B-34A1-42CB-B2CA-6D76BB35253F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{F5935D3E-1D86-4394-8364-FD625A90EB3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{56400A5B-D231-43B1-8986-3586543FFEB4}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-61" sheetId="21" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-61'!$A$1:$W$84</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="48">
   <si>
-    <t>61　保護観察・更生緊急保護種別　委託による補導援護・応急の救護及び更生緊急保護の実施人員</t>
+    <t>補導援護・応急の救護</t>
+    <rPh sb="0" eb="2">
+      <t>ホドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>エンゴ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キュウゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１号観察</t>
+    <rPh sb="1" eb="2">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２号観察</t>
+    <rPh sb="1" eb="2">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３号観察</t>
+    <rPh sb="1" eb="2">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>４号観察</t>
+    <rPh sb="1" eb="2">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>５号観察</t>
+    <rPh sb="1" eb="2">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>刑の執行停止</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シッコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>テイシ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>更生緊急保護</t>
+    <rPh sb="0" eb="2">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キンキュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>刑の執行終了</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シッコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>刑の執行免除</t>
+    <rPh sb="4" eb="6">
+      <t>メンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>補導処分終了</t>
+    <rPh sb="0" eb="2">
+      <t>ホドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショブン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>罰金・科料</t>
+    <rPh sb="0" eb="2">
+      <t>バッキン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>労役場出場・仮出場</t>
+    <rPh sb="0" eb="2">
+      <t>ロウエキ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シュツジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カリ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュツジョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>少年院退院・仮退院</t>
+    <rPh sb="0" eb="3">
+      <t>ショウネンイン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイイン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カリ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>タイイン</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>種　　　　　　　別</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>更　生　保　護　施　設　委　託</t>
     <rPh sb="0" eb="1">
       <t>サラ</t>
     </rPh>
     <rPh sb="2" eb="3">
@@ -121,263 +268,174 @@
     <t>更生保護施設以外への委託</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シセツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イガイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イタク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実施人員</t>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンイン</t>
-    </rPh>
-[...15 lines deleted...]
-      <t>イン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年末現在
 保護中の
 人　　員</t>
     <rPh sb="0" eb="2">
       <t>ネンマツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ウツツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ザイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ナカ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒト</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>年末現在
-[...25 lines deleted...]
-  <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前年から
 の繰越し</t>
     <rPh sb="0" eb="2">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クリコシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>新たに開始</t>
     <rPh sb="0" eb="1">
       <t>アラ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ハジメ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>う　　ち
+種別異動</t>
+    <rPh sb="5" eb="7">
+      <t>シュベツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イドウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>終　了
+人　員</t>
+    <rPh sb="0" eb="1">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒト</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>う　　　ち
 種別異動</t>
     <rPh sb="6" eb="8">
       <t>シュベツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イドウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>う　　ち
-[...10 lines deleted...]
-    <t>補導援護・応急の救護</t>
+    <t>年末現在
+保護中の
+人　　　員</t>
     <rPh sb="0" eb="2">
-      <t>ホドウ</t>
+      <t>ネンマツ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>エンゴ</t>
-[...32 lines deleted...]
-      <t>ゴウ</t>
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ホ</t>
     </rPh>
     <rPh sb="6" eb="7">
-      <t>ノゾ</t>
-[...42 lines deleted...]
-      <t>カンサツ</t>
+      <t>ユズル</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ナカ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヒト</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>イン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（全部実刑）</t>
     <rPh sb="1" eb="3">
       <t>ゼンブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジッケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>一部
 猶予</t>
     <rPh sb="0" eb="2">
       <t>イチブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -391,268 +449,200 @@
     <rPh sb="6" eb="7">
       <t>ジュン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ハツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>イ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>薬     物     法</t>
     <rPh sb="0" eb="1">
       <t>クスリ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>モノ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ホウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>４号観察</t>
-[...4 lines deleted...]
-      <t>カンサツ</t>
+    <t>（全部猶予）</t>
+    <rPh sb="1" eb="3">
+      <t>ゼンブ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（全部猶予）</t>
-    <rPh sb="1" eb="3">
+    <t>全部猶予
+（保護観察なし）</t>
+    <rPh sb="0" eb="2">
       <t>ゼンブ</t>
     </rPh>
-    <rPh sb="3" eb="5">
+    <rPh sb="2" eb="4">
       <t>ユウヨ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホゴ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンサツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>５号観察</t>
-[...1 lines deleted...]
-      <t>ゴウ</t>
+    <t>一部猶予</t>
+    <rPh sb="0" eb="2">
+      <t>イチブ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>カンサツ</t>
-[...45 lines deleted...]
-      <t>メンジョ</t>
+      <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>刑の
 執行
 猶予</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全部猶予
 (４号観察未確定)</t>
     <rPh sb="0" eb="4">
       <t>ゼンブユウヨ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ミカクテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>全部猶予
-[...11 lines deleted...]
-      <t>カンサツ</t>
+    <t>（特定１号）</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>一部猶予</t>
-[...4 lines deleted...]
-      <t>ユウヨ</t>
+    <t>（特定１号を除く）</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>起訴猶予・処分保留</t>
-[...7 lines deleted...]
-      <t>ショブンホリュウ</t>
+    <t>（特定２号）</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>補導処分終了</t>
-[...30 lines deleted...]
-      <t>シュツジョウ</t>
+    <t>（特定２号を除く）</t>
+    <rPh sb="1" eb="3">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
     </rPh>
     <rPh sb="6" eb="7">
-      <t>カリ</t>
-[...18 lines deleted...]
-      <t>タイイン</t>
+      <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定
 少年</t>
     <rPh sb="0" eb="2">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１号観察満了</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１号観察満了を除く</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特定少年を除く</t>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>起訴猶予・処分保留</t>
+    <rPh sb="0" eb="2">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ユウヨ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>ショブンホリュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>61　保護観察・更生緊急保護種別　委託による補導援護・応急の救護及び更生緊急保護の実施人員</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　（注） この表は、法第61条第２項（法第88条の規定によりその例によることとされる場合及び防止法第26条第２項の規定により準用する場合を含む。）の規定により委託して行う宿泊供与を伴う補導援護、法第62条第３項（法第88条の規定によりその例によることとされる場合及び防止法第26条第２項の規定により準用する場合を含む。）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       の規定による宿泊供与を伴う応急の救護及び法第85条第１項の宿泊供与を伴う更生緊急保護の各措置を実施したものについての調査である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="yyyy/m/d;@"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1645,260 +1635,260 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="62" applyFont="1"/>
     <xf numFmtId="183" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="64">
-    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{E1C93415-7DC6-4BB2-BAA0-C3791161C1DA}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{E3A4D087-4E60-455C-ADA7-BA02400B9265}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{BA9E757A-5B6C-4F29-A8BC-505D3468BFF7}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{EBCD0677-E987-4142-B01E-25B30F6727D9}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{A3F10A78-C131-42B7-B521-60F25EAF1CD3}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{AF461F87-4FE5-49C1-B855-E9618239EC24}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{59CEE88F-A3E7-4EA0-8DB3-61FF5E60F5E4}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{E7C795F2-F3ED-4880-8A38-AD29E22A6245}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{2194766F-0BE4-48C4-BC66-C4C31D3FA04E}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{426368B2-38C3-47C9-A4C7-4525DEE8011A}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{67BD4776-92D9-4DE6-9EFF-5D4C57A72427}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{9CF92888-C9B5-4178-9CEF-10A82BA47E5D}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{71F21F04-B843-49F7-AB27-7746BC79A4F5}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{17BF440F-1B7C-42FB-AAC2-F02537A618E2}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{669DE0F4-F853-4327-8BE4-5B53083A97C4}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{AA29F2EB-F6B0-4F6D-AAEE-0D1DF57DB51E}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{F2D8362A-9684-406A-AF95-381AE55F4F7C}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{30B88E2C-8AF9-4940-8B88-EAAFB1C8771F}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{A8B8CCE6-201E-4BD8-AB89-0AAC282C9EFF}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{8208496D-2DE9-4D61-87CF-C5FE61444D72}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{CD3697DC-DB5F-4792-877E-5A29D62551A4}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{8107B1CE-26F8-4C22-A10F-01DB8A8B1352}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{002E3CAE-F31A-456B-8833-24F7152A4B4B}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{CBFEF50C-5645-4B29-8A35-61D49CB20B1A}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{0D921DAA-439A-4E5F-A365-53741C5818B6}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{6352949C-3FFF-4389-9960-6194F2EC2B56}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{69542845-AE0E-453C-BCF3-032BE8CFDE6F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{98C5D02F-8F5F-4FB1-8965-C06532C2FAAE}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{CC9AED79-A63E-4395-985C-CA41D184D3A5}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{A2F9E3ED-B8F6-4029-B4FF-EFB946D149BF}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00168803-C466-4063-92B6-C48BBFD1DE1A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{32BE36EB-ECFE-454D-B07A-89B66207DFB7}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{4D34B388-A834-436B-B558-C97580645B77}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{634DB02F-4C91-4519-8A3D-BCE86A999354}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{EC28E741-E386-4771-914D-07AB8146E325}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{2A715277-25C9-4865-8A4A-A7020F8DFD6C}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{51F5B5E3-BC49-4C73-BD08-84D6366C6FA6}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{3F993683-AE1A-4E84-B46B-E9725BD2DE79}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{C7E91087-B902-46DE-AE09-0DC859BF9CC7}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{9E3AC8DA-1CA5-419E-99A2-714AB2E7982D}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{0C7C2985-EA5E-4EB3-B035-BE08BD747B6E}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{653217EA-CEDB-4307-9304-E69181FD9EFD}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2FCE257F-347B-4725-8E38-365CABD558C9}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{C6F6EA8F-3A95-4BF3-B8AD-C9501D1CB8F3}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{394E9B1D-A6FB-4A13-95AF-6E374650DAF7}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{21B8D24C-5AD0-450D-9211-6280A3A9CEDE}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{B0C2AC20-664D-48E1-8A37-03839C713640}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{F67C11FC-6E20-484B-97E6-ED3C824EFAE0}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{7125F2E5-CB15-4B28-9C3F-9AA3C1B696A5}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{5CD10E80-568F-4C45-A3BB-134DAC77E624}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{B5E4BE26-9785-4008-8952-62DD64510529}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{2E47BFB7-67C8-476C-95D2-DC5E6A829377}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{C02ECB8B-A96A-4221-963D-DB36A8C25477}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{52FDB881-A6F5-4F2B-BEC1-E0E7F9D7FD81}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{89B8457C-FC25-42AD-AA0C-B7D3BB015904}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{D01BA1B6-8E96-4DD5-8AA6-98391800E2EE}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{59D19116-7764-49AB-8BF9-BB8AD083B575}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{083F73A5-F034-4C40-8FA4-13A9EACAB8E0}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{9924D1A4-C804-4B4F-8316-BDD4497675B2}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="良い 2" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{0DF4E55D-54C3-4D67-8627-E8E99368268F}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{DB427029-67A3-4350-B3C3-F8D1C2BA1748}"/>
+    <cellStyle name="標準_観察所年報13年54-56" xfId="62" xr:uid="{3E84F69F-D099-4806-94A6-A26DA9D369E3}"/>
+    <cellStyle name="良い 2" xfId="63" xr:uid="{91F85829-81E8-4489-A744-5A850E171536}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>276225</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4262" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC068DF-BC89-EFEB-6278-6C130D92CD8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="800100" y="9925050"/>
           <a:ext cx="104775" cy="942975"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 88917"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1913,51 +1903,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1040607</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>16668</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="大かっこ 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A89759D-6174-E85F-74F0-4195DAB100C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="457200" y="5334000"/>
           <a:ext cx="1488282" cy="692943"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -1975,51 +1965,51 @@
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4264" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08BB228-A2BF-A0EF-72F0-A5FE6B6BA2E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="800100" y="6762750"/>
           <a:ext cx="66675" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 48853"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
@@ -2027,51 +2017,51 @@
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1040607</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="大かっこ 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC79BBEA-13BD-9A9F-15C7-4299716E6C40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="457200" y="4295775"/>
           <a:ext cx="1488282" cy="692943"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="3175">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -2089,51 +2079,51 @@
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4266" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D0D02B-7294-3258-A0AA-F65BB13A1A58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="781050" y="5715000"/>
           <a:ext cx="66675" cy="514350"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 47286"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
@@ -2141,51 +2131,51 @@
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4267" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52945C6E-6D0A-0202-F9D8-4B710D2A3FD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="800100" y="12353925"/>
           <a:ext cx="104775" cy="942975"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 86500"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2200,51 +2190,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4268" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B7C13D8-6A6F-B537-0ADC-F72D491A0BCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1428750" y="12420600"/>
           <a:ext cx="66675" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50562"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
@@ -2527,2527 +2517,2335 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D12A383F-710E-4015-918C-F56C290835E4}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="10.9" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="10.9" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.33203125" style="17" customWidth="1"/>
-    <col min="2" max="2" width="1.83203125" style="17" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="1.83203125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="1.77734375" style="17" customWidth="1"/>
+    <col min="3" max="3" width="6.77734375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="1.77734375" style="17" customWidth="1"/>
+    <col min="5" max="5" width="9.109375" style="17" customWidth="1"/>
+    <col min="6" max="6" width="1.77734375" style="17" customWidth="1"/>
     <col min="7" max="7" width="20" style="17" customWidth="1"/>
     <col min="8" max="8" width="4" style="17" bestFit="1" customWidth="1"/>
     <col min="9" max="22" width="13.6640625" customWidth="1"/>
-    <col min="23" max="23" width="13.5" customWidth="1"/>
+    <col min="23" max="23" width="13.44140625" customWidth="1"/>
     <col min="24" max="25" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:23" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
     </row>
-    <row r="2" spans="1:23" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-[...24 lines deleted...]
-      <c r="W2" s="66"/>
+    <row r="2" spans="1:23" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="59"/>
     </row>
-    <row r="3" spans="1:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
     </row>
-    <row r="4" spans="1:23" ht="2.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:23" ht="2.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="W4" s="2"/>
     </row>
-    <row r="5" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
-      <c r="B5" s="67" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="67"/>
+      <c r="B5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
       <c r="H5" s="22"/>
-      <c r="I5" s="49" t="s">
-[...19 lines deleted...]
-      <c r="W5" s="74"/>
+      <c r="I5" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
     </row>
-    <row r="6" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>6</v>
+    <row r="6" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="72" t="s">
+        <v>24</v>
       </c>
       <c r="O6" s="40"/>
-      <c r="P6" s="56" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="P6" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="72" t="s">
+        <v>24</v>
       </c>
       <c r="V6" s="41"/>
-      <c r="W6" s="49" t="s">
-        <v>8</v>
+      <c r="W6" s="62" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:23" s="23" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-        <v>11</v>
+    <row r="7" spans="1:23" s="23" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="I7" s="63"/>
+      <c r="J7" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="78" t="s">
+        <v>22</v>
       </c>
       <c r="M7" s="42"/>
-      <c r="N7" s="77"/>
-[...11 lines deleted...]
-        <v>11</v>
+      <c r="N7" s="73"/>
+      <c r="O7" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="R7" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="S7" s="79" t="s">
+        <v>22</v>
       </c>
       <c r="T7" s="40"/>
-      <c r="U7" s="77"/>
-[...3 lines deleted...]
-      <c r="W7" s="50"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="63"/>
     </row>
-    <row r="8" spans="1:23" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:23" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24"/>
-      <c r="B8" s="69"/>
-[...4 lines deleted...]
-      <c r="G8" s="69"/>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
       <c r="H8" s="24"/>
-      <c r="I8" s="51"/>
-[...2 lines deleted...]
-      <c r="L8" s="53"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
       <c r="M8" s="43" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      <c r="S8" s="53"/>
+        <v>23</v>
+      </c>
+      <c r="N8" s="74"/>
+      <c r="O8" s="71"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="71"/>
+      <c r="R8" s="80"/>
+      <c r="S8" s="71"/>
       <c r="T8" s="43" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="W8" s="51"/>
+        <v>23</v>
+      </c>
+      <c r="U8" s="74"/>
+      <c r="V8" s="76"/>
+      <c r="W8" s="64"/>
     </row>
-    <row r="9" spans="1:23" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:23" s="2" customFormat="1" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="25"/>
       <c r="W9" s="10"/>
     </row>
-    <row r="10" spans="1:23" s="7" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:23" s="7" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="26"/>
-      <c r="B10" s="61" t="s">
-[...6 lines deleted...]
-      <c r="G10" s="61"/>
+      <c r="B10" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
       <c r="H10" s="27"/>
       <c r="I10" s="1">
-        <v>9684</v>
+        <v>9689</v>
       </c>
       <c r="J10" s="1">
-        <v>7863</v>
+        <v>7868</v>
       </c>
       <c r="K10" s="1">
         <v>1498</v>
       </c>
       <c r="L10" s="1">
-        <v>6365</v>
+        <v>6370</v>
       </c>
       <c r="M10" s="1">
         <v>1366</v>
       </c>
       <c r="N10" s="1">
-        <v>6376</v>
+        <v>6381</v>
       </c>
       <c r="O10" s="1">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="P10" s="1">
         <v>1487</v>
       </c>
       <c r="Q10" s="1">
         <v>1821</v>
       </c>
       <c r="R10" s="1">
         <v>374</v>
       </c>
       <c r="S10" s="1">
         <v>1447</v>
       </c>
       <c r="T10" s="1">
         <v>113</v>
       </c>
       <c r="U10" s="1">
         <v>1504</v>
       </c>
       <c r="V10" s="1">
         <v>112</v>
       </c>
       <c r="W10" s="1">
         <v>317</v>
       </c>
     </row>
-    <row r="11" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="25"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
     </row>
-    <row r="12" spans="1:23" s="7" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:23" s="7" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26"/>
-      <c r="B12" s="61" t="s">
-[...6 lines deleted...]
-      <c r="G12" s="61"/>
+      <c r="B12" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
       <c r="H12" s="29"/>
       <c r="I12" s="1">
         <v>5087</v>
       </c>
       <c r="J12" s="1">
         <v>4540</v>
       </c>
       <c r="K12" s="1">
         <v>972</v>
       </c>
       <c r="L12" s="1">
         <v>3568</v>
       </c>
       <c r="M12" s="1">
         <v>123</v>
       </c>
       <c r="N12" s="1">
         <v>3619</v>
       </c>
       <c r="O12" s="1">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="P12" s="1">
         <v>921</v>
       </c>
       <c r="Q12" s="1">
         <v>547</v>
       </c>
       <c r="R12" s="1">
         <v>109</v>
       </c>
       <c r="S12" s="1">
         <v>438</v>
       </c>
       <c r="T12" s="1">
         <v>49</v>
       </c>
       <c r="U12" s="1">
         <v>442</v>
       </c>
       <c r="V12" s="1">
         <v>76</v>
       </c>
       <c r="W12" s="1">
         <v>105</v>
       </c>
     </row>
-    <row r="13" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="28"/>
-      <c r="C13" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="59"/>
+      <c r="C13" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
       <c r="H13" s="25"/>
       <c r="I13" s="3">
         <v>98</v>
       </c>
       <c r="J13" s="3">
         <v>47</v>
       </c>
       <c r="K13" s="3">
         <v>12</v>
       </c>
       <c r="L13" s="3">
         <v>35</v>
       </c>
       <c r="M13" s="3">
         <v>0</v>
       </c>
       <c r="N13" s="3">
         <v>33</v>
       </c>
       <c r="O13" s="3">
         <v>0</v>
       </c>
       <c r="P13" s="3">
         <v>14</v>
       </c>
       <c r="Q13" s="3">
         <v>51</v>
       </c>
       <c r="R13" s="3">
         <v>13</v>
       </c>
       <c r="S13" s="3">
         <v>38</v>
       </c>
       <c r="T13" s="3">
         <v>0</v>
       </c>
       <c r="U13" s="3">
         <v>40</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="28"/>
-      <c r="C14" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="59"/>
+      <c r="C14" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
       <c r="H14" s="25"/>
       <c r="I14" s="3">
         <v>45</v>
       </c>
       <c r="J14" s="3">
         <v>23</v>
       </c>
       <c r="K14" s="3">
         <v>6</v>
       </c>
       <c r="L14" s="3">
         <v>17</v>
       </c>
       <c r="M14" s="3">
         <v>0</v>
       </c>
       <c r="N14" s="3">
         <v>17</v>
       </c>
       <c r="O14" s="3">
         <v>0</v>
       </c>
       <c r="P14" s="3">
         <v>6</v>
       </c>
       <c r="Q14" s="3">
         <v>22</v>
       </c>
       <c r="R14" s="3">
         <v>8</v>
       </c>
       <c r="S14" s="3">
         <v>14</v>
       </c>
       <c r="T14" s="3">
         <v>0</v>
       </c>
       <c r="U14" s="3">
         <v>17</v>
       </c>
       <c r="V14" s="3">
         <v>0</v>
       </c>
       <c r="W14" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="28"/>
-      <c r="C15" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="59"/>
+      <c r="C15" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
       <c r="H15" s="25"/>
       <c r="I15" s="3">
         <v>53</v>
       </c>
       <c r="J15" s="3">
         <v>24</v>
       </c>
       <c r="K15" s="3">
         <v>6</v>
       </c>
       <c r="L15" s="3">
         <v>18</v>
       </c>
       <c r="M15" s="3">
         <v>0</v>
       </c>
       <c r="N15" s="3">
         <v>16</v>
       </c>
       <c r="O15" s="3">
         <v>0</v>
       </c>
       <c r="P15" s="3">
         <v>8</v>
       </c>
       <c r="Q15" s="3">
         <v>29</v>
       </c>
       <c r="R15" s="3">
         <v>5</v>
       </c>
       <c r="S15" s="3">
         <v>24</v>
       </c>
       <c r="T15" s="3">
         <v>0</v>
       </c>
       <c r="U15" s="3">
         <v>23</v>
       </c>
       <c r="V15" s="3">
         <v>0</v>
       </c>
       <c r="W15" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="28"/>
-      <c r="C16" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="59"/>
+      <c r="C16" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
       <c r="H16" s="25"/>
       <c r="I16" s="3">
         <v>209</v>
       </c>
       <c r="J16" s="3">
         <v>129</v>
       </c>
       <c r="K16" s="3">
         <v>33</v>
       </c>
       <c r="L16" s="3">
         <v>96</v>
       </c>
       <c r="M16" s="3">
         <v>0</v>
       </c>
       <c r="N16" s="3">
         <v>93</v>
       </c>
       <c r="O16" s="3">
         <v>4</v>
       </c>
       <c r="P16" s="3">
         <v>36</v>
       </c>
       <c r="Q16" s="3">
         <v>80</v>
       </c>
       <c r="R16" s="3">
         <v>21</v>
       </c>
       <c r="S16" s="3">
         <v>59</v>
       </c>
       <c r="T16" s="3">
         <v>0</v>
       </c>
       <c r="U16" s="3">
         <v>65</v>
       </c>
       <c r="V16" s="3">
         <v>2</v>
       </c>
       <c r="W16" s="3">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="28"/>
-      <c r="C17" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="59"/>
+      <c r="C17" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
       <c r="H17" s="25"/>
       <c r="I17" s="3">
         <v>103</v>
       </c>
       <c r="J17" s="3">
         <v>64</v>
       </c>
       <c r="K17" s="3">
         <v>12</v>
       </c>
       <c r="L17" s="3">
         <v>52</v>
       </c>
       <c r="M17" s="3">
         <v>0</v>
       </c>
       <c r="N17" s="3">
         <v>50</v>
       </c>
       <c r="O17" s="3">
         <v>4</v>
       </c>
       <c r="P17" s="3">
         <v>14</v>
       </c>
       <c r="Q17" s="3">
         <v>39</v>
       </c>
       <c r="R17" s="3">
         <v>5</v>
       </c>
       <c r="S17" s="3">
         <v>34</v>
       </c>
       <c r="T17" s="3">
         <v>0</v>
       </c>
       <c r="U17" s="3">
         <v>32</v>
       </c>
       <c r="V17" s="3">
         <v>0</v>
       </c>
       <c r="W17" s="3">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="28"/>
-      <c r="C18" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="59"/>
+      <c r="C18" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
       <c r="H18" s="25"/>
       <c r="I18" s="3">
         <v>106</v>
       </c>
       <c r="J18" s="3">
         <v>65</v>
       </c>
       <c r="K18" s="3">
         <v>21</v>
       </c>
       <c r="L18" s="3">
         <v>44</v>
       </c>
       <c r="M18" s="3">
         <v>0</v>
       </c>
       <c r="N18" s="3">
         <v>43</v>
       </c>
       <c r="O18" s="3">
         <v>0</v>
       </c>
       <c r="P18" s="3">
         <v>22</v>
       </c>
       <c r="Q18" s="3">
         <v>41</v>
       </c>
       <c r="R18" s="3">
         <v>16</v>
       </c>
       <c r="S18" s="3">
         <v>25</v>
       </c>
       <c r="T18" s="3">
         <v>0</v>
       </c>
       <c r="U18" s="3">
         <v>33</v>
       </c>
       <c r="V18" s="3">
         <v>2</v>
       </c>
       <c r="W18" s="3">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="28"/>
-      <c r="C19" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="59"/>
+      <c r="C19" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
       <c r="H19" s="25"/>
       <c r="I19" s="3">
         <v>4334</v>
       </c>
       <c r="J19" s="3">
         <v>4086</v>
       </c>
       <c r="K19" s="3">
         <v>854</v>
       </c>
       <c r="L19" s="3">
         <v>3232</v>
       </c>
       <c r="M19" s="3">
         <v>0</v>
       </c>
       <c r="N19" s="3">
         <v>3290</v>
       </c>
       <c r="O19" s="3">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="P19" s="3">
         <v>796</v>
       </c>
       <c r="Q19" s="3">
         <v>248</v>
       </c>
       <c r="R19" s="3">
         <v>38</v>
       </c>
       <c r="S19" s="3">
         <v>210</v>
       </c>
       <c r="T19" s="3">
         <v>0</v>
       </c>
       <c r="U19" s="3">
         <v>219</v>
       </c>
       <c r="V19" s="3">
         <v>74</v>
       </c>
       <c r="W19" s="3">
         <v>29</v>
       </c>
     </row>
-    <row r="20" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="28"/>
-      <c r="C20" s="63" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="63"/>
+      <c r="C20" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
       <c r="H20" s="25"/>
       <c r="I20" s="3">
         <v>4166</v>
       </c>
       <c r="J20" s="3">
         <v>3944</v>
       </c>
       <c r="K20" s="3">
         <v>831</v>
       </c>
       <c r="L20" s="3">
         <v>3113</v>
       </c>
       <c r="M20" s="3">
         <v>0</v>
       </c>
       <c r="N20" s="3">
         <v>3170</v>
       </c>
       <c r="O20" s="3">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="P20" s="3">
         <v>774</v>
       </c>
       <c r="Q20" s="3">
         <v>222</v>
       </c>
       <c r="R20" s="3">
         <v>34</v>
       </c>
       <c r="S20" s="3">
         <v>188</v>
       </c>
       <c r="T20" s="3">
         <v>0</v>
       </c>
       <c r="U20" s="3">
         <v>197</v>
       </c>
       <c r="V20" s="3">
         <v>61</v>
       </c>
       <c r="W20" s="3">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="28"/>
-      <c r="C21" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G21" s="83"/>
+      <c r="C21" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="49"/>
+      <c r="E21" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
       <c r="H21" s="25"/>
       <c r="I21" s="3">
         <v>76</v>
       </c>
       <c r="J21" s="3">
         <v>65</v>
       </c>
       <c r="K21" s="3">
         <v>12</v>
       </c>
       <c r="L21" s="3">
         <v>53</v>
       </c>
       <c r="M21" s="3">
         <v>0</v>
       </c>
       <c r="N21" s="3">
         <v>57</v>
       </c>
       <c r="O21" s="3">
         <v>36</v>
       </c>
       <c r="P21" s="3">
         <v>8</v>
       </c>
       <c r="Q21" s="3">
         <v>11</v>
       </c>
       <c r="R21" s="3">
         <v>1</v>
       </c>
       <c r="S21" s="3">
         <v>10</v>
       </c>
       <c r="T21" s="3">
         <v>0</v>
       </c>
       <c r="U21" s="3">
         <v>9</v>
       </c>
       <c r="V21" s="3">
         <v>7</v>
       </c>
       <c r="W21" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="28"/>
-      <c r="C22" s="62"/>
-[...5 lines deleted...]
-      <c r="G22" s="83"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
       <c r="H22" s="25"/>
       <c r="I22" s="3">
         <v>92</v>
       </c>
       <c r="J22" s="3">
         <v>77</v>
       </c>
       <c r="K22" s="3">
         <v>11</v>
       </c>
       <c r="L22" s="3">
         <v>66</v>
       </c>
       <c r="M22" s="3">
         <v>0</v>
       </c>
       <c r="N22" s="3">
         <v>63</v>
       </c>
       <c r="O22" s="3">
         <v>41</v>
       </c>
       <c r="P22" s="3">
         <v>14</v>
       </c>
       <c r="Q22" s="3">
         <v>15</v>
       </c>
       <c r="R22" s="3">
         <v>3</v>
       </c>
       <c r="S22" s="3">
         <v>12</v>
       </c>
       <c r="T22" s="3">
         <v>0</v>
       </c>
       <c r="U22" s="3">
         <v>13</v>
       </c>
       <c r="V22" s="3">
         <v>6</v>
       </c>
       <c r="W22" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="28"/>
-      <c r="C23" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="59"/>
+      <c r="C23" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
       <c r="H23" s="25"/>
       <c r="I23" s="3">
         <v>446</v>
       </c>
       <c r="J23" s="3">
         <v>278</v>
       </c>
       <c r="K23" s="3">
         <v>73</v>
       </c>
       <c r="L23" s="3">
         <v>205</v>
       </c>
       <c r="M23" s="3">
         <v>123</v>
       </c>
       <c r="N23" s="3">
         <v>203</v>
       </c>
       <c r="O23" s="3">
         <v>0</v>
       </c>
       <c r="P23" s="3">
         <v>75</v>
       </c>
       <c r="Q23" s="3">
         <v>168</v>
       </c>
       <c r="R23" s="3">
         <v>37</v>
       </c>
       <c r="S23" s="3">
         <v>131</v>
       </c>
       <c r="T23" s="3">
         <v>49</v>
       </c>
       <c r="U23" s="3">
         <v>118</v>
       </c>
       <c r="V23" s="3">
         <v>0</v>
       </c>
       <c r="W23" s="3">
         <v>50</v>
       </c>
     </row>
-    <row r="24" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="28"/>
-      <c r="C24" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G24" s="83"/>
+      <c r="C24" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="49"/>
+      <c r="E24" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
       <c r="H24" s="25"/>
       <c r="I24" s="3">
         <v>88</v>
       </c>
       <c r="J24" s="3">
         <v>66</v>
       </c>
       <c r="K24" s="3">
         <v>14</v>
       </c>
       <c r="L24" s="3">
         <v>52</v>
       </c>
       <c r="M24" s="3">
         <v>36</v>
       </c>
       <c r="N24" s="3">
         <v>50</v>
       </c>
       <c r="O24" s="3">
         <v>0</v>
       </c>
       <c r="P24" s="3">
         <v>16</v>
       </c>
       <c r="Q24" s="3">
         <v>22</v>
       </c>
       <c r="R24" s="3">
         <v>6</v>
       </c>
       <c r="S24" s="3">
         <v>16</v>
       </c>
       <c r="T24" s="3">
         <v>7</v>
       </c>
       <c r="U24" s="3">
         <v>13</v>
       </c>
       <c r="V24" s="3">
         <v>0</v>
       </c>
       <c r="W24" s="3">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="28"/>
-      <c r="C25" s="62"/>
-[...5 lines deleted...]
-      <c r="G25" s="83"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
       <c r="H25" s="25"/>
       <c r="I25" s="3">
         <v>132</v>
       </c>
       <c r="J25" s="3">
         <v>84</v>
       </c>
       <c r="K25" s="3">
         <v>23</v>
       </c>
       <c r="L25" s="3">
         <v>61</v>
       </c>
       <c r="M25" s="3">
         <v>40</v>
       </c>
       <c r="N25" s="3">
         <v>66</v>
       </c>
       <c r="O25" s="3">
         <v>0</v>
       </c>
       <c r="P25" s="3">
         <v>18</v>
       </c>
       <c r="Q25" s="3">
         <v>48</v>
       </c>
       <c r="R25" s="3">
         <v>14</v>
       </c>
       <c r="S25" s="3">
         <v>34</v>
       </c>
       <c r="T25" s="3">
         <v>6</v>
       </c>
       <c r="U25" s="3">
         <v>41</v>
       </c>
       <c r="V25" s="3">
         <v>0</v>
       </c>
       <c r="W25" s="3">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="28"/>
-      <c r="C26" s="63" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="63"/>
+      <c r="C26" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
       <c r="H26" s="25"/>
       <c r="I26" s="3">
         <v>226</v>
       </c>
       <c r="J26" s="3">
         <v>128</v>
       </c>
       <c r="K26" s="3">
         <v>36</v>
       </c>
       <c r="L26" s="3">
         <v>92</v>
       </c>
       <c r="M26" s="3">
         <v>47</v>
       </c>
       <c r="N26" s="3">
         <v>87</v>
       </c>
       <c r="O26" s="3">
         <v>0</v>
       </c>
       <c r="P26" s="3">
         <v>41</v>
       </c>
       <c r="Q26" s="3">
         <v>98</v>
       </c>
       <c r="R26" s="3">
         <v>17</v>
       </c>
       <c r="S26" s="3">
         <v>81</v>
       </c>
       <c r="T26" s="3">
         <v>36</v>
       </c>
       <c r="U26" s="3">
         <v>64</v>
       </c>
       <c r="V26" s="3">
         <v>0</v>
       </c>
       <c r="W26" s="3">
         <v>34</v>
       </c>
     </row>
-    <row r="27" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="28"/>
-      <c r="C27" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G27" s="59"/>
+      <c r="C27" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
       <c r="H27" s="25"/>
       <c r="I27" s="3">
         <v>0</v>
       </c>
       <c r="J27" s="3">
         <v>0</v>
       </c>
       <c r="K27" s="3">
         <v>0</v>
       </c>
       <c r="L27" s="3">
         <v>0</v>
       </c>
       <c r="M27" s="3">
         <v>0</v>
       </c>
       <c r="N27" s="3">
         <v>0</v>
       </c>
       <c r="O27" s="3">
         <v>0</v>
       </c>
       <c r="P27" s="3">
         <v>0</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
       <c r="R27" s="3">
         <v>0</v>
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>0</v>
       </c>
       <c r="U27" s="3">
         <v>0</v>
       </c>
       <c r="V27" s="3">
         <v>0</v>
       </c>
       <c r="W27" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="28"/>
-      <c r="C28" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G28" s="59"/>
+      <c r="C28" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
       <c r="H28" s="25"/>
       <c r="I28" s="3">
         <v>0</v>
       </c>
       <c r="J28" s="3">
         <v>0</v>
       </c>
       <c r="K28" s="3">
         <v>0</v>
       </c>
       <c r="L28" s="3">
         <v>0</v>
       </c>
       <c r="M28" s="3">
         <v>0</v>
       </c>
       <c r="N28" s="3">
         <v>0</v>
       </c>
       <c r="O28" s="3">
         <v>0</v>
       </c>
       <c r="P28" s="3">
         <v>0</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
       <c r="R28" s="3">
         <v>0</v>
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>0</v>
       </c>
       <c r="U28" s="3">
         <v>0</v>
       </c>
       <c r="V28" s="3">
         <v>0</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="28"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="17"/>
       <c r="H29" s="25"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
     </row>
-    <row r="30" spans="1:23" s="7" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:23" s="7" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26"/>
-      <c r="B30" s="61" t="s">
-[...6 lines deleted...]
-      <c r="G30" s="61"/>
+      <c r="B30" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
       <c r="H30" s="29"/>
       <c r="I30" s="1">
-        <v>4597</v>
+        <v>4602</v>
       </c>
       <c r="J30" s="1">
-        <v>3323</v>
+        <v>3328</v>
       </c>
       <c r="K30" s="1">
         <v>526</v>
       </c>
       <c r="L30" s="1">
-        <v>2797</v>
+        <v>2802</v>
       </c>
       <c r="M30" s="1">
         <v>1243</v>
       </c>
       <c r="N30" s="1">
-        <v>2757</v>
+        <v>2762</v>
       </c>
       <c r="O30" s="1">
         <v>47</v>
       </c>
       <c r="P30" s="1">
         <v>566</v>
       </c>
       <c r="Q30" s="1">
         <v>1274</v>
       </c>
       <c r="R30" s="1">
         <v>265</v>
       </c>
       <c r="S30" s="1">
         <v>1009</v>
       </c>
       <c r="T30" s="1">
         <v>64</v>
       </c>
       <c r="U30" s="1">
         <v>1062</v>
       </c>
       <c r="V30" s="1">
         <v>36</v>
       </c>
       <c r="W30" s="1">
         <v>212</v>
       </c>
     </row>
-    <row r="31" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="28"/>
-      <c r="C31" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G31" s="59"/>
+      <c r="C31" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
       <c r="H31" s="25"/>
       <c r="I31" s="3">
-        <v>2739</v>
+        <v>2744</v>
       </c>
       <c r="J31" s="3">
-        <v>2135</v>
+        <v>2140</v>
       </c>
       <c r="K31" s="3">
         <v>288</v>
       </c>
       <c r="L31" s="3">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="M31" s="3">
         <v>1239</v>
       </c>
       <c r="N31" s="3">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="O31" s="3">
         <v>0</v>
       </c>
       <c r="P31" s="3">
         <v>286</v>
       </c>
       <c r="Q31" s="3">
         <v>604</v>
       </c>
       <c r="R31" s="3">
         <v>117</v>
       </c>
       <c r="S31" s="3">
         <v>487</v>
       </c>
       <c r="T31" s="3">
         <v>62</v>
       </c>
       <c r="U31" s="3">
         <v>508</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>96</v>
       </c>
     </row>
-    <row r="32" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="28"/>
-      <c r="C32" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G32" s="59"/>
+      <c r="C32" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
       <c r="H32" s="25"/>
       <c r="I32" s="3">
         <v>0</v>
       </c>
       <c r="J32" s="3">
         <v>0</v>
       </c>
       <c r="K32" s="3">
         <v>0</v>
       </c>
       <c r="L32" s="3">
         <v>0</v>
       </c>
       <c r="M32" s="3">
         <v>0</v>
       </c>
       <c r="N32" s="3">
         <v>0</v>
       </c>
       <c r="O32" s="3">
         <v>0</v>
       </c>
       <c r="P32" s="3">
         <v>0</v>
       </c>
       <c r="Q32" s="3">
         <v>0</v>
       </c>
       <c r="R32" s="3">
         <v>0</v>
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>0</v>
       </c>
       <c r="U32" s="3">
         <v>0</v>
       </c>
       <c r="V32" s="3">
         <v>0</v>
       </c>
       <c r="W32" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="28"/>
-      <c r="C33" s="80" t="s">
-        <v>33</v>
+      <c r="C33" s="56" t="s">
+        <v>34</v>
       </c>
       <c r="D33" s="31"/>
-      <c r="E33" s="80" t="s">
-[...3 lines deleted...]
-      <c r="G33" s="80"/>
+      <c r="E33" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="56"/>
+      <c r="G33" s="56"/>
       <c r="H33" s="25"/>
       <c r="I33" s="3">
         <v>103</v>
       </c>
       <c r="J33" s="3">
         <v>58</v>
       </c>
       <c r="K33" s="3">
         <v>2</v>
       </c>
       <c r="L33" s="3">
         <v>56</v>
       </c>
       <c r="M33" s="3">
         <v>0</v>
       </c>
       <c r="N33" s="3">
         <v>57</v>
       </c>
       <c r="O33" s="3">
         <v>47</v>
       </c>
       <c r="P33" s="3">
         <v>1</v>
       </c>
       <c r="Q33" s="3">
         <v>45</v>
       </c>
       <c r="R33" s="3">
         <v>8</v>
       </c>
       <c r="S33" s="3">
         <v>37</v>
       </c>
       <c r="T33" s="3">
         <v>0</v>
       </c>
       <c r="U33" s="3">
         <v>43</v>
       </c>
       <c r="V33" s="3">
         <v>36</v>
       </c>
       <c r="W33" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="28"/>
-      <c r="C34" s="80"/>
+      <c r="C34" s="56"/>
       <c r="D34" s="31"/>
-      <c r="E34" s="80" t="s">
-[...3 lines deleted...]
-      <c r="G34" s="80"/>
+      <c r="E34" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
       <c r="H34" s="25"/>
       <c r="I34" s="3">
         <v>686</v>
       </c>
       <c r="J34" s="3">
         <v>450</v>
       </c>
       <c r="K34" s="3">
         <v>89</v>
       </c>
       <c r="L34" s="3">
         <v>361</v>
       </c>
       <c r="M34" s="3">
         <v>0</v>
       </c>
       <c r="N34" s="3">
         <v>335</v>
       </c>
       <c r="O34" s="3">
         <v>0</v>
       </c>
       <c r="P34" s="3">
         <v>115</v>
       </c>
       <c r="Q34" s="3">
         <v>236</v>
       </c>
       <c r="R34" s="3">
         <v>51</v>
       </c>
       <c r="S34" s="3">
         <v>185</v>
       </c>
       <c r="T34" s="3">
         <v>0</v>
       </c>
       <c r="U34" s="3">
         <v>188</v>
       </c>
       <c r="V34" s="3">
         <v>0</v>
       </c>
       <c r="W34" s="3">
         <v>48</v>
       </c>
     </row>
-    <row r="35" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="28"/>
-      <c r="C35" s="80"/>
+      <c r="C35" s="56"/>
       <c r="D35" s="31"/>
-      <c r="E35" s="59" t="s">
-[...3 lines deleted...]
-      <c r="G35" s="59"/>
+      <c r="E35" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="51"/>
+      <c r="G35" s="51"/>
       <c r="H35" s="25"/>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3">
         <v>0</v>
       </c>
       <c r="K35" s="3">
         <v>0</v>
       </c>
       <c r="L35" s="3">
         <v>0</v>
       </c>
       <c r="M35" s="3">
         <v>0</v>
       </c>
       <c r="N35" s="3">
         <v>0</v>
       </c>
       <c r="O35" s="3">
         <v>0</v>
       </c>
       <c r="P35" s="3">
         <v>0</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
       <c r="R35" s="3">
         <v>0</v>
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>0</v>
       </c>
       <c r="U35" s="3">
         <v>0</v>
       </c>
       <c r="V35" s="3">
         <v>0</v>
       </c>
       <c r="W35" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="28"/>
-      <c r="C36" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="59"/>
+      <c r="C36" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="51"/>
+      <c r="G36" s="51"/>
       <c r="H36" s="25"/>
       <c r="I36" s="3">
         <v>723</v>
       </c>
       <c r="J36" s="3">
         <v>464</v>
       </c>
       <c r="K36" s="3">
         <v>104</v>
       </c>
       <c r="L36" s="3">
         <v>360</v>
       </c>
       <c r="M36" s="3">
         <v>0</v>
       </c>
       <c r="N36" s="3">
         <v>361</v>
       </c>
       <c r="O36" s="3">
         <v>0</v>
       </c>
       <c r="P36" s="3">
         <v>103</v>
       </c>
       <c r="Q36" s="3">
         <v>259</v>
       </c>
       <c r="R36" s="3">
         <v>56</v>
       </c>
       <c r="S36" s="3">
         <v>203</v>
       </c>
       <c r="T36" s="3">
         <v>0</v>
       </c>
       <c r="U36" s="3">
         <v>215</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>44</v>
       </c>
     </row>
-    <row r="37" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="28"/>
-      <c r="C37" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="59"/>
+      <c r="C37" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
       <c r="H37" s="25"/>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3">
         <v>0</v>
       </c>
       <c r="K37" s="3">
         <v>0</v>
       </c>
       <c r="L37" s="3">
         <v>0</v>
       </c>
       <c r="M37" s="3">
         <v>0</v>
       </c>
       <c r="N37" s="3">
         <v>0</v>
       </c>
       <c r="O37" s="3">
         <v>0</v>
       </c>
       <c r="P37" s="3">
         <v>0</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3">
         <v>0</v>
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>0</v>
       </c>
       <c r="U37" s="3">
         <v>0</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="28"/>
-      <c r="C38" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G38" s="59"/>
+      <c r="C38" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="51"/>
       <c r="H38" s="25"/>
       <c r="I38" s="3">
         <v>259</v>
       </c>
       <c r="J38" s="3">
         <v>166</v>
       </c>
       <c r="K38" s="3">
         <v>35</v>
       </c>
       <c r="L38" s="3">
         <v>131</v>
       </c>
       <c r="M38" s="3">
         <v>0</v>
       </c>
       <c r="N38" s="3">
         <v>119</v>
       </c>
       <c r="O38" s="3">
         <v>0</v>
       </c>
       <c r="P38" s="3">
         <v>47</v>
       </c>
       <c r="Q38" s="3">
         <v>93</v>
       </c>
       <c r="R38" s="3">
         <v>23</v>
       </c>
       <c r="S38" s="3">
         <v>70</v>
       </c>
       <c r="T38" s="3">
         <v>0</v>
       </c>
       <c r="U38" s="3">
         <v>75</v>
       </c>
       <c r="V38" s="3">
         <v>0</v>
       </c>
       <c r="W38" s="3">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="28"/>
-      <c r="C39" s="59" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="59"/>
+      <c r="C39" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
       <c r="H39" s="25"/>
       <c r="I39" s="3">
         <v>76</v>
       </c>
       <c r="J39" s="3">
         <v>45</v>
       </c>
       <c r="K39" s="3">
         <v>7</v>
       </c>
       <c r="L39" s="3">
         <v>38</v>
       </c>
       <c r="M39" s="3">
         <v>0</v>
       </c>
       <c r="N39" s="3">
         <v>33</v>
       </c>
       <c r="O39" s="3">
         <v>0</v>
       </c>
       <c r="P39" s="3">
         <v>12</v>
       </c>
       <c r="Q39" s="3">
         <v>31</v>
       </c>
       <c r="R39" s="3">
         <v>8</v>
       </c>
       <c r="S39" s="3">
         <v>23</v>
       </c>
       <c r="T39" s="3">
         <v>0</v>
       </c>
       <c r="U39" s="3">
         <v>28</v>
       </c>
       <c r="V39" s="3">
         <v>0</v>
       </c>
       <c r="W39" s="3">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="28"/>
-      <c r="C40" s="59" t="s">
-        <v>41</v>
+      <c r="C40" s="51" t="s">
+        <v>13</v>
       </c>
       <c r="D40" s="30"/>
-      <c r="E40" s="62" t="s">
-        <v>42</v>
+      <c r="E40" s="49" t="s">
+        <v>40</v>
       </c>
       <c r="F40" s="30"/>
       <c r="G40" s="30" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H40" s="25"/>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3">
         <v>0</v>
       </c>
       <c r="K40" s="3">
         <v>0</v>
       </c>
       <c r="L40" s="3">
         <v>0</v>
       </c>
       <c r="M40" s="3">
         <v>0</v>
       </c>
       <c r="N40" s="3">
         <v>0</v>
       </c>
       <c r="O40" s="3">
         <v>0</v>
       </c>
       <c r="P40" s="3">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
         <v>0</v>
       </c>
       <c r="R40" s="3">
         <v>0</v>
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>0</v>
       </c>
       <c r="U40" s="3">
         <v>0</v>
       </c>
       <c r="V40" s="3">
         <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="28"/>
-      <c r="C41" s="59"/>
+      <c r="C41" s="51"/>
       <c r="D41" s="30"/>
-      <c r="E41" s="82"/>
+      <c r="E41" s="50"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H41" s="25"/>
       <c r="I41" s="3">
         <v>5</v>
       </c>
       <c r="J41" s="3">
         <v>4</v>
       </c>
       <c r="K41" s="3">
         <v>0</v>
       </c>
       <c r="L41" s="3">
         <v>4</v>
       </c>
       <c r="M41" s="3">
         <v>4</v>
       </c>
       <c r="N41" s="3">
         <v>2</v>
       </c>
       <c r="O41" s="3">
         <v>0</v>
       </c>
       <c r="P41" s="3">
         <v>2</v>
       </c>
       <c r="Q41" s="3">
         <v>1</v>
       </c>
       <c r="R41" s="3">
         <v>0</v>
       </c>
       <c r="S41" s="3">
         <v>1</v>
       </c>
       <c r="T41" s="3">
         <v>0</v>
       </c>
       <c r="U41" s="3">
         <v>0</v>
       </c>
       <c r="V41" s="3">
         <v>0</v>
       </c>
       <c r="W41" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:23" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:23" s="6" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="28"/>
-      <c r="C42" s="59"/>
+      <c r="C42" s="51"/>
       <c r="D42" s="30"/>
-      <c r="E42" s="68" t="s">
-[...3 lines deleted...]
-      <c r="G42" s="68"/>
+      <c r="E42" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
       <c r="H42" s="25"/>
       <c r="I42" s="3">
         <v>6</v>
       </c>
       <c r="J42" s="3">
         <v>1</v>
       </c>
       <c r="K42" s="3">
         <v>1</v>
       </c>
       <c r="L42" s="3">
         <v>0</v>
       </c>
       <c r="M42" s="3">
         <v>0</v>
       </c>
       <c r="N42" s="3">
         <v>1</v>
       </c>
       <c r="O42" s="3">
         <v>0</v>
       </c>
       <c r="P42" s="3">
         <v>0</v>
       </c>
       <c r="Q42" s="3">
         <v>5</v>
       </c>
       <c r="R42" s="3">
         <v>2</v>
       </c>
       <c r="S42" s="3">
         <v>3</v>
       </c>
       <c r="T42" s="3">
         <v>2</v>
       </c>
       <c r="U42" s="3">
         <v>5</v>
       </c>
       <c r="V42" s="3">
         <v>0</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:23" s="2" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:23" s="2" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="32"/>
       <c r="B43" s="33"/>
       <c r="C43" s="34"/>
       <c r="D43" s="34"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="32"/>
       <c r="H43" s="35"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="12"/>
       <c r="O43" s="12"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
       <c r="R43" s="11"/>
       <c r="S43" s="11"/>
       <c r="T43" s="11"/>
       <c r="U43" s="11"/>
       <c r="V43" s="11"/>
       <c r="W43" s="11"/>
     </row>
-    <row r="44" spans="1:23" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:23" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="36"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
     </row>
     <row r="45" spans="1:23" s="14" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="45" t="str">
-[...1 lines deleted...]
-        <v>　（注） この表は、法第61条第２項（法第88条の規定によりその例によることとされる場合及び防止法第26条第２項の規定により準用する場合を含む。）の規定により委託して行う宿泊供与を伴う補導援護、法第62条第３項（法第88条の規定によりその例によることとされる場合及び防止法第26条第２項の規定により準用する場合を含む。）</v>
+      <c r="A45" s="45" t="s">
+        <v>46</v>
       </c>
       <c r="C45" s="15"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
       <c r="V45" s="15"/>
       <c r="W45" s="15"/>
     </row>
     <row r="46" spans="1:23" s="14" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="45" t="str">
-[...1 lines deleted...]
-        <v xml:space="preserve">       の規定による宿泊供与を伴う応急の救護及び法第85条第１項の宿泊供与を伴う更生緊急保護の各措置を実施したものについての調査である。</v>
+      <c r="A46" s="45" t="s">
+        <v>47</v>
       </c>
       <c r="C46" s="44"/>
       <c r="D46" s="39"/>
       <c r="E46" s="39"/>
       <c r="F46" s="39"/>
       <c r="G46" s="39"/>
       <c r="H46" s="39"/>
     </row>
-    <row r="47" spans="1:23" ht="11.25" hidden="1" x14ac:dyDescent="0.15"/>
-[...40 lines deleted...]
-      </c>
+    <row r="47" spans="1:23" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:23" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="81" spans="1:2" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="82" spans="1:2" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="83" spans="1:2" ht="11" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="84" spans="1:2" ht="11" x14ac:dyDescent="0.2">
+      <c r="A84" s="47"/>
     </row>
-    <row r="85" spans="1:2" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:2" ht="11" x14ac:dyDescent="0.2">
       <c r="A85" s="48"/>
       <c r="B85" s="46"/>
     </row>
-    <row r="86" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="86" spans="1:2" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="53">
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="P6:P8"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="C24:D25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="B10:G10"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="B5:G8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="J5:P5"/>
+    <mergeCell ref="Q5:W5"/>
+    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="N6:N8"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="C33:C35"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="Q6:T6"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="C32:G32"/>
     <mergeCell ref="E40:E41"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="C20:G20"/>
     <mergeCell ref="C21:D22"/>
     <mergeCell ref="E42:G42"/>
     <mergeCell ref="C36:G36"/>
     <mergeCell ref="C37:G37"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="E21:G21"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="E24:G24"/>
     <mergeCell ref="C28:G28"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="C38:G38"/>
     <mergeCell ref="C39:G39"/>
     <mergeCell ref="E25:G25"/>
-    <mergeCell ref="E33:G33"/>
-[...35 lines deleted...]
-    <mergeCell ref="C13:G13"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FF5CCF8-BA95-4FC9-8A78-B41DF8C34349}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-61</vt:lpstr>
       <vt:lpstr>'24-00-61'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>