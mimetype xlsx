--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,56 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{0B46E1E2-5010-450B-925B-2D6F34B9BA2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="26140" windowHeight="12720"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{28BD3AA5-E601-4615-BE95-20EFDBCFAAF4}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-62" sheetId="22" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="77">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>観察所</t>
     <rPh sb="0" eb="2">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジョ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>本年保護
 した人員</t>
@@ -598,51 +612,51 @@
   </si>
   <si>
     <t>　　　 　２　60表の（注）３参照</t>
     <rPh sb="9" eb="10">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>チュウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　（注） １　この表は、法第62条第２項（法第88条の規定によりその例によることとされる場合及び防止法第26条第２項の規定により準用する場合を含む。）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>5/1/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="yyyy/m/d;@"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1454,454 +1468,397 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="51">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" textRotation="5"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{0C0313A1-9E90-413D-8296-6FB499391079}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{D539B96D-EB47-4B21-8E63-35345C6254A3}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{834EDA3E-B0A0-4E97-9E68-1570C8E0DE9C}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{2979792A-11C0-4DD4-B6E4-837CE34A42CD}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{0E8DC986-1B16-4F3F-A676-BDD5352B4E2D}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{F65E8A61-6CB2-4EF0-B744-9245DC76325F}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{A3B4F875-0F07-44BA-A3FA-CAD1C58808F2}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{1B128EA0-3DE4-4A45-B468-A2651031F110}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{FAD8DA4B-3DD5-4F72-9F06-97153F3B2063}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{4302E493-8F5E-4AD0-A488-E594BDF52C3C}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{3C124373-D8FF-4404-8044-D7096E982294}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{ABD2C7A6-A1A9-4413-9391-337C576B9242}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{D2C913D0-B18B-473E-B9D5-421262221BA5}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{35CC78A0-7270-4286-AB01-8135A25AAB1F}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{2C407D86-0008-4D44-A89A-610101AB319A}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{5FA37474-A108-42AA-809F-14F8C10A18BE}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{DCBB5AE2-E0D5-443D-BF24-26AFEF20B8E8}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{3BD5E677-8F01-457D-B488-F0B8409BF4B1}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{135BCE08-3C14-4890-A206-743337D53CF0}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D8874ED4-FDD1-404D-A38F-A5E0D9311449}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{F184D46A-3CAD-4150-9568-60D3F48F32F3}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{16D762F8-9567-469D-8B3E-47CD8D3C7A56}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{0D08548B-CC59-4B6E-B64B-57FB14B17723}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{19BE940F-AFDC-437F-B8C8-A07D082ED8D0}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{1FE5E71A-90C1-4ED6-95E3-8104557D6469}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{DB3EC5B8-AAAE-4056-8403-129B1459C6A9}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{67BC7853-F038-4560-B92A-125568A4413A}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{FC1C4676-8855-4854-A696-F689FEF2D631}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{84F1268E-B5EF-4D30-B0B5-7F8973B6DE3F}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{6462E322-8313-4259-9F19-D8859255BD33}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{74949357-02FE-4474-8A28-E2EC02CDA13C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FFAE02A5-9AAA-4C05-8BB5-8F7A77370E2B}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{093FA1B9-2150-4E38-963C-253E272B84D4}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{D8575692-72C6-4C13-B04C-39C357F2C35C}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{F8034164-473A-417E-9C4A-1A167C9BDC2D}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{0CFA2270-621F-404C-9887-4A03AAD3082F}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{C9D366E0-9455-4512-A477-9F7D359F264C}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{97F081B2-3F9A-4D62-9B72-9FF9A5913DE5}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{71C0B871-5057-4850-BB99-B17B2B5B72D3}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{CC145819-D66C-493F-8D5E-D44ECDAF370D}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{AF815B1C-2BCF-45EC-A7CA-B9480FE08130}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{BED8E0F6-DBEB-40BC-9EA5-8A71445E6605}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{6D9B6C93-0305-4679-93D8-B41F79B209E1}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{A839600A-2543-426A-9DBC-62ECBF7FC397}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{7E0D30F8-E0C0-4147-AFBB-5DF2236FAD2E}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{C705020E-5688-4054-BB85-4810FAC42DF5}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{27E73D78-57B6-4274-B05A-B369A0F0642F}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{94CC207C-B189-421C-A4A0-8114C820C589}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{172317F0-2B31-41FA-990C-E004F7514523}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{98C3A95C-8A0F-4A1A-9A4F-21475BE85B53}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{F4AE5033-4010-46DE-894A-6F3C106AF4BB}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{E564F35A-97A6-4864-8388-329BDAAED3FA}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{D7801520-E7ED-4DF3-8678-8574D42D81C2}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{5ED54A25-23DE-4AE1-BD77-994F40F3455D}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{3B828C95-7869-44A1-B85D-11ED5B7AF5DF}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{9EE2BAFD-4406-450E-A79B-D57295BC3F06}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{39BEE480-AD0B-42F9-BED5-EA70948ED25B}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{007F73D7-F60D-40B7-9B12-72A6806F0610}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{AC98619D-B5EB-48A7-BFB4-CB2DB7ADE251}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{46A2ADB7-5D0D-4196-8847-512308AA401C}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{A1ADCE5B-EE5B-42A5-A9B0-C29D55C26155}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{E34E5DA2-616E-49FF-93C4-11A2D6F81D94}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2034,2185 +1991,2171 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34D6D809-C917-4962-B92E-43302F55411F}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L86"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="3" width="1.77734375" customWidth="1"/>
     <col min="4" max="4" width="16.44140625" customWidth="1"/>
     <col min="5" max="5" width="1" customWidth="1"/>
-    <col min="6" max="12" width="17.77734375" style="2" customWidth="1"/>
+    <col min="6" max="12" width="17.77734375" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="19" customFormat="1" ht="16.5">
-[...14 lines deleted...]
-      <c r="A2" s="63" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="16.5">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+    </row>
+    <row r="2" spans="1:12" s="10" customFormat="1" ht="27" customHeight="1">
+      <c r="A2" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="63"/>
-[...9 lines deleted...]
-      <c r="L2" s="63"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:12" ht="2.15" customHeight="1">
-      <c r="A4" s="13"/>
-[...14 lines deleted...]
-      <c r="B5" s="64" t="s">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+    </row>
+    <row r="5" spans="1:12" s="4" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="17"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="64"/>
-[...2 lines deleted...]
-      <c r="F5" s="66" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="68" t="s">
+      <c r="G5" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="69"/>
-[...12 lines deleted...]
-      <c r="G6" s="22" t="s">
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+    </row>
+    <row r="6" spans="1:12" s="13" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H6" s="23" t="s">
+      <c r="H6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="23" t="s">
+      <c r="I6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="J6" s="24" t="s">
+      <c r="J6" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="K6" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="58" t="s">
+      <c r="L6" s="40" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:12" s="5" customFormat="1" ht="5.15" customHeight="1">
-[...12 lines deleted...]
-      <c r="G8" s="3">
+    <row r="7" spans="1:12" s="4" customFormat="1" ht="5.15" customHeight="1">
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B8" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="2">
+        <v>3980</v>
+      </c>
+      <c r="G8" s="2">
         <v>10</v>
       </c>
-      <c r="H8" s="3">
+      <c r="H8" s="2">
         <v>96</v>
       </c>
-      <c r="I8" s="3">
+      <c r="I8" s="2">
         <v>562</v>
       </c>
-      <c r="J8" s="3">
+      <c r="J8" s="2">
         <v>6</v>
       </c>
-      <c r="K8" s="3">
+      <c r="K8" s="2">
         <v>55</v>
       </c>
-      <c r="L8" s="3">
+      <c r="L8" s="2">
         <v>371</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="9" customFormat="1" ht="3" customHeight="1">
-[...14 lines deleted...]
-      <c r="C10" s="60" t="s">
+    <row r="9" spans="1:12" s="8" customFormat="1" ht="3" customHeight="1">
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+    </row>
+    <row r="10" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B10" s="23"/>
+      <c r="C10" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="60"/>
-[...1 lines deleted...]
-      <c r="F10" s="3">
+      <c r="D10" s="42"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="2">
         <v>517</v>
       </c>
-      <c r="G10" s="3">
-[...2 lines deleted...]
-      <c r="H10" s="3">
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2">
         <v>9</v>
       </c>
-      <c r="I10" s="3">
+      <c r="I10" s="2">
         <v>11</v>
       </c>
-      <c r="J10" s="3">
-[...5 lines deleted...]
-      <c r="L10" s="3">
+      <c r="J10" s="2">
+        <v>0</v>
+      </c>
+      <c r="K10" s="2">
+        <v>0</v>
+      </c>
+      <c r="L10" s="2">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D11" s="29" t="s">
+    <row r="11" spans="1:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="6"/>
-      <c r="F11" s="7">
+      <c r="E11" s="5"/>
+      <c r="F11" s="6">
         <v>295</v>
       </c>
-      <c r="G11" s="7">
-[...2 lines deleted...]
-      <c r="H11" s="7">
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
         <v>4</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="6">
         <v>5</v>
       </c>
-      <c r="J11" s="7">
-[...5 lines deleted...]
-      <c r="L11" s="7">
+      <c r="J11" s="6">
+        <v>0</v>
+      </c>
+      <c r="K11" s="6">
+        <v>0</v>
+      </c>
+      <c r="L11" s="6">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D12" s="29" t="s">
+    <row r="12" spans="1:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B12" s="27"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="6"/>
-      <c r="F12" s="7">
+      <c r="E12" s="5"/>
+      <c r="F12" s="6">
         <v>92</v>
       </c>
-      <c r="G12" s="7">
-[...5 lines deleted...]
-      <c r="I12" s="7">
+      <c r="G12" s="6">
+        <v>0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>0</v>
+      </c>
+      <c r="I12" s="6">
         <v>2</v>
       </c>
-      <c r="J12" s="7">
-[...5 lines deleted...]
-      <c r="L12" s="7">
+      <c r="J12" s="6">
+        <v>0</v>
+      </c>
+      <c r="K12" s="6">
+        <v>0</v>
+      </c>
+      <c r="L12" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D13" s="29" t="s">
+    <row r="13" spans="1:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B13" s="27"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="6"/>
-      <c r="F13" s="7">
+      <c r="E13" s="5"/>
+      <c r="F13" s="6">
         <v>9</v>
       </c>
-      <c r="G13" s="7">
-[...5 lines deleted...]
-      <c r="I13" s="7">
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6">
         <v>2</v>
       </c>
-      <c r="J13" s="7">
-[...12 lines deleted...]
-      <c r="D14" s="29" t="s">
+      <c r="J13" s="6">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6">
+        <v>0</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B14" s="27"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="6"/>
-      <c r="F14" s="7">
+      <c r="E14" s="5"/>
+      <c r="F14" s="6">
         <v>121</v>
       </c>
-      <c r="G14" s="7">
-[...2 lines deleted...]
-      <c r="H14" s="7">
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
         <v>5</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>2</v>
       </c>
-      <c r="J14" s="7">
-[...5 lines deleted...]
-      <c r="L14" s="7">
+      <c r="J14" s="6">
+        <v>0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>0</v>
+      </c>
+      <c r="L14" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:12" s="5" customFormat="1" ht="3" customHeight="1">
-[...14 lines deleted...]
-      <c r="C16" s="60" t="s">
+    <row r="15" spans="1:12" s="4" customFormat="1" ht="3" customHeight="1">
+      <c r="B15" s="27"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+    </row>
+    <row r="16" spans="1:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B16" s="24"/>
+      <c r="C16" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="60"/>
-[...1 lines deleted...]
-      <c r="F16" s="3">
+      <c r="D16" s="42"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="2">
         <v>518</v>
       </c>
-      <c r="G16" s="3">
-[...2 lines deleted...]
-      <c r="H16" s="3">
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
         <v>5</v>
       </c>
-      <c r="I16" s="3">
+      <c r="I16" s="2">
         <v>26</v>
       </c>
-      <c r="J16" s="3">
-[...2 lines deleted...]
-      <c r="K16" s="3">
+      <c r="J16" s="2">
+        <v>0</v>
+      </c>
+      <c r="K16" s="2">
         <v>8</v>
       </c>
-      <c r="L16" s="3">
+      <c r="L16" s="2">
         <v>46</v>
       </c>
     </row>
-    <row r="17" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D17" s="29" t="s">
+    <row r="17" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B17" s="27"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="6"/>
-      <c r="F17" s="7">
+      <c r="E17" s="5"/>
+      <c r="F17" s="6">
         <v>94</v>
       </c>
-      <c r="G17" s="7">
-[...2 lines deleted...]
-      <c r="H17" s="7">
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
         <v>3</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>3</v>
       </c>
-      <c r="J17" s="7">
-[...5 lines deleted...]
-      <c r="L17" s="7">
+      <c r="J17" s="6">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D18" s="29" t="s">
+    <row r="18" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B18" s="27"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="6"/>
-      <c r="F18" s="7">
+      <c r="E18" s="5"/>
+      <c r="F18" s="6">
         <v>26</v>
       </c>
-      <c r="G18" s="7">
-[...2 lines deleted...]
-      <c r="H18" s="7">
+      <c r="G18" s="6">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
         <v>1</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>1</v>
       </c>
-      <c r="J18" s="7">
-[...5 lines deleted...]
-      <c r="L18" s="7">
+      <c r="J18" s="6">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>0</v>
+      </c>
+      <c r="L18" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D19" s="29" t="s">
+    <row r="19" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B19" s="27"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="E19" s="6"/>
-      <c r="F19" s="7">
+      <c r="E19" s="5"/>
+      <c r="F19" s="6">
         <v>30</v>
       </c>
-      <c r="G19" s="7">
-[...5 lines deleted...]
-      <c r="I19" s="7">
+      <c r="G19" s="6">
+        <v>0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>0</v>
+      </c>
+      <c r="I19" s="6">
         <v>3</v>
       </c>
-      <c r="J19" s="7">
-[...2 lines deleted...]
-      <c r="K19" s="7">
+      <c r="J19" s="6">
+        <v>0</v>
+      </c>
+      <c r="K19" s="6">
         <v>1</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D20" s="29" t="s">
+    <row r="20" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B20" s="27"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="E20" s="6"/>
-      <c r="F20" s="7">
+      <c r="E20" s="5"/>
+      <c r="F20" s="6">
         <v>61</v>
       </c>
-      <c r="G20" s="7">
-[...2 lines deleted...]
-      <c r="H20" s="7">
+      <c r="G20" s="6">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6">
         <v>1</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>2</v>
       </c>
-      <c r="J20" s="7">
-[...2 lines deleted...]
-      <c r="K20" s="7">
+      <c r="J20" s="6">
+        <v>0</v>
+      </c>
+      <c r="K20" s="6">
         <v>1</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D21" s="29" t="s">
+    <row r="21" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B21" s="27"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="E21" s="6"/>
-      <c r="F21" s="7">
+      <c r="E21" s="5"/>
+      <c r="F21" s="6">
         <v>110</v>
       </c>
-      <c r="G21" s="7">
-[...5 lines deleted...]
-      <c r="I21" s="7">
+      <c r="G21" s="6">
+        <v>0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>0</v>
+      </c>
+      <c r="I21" s="6">
         <v>3</v>
       </c>
-      <c r="J21" s="7">
-[...2 lines deleted...]
-      <c r="K21" s="7">
+      <c r="J21" s="6">
+        <v>0</v>
+      </c>
+      <c r="K21" s="6">
         <v>4</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D22" s="29" t="s">
+    <row r="22" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B22" s="27"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="E22" s="6"/>
-      <c r="F22" s="7">
+      <c r="E22" s="5"/>
+      <c r="F22" s="6">
         <v>197</v>
       </c>
-      <c r="G22" s="7">
-[...5 lines deleted...]
-      <c r="I22" s="7">
+      <c r="G22" s="6">
+        <v>0</v>
+      </c>
+      <c r="H22" s="6">
+        <v>0</v>
+      </c>
+      <c r="I22" s="6">
         <v>14</v>
       </c>
-      <c r="J22" s="7">
-[...2 lines deleted...]
-      <c r="K22" s="7">
+      <c r="J22" s="6">
+        <v>0</v>
+      </c>
+      <c r="K22" s="6">
         <v>2</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="2:12" s="5" customFormat="1" ht="3" customHeight="1">
-[...14 lines deleted...]
-      <c r="C24" s="60" t="s">
+    <row r="23" spans="2:12" s="4" customFormat="1" ht="3" customHeight="1">
+      <c r="B23" s="27"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+    </row>
+    <row r="24" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B24" s="24"/>
+      <c r="C24" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="D24" s="60"/>
-[...1 lines deleted...]
-      <c r="F24" s="3">
+      <c r="D24" s="42"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="2">
         <v>1237</v>
       </c>
-      <c r="G24" s="3">
+      <c r="G24" s="2">
         <v>10</v>
       </c>
-      <c r="H24" s="3">
+      <c r="H24" s="2">
         <v>41</v>
       </c>
-      <c r="I24" s="3">
+      <c r="I24" s="2">
         <v>407</v>
       </c>
-      <c r="J24" s="3">
+      <c r="J24" s="2">
         <v>6</v>
       </c>
-      <c r="K24" s="3">
+      <c r="K24" s="2">
         <v>25</v>
       </c>
-      <c r="L24" s="3">
+      <c r="L24" s="2">
         <v>130</v>
       </c>
     </row>
-    <row r="25" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D25" s="29" t="s">
+    <row r="25" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B25" s="27"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="E25" s="6"/>
-      <c r="F25" s="7">
+      <c r="E25" s="5"/>
+      <c r="F25" s="6">
         <v>128</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>10</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>10</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>17</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>4</v>
       </c>
-      <c r="K25" s="7">
-[...2 lines deleted...]
-      <c r="L25" s="7">
+      <c r="K25" s="6">
+        <v>0</v>
+      </c>
+      <c r="L25" s="6">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D26" s="29" t="s">
+    <row r="26" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B26" s="27"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="E26" s="6"/>
-      <c r="F26" s="7">
+      <c r="E26" s="5"/>
+      <c r="F26" s="6">
         <v>68</v>
       </c>
-      <c r="G26" s="7">
-[...2 lines deleted...]
-      <c r="H26" s="7">
+      <c r="G26" s="6">
+        <v>0</v>
+      </c>
+      <c r="H26" s="6">
         <v>8</v>
       </c>
-      <c r="I26" s="7">
+      <c r="I26" s="6">
         <v>2</v>
       </c>
-      <c r="J26" s="7">
-[...2 lines deleted...]
-      <c r="K26" s="7">
+      <c r="J26" s="6">
+        <v>0</v>
+      </c>
+      <c r="K26" s="6">
         <v>4</v>
       </c>
-      <c r="L26" s="7">
+      <c r="L26" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D27" s="29" t="s">
+    <row r="27" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B27" s="25"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="E27" s="6"/>
-      <c r="F27" s="7">
+      <c r="E27" s="5"/>
+      <c r="F27" s="6">
         <v>14</v>
       </c>
-      <c r="G27" s="7">
-[...2 lines deleted...]
-      <c r="H27" s="7">
+      <c r="G27" s="6">
+        <v>0</v>
+      </c>
+      <c r="H27" s="6">
         <v>1</v>
       </c>
-      <c r="I27" s="7">
+      <c r="I27" s="6">
         <v>4</v>
       </c>
-      <c r="J27" s="7">
-[...2 lines deleted...]
-      <c r="K27" s="7">
+      <c r="J27" s="6">
+        <v>0</v>
+      </c>
+      <c r="K27" s="6">
         <v>3</v>
       </c>
-      <c r="L27" s="7">
+      <c r="L27" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D28" s="29" t="s">
+    <row r="28" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B28" s="27"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="E28" s="6"/>
-      <c r="F28" s="7">
+      <c r="E28" s="5"/>
+      <c r="F28" s="6">
         <v>32</v>
       </c>
-      <c r="G28" s="7">
-[...2 lines deleted...]
-      <c r="H28" s="7">
+      <c r="G28" s="6">
+        <v>0</v>
+      </c>
+      <c r="H28" s="6">
         <v>5</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="6">
         <v>20</v>
       </c>
-      <c r="J28" s="7">
+      <c r="J28" s="6">
         <v>2</v>
       </c>
-      <c r="K28" s="7">
+      <c r="K28" s="6">
         <v>3</v>
       </c>
-      <c r="L28" s="7">
+      <c r="L28" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="29" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D29" s="29" t="s">
+    <row r="29" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B29" s="25"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="E29" s="10"/>
-      <c r="F29" s="7">
+      <c r="E29" s="5"/>
+      <c r="F29" s="6">
         <v>68</v>
       </c>
-      <c r="G29" s="7">
-[...5 lines deleted...]
-      <c r="I29" s="7">
+      <c r="G29" s="6">
+        <v>0</v>
+      </c>
+      <c r="H29" s="6">
+        <v>0</v>
+      </c>
+      <c r="I29" s="6">
         <v>4</v>
       </c>
-      <c r="J29" s="7">
-[...5 lines deleted...]
-      <c r="L29" s="7">
+      <c r="J29" s="6">
+        <v>0</v>
+      </c>
+      <c r="K29" s="6">
+        <v>0</v>
+      </c>
+      <c r="L29" s="6">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="2:12" s="5" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D30" s="29" t="s">
+    <row r="30" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B30" s="27"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="E30" s="6"/>
-      <c r="F30" s="7">
+      <c r="E30" s="5"/>
+      <c r="F30" s="6">
         <v>379</v>
       </c>
-      <c r="G30" s="7">
-[...2 lines deleted...]
-      <c r="H30" s="7">
+      <c r="G30" s="6">
+        <v>0</v>
+      </c>
+      <c r="H30" s="6">
         <v>8</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="6">
         <v>295</v>
       </c>
-      <c r="J30" s="7">
-[...2 lines deleted...]
-      <c r="K30" s="7">
+      <c r="J30" s="6">
+        <v>0</v>
+      </c>
+      <c r="K30" s="6">
         <v>3</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="6">
         <v>27</v>
       </c>
     </row>
-    <row r="31" spans="2:12" s="14" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D31" s="29" t="s">
+    <row r="31" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B31" s="27"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="E31" s="32"/>
-      <c r="F31" s="7">
+      <c r="E31" s="5"/>
+      <c r="F31" s="6">
         <v>299</v>
       </c>
-      <c r="G31" s="7">
-[...2 lines deleted...]
-      <c r="H31" s="7">
+      <c r="G31" s="6">
+        <v>0</v>
+      </c>
+      <c r="H31" s="6">
         <v>8</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="6">
         <v>244</v>
       </c>
-      <c r="J31" s="7">
-[...2 lines deleted...]
-      <c r="K31" s="7">
+      <c r="J31" s="6">
+        <v>0</v>
+      </c>
+      <c r="K31" s="6">
         <v>3</v>
       </c>
-      <c r="L31" s="7">
+      <c r="L31" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="32" spans="2:12" s="14" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D32" s="29" t="s">
+    <row r="32" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B32" s="27"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="E32" s="32"/>
-      <c r="F32" s="7">
+      <c r="E32" s="5"/>
+      <c r="F32" s="6">
         <v>80</v>
       </c>
-      <c r="G32" s="7">
-[...5 lines deleted...]
-      <c r="I32" s="7">
+      <c r="G32" s="6">
+        <v>0</v>
+      </c>
+      <c r="H32" s="6">
+        <v>0</v>
+      </c>
+      <c r="I32" s="6">
         <v>51</v>
       </c>
-      <c r="J32" s="7">
-[...5 lines deleted...]
-      <c r="L32" s="7">
+      <c r="J32" s="6">
+        <v>0</v>
+      </c>
+      <c r="K32" s="6">
+        <v>0</v>
+      </c>
+      <c r="L32" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="2:12" s="14" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D33" s="29" t="s">
+    <row r="33" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B33" s="27"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="E33" s="32"/>
-      <c r="F33" s="7">
+      <c r="E33" s="5"/>
+      <c r="F33" s="6">
         <v>237</v>
       </c>
-      <c r="G33" s="7">
-[...5 lines deleted...]
-      <c r="I33" s="7">
+      <c r="G33" s="6">
+        <v>0</v>
+      </c>
+      <c r="H33" s="6">
+        <v>0</v>
+      </c>
+      <c r="I33" s="6">
         <v>18</v>
       </c>
-      <c r="J33" s="7">
-[...2 lines deleted...]
-      <c r="K33" s="7">
+      <c r="J33" s="6">
+        <v>0</v>
+      </c>
+      <c r="K33" s="6">
         <v>1</v>
       </c>
-      <c r="L33" s="7">
+      <c r="L33" s="6">
         <v>10</v>
       </c>
     </row>
-    <row r="34" spans="2:12" s="14" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D34" s="29" t="s">
+    <row r="34" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B34" s="27"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="E34" s="32"/>
-      <c r="F34" s="7">
+      <c r="E34" s="5"/>
+      <c r="F34" s="6">
         <v>88</v>
       </c>
-      <c r="G34" s="7">
-[...5 lines deleted...]
-      <c r="I34" s="7">
+      <c r="G34" s="6">
+        <v>0</v>
+      </c>
+      <c r="H34" s="6">
+        <v>0</v>
+      </c>
+      <c r="I34" s="6">
         <v>14</v>
       </c>
-      <c r="J34" s="7">
-[...2 lines deleted...]
-      <c r="K34" s="7">
+      <c r="J34" s="6">
+        <v>0</v>
+      </c>
+      <c r="K34" s="6">
         <v>1</v>
       </c>
-      <c r="L34" s="7">
+      <c r="L34" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="2:12" s="37" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D35" s="35" t="s">
+    <row r="35" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B35" s="27"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="E35" s="32"/>
-      <c r="F35" s="36">
+      <c r="E35" s="5"/>
+      <c r="F35" s="6">
         <v>41</v>
       </c>
-      <c r="G35" s="36">
-[...2 lines deleted...]
-      <c r="H35" s="36">
+      <c r="G35" s="6">
+        <v>0</v>
+      </c>
+      <c r="H35" s="6">
         <v>1</v>
       </c>
-      <c r="I35" s="36">
+      <c r="I35" s="6">
         <v>6</v>
       </c>
-      <c r="J35" s="36">
-[...2 lines deleted...]
-      <c r="K35" s="36">
+      <c r="J35" s="6">
+        <v>0</v>
+      </c>
+      <c r="K35" s="6">
         <v>1</v>
       </c>
-      <c r="L35" s="36">
+      <c r="L35" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="2:12" s="37" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D36" s="35" t="s">
+    <row r="36" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B36" s="27"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="E36" s="32"/>
-      <c r="F36" s="36">
+      <c r="E36" s="5"/>
+      <c r="F36" s="6">
         <v>168</v>
       </c>
-      <c r="G36" s="36">
-[...2 lines deleted...]
-      <c r="H36" s="36">
+      <c r="G36" s="6">
+        <v>0</v>
+      </c>
+      <c r="H36" s="6">
         <v>5</v>
       </c>
-      <c r="I36" s="36">
+      <c r="I36" s="6">
         <v>27</v>
       </c>
-      <c r="J36" s="36">
-[...2 lines deleted...]
-      <c r="K36" s="36">
+      <c r="J36" s="6">
+        <v>0</v>
+      </c>
+      <c r="K36" s="6">
         <v>5</v>
       </c>
-      <c r="L36" s="36">
+      <c r="L36" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="37" spans="2:12" s="37" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D37" s="35" t="s">
+    <row r="37" spans="2:12" s="4" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B37" s="27"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="E37" s="32"/>
-      <c r="F37" s="36">
+      <c r="E37" s="5"/>
+      <c r="F37" s="6">
         <v>14</v>
       </c>
-      <c r="G37" s="36">
-[...2 lines deleted...]
-      <c r="H37" s="36">
+      <c r="G37" s="6">
+        <v>0</v>
+      </c>
+      <c r="H37" s="6">
         <v>3</v>
       </c>
-      <c r="I37" s="36">
-[...5 lines deleted...]
-      <c r="K37" s="36">
+      <c r="I37" s="6">
+        <v>0</v>
+      </c>
+      <c r="J37" s="6">
+        <v>0</v>
+      </c>
+      <c r="K37" s="6">
         <v>4</v>
       </c>
-      <c r="L37" s="36">
+      <c r="L37" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="38" spans="2:12" s="37" customFormat="1" ht="3" customHeight="1">
-[...13 lines deleted...]
-      <c r="C39" s="61" t="s">
+    <row r="38" spans="2:12" s="4" customFormat="1" ht="3" customHeight="1">
+      <c r="B38" s="27"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="25"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+    </row>
+    <row r="39" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B39" s="24"/>
+      <c r="C39" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="D39" s="61"/>
-      <c r="F39" s="40">
+      <c r="D39" s="42"/>
+      <c r="F39" s="28">
         <v>368</v>
       </c>
-      <c r="G39" s="41">
-[...2 lines deleted...]
-      <c r="H39" s="41">
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
         <v>2</v>
       </c>
-      <c r="I39" s="41">
+      <c r="I39" s="2">
         <v>7</v>
       </c>
-      <c r="J39" s="41">
-[...2 lines deleted...]
-      <c r="K39" s="41">
+      <c r="J39" s="2">
+        <v>0</v>
+      </c>
+      <c r="K39" s="2">
         <v>2</v>
       </c>
-      <c r="L39" s="41">
+      <c r="L39" s="2">
         <v>37</v>
       </c>
     </row>
-    <row r="40" spans="2:12" s="42" customFormat="1" ht="10.4" customHeight="1">
-[...2 lines deleted...]
-      <c r="D40" s="35" t="s">
+    <row r="40" spans="2:12" ht="10.4" customHeight="1">
+      <c r="B40" s="27"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="29">
         <v>58</v>
       </c>
-      <c r="G40" s="44">
-[...5 lines deleted...]
-      <c r="I40" s="44">
+      <c r="G40" s="30">
+        <v>0</v>
+      </c>
+      <c r="H40" s="30">
+        <v>0</v>
+      </c>
+      <c r="I40" s="30">
         <v>4</v>
       </c>
-      <c r="J40" s="44">
-[...5 lines deleted...]
-      <c r="L40" s="44">
+      <c r="J40" s="30">
+        <v>0</v>
+      </c>
+      <c r="K40" s="30">
+        <v>0</v>
+      </c>
+      <c r="L40" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B41" s="31"/>
-[...1 lines deleted...]
-      <c r="D41" s="29" t="s">
+      <c r="B41" s="27"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="F41" s="43">
+      <c r="F41" s="29">
         <v>79</v>
       </c>
-      <c r="G41" s="45">
-[...2 lines deleted...]
-      <c r="H41" s="45">
+      <c r="G41" s="30">
+        <v>0</v>
+      </c>
+      <c r="H41" s="30">
         <v>1</v>
       </c>
-      <c r="I41" s="45">
-[...8 lines deleted...]
-      <c r="L41" s="45">
+      <c r="I41" s="30">
+        <v>0</v>
+      </c>
+      <c r="J41" s="30">
+        <v>0</v>
+      </c>
+      <c r="K41" s="30">
+        <v>0</v>
+      </c>
+      <c r="L41" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B42" s="31"/>
-[...1 lines deleted...]
-      <c r="D42" s="29" t="s">
+      <c r="B42" s="27"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="29">
         <v>48</v>
       </c>
-      <c r="G42" s="45">
-[...14 lines deleted...]
-      <c r="L42" s="45">
+      <c r="G42" s="30">
+        <v>0</v>
+      </c>
+      <c r="H42" s="30">
+        <v>0</v>
+      </c>
+      <c r="I42" s="30">
+        <v>0</v>
+      </c>
+      <c r="J42" s="30">
+        <v>0</v>
+      </c>
+      <c r="K42" s="30">
+        <v>0</v>
+      </c>
+      <c r="L42" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B43" s="31"/>
-[...1 lines deleted...]
-      <c r="D43" s="29" t="s">
+      <c r="B43" s="27"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="F43" s="43">
+      <c r="F43" s="29">
         <v>14</v>
       </c>
-      <c r="G43" s="45">
-[...11 lines deleted...]
-      <c r="K43" s="45">
+      <c r="G43" s="30">
+        <v>0</v>
+      </c>
+      <c r="H43" s="30">
+        <v>0</v>
+      </c>
+      <c r="I43" s="30">
+        <v>0</v>
+      </c>
+      <c r="J43" s="30">
+        <v>0</v>
+      </c>
+      <c r="K43" s="30">
         <v>1</v>
       </c>
-      <c r="L43" s="45">
+      <c r="L43" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B44" s="31"/>
-[...1 lines deleted...]
-      <c r="D44" s="29" t="s">
+      <c r="B44" s="27"/>
+      <c r="C44" s="26"/>
+      <c r="D44" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="F44" s="43">
+      <c r="F44" s="29">
         <v>81</v>
       </c>
-      <c r="G44" s="45">
-[...2 lines deleted...]
-      <c r="H44" s="45">
+      <c r="G44" s="30">
+        <v>0</v>
+      </c>
+      <c r="H44" s="30">
         <v>1</v>
       </c>
-      <c r="I44" s="45">
+      <c r="I44" s="30">
         <v>3</v>
       </c>
-      <c r="J44" s="45">
-[...2 lines deleted...]
-      <c r="K44" s="45">
+      <c r="J44" s="30">
+        <v>0</v>
+      </c>
+      <c r="K44" s="30">
         <v>1</v>
       </c>
-      <c r="L44" s="45">
+      <c r="L44" s="30">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B45" s="31"/>
-[...1 lines deleted...]
-      <c r="D45" s="29" t="s">
+      <c r="B45" s="27"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="F45" s="43">
+      <c r="F45" s="29">
         <v>88</v>
       </c>
-      <c r="G45" s="45">
-[...14 lines deleted...]
-      <c r="L45" s="45">
+      <c r="G45" s="30">
+        <v>0</v>
+      </c>
+      <c r="H45" s="30">
+        <v>0</v>
+      </c>
+      <c r="I45" s="30">
+        <v>0</v>
+      </c>
+      <c r="J45" s="30">
+        <v>0</v>
+      </c>
+      <c r="K45" s="30">
+        <v>0</v>
+      </c>
+      <c r="L45" s="30">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="2:12" ht="3" customHeight="1">
-      <c r="B46" s="31"/>
-[...12 lines deleted...]
-      <c r="C47" s="60" t="s">
+      <c r="B46" s="27"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="25"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="30"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="30"/>
+    </row>
+    <row r="47" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B47" s="24"/>
+      <c r="C47" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="60"/>
-      <c r="F47" s="40">
+      <c r="D47" s="42"/>
+      <c r="F47" s="28">
         <v>170</v>
       </c>
-      <c r="G47" s="3">
-[...2 lines deleted...]
-      <c r="H47" s="3">
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2">
         <v>3</v>
       </c>
-      <c r="I47" s="3">
+      <c r="I47" s="2">
         <v>23</v>
       </c>
-      <c r="J47" s="3">
-[...2 lines deleted...]
-      <c r="K47" s="3">
+      <c r="J47" s="2">
+        <v>0</v>
+      </c>
+      <c r="K47" s="2">
         <v>11</v>
       </c>
-      <c r="L47" s="3">
+      <c r="L47" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B48" s="31"/>
-[...1 lines deleted...]
-      <c r="D48" s="29" t="s">
+      <c r="B48" s="27"/>
+      <c r="C48" s="26"/>
+      <c r="D48" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="F48" s="43">
+      <c r="F48" s="29">
         <v>11</v>
       </c>
-      <c r="G48" s="45">
-[...5 lines deleted...]
-      <c r="I48" s="45">
+      <c r="G48" s="30">
+        <v>0</v>
+      </c>
+      <c r="H48" s="30">
+        <v>0</v>
+      </c>
+      <c r="I48" s="30">
         <v>2</v>
       </c>
-      <c r="J48" s="45">
-[...2 lines deleted...]
-      <c r="K48" s="45">
+      <c r="J48" s="30">
+        <v>0</v>
+      </c>
+      <c r="K48" s="30">
         <v>5</v>
       </c>
-      <c r="L48" s="45">
+      <c r="L48" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B49" s="31"/>
-[...1 lines deleted...]
-      <c r="D49" s="29" t="s">
+      <c r="B49" s="27"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="F49" s="43">
+      <c r="F49" s="29">
         <v>68</v>
       </c>
-      <c r="G49" s="45">
-[...2 lines deleted...]
-      <c r="H49" s="45">
+      <c r="G49" s="30">
+        <v>0</v>
+      </c>
+      <c r="H49" s="30">
         <v>1</v>
       </c>
-      <c r="I49" s="45">
+      <c r="I49" s="30">
         <v>4</v>
       </c>
-      <c r="J49" s="45">
-[...2 lines deleted...]
-      <c r="K49" s="45">
+      <c r="J49" s="30">
+        <v>0</v>
+      </c>
+      <c r="K49" s="30">
         <v>1</v>
       </c>
-      <c r="L49" s="45">
+      <c r="L49" s="30">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B50" s="31"/>
-[...1 lines deleted...]
-      <c r="D50" s="29" t="s">
+      <c r="B50" s="27"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="F50" s="43">
+      <c r="F50" s="29">
         <v>58</v>
       </c>
-      <c r="G50" s="45">
-[...5 lines deleted...]
-      <c r="I50" s="45">
+      <c r="G50" s="30">
+        <v>0</v>
+      </c>
+      <c r="H50" s="30">
+        <v>0</v>
+      </c>
+      <c r="I50" s="30">
         <v>10</v>
       </c>
-      <c r="J50" s="45">
-[...2 lines deleted...]
-      <c r="K50" s="45">
+      <c r="J50" s="30">
+        <v>0</v>
+      </c>
+      <c r="K50" s="30">
         <v>1</v>
       </c>
-      <c r="L50" s="45">
+      <c r="L50" s="30">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B51" s="31"/>
-[...1 lines deleted...]
-      <c r="D51" s="29" t="s">
+      <c r="B51" s="27"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="F51" s="43">
+      <c r="F51" s="29">
         <v>24</v>
       </c>
-      <c r="G51" s="45">
-[...11 lines deleted...]
-      <c r="K51" s="45">
+      <c r="G51" s="30">
+        <v>0</v>
+      </c>
+      <c r="H51" s="30">
+        <v>0</v>
+      </c>
+      <c r="I51" s="30">
+        <v>0</v>
+      </c>
+      <c r="J51" s="30">
+        <v>0</v>
+      </c>
+      <c r="K51" s="30">
         <v>1</v>
       </c>
-      <c r="L51" s="45">
+      <c r="L51" s="30">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B52" s="31"/>
-[...1 lines deleted...]
-      <c r="D52" s="29" t="s">
+      <c r="B52" s="27"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="F52" s="43">
+      <c r="F52" s="29">
         <v>34</v>
       </c>
-      <c r="G52" s="45">
-[...5 lines deleted...]
-      <c r="I52" s="45">
+      <c r="G52" s="30">
+        <v>0</v>
+      </c>
+      <c r="H52" s="30">
+        <v>0</v>
+      </c>
+      <c r="I52" s="30">
         <v>10</v>
       </c>
-      <c r="J52" s="45">
-[...5 lines deleted...]
-      <c r="L52" s="45">
+      <c r="J52" s="30">
+        <v>0</v>
+      </c>
+      <c r="K52" s="30">
+        <v>0</v>
+      </c>
+      <c r="L52" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B53" s="31"/>
-[...1 lines deleted...]
-      <c r="D53" s="29" t="s">
+      <c r="B53" s="27"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="F53" s="43">
+      <c r="F53" s="29">
         <v>26</v>
       </c>
-      <c r="G53" s="45">
-[...5 lines deleted...]
-      <c r="I53" s="45">
+      <c r="G53" s="30">
+        <v>0</v>
+      </c>
+      <c r="H53" s="30">
+        <v>0</v>
+      </c>
+      <c r="I53" s="30">
         <v>7</v>
       </c>
-      <c r="J53" s="45">
-[...2 lines deleted...]
-      <c r="K53" s="45">
+      <c r="J53" s="30">
+        <v>0</v>
+      </c>
+      <c r="K53" s="30">
         <v>3</v>
       </c>
-      <c r="L53" s="45">
+      <c r="L53" s="30">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B54" s="31"/>
-[...1 lines deleted...]
-      <c r="D54" s="29" t="s">
+      <c r="B54" s="27"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="F54" s="43">
+      <c r="F54" s="29">
         <v>6</v>
       </c>
-      <c r="G54" s="45">
-[...2 lines deleted...]
-      <c r="H54" s="45">
+      <c r="G54" s="30">
+        <v>0</v>
+      </c>
+      <c r="H54" s="30">
         <v>2</v>
       </c>
-      <c r="I54" s="45">
-[...5 lines deleted...]
-      <c r="K54" s="45">
+      <c r="I54" s="30">
+        <v>0</v>
+      </c>
+      <c r="J54" s="30">
+        <v>0</v>
+      </c>
+      <c r="K54" s="30">
         <v>1</v>
       </c>
-      <c r="L54" s="45">
+      <c r="L54" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B55" s="31"/>
-[...1 lines deleted...]
-      <c r="D55" s="29" t="s">
+      <c r="B55" s="27"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="F55" s="43">
+      <c r="F55" s="29">
         <v>1</v>
       </c>
-      <c r="G55" s="45">
-[...14 lines deleted...]
-      <c r="L55" s="45">
+      <c r="G55" s="30">
+        <v>0</v>
+      </c>
+      <c r="H55" s="30">
+        <v>0</v>
+      </c>
+      <c r="I55" s="30">
+        <v>0</v>
+      </c>
+      <c r="J55" s="30">
+        <v>0</v>
+      </c>
+      <c r="K55" s="30">
+        <v>0</v>
+      </c>
+      <c r="L55" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:12" ht="3" customHeight="1">
-      <c r="B56" s="31"/>
-[...12 lines deleted...]
-      <c r="C57" s="60" t="s">
+      <c r="B56" s="27"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="25"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="30"/>
+      <c r="H56" s="30"/>
+      <c r="I56" s="30"/>
+      <c r="J56" s="30"/>
+      <c r="K56" s="30"/>
+      <c r="L56" s="30"/>
+    </row>
+    <row r="57" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B57" s="24"/>
+      <c r="C57" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="D57" s="60"/>
-      <c r="F57" s="40">
+      <c r="D57" s="42"/>
+      <c r="F57" s="28">
         <v>723</v>
       </c>
-      <c r="G57" s="3">
-[...2 lines deleted...]
-      <c r="H57" s="3">
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
         <v>9</v>
       </c>
-      <c r="I57" s="3">
+      <c r="I57" s="2">
         <v>10</v>
       </c>
-      <c r="J57" s="3">
-[...2 lines deleted...]
-      <c r="K57" s="3">
+      <c r="J57" s="2">
+        <v>0</v>
+      </c>
+      <c r="K57" s="2">
         <v>3</v>
       </c>
-      <c r="L57" s="3">
+      <c r="L57" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B58" s="31"/>
-[...1 lines deleted...]
-      <c r="D58" s="29" t="s">
+      <c r="B58" s="27"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="F58" s="43">
+      <c r="F58" s="29">
         <v>42</v>
       </c>
-      <c r="G58" s="45">
-[...14 lines deleted...]
-      <c r="L58" s="45">
+      <c r="G58" s="30">
+        <v>0</v>
+      </c>
+      <c r="H58" s="30">
+        <v>0</v>
+      </c>
+      <c r="I58" s="30">
+        <v>0</v>
+      </c>
+      <c r="J58" s="30">
+        <v>0</v>
+      </c>
+      <c r="K58" s="30">
+        <v>0</v>
+      </c>
+      <c r="L58" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B59" s="31"/>
-[...1 lines deleted...]
-      <c r="D59" s="29" t="s">
+      <c r="B59" s="27"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="F59" s="43">
+      <c r="F59" s="29">
         <v>344</v>
       </c>
-      <c r="G59" s="45">
-[...2 lines deleted...]
-      <c r="H59" s="45">
+      <c r="G59" s="30">
+        <v>0</v>
+      </c>
+      <c r="H59" s="30">
         <v>1</v>
       </c>
-      <c r="I59" s="45">
-[...5 lines deleted...]
-      <c r="K59" s="45">
+      <c r="I59" s="30">
+        <v>0</v>
+      </c>
+      <c r="J59" s="30">
+        <v>0</v>
+      </c>
+      <c r="K59" s="30">
         <v>1</v>
       </c>
-      <c r="L59" s="45">
+      <c r="L59" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B60" s="31"/>
-[...1 lines deleted...]
-      <c r="D60" s="29" t="s">
+      <c r="B60" s="27"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="F60" s="43">
+      <c r="F60" s="29">
         <v>70</v>
       </c>
-      <c r="G60" s="45">
-[...2 lines deleted...]
-      <c r="H60" s="45">
+      <c r="G60" s="30">
+        <v>0</v>
+      </c>
+      <c r="H60" s="30">
         <v>5</v>
       </c>
-      <c r="I60" s="45">
+      <c r="I60" s="30">
         <v>7</v>
       </c>
-      <c r="J60" s="45">
-[...2 lines deleted...]
-      <c r="K60" s="45">
+      <c r="J60" s="30">
+        <v>0</v>
+      </c>
+      <c r="K60" s="30">
         <v>1</v>
       </c>
-      <c r="L60" s="45">
+      <c r="L60" s="30">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B61" s="31"/>
-[...1 lines deleted...]
-      <c r="D61" s="29" t="s">
+      <c r="B61" s="27"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="F61" s="43">
+      <c r="F61" s="29">
         <v>41</v>
       </c>
-      <c r="G61" s="45">
-[...2 lines deleted...]
-      <c r="H61" s="45">
+      <c r="G61" s="30">
+        <v>0</v>
+      </c>
+      <c r="H61" s="30">
         <v>2</v>
       </c>
-      <c r="I61" s="45">
-[...5 lines deleted...]
-      <c r="K61" s="45">
+      <c r="I61" s="30">
+        <v>0</v>
+      </c>
+      <c r="J61" s="30">
+        <v>0</v>
+      </c>
+      <c r="K61" s="30">
         <v>1</v>
       </c>
-      <c r="L61" s="45">
+      <c r="L61" s="30">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B62" s="31"/>
-[...1 lines deleted...]
-      <c r="D62" s="29" t="s">
+      <c r="B62" s="27"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="F62" s="43">
+      <c r="F62" s="29">
         <v>226</v>
       </c>
-      <c r="G62" s="45">
-[...2 lines deleted...]
-      <c r="H62" s="45">
+      <c r="G62" s="30">
+        <v>0</v>
+      </c>
+      <c r="H62" s="30">
         <v>1</v>
       </c>
-      <c r="I62" s="45">
+      <c r="I62" s="30">
         <v>3</v>
       </c>
-      <c r="J62" s="45">
-[...5 lines deleted...]
-      <c r="L62" s="45">
+      <c r="J62" s="30">
+        <v>0</v>
+      </c>
+      <c r="K62" s="30">
+        <v>0</v>
+      </c>
+      <c r="L62" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="2:12" ht="3" customHeight="1">
-      <c r="B63" s="31"/>
-[...12 lines deleted...]
-      <c r="C64" s="60" t="s">
+      <c r="B63" s="27"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="25"/>
+      <c r="F63" s="29"/>
+      <c r="G63" s="30"/>
+      <c r="H63" s="30"/>
+      <c r="I63" s="30"/>
+      <c r="J63" s="30"/>
+      <c r="K63" s="30"/>
+      <c r="L63" s="30"/>
+    </row>
+    <row r="64" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B64" s="24"/>
+      <c r="C64" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="D64" s="60"/>
-[...6 lines deleted...]
-      <c r="H64" s="3">
+      <c r="D64" s="42"/>
+      <c r="F64" s="28">
+        <v>191</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
         <v>4</v>
       </c>
-      <c r="I64" s="3">
+      <c r="I64" s="2">
         <v>17</v>
       </c>
-      <c r="J64" s="3">
-[...2 lines deleted...]
-      <c r="K64" s="3">
+      <c r="J64" s="2">
+        <v>0</v>
+      </c>
+      <c r="K64" s="2">
         <v>1</v>
       </c>
-      <c r="L64" s="3">
+      <c r="L64" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B65" s="31"/>
-[...1 lines deleted...]
-      <c r="D65" s="29" t="s">
+      <c r="B65" s="27"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="F65" s="43">
-[...8 lines deleted...]
-      <c r="I65" s="45">
+      <c r="F65" s="29">
+        <v>20</v>
+      </c>
+      <c r="G65" s="30">
+        <v>0</v>
+      </c>
+      <c r="H65" s="30">
+        <v>0</v>
+      </c>
+      <c r="I65" s="30">
         <v>3</v>
       </c>
-      <c r="J65" s="45">
-[...5 lines deleted...]
-      <c r="L65" s="45">
+      <c r="J65" s="30">
+        <v>0</v>
+      </c>
+      <c r="K65" s="30">
+        <v>0</v>
+      </c>
+      <c r="L65" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B66" s="31"/>
-[...1 lines deleted...]
-      <c r="D66" s="29" t="s">
+      <c r="B66" s="27"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="F66" s="43">
+      <c r="F66" s="29">
         <v>80</v>
       </c>
-      <c r="G66" s="45">
-[...2 lines deleted...]
-      <c r="H66" s="45">
+      <c r="G66" s="30">
+        <v>0</v>
+      </c>
+      <c r="H66" s="30">
         <v>1</v>
       </c>
-      <c r="I66" s="45">
+      <c r="I66" s="30">
         <v>7</v>
       </c>
-      <c r="J66" s="45">
-[...2 lines deleted...]
-      <c r="K66" s="45">
+      <c r="J66" s="30">
+        <v>0</v>
+      </c>
+      <c r="K66" s="30">
         <v>1</v>
       </c>
-      <c r="L66" s="45">
+      <c r="L66" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B67" s="31"/>
-[...1 lines deleted...]
-      <c r="D67" s="29" t="s">
+      <c r="B67" s="27"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="F67" s="43">
+      <c r="F67" s="29">
         <v>59</v>
       </c>
-      <c r="G67" s="45">
-[...5 lines deleted...]
-      <c r="I67" s="45">
+      <c r="G67" s="30">
+        <v>0</v>
+      </c>
+      <c r="H67" s="30">
+        <v>0</v>
+      </c>
+      <c r="I67" s="30">
         <v>2</v>
       </c>
-      <c r="J67" s="45">
-[...5 lines deleted...]
-      <c r="L67" s="45">
+      <c r="J67" s="30">
+        <v>0</v>
+      </c>
+      <c r="K67" s="30">
+        <v>0</v>
+      </c>
+      <c r="L67" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B68" s="31"/>
-[...1 lines deleted...]
-      <c r="D68" s="29" t="s">
+      <c r="B68" s="27"/>
+      <c r="C68" s="26"/>
+      <c r="D68" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="F68" s="43">
+      <c r="F68" s="29">
         <v>32</v>
       </c>
-      <c r="G68" s="45">
-[...2 lines deleted...]
-      <c r="H68" s="45">
+      <c r="G68" s="30">
+        <v>0</v>
+      </c>
+      <c r="H68" s="30">
         <v>3</v>
       </c>
-      <c r="I68" s="45">
+      <c r="I68" s="30">
         <v>5</v>
       </c>
-      <c r="J68" s="45">
-[...5 lines deleted...]
-      <c r="L68" s="45">
+      <c r="J68" s="30">
+        <v>0</v>
+      </c>
+      <c r="K68" s="30">
+        <v>0</v>
+      </c>
+      <c r="L68" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="2:12" ht="3" customHeight="1">
-      <c r="B69" s="31"/>
-[...12 lines deleted...]
-      <c r="C70" s="60" t="s">
+      <c r="B69" s="27"/>
+      <c r="C69" s="26"/>
+      <c r="D69" s="25"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="30"/>
+      <c r="H69" s="30"/>
+      <c r="I69" s="30"/>
+      <c r="J69" s="30"/>
+      <c r="K69" s="30"/>
+      <c r="L69" s="30"/>
+    </row>
+    <row r="70" spans="2:12" s="8" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B70" s="24"/>
+      <c r="C70" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="D70" s="60"/>
-      <c r="F70" s="40">
+      <c r="D70" s="42"/>
+      <c r="F70" s="28">
         <v>256</v>
       </c>
-      <c r="G70" s="3">
-[...2 lines deleted...]
-      <c r="H70" s="3">
+      <c r="G70" s="2">
+        <v>0</v>
+      </c>
+      <c r="H70" s="2">
         <v>23</v>
       </c>
-      <c r="I70" s="3">
+      <c r="I70" s="2">
         <v>61</v>
       </c>
-      <c r="J70" s="3">
-[...2 lines deleted...]
-      <c r="K70" s="3">
+      <c r="J70" s="2">
+        <v>0</v>
+      </c>
+      <c r="K70" s="2">
         <v>5</v>
       </c>
-      <c r="L70" s="3">
+      <c r="L70" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B71" s="31"/>
-[...1 lines deleted...]
-      <c r="D71" s="29" t="s">
+      <c r="B71" s="27"/>
+      <c r="C71" s="26"/>
+      <c r="D71" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="F71" s="43">
+      <c r="F71" s="29">
         <v>79</v>
       </c>
-      <c r="G71" s="45">
-[...2 lines deleted...]
-      <c r="H71" s="45">
+      <c r="G71" s="30">
+        <v>0</v>
+      </c>
+      <c r="H71" s="30">
         <v>9</v>
       </c>
-      <c r="I71" s="45">
+      <c r="I71" s="30">
         <v>17</v>
       </c>
-      <c r="J71" s="45">
-[...2 lines deleted...]
-      <c r="K71" s="45">
+      <c r="J71" s="30">
+        <v>0</v>
+      </c>
+      <c r="K71" s="30">
         <v>2</v>
       </c>
-      <c r="L71" s="45">
+      <c r="L71" s="30">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B72" s="31"/>
-[...1 lines deleted...]
-      <c r="D72" s="29" t="s">
+      <c r="B72" s="27"/>
+      <c r="C72" s="26"/>
+      <c r="D72" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="F72" s="43">
+      <c r="F72" s="29">
         <v>65</v>
       </c>
-      <c r="G72" s="45">
-[...2 lines deleted...]
-      <c r="H72" s="45">
+      <c r="G72" s="30">
+        <v>0</v>
+      </c>
+      <c r="H72" s="30">
         <v>3</v>
       </c>
-      <c r="I72" s="45">
+      <c r="I72" s="30">
         <v>12</v>
       </c>
-      <c r="J72" s="45">
-[...2 lines deleted...]
-      <c r="K72" s="45">
+      <c r="J72" s="30">
+        <v>0</v>
+      </c>
+      <c r="K72" s="30">
         <v>1</v>
       </c>
-      <c r="L72" s="45">
+      <c r="L72" s="30">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B73" s="31"/>
-[...1 lines deleted...]
-      <c r="D73" s="29" t="s">
+      <c r="B73" s="27"/>
+      <c r="C73" s="26"/>
+      <c r="D73" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="F73" s="43">
+      <c r="F73" s="29">
         <v>14</v>
       </c>
-      <c r="G73" s="45">
-[...2 lines deleted...]
-      <c r="H73" s="45">
+      <c r="G73" s="30">
+        <v>0</v>
+      </c>
+      <c r="H73" s="30">
         <v>6</v>
       </c>
-      <c r="I73" s="45">
+      <c r="I73" s="30">
         <v>5</v>
       </c>
-      <c r="J73" s="45">
-[...2 lines deleted...]
-      <c r="K73" s="45">
+      <c r="J73" s="30">
+        <v>0</v>
+      </c>
+      <c r="K73" s="30">
         <v>1</v>
       </c>
-      <c r="L73" s="45">
+      <c r="L73" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B74" s="31"/>
-[...1 lines deleted...]
-      <c r="D74" s="29" t="s">
+      <c r="B74" s="27"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="F74" s="43">
+      <c r="F74" s="29">
         <v>2</v>
       </c>
-      <c r="G74" s="45">
-[...14 lines deleted...]
-      <c r="L74" s="45">
+      <c r="G74" s="30">
+        <v>0</v>
+      </c>
+      <c r="H74" s="30">
+        <v>0</v>
+      </c>
+      <c r="I74" s="30">
+        <v>0</v>
+      </c>
+      <c r="J74" s="30">
+        <v>0</v>
+      </c>
+      <c r="K74" s="30">
+        <v>0</v>
+      </c>
+      <c r="L74" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B75" s="31"/>
-[...1 lines deleted...]
-      <c r="D75" s="29" t="s">
+      <c r="B75" s="27"/>
+      <c r="C75" s="26"/>
+      <c r="D75" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="F75" s="43">
+      <c r="F75" s="29">
         <v>67</v>
       </c>
-      <c r="G75" s="45">
-[...2 lines deleted...]
-      <c r="H75" s="45">
+      <c r="G75" s="30">
+        <v>0</v>
+      </c>
+      <c r="H75" s="30">
         <v>1</v>
       </c>
-      <c r="I75" s="45">
+      <c r="I75" s="30">
         <v>16</v>
       </c>
-      <c r="J75" s="45">
-[...5 lines deleted...]
-      <c r="L75" s="45">
+      <c r="J75" s="30">
+        <v>0</v>
+      </c>
+      <c r="K75" s="30">
+        <v>0</v>
+      </c>
+      <c r="L75" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B76" s="31"/>
-[...1 lines deleted...]
-      <c r="D76" s="29" t="s">
+      <c r="B76" s="27"/>
+      <c r="C76" s="26"/>
+      <c r="D76" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="F76" s="43">
+      <c r="F76" s="29">
         <v>38</v>
       </c>
-      <c r="G76" s="45">
-[...2 lines deleted...]
-      <c r="H76" s="45">
+      <c r="G76" s="30">
+        <v>0</v>
+      </c>
+      <c r="H76" s="30">
         <v>4</v>
       </c>
-      <c r="I76" s="45">
+      <c r="I76" s="30">
         <v>19</v>
       </c>
-      <c r="J76" s="45">
-[...2 lines deleted...]
-      <c r="K76" s="45">
+      <c r="J76" s="30">
+        <v>0</v>
+      </c>
+      <c r="K76" s="30">
         <v>1</v>
       </c>
-      <c r="L76" s="45">
+      <c r="L76" s="30">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B77" s="31"/>
-[...1 lines deleted...]
-      <c r="D77" s="29" t="s">
+      <c r="B77" s="27"/>
+      <c r="C77" s="26"/>
+      <c r="D77" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="F77" s="43">
+      <c r="F77" s="29">
         <v>6</v>
       </c>
-      <c r="G77" s="45">
-[...2 lines deleted...]
-      <c r="H77" s="45">
+      <c r="G77" s="30">
+        <v>0</v>
+      </c>
+      <c r="H77" s="30">
         <v>2</v>
       </c>
-      <c r="I77" s="45">
-[...5 lines deleted...]
-      <c r="K77" s="45">
+      <c r="I77" s="30">
+        <v>0</v>
+      </c>
+      <c r="J77" s="30">
+        <v>0</v>
+      </c>
+      <c r="K77" s="30">
         <v>1</v>
       </c>
-      <c r="L77" s="45">
+      <c r="L77" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B78" s="31"/>
-[...1 lines deleted...]
-      <c r="D78" s="29" t="s">
+      <c r="B78" s="27"/>
+      <c r="C78" s="26"/>
+      <c r="D78" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="F78" s="43">
+      <c r="F78" s="29">
         <v>7</v>
       </c>
-      <c r="G78" s="45">
-[...2 lines deleted...]
-      <c r="H78" s="45">
+      <c r="G78" s="30">
+        <v>0</v>
+      </c>
+      <c r="H78" s="30">
         <v>3</v>
       </c>
-      <c r="I78" s="45">
-[...5 lines deleted...]
-      <c r="K78" s="45">
+      <c r="I78" s="30">
+        <v>0</v>
+      </c>
+      <c r="J78" s="30">
+        <v>0</v>
+      </c>
+      <c r="K78" s="30">
         <v>1</v>
       </c>
-      <c r="L78" s="45">
+      <c r="L78" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B79" s="31"/>
-[...1 lines deleted...]
-      <c r="D79" s="29" t="s">
+      <c r="B79" s="27"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="F79" s="43">
+      <c r="F79" s="29">
         <v>41</v>
       </c>
-      <c r="G79" s="45">
-[...5 lines deleted...]
-      <c r="I79" s="45">
+      <c r="G79" s="30">
+        <v>0</v>
+      </c>
+      <c r="H79" s="30">
+        <v>0</v>
+      </c>
+      <c r="I79" s="30">
         <v>8</v>
       </c>
-      <c r="J79" s="45">
-[...5 lines deleted...]
-      <c r="L79" s="45">
+      <c r="J79" s="30">
+        <v>0</v>
+      </c>
+      <c r="K79" s="30">
+        <v>0</v>
+      </c>
+      <c r="L79" s="30">
         <v>4</v>
       </c>
     </row>
     <row r="80" spans="2:12" ht="10.4" customHeight="1">
-      <c r="B80" s="31"/>
-[...1 lines deleted...]
-      <c r="D80" s="29" t="s">
+      <c r="B80" s="27"/>
+      <c r="C80" s="26"/>
+      <c r="D80" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="F80" s="43">
+      <c r="F80" s="29">
         <v>16</v>
       </c>
-      <c r="G80" s="45">
-[...2 lines deleted...]
-      <c r="H80" s="45">
+      <c r="G80" s="30">
+        <v>0</v>
+      </c>
+      <c r="H80" s="30">
         <v>4</v>
       </c>
-      <c r="I80" s="45">
+      <c r="I80" s="30">
         <v>1</v>
       </c>
-      <c r="J80" s="45">
-[...5 lines deleted...]
-      <c r="L80" s="45">
+      <c r="J80" s="30">
+        <v>0</v>
+      </c>
+      <c r="K80" s="30">
+        <v>0</v>
+      </c>
+      <c r="L80" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="6" customHeight="1">
-      <c r="A81" s="17"/>
-[...10 lines deleted...]
-      <c r="L81" s="50"/>
+      <c r="A81" s="14"/>
+      <c r="B81" s="14"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="32"/>
+      <c r="E81" s="14"/>
+      <c r="F81" s="33"/>
+      <c r="G81" s="14"/>
+      <c r="H81" s="14"/>
+      <c r="I81" s="14"/>
+      <c r="J81" s="14"/>
+      <c r="K81" s="14"/>
+      <c r="L81" s="14"/>
     </row>
     <row r="82" spans="1:12" ht="4.5" customHeight="1">
-      <c r="C82" s="51"/>
-[...3 lines deleted...]
-      <c r="A83" s="55" t="s">
+      <c r="C82" s="34"/>
+      <c r="D82" s="15"/>
+    </row>
+    <row r="83" spans="1:12" s="35" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A83" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="D83" s="53"/>
-[...9 lines deleted...]
-      <c r="A84" s="56" t="s">
+      <c r="D83" s="36"/>
+    </row>
+    <row r="84" spans="1:12" s="35" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A84" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="F84" s="54"/>
-[...5 lines deleted...]
-      <c r="L84" s="54"/>
     </row>
     <row r="85" spans="1:12">
-      <c r="A85" s="52" t="s">
+      <c r="A85" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="B85" s="57"/>
-      <c r="E85" s="57"/>
+      <c r="B85" s="39"/>
+      <c r="E85" s="39"/>
     </row>
     <row r="86" spans="1:12">
-      <c r="E86" s="59" t="s">
+      <c r="E86" s="41" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="14">
-    <mergeCell ref="B8:D8"/>
-[...4 lines deleted...]
-    <mergeCell ref="G5:L5"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="C57:D57"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="B5:D6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:L5"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>