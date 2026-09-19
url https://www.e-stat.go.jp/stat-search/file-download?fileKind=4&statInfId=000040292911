--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,57 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="6_{AA600B33-0785-47C3-BC10-1A17995B49DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3AD159CF-0831-4315-9F7F-78CF84233D21}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{DA9CACA6-400A-4CD8-815F-10BB7EE3146B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{7D91E358-E81E-422B-AC05-A426EBA91B5F}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-64" sheetId="24" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A87" i="24" l="1"/>
   <c r="A86" i="24"/>
@@ -1677,59 +1673,140 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" textRotation="5"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1749,212 +1826,131 @@
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
-    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...57 lines deleted...]
-    <cellStyle name="入力 2" xfId="59" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{69F9C484-20A4-4F07-B5F6-747B5ECCBDE7}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{9627C334-9091-4CAA-B665-1EB6C61CB79D}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{70CF8E3C-09B7-438E-BD54-FA48A3F39227}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{A5FD3D94-F658-4CAC-9BA0-F4FE2B0B1FD5}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{14139AB8-2C28-4409-9887-59320B3903FC}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{B8521401-5DAE-4626-AEED-028F8F69CE73}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{1EEE208B-F1C1-4861-86D8-9EAD447B2AAE}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{EAB526AD-D90E-487E-979C-5A2C17E2677A}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{73F1A229-10E9-4322-8BF2-2177DBFE0356}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{475E3689-7A1A-4671-92D9-26A5E21C451C}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{1EFBB313-6F7E-47A3-AE9B-547E48B05EE6}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{F366DAE7-DE7F-4F6B-BD92-3FB836974B2C}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{A68BC8B2-ED38-4BE4-9654-F7B80641819C}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{AF61D851-E853-4C0C-BE85-C9C3668AB428}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{769D1E6A-C144-431E-8F78-7B46AC3D8ACD}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{9CF8425D-4BB7-44DC-B153-D443827DE719}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{9F59D414-F5E3-461F-BAF8-FCE33B84B3DE}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{BBF75984-84A7-417F-8B30-2B09E2B166E5}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F5D09232-43DE-45C3-A2F6-0102544AE5B1}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{8E7E394D-C4ED-4E5E-8F08-E82442A29783}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{479895F2-2326-4225-A974-5A78AFB2E58A}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{BC4472FE-3417-46D6-B6D7-F4DC03A2A5B9}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{88ADC59C-2129-4FDD-AA81-67BD492BDAC4}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{1FD9FF4A-8370-4554-B89A-E6D73F224FC0}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{ED5FAE26-946F-4763-9EC5-A70EE9DC855D}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{057BFB40-B0AD-410A-BB5A-12A662E657D6}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{01447414-CFD2-4BD1-B3FD-AACA6CF0E6B5}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{2FBD4ED9-2B82-402F-9CFE-8EEEBFAF5512}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{7B6E8E1F-2A93-4B81-AF49-7E6FF078324F}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{E836E008-B173-4015-949B-BEB5AA9455B3}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C08BB9A1-6D7A-4912-BF93-62DA5EE076DE}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{22F592CC-5B1B-4126-8EC2-06CDFD7247EF}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{67121D73-6EDF-4E3E-B399-1677E7FAA72B}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{D77E4648-95C4-442D-B1EF-AE62EB740DB6}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{879BACCE-A842-4F30-9C8D-FE631B603602}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{7E861386-E195-47E2-9EC5-19BE125E68F5}"/>
+    <cellStyle name="アクセント 1 2" xfId="37" xr:uid="{717C9928-5B33-4F54-8924-4EE9D4546D21}"/>
+    <cellStyle name="アクセント 2 2" xfId="38" xr:uid="{252A960D-5DD5-4D9C-A63D-B801DF64E724}"/>
+    <cellStyle name="アクセント 3 2" xfId="39" xr:uid="{D2133AF1-CDEF-4535-847E-8DA227C6ECBD}"/>
+    <cellStyle name="アクセント 4 2" xfId="40" xr:uid="{722BDF06-06CA-4F5F-BBA1-5E5188BAB5F3}"/>
+    <cellStyle name="アクセント 5 2" xfId="41" xr:uid="{8B4853CD-BD64-40C5-B0FD-6A4C660614A4}"/>
+    <cellStyle name="アクセント 6 2" xfId="42" xr:uid="{B8BE91E0-B234-4DA3-B241-6DA919D03332}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A869758A-3DD7-4625-812F-B6C4BA9FD453}"/>
+    <cellStyle name="タイトル 2" xfId="44" xr:uid="{D1AF6BBC-D573-49B0-955A-92A56FD87D05}"/>
+    <cellStyle name="チェック セル 2" xfId="45" xr:uid="{20B2D415-EBC8-408F-B83F-ED902F72575B}"/>
+    <cellStyle name="どちらでもない 2" xfId="46" xr:uid="{BAECE16D-0991-46EA-B45D-2CEE63440E91}"/>
+    <cellStyle name="メモ 2" xfId="47" xr:uid="{A91A2ED0-5058-4FC2-A886-D57070D141B5}"/>
+    <cellStyle name="リンク セル 2" xfId="48" xr:uid="{92C41F81-1CEC-4ABE-8E63-6928176C8962}"/>
+    <cellStyle name="悪い 2" xfId="49" xr:uid="{2BCB25E9-0978-491A-A479-C5C71F158DF4}"/>
+    <cellStyle name="計算 2" xfId="50" xr:uid="{440A9806-7E7A-4C7B-8278-B342BDE9383F}"/>
+    <cellStyle name="警告文 2" xfId="51" xr:uid="{A9F418E5-2B37-46DF-927A-7361D16C1341}"/>
+    <cellStyle name="見出し 1 2" xfId="52" xr:uid="{9C7D1BD3-189F-4EC5-B460-C7D1DEE8FC10}"/>
+    <cellStyle name="見出し 2 2" xfId="53" xr:uid="{ED7B6A42-45BD-4536-A2E5-A4C40BA56AC3}"/>
+    <cellStyle name="見出し 3 2" xfId="54" xr:uid="{A8800032-6B0F-4896-90BE-E994BC20FFAE}"/>
+    <cellStyle name="見出し 4 2" xfId="55" xr:uid="{AAC09BDD-EB35-42DF-867F-BB3064431A55}"/>
+    <cellStyle name="集計 2" xfId="56" xr:uid="{3779E111-2C8E-4050-B743-BADDCA11A61D}"/>
+    <cellStyle name="出力 2" xfId="57" xr:uid="{1EA9A820-4667-4495-B711-CE50D1CFE1E9}"/>
+    <cellStyle name="説明文 2" xfId="58" xr:uid="{61043E23-68D0-4937-BAE2-38501E5E7B62}"/>
+    <cellStyle name="入力 2" xfId="59" xr:uid="{D5E848A5-1CB5-4AC0-9C04-4EC6E839DBC3}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="良い 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4784B53D-6D0A-4AA5-BD1C-3FA377BD616F}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{6410B704-0973-4186-9CBA-147EB676227D}"/>
+    <cellStyle name="良い 2" xfId="62" xr:uid="{DF78A9AB-4935-4AF7-92E2-29E9A4B2F032}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2203,406 +2199,406 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E64D707-6E32-4D18-8476-EE42428BF4FE}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T89"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.33203125" customWidth="1"/>
-    <col min="2" max="2" width="2.1640625" customWidth="1"/>
+    <col min="2" max="2" width="2.109375" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="1" customWidth="1"/>
     <col min="5" max="19" width="11" customWidth="1"/>
     <col min="20" max="20" width="6.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="11" customFormat="1" ht="17.25">
-[...10 lines deleted...]
-      <c r="K1" s="48"/>
+    <row r="1" spans="1:20" s="11" customFormat="1" ht="16.5">
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
     </row>
     <row r="2" spans="1:20" s="6" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="76" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="49"/>
-[...16 lines deleted...]
-      <c r="S2" s="50"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
     </row>
     <row r="3" spans="1:20" ht="10.5" customHeight="1">
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
     </row>
-    <row r="4" spans="1:20" ht="2.1" customHeight="1">
+    <row r="4" spans="1:20" ht="2.15" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
     </row>
     <row r="5" spans="1:20" s="9" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="15"/>
-      <c r="B5" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="52"/>
+      <c r="B5" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="79"/>
       <c r="D5" s="15"/>
-      <c r="E5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="58" t="s">
+      <c r="E5" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="59"/>
-[...5 lines deleted...]
-      <c r="M5" s="61" t="s">
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="88" t="s">
         <v>64</v>
       </c>
-      <c r="N5" s="45"/>
-[...4 lines deleted...]
-      <c r="S5" s="45"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
       <c r="T5" s="18"/>
     </row>
     <row r="6" spans="1:20" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="B6" s="53"/>
-[...2 lines deleted...]
-      <c r="F6" s="44" t="s">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="45"/>
-[...2 lines deleted...]
-      <c r="J6" s="47" t="s">
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="74" t="s">
         <v>66</v>
       </c>
       <c r="K6" s="33"/>
-      <c r="L6" s="68" t="s">
+      <c r="L6" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="M6" s="71" t="s">
+      <c r="M6" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="N6" s="72"/>
-[...2 lines deleted...]
-      <c r="Q6" s="77" t="s">
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="48" t="s">
         <v>66</v>
       </c>
       <c r="R6" s="34"/>
-      <c r="S6" s="38" t="s">
+      <c r="S6" s="51" t="s">
         <v>68</v>
       </c>
       <c r="T6" s="18"/>
     </row>
     <row r="7" spans="1:20" s="9" customFormat="1" ht="7.5" customHeight="1">
-      <c r="B7" s="53"/>
-[...2 lines deleted...]
-      <c r="F7" s="41" t="s">
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="68" t="s">
         <v>69</v>
       </c>
-      <c r="G7" s="85" t="s">
+      <c r="G7" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="H7" s="51" t="s">
         <v>71</v>
       </c>
       <c r="I7" s="33"/>
-      <c r="J7" s="42"/>
-      <c r="K7" s="80" t="s">
+      <c r="J7" s="69"/>
+      <c r="K7" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="L7" s="69"/>
-      <c r="M7" s="83" t="s">
+      <c r="L7" s="63"/>
+      <c r="M7" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="N7" s="62" t="s">
+      <c r="N7" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="O7" s="74" t="s">
+      <c r="O7" s="43" t="s">
         <v>71</v>
       </c>
       <c r="P7" s="34"/>
-      <c r="Q7" s="78"/>
-      <c r="R7" s="62" t="s">
+      <c r="Q7" s="49"/>
+      <c r="R7" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="S7" s="39"/>
+      <c r="S7" s="52"/>
       <c r="T7" s="18"/>
     </row>
     <row r="8" spans="1:20" s="9" customFormat="1" ht="7.5" customHeight="1">
-      <c r="B8" s="53"/>
-[...5 lines deleted...]
-      <c r="I8" s="80" t="s">
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="42"/>
-[...5 lines deleted...]
-      <c r="P8" s="62" t="s">
+      <c r="J8" s="69"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="Q8" s="78"/>
-[...1 lines deleted...]
-      <c r="S8" s="39"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="52"/>
       <c r="T8" s="18"/>
     </row>
     <row r="9" spans="1:20" s="9" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="8"/>
-      <c r="B9" s="54"/>
-      <c r="C9" s="54"/>
+      <c r="B9" s="81"/>
+      <c r="C9" s="81"/>
       <c r="D9" s="8"/>
-      <c r="E9" s="57"/>
-[...15 lines deleted...]
-    <row r="10" spans="1:20" s="3" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="E9" s="84"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="64"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="50"/>
+      <c r="R9" s="60"/>
+      <c r="S9" s="53"/>
+    </row>
+    <row r="10" spans="1:20" s="3" customFormat="1" ht="5.15" customHeight="1">
       <c r="D10" s="4"/>
     </row>
-    <row r="11" spans="1:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="88"/>
+    <row r="11" spans="1:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B11" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="42"/>
       <c r="D11" s="20"/>
       <c r="E11" s="21">
         <v>5087</v>
       </c>
       <c r="F11" s="21">
         <v>4540</v>
       </c>
       <c r="G11" s="21">
         <v>972</v>
       </c>
       <c r="H11" s="21">
         <v>3568</v>
       </c>
       <c r="I11" s="21">
         <v>123</v>
       </c>
       <c r="J11" s="21">
         <v>3619</v>
       </c>
       <c r="K11" s="21">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="L11" s="21">
         <v>921</v>
       </c>
       <c r="M11" s="21">
         <v>547</v>
       </c>
       <c r="N11" s="21">
         <v>109</v>
       </c>
       <c r="O11" s="21">
         <v>438</v>
       </c>
       <c r="P11" s="21">
         <v>49</v>
       </c>
       <c r="Q11" s="21">
         <v>442</v>
       </c>
       <c r="R11" s="21">
         <v>76</v>
       </c>
       <c r="S11" s="21">
         <v>105</v>
       </c>
       <c r="T11" s="22"/>
     </row>
-    <row r="12" spans="1:20" s="19" customFormat="1" ht="3.95" customHeight="1">
-[...1 lines deleted...]
-      <c r="C12" s="65"/>
+    <row r="12" spans="1:20" s="19" customFormat="1" ht="4" customHeight="1">
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
       <c r="D12" s="23"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="21"/>
       <c r="O12" s="21"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="21"/>
       <c r="R12" s="21"/>
       <c r="S12" s="21"/>
       <c r="T12" s="22"/>
     </row>
-    <row r="13" spans="1:20" s="19" customFormat="1" ht="10.35" customHeight="1">
-[...3 lines deleted...]
-      <c r="C13" s="65"/>
+    <row r="13" spans="1:20" s="19" customFormat="1" ht="10.4" customHeight="1">
+      <c r="B13" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="38"/>
       <c r="D13" s="20"/>
       <c r="E13" s="21">
         <v>344</v>
       </c>
       <c r="F13" s="21">
         <v>328</v>
       </c>
       <c r="G13" s="21">
         <v>72</v>
       </c>
       <c r="H13" s="21">
         <v>256</v>
       </c>
       <c r="I13" s="21">
         <v>4</v>
       </c>
       <c r="J13" s="21">
         <v>250</v>
       </c>
       <c r="K13" s="21">
         <v>101</v>
       </c>
       <c r="L13" s="21">
         <v>78</v>
       </c>
       <c r="M13" s="21">
         <v>16</v>
       </c>
       <c r="N13" s="21">
         <v>5</v>
       </c>
       <c r="O13" s="21">
         <v>11</v>
       </c>
       <c r="P13" s="21">
         <v>3</v>
       </c>
       <c r="Q13" s="21">
         <v>16</v>
       </c>
       <c r="R13" s="21">
         <v>1</v>
       </c>
       <c r="S13" s="21">
         <v>0</v>
       </c>
       <c r="T13" s="22"/>
     </row>
-    <row r="14" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="14" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B14" s="16"/>
       <c r="C14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="4"/>
       <c r="E14" s="24">
         <v>123</v>
       </c>
       <c r="F14" s="24">
         <v>114</v>
       </c>
       <c r="G14" s="24">
         <v>31</v>
       </c>
       <c r="H14" s="24">
         <v>83</v>
       </c>
       <c r="I14" s="24">
         <v>3</v>
       </c>
       <c r="J14" s="24">
         <v>92</v>
       </c>
       <c r="K14" s="24">
         <v>39</v>
@@ -2611,51 +2607,51 @@
         <v>22</v>
       </c>
       <c r="M14" s="24">
         <v>9</v>
       </c>
       <c r="N14" s="24">
         <v>2</v>
       </c>
       <c r="O14" s="24">
         <v>7</v>
       </c>
       <c r="P14" s="24">
         <v>2</v>
       </c>
       <c r="Q14" s="24">
         <v>9</v>
       </c>
       <c r="R14" s="24">
         <v>1</v>
       </c>
       <c r="S14" s="24">
         <v>0</v>
       </c>
       <c r="T14" s="25"/>
     </row>
-    <row r="15" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="15" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B15" s="16"/>
       <c r="C15" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="24">
         <v>45</v>
       </c>
       <c r="F15" s="24">
         <v>43</v>
       </c>
       <c r="G15" s="24">
         <v>8</v>
       </c>
       <c r="H15" s="24">
         <v>35</v>
       </c>
       <c r="I15" s="24">
         <v>1</v>
       </c>
       <c r="J15" s="24">
         <v>33</v>
       </c>
       <c r="K15" s="24">
         <v>19</v>
@@ -2664,51 +2660,51 @@
         <v>10</v>
       </c>
       <c r="M15" s="24">
         <v>2</v>
       </c>
       <c r="N15" s="24">
         <v>0</v>
       </c>
       <c r="O15" s="24">
         <v>2</v>
       </c>
       <c r="P15" s="24">
         <v>1</v>
       </c>
       <c r="Q15" s="24">
         <v>2</v>
       </c>
       <c r="R15" s="24">
         <v>0</v>
       </c>
       <c r="S15" s="24">
         <v>0</v>
       </c>
       <c r="T15" s="25"/>
     </row>
-    <row r="16" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="16" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B16" s="16"/>
       <c r="C16" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="24">
         <v>80</v>
       </c>
       <c r="F16" s="24">
         <v>77</v>
       </c>
       <c r="G16" s="24">
         <v>13</v>
       </c>
       <c r="H16" s="24">
         <v>64</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="24">
         <v>58</v>
       </c>
       <c r="K16" s="24">
         <v>24</v>
@@ -2717,51 +2713,51 @@
         <v>19</v>
       </c>
       <c r="M16" s="24">
         <v>3</v>
       </c>
       <c r="N16" s="24">
         <v>2</v>
       </c>
       <c r="O16" s="24">
         <v>1</v>
       </c>
       <c r="P16" s="24">
         <v>0</v>
       </c>
       <c r="Q16" s="24">
         <v>3</v>
       </c>
       <c r="R16" s="24">
         <v>0</v>
       </c>
       <c r="S16" s="24">
         <v>0</v>
       </c>
       <c r="T16" s="25"/>
     </row>
-    <row r="17" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="17" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B17" s="16"/>
       <c r="C17" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="24">
         <v>96</v>
       </c>
       <c r="F17" s="24">
         <v>94</v>
       </c>
       <c r="G17" s="24">
         <v>20</v>
       </c>
       <c r="H17" s="24">
         <v>74</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="24">
         <v>67</v>
       </c>
       <c r="K17" s="24">
         <v>19</v>
@@ -2770,125 +2766,125 @@
         <v>27</v>
       </c>
       <c r="M17" s="24">
         <v>2</v>
       </c>
       <c r="N17" s="24">
         <v>1</v>
       </c>
       <c r="O17" s="24">
         <v>1</v>
       </c>
       <c r="P17" s="24">
         <v>0</v>
       </c>
       <c r="Q17" s="24">
         <v>2</v>
       </c>
       <c r="R17" s="24">
         <v>0</v>
       </c>
       <c r="S17" s="24">
         <v>0</v>
       </c>
       <c r="T17" s="25"/>
     </row>
-    <row r="18" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="18" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B18" s="16"/>
       <c r="C18" s="17"/>
       <c r="D18" s="4"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="24"/>
       <c r="Q18" s="24"/>
       <c r="R18" s="24"/>
       <c r="S18" s="24"/>
       <c r="T18" s="25"/>
     </row>
-    <row r="19" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B19" s="65" t="s">
+    <row r="19" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B19" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="65"/>
+      <c r="C19" s="38"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21">
         <v>193</v>
       </c>
       <c r="F19" s="21">
         <v>171</v>
       </c>
       <c r="G19" s="21">
         <v>40</v>
       </c>
       <c r="H19" s="21">
         <v>131</v>
       </c>
       <c r="I19" s="21">
         <v>6</v>
       </c>
       <c r="J19" s="21">
         <v>135</v>
       </c>
       <c r="K19" s="21">
         <v>61</v>
       </c>
       <c r="L19" s="21">
         <v>36</v>
       </c>
       <c r="M19" s="21">
         <v>22</v>
       </c>
       <c r="N19" s="21">
         <v>2</v>
       </c>
       <c r="O19" s="21">
         <v>20</v>
       </c>
       <c r="P19" s="21">
         <v>4</v>
       </c>
       <c r="Q19" s="21">
         <v>18</v>
       </c>
       <c r="R19" s="21">
         <v>3</v>
       </c>
       <c r="S19" s="21">
         <v>4</v>
       </c>
       <c r="T19" s="22"/>
     </row>
-    <row r="20" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="20" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B20" s="16"/>
       <c r="C20" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="24">
         <v>20</v>
       </c>
       <c r="F20" s="24">
         <v>15</v>
       </c>
       <c r="G20" s="24">
         <v>4</v>
       </c>
       <c r="H20" s="24">
         <v>11</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="24">
         <v>11</v>
       </c>
       <c r="K20" s="24">
         <v>5</v>
@@ -2897,51 +2893,51 @@
         <v>4</v>
       </c>
       <c r="M20" s="24">
         <v>5</v>
       </c>
       <c r="N20" s="24">
         <v>0</v>
       </c>
       <c r="O20" s="24">
         <v>5</v>
       </c>
       <c r="P20" s="24">
         <v>1</v>
       </c>
       <c r="Q20" s="24">
         <v>5</v>
       </c>
       <c r="R20" s="24">
         <v>0</v>
       </c>
       <c r="S20" s="24">
         <v>0</v>
       </c>
       <c r="T20" s="25"/>
     </row>
-    <row r="21" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="21" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B21" s="16"/>
       <c r="C21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="24">
         <v>14</v>
       </c>
       <c r="F21" s="24">
         <v>10</v>
       </c>
       <c r="G21" s="24">
         <v>1</v>
       </c>
       <c r="H21" s="24">
         <v>9</v>
       </c>
       <c r="I21" s="24">
         <v>2</v>
       </c>
       <c r="J21" s="24">
         <v>8</v>
       </c>
       <c r="K21" s="24">
         <v>2</v>
@@ -2950,51 +2946,51 @@
         <v>2</v>
       </c>
       <c r="M21" s="24">
         <v>4</v>
       </c>
       <c r="N21" s="24">
         <v>0</v>
       </c>
       <c r="O21" s="24">
         <v>4</v>
       </c>
       <c r="P21" s="24">
         <v>0</v>
       </c>
       <c r="Q21" s="24">
         <v>3</v>
       </c>
       <c r="R21" s="24">
         <v>0</v>
       </c>
       <c r="S21" s="24">
         <v>1</v>
       </c>
       <c r="T21" s="25"/>
     </row>
-    <row r="22" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="22" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B22" s="16"/>
       <c r="C22" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="24">
         <v>50</v>
       </c>
       <c r="F22" s="24">
         <v>42</v>
       </c>
       <c r="G22" s="24">
         <v>9</v>
       </c>
       <c r="H22" s="24">
         <v>33</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
         <v>33</v>
       </c>
       <c r="K22" s="24">
         <v>19</v>
@@ -3003,51 +2999,51 @@
         <v>9</v>
       </c>
       <c r="M22" s="24">
         <v>8</v>
       </c>
       <c r="N22" s="24">
         <v>2</v>
       </c>
       <c r="O22" s="24">
         <v>6</v>
       </c>
       <c r="P22" s="24">
         <v>2</v>
       </c>
       <c r="Q22" s="24">
         <v>6</v>
       </c>
       <c r="R22" s="24">
         <v>2</v>
       </c>
       <c r="S22" s="24">
         <v>2</v>
       </c>
       <c r="T22" s="25"/>
     </row>
-    <row r="23" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="23" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B23" s="16"/>
       <c r="C23" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="24">
         <v>43</v>
       </c>
       <c r="F23" s="24">
         <v>42</v>
       </c>
       <c r="G23" s="24">
         <v>10</v>
       </c>
       <c r="H23" s="24">
         <v>32</v>
       </c>
       <c r="I23" s="24">
         <v>2</v>
       </c>
       <c r="J23" s="24">
         <v>36</v>
       </c>
       <c r="K23" s="24">
         <v>20</v>
@@ -3056,51 +3052,51 @@
         <v>6</v>
       </c>
       <c r="M23" s="24">
         <v>1</v>
       </c>
       <c r="N23" s="24">
         <v>0</v>
       </c>
       <c r="O23" s="24">
         <v>1</v>
       </c>
       <c r="P23" s="24">
         <v>0</v>
       </c>
       <c r="Q23" s="24">
         <v>1</v>
       </c>
       <c r="R23" s="24">
         <v>0</v>
       </c>
       <c r="S23" s="24">
         <v>0</v>
       </c>
       <c r="T23" s="25"/>
     </row>
-    <row r="24" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="24" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B24" s="16"/>
       <c r="C24" s="17" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="4"/>
       <c r="E24" s="24">
         <v>21</v>
       </c>
       <c r="F24" s="24">
         <v>18</v>
       </c>
       <c r="G24" s="24">
         <v>5</v>
       </c>
       <c r="H24" s="24">
         <v>13</v>
       </c>
       <c r="I24" s="24">
         <v>1</v>
       </c>
       <c r="J24" s="24">
         <v>14</v>
       </c>
       <c r="K24" s="24">
         <v>4</v>
@@ -3109,51 +3105,51 @@
         <v>4</v>
       </c>
       <c r="M24" s="24">
         <v>3</v>
       </c>
       <c r="N24" s="24">
         <v>0</v>
       </c>
       <c r="O24" s="24">
         <v>3</v>
       </c>
       <c r="P24" s="24">
         <v>1</v>
       </c>
       <c r="Q24" s="24">
         <v>2</v>
       </c>
       <c r="R24" s="24">
         <v>0</v>
       </c>
       <c r="S24" s="24">
         <v>1</v>
       </c>
       <c r="T24" s="25"/>
     </row>
-    <row r="25" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="25" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B25" s="16"/>
       <c r="C25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="24">
         <v>45</v>
       </c>
       <c r="F25" s="24">
         <v>44</v>
       </c>
       <c r="G25" s="24">
         <v>11</v>
       </c>
       <c r="H25" s="24">
         <v>33</v>
       </c>
       <c r="I25" s="24">
         <v>1</v>
       </c>
       <c r="J25" s="24">
         <v>33</v>
       </c>
       <c r="K25" s="24">
         <v>11</v>
@@ -3162,125 +3158,125 @@
         <v>11</v>
       </c>
       <c r="M25" s="24">
         <v>1</v>
       </c>
       <c r="N25" s="24">
         <v>0</v>
       </c>
       <c r="O25" s="24">
         <v>1</v>
       </c>
       <c r="P25" s="24">
         <v>0</v>
       </c>
       <c r="Q25" s="24">
         <v>1</v>
       </c>
       <c r="R25" s="24">
         <v>1</v>
       </c>
       <c r="S25" s="24">
         <v>0</v>
       </c>
       <c r="T25" s="25"/>
     </row>
-    <row r="26" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="26" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B26" s="16"/>
       <c r="C26" s="17"/>
       <c r="D26" s="4"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="24"/>
       <c r="P26" s="24"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
       <c r="S26" s="24"/>
       <c r="T26" s="25"/>
     </row>
-    <row r="27" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B27" s="65" t="s">
+    <row r="27" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B27" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="65"/>
+      <c r="C27" s="38"/>
       <c r="D27" s="20"/>
       <c r="E27" s="21">
         <v>1840</v>
       </c>
       <c r="F27" s="21">
         <v>1647</v>
       </c>
       <c r="G27" s="21">
         <v>347</v>
       </c>
       <c r="H27" s="21">
         <v>1300</v>
       </c>
       <c r="I27" s="21">
         <v>42</v>
       </c>
       <c r="J27" s="21">
         <v>1323</v>
       </c>
       <c r="K27" s="21">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L27" s="21">
         <v>324</v>
       </c>
       <c r="M27" s="21">
         <v>193</v>
       </c>
       <c r="N27" s="21">
         <v>35</v>
       </c>
       <c r="O27" s="21">
         <v>158</v>
       </c>
       <c r="P27" s="21">
         <v>17</v>
       </c>
       <c r="Q27" s="21">
         <v>157</v>
       </c>
       <c r="R27" s="21">
         <v>26</v>
       </c>
       <c r="S27" s="21">
         <v>36</v>
       </c>
       <c r="T27" s="22"/>
     </row>
-    <row r="28" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="28" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B28" s="16"/>
       <c r="C28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="24">
         <v>73</v>
       </c>
       <c r="F28" s="24">
         <v>43</v>
       </c>
       <c r="G28" s="24">
         <v>6</v>
       </c>
       <c r="H28" s="24">
         <v>37</v>
       </c>
       <c r="I28" s="24">
         <v>1</v>
       </c>
       <c r="J28" s="24">
         <v>35</v>
       </c>
       <c r="K28" s="24">
         <v>13</v>
@@ -3289,51 +3285,51 @@
         <v>8</v>
       </c>
       <c r="M28" s="24">
         <v>30</v>
       </c>
       <c r="N28" s="24">
         <v>4</v>
       </c>
       <c r="O28" s="24">
         <v>26</v>
       </c>
       <c r="P28" s="24">
         <v>3</v>
       </c>
       <c r="Q28" s="24">
         <v>28</v>
       </c>
       <c r="R28" s="24">
         <v>11</v>
       </c>
       <c r="S28" s="24">
         <v>2</v>
       </c>
       <c r="T28" s="25"/>
     </row>
-    <row r="29" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="29" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B29" s="16"/>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="24">
         <v>122</v>
       </c>
       <c r="F29" s="24">
         <v>104</v>
       </c>
       <c r="G29" s="24">
         <v>21</v>
       </c>
       <c r="H29" s="24">
         <v>83</v>
       </c>
       <c r="I29" s="24">
         <v>3</v>
       </c>
       <c r="J29" s="24">
         <v>85</v>
       </c>
       <c r="K29" s="24">
         <v>35</v>
@@ -3342,51 +3338,51 @@
         <v>19</v>
       </c>
       <c r="M29" s="24">
         <v>18</v>
       </c>
       <c r="N29" s="24">
         <v>8</v>
       </c>
       <c r="O29" s="24">
         <v>10</v>
       </c>
       <c r="P29" s="24">
         <v>0</v>
       </c>
       <c r="Q29" s="24">
         <v>13</v>
       </c>
       <c r="R29" s="24">
         <v>1</v>
       </c>
       <c r="S29" s="24">
         <v>5</v>
       </c>
       <c r="T29" s="25"/>
     </row>
-    <row r="30" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="30" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B30" s="16"/>
       <c r="C30" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="24">
         <v>47</v>
       </c>
       <c r="F30" s="24">
         <v>35</v>
       </c>
       <c r="G30" s="24">
         <v>9</v>
       </c>
       <c r="H30" s="24">
         <v>26</v>
       </c>
       <c r="I30" s="24">
         <v>2</v>
       </c>
       <c r="J30" s="24">
         <v>25</v>
       </c>
       <c r="K30" s="24">
         <v>10</v>
@@ -3395,51 +3391,51 @@
         <v>10</v>
       </c>
       <c r="M30" s="24">
         <v>12</v>
       </c>
       <c r="N30" s="24">
         <v>5</v>
       </c>
       <c r="O30" s="24">
         <v>7</v>
       </c>
       <c r="P30" s="24">
         <v>3</v>
       </c>
       <c r="Q30" s="24">
         <v>10</v>
       </c>
       <c r="R30" s="24">
         <v>2</v>
       </c>
       <c r="S30" s="24">
         <v>2</v>
       </c>
       <c r="T30" s="25"/>
     </row>
-    <row r="31" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="31" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B31" s="16"/>
       <c r="C31" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="24">
         <v>115</v>
       </c>
       <c r="F31" s="24">
         <v>105</v>
       </c>
       <c r="G31" s="24">
         <v>23</v>
       </c>
       <c r="H31" s="24">
         <v>82</v>
       </c>
       <c r="I31" s="24">
         <v>2</v>
       </c>
       <c r="J31" s="24">
         <v>84</v>
       </c>
       <c r="K31" s="24">
         <v>5</v>
@@ -3448,51 +3444,51 @@
         <v>21</v>
       </c>
       <c r="M31" s="24">
         <v>10</v>
       </c>
       <c r="N31" s="24">
         <v>2</v>
       </c>
       <c r="O31" s="24">
         <v>8</v>
       </c>
       <c r="P31" s="24">
         <v>0</v>
       </c>
       <c r="Q31" s="24">
         <v>7</v>
       </c>
       <c r="R31" s="24">
         <v>0</v>
       </c>
       <c r="S31" s="24">
         <v>3</v>
       </c>
       <c r="T31" s="25"/>
     </row>
-    <row r="32" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="32" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B32" s="16"/>
       <c r="C32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="24">
         <v>40</v>
       </c>
       <c r="F32" s="24">
         <v>0</v>
       </c>
       <c r="G32" s="24">
         <v>0</v>
       </c>
       <c r="H32" s="24">
         <v>0</v>
       </c>
       <c r="I32" s="24">
         <v>0</v>
       </c>
       <c r="J32" s="24">
         <v>0</v>
       </c>
       <c r="K32" s="24">
         <v>0</v>
@@ -3501,157 +3497,157 @@
         <v>0</v>
       </c>
       <c r="M32" s="24">
         <v>40</v>
       </c>
       <c r="N32" s="24">
         <v>6</v>
       </c>
       <c r="O32" s="24">
         <v>34</v>
       </c>
       <c r="P32" s="24">
         <v>2</v>
       </c>
       <c r="Q32" s="24">
         <v>35</v>
       </c>
       <c r="R32" s="24">
         <v>3</v>
       </c>
       <c r="S32" s="24">
         <v>5</v>
       </c>
       <c r="T32" s="25"/>
     </row>
-    <row r="33" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="33" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B33" s="16"/>
       <c r="C33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="24">
         <v>1022</v>
       </c>
       <c r="F33" s="24">
         <v>989</v>
       </c>
       <c r="G33" s="24">
         <v>206</v>
       </c>
       <c r="H33" s="24">
         <v>783</v>
       </c>
       <c r="I33" s="24">
         <v>22</v>
       </c>
       <c r="J33" s="24">
         <v>798</v>
       </c>
       <c r="K33" s="24">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L33" s="24">
         <v>191</v>
       </c>
       <c r="M33" s="24">
         <v>33</v>
       </c>
       <c r="N33" s="24">
         <v>6</v>
       </c>
       <c r="O33" s="24">
         <v>27</v>
       </c>
       <c r="P33" s="24">
         <v>2</v>
       </c>
       <c r="Q33" s="24">
         <v>24</v>
       </c>
       <c r="R33" s="24">
         <v>2</v>
       </c>
       <c r="S33" s="24">
         <v>9</v>
       </c>
       <c r="T33" s="25"/>
     </row>
-    <row r="34" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="34" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B34" s="16"/>
       <c r="C34" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="24">
         <v>859</v>
       </c>
       <c r="F34" s="24">
         <v>837</v>
       </c>
       <c r="G34" s="24">
         <v>176</v>
       </c>
       <c r="H34" s="24">
         <v>661</v>
       </c>
       <c r="I34" s="24">
         <v>18</v>
       </c>
       <c r="J34" s="24">
         <v>674</v>
       </c>
       <c r="K34" s="24">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L34" s="24">
         <v>163</v>
       </c>
       <c r="M34" s="24">
         <v>22</v>
       </c>
       <c r="N34" s="24">
         <v>5</v>
       </c>
       <c r="O34" s="24">
         <v>17</v>
       </c>
       <c r="P34" s="24">
         <v>0</v>
       </c>
       <c r="Q34" s="24">
         <v>17</v>
       </c>
       <c r="R34" s="24">
         <v>1</v>
       </c>
       <c r="S34" s="24">
         <v>5</v>
       </c>
       <c r="T34" s="25"/>
     </row>
-    <row r="35" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="35" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B35" s="16"/>
       <c r="C35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="24">
         <v>163</v>
       </c>
       <c r="F35" s="24">
         <v>152</v>
       </c>
       <c r="G35" s="24">
         <v>30</v>
       </c>
       <c r="H35" s="24">
         <v>122</v>
       </c>
       <c r="I35" s="24">
         <v>4</v>
       </c>
       <c r="J35" s="24">
         <v>124</v>
       </c>
       <c r="K35" s="24">
         <v>42</v>
@@ -3660,51 +3656,51 @@
         <v>28</v>
       </c>
       <c r="M35" s="24">
         <v>11</v>
       </c>
       <c r="N35" s="24">
         <v>1</v>
       </c>
       <c r="O35" s="24">
         <v>10</v>
       </c>
       <c r="P35" s="24">
         <v>2</v>
       </c>
       <c r="Q35" s="24">
         <v>7</v>
       </c>
       <c r="R35" s="24">
         <v>1</v>
       </c>
       <c r="S35" s="24">
         <v>4</v>
       </c>
       <c r="T35" s="25"/>
     </row>
-    <row r="36" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="36" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B36" s="16"/>
       <c r="C36" s="17" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="24">
         <v>243</v>
       </c>
       <c r="F36" s="24">
         <v>236</v>
       </c>
       <c r="G36" s="24">
         <v>51</v>
       </c>
       <c r="H36" s="24">
         <v>185</v>
       </c>
       <c r="I36" s="24">
         <v>5</v>
       </c>
       <c r="J36" s="24">
         <v>189</v>
       </c>
       <c r="K36" s="24">
         <v>86</v>
@@ -3713,51 +3709,51 @@
         <v>47</v>
       </c>
       <c r="M36" s="24">
         <v>7</v>
       </c>
       <c r="N36" s="24">
         <v>0</v>
       </c>
       <c r="O36" s="24">
         <v>7</v>
       </c>
       <c r="P36" s="24">
         <v>1</v>
       </c>
       <c r="Q36" s="24">
         <v>7</v>
       </c>
       <c r="R36" s="24">
         <v>0</v>
       </c>
       <c r="S36" s="24">
         <v>0</v>
       </c>
       <c r="T36" s="25"/>
     </row>
-    <row r="37" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="37" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B37" s="16"/>
       <c r="C37" s="17" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="24">
         <v>53</v>
       </c>
       <c r="F37" s="24">
         <v>40</v>
       </c>
       <c r="G37" s="24">
         <v>12</v>
       </c>
       <c r="H37" s="24">
         <v>28</v>
       </c>
       <c r="I37" s="24">
         <v>2</v>
       </c>
       <c r="J37" s="24">
         <v>34</v>
       </c>
       <c r="K37" s="24">
         <v>13</v>
@@ -3766,51 +3762,51 @@
         <v>6</v>
       </c>
       <c r="M37" s="24">
         <v>13</v>
       </c>
       <c r="N37" s="24">
         <v>2</v>
       </c>
       <c r="O37" s="24">
         <v>11</v>
       </c>
       <c r="P37" s="24">
         <v>2</v>
       </c>
       <c r="Q37" s="24">
         <v>9</v>
       </c>
       <c r="R37" s="24">
         <v>5</v>
       </c>
       <c r="S37" s="24">
         <v>4</v>
       </c>
       <c r="T37" s="25"/>
     </row>
-    <row r="38" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="38" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B38" s="16"/>
       <c r="C38" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="24">
         <v>29</v>
       </c>
       <c r="F38" s="24">
         <v>25</v>
       </c>
       <c r="G38" s="24">
         <v>4</v>
       </c>
       <c r="H38" s="24">
         <v>21</v>
       </c>
       <c r="I38" s="24">
         <v>1</v>
       </c>
       <c r="J38" s="24">
         <v>19</v>
       </c>
       <c r="K38" s="24">
         <v>9</v>
@@ -3819,51 +3815,51 @@
         <v>6</v>
       </c>
       <c r="M38" s="24">
         <v>4</v>
       </c>
       <c r="N38" s="24">
         <v>0</v>
       </c>
       <c r="O38" s="24">
         <v>4</v>
       </c>
       <c r="P38" s="24">
         <v>1</v>
       </c>
       <c r="Q38" s="24">
         <v>3</v>
       </c>
       <c r="R38" s="24">
         <v>1</v>
       </c>
       <c r="S38" s="24">
         <v>1</v>
       </c>
       <c r="T38" s="25"/>
     </row>
-    <row r="39" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="39" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B39" s="16"/>
       <c r="C39" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="24">
         <v>60</v>
       </c>
       <c r="F39" s="24">
         <v>54</v>
       </c>
       <c r="G39" s="24">
         <v>12</v>
       </c>
       <c r="H39" s="24">
         <v>42</v>
       </c>
       <c r="I39" s="24">
         <v>1</v>
       </c>
       <c r="J39" s="24">
         <v>44</v>
       </c>
       <c r="K39" s="24">
         <v>20</v>
@@ -3925,125 +3921,125 @@
         <v>6</v>
       </c>
       <c r="M40" s="24">
         <v>20</v>
       </c>
       <c r="N40" s="24">
         <v>1</v>
       </c>
       <c r="O40" s="24">
         <v>19</v>
       </c>
       <c r="P40" s="24">
         <v>2</v>
       </c>
       <c r="Q40" s="24">
         <v>17</v>
       </c>
       <c r="R40" s="24">
         <v>0</v>
       </c>
       <c r="S40" s="24">
         <v>3</v>
       </c>
       <c r="T40" s="25"/>
     </row>
-    <row r="41" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="41" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B41" s="16"/>
       <c r="C41" s="17"/>
       <c r="D41" s="4"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="24"/>
       <c r="O41" s="24"/>
       <c r="P41" s="24"/>
       <c r="Q41" s="24"/>
       <c r="R41" s="24"/>
       <c r="S41" s="24"/>
       <c r="T41" s="25"/>
     </row>
-    <row r="42" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B42" s="65" t="s">
+    <row r="42" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B42" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="C42" s="65"/>
+      <c r="C42" s="38"/>
       <c r="D42" s="20"/>
       <c r="E42" s="21">
         <v>455</v>
       </c>
       <c r="F42" s="21">
         <v>404</v>
       </c>
       <c r="G42" s="21">
         <v>87</v>
       </c>
       <c r="H42" s="21">
         <v>317</v>
       </c>
       <c r="I42" s="21">
         <v>17</v>
       </c>
       <c r="J42" s="21">
         <v>330</v>
       </c>
       <c r="K42" s="21">
         <v>136</v>
       </c>
       <c r="L42" s="21">
         <v>74</v>
       </c>
       <c r="M42" s="21">
         <v>51</v>
       </c>
       <c r="N42" s="21">
         <v>8</v>
       </c>
       <c r="O42" s="21">
         <v>43</v>
       </c>
       <c r="P42" s="21">
         <v>10</v>
       </c>
       <c r="Q42" s="21">
         <v>38</v>
       </c>
       <c r="R42" s="21">
         <v>7</v>
       </c>
       <c r="S42" s="21">
         <v>13</v>
       </c>
       <c r="T42" s="22"/>
     </row>
-    <row r="43" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="43" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B43" s="16"/>
       <c r="C43" s="17" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="24">
         <v>28</v>
       </c>
       <c r="F43" s="24">
         <v>24</v>
       </c>
       <c r="G43" s="24">
         <v>3</v>
       </c>
       <c r="H43" s="24">
         <v>21</v>
       </c>
       <c r="I43" s="24">
         <v>1</v>
       </c>
       <c r="J43" s="24">
         <v>18</v>
       </c>
       <c r="K43" s="24">
         <v>8</v>
@@ -4052,51 +4048,51 @@
         <v>6</v>
       </c>
       <c r="M43" s="24">
         <v>4</v>
       </c>
       <c r="N43" s="24">
         <v>1</v>
       </c>
       <c r="O43" s="24">
         <v>3</v>
       </c>
       <c r="P43" s="24">
         <v>1</v>
       </c>
       <c r="Q43" s="24">
         <v>4</v>
       </c>
       <c r="R43" s="24">
         <v>0</v>
       </c>
       <c r="S43" s="24">
         <v>0</v>
       </c>
       <c r="T43" s="25"/>
     </row>
-    <row r="44" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="44" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B44" s="16"/>
       <c r="C44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="24">
         <v>51</v>
       </c>
       <c r="F44" s="24">
         <v>31</v>
       </c>
       <c r="G44" s="24">
         <v>7</v>
       </c>
       <c r="H44" s="24">
         <v>24</v>
       </c>
       <c r="I44" s="24">
         <v>0</v>
       </c>
       <c r="J44" s="24">
         <v>27</v>
       </c>
       <c r="K44" s="24">
         <v>12</v>
@@ -4105,51 +4101,51 @@
         <v>4</v>
       </c>
       <c r="M44" s="24">
         <v>20</v>
       </c>
       <c r="N44" s="24">
         <v>3</v>
       </c>
       <c r="O44" s="24">
         <v>17</v>
       </c>
       <c r="P44" s="24">
         <v>3</v>
       </c>
       <c r="Q44" s="24">
         <v>16</v>
       </c>
       <c r="R44" s="24">
         <v>4</v>
       </c>
       <c r="S44" s="24">
         <v>4</v>
       </c>
       <c r="T44" s="25"/>
     </row>
-    <row r="45" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="45" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B45" s="16"/>
       <c r="C45" s="17" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="24">
         <v>32</v>
       </c>
       <c r="F45" s="24">
         <v>32</v>
       </c>
       <c r="G45" s="24">
         <v>4</v>
       </c>
       <c r="H45" s="24">
         <v>28</v>
       </c>
       <c r="I45" s="24">
         <v>3</v>
       </c>
       <c r="J45" s="24">
         <v>26</v>
       </c>
       <c r="K45" s="24">
         <v>11</v>
@@ -4158,51 +4154,51 @@
         <v>6</v>
       </c>
       <c r="M45" s="24">
         <v>0</v>
       </c>
       <c r="N45" s="24">
         <v>0</v>
       </c>
       <c r="O45" s="24">
         <v>0</v>
       </c>
       <c r="P45" s="24">
         <v>0</v>
       </c>
       <c r="Q45" s="24">
         <v>0</v>
       </c>
       <c r="R45" s="24">
         <v>0</v>
       </c>
       <c r="S45" s="24">
         <v>0</v>
       </c>
       <c r="T45" s="25"/>
     </row>
-    <row r="46" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="46" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B46" s="16"/>
       <c r="C46" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="24">
         <v>71</v>
       </c>
       <c r="F46" s="24">
         <v>65</v>
       </c>
       <c r="G46" s="24">
         <v>17</v>
       </c>
       <c r="H46" s="24">
         <v>48</v>
       </c>
       <c r="I46" s="24">
         <v>4</v>
       </c>
       <c r="J46" s="24">
         <v>54</v>
       </c>
       <c r="K46" s="24">
         <v>18</v>
@@ -4211,51 +4207,51 @@
         <v>11</v>
       </c>
       <c r="M46" s="24">
         <v>6</v>
       </c>
       <c r="N46" s="24">
         <v>2</v>
       </c>
       <c r="O46" s="24">
         <v>4</v>
       </c>
       <c r="P46" s="24">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
         <v>4</v>
       </c>
       <c r="R46" s="24">
         <v>0</v>
       </c>
       <c r="S46" s="24">
         <v>2</v>
       </c>
       <c r="T46" s="25"/>
     </row>
-    <row r="47" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="47" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B47" s="16"/>
       <c r="C47" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="24">
         <v>232</v>
       </c>
       <c r="F47" s="24">
         <v>218</v>
       </c>
       <c r="G47" s="24">
         <v>44</v>
       </c>
       <c r="H47" s="24">
         <v>174</v>
       </c>
       <c r="I47" s="24">
         <v>7</v>
       </c>
       <c r="J47" s="24">
         <v>175</v>
       </c>
       <c r="K47" s="24">
         <v>70</v>
@@ -4264,51 +4260,51 @@
         <v>43</v>
       </c>
       <c r="M47" s="24">
         <v>14</v>
       </c>
       <c r="N47" s="24">
         <v>2</v>
       </c>
       <c r="O47" s="24">
         <v>12</v>
       </c>
       <c r="P47" s="24">
         <v>2</v>
       </c>
       <c r="Q47" s="24">
         <v>9</v>
       </c>
       <c r="R47" s="24">
         <v>2</v>
       </c>
       <c r="S47" s="24">
         <v>5</v>
       </c>
       <c r="T47" s="25"/>
     </row>
-    <row r="48" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="48" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B48" s="16"/>
       <c r="C48" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="24">
         <v>41</v>
       </c>
       <c r="F48" s="24">
         <v>34</v>
       </c>
       <c r="G48" s="24">
         <v>12</v>
       </c>
       <c r="H48" s="24">
         <v>22</v>
       </c>
       <c r="I48" s="24">
         <v>2</v>
       </c>
       <c r="J48" s="24">
         <v>30</v>
       </c>
       <c r="K48" s="24">
         <v>17</v>
@@ -4317,125 +4313,125 @@
         <v>4</v>
       </c>
       <c r="M48" s="24">
         <v>7</v>
       </c>
       <c r="N48" s="24">
         <v>0</v>
       </c>
       <c r="O48" s="24">
         <v>7</v>
       </c>
       <c r="P48" s="24">
         <v>4</v>
       </c>
       <c r="Q48" s="24">
         <v>5</v>
       </c>
       <c r="R48" s="24">
         <v>1</v>
       </c>
       <c r="S48" s="24">
         <v>2</v>
       </c>
       <c r="T48" s="25"/>
     </row>
-    <row r="49" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="49" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B49" s="16"/>
       <c r="C49" s="17"/>
       <c r="D49" s="4"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="24"/>
       <c r="K49" s="24"/>
       <c r="L49" s="24"/>
       <c r="M49" s="24"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="24"/>
       <c r="Q49" s="24"/>
       <c r="R49" s="24"/>
       <c r="S49" s="24"/>
       <c r="T49" s="25"/>
     </row>
-    <row r="50" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B50" s="65" t="s">
+    <row r="50" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B50" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="C50" s="65"/>
+      <c r="C50" s="38"/>
       <c r="D50" s="20"/>
       <c r="E50" s="21">
         <v>860</v>
       </c>
       <c r="F50" s="21">
         <v>806</v>
       </c>
       <c r="G50" s="21">
         <v>182</v>
       </c>
       <c r="H50" s="21">
         <v>624</v>
       </c>
       <c r="I50" s="21">
         <v>21</v>
       </c>
       <c r="J50" s="21">
         <v>653</v>
       </c>
       <c r="K50" s="21">
         <v>245</v>
       </c>
       <c r="L50" s="21">
         <v>153</v>
       </c>
       <c r="M50" s="21">
         <v>54</v>
       </c>
       <c r="N50" s="21">
         <v>12</v>
       </c>
       <c r="O50" s="21">
         <v>42</v>
       </c>
       <c r="P50" s="21">
         <v>0</v>
       </c>
       <c r="Q50" s="21">
         <v>51</v>
       </c>
       <c r="R50" s="21">
         <v>4</v>
       </c>
       <c r="S50" s="21">
         <v>3</v>
       </c>
       <c r="T50" s="22"/>
     </row>
-    <row r="51" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="51" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B51" s="16"/>
       <c r="C51" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="24">
         <v>40</v>
       </c>
       <c r="F51" s="24">
         <v>40</v>
       </c>
       <c r="G51" s="24">
         <v>12</v>
       </c>
       <c r="H51" s="24">
         <v>28</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="24">
         <v>32</v>
       </c>
       <c r="K51" s="24">
         <v>23</v>
@@ -4444,51 +4440,51 @@
         <v>8</v>
       </c>
       <c r="M51" s="24">
         <v>0</v>
       </c>
       <c r="N51" s="24">
         <v>0</v>
       </c>
       <c r="O51" s="24">
         <v>0</v>
       </c>
       <c r="P51" s="24">
         <v>0</v>
       </c>
       <c r="Q51" s="24">
         <v>0</v>
       </c>
       <c r="R51" s="24">
         <v>0</v>
       </c>
       <c r="S51" s="24">
         <v>0</v>
       </c>
       <c r="T51" s="25"/>
     </row>
-    <row r="52" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="52" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B52" s="16"/>
       <c r="C52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="24">
         <v>260</v>
       </c>
       <c r="F52" s="24">
         <v>251</v>
       </c>
       <c r="G52" s="24">
         <v>49</v>
       </c>
       <c r="H52" s="24">
         <v>202</v>
       </c>
       <c r="I52" s="24">
         <v>11</v>
       </c>
       <c r="J52" s="24">
         <v>208</v>
       </c>
       <c r="K52" s="24">
         <v>99</v>
@@ -4497,51 +4493,51 @@
         <v>43</v>
       </c>
       <c r="M52" s="24">
         <v>9</v>
       </c>
       <c r="N52" s="24">
         <v>4</v>
       </c>
       <c r="O52" s="24">
         <v>5</v>
       </c>
       <c r="P52" s="24">
         <v>0</v>
       </c>
       <c r="Q52" s="24">
         <v>9</v>
       </c>
       <c r="R52" s="24">
         <v>2</v>
       </c>
       <c r="S52" s="24">
         <v>0</v>
       </c>
       <c r="T52" s="25"/>
     </row>
-    <row r="53" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="53" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B53" s="16"/>
       <c r="C53" s="17" t="s">
         <v>36</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="24">
         <v>365</v>
       </c>
       <c r="F53" s="24">
         <v>347</v>
       </c>
       <c r="G53" s="24">
         <v>80</v>
       </c>
       <c r="H53" s="24">
         <v>267</v>
       </c>
       <c r="I53" s="24">
         <v>4</v>
       </c>
       <c r="J53" s="24">
         <v>281</v>
       </c>
       <c r="K53" s="24">
         <v>74</v>
@@ -4550,51 +4546,51 @@
         <v>66</v>
       </c>
       <c r="M53" s="24">
         <v>18</v>
       </c>
       <c r="N53" s="24">
         <v>6</v>
       </c>
       <c r="O53" s="24">
         <v>12</v>
       </c>
       <c r="P53" s="24">
         <v>0</v>
       </c>
       <c r="Q53" s="24">
         <v>17</v>
       </c>
       <c r="R53" s="24">
         <v>2</v>
       </c>
       <c r="S53" s="24">
         <v>1</v>
       </c>
       <c r="T53" s="25"/>
     </row>
-    <row r="54" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="54" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B54" s="16"/>
       <c r="C54" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="24">
         <v>311</v>
       </c>
       <c r="F54" s="24">
         <v>303</v>
       </c>
       <c r="G54" s="24">
         <v>72</v>
       </c>
       <c r="H54" s="24">
         <v>231</v>
       </c>
       <c r="I54" s="24">
         <v>4</v>
       </c>
       <c r="J54" s="24">
         <v>249</v>
       </c>
       <c r="K54" s="24">
         <v>69</v>
@@ -4603,51 +4599,51 @@
         <v>54</v>
       </c>
       <c r="M54" s="24">
         <v>8</v>
       </c>
       <c r="N54" s="24">
         <v>4</v>
       </c>
       <c r="O54" s="24">
         <v>4</v>
       </c>
       <c r="P54" s="24">
         <v>0</v>
       </c>
       <c r="Q54" s="24">
         <v>7</v>
       </c>
       <c r="R54" s="24">
         <v>0</v>
       </c>
       <c r="S54" s="24">
         <v>1</v>
       </c>
       <c r="T54" s="25"/>
     </row>
-    <row r="55" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="55" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B55" s="16"/>
       <c r="C55" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="24">
         <v>54</v>
       </c>
       <c r="F55" s="24">
         <v>44</v>
       </c>
       <c r="G55" s="24">
         <v>8</v>
       </c>
       <c r="H55" s="24">
         <v>36</v>
       </c>
       <c r="I55" s="24">
         <v>0</v>
       </c>
       <c r="J55" s="24">
         <v>32</v>
       </c>
       <c r="K55" s="24">
         <v>5</v>
@@ -4656,51 +4652,51 @@
         <v>12</v>
       </c>
       <c r="M55" s="24">
         <v>10</v>
       </c>
       <c r="N55" s="24">
         <v>2</v>
       </c>
       <c r="O55" s="24">
         <v>8</v>
       </c>
       <c r="P55" s="24">
         <v>0</v>
       </c>
       <c r="Q55" s="24">
         <v>10</v>
       </c>
       <c r="R55" s="24">
         <v>2</v>
       </c>
       <c r="S55" s="24">
         <v>0</v>
       </c>
       <c r="T55" s="25"/>
     </row>
-    <row r="56" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="56" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B56" s="16"/>
       <c r="C56" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="24">
         <v>72</v>
       </c>
       <c r="F56" s="24">
         <v>72</v>
       </c>
       <c r="G56" s="24">
         <v>19</v>
       </c>
       <c r="H56" s="24">
         <v>53</v>
       </c>
       <c r="I56" s="24">
         <v>2</v>
       </c>
       <c r="J56" s="24">
         <v>57</v>
       </c>
       <c r="K56" s="24">
         <v>30</v>
@@ -4709,51 +4705,51 @@
         <v>15</v>
       </c>
       <c r="M56" s="24">
         <v>0</v>
       </c>
       <c r="N56" s="24">
         <v>0</v>
       </c>
       <c r="O56" s="24">
         <v>0</v>
       </c>
       <c r="P56" s="24">
         <v>0</v>
       </c>
       <c r="Q56" s="24">
         <v>0</v>
       </c>
       <c r="R56" s="24">
         <v>0</v>
       </c>
       <c r="S56" s="24">
         <v>0</v>
       </c>
       <c r="T56" s="25"/>
     </row>
-    <row r="57" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="57" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B57" s="16"/>
       <c r="C57" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="24">
         <v>45</v>
       </c>
       <c r="F57" s="24">
         <v>20</v>
       </c>
       <c r="G57" s="24">
         <v>5</v>
       </c>
       <c r="H57" s="24">
         <v>15</v>
       </c>
       <c r="I57" s="24">
         <v>1</v>
       </c>
       <c r="J57" s="24">
         <v>15</v>
       </c>
       <c r="K57" s="24">
         <v>3</v>
@@ -4762,51 +4758,51 @@
         <v>5</v>
       </c>
       <c r="M57" s="24">
         <v>25</v>
       </c>
       <c r="N57" s="24">
         <v>2</v>
       </c>
       <c r="O57" s="24">
         <v>23</v>
       </c>
       <c r="P57" s="24">
         <v>0</v>
       </c>
       <c r="Q57" s="24">
         <v>23</v>
       </c>
       <c r="R57" s="24">
         <v>0</v>
       </c>
       <c r="S57" s="24">
         <v>2</v>
       </c>
       <c r="T57" s="25"/>
     </row>
-    <row r="58" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="58" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B58" s="16"/>
       <c r="C58" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="24">
         <v>78</v>
       </c>
       <c r="F58" s="24">
         <v>76</v>
       </c>
       <c r="G58" s="24">
         <v>17</v>
       </c>
       <c r="H58" s="24">
         <v>59</v>
       </c>
       <c r="I58" s="24">
         <v>3</v>
       </c>
       <c r="J58" s="24">
         <v>60</v>
       </c>
       <c r="K58" s="24">
         <v>16</v>
@@ -4815,125 +4811,125 @@
         <v>16</v>
       </c>
       <c r="M58" s="24">
         <v>2</v>
       </c>
       <c r="N58" s="24">
         <v>0</v>
       </c>
       <c r="O58" s="24">
         <v>2</v>
       </c>
       <c r="P58" s="24">
         <v>0</v>
       </c>
       <c r="Q58" s="24">
         <v>2</v>
       </c>
       <c r="R58" s="24">
         <v>0</v>
       </c>
       <c r="S58" s="24">
         <v>0</v>
       </c>
       <c r="T58" s="25"/>
     </row>
-    <row r="59" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="59" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B59" s="16"/>
       <c r="C59" s="17"/>
       <c r="D59" s="4"/>
       <c r="E59" s="24"/>
       <c r="F59" s="24"/>
       <c r="G59" s="24"/>
       <c r="H59" s="24"/>
       <c r="I59" s="24"/>
       <c r="J59" s="24"/>
       <c r="K59" s="24"/>
       <c r="L59" s="24"/>
       <c r="M59" s="24"/>
       <c r="N59" s="24"/>
       <c r="O59" s="24"/>
       <c r="P59" s="24"/>
       <c r="Q59" s="24"/>
       <c r="R59" s="24"/>
       <c r="S59" s="24"/>
       <c r="T59" s="25"/>
     </row>
-    <row r="60" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B60" s="65" t="s">
+    <row r="60" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B60" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="C60" s="65"/>
+      <c r="C60" s="38"/>
       <c r="D60" s="20"/>
       <c r="E60" s="21">
         <v>488</v>
       </c>
       <c r="F60" s="21">
         <v>443</v>
       </c>
       <c r="G60" s="21">
         <v>83</v>
       </c>
       <c r="H60" s="21">
         <v>360</v>
       </c>
       <c r="I60" s="21">
         <v>7</v>
       </c>
       <c r="J60" s="21">
         <v>359</v>
       </c>
       <c r="K60" s="21">
         <v>82</v>
       </c>
       <c r="L60" s="21">
         <v>84</v>
       </c>
       <c r="M60" s="21">
         <v>45</v>
       </c>
       <c r="N60" s="21">
         <v>8</v>
       </c>
       <c r="O60" s="21">
         <v>37</v>
       </c>
       <c r="P60" s="21">
         <v>3</v>
       </c>
       <c r="Q60" s="21">
         <v>38</v>
       </c>
       <c r="R60" s="21">
         <v>3</v>
       </c>
       <c r="S60" s="21">
         <v>7</v>
       </c>
       <c r="T60" s="22"/>
     </row>
-    <row r="61" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="61" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B61" s="16"/>
       <c r="C61" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="24">
         <v>50</v>
       </c>
       <c r="F61" s="24">
         <v>46</v>
       </c>
       <c r="G61" s="24">
         <v>9</v>
       </c>
       <c r="H61" s="24">
         <v>37</v>
       </c>
       <c r="I61" s="24">
         <v>1</v>
       </c>
       <c r="J61" s="24">
         <v>36</v>
       </c>
       <c r="K61" s="24">
         <v>16</v>
@@ -4942,51 +4938,51 @@
         <v>10</v>
       </c>
       <c r="M61" s="24">
         <v>4</v>
       </c>
       <c r="N61" s="24">
         <v>3</v>
       </c>
       <c r="O61" s="24">
         <v>1</v>
       </c>
       <c r="P61" s="24">
         <v>0</v>
       </c>
       <c r="Q61" s="24">
         <v>3</v>
       </c>
       <c r="R61" s="24">
         <v>0</v>
       </c>
       <c r="S61" s="24">
         <v>1</v>
       </c>
       <c r="T61" s="25"/>
     </row>
-    <row r="62" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="62" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B62" s="16"/>
       <c r="C62" s="17" t="s">
         <v>42</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="24">
         <v>56</v>
       </c>
       <c r="F62" s="24">
         <v>53</v>
       </c>
       <c r="G62" s="24">
         <v>11</v>
       </c>
       <c r="H62" s="24">
         <v>42</v>
       </c>
       <c r="I62" s="24">
         <v>0</v>
       </c>
       <c r="J62" s="24">
         <v>48</v>
       </c>
       <c r="K62" s="24">
         <v>11</v>
@@ -4995,51 +4991,51 @@
         <v>5</v>
       </c>
       <c r="M62" s="24">
         <v>3</v>
       </c>
       <c r="N62" s="24">
         <v>0</v>
       </c>
       <c r="O62" s="24">
         <v>3</v>
       </c>
       <c r="P62" s="24">
         <v>0</v>
       </c>
       <c r="Q62" s="24">
         <v>3</v>
       </c>
       <c r="R62" s="24">
         <v>0</v>
       </c>
       <c r="S62" s="24">
         <v>0</v>
       </c>
       <c r="T62" s="25"/>
     </row>
-    <row r="63" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="63" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B63" s="16"/>
       <c r="C63" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="24">
         <v>107</v>
       </c>
       <c r="F63" s="24">
         <v>96</v>
       </c>
       <c r="G63" s="24">
         <v>16</v>
       </c>
       <c r="H63" s="24">
         <v>80</v>
       </c>
       <c r="I63" s="24">
         <v>3</v>
       </c>
       <c r="J63" s="24">
         <v>77</v>
       </c>
       <c r="K63" s="24">
         <v>26</v>
@@ -5048,51 +5044,51 @@
         <v>19</v>
       </c>
       <c r="M63" s="24">
         <v>11</v>
       </c>
       <c r="N63" s="24">
         <v>1</v>
       </c>
       <c r="O63" s="24">
         <v>10</v>
       </c>
       <c r="P63" s="24">
         <v>1</v>
       </c>
       <c r="Q63" s="24">
         <v>8</v>
       </c>
       <c r="R63" s="24">
         <v>0</v>
       </c>
       <c r="S63" s="24">
         <v>3</v>
       </c>
       <c r="T63" s="25"/>
     </row>
-    <row r="64" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="64" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B64" s="16"/>
       <c r="C64" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="24">
         <v>194</v>
       </c>
       <c r="F64" s="24">
         <v>174</v>
       </c>
       <c r="G64" s="24">
         <v>32</v>
       </c>
       <c r="H64" s="24">
         <v>142</v>
       </c>
       <c r="I64" s="24">
         <v>0</v>
       </c>
       <c r="J64" s="24">
         <v>144</v>
       </c>
       <c r="K64" s="24">
         <v>14</v>
@@ -5101,51 +5097,51 @@
         <v>30</v>
       </c>
       <c r="M64" s="24">
         <v>20</v>
       </c>
       <c r="N64" s="24">
         <v>4</v>
       </c>
       <c r="O64" s="24">
         <v>16</v>
       </c>
       <c r="P64" s="24">
         <v>2</v>
       </c>
       <c r="Q64" s="24">
         <v>18</v>
       </c>
       <c r="R64" s="24">
         <v>2</v>
       </c>
       <c r="S64" s="24">
         <v>2</v>
       </c>
       <c r="T64" s="25"/>
     </row>
-    <row r="65" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="65" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B65" s="16"/>
       <c r="C65" s="17" t="s">
         <v>45</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="24">
         <v>81</v>
       </c>
       <c r="F65" s="24">
         <v>74</v>
       </c>
       <c r="G65" s="24">
         <v>15</v>
       </c>
       <c r="H65" s="24">
         <v>59</v>
       </c>
       <c r="I65" s="24">
         <v>3</v>
       </c>
       <c r="J65" s="24">
         <v>54</v>
       </c>
       <c r="K65" s="24">
         <v>15</v>
@@ -5154,125 +5150,125 @@
         <v>20</v>
       </c>
       <c r="M65" s="24">
         <v>7</v>
       </c>
       <c r="N65" s="24">
         <v>0</v>
       </c>
       <c r="O65" s="24">
         <v>7</v>
       </c>
       <c r="P65" s="24">
         <v>0</v>
       </c>
       <c r="Q65" s="24">
         <v>6</v>
       </c>
       <c r="R65" s="24">
         <v>1</v>
       </c>
       <c r="S65" s="24">
         <v>1</v>
       </c>
       <c r="T65" s="25"/>
     </row>
-    <row r="66" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="66" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B66" s="16"/>
       <c r="C66" s="17"/>
       <c r="D66" s="4"/>
       <c r="E66" s="24"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="24"/>
       <c r="J66" s="24"/>
       <c r="K66" s="24"/>
       <c r="L66" s="24"/>
       <c r="M66" s="24"/>
       <c r="N66" s="24"/>
       <c r="O66" s="24"/>
       <c r="P66" s="24"/>
       <c r="Q66" s="24"/>
       <c r="R66" s="24"/>
       <c r="S66" s="24"/>
       <c r="T66" s="25"/>
     </row>
-    <row r="67" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B67" s="65" t="s">
+    <row r="67" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B67" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="C67" s="65"/>
+      <c r="C67" s="38"/>
       <c r="D67" s="20"/>
       <c r="E67" s="21">
         <v>153</v>
       </c>
       <c r="F67" s="21">
         <v>114</v>
       </c>
       <c r="G67" s="21">
         <v>23</v>
       </c>
       <c r="H67" s="21">
         <v>91</v>
       </c>
       <c r="I67" s="21">
         <v>4</v>
       </c>
       <c r="J67" s="21">
         <v>86</v>
       </c>
       <c r="K67" s="21">
         <v>29</v>
       </c>
       <c r="L67" s="21">
         <v>28</v>
       </c>
       <c r="M67" s="21">
         <v>39</v>
       </c>
       <c r="N67" s="21">
         <v>9</v>
       </c>
       <c r="O67" s="21">
         <v>30</v>
       </c>
       <c r="P67" s="21">
         <v>2</v>
       </c>
       <c r="Q67" s="21">
         <v>32</v>
       </c>
       <c r="R67" s="21">
         <v>6</v>
       </c>
       <c r="S67" s="21">
         <v>7</v>
       </c>
       <c r="T67" s="22"/>
     </row>
-    <row r="68" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="68" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B68" s="16"/>
       <c r="C68" s="17" t="s">
         <v>47</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="24">
         <v>25</v>
       </c>
       <c r="F68" s="24">
         <v>23</v>
       </c>
       <c r="G68" s="24">
         <v>4</v>
       </c>
       <c r="H68" s="24">
         <v>19</v>
       </c>
       <c r="I68" s="24">
         <v>1</v>
       </c>
       <c r="J68" s="24">
         <v>17</v>
       </c>
       <c r="K68" s="24">
         <v>11</v>
@@ -5281,51 +5277,51 @@
         <v>6</v>
       </c>
       <c r="M68" s="24">
         <v>2</v>
       </c>
       <c r="N68" s="24">
         <v>0</v>
       </c>
       <c r="O68" s="24">
         <v>2</v>
       </c>
       <c r="P68" s="24">
         <v>0</v>
       </c>
       <c r="Q68" s="24">
         <v>2</v>
       </c>
       <c r="R68" s="24">
         <v>0</v>
       </c>
       <c r="S68" s="24">
         <v>0</v>
       </c>
       <c r="T68" s="25"/>
     </row>
-    <row r="69" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="69" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B69" s="16"/>
       <c r="C69" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="24">
         <v>39</v>
       </c>
       <c r="F69" s="24">
         <v>29</v>
       </c>
       <c r="G69" s="24">
         <v>7</v>
       </c>
       <c r="H69" s="24">
         <v>22</v>
       </c>
       <c r="I69" s="24">
         <v>1</v>
       </c>
       <c r="J69" s="24">
         <v>24</v>
       </c>
       <c r="K69" s="24">
         <v>9</v>
@@ -5334,51 +5330,51 @@
         <v>5</v>
       </c>
       <c r="M69" s="24">
         <v>10</v>
       </c>
       <c r="N69" s="24">
         <v>2</v>
       </c>
       <c r="O69" s="24">
         <v>8</v>
       </c>
       <c r="P69" s="24">
         <v>0</v>
       </c>
       <c r="Q69" s="24">
         <v>9</v>
       </c>
       <c r="R69" s="24">
         <v>2</v>
       </c>
       <c r="S69" s="24">
         <v>1</v>
       </c>
       <c r="T69" s="25"/>
     </row>
-    <row r="70" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="70" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B70" s="16"/>
       <c r="C70" s="17" t="s">
         <v>49</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="24">
         <v>50</v>
       </c>
       <c r="F70" s="24">
         <v>26</v>
       </c>
       <c r="G70" s="24">
         <v>7</v>
       </c>
       <c r="H70" s="24">
         <v>19</v>
       </c>
       <c r="I70" s="24">
         <v>0</v>
       </c>
       <c r="J70" s="24">
         <v>19</v>
       </c>
       <c r="K70" s="24">
         <v>3</v>
@@ -5387,51 +5383,51 @@
         <v>7</v>
       </c>
       <c r="M70" s="24">
         <v>24</v>
       </c>
       <c r="N70" s="24">
         <v>6</v>
       </c>
       <c r="O70" s="24">
         <v>18</v>
       </c>
       <c r="P70" s="24">
         <v>1</v>
       </c>
       <c r="Q70" s="24">
         <v>18</v>
       </c>
       <c r="R70" s="24">
         <v>3</v>
       </c>
       <c r="S70" s="24">
         <v>6</v>
       </c>
       <c r="T70" s="25"/>
     </row>
-    <row r="71" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="71" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B71" s="16"/>
       <c r="C71" s="17" t="s">
         <v>50</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="24">
         <v>39</v>
       </c>
       <c r="F71" s="24">
         <v>36</v>
       </c>
       <c r="G71" s="24">
         <v>5</v>
       </c>
       <c r="H71" s="24">
         <v>31</v>
       </c>
       <c r="I71" s="24">
         <v>2</v>
       </c>
       <c r="J71" s="24">
         <v>26</v>
       </c>
       <c r="K71" s="24">
         <v>6</v>
@@ -5440,125 +5436,125 @@
         <v>10</v>
       </c>
       <c r="M71" s="24">
         <v>3</v>
       </c>
       <c r="N71" s="24">
         <v>1</v>
       </c>
       <c r="O71" s="24">
         <v>2</v>
       </c>
       <c r="P71" s="24">
         <v>1</v>
       </c>
       <c r="Q71" s="24">
         <v>3</v>
       </c>
       <c r="R71" s="24">
         <v>1</v>
       </c>
       <c r="S71" s="24">
         <v>0</v>
       </c>
       <c r="T71" s="25"/>
     </row>
-    <row r="72" spans="2:20" s="3" customFormat="1" ht="3.95" customHeight="1">
+    <row r="72" spans="2:20" s="3" customFormat="1" ht="4" customHeight="1">
       <c r="B72" s="16"/>
       <c r="C72" s="17"/>
       <c r="D72" s="4"/>
       <c r="E72" s="24"/>
       <c r="F72" s="24"/>
       <c r="G72" s="24"/>
       <c r="H72" s="24"/>
       <c r="I72" s="24"/>
       <c r="J72" s="24"/>
       <c r="K72" s="24"/>
       <c r="L72" s="24"/>
       <c r="M72" s="24"/>
       <c r="N72" s="24"/>
       <c r="O72" s="24"/>
       <c r="P72" s="24"/>
       <c r="Q72" s="24"/>
       <c r="R72" s="24"/>
       <c r="S72" s="24"/>
       <c r="T72" s="25"/>
     </row>
-    <row r="73" spans="2:20" s="19" customFormat="1" ht="11.1" customHeight="1">
-      <c r="B73" s="65" t="s">
+    <row r="73" spans="2:20" s="19" customFormat="1" ht="11.15" customHeight="1">
+      <c r="B73" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C73" s="65"/>
+      <c r="C73" s="38"/>
       <c r="D73" s="20"/>
       <c r="E73" s="21">
         <v>754</v>
       </c>
       <c r="F73" s="21">
         <v>627</v>
       </c>
       <c r="G73" s="21">
         <v>138</v>
       </c>
       <c r="H73" s="21">
         <v>489</v>
       </c>
       <c r="I73" s="21">
         <v>22</v>
       </c>
       <c r="J73" s="21">
         <v>483</v>
       </c>
       <c r="K73" s="21">
         <v>176</v>
       </c>
       <c r="L73" s="21">
         <v>144</v>
       </c>
       <c r="M73" s="21">
         <v>127</v>
       </c>
       <c r="N73" s="21">
         <v>30</v>
       </c>
       <c r="O73" s="21">
         <v>97</v>
       </c>
       <c r="P73" s="21">
         <v>10</v>
       </c>
       <c r="Q73" s="21">
         <v>92</v>
       </c>
       <c r="R73" s="21">
         <v>26</v>
       </c>
       <c r="S73" s="21">
         <v>35</v>
       </c>
       <c r="T73" s="22"/>
     </row>
-    <row r="74" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="74" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B74" s="16"/>
       <c r="C74" s="17" t="s">
         <v>52</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="24">
         <v>396</v>
       </c>
       <c r="F74" s="24">
         <v>353</v>
       </c>
       <c r="G74" s="24">
         <v>82</v>
       </c>
       <c r="H74" s="24">
         <v>271</v>
       </c>
       <c r="I74" s="24">
         <v>11</v>
       </c>
       <c r="J74" s="24">
         <v>271</v>
       </c>
       <c r="K74" s="24">
         <v>91</v>
@@ -5567,51 +5563,51 @@
         <v>82</v>
       </c>
       <c r="M74" s="24">
         <v>43</v>
       </c>
       <c r="N74" s="24">
         <v>9</v>
       </c>
       <c r="O74" s="24">
         <v>34</v>
       </c>
       <c r="P74" s="24">
         <v>4</v>
       </c>
       <c r="Q74" s="24">
         <v>27</v>
       </c>
       <c r="R74" s="24">
         <v>9</v>
       </c>
       <c r="S74" s="24">
         <v>16</v>
       </c>
       <c r="T74" s="25"/>
     </row>
-    <row r="75" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="75" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B75" s="16"/>
       <c r="C75" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="24">
         <v>325</v>
       </c>
       <c r="F75" s="24">
         <v>294</v>
       </c>
       <c r="G75" s="24">
         <v>73</v>
       </c>
       <c r="H75" s="24">
         <v>221</v>
       </c>
       <c r="I75" s="24">
         <v>11</v>
       </c>
       <c r="J75" s="24">
         <v>227</v>
       </c>
       <c r="K75" s="24">
         <v>84</v>
@@ -5620,51 +5616,51 @@
         <v>67</v>
       </c>
       <c r="M75" s="24">
         <v>31</v>
       </c>
       <c r="N75" s="24">
         <v>6</v>
       </c>
       <c r="O75" s="24">
         <v>25</v>
       </c>
       <c r="P75" s="24">
         <v>3</v>
       </c>
       <c r="Q75" s="24">
         <v>19</v>
       </c>
       <c r="R75" s="24">
         <v>6</v>
       </c>
       <c r="S75" s="24">
         <v>12</v>
       </c>
       <c r="T75" s="25"/>
     </row>
-    <row r="76" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="76" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B76" s="16"/>
       <c r="C76" s="17" t="s">
         <v>53</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="24">
         <v>71</v>
       </c>
       <c r="F76" s="24">
         <v>59</v>
       </c>
       <c r="G76" s="24">
         <v>9</v>
       </c>
       <c r="H76" s="24">
         <v>50</v>
       </c>
       <c r="I76" s="24">
         <v>0</v>
       </c>
       <c r="J76" s="24">
         <v>44</v>
       </c>
       <c r="K76" s="24">
         <v>7</v>
@@ -5673,51 +5669,51 @@
         <v>15</v>
       </c>
       <c r="M76" s="24">
         <v>12</v>
       </c>
       <c r="N76" s="24">
         <v>3</v>
       </c>
       <c r="O76" s="24">
         <v>9</v>
       </c>
       <c r="P76" s="24">
         <v>1</v>
       </c>
       <c r="Q76" s="24">
         <v>8</v>
       </c>
       <c r="R76" s="24">
         <v>3</v>
       </c>
       <c r="S76" s="24">
         <v>4</v>
       </c>
       <c r="T76" s="25"/>
     </row>
-    <row r="77" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="77" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B77" s="16"/>
       <c r="C77" s="17" t="s">
         <v>54</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="24">
         <v>29</v>
       </c>
       <c r="F77" s="24">
         <v>20</v>
       </c>
       <c r="G77" s="24">
         <v>4</v>
       </c>
       <c r="H77" s="24">
         <v>16</v>
       </c>
       <c r="I77" s="24">
         <v>0</v>
       </c>
       <c r="J77" s="24">
         <v>16</v>
       </c>
       <c r="K77" s="24">
         <v>5</v>
@@ -5726,51 +5722,51 @@
         <v>4</v>
       </c>
       <c r="M77" s="24">
         <v>9</v>
       </c>
       <c r="N77" s="24">
         <v>3</v>
       </c>
       <c r="O77" s="24">
         <v>6</v>
       </c>
       <c r="P77" s="24">
         <v>1</v>
       </c>
       <c r="Q77" s="24">
         <v>8</v>
       </c>
       <c r="R77" s="24">
         <v>3</v>
       </c>
       <c r="S77" s="24">
         <v>1</v>
       </c>
       <c r="T77" s="25"/>
     </row>
-    <row r="78" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="78" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B78" s="16"/>
       <c r="C78" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="24">
         <v>74</v>
       </c>
       <c r="F78" s="24">
         <v>71</v>
       </c>
       <c r="G78" s="24">
         <v>16</v>
       </c>
       <c r="H78" s="24">
         <v>55</v>
       </c>
       <c r="I78" s="24">
         <v>3</v>
       </c>
       <c r="J78" s="24">
         <v>55</v>
       </c>
       <c r="K78" s="24">
         <v>35</v>
@@ -5779,51 +5775,51 @@
         <v>16</v>
       </c>
       <c r="M78" s="24">
         <v>3</v>
       </c>
       <c r="N78" s="24">
         <v>1</v>
       </c>
       <c r="O78" s="24">
         <v>2</v>
       </c>
       <c r="P78" s="24">
         <v>0</v>
       </c>
       <c r="Q78" s="24">
         <v>3</v>
       </c>
       <c r="R78" s="24">
         <v>1</v>
       </c>
       <c r="S78" s="24">
         <v>0</v>
       </c>
       <c r="T78" s="25"/>
     </row>
-    <row r="79" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="79" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B79" s="16"/>
       <c r="C79" s="17" t="s">
         <v>56</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="24">
         <v>73</v>
       </c>
       <c r="F79" s="24">
         <v>50</v>
       </c>
       <c r="G79" s="24">
         <v>8</v>
       </c>
       <c r="H79" s="24">
         <v>42</v>
       </c>
       <c r="I79" s="24">
         <v>2</v>
       </c>
       <c r="J79" s="24">
         <v>39</v>
       </c>
       <c r="K79" s="24">
         <v>16</v>
@@ -5832,51 +5828,51 @@
         <v>11</v>
       </c>
       <c r="M79" s="24">
         <v>23</v>
       </c>
       <c r="N79" s="24">
         <v>5</v>
       </c>
       <c r="O79" s="24">
         <v>18</v>
       </c>
       <c r="P79" s="24">
         <v>1</v>
       </c>
       <c r="Q79" s="24">
         <v>18</v>
       </c>
       <c r="R79" s="24">
         <v>8</v>
       </c>
       <c r="S79" s="24">
         <v>5</v>
       </c>
       <c r="T79" s="25"/>
     </row>
-    <row r="80" spans="2:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="80" spans="2:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B80" s="16"/>
       <c r="C80" s="17" t="s">
         <v>57</v>
       </c>
       <c r="D80" s="4"/>
       <c r="E80" s="24">
         <v>24</v>
       </c>
       <c r="F80" s="24">
         <v>20</v>
       </c>
       <c r="G80" s="24">
         <v>4</v>
       </c>
       <c r="H80" s="24">
         <v>16</v>
       </c>
       <c r="I80" s="24">
         <v>1</v>
       </c>
       <c r="J80" s="24">
         <v>15</v>
       </c>
       <c r="K80" s="24">
         <v>5</v>
@@ -5885,51 +5881,51 @@
         <v>5</v>
       </c>
       <c r="M80" s="24">
         <v>4</v>
       </c>
       <c r="N80" s="24">
         <v>0</v>
       </c>
       <c r="O80" s="24">
         <v>4</v>
       </c>
       <c r="P80" s="24">
         <v>0</v>
       </c>
       <c r="Q80" s="24">
         <v>3</v>
       </c>
       <c r="R80" s="24">
         <v>0</v>
       </c>
       <c r="S80" s="24">
         <v>1</v>
       </c>
       <c r="T80" s="25"/>
     </row>
-    <row r="81" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="81" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B81" s="16"/>
       <c r="C81" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E81" s="26">
         <v>35</v>
       </c>
       <c r="F81" s="24">
         <v>30</v>
       </c>
       <c r="G81" s="24">
         <v>2</v>
       </c>
       <c r="H81" s="24">
         <v>28</v>
       </c>
       <c r="I81" s="24">
         <v>2</v>
       </c>
       <c r="J81" s="24">
         <v>25</v>
       </c>
       <c r="K81" s="24">
         <v>15</v>
       </c>
@@ -5937,51 +5933,51 @@
         <v>5</v>
       </c>
       <c r="M81" s="24">
         <v>5</v>
       </c>
       <c r="N81" s="24">
         <v>2</v>
       </c>
       <c r="O81" s="24">
         <v>3</v>
       </c>
       <c r="P81" s="24">
         <v>1</v>
       </c>
       <c r="Q81" s="24">
         <v>4</v>
       </c>
       <c r="R81" s="24">
         <v>1</v>
       </c>
       <c r="S81" s="24">
         <v>1</v>
       </c>
       <c r="T81" s="25"/>
     </row>
-    <row r="82" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="82" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B82" s="16"/>
       <c r="C82" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E82" s="26">
         <v>50</v>
       </c>
       <c r="F82" s="24">
         <v>43</v>
       </c>
       <c r="G82" s="24">
         <v>10</v>
       </c>
       <c r="H82" s="24">
         <v>33</v>
       </c>
       <c r="I82" s="24">
         <v>2</v>
       </c>
       <c r="J82" s="24">
         <v>31</v>
       </c>
       <c r="K82" s="24">
         <v>1</v>
       </c>
@@ -5989,51 +5985,51 @@
         <v>12</v>
       </c>
       <c r="M82" s="24">
         <v>7</v>
       </c>
       <c r="N82" s="24">
         <v>1</v>
       </c>
       <c r="O82" s="24">
         <v>6</v>
       </c>
       <c r="P82" s="24">
         <v>1</v>
       </c>
       <c r="Q82" s="24">
         <v>5</v>
       </c>
       <c r="R82" s="24">
         <v>0</v>
       </c>
       <c r="S82" s="24">
         <v>2</v>
       </c>
       <c r="T82" s="25"/>
     </row>
-    <row r="83" spans="1:20" s="3" customFormat="1" ht="10.35" customHeight="1">
+    <row r="83" spans="1:20" s="3" customFormat="1" ht="10.4" customHeight="1">
       <c r="B83" s="16"/>
       <c r="C83" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E83" s="26">
         <v>73</v>
       </c>
       <c r="F83" s="24">
         <v>40</v>
       </c>
       <c r="G83" s="24">
         <v>12</v>
       </c>
       <c r="H83" s="24">
         <v>28</v>
       </c>
       <c r="I83" s="24">
         <v>1</v>
       </c>
       <c r="J83" s="24">
         <v>31</v>
       </c>
       <c r="K83" s="24">
         <v>8</v>
       </c>
@@ -6095,294 +6091,109 @@
       </c>
       <c r="C86" s="32"/>
     </row>
     <row r="87" spans="1:20" s="31" customFormat="1" ht="11.25" customHeight="1">
       <c r="A87" s="36" t="str">
         <f>IF(YEAR(D89)&lt;&gt;2016,"","    ")&amp;"       及び防止法第26条第２項の規定により準用する場合を含む。）の規定による宿泊供与を伴う応急の救護の各措置を実施したものについての調査である。"</f>
         <v xml:space="preserve">       及び防止法第26条第２項の規定により準用する場合を含む。）の規定による宿泊供与を伴う応急の救護の各措置を実施したものについての調査である。</v>
       </c>
       <c r="C87" s="32"/>
     </row>
     <row r="88" spans="1:20">
       <c r="A88" s="37" t="str">
         <f>IF(YEAR(D89)&lt;&gt;2016,"","         ２　「更生保護施設以外への委託」の「新たに開始」及び「終了人員」のうち，「うち種別異動」については，平成28年６月から集計対象としているため，同欄の数値は平成28年６月から同年12月までの集計結果である。")</f>
         <v/>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="B89" s="35"/>
       <c r="D89" s="35">
         <v>45413</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="32">
-    <mergeCell ref="G7:G9"/>
-[...14 lines deleted...]
-    <mergeCell ref="B50:C50"/>
     <mergeCell ref="S6:S9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:J9"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="B5:C9"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="F5:L5"/>
     <mergeCell ref="M5:S5"/>
     <mergeCell ref="R7:R9"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="N7:N9"/>
     <mergeCell ref="L6:L9"/>
+    <mergeCell ref="B60:C60"/>
     <mergeCell ref="M6:P6"/>
     <mergeCell ref="O7:O9"/>
     <mergeCell ref="P8:P9"/>
+    <mergeCell ref="Q6:Q9"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="K7:K9"/>
+    <mergeCell ref="M7:M9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="G7:G9"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B11:C11"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC8617-6328-40F9-A464-F3F9DCB6FF20}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-64</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>