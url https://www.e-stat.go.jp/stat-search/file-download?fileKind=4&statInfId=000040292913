--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,91 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_5FC8D7926FC79C30E39E49AD7082A9E1B7CCE93D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B7DB4DB9-8858-4E92-914D-8819C5876D8C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{462F1071-02E8-4269-A7A9-301983C4C988}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{43350EE2-1DE3-4946-A7A3-B39B9E9C71D9}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-66" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-66'!$A$1:$N$80</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="30">
   <si>
     <t>委託終了事由</t>
     <rPh sb="0" eb="2">
       <t>イタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジユウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>初回</t>
     <rPh sb="0" eb="2">
       <t>ショカイ</t>
     </rPh>
@@ -429,50 +425,53 @@
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>66　 宿泊供与の委託終了者の終了事由別　　入所回数</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　（注）１ 65表の（注）参照</t>
     <rPh sb="8" eb="9">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チュウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>令和</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]ggge&quot;年&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="181" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="182" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="184" formatCode="[$-411]e&quot;        &quot;"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1504,146 +1503,146 @@
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{422D3AAD-97ED-4207-AA9B-38044D414A94}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{FE6AFD93-C172-4014-B258-072A18606C69}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{564DB78F-BA19-4A98-AD13-E43B126208ED}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A4E91605-EE48-4121-BF11-B42BAAD04D4A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{44CD6B92-87B1-423A-BF6C-FB7811213120}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C3FEBB97-1510-48D7-A673-847096D4E709}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{C90D8B4B-A2B3-40FB-8129-14F31F7971E8}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{7DC60FC4-7DA2-4724-B49A-597CED36B700}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{FF62E219-D649-48A8-A675-FF4B0BF5B3B8}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{A90FDC7D-C862-4ACD-8511-35D3A0F96A34}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{1FFDB0CD-57E2-4B04-A2FC-7844D619AF45}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{D228D287-9611-4E13-8C88-ABC4199F625C}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{B3323C57-2B0C-4E3D-859A-D6A6683D8F67}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FBE969D2-F57D-4119-80B4-423CD3E49241}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{D81F520F-3358-49D5-BFFD-8255648F9045}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{EF28BCF2-6029-4213-9EC1-3A3A63B0A7A1}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{E25663ED-9BC7-489E-AFFE-D7308CD0EF35}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{1B185A08-CBAB-4393-BA84-4FB75ECCFA14}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{0457BDDD-2812-4C20-8BF3-6CD3700073C9}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{CF9BF704-49DE-43F9-AA71-61C91F35A759}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{C7849548-E3D2-4515-80BB-67FCA29D8368}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{7710C338-DE97-4B48-A52E-F744B3CE86BA}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{2936528C-6BF5-4430-8DF0-ADA1727A7E25}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{6114FAAA-F3BD-46FC-B74A-4DF7AC039E92}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{8D31DE80-7ACA-4203-AF17-B1E7737D5E63}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{085FCFAA-59A3-475F-9E66-3E4B59008A8C}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{B19B6494-BE48-456F-B83C-FD241F47CF51}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{C1F2C68A-D36F-4162-84CB-4CBBD78D715C}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{872A31BE-7BBB-414B-932C-9454FE5CB2F1}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{06E524D3-A6CF-45C5-B1E7-F45BE10488AD}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{0212F354-D3EB-4042-B467-82FA484BD293}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{E65D9151-1F7D-47B5-9621-80D7FBD8D1C0}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{115A4B9C-75EF-40C1-BBBD-B4851F8FD977}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2189" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B749310-EF88-E44A-C90F-F5EBD4DD0132}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="2581275"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1658,51 +1657,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2190" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66827EE8-82FB-8510-8B49-79AD78BA7B82}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="3914775"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1717,51 +1716,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2191" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9504F4AD-A22C-0121-E553-3AE6E22EE166}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="5114925"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1776,51 +1775,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2192" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F5EC16-15DF-8E43-952F-54401F829917}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="6315075"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1835,51 +1834,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2193" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC6B2BC4-3785-6545-58B8-B8D11936138F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="7515225"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1894,51 +1893,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2194" name="AutoShape 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{995ED234-8B8C-4714-1F14-05850D12C34C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="8715375"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1953,51 +1952,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2195" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093080000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DECC00AB-B13C-1E29-B31B-EA11B6F29AFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="9915525"/>
           <a:ext cx="85725" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44449"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2287,114 +2286,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17EAA12A-5A89-476D-BC7D-A26775DC709B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N90"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="4.5" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
-    <col min="5" max="5" width="2.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="10.5" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="4.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
     <col min="8" max="8" width="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13.33203125" customWidth="1"/>
-    <col min="12" max="14" width="13.1640625" customWidth="1"/>
+    <col min="12" max="14" width="13.109375" customWidth="1"/>
     <col min="15" max="15" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="17.25">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="16.5">
       <c r="A1" s="51"/>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
-    <row r="4" spans="1:14" ht="2.1" customHeight="1">
+    <row r="4" spans="1:14" ht="2.15" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="30" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
@@ -2453,209 +2452,225 @@
       <c r="G8" s="40" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="36"/>
       <c r="I8" s="14">
         <v>3890</v>
       </c>
       <c r="J8" s="14">
         <v>2523</v>
       </c>
       <c r="K8" s="14">
         <v>728</v>
       </c>
       <c r="L8" s="14">
         <v>284</v>
       </c>
       <c r="M8" s="14">
         <v>262</v>
       </c>
       <c r="N8" s="14">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="38"/>
-      <c r="B9" s="45"/>
+      <c r="B9" s="45" t="s">
+        <v>29</v>
+      </c>
       <c r="C9" s="45"/>
       <c r="D9" s="46">
         <v>3</v>
       </c>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
-      <c r="G9" s="40"/>
+      <c r="G9" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="H9" s="32"/>
       <c r="I9" s="14">
         <v>3716</v>
       </c>
       <c r="J9" s="14">
         <v>2351</v>
       </c>
       <c r="K9" s="14">
         <v>729</v>
       </c>
       <c r="L9" s="14">
         <v>309</v>
       </c>
       <c r="M9" s="14">
         <v>287</v>
       </c>
       <c r="N9" s="14">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="38"/>
-      <c r="B10" s="45"/>
+      <c r="B10" s="45" t="s">
+        <v>29</v>
+      </c>
       <c r="C10" s="45"/>
       <c r="D10" s="46">
         <v>4</v>
       </c>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
-      <c r="G10" s="40"/>
+      <c r="G10" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" s="32"/>
       <c r="I10" s="14">
         <v>3590</v>
       </c>
       <c r="J10" s="14">
         <v>2276</v>
       </c>
       <c r="K10" s="14">
         <v>682</v>
       </c>
       <c r="L10" s="14">
         <v>300</v>
       </c>
       <c r="M10" s="14">
         <v>307</v>
       </c>
       <c r="N10" s="14">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="15" customFormat="1" ht="11.25" customHeight="1">
       <c r="A11" s="38"/>
-      <c r="B11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>29</v>
+      </c>
       <c r="C11" s="45"/>
       <c r="D11" s="46">
         <v>5</v>
       </c>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
-      <c r="G11" s="40"/>
+      <c r="G11" s="40" t="s">
+        <v>29</v>
+      </c>
       <c r="H11" s="32"/>
       <c r="I11" s="14">
         <v>3710</v>
       </c>
       <c r="J11" s="14">
         <v>2389</v>
       </c>
       <c r="K11" s="14">
         <v>710</v>
       </c>
       <c r="L11" s="14">
         <v>278</v>
       </c>
       <c r="M11" s="14">
         <v>298</v>
       </c>
       <c r="N11" s="14">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="15" customFormat="1" ht="11.25" customHeight="1">
       <c r="A12" s="39"/>
-      <c r="B12" s="48"/>
+      <c r="B12" s="48" t="s">
+        <v>29</v>
+      </c>
       <c r="C12" s="48"/>
       <c r="D12" s="58">
         <v>6</v>
       </c>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
-      <c r="G12" s="41"/>
+      <c r="G12" s="41" t="s">
+        <v>29</v>
+      </c>
       <c r="H12" s="32"/>
       <c r="I12" s="18">
-        <v>3819</v>
+        <v>3824</v>
       </c>
       <c r="J12" s="18">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="K12" s="18">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="L12" s="18">
         <v>285</v>
       </c>
       <c r="M12" s="18">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="N12" s="18">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:14" s="15" customFormat="1" ht="11.25" customHeight="1">
       <c r="A13" s="42"/>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35"/>
       <c r="H13" s="32"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" s="19" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="16"/>
       <c r="B14" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="44"/>
       <c r="G14" s="44"/>
       <c r="H14" s="17"/>
       <c r="I14" s="18">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="J14" s="18">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="K14" s="18">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L14" s="18">
         <v>256</v>
       </c>
       <c r="M14" s="18">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="N14" s="18">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="12"/>
       <c r="B15" s="20"/>
       <c r="C15" s="43" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="43"/>
       <c r="E15" s="22"/>
       <c r="F15" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="43"/>
       <c r="H15" s="13"/>
       <c r="I15" s="14">
         <v>1451</v>
       </c>
       <c r="J15" s="14">
         <v>782</v>
       </c>
       <c r="K15" s="14">
@@ -2781,63 +2796,63 @@
       <c r="K19" s="14">
         <v>17</v>
       </c>
       <c r="L19" s="14">
         <v>14</v>
       </c>
       <c r="M19" s="14">
         <v>13</v>
       </c>
       <c r="N19" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="12"/>
       <c r="B20" s="20"/>
       <c r="C20" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="13"/>
       <c r="I20" s="14">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J20" s="14">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="K20" s="14">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L20" s="14">
         <v>18</v>
       </c>
       <c r="M20" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="N20" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="12"/>
       <c r="B21" s="20"/>
       <c r="C21" s="43" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="13"/>
       <c r="I21" s="14">
         <v>173</v>
       </c>
       <c r="J21" s="14">
         <v>90</v>
       </c>
       <c r="K21" s="14">
         <v>41</v>
       </c>
@@ -4555,276 +4570,75 @@
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="F53:G53"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="C63:G63"/>
     <mergeCell ref="C64:G64"/>
     <mergeCell ref="C76:G76"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="B60:G60"/>
     <mergeCell ref="B69:G69"/>
     <mergeCell ref="C67:G67"/>
     <mergeCell ref="C57:G57"/>
     <mergeCell ref="C58:G58"/>
     <mergeCell ref="C74:G74"/>
     <mergeCell ref="C75:G75"/>
     <mergeCell ref="C73:G73"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="93" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...191 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-66</vt:lpstr>
       <vt:lpstr>'24-00-66'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>