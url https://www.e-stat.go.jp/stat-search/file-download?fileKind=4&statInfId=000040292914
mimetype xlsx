--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,93 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_98D2708E69F3CBCC603A01D1CD0BE81860A4C2F9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{476A9D5B-EB2C-412F-A786-9CCF66718D2A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{77B0D14F-03DC-4008-91A7-C89190E455C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{EE20E1F5-754B-48DE-8910-933A82E506B5}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-67" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa" localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-67'!$A$1:$U$80</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="33">
   <si>
     <t>委託終了事由</t>
     <rPh sb="0" eb="2">
       <t>イタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジユウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>刑の執行終了者</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
@@ -545,50 +541,53 @@
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チュウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　  　  ２ 66表の（注）２参照</t>
     <rPh sb="10" eb="11">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>チュウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>令和</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]ggge&quot;年&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="181" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="182" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="184" formatCode="[$-411]e\ \ \ \ \ \ \ \ \ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1679,146 +1678,146 @@
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{395B012F-5D45-4EE6-A19A-99FAC722A0F3}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{D4593F8D-ADCF-4FC1-A4D3-7826B2DCFF30}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{43DE5B67-CF71-4874-A6CC-55B68017DF1E}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{D00FE6F3-D6FE-4F1B-9B02-B4FBEB78E578}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D9338A16-288E-419A-80C4-2DDF7B317FEC}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{25D6D278-D06A-43FD-9975-8C7CD3BCBCB8}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{93C08243-C19E-4549-B21B-95DC6D449EA7}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{DAB0F677-AE79-4C6A-9EE4-57E30AB36C8B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{5883EF8B-D5A7-43D3-84E5-D4A9887EB6CC}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{C6644421-FABB-42F0-8188-20C2216F9789}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{A13A21A5-17E7-46BC-96F2-410EA2330405}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{C45618C0-280A-4760-90AD-D9298A2DC6D9}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{80F89473-B25E-4A5D-B5F5-9294A6CF0B6C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{2306CBD6-5D2D-4886-B724-A1482B46BE62}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{64F4E567-5251-49F8-AB5F-43B2B42B201E}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{0027CFB6-D589-4DEB-B0A4-93D4FA18C8DE}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{13796ECD-8F03-4793-B2DC-89ADB9750C25}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{4575E033-82A8-4AF9-9DED-CEB3CDF80891}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{7A807A22-B2BF-42A5-B326-C67F01A499FF}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{AEA9EBBB-EC79-49A5-9E26-ADD7DB1034EE}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{30EAF718-6352-4055-8D4A-06C0BE9574AD}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{ED7ED5A4-05AF-4E1B-B9C5-AA30257ECEB5}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{068A718D-08E5-445D-A3A5-3CC5D2B09C53}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{29B27D46-D54C-4CBA-81AE-0259E784EF1C}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{32C5A6CB-540F-4ADF-B6A2-927271738616}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{244312CE-B29B-4140-B3F9-74F193866F91}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{7DD16773-42DE-4115-A44B-1F5257C60A47}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{64C2E26D-B892-4C01-86BE-541CC7877E87}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{592B68CC-6C7A-479C-B2DE-E59E469B4048}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{0081403C-5A34-4463-96AA-7C560F4DA575}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{15AF036B-CF1B-43FA-857F-CF676BDA5716}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{DCDDB07C-7017-40DA-89CC-9CFB198F53D9}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{FBF1FFB8-3374-48E0-8041-81B200A75877}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3213" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D0C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E00078E6-5EAD-5CE1-29A2-583E23210E66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="2400300"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1833,51 +1832,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3214" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E0C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E64C75F9-7878-55F6-147A-35FCF6CCC398}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="3638550"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1892,51 +1891,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3215" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F0C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C243BD38-BA69-D243-94DD-8EDF8F1DC3B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="4752975"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1951,51 +1950,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3216" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000900C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9743DF54-EEE0-5BF8-44A1-D9B5BF6619BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="5867400"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2010,51 +2009,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3217" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000910C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C819874-5A94-2E47-FE0F-2A3CADA9B9FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="6981825"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2069,51 +2068,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3218" name="AutoShape 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000920C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BD27B03-6BD4-6A93-1791-8217447AC738}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="8096250"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2128,51 +2127,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3219" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000930C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A6E8382-9618-FABE-24C5-4711E297BDE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="9210675"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2462,80 +2461,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{528B159D-903C-4B43-9E3A-193875F3E4C5}">
   <dimension ref="A1:U89"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="4.5" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
-    <col min="5" max="5" width="2.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="10.5" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="4.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
     <col min="8" max="8" width="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.33203125" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
-    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="11" max="11" width="13.109375" customWidth="1"/>
     <col min="12" max="14" width="13.33203125" customWidth="1"/>
     <col min="15" max="15" width="15.6640625" customWidth="1"/>
-    <col min="16" max="16" width="15.5" customWidth="1"/>
+    <col min="16" max="16" width="15.44140625" customWidth="1"/>
     <col min="17" max="17" width="15.6640625" customWidth="1"/>
-    <col min="18" max="20" width="15.83203125" customWidth="1"/>
+    <col min="18" max="20" width="15.77734375" customWidth="1"/>
     <col min="21" max="21" width="16" customWidth="1"/>
     <col min="22" max="22" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="17.25">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="16.5">
       <c r="A1" s="54"/>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
     </row>
     <row r="2" spans="1:21" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="63" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
@@ -2543,51 +2542,51 @@
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="63"/>
       <c r="Q2" s="63"/>
       <c r="R2" s="63"/>
       <c r="S2" s="63"/>
       <c r="T2" s="63"/>
       <c r="U2" s="63"/>
     </row>
     <row r="3" spans="1:21" ht="10.5" customHeight="1">
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
     </row>
-    <row r="4" spans="1:21" ht="2.1" customHeight="1">
+    <row r="4" spans="1:21" ht="2.15" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:21" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="55"/>
       <c r="D5" s="55"/>
       <c r="E5" s="55"/>
       <c r="F5" s="55"/>
       <c r="G5" s="55"/>
@@ -2660,54 +2659,54 @@
       <c r="N7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="O7" s="32" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="Q7" s="29" t="s">
         <v>19</v>
       </c>
       <c r="R7" s="41" t="s">
         <v>25</v>
       </c>
       <c r="S7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T7" s="29" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="34" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="11" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="8" spans="1:21" s="11" customFormat="1" ht="5.15" customHeight="1">
       <c r="H8" s="12"/>
     </row>
-    <row r="9" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="9" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A9" s="42"/>
       <c r="B9" s="50" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="53">
         <v>2</v>
       </c>
       <c r="E9" s="53"/>
       <c r="F9" s="53"/>
       <c r="G9" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="44"/>
       <c r="I9" s="13">
         <v>3890</v>
       </c>
       <c r="J9" s="13">
         <v>3691</v>
       </c>
       <c r="K9" s="13">
         <v>2976</v>
       </c>
       <c r="L9" s="13">
         <v>314</v>
@@ -2718,329 +2717,345 @@
       <c r="N9" s="13">
         <v>46</v>
       </c>
       <c r="O9" s="13">
         <v>67</v>
       </c>
       <c r="P9" s="13">
         <v>199</v>
       </c>
       <c r="Q9" s="13">
         <v>141</v>
       </c>
       <c r="R9" s="13">
         <v>30</v>
       </c>
       <c r="S9" s="13">
         <v>17</v>
       </c>
       <c r="T9" s="13">
         <v>4</v>
       </c>
       <c r="U9" s="13">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="10" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A10" s="45"/>
-      <c r="B10" s="50"/>
+      <c r="B10" s="50" t="s">
+        <v>32</v>
+      </c>
       <c r="C10" s="50"/>
       <c r="D10" s="53">
         <v>3</v>
       </c>
       <c r="E10" s="53"/>
       <c r="F10" s="53"/>
-      <c r="G10" s="43"/>
+      <c r="G10" s="43" t="s">
+        <v>32</v>
+      </c>
       <c r="H10" s="46"/>
       <c r="I10" s="13">
         <v>3716</v>
       </c>
       <c r="J10" s="13">
         <v>3510</v>
       </c>
       <c r="K10" s="13">
         <v>2756</v>
       </c>
       <c r="L10" s="13">
         <v>307</v>
       </c>
       <c r="M10" s="13">
         <v>317</v>
       </c>
       <c r="N10" s="13">
         <v>56</v>
       </c>
       <c r="O10" s="13">
         <v>74</v>
       </c>
       <c r="P10" s="13">
         <v>206</v>
       </c>
       <c r="Q10" s="13">
         <v>141</v>
       </c>
       <c r="R10" s="13">
         <v>29</v>
       </c>
       <c r="S10" s="13">
         <v>20</v>
       </c>
       <c r="T10" s="13">
         <v>3</v>
       </c>
       <c r="U10" s="13">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="11" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A11" s="45"/>
-      <c r="B11" s="50"/>
+      <c r="B11" s="50" t="s">
+        <v>32</v>
+      </c>
       <c r="C11" s="50"/>
       <c r="D11" s="53">
         <v>4</v>
       </c>
       <c r="E11" s="53"/>
       <c r="F11" s="53"/>
-      <c r="G11" s="43"/>
+      <c r="G11" s="43" t="s">
+        <v>32</v>
+      </c>
       <c r="H11" s="46"/>
       <c r="I11" s="13">
         <v>3590</v>
       </c>
       <c r="J11" s="13">
         <v>3382</v>
       </c>
       <c r="K11" s="13">
         <v>2685</v>
       </c>
       <c r="L11" s="13">
         <v>320</v>
       </c>
       <c r="M11" s="13">
         <v>307</v>
       </c>
       <c r="N11" s="13">
         <v>34</v>
       </c>
       <c r="O11" s="13">
         <v>36</v>
       </c>
       <c r="P11" s="13">
         <v>208</v>
       </c>
       <c r="Q11" s="13">
         <v>137</v>
       </c>
       <c r="R11" s="13">
         <v>41</v>
       </c>
       <c r="S11" s="13">
         <v>25</v>
       </c>
       <c r="T11" s="13">
         <v>0</v>
       </c>
       <c r="U11" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="12" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A12" s="45"/>
-      <c r="B12" s="50"/>
+      <c r="B12" s="50" t="s">
+        <v>32</v>
+      </c>
       <c r="C12" s="50"/>
       <c r="D12" s="53">
         <v>5</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53"/>
-      <c r="G12" s="43"/>
+      <c r="G12" s="43" t="s">
+        <v>32</v>
+      </c>
       <c r="H12" s="46"/>
       <c r="I12" s="13">
         <v>3710</v>
       </c>
       <c r="J12" s="13">
         <v>3490</v>
       </c>
       <c r="K12" s="13">
         <v>2836</v>
       </c>
       <c r="L12" s="13">
         <v>243</v>
       </c>
       <c r="M12" s="13">
         <v>266</v>
       </c>
       <c r="N12" s="13">
         <v>70</v>
       </c>
       <c r="O12" s="13">
         <v>75</v>
       </c>
       <c r="P12" s="13">
         <v>220</v>
       </c>
       <c r="Q12" s="13">
         <v>167</v>
       </c>
       <c r="R12" s="13">
         <v>29</v>
       </c>
       <c r="S12" s="13">
         <v>18</v>
       </c>
       <c r="T12" s="13">
         <v>5</v>
       </c>
       <c r="U12" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="13" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A13" s="42"/>
-      <c r="B13" s="65"/>
+      <c r="B13" s="65" t="s">
+        <v>32</v>
+      </c>
       <c r="C13" s="65"/>
       <c r="D13" s="66">
         <v>6</v>
       </c>
       <c r="E13" s="66"/>
       <c r="F13" s="66"/>
-      <c r="G13" s="47"/>
+      <c r="G13" s="47" t="s">
+        <v>32</v>
+      </c>
       <c r="H13" s="46"/>
       <c r="I13" s="17">
-        <v>3819</v>
+        <v>3824</v>
       </c>
       <c r="J13" s="17">
-        <v>3605</v>
+        <v>3610</v>
       </c>
       <c r="K13" s="17">
-        <v>2963</v>
+        <v>2965</v>
       </c>
       <c r="L13" s="17">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M13" s="17">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N13" s="17">
         <v>58</v>
       </c>
       <c r="O13" s="17">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P13" s="17">
         <v>214</v>
       </c>
       <c r="Q13" s="17">
         <v>152</v>
       </c>
       <c r="R13" s="17">
         <v>30</v>
       </c>
       <c r="S13" s="17">
         <v>21</v>
       </c>
       <c r="T13" s="17">
         <v>9</v>
       </c>
       <c r="U13" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="14" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A14" s="15"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="16"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
     </row>
-    <row r="15" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="15" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A15" s="15"/>
       <c r="B15" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="49"/>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="16"/>
       <c r="I15" s="17">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="J15" s="17">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="K15" s="17">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="L15" s="17">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M15" s="17">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N15" s="17">
         <v>26</v>
       </c>
       <c r="O15" s="17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P15" s="17">
         <v>141</v>
       </c>
       <c r="Q15" s="17">
         <v>109</v>
       </c>
       <c r="R15" s="17">
         <v>16</v>
       </c>
       <c r="S15" s="17">
         <v>13</v>
       </c>
       <c r="T15" s="17">
         <v>2</v>
       </c>
       <c r="U15" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="16" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A16" s="11"/>
       <c r="B16" s="35"/>
       <c r="C16" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="48"/>
       <c r="E16" s="20"/>
       <c r="F16" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="48"/>
       <c r="H16" s="12"/>
       <c r="I16" s="13">
         <v>1451</v>
       </c>
       <c r="J16" s="13">
         <v>1360</v>
       </c>
       <c r="K16" s="13">
         <v>1118</v>
       </c>
       <c r="L16" s="13">
         <v>99</v>
       </c>
       <c r="M16" s="13">
@@ -3049,482 +3064,482 @@
       <c r="N16" s="13">
         <v>8</v>
       </c>
       <c r="O16" s="13">
         <v>17</v>
       </c>
       <c r="P16" s="13">
         <v>91</v>
       </c>
       <c r="Q16" s="13">
         <v>69</v>
       </c>
       <c r="R16" s="13">
         <v>9</v>
       </c>
       <c r="S16" s="13">
         <v>10</v>
       </c>
       <c r="T16" s="13">
         <v>2</v>
       </c>
       <c r="U16" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="17" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A17" s="11"/>
       <c r="B17" s="35"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="19"/>
       <c r="F17" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G17" s="48"/>
       <c r="H17" s="12"/>
       <c r="I17" s="13">
         <v>295</v>
       </c>
       <c r="J17" s="13">
         <v>274</v>
       </c>
       <c r="K17" s="13">
         <v>226</v>
       </c>
       <c r="L17" s="13">
         <v>23</v>
       </c>
       <c r="M17" s="13">
         <v>9</v>
       </c>
       <c r="N17" s="13">
         <v>6</v>
       </c>
       <c r="O17" s="13">
         <v>10</v>
       </c>
       <c r="P17" s="13">
         <v>21</v>
       </c>
       <c r="Q17" s="13">
         <v>14</v>
       </c>
       <c r="R17" s="13">
         <v>4</v>
       </c>
       <c r="S17" s="13">
         <v>3</v>
       </c>
       <c r="T17" s="13">
         <v>0</v>
       </c>
       <c r="U17" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="18" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A18" s="11"/>
       <c r="B18" s="35"/>
       <c r="C18" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
       <c r="H18" s="12"/>
       <c r="I18" s="13">
         <v>77</v>
       </c>
       <c r="J18" s="13">
         <v>70</v>
       </c>
       <c r="K18" s="13">
         <v>58</v>
       </c>
       <c r="L18" s="13">
         <v>4</v>
       </c>
       <c r="M18" s="13">
         <v>5</v>
       </c>
       <c r="N18" s="13">
         <v>1</v>
       </c>
       <c r="O18" s="13">
         <v>2</v>
       </c>
       <c r="P18" s="13">
         <v>7</v>
       </c>
       <c r="Q18" s="13">
         <v>7</v>
       </c>
       <c r="R18" s="13">
         <v>0</v>
       </c>
       <c r="S18" s="13">
         <v>0</v>
       </c>
       <c r="T18" s="13">
         <v>0</v>
       </c>
       <c r="U18" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="19" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A19" s="11"/>
       <c r="B19" s="35"/>
       <c r="C19" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
       <c r="H19" s="12"/>
       <c r="I19" s="13">
         <v>102</v>
       </c>
       <c r="J19" s="13">
         <v>100</v>
       </c>
       <c r="K19" s="13">
         <v>95</v>
       </c>
       <c r="L19" s="13">
         <v>3</v>
       </c>
       <c r="M19" s="13">
         <v>2</v>
       </c>
       <c r="N19" s="13">
         <v>0</v>
       </c>
       <c r="O19" s="13">
         <v>0</v>
       </c>
       <c r="P19" s="13">
         <v>2</v>
       </c>
       <c r="Q19" s="13">
         <v>2</v>
       </c>
       <c r="R19" s="13">
         <v>0</v>
       </c>
       <c r="S19" s="13">
         <v>0</v>
       </c>
       <c r="T19" s="13">
         <v>0</v>
       </c>
       <c r="U19" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="20" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A20" s="11"/>
       <c r="B20" s="35"/>
       <c r="C20" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="H20" s="12"/>
       <c r="I20" s="13">
         <v>80</v>
       </c>
       <c r="J20" s="13">
         <v>75</v>
       </c>
       <c r="K20" s="13">
         <v>61</v>
       </c>
       <c r="L20" s="13">
         <v>7</v>
       </c>
       <c r="M20" s="13">
         <v>4</v>
       </c>
       <c r="N20" s="13">
         <v>1</v>
       </c>
       <c r="O20" s="13">
         <v>2</v>
       </c>
       <c r="P20" s="13">
         <v>5</v>
       </c>
       <c r="Q20" s="13">
         <v>2</v>
       </c>
       <c r="R20" s="13">
         <v>3</v>
       </c>
       <c r="S20" s="13">
         <v>0</v>
       </c>
       <c r="T20" s="13">
         <v>0</v>
       </c>
       <c r="U20" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="21" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A21" s="11"/>
       <c r="B21" s="35"/>
       <c r="C21" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="12"/>
       <c r="I21" s="13">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J21" s="13">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="K21" s="13">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L21" s="13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M21" s="13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N21" s="13">
         <v>4</v>
       </c>
       <c r="O21" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P21" s="13">
         <v>7</v>
       </c>
       <c r="Q21" s="13">
         <v>7</v>
       </c>
       <c r="R21" s="13">
         <v>0</v>
       </c>
       <c r="S21" s="13">
         <v>0</v>
       </c>
       <c r="T21" s="13">
         <v>0</v>
       </c>
       <c r="U21" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="22" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A22" s="11"/>
       <c r="B22" s="35"/>
       <c r="C22" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
       <c r="H22" s="12"/>
       <c r="I22" s="13">
         <v>173</v>
       </c>
       <c r="J22" s="13">
         <v>165</v>
       </c>
       <c r="K22" s="13">
         <v>143</v>
       </c>
       <c r="L22" s="13">
         <v>6</v>
       </c>
       <c r="M22" s="13">
         <v>2</v>
       </c>
       <c r="N22" s="13">
         <v>6</v>
       </c>
       <c r="O22" s="13">
         <v>8</v>
       </c>
       <c r="P22" s="13">
         <v>8</v>
       </c>
       <c r="Q22" s="13">
         <v>8</v>
       </c>
       <c r="R22" s="13">
         <v>0</v>
       </c>
       <c r="S22" s="13">
         <v>0</v>
       </c>
       <c r="T22" s="13">
         <v>0</v>
       </c>
       <c r="U22" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="23" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A23" s="11"/>
       <c r="B23" s="35"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="12"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
     </row>
-    <row r="24" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="24" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A24" s="15"/>
       <c r="B24" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="16"/>
       <c r="I24" s="17">
         <v>623</v>
       </c>
       <c r="J24" s="17">
         <v>587</v>
       </c>
       <c r="K24" s="17">
         <v>459</v>
       </c>
       <c r="L24" s="17">
         <v>55</v>
       </c>
       <c r="M24" s="17">
         <v>36</v>
       </c>
       <c r="N24" s="17">
         <v>17</v>
       </c>
       <c r="O24" s="17">
         <v>20</v>
       </c>
       <c r="P24" s="17">
         <v>36</v>
       </c>
       <c r="Q24" s="17">
         <v>22</v>
       </c>
       <c r="R24" s="17">
         <v>9</v>
       </c>
       <c r="S24" s="17">
         <v>1</v>
       </c>
       <c r="T24" s="17">
         <v>4</v>
       </c>
       <c r="U24" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="25" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A25" s="15"/>
       <c r="B25" s="48" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="48"/>
       <c r="D25" s="48"/>
       <c r="E25" s="48"/>
       <c r="F25" s="48"/>
       <c r="G25" s="48"/>
       <c r="H25" s="16"/>
       <c r="I25" s="39">
         <v>0</v>
       </c>
       <c r="J25" s="39">
         <v>0</v>
       </c>
       <c r="K25" s="39">
         <v>0</v>
       </c>
       <c r="L25" s="39">
         <v>0</v>
       </c>
       <c r="M25" s="39">
         <v>0</v>
       </c>
       <c r="N25" s="39">
         <v>0</v>
       </c>
       <c r="O25" s="39">
         <v>0</v>
       </c>
       <c r="P25" s="39">
         <v>0</v>
       </c>
       <c r="Q25" s="39">
         <v>0</v>
       </c>
       <c r="R25" s="39">
         <v>0</v>
       </c>
       <c r="S25" s="39">
         <v>0</v>
       </c>
       <c r="T25" s="39">
         <v>0</v>
       </c>
       <c r="U25" s="39">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="26" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A26" s="11"/>
       <c r="B26" s="35"/>
       <c r="C26" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="48"/>
       <c r="E26" s="20"/>
       <c r="F26" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G26" s="48"/>
       <c r="H26" s="12"/>
       <c r="I26" s="13">
         <v>296</v>
       </c>
       <c r="J26" s="13">
         <v>285</v>
       </c>
       <c r="K26" s="13">
         <v>237</v>
       </c>
       <c r="L26" s="13">
         <v>17</v>
       </c>
       <c r="M26" s="13">
@@ -3533,431 +3548,431 @@
       <c r="N26" s="13">
         <v>3</v>
       </c>
       <c r="O26" s="13">
         <v>7</v>
       </c>
       <c r="P26" s="13">
         <v>11</v>
       </c>
       <c r="Q26" s="13">
         <v>7</v>
       </c>
       <c r="R26" s="13">
         <v>4</v>
       </c>
       <c r="S26" s="13">
         <v>0</v>
       </c>
       <c r="T26" s="13">
         <v>0</v>
       </c>
       <c r="U26" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="27" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A27" s="11"/>
       <c r="B27" s="35"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="19"/>
       <c r="F27" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="48"/>
       <c r="H27" s="12"/>
       <c r="I27" s="13">
         <v>89</v>
       </c>
       <c r="J27" s="13">
         <v>81</v>
       </c>
       <c r="K27" s="13">
         <v>58</v>
       </c>
       <c r="L27" s="13">
         <v>7</v>
       </c>
       <c r="M27" s="13">
         <v>3</v>
       </c>
       <c r="N27" s="13">
         <v>7</v>
       </c>
       <c r="O27" s="13">
         <v>6</v>
       </c>
       <c r="P27" s="13">
         <v>8</v>
       </c>
       <c r="Q27" s="13">
         <v>3</v>
       </c>
       <c r="R27" s="13">
         <v>1</v>
       </c>
       <c r="S27" s="13">
         <v>1</v>
       </c>
       <c r="T27" s="13">
         <v>3</v>
       </c>
       <c r="U27" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="28" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A28" s="11"/>
       <c r="B28" s="35"/>
       <c r="C28" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="12"/>
       <c r="I28" s="13">
         <v>19</v>
       </c>
       <c r="J28" s="13">
         <v>18</v>
       </c>
       <c r="K28" s="13">
         <v>14</v>
       </c>
       <c r="L28" s="13">
         <v>3</v>
       </c>
       <c r="M28" s="13">
         <v>0</v>
       </c>
       <c r="N28" s="13">
         <v>1</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>1</v>
       </c>
       <c r="Q28" s="13">
         <v>0</v>
       </c>
       <c r="R28" s="13">
         <v>1</v>
       </c>
       <c r="S28" s="13">
         <v>0</v>
       </c>
       <c r="T28" s="13">
         <v>0</v>
       </c>
       <c r="U28" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="29" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A29" s="11"/>
       <c r="B29" s="35"/>
       <c r="C29" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="12"/>
       <c r="I29" s="13">
         <v>41</v>
       </c>
       <c r="J29" s="13">
         <v>38</v>
       </c>
       <c r="K29" s="13">
         <v>27</v>
       </c>
       <c r="L29" s="13">
         <v>5</v>
       </c>
       <c r="M29" s="13">
         <v>4</v>
       </c>
       <c r="N29" s="13">
         <v>2</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
       <c r="P29" s="13">
         <v>3</v>
       </c>
       <c r="Q29" s="13">
         <v>3</v>
       </c>
       <c r="R29" s="13">
         <v>0</v>
       </c>
       <c r="S29" s="13">
         <v>0</v>
       </c>
       <c r="T29" s="13">
         <v>0</v>
       </c>
       <c r="U29" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="30" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A30" s="11"/>
       <c r="B30" s="35"/>
       <c r="C30" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="12"/>
       <c r="I30" s="13">
         <v>16</v>
       </c>
       <c r="J30" s="13">
         <v>16</v>
       </c>
       <c r="K30" s="13">
         <v>15</v>
       </c>
       <c r="L30" s="13">
         <v>0</v>
       </c>
       <c r="M30" s="13">
         <v>1</v>
       </c>
       <c r="N30" s="13">
         <v>0</v>
       </c>
       <c r="O30" s="13">
         <v>0</v>
       </c>
       <c r="P30" s="13">
         <v>0</v>
       </c>
       <c r="Q30" s="13">
         <v>0</v>
       </c>
       <c r="R30" s="13">
         <v>0</v>
       </c>
       <c r="S30" s="13">
         <v>0</v>
       </c>
       <c r="T30" s="13">
         <v>0</v>
       </c>
       <c r="U30" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="31" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="35"/>
       <c r="C31" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="12"/>
       <c r="I31" s="13">
         <v>121</v>
       </c>
       <c r="J31" s="13">
         <v>112</v>
       </c>
       <c r="K31" s="13">
         <v>85</v>
       </c>
       <c r="L31" s="13">
         <v>15</v>
       </c>
       <c r="M31" s="13">
         <v>7</v>
       </c>
       <c r="N31" s="13">
         <v>3</v>
       </c>
       <c r="O31" s="13">
         <v>2</v>
       </c>
       <c r="P31" s="13">
         <v>9</v>
       </c>
       <c r="Q31" s="13">
         <v>7</v>
       </c>
       <c r="R31" s="13">
         <v>2</v>
       </c>
       <c r="S31" s="13">
         <v>0</v>
       </c>
       <c r="T31" s="13">
         <v>0</v>
       </c>
       <c r="U31" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="32" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A32" s="11"/>
       <c r="B32" s="35"/>
       <c r="C32" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
       <c r="H32" s="12"/>
       <c r="I32" s="13">
         <v>41</v>
       </c>
       <c r="J32" s="13">
         <v>37</v>
       </c>
       <c r="K32" s="13">
         <v>23</v>
       </c>
       <c r="L32" s="13">
         <v>8</v>
       </c>
       <c r="M32" s="13">
         <v>0</v>
       </c>
       <c r="N32" s="13">
         <v>1</v>
       </c>
       <c r="O32" s="13">
         <v>5</v>
       </c>
       <c r="P32" s="13">
         <v>4</v>
       </c>
       <c r="Q32" s="13">
         <v>2</v>
       </c>
       <c r="R32" s="13">
         <v>1</v>
       </c>
       <c r="S32" s="13">
         <v>0</v>
       </c>
       <c r="T32" s="13">
         <v>1</v>
       </c>
       <c r="U32" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="33" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A33" s="11"/>
       <c r="B33" s="35"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="12"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
     </row>
-    <row r="34" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="34" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A34" s="15"/>
       <c r="B34" s="49" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="49"/>
       <c r="G34" s="49"/>
       <c r="H34" s="16"/>
       <c r="I34" s="17">
         <v>576</v>
       </c>
       <c r="J34" s="17">
         <v>546</v>
       </c>
       <c r="K34" s="17">
         <v>461</v>
       </c>
       <c r="L34" s="17">
         <v>30</v>
       </c>
       <c r="M34" s="17">
         <v>37</v>
       </c>
       <c r="N34" s="17">
         <v>7</v>
       </c>
       <c r="O34" s="17">
         <v>11</v>
       </c>
       <c r="P34" s="17">
         <v>30</v>
       </c>
       <c r="Q34" s="17">
         <v>17</v>
       </c>
       <c r="R34" s="17">
         <v>4</v>
       </c>
       <c r="S34" s="17">
         <v>6</v>
       </c>
       <c r="T34" s="17">
         <v>3</v>
       </c>
       <c r="U34" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="35" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A35" s="11"/>
       <c r="B35" s="35"/>
       <c r="C35" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="48"/>
       <c r="E35" s="20"/>
       <c r="F35" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="48"/>
       <c r="H35" s="12"/>
       <c r="I35" s="13">
         <v>289</v>
       </c>
       <c r="J35" s="13">
         <v>275</v>
       </c>
       <c r="K35" s="13">
         <v>237</v>
       </c>
       <c r="L35" s="13">
         <v>12</v>
       </c>
       <c r="M35" s="13">
@@ -3966,431 +3981,431 @@
       <c r="N35" s="13">
         <v>0</v>
       </c>
       <c r="O35" s="13">
         <v>1</v>
       </c>
       <c r="P35" s="13">
         <v>14</v>
       </c>
       <c r="Q35" s="13">
         <v>7</v>
       </c>
       <c r="R35" s="13">
         <v>2</v>
       </c>
       <c r="S35" s="13">
         <v>4</v>
       </c>
       <c r="T35" s="13">
         <v>1</v>
       </c>
       <c r="U35" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="36" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A36" s="11"/>
       <c r="B36" s="35"/>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="19"/>
       <c r="F36" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G36" s="48"/>
       <c r="H36" s="12"/>
       <c r="I36" s="13">
         <v>94</v>
       </c>
       <c r="J36" s="13">
         <v>88</v>
       </c>
       <c r="K36" s="13">
         <v>70</v>
       </c>
       <c r="L36" s="13">
         <v>6</v>
       </c>
       <c r="M36" s="13">
         <v>6</v>
       </c>
       <c r="N36" s="13">
         <v>3</v>
       </c>
       <c r="O36" s="13">
         <v>3</v>
       </c>
       <c r="P36" s="13">
         <v>6</v>
       </c>
       <c r="Q36" s="13">
         <v>2</v>
       </c>
       <c r="R36" s="13">
         <v>1</v>
       </c>
       <c r="S36" s="13">
         <v>1</v>
       </c>
       <c r="T36" s="13">
         <v>2</v>
       </c>
       <c r="U36" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="37" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A37" s="11"/>
       <c r="B37" s="35"/>
       <c r="C37" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="12"/>
       <c r="I37" s="13">
         <v>21</v>
       </c>
       <c r="J37" s="13">
         <v>19</v>
       </c>
       <c r="K37" s="13">
         <v>17</v>
       </c>
       <c r="L37" s="13">
         <v>1</v>
       </c>
       <c r="M37" s="13">
         <v>0</v>
       </c>
       <c r="N37" s="13">
         <v>0</v>
       </c>
       <c r="O37" s="13">
         <v>1</v>
       </c>
       <c r="P37" s="13">
         <v>2</v>
       </c>
       <c r="Q37" s="13">
         <v>1</v>
       </c>
       <c r="R37" s="13">
         <v>0</v>
       </c>
       <c r="S37" s="13">
         <v>1</v>
       </c>
       <c r="T37" s="13">
         <v>0</v>
       </c>
       <c r="U37" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="38" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A38" s="11"/>
       <c r="B38" s="35"/>
       <c r="C38" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="48"/>
       <c r="E38" s="48"/>
       <c r="F38" s="48"/>
       <c r="G38" s="48"/>
       <c r="H38" s="12"/>
       <c r="I38" s="13">
         <v>63</v>
       </c>
       <c r="J38" s="13">
         <v>61</v>
       </c>
       <c r="K38" s="13">
         <v>51</v>
       </c>
       <c r="L38" s="13">
         <v>2</v>
       </c>
       <c r="M38" s="13">
         <v>3</v>
       </c>
       <c r="N38" s="13">
         <v>2</v>
       </c>
       <c r="O38" s="13">
         <v>3</v>
       </c>
       <c r="P38" s="13">
         <v>2</v>
       </c>
       <c r="Q38" s="13">
         <v>1</v>
       </c>
       <c r="R38" s="13">
         <v>1</v>
       </c>
       <c r="S38" s="13">
         <v>0</v>
       </c>
       <c r="T38" s="13">
         <v>0</v>
       </c>
       <c r="U38" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="39" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A39" s="11"/>
       <c r="B39" s="35"/>
       <c r="C39" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
       <c r="H39" s="12"/>
       <c r="I39" s="13">
         <v>18</v>
       </c>
       <c r="J39" s="13">
         <v>16</v>
       </c>
       <c r="K39" s="13">
         <v>15</v>
       </c>
       <c r="L39" s="13">
         <v>0</v>
       </c>
       <c r="M39" s="13">
         <v>0</v>
       </c>
       <c r="N39" s="13">
         <v>0</v>
       </c>
       <c r="O39" s="13">
         <v>1</v>
       </c>
       <c r="P39" s="13">
         <v>2</v>
       </c>
       <c r="Q39" s="13">
         <v>2</v>
       </c>
       <c r="R39" s="13">
         <v>0</v>
       </c>
       <c r="S39" s="13">
         <v>0</v>
       </c>
       <c r="T39" s="13">
         <v>0</v>
       </c>
       <c r="U39" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="40" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A40" s="11"/>
       <c r="B40" s="35"/>
       <c r="C40" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="48"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
       <c r="G40" s="48"/>
       <c r="H40" s="12"/>
       <c r="I40" s="13">
         <v>46</v>
       </c>
       <c r="J40" s="13">
         <v>45</v>
       </c>
       <c r="K40" s="13">
         <v>36</v>
       </c>
       <c r="L40" s="13">
         <v>2</v>
       </c>
       <c r="M40" s="13">
         <v>3</v>
       </c>
       <c r="N40" s="13">
         <v>2</v>
       </c>
       <c r="O40" s="13">
         <v>2</v>
       </c>
       <c r="P40" s="13">
         <v>1</v>
       </c>
       <c r="Q40" s="13">
         <v>1</v>
       </c>
       <c r="R40" s="13">
         <v>0</v>
       </c>
       <c r="S40" s="13">
         <v>0</v>
       </c>
       <c r="T40" s="13">
         <v>0</v>
       </c>
       <c r="U40" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="41" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A41" s="11"/>
       <c r="B41" s="35"/>
       <c r="C41" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
       <c r="H41" s="12"/>
       <c r="I41" s="13">
         <v>45</v>
       </c>
       <c r="J41" s="13">
         <v>42</v>
       </c>
       <c r="K41" s="13">
         <v>35</v>
       </c>
       <c r="L41" s="13">
         <v>7</v>
       </c>
       <c r="M41" s="13">
         <v>0</v>
       </c>
       <c r="N41" s="13">
         <v>0</v>
       </c>
       <c r="O41" s="13">
         <v>0</v>
       </c>
       <c r="P41" s="13">
         <v>3</v>
       </c>
       <c r="Q41" s="13">
         <v>3</v>
       </c>
       <c r="R41" s="13">
         <v>0</v>
       </c>
       <c r="S41" s="13">
         <v>0</v>
       </c>
       <c r="T41" s="13">
         <v>0</v>
       </c>
       <c r="U41" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="42" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A42" s="11"/>
       <c r="B42" s="35"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="12"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
     </row>
-    <row r="43" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="43" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A43" s="15"/>
       <c r="B43" s="64" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="64"/>
       <c r="D43" s="64"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="64"/>
       <c r="H43" s="16"/>
       <c r="I43" s="17">
         <v>0</v>
       </c>
       <c r="J43" s="17">
         <v>0</v>
       </c>
       <c r="K43" s="17">
         <v>0</v>
       </c>
       <c r="L43" s="17">
         <v>0</v>
       </c>
       <c r="M43" s="17">
         <v>0</v>
       </c>
       <c r="N43" s="17">
         <v>0</v>
       </c>
       <c r="O43" s="17">
         <v>0</v>
       </c>
       <c r="P43" s="17">
         <v>0</v>
       </c>
       <c r="Q43" s="17">
         <v>0</v>
       </c>
       <c r="R43" s="17">
         <v>0</v>
       </c>
       <c r="S43" s="17">
         <v>0</v>
       </c>
       <c r="T43" s="17">
         <v>0</v>
       </c>
       <c r="U43" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="44" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A44" s="11"/>
       <c r="B44" s="35"/>
       <c r="C44" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D44" s="48"/>
       <c r="E44" s="20"/>
       <c r="F44" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="48"/>
       <c r="H44" s="12"/>
       <c r="I44" s="13">
         <v>0</v>
       </c>
       <c r="J44" s="13">
         <v>0</v>
       </c>
       <c r="K44" s="13">
         <v>0</v>
       </c>
       <c r="L44" s="13">
         <v>0</v>
       </c>
       <c r="M44" s="13">
@@ -4399,431 +4414,431 @@
       <c r="N44" s="13">
         <v>0</v>
       </c>
       <c r="O44" s="13">
         <v>0</v>
       </c>
       <c r="P44" s="13">
         <v>0</v>
       </c>
       <c r="Q44" s="13">
         <v>0</v>
       </c>
       <c r="R44" s="13">
         <v>0</v>
       </c>
       <c r="S44" s="13">
         <v>0</v>
       </c>
       <c r="T44" s="13">
         <v>0</v>
       </c>
       <c r="U44" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="45" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A45" s="11"/>
       <c r="B45" s="35"/>
       <c r="C45" s="48"/>
       <c r="D45" s="48"/>
       <c r="E45" s="19"/>
       <c r="F45" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G45" s="48"/>
       <c r="H45" s="12"/>
       <c r="I45" s="13">
         <v>0</v>
       </c>
       <c r="J45" s="13">
         <v>0</v>
       </c>
       <c r="K45" s="13">
         <v>0</v>
       </c>
       <c r="L45" s="13">
         <v>0</v>
       </c>
       <c r="M45" s="13">
         <v>0</v>
       </c>
       <c r="N45" s="13">
         <v>0</v>
       </c>
       <c r="O45" s="13">
         <v>0</v>
       </c>
       <c r="P45" s="13">
         <v>0</v>
       </c>
       <c r="Q45" s="13">
         <v>0</v>
       </c>
       <c r="R45" s="13">
         <v>0</v>
       </c>
       <c r="S45" s="13">
         <v>0</v>
       </c>
       <c r="T45" s="13">
         <v>0</v>
       </c>
       <c r="U45" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="46" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A46" s="11"/>
       <c r="B46" s="35"/>
       <c r="C46" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D46" s="48"/>
       <c r="E46" s="48"/>
       <c r="F46" s="48"/>
       <c r="G46" s="48"/>
       <c r="H46" s="12"/>
       <c r="I46" s="13">
         <v>0</v>
       </c>
       <c r="J46" s="13">
         <v>0</v>
       </c>
       <c r="K46" s="13">
         <v>0</v>
       </c>
       <c r="L46" s="13">
         <v>0</v>
       </c>
       <c r="M46" s="13">
         <v>0</v>
       </c>
       <c r="N46" s="13">
         <v>0</v>
       </c>
       <c r="O46" s="13">
         <v>0</v>
       </c>
       <c r="P46" s="13">
         <v>0</v>
       </c>
       <c r="Q46" s="13">
         <v>0</v>
       </c>
       <c r="R46" s="13">
         <v>0</v>
       </c>
       <c r="S46" s="13">
         <v>0</v>
       </c>
       <c r="T46" s="13">
         <v>0</v>
       </c>
       <c r="U46" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="47" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="35"/>
       <c r="C47" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="48"/>
       <c r="E47" s="48"/>
       <c r="F47" s="48"/>
       <c r="G47" s="48"/>
       <c r="H47" s="12"/>
       <c r="I47" s="13">
         <v>0</v>
       </c>
       <c r="J47" s="13">
         <v>0</v>
       </c>
       <c r="K47" s="13">
         <v>0</v>
       </c>
       <c r="L47" s="13">
         <v>0</v>
       </c>
       <c r="M47" s="13">
         <v>0</v>
       </c>
       <c r="N47" s="13">
         <v>0</v>
       </c>
       <c r="O47" s="13">
         <v>0</v>
       </c>
       <c r="P47" s="13">
         <v>0</v>
       </c>
       <c r="Q47" s="13">
         <v>0</v>
       </c>
       <c r="R47" s="13">
         <v>0</v>
       </c>
       <c r="S47" s="13">
         <v>0</v>
       </c>
       <c r="T47" s="13">
         <v>0</v>
       </c>
       <c r="U47" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="48" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A48" s="11"/>
       <c r="B48" s="35"/>
       <c r="C48" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="48"/>
       <c r="E48" s="48"/>
       <c r="F48" s="48"/>
       <c r="G48" s="48"/>
       <c r="H48" s="12"/>
       <c r="I48" s="13">
         <v>0</v>
       </c>
       <c r="J48" s="13">
         <v>0</v>
       </c>
       <c r="K48" s="13">
         <v>0</v>
       </c>
       <c r="L48" s="13">
         <v>0</v>
       </c>
       <c r="M48" s="13">
         <v>0</v>
       </c>
       <c r="N48" s="13">
         <v>0</v>
       </c>
       <c r="O48" s="13">
         <v>0</v>
       </c>
       <c r="P48" s="13">
         <v>0</v>
       </c>
       <c r="Q48" s="13">
         <v>0</v>
       </c>
       <c r="R48" s="13">
         <v>0</v>
       </c>
       <c r="S48" s="13">
         <v>0</v>
       </c>
       <c r="T48" s="13">
         <v>0</v>
       </c>
       <c r="U48" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="49" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A49" s="11"/>
       <c r="B49" s="35"/>
       <c r="C49" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="48"/>
       <c r="E49" s="48"/>
       <c r="F49" s="48"/>
       <c r="G49" s="48"/>
       <c r="H49" s="12"/>
       <c r="I49" s="13">
         <v>0</v>
       </c>
       <c r="J49" s="13">
         <v>0</v>
       </c>
       <c r="K49" s="13">
         <v>0</v>
       </c>
       <c r="L49" s="13">
         <v>0</v>
       </c>
       <c r="M49" s="13">
         <v>0</v>
       </c>
       <c r="N49" s="13">
         <v>0</v>
       </c>
       <c r="O49" s="13">
         <v>0</v>
       </c>
       <c r="P49" s="13">
         <v>0</v>
       </c>
       <c r="Q49" s="13">
         <v>0</v>
       </c>
       <c r="R49" s="13">
         <v>0</v>
       </c>
       <c r="S49" s="13">
         <v>0</v>
       </c>
       <c r="T49" s="13">
         <v>0</v>
       </c>
       <c r="U49" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="50" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A50" s="11"/>
       <c r="B50" s="35"/>
       <c r="C50" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="48"/>
       <c r="E50" s="48"/>
       <c r="F50" s="48"/>
       <c r="G50" s="48"/>
       <c r="H50" s="12"/>
       <c r="I50" s="13">
         <v>0</v>
       </c>
       <c r="J50" s="13">
         <v>0</v>
       </c>
       <c r="K50" s="13">
         <v>0</v>
       </c>
       <c r="L50" s="13">
         <v>0</v>
       </c>
       <c r="M50" s="13">
         <v>0</v>
       </c>
       <c r="N50" s="13">
         <v>0</v>
       </c>
       <c r="O50" s="13">
         <v>0</v>
       </c>
       <c r="P50" s="13">
         <v>0</v>
       </c>
       <c r="Q50" s="13">
         <v>0</v>
       </c>
       <c r="R50" s="13">
         <v>0</v>
       </c>
       <c r="S50" s="13">
         <v>0</v>
       </c>
       <c r="T50" s="13">
         <v>0</v>
       </c>
       <c r="U50" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="51" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A51" s="11"/>
       <c r="B51" s="35"/>
       <c r="C51" s="19"/>
       <c r="D51" s="19"/>
       <c r="E51" s="19"/>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="12"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
       <c r="U51" s="13"/>
     </row>
-    <row r="52" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="52" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A52" s="15"/>
       <c r="B52" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="49"/>
       <c r="D52" s="49"/>
       <c r="E52" s="49"/>
       <c r="F52" s="49"/>
       <c r="G52" s="49"/>
       <c r="H52" s="16"/>
       <c r="I52" s="17">
         <v>194</v>
       </c>
       <c r="J52" s="17">
         <v>190</v>
       </c>
       <c r="K52" s="17">
         <v>162</v>
       </c>
       <c r="L52" s="17">
         <v>10</v>
       </c>
       <c r="M52" s="17">
         <v>13</v>
       </c>
       <c r="N52" s="17">
         <v>5</v>
       </c>
       <c r="O52" s="17">
         <v>0</v>
       </c>
       <c r="P52" s="17">
         <v>4</v>
       </c>
       <c r="Q52" s="17">
         <v>1</v>
       </c>
       <c r="R52" s="17">
         <v>1</v>
       </c>
       <c r="S52" s="17">
         <v>1</v>
       </c>
       <c r="T52" s="17">
         <v>0</v>
       </c>
       <c r="U52" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="53" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A53" s="11"/>
       <c r="B53" s="35"/>
       <c r="C53" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="48"/>
       <c r="E53" s="20"/>
       <c r="F53" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G53" s="48"/>
       <c r="H53" s="12"/>
       <c r="I53" s="13">
         <v>99</v>
       </c>
       <c r="J53" s="13">
         <v>95</v>
       </c>
       <c r="K53" s="13">
         <v>77</v>
       </c>
       <c r="L53" s="13">
         <v>7</v>
       </c>
       <c r="M53" s="13">
@@ -4832,431 +4847,431 @@
       <c r="N53" s="13">
         <v>1</v>
       </c>
       <c r="O53" s="13">
         <v>0</v>
       </c>
       <c r="P53" s="13">
         <v>4</v>
       </c>
       <c r="Q53" s="13">
         <v>1</v>
       </c>
       <c r="R53" s="13">
         <v>1</v>
       </c>
       <c r="S53" s="13">
         <v>1</v>
       </c>
       <c r="T53" s="13">
         <v>0</v>
       </c>
       <c r="U53" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="54" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A54" s="11"/>
       <c r="B54" s="35"/>
       <c r="C54" s="48"/>
       <c r="D54" s="48"/>
       <c r="E54" s="19"/>
       <c r="F54" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G54" s="48"/>
       <c r="H54" s="12"/>
       <c r="I54" s="13">
         <v>31</v>
       </c>
       <c r="J54" s="13">
         <v>31</v>
       </c>
       <c r="K54" s="13">
         <v>27</v>
       </c>
       <c r="L54" s="13">
         <v>1</v>
       </c>
       <c r="M54" s="13">
         <v>1</v>
       </c>
       <c r="N54" s="13">
         <v>2</v>
       </c>
       <c r="O54" s="13">
         <v>0</v>
       </c>
       <c r="P54" s="13">
         <v>0</v>
       </c>
       <c r="Q54" s="13">
         <v>0</v>
       </c>
       <c r="R54" s="13">
         <v>0</v>
       </c>
       <c r="S54" s="13">
         <v>0</v>
       </c>
       <c r="T54" s="13">
         <v>0</v>
       </c>
       <c r="U54" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="55" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A55" s="11"/>
       <c r="B55" s="35"/>
       <c r="C55" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="48"/>
       <c r="E55" s="48"/>
       <c r="F55" s="48"/>
       <c r="G55" s="48"/>
       <c r="H55" s="12"/>
       <c r="I55" s="13">
         <v>8</v>
       </c>
       <c r="J55" s="13">
         <v>8</v>
       </c>
       <c r="K55" s="13">
         <v>6</v>
       </c>
       <c r="L55" s="13">
         <v>2</v>
       </c>
       <c r="M55" s="13">
         <v>0</v>
       </c>
       <c r="N55" s="13">
         <v>0</v>
       </c>
       <c r="O55" s="13">
         <v>0</v>
       </c>
       <c r="P55" s="13">
         <v>0</v>
       </c>
       <c r="Q55" s="13">
         <v>0</v>
       </c>
       <c r="R55" s="13">
         <v>0</v>
       </c>
       <c r="S55" s="13">
         <v>0</v>
       </c>
       <c r="T55" s="13">
         <v>0</v>
       </c>
       <c r="U55" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="56" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A56" s="11"/>
       <c r="B56" s="35"/>
       <c r="C56" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="48"/>
       <c r="E56" s="48"/>
       <c r="F56" s="48"/>
       <c r="G56" s="48"/>
       <c r="H56" s="12"/>
       <c r="I56" s="13">
         <v>20</v>
       </c>
       <c r="J56" s="13">
         <v>20</v>
       </c>
       <c r="K56" s="13">
         <v>19</v>
       </c>
       <c r="L56" s="13">
         <v>0</v>
       </c>
       <c r="M56" s="13">
         <v>1</v>
       </c>
       <c r="N56" s="13">
         <v>0</v>
       </c>
       <c r="O56" s="13">
         <v>0</v>
       </c>
       <c r="P56" s="13">
         <v>0</v>
       </c>
       <c r="Q56" s="13">
         <v>0</v>
       </c>
       <c r="R56" s="13">
         <v>0</v>
       </c>
       <c r="S56" s="13">
         <v>0</v>
       </c>
       <c r="T56" s="13">
         <v>0</v>
       </c>
       <c r="U56" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="57" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A57" s="11"/>
       <c r="B57" s="35"/>
       <c r="C57" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="48"/>
       <c r="E57" s="48"/>
       <c r="F57" s="48"/>
       <c r="G57" s="48"/>
       <c r="H57" s="12"/>
       <c r="I57" s="13">
         <v>8</v>
       </c>
       <c r="J57" s="13">
         <v>8</v>
       </c>
       <c r="K57" s="13">
         <v>8</v>
       </c>
       <c r="L57" s="13">
         <v>0</v>
       </c>
       <c r="M57" s="13">
         <v>0</v>
       </c>
       <c r="N57" s="13">
         <v>0</v>
       </c>
       <c r="O57" s="13">
         <v>0</v>
       </c>
       <c r="P57" s="13">
         <v>0</v>
       </c>
       <c r="Q57" s="13">
         <v>0</v>
       </c>
       <c r="R57" s="13">
         <v>0</v>
       </c>
       <c r="S57" s="13">
         <v>0</v>
       </c>
       <c r="T57" s="13">
         <v>0</v>
       </c>
       <c r="U57" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="58" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A58" s="11"/>
       <c r="B58" s="35"/>
       <c r="C58" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="48"/>
       <c r="E58" s="48"/>
       <c r="F58" s="48"/>
       <c r="G58" s="48"/>
       <c r="H58" s="12"/>
       <c r="I58" s="13">
         <v>7</v>
       </c>
       <c r="J58" s="13">
         <v>7</v>
       </c>
       <c r="K58" s="13">
         <v>6</v>
       </c>
       <c r="L58" s="13">
         <v>0</v>
       </c>
       <c r="M58" s="13">
         <v>0</v>
       </c>
       <c r="N58" s="13">
         <v>1</v>
       </c>
       <c r="O58" s="13">
         <v>0</v>
       </c>
       <c r="P58" s="13">
         <v>0</v>
       </c>
       <c r="Q58" s="13">
         <v>0</v>
       </c>
       <c r="R58" s="13">
         <v>0</v>
       </c>
       <c r="S58" s="13">
         <v>0</v>
       </c>
       <c r="T58" s="13">
         <v>0</v>
       </c>
       <c r="U58" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="59" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A59" s="11"/>
       <c r="B59" s="35"/>
       <c r="C59" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="48"/>
       <c r="E59" s="48"/>
       <c r="F59" s="48"/>
       <c r="G59" s="48"/>
       <c r="H59" s="12"/>
       <c r="I59" s="13">
         <v>21</v>
       </c>
       <c r="J59" s="13">
         <v>21</v>
       </c>
       <c r="K59" s="13">
         <v>19</v>
       </c>
       <c r="L59" s="13">
         <v>0</v>
       </c>
       <c r="M59" s="13">
         <v>1</v>
       </c>
       <c r="N59" s="13">
         <v>1</v>
       </c>
       <c r="O59" s="13">
         <v>0</v>
       </c>
       <c r="P59" s="13">
         <v>0</v>
       </c>
       <c r="Q59" s="13">
         <v>0</v>
       </c>
       <c r="R59" s="13">
         <v>0</v>
       </c>
       <c r="S59" s="13">
         <v>0</v>
       </c>
       <c r="T59" s="13">
         <v>0</v>
       </c>
       <c r="U59" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="60" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A60" s="11"/>
       <c r="B60" s="35"/>
       <c r="C60" s="19"/>
       <c r="D60" s="19"/>
       <c r="E60" s="19"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="12"/>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13"/>
       <c r="N60" s="13"/>
       <c r="O60" s="13"/>
       <c r="P60" s="13"/>
       <c r="Q60" s="13"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
       <c r="U60" s="13"/>
     </row>
-    <row r="61" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="61" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A61" s="15"/>
       <c r="B61" s="49" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="49"/>
       <c r="D61" s="49"/>
       <c r="E61" s="49"/>
       <c r="F61" s="49"/>
       <c r="G61" s="49"/>
       <c r="H61" s="16"/>
       <c r="I61" s="17">
         <v>61</v>
       </c>
       <c r="J61" s="17">
         <v>58</v>
       </c>
       <c r="K61" s="17">
         <v>46</v>
       </c>
       <c r="L61" s="17">
         <v>4</v>
       </c>
       <c r="M61" s="17">
         <v>3</v>
       </c>
       <c r="N61" s="17">
         <v>2</v>
       </c>
       <c r="O61" s="17">
         <v>3</v>
       </c>
       <c r="P61" s="17">
         <v>3</v>
       </c>
       <c r="Q61" s="17">
         <v>3</v>
       </c>
       <c r="R61" s="17">
         <v>0</v>
       </c>
       <c r="S61" s="17">
         <v>0</v>
       </c>
       <c r="T61" s="17">
         <v>0</v>
       </c>
       <c r="U61" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="62" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A62" s="11"/>
       <c r="B62" s="35"/>
       <c r="C62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="48"/>
       <c r="E62" s="20"/>
       <c r="F62" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="48"/>
       <c r="H62" s="12"/>
       <c r="I62" s="13">
         <v>29</v>
       </c>
       <c r="J62" s="13">
         <v>27</v>
       </c>
       <c r="K62" s="13">
         <v>25</v>
       </c>
       <c r="L62" s="13">
         <v>0</v>
       </c>
       <c r="M62" s="13">
@@ -5265,431 +5280,431 @@
       <c r="N62" s="13">
         <v>0</v>
       </c>
       <c r="O62" s="13">
         <v>0</v>
       </c>
       <c r="P62" s="13">
         <v>2</v>
       </c>
       <c r="Q62" s="13">
         <v>2</v>
       </c>
       <c r="R62" s="13">
         <v>0</v>
       </c>
       <c r="S62" s="13">
         <v>0</v>
       </c>
       <c r="T62" s="13">
         <v>0</v>
       </c>
       <c r="U62" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="63" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A63" s="11"/>
       <c r="B63" s="35"/>
       <c r="C63" s="48"/>
       <c r="D63" s="48"/>
       <c r="E63" s="19"/>
       <c r="F63" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="48"/>
       <c r="H63" s="12"/>
       <c r="I63" s="13">
         <v>14</v>
       </c>
       <c r="J63" s="13">
         <v>13</v>
       </c>
       <c r="K63" s="13">
         <v>8</v>
       </c>
       <c r="L63" s="13">
         <v>1</v>
       </c>
       <c r="M63" s="13">
         <v>1</v>
       </c>
       <c r="N63" s="13">
         <v>2</v>
       </c>
       <c r="O63" s="13">
         <v>1</v>
       </c>
       <c r="P63" s="13">
         <v>1</v>
       </c>
       <c r="Q63" s="13">
         <v>1</v>
       </c>
       <c r="R63" s="13">
         <v>0</v>
       </c>
       <c r="S63" s="13">
         <v>0</v>
       </c>
       <c r="T63" s="13">
         <v>0</v>
       </c>
       <c r="U63" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="64" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A64" s="11"/>
       <c r="B64" s="35"/>
       <c r="C64" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="48"/>
       <c r="E64" s="48"/>
       <c r="F64" s="48"/>
       <c r="G64" s="48"/>
       <c r="H64" s="12"/>
       <c r="I64" s="13">
         <v>2</v>
       </c>
       <c r="J64" s="13">
         <v>2</v>
       </c>
       <c r="K64" s="13">
         <v>2</v>
       </c>
       <c r="L64" s="13">
         <v>0</v>
       </c>
       <c r="M64" s="13">
         <v>0</v>
       </c>
       <c r="N64" s="13">
         <v>0</v>
       </c>
       <c r="O64" s="13">
         <v>0</v>
       </c>
       <c r="P64" s="13">
         <v>0</v>
       </c>
       <c r="Q64" s="13">
         <v>0</v>
       </c>
       <c r="R64" s="13">
         <v>0</v>
       </c>
       <c r="S64" s="13">
         <v>0</v>
       </c>
       <c r="T64" s="13">
         <v>0</v>
       </c>
       <c r="U64" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="65" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A65" s="11"/>
       <c r="B65" s="35"/>
       <c r="C65" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="48"/>
       <c r="E65" s="48"/>
       <c r="F65" s="48"/>
       <c r="G65" s="48"/>
       <c r="H65" s="12"/>
       <c r="I65" s="13">
         <v>3</v>
       </c>
       <c r="J65" s="13">
         <v>3</v>
       </c>
       <c r="K65" s="13">
         <v>3</v>
       </c>
       <c r="L65" s="13">
         <v>0</v>
       </c>
       <c r="M65" s="13">
         <v>0</v>
       </c>
       <c r="N65" s="13">
         <v>0</v>
       </c>
       <c r="O65" s="13">
         <v>0</v>
       </c>
       <c r="P65" s="13">
         <v>0</v>
       </c>
       <c r="Q65" s="13">
         <v>0</v>
       </c>
       <c r="R65" s="13">
         <v>0</v>
       </c>
       <c r="S65" s="13">
         <v>0</v>
       </c>
       <c r="T65" s="13">
         <v>0</v>
       </c>
       <c r="U65" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="66" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A66" s="11"/>
       <c r="B66" s="35"/>
       <c r="C66" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="48"/>
       <c r="E66" s="48"/>
       <c r="F66" s="48"/>
       <c r="G66" s="48"/>
       <c r="H66" s="12"/>
       <c r="I66" s="13">
         <v>0</v>
       </c>
       <c r="J66" s="13">
         <v>0</v>
       </c>
       <c r="K66" s="13">
         <v>0</v>
       </c>
       <c r="L66" s="13">
         <v>0</v>
       </c>
       <c r="M66" s="13">
         <v>0</v>
       </c>
       <c r="N66" s="13">
         <v>0</v>
       </c>
       <c r="O66" s="13">
         <v>0</v>
       </c>
       <c r="P66" s="13">
         <v>0</v>
       </c>
       <c r="Q66" s="13">
         <v>0</v>
       </c>
       <c r="R66" s="13">
         <v>0</v>
       </c>
       <c r="S66" s="13">
         <v>0</v>
       </c>
       <c r="T66" s="13">
         <v>0</v>
       </c>
       <c r="U66" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="67" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A67" s="11"/>
       <c r="B67" s="35"/>
       <c r="C67" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="48"/>
       <c r="E67" s="48"/>
       <c r="F67" s="48"/>
       <c r="G67" s="48"/>
       <c r="H67" s="12"/>
       <c r="I67" s="13">
         <v>5</v>
       </c>
       <c r="J67" s="13">
         <v>5</v>
       </c>
       <c r="K67" s="13">
         <v>4</v>
       </c>
       <c r="L67" s="13">
         <v>0</v>
       </c>
       <c r="M67" s="13">
         <v>0</v>
       </c>
       <c r="N67" s="13">
         <v>0</v>
       </c>
       <c r="O67" s="13">
         <v>1</v>
       </c>
       <c r="P67" s="13">
         <v>0</v>
       </c>
       <c r="Q67" s="13">
         <v>0</v>
       </c>
       <c r="R67" s="13">
         <v>0</v>
       </c>
       <c r="S67" s="13">
         <v>0</v>
       </c>
       <c r="T67" s="13">
         <v>0</v>
       </c>
       <c r="U67" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="68" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A68" s="11"/>
       <c r="B68" s="35"/>
       <c r="C68" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="48"/>
       <c r="E68" s="48"/>
       <c r="F68" s="48"/>
       <c r="G68" s="48"/>
       <c r="H68" s="12"/>
       <c r="I68" s="13">
         <v>8</v>
       </c>
       <c r="J68" s="13">
         <v>8</v>
       </c>
       <c r="K68" s="13">
         <v>4</v>
       </c>
       <c r="L68" s="13">
         <v>3</v>
       </c>
       <c r="M68" s="13">
         <v>0</v>
       </c>
       <c r="N68" s="13">
         <v>0</v>
       </c>
       <c r="O68" s="13">
         <v>1</v>
       </c>
       <c r="P68" s="13">
         <v>0</v>
       </c>
       <c r="Q68" s="13">
         <v>0</v>
       </c>
       <c r="R68" s="13">
         <v>0</v>
       </c>
       <c r="S68" s="13">
         <v>0</v>
       </c>
       <c r="T68" s="13">
         <v>0</v>
       </c>
       <c r="U68" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="69" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A69" s="11"/>
       <c r="B69" s="35"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="12"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13"/>
       <c r="N69" s="13"/>
       <c r="O69" s="13"/>
       <c r="P69" s="13"/>
       <c r="Q69" s="13"/>
       <c r="R69" s="13"/>
       <c r="S69" s="13"/>
       <c r="T69" s="13"/>
       <c r="U69" s="13"/>
     </row>
-    <row r="70" spans="1:21" s="18" customFormat="1" ht="10.35" customHeight="1">
+    <row r="70" spans="1:21" s="18" customFormat="1" ht="10.4" customHeight="1">
       <c r="A70" s="15"/>
       <c r="B70" s="49" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="49"/>
       <c r="D70" s="49"/>
       <c r="E70" s="49"/>
       <c r="F70" s="49"/>
       <c r="G70" s="49"/>
       <c r="H70" s="16"/>
       <c r="I70" s="17">
         <v>8</v>
       </c>
       <c r="J70" s="17">
         <v>8</v>
       </c>
       <c r="K70" s="17">
         <v>2</v>
       </c>
       <c r="L70" s="17">
         <v>4</v>
       </c>
       <c r="M70" s="17">
         <v>1</v>
       </c>
       <c r="N70" s="17">
         <v>1</v>
       </c>
       <c r="O70" s="17">
         <v>0</v>
       </c>
       <c r="P70" s="17">
         <v>0</v>
       </c>
       <c r="Q70" s="17">
         <v>0</v>
       </c>
       <c r="R70" s="17">
         <v>0</v>
       </c>
       <c r="S70" s="17">
         <v>0</v>
       </c>
       <c r="T70" s="17">
         <v>0</v>
       </c>
       <c r="U70" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="71" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A71" s="11"/>
       <c r="B71" s="35"/>
       <c r="C71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="D71" s="48"/>
       <c r="E71" s="20"/>
       <c r="F71" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G71" s="48"/>
       <c r="H71" s="12"/>
       <c r="I71" s="13">
         <v>4</v>
       </c>
       <c r="J71" s="13">
         <v>4</v>
       </c>
       <c r="K71" s="13">
         <v>2</v>
       </c>
       <c r="L71" s="13">
         <v>2</v>
       </c>
       <c r="M71" s="13">
@@ -5698,306 +5713,306 @@
       <c r="N71" s="13">
         <v>0</v>
       </c>
       <c r="O71" s="13">
         <v>0</v>
       </c>
       <c r="P71" s="13">
         <v>0</v>
       </c>
       <c r="Q71" s="13">
         <v>0</v>
       </c>
       <c r="R71" s="13">
         <v>0</v>
       </c>
       <c r="S71" s="13">
         <v>0</v>
       </c>
       <c r="T71" s="13">
         <v>0</v>
       </c>
       <c r="U71" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="72" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A72" s="11"/>
       <c r="B72" s="35"/>
       <c r="C72" s="48"/>
       <c r="D72" s="48"/>
       <c r="E72" s="19"/>
       <c r="F72" s="48" t="s">
         <v>5</v>
       </c>
       <c r="G72" s="48"/>
       <c r="H72" s="12"/>
       <c r="I72" s="13">
         <v>1</v>
       </c>
       <c r="J72" s="13">
         <v>1</v>
       </c>
       <c r="K72" s="13">
         <v>0</v>
       </c>
       <c r="L72" s="13">
         <v>1</v>
       </c>
       <c r="M72" s="13">
         <v>0</v>
       </c>
       <c r="N72" s="13">
         <v>0</v>
       </c>
       <c r="O72" s="13">
         <v>0</v>
       </c>
       <c r="P72" s="13">
         <v>0</v>
       </c>
       <c r="Q72" s="13">
         <v>0</v>
       </c>
       <c r="R72" s="13">
         <v>0</v>
       </c>
       <c r="S72" s="13">
         <v>0</v>
       </c>
       <c r="T72" s="13">
         <v>0</v>
       </c>
       <c r="U72" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="73" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A73" s="11"/>
       <c r="B73" s="35"/>
       <c r="C73" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="48"/>
       <c r="E73" s="48"/>
       <c r="F73" s="48"/>
       <c r="G73" s="48"/>
       <c r="H73" s="12"/>
       <c r="I73" s="13">
         <v>0</v>
       </c>
       <c r="J73" s="13">
         <v>0</v>
       </c>
       <c r="K73" s="13">
         <v>0</v>
       </c>
       <c r="L73" s="13">
         <v>0</v>
       </c>
       <c r="M73" s="13">
         <v>0</v>
       </c>
       <c r="N73" s="13">
         <v>0</v>
       </c>
       <c r="O73" s="13">
         <v>0</v>
       </c>
       <c r="P73" s="13">
         <v>0</v>
       </c>
       <c r="Q73" s="13">
         <v>0</v>
       </c>
       <c r="R73" s="13">
         <v>0</v>
       </c>
       <c r="S73" s="13">
         <v>0</v>
       </c>
       <c r="T73" s="13">
         <v>0</v>
       </c>
       <c r="U73" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="74" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A74" s="11"/>
       <c r="B74" s="35"/>
       <c r="C74" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="48"/>
       <c r="E74" s="48"/>
       <c r="F74" s="48"/>
       <c r="G74" s="48"/>
       <c r="H74" s="12"/>
       <c r="I74" s="13">
         <v>0</v>
       </c>
       <c r="J74" s="13">
         <v>0</v>
       </c>
       <c r="K74" s="13">
         <v>0</v>
       </c>
       <c r="L74" s="13">
         <v>0</v>
       </c>
       <c r="M74" s="13">
         <v>0</v>
       </c>
       <c r="N74" s="13">
         <v>0</v>
       </c>
       <c r="O74" s="13">
         <v>0</v>
       </c>
       <c r="P74" s="13">
         <v>0</v>
       </c>
       <c r="Q74" s="13">
         <v>0</v>
       </c>
       <c r="R74" s="13">
         <v>0</v>
       </c>
       <c r="S74" s="13">
         <v>0</v>
       </c>
       <c r="T74" s="13">
         <v>0</v>
       </c>
       <c r="U74" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="75" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A75" s="11"/>
       <c r="B75" s="35"/>
       <c r="C75" s="48" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="48"/>
       <c r="E75" s="48"/>
       <c r="F75" s="48"/>
       <c r="G75" s="48"/>
       <c r="H75" s="12"/>
       <c r="I75" s="13">
         <v>0</v>
       </c>
       <c r="J75" s="13">
         <v>0</v>
       </c>
       <c r="K75" s="13">
         <v>0</v>
       </c>
       <c r="L75" s="13">
         <v>0</v>
       </c>
       <c r="M75" s="13">
         <v>0</v>
       </c>
       <c r="N75" s="13">
         <v>0</v>
       </c>
       <c r="O75" s="13">
         <v>0</v>
       </c>
       <c r="P75" s="13">
         <v>0</v>
       </c>
       <c r="Q75" s="13">
         <v>0</v>
       </c>
       <c r="R75" s="13">
         <v>0</v>
       </c>
       <c r="S75" s="13">
         <v>0</v>
       </c>
       <c r="T75" s="13">
         <v>0</v>
       </c>
       <c r="U75" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="76" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A76" s="11"/>
       <c r="B76" s="35"/>
       <c r="C76" s="48" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="48"/>
       <c r="E76" s="48"/>
       <c r="F76" s="48"/>
       <c r="G76" s="48"/>
       <c r="H76" s="12"/>
       <c r="I76" s="13">
         <v>1</v>
       </c>
       <c r="J76" s="13">
         <v>1</v>
       </c>
       <c r="K76" s="13">
         <v>0</v>
       </c>
       <c r="L76" s="13">
         <v>1</v>
       </c>
       <c r="M76" s="13">
         <v>0</v>
       </c>
       <c r="N76" s="13">
         <v>0</v>
       </c>
       <c r="O76" s="13">
         <v>0</v>
       </c>
       <c r="P76" s="13">
         <v>0</v>
       </c>
       <c r="Q76" s="13">
         <v>0</v>
       </c>
       <c r="R76" s="13">
         <v>0</v>
       </c>
       <c r="S76" s="13">
         <v>0</v>
       </c>
       <c r="T76" s="13">
         <v>0</v>
       </c>
       <c r="U76" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:21" s="14" customFormat="1" ht="10.35" customHeight="1">
+    <row r="77" spans="1:21" s="14" customFormat="1" ht="10.4" customHeight="1">
       <c r="A77" s="11"/>
       <c r="B77" s="35"/>
       <c r="C77" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="48"/>
       <c r="E77" s="48"/>
       <c r="F77" s="48"/>
       <c r="G77" s="48"/>
       <c r="H77" s="12"/>
       <c r="I77" s="13">
         <v>2</v>
       </c>
       <c r="J77" s="13">
         <v>2</v>
       </c>
       <c r="K77" s="13">
         <v>0</v>
       </c>
       <c r="L77" s="13">
         <v>0</v>
       </c>
       <c r="M77" s="13">
         <v>1</v>
       </c>
@@ -6146,260 +6161,75 @@
     <mergeCell ref="C67:G67"/>
     <mergeCell ref="C55:G55"/>
     <mergeCell ref="F72:G72"/>
     <mergeCell ref="F54:G54"/>
     <mergeCell ref="C46:G46"/>
     <mergeCell ref="C47:G47"/>
     <mergeCell ref="C53:D54"/>
     <mergeCell ref="C62:D63"/>
     <mergeCell ref="C56:G56"/>
     <mergeCell ref="C57:G57"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="C58:G58"/>
     <mergeCell ref="C49:G49"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="F63:G63"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-67</vt:lpstr>
       <vt:lpstr>'24-00-67'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>