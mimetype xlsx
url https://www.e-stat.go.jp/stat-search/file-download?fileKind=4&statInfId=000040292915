--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,91 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_05B7C3879BC111F7F96ABC51D5710EB652891251" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B1DE5757-6225-445F-87C8-91F5C4036412}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{9C5BEAE6-A76B-430F-B523-EF276D534130}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{9F265021-5969-401D-91D0-346B46B1C2E9}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-68" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-68'!$A$1:$AA$79</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
   <si>
     <t>委託終了事由</t>
     <rPh sb="0" eb="2">
       <t>イタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジユウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>刑の執行終了者</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
@@ -569,50 +565,53 @@
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>68　 宿泊供与の委託終了者の終了事由別　 終　了　時　職　業</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　（注） 65表の（注）参照</t>
     <rPh sb="7" eb="8">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チュウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>令和</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="[$-411]e\ \ \ \ \ \ \ \ "/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1768,146 +1767,146 @@
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{0F9BE320-10AC-456C-A13C-06BEEF47CA6A}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{1ADF5E31-BB1D-41E5-983B-B4BAC464B5DD}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{838561A4-3300-4D7C-8DCA-5AE944E7FCDA}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{CBAF19FA-95F4-4E4B-9F74-D46BFDAAF4B3}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{9E46C57F-859F-4290-8EA5-B7C9BCB9E9C8}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{19AD4098-0483-4163-B903-CCC809C3B3FE}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{ADF64509-0098-4B33-8AD3-B539EE51D365}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{B9A6A6EC-AEC4-4CA0-9676-89FE1B47CED0}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{670D2E05-6EEB-464A-8981-84A0C24A8850}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{C4E497B9-49E1-4408-B395-BFA3088E324F}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{981BE041-FA6E-4CB1-BEA7-0842FA958563}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{9F4EF471-0E83-42B4-AB07-F9DCBF1EFC70}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00FB0729-C3B3-4886-A077-84609CDAFFDC}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{B4008918-F9C1-4360-B155-B945D77F55E2}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{EEF0A2C8-1F1C-47E5-9E2A-ACED903B5097}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{C4959FB2-CBB2-4CC6-B308-88D009609ADB}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{6CA67E10-458E-4518-AF0D-20724B14D988}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{EF96D29E-8791-4B69-8266-523A06BC9134}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{246338AB-5F78-420D-B01A-87CC2CD09F1E}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{09F1973F-004E-456E-8947-D4401BBEA2B5}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{27E66468-70A2-4B19-BDB8-B0CE0B91DDA9}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{D01FD60A-687D-4C64-8EE8-82C25F1A2139}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{3BC8EB17-4458-4B95-A1E1-E7F7AA248CDE}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{193AEBE7-9699-4461-9F0D-039069C1E525}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{AB3502F7-9665-4F35-9B85-67A3D2F5629C}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{9852DB24-897C-43D5-8448-D39DFA24BEB2}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{BD474484-7DCA-4F22-AB7C-510D112876E3}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{41168D08-38E5-49E1-B635-E39AFD8F6A7E}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{E198B5DB-6B3A-4F38-9318-49244D08CE35}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{A4E531B8-3BBD-4122-9219-F892286F90EA}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{2DC20284-60C9-491F-98FE-C9E8FFC6C32A}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{28F5A813-5682-448A-89C2-F168C7E5FF2A}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{D0BC23AA-2F50-47F2-AFA3-F02FC6104D30}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5240" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC504164-DEC3-9394-2799-62BD9A6C0BB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="2400300"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1922,51 +1921,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5241" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9E920B-9873-57F9-228B-9113BDCB06D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="3638550"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1981,51 +1980,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5242" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66ECC6AB-2939-C3C2-B95B-D8C8E84B6F9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="4752975"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2040,51 +2039,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5243" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{755EFAB7-51F6-87F8-4400-BAAED7A348FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="5867400"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2099,51 +2098,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5244" name="AutoShape 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07C4ECBD-0EDA-994E-CA1B-336CA84F5D40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="6981825"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2158,51 +2157,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5245" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5525CA9-C566-2213-8502-208213502ED5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="8096250"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2217,51 +2216,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5246" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E140000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED264D6E-89B1-1312-1053-11BE8368884B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="9210675"/>
           <a:ext cx="85725" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41274"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2551,82 +2550,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D1845A-E0FE-48A4-9015-3E43A9D5D76A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB88"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="4.5" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
-    <col min="5" max="5" width="2.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="10.5" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="4.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
     <col min="8" max="8" width="4" bestFit="1" customWidth="1"/>
-    <col min="9" max="12" width="7.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="17" width="7.1640625" customWidth="1"/>
+    <col min="9" max="12" width="7.109375" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" customWidth="1"/>
+    <col min="14" max="17" width="7.109375" customWidth="1"/>
     <col min="18" max="18" width="9" customWidth="1"/>
-    <col min="19" max="23" width="8.83203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="27" max="27" width="10.5" customWidth="1"/>
+    <col min="19" max="23" width="8.77734375" customWidth="1"/>
+    <col min="24" max="25" width="9.77734375" customWidth="1"/>
+    <col min="26" max="26" width="9.44140625" customWidth="1"/>
+    <col min="27" max="27" width="10.44140625" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="1" customFormat="1" ht="17.25">
+    <row r="1" spans="1:28" s="1" customFormat="1" ht="16.5">
       <c r="A1" s="55"/>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
       <c r="T1" s="55"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
@@ -2654,51 +2653,51 @@
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
       <c r="Y2" s="56"/>
       <c r="Z2" s="56"/>
       <c r="AA2" s="56"/>
     </row>
     <row r="3" spans="1:28" ht="10.5" customHeight="1">
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="T3" s="24"/>
       <c r="U3" s="24"/>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
       <c r="Z3" s="24"/>
       <c r="AA3" s="24"/>
     </row>
-    <row r="4" spans="1:28" ht="2.1" customHeight="1">
+    <row r="4" spans="1:28" ht="2.15" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
     </row>
     <row r="5" spans="1:28" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="64" t="s">
         <v>0</v>
       </c>
@@ -2777,74 +2776,74 @@
       <c r="N6" s="39" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="41" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="60"/>
       <c r="Q6" s="60"/>
       <c r="R6" s="60"/>
       <c r="S6" s="70"/>
       <c r="T6" s="72"/>
       <c r="U6" s="70"/>
       <c r="V6" s="74"/>
       <c r="W6" s="70"/>
       <c r="X6" s="28" t="s">
         <v>36</v>
       </c>
       <c r="Y6" s="28" t="s">
         <v>19</v>
       </c>
       <c r="Z6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="AA6" s="58"/>
     </row>
-    <row r="7" spans="1:28" s="10" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="7" spans="1:28" s="10" customFormat="1" ht="5.15" customHeight="1">
       <c r="H7" s="11"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="29"/>
       <c r="T7" s="29"/>
       <c r="U7" s="29"/>
       <c r="V7" s="29"/>
       <c r="W7" s="29"/>
       <c r="X7" s="29"/>
       <c r="Y7" s="29"/>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
       <c r="AB7" s="12"/>
     </row>
-    <row r="8" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="8" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="A8" s="44"/>
       <c r="B8" s="48" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="48"/>
       <c r="D8" s="49">
         <v>2</v>
       </c>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="45" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="25"/>
       <c r="I8" s="30">
         <v>3890</v>
       </c>
       <c r="J8" s="30">
         <v>33</v>
       </c>
       <c r="K8" s="30">
         <v>72</v>
       </c>
       <c r="L8" s="30">
         <v>22</v>
@@ -2874,60 +2873,64 @@
         <v>1049</v>
       </c>
       <c r="U8" s="30">
         <v>257</v>
       </c>
       <c r="V8" s="30">
         <v>14</v>
       </c>
       <c r="W8" s="30">
         <v>0</v>
       </c>
       <c r="X8" s="30">
         <v>2</v>
       </c>
       <c r="Y8" s="30">
         <v>2</v>
       </c>
       <c r="Z8" s="30">
         <v>2010</v>
       </c>
       <c r="AA8" s="30">
         <v>11</v>
       </c>
       <c r="AB8" s="12"/>
     </row>
-    <row r="9" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="9" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="A9" s="46"/>
-      <c r="B9" s="48"/>
+      <c r="B9" s="48" t="s">
+        <v>41</v>
+      </c>
       <c r="C9" s="48"/>
       <c r="D9" s="49">
         <v>3</v>
       </c>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
-      <c r="G9" s="45"/>
+      <c r="G9" s="45" t="s">
+        <v>41</v>
+      </c>
       <c r="H9" s="11"/>
       <c r="I9" s="30">
         <v>3716</v>
       </c>
       <c r="J9" s="30">
         <v>42</v>
       </c>
       <c r="K9" s="30">
         <v>57</v>
       </c>
       <c r="L9" s="30">
         <v>17</v>
       </c>
       <c r="M9" s="30">
         <v>37</v>
       </c>
       <c r="N9" s="30">
         <v>2</v>
       </c>
       <c r="O9" s="30">
         <v>129</v>
       </c>
       <c r="P9" s="30">
         <v>9</v>
       </c>
@@ -2944,60 +2947,64 @@
         <v>925</v>
       </c>
       <c r="U9" s="30">
         <v>193</v>
       </c>
       <c r="V9" s="30">
         <v>12</v>
       </c>
       <c r="W9" s="30">
         <v>1</v>
       </c>
       <c r="X9" s="30">
         <v>4</v>
       </c>
       <c r="Y9" s="30">
         <v>1</v>
       </c>
       <c r="Z9" s="30">
         <v>2041</v>
       </c>
       <c r="AA9" s="30">
         <v>4</v>
       </c>
       <c r="AB9" s="12"/>
     </row>
-    <row r="10" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="10" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="A10" s="46"/>
-      <c r="B10" s="48"/>
+      <c r="B10" s="48" t="s">
+        <v>41</v>
+      </c>
       <c r="C10" s="48"/>
       <c r="D10" s="49">
         <v>4</v>
       </c>
       <c r="E10" s="49"/>
       <c r="F10" s="49"/>
-      <c r="G10" s="45"/>
+      <c r="G10" s="45" t="s">
+        <v>41</v>
+      </c>
       <c r="H10" s="11"/>
       <c r="I10" s="30">
         <v>3590</v>
       </c>
       <c r="J10" s="30">
         <v>30</v>
       </c>
       <c r="K10" s="30">
         <v>67</v>
       </c>
       <c r="L10" s="30">
         <v>21</v>
       </c>
       <c r="M10" s="30">
         <v>46</v>
       </c>
       <c r="N10" s="30">
         <v>4</v>
       </c>
       <c r="O10" s="30">
         <v>126</v>
       </c>
       <c r="P10" s="30">
         <v>11</v>
       </c>
@@ -3014,60 +3021,64 @@
         <v>852</v>
       </c>
       <c r="U10" s="30">
         <v>196</v>
       </c>
       <c r="V10" s="30">
         <v>15</v>
       </c>
       <c r="W10" s="30">
         <v>0</v>
       </c>
       <c r="X10" s="30">
         <v>1</v>
       </c>
       <c r="Y10" s="30">
         <v>1</v>
       </c>
       <c r="Z10" s="30">
         <v>1959</v>
       </c>
       <c r="AA10" s="30">
         <v>4</v>
       </c>
       <c r="AB10" s="12"/>
     </row>
-    <row r="11" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="11" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="A11" s="46"/>
-      <c r="B11" s="48"/>
+      <c r="B11" s="48" t="s">
+        <v>41</v>
+      </c>
       <c r="C11" s="48"/>
       <c r="D11" s="49">
         <v>5</v>
       </c>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
-      <c r="G11" s="45"/>
+      <c r="G11" s="45" t="s">
+        <v>41</v>
+      </c>
       <c r="H11" s="11"/>
       <c r="I11" s="30">
         <v>3710</v>
       </c>
       <c r="J11" s="30">
         <v>31</v>
       </c>
       <c r="K11" s="30">
         <v>70</v>
       </c>
       <c r="L11" s="30">
         <v>16</v>
       </c>
       <c r="M11" s="30">
         <v>56</v>
       </c>
       <c r="N11" s="30">
         <v>5</v>
       </c>
       <c r="O11" s="30">
         <v>138</v>
       </c>
       <c r="P11" s="30">
         <v>17</v>
       </c>
@@ -3084,219 +3095,223 @@
         <v>850</v>
       </c>
       <c r="U11" s="30">
         <v>213</v>
       </c>
       <c r="V11" s="30">
         <v>13</v>
       </c>
       <c r="W11" s="30">
         <v>0</v>
       </c>
       <c r="X11" s="30">
         <v>1</v>
       </c>
       <c r="Y11" s="30">
         <v>1</v>
       </c>
       <c r="Z11" s="30">
         <v>2042</v>
       </c>
       <c r="AA11" s="30">
         <v>10</v>
       </c>
       <c r="AB11" s="12"/>
     </row>
-    <row r="12" spans="1:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="12" spans="1:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="A12" s="44"/>
-      <c r="B12" s="52"/>
+      <c r="B12" s="52" t="s">
+        <v>41</v>
+      </c>
       <c r="C12" s="52"/>
       <c r="D12" s="53">
         <v>6</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53"/>
-      <c r="G12" s="47"/>
+      <c r="G12" s="47" t="s">
+        <v>41</v>
+      </c>
       <c r="H12" s="14"/>
       <c r="I12" s="31">
-        <v>3819</v>
+        <v>3824</v>
       </c>
       <c r="J12" s="31">
         <v>38</v>
       </c>
       <c r="K12" s="31">
         <v>69</v>
       </c>
       <c r="L12" s="31">
         <v>23</v>
       </c>
       <c r="M12" s="31">
         <v>74</v>
       </c>
       <c r="N12" s="31">
         <v>1</v>
       </c>
       <c r="O12" s="31">
         <v>168</v>
       </c>
       <c r="P12" s="31">
         <v>11</v>
       </c>
       <c r="Q12" s="31">
         <v>32</v>
       </c>
       <c r="R12" s="31">
         <v>59</v>
       </c>
       <c r="S12" s="31">
         <v>124</v>
       </c>
       <c r="T12" s="31">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="U12" s="31">
         <v>260</v>
       </c>
       <c r="V12" s="31">
         <v>10</v>
       </c>
       <c r="W12" s="31">
         <v>0</v>
       </c>
       <c r="X12" s="31">
         <v>3</v>
       </c>
       <c r="Y12" s="31">
         <v>3</v>
       </c>
       <c r="Z12" s="31">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="AA12" s="31">
         <v>18</v>
       </c>
       <c r="AB12" s="15"/>
     </row>
-    <row r="13" spans="1:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="13" spans="1:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="14"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="15"/>
     </row>
-    <row r="14" spans="1:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="14" spans="1:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B14" s="51" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="14"/>
       <c r="I14" s="31">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="J14" s="31">
         <v>31</v>
       </c>
       <c r="K14" s="31">
         <v>46</v>
       </c>
       <c r="L14" s="31">
         <v>14</v>
       </c>
       <c r="M14" s="31">
         <v>43</v>
       </c>
       <c r="N14" s="31">
         <v>0</v>
       </c>
       <c r="O14" s="31">
         <v>112</v>
       </c>
       <c r="P14" s="31">
         <v>0</v>
       </c>
       <c r="Q14" s="31">
         <v>27</v>
       </c>
       <c r="R14" s="31">
         <v>40</v>
       </c>
       <c r="S14" s="31">
         <v>74</v>
       </c>
       <c r="T14" s="31">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="U14" s="31">
         <v>187</v>
       </c>
       <c r="V14" s="31">
         <v>8</v>
       </c>
       <c r="W14" s="31">
         <v>0</v>
       </c>
       <c r="X14" s="31">
         <v>2</v>
       </c>
       <c r="Y14" s="31">
         <v>1</v>
       </c>
       <c r="Z14" s="31">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="AA14" s="31">
         <v>10</v>
       </c>
       <c r="AB14" s="15"/>
     </row>
-    <row r="15" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="15" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B15" s="26"/>
       <c r="C15" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="50"/>
       <c r="E15" s="17"/>
       <c r="F15" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G15" s="50"/>
       <c r="H15" s="11"/>
       <c r="I15" s="30">
         <v>1451</v>
       </c>
       <c r="J15" s="30">
         <v>24</v>
       </c>
       <c r="K15" s="30">
         <v>37</v>
       </c>
       <c r="L15" s="30">
         <v>10</v>
       </c>
       <c r="M15" s="30">
         <v>33</v>
@@ -3323,51 +3338,51 @@
         <v>480</v>
       </c>
       <c r="U15" s="30">
         <v>137</v>
       </c>
       <c r="V15" s="30">
         <v>6</v>
       </c>
       <c r="W15" s="30">
         <v>0</v>
       </c>
       <c r="X15" s="30">
         <v>1</v>
       </c>
       <c r="Y15" s="30">
         <v>1</v>
       </c>
       <c r="Z15" s="30">
         <v>541</v>
       </c>
       <c r="AA15" s="30">
         <v>4</v>
       </c>
       <c r="AB15" s="12"/>
     </row>
-    <row r="16" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="16" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B16" s="26"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="16"/>
       <c r="F16" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="50"/>
       <c r="H16" s="11"/>
       <c r="I16" s="30">
         <v>295</v>
       </c>
       <c r="J16" s="30">
         <v>2</v>
       </c>
       <c r="K16" s="30">
         <v>1</v>
       </c>
       <c r="L16" s="30">
         <v>0</v>
       </c>
       <c r="M16" s="30">
         <v>5</v>
       </c>
       <c r="N16" s="30">
@@ -3392,51 +3407,51 @@
         <v>17</v>
       </c>
       <c r="U16" s="30">
         <v>11</v>
       </c>
       <c r="V16" s="30">
         <v>0</v>
       </c>
       <c r="W16" s="30">
         <v>0</v>
       </c>
       <c r="X16" s="30">
         <v>0</v>
       </c>
       <c r="Y16" s="30">
         <v>0</v>
       </c>
       <c r="Z16" s="30">
         <v>249</v>
       </c>
       <c r="AA16" s="30">
         <v>0</v>
       </c>
       <c r="AB16" s="12"/>
     </row>
-    <row r="17" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="17" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B17" s="26"/>
       <c r="C17" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="11"/>
       <c r="I17" s="30">
         <v>77</v>
       </c>
       <c r="J17" s="30">
         <v>2</v>
       </c>
       <c r="K17" s="30">
         <v>1</v>
       </c>
       <c r="L17" s="30">
         <v>1</v>
       </c>
       <c r="M17" s="30">
         <v>1</v>
       </c>
       <c r="N17" s="30">
@@ -3461,51 +3476,51 @@
         <v>21</v>
       </c>
       <c r="U17" s="30">
         <v>4</v>
       </c>
       <c r="V17" s="30">
         <v>0</v>
       </c>
       <c r="W17" s="30">
         <v>0</v>
       </c>
       <c r="X17" s="30">
         <v>0</v>
       </c>
       <c r="Y17" s="30">
         <v>0</v>
       </c>
       <c r="Z17" s="30">
         <v>42</v>
       </c>
       <c r="AA17" s="30">
         <v>1</v>
       </c>
       <c r="AB17" s="12"/>
     </row>
-    <row r="18" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="18" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B18" s="26"/>
       <c r="C18" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="11"/>
       <c r="I18" s="30">
         <v>102</v>
       </c>
       <c r="J18" s="30">
         <v>0</v>
       </c>
       <c r="K18" s="30">
         <v>1</v>
       </c>
       <c r="L18" s="30">
         <v>0</v>
       </c>
       <c r="M18" s="30">
         <v>0</v>
       </c>
       <c r="N18" s="30">
@@ -3530,51 +3545,51 @@
         <v>23</v>
       </c>
       <c r="U18" s="30">
         <v>3</v>
       </c>
       <c r="V18" s="30">
         <v>0</v>
       </c>
       <c r="W18" s="30">
         <v>0</v>
       </c>
       <c r="X18" s="30">
         <v>0</v>
       </c>
       <c r="Y18" s="30">
         <v>0</v>
       </c>
       <c r="Z18" s="30">
         <v>60</v>
       </c>
       <c r="AA18" s="30">
         <v>3</v>
       </c>
       <c r="AB18" s="12"/>
     </row>
-    <row r="19" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="19" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B19" s="26"/>
       <c r="C19" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="11"/>
       <c r="I19" s="30">
         <v>80</v>
       </c>
       <c r="J19" s="30">
         <v>1</v>
       </c>
       <c r="K19" s="30">
         <v>1</v>
       </c>
       <c r="L19" s="30">
         <v>1</v>
       </c>
       <c r="M19" s="30">
         <v>2</v>
       </c>
       <c r="N19" s="30">
@@ -3599,120 +3614,120 @@
         <v>13</v>
       </c>
       <c r="U19" s="30">
         <v>4</v>
       </c>
       <c r="V19" s="30">
         <v>1</v>
       </c>
       <c r="W19" s="30">
         <v>0</v>
       </c>
       <c r="X19" s="30">
         <v>0</v>
       </c>
       <c r="Y19" s="30">
         <v>0</v>
       </c>
       <c r="Z19" s="30">
         <v>49</v>
       </c>
       <c r="AA19" s="30">
         <v>0</v>
       </c>
       <c r="AB19" s="12"/>
     </row>
-    <row r="20" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="20" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B20" s="26"/>
       <c r="C20" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="50"/>
       <c r="E20" s="50"/>
       <c r="F20" s="50"/>
       <c r="G20" s="50"/>
       <c r="H20" s="11"/>
       <c r="I20" s="30">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J20" s="30">
         <v>2</v>
       </c>
       <c r="K20" s="30">
         <v>5</v>
       </c>
       <c r="L20" s="30">
         <v>2</v>
       </c>
       <c r="M20" s="30">
         <v>2</v>
       </c>
       <c r="N20" s="30">
         <v>0</v>
       </c>
       <c r="O20" s="30">
         <v>6</v>
       </c>
       <c r="P20" s="30">
         <v>0</v>
       </c>
       <c r="Q20" s="30">
         <v>8</v>
       </c>
       <c r="R20" s="30">
         <v>6</v>
       </c>
       <c r="S20" s="30">
         <v>10</v>
       </c>
       <c r="T20" s="30">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U20" s="30">
         <v>22</v>
       </c>
       <c r="V20" s="30">
         <v>1</v>
       </c>
       <c r="W20" s="30">
         <v>0</v>
       </c>
       <c r="X20" s="30">
         <v>1</v>
       </c>
       <c r="Y20" s="30">
         <v>0</v>
       </c>
       <c r="Z20" s="30">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="AA20" s="30">
         <v>0</v>
       </c>
       <c r="AB20" s="12"/>
     </row>
-    <row r="21" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="21" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B21" s="26"/>
       <c r="C21" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="50"/>
       <c r="H21" s="11"/>
       <c r="I21" s="30">
         <v>173</v>
       </c>
       <c r="J21" s="30">
         <v>0</v>
       </c>
       <c r="K21" s="30">
         <v>0</v>
       </c>
       <c r="L21" s="30">
         <v>0</v>
       </c>
       <c r="M21" s="30">
         <v>0</v>
       </c>
       <c r="N21" s="30">
@@ -3737,80 +3752,80 @@
         <v>13</v>
       </c>
       <c r="U21" s="30">
         <v>6</v>
       </c>
       <c r="V21" s="30">
         <v>0</v>
       </c>
       <c r="W21" s="30">
         <v>0</v>
       </c>
       <c r="X21" s="30">
         <v>0</v>
       </c>
       <c r="Y21" s="30">
         <v>0</v>
       </c>
       <c r="Z21" s="30">
         <v>140</v>
       </c>
       <c r="AA21" s="30">
         <v>2</v>
       </c>
       <c r="AB21" s="12"/>
     </row>
-    <row r="22" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="22" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B22" s="26"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="11"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="30"/>
       <c r="W22" s="30"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="30"/>
       <c r="Z22" s="30"/>
       <c r="AA22" s="30"/>
       <c r="AB22" s="12"/>
     </row>
-    <row r="23" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="23" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B23" s="51" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="51"/>
       <c r="D23" s="51"/>
       <c r="E23" s="51"/>
       <c r="F23" s="51"/>
       <c r="G23" s="51"/>
       <c r="H23" s="14"/>
       <c r="I23" s="31">
         <v>623</v>
       </c>
       <c r="J23" s="31">
         <v>6</v>
       </c>
       <c r="K23" s="31">
         <v>9</v>
       </c>
       <c r="L23" s="31">
         <v>3</v>
       </c>
       <c r="M23" s="31">
         <v>14</v>
       </c>
       <c r="N23" s="31">
@@ -3835,51 +3850,51 @@
         <v>126</v>
       </c>
       <c r="U23" s="31">
         <v>29</v>
       </c>
       <c r="V23" s="31">
         <v>1</v>
       </c>
       <c r="W23" s="31">
         <v>0</v>
       </c>
       <c r="X23" s="31">
         <v>0</v>
       </c>
       <c r="Y23" s="31">
         <v>1</v>
       </c>
       <c r="Z23" s="31">
         <v>371</v>
       </c>
       <c r="AA23" s="31">
         <v>5</v>
       </c>
       <c r="AB23" s="15"/>
     </row>
-    <row r="24" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="24" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B24" s="50" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="14"/>
       <c r="I24" s="43">
         <v>0</v>
       </c>
       <c r="J24" s="43">
         <v>0</v>
       </c>
       <c r="K24" s="43">
         <v>0</v>
       </c>
       <c r="L24" s="43">
         <v>0</v>
       </c>
       <c r="M24" s="43">
         <v>0</v>
       </c>
       <c r="N24" s="43">
@@ -3904,51 +3919,51 @@
         <v>0</v>
       </c>
       <c r="U24" s="43">
         <v>0</v>
       </c>
       <c r="V24" s="43">
         <v>0</v>
       </c>
       <c r="W24" s="43">
         <v>0</v>
       </c>
       <c r="X24" s="43">
         <v>0</v>
       </c>
       <c r="Y24" s="43">
         <v>0</v>
       </c>
       <c r="Z24" s="43">
         <v>0</v>
       </c>
       <c r="AA24" s="43">
         <v>0</v>
       </c>
       <c r="AB24" s="15"/>
     </row>
-    <row r="25" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="25" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B25" s="26"/>
       <c r="C25" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="50"/>
       <c r="E25" s="17"/>
       <c r="F25" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G25" s="50"/>
       <c r="H25" s="11"/>
       <c r="I25" s="30">
         <v>296</v>
       </c>
       <c r="J25" s="30">
         <v>5</v>
       </c>
       <c r="K25" s="30">
         <v>6</v>
       </c>
       <c r="L25" s="30">
         <v>2</v>
       </c>
       <c r="M25" s="30">
         <v>10</v>
@@ -3975,51 +3990,51 @@
         <v>90</v>
       </c>
       <c r="U25" s="30">
         <v>23</v>
       </c>
       <c r="V25" s="30">
         <v>1</v>
       </c>
       <c r="W25" s="30">
         <v>0</v>
       </c>
       <c r="X25" s="30">
         <v>0</v>
       </c>
       <c r="Y25" s="30">
         <v>1</v>
       </c>
       <c r="Z25" s="30">
         <v>116</v>
       </c>
       <c r="AA25" s="30">
         <v>3</v>
       </c>
       <c r="AB25" s="12"/>
     </row>
-    <row r="26" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="26" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B26" s="26"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="16"/>
       <c r="F26" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="50"/>
       <c r="H26" s="11"/>
       <c r="I26" s="30">
         <v>89</v>
       </c>
       <c r="J26" s="30">
         <v>0</v>
       </c>
       <c r="K26" s="30">
         <v>0</v>
       </c>
       <c r="L26" s="30">
         <v>0</v>
       </c>
       <c r="M26" s="30">
         <v>1</v>
       </c>
       <c r="N26" s="30">
@@ -4044,51 +4059,51 @@
         <v>0</v>
       </c>
       <c r="U26" s="30">
         <v>2</v>
       </c>
       <c r="V26" s="30">
         <v>0</v>
       </c>
       <c r="W26" s="30">
         <v>0</v>
       </c>
       <c r="X26" s="30">
         <v>0</v>
       </c>
       <c r="Y26" s="30">
         <v>0</v>
       </c>
       <c r="Z26" s="30">
         <v>84</v>
       </c>
       <c r="AA26" s="30">
         <v>0</v>
       </c>
       <c r="AB26" s="12"/>
     </row>
-    <row r="27" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="27" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B27" s="26"/>
       <c r="C27" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="11"/>
       <c r="I27" s="30">
         <v>19</v>
       </c>
       <c r="J27" s="30">
         <v>0</v>
       </c>
       <c r="K27" s="30">
         <v>0</v>
       </c>
       <c r="L27" s="30">
         <v>0</v>
       </c>
       <c r="M27" s="30">
         <v>0</v>
       </c>
       <c r="N27" s="30">
@@ -4113,51 +4128,51 @@
         <v>3</v>
       </c>
       <c r="U27" s="30">
         <v>0</v>
       </c>
       <c r="V27" s="30">
         <v>0</v>
       </c>
       <c r="W27" s="30">
         <v>0</v>
       </c>
       <c r="X27" s="30">
         <v>0</v>
       </c>
       <c r="Y27" s="30">
         <v>0</v>
       </c>
       <c r="Z27" s="30">
         <v>13</v>
       </c>
       <c r="AA27" s="30">
         <v>0</v>
       </c>
       <c r="AB27" s="12"/>
     </row>
-    <row r="28" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="28" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B28" s="26"/>
       <c r="C28" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="50"/>
       <c r="G28" s="50"/>
       <c r="H28" s="11"/>
       <c r="I28" s="30">
         <v>41</v>
       </c>
       <c r="J28" s="30">
         <v>0</v>
       </c>
       <c r="K28" s="30">
         <v>1</v>
       </c>
       <c r="L28" s="30">
         <v>0</v>
       </c>
       <c r="M28" s="30">
         <v>0</v>
       </c>
       <c r="N28" s="30">
@@ -4182,51 +4197,51 @@
         <v>9</v>
       </c>
       <c r="U28" s="30">
         <v>2</v>
       </c>
       <c r="V28" s="30">
         <v>0</v>
       </c>
       <c r="W28" s="30">
         <v>0</v>
       </c>
       <c r="X28" s="30">
         <v>0</v>
       </c>
       <c r="Y28" s="30">
         <v>0</v>
       </c>
       <c r="Z28" s="30">
         <v>26</v>
       </c>
       <c r="AA28" s="30">
         <v>2</v>
       </c>
       <c r="AB28" s="12"/>
     </row>
-    <row r="29" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="29" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B29" s="26"/>
       <c r="C29" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="50"/>
       <c r="E29" s="50"/>
       <c r="F29" s="50"/>
       <c r="G29" s="50"/>
       <c r="H29" s="11"/>
       <c r="I29" s="30">
         <v>16</v>
       </c>
       <c r="J29" s="30">
         <v>0</v>
       </c>
       <c r="K29" s="30">
         <v>0</v>
       </c>
       <c r="L29" s="30">
         <v>0</v>
       </c>
       <c r="M29" s="30">
         <v>0</v>
       </c>
       <c r="N29" s="30">
@@ -4251,51 +4266,51 @@
         <v>4</v>
       </c>
       <c r="U29" s="30">
         <v>0</v>
       </c>
       <c r="V29" s="30">
         <v>0</v>
       </c>
       <c r="W29" s="30">
         <v>0</v>
       </c>
       <c r="X29" s="30">
         <v>0</v>
       </c>
       <c r="Y29" s="30">
         <v>0</v>
       </c>
       <c r="Z29" s="30">
         <v>10</v>
       </c>
       <c r="AA29" s="30">
         <v>0</v>
       </c>
       <c r="AB29" s="12"/>
     </row>
-    <row r="30" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="30" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B30" s="26"/>
       <c r="C30" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="50"/>
       <c r="E30" s="50"/>
       <c r="F30" s="50"/>
       <c r="G30" s="50"/>
       <c r="H30" s="11"/>
       <c r="I30" s="30">
         <v>121</v>
       </c>
       <c r="J30" s="30">
         <v>1</v>
       </c>
       <c r="K30" s="30">
         <v>1</v>
       </c>
       <c r="L30" s="30">
         <v>1</v>
       </c>
       <c r="M30" s="30">
         <v>3</v>
       </c>
       <c r="N30" s="30">
@@ -4320,51 +4335,51 @@
         <v>16</v>
       </c>
       <c r="U30" s="30">
         <v>2</v>
       </c>
       <c r="V30" s="30">
         <v>0</v>
       </c>
       <c r="W30" s="30">
         <v>0</v>
       </c>
       <c r="X30" s="30">
         <v>0</v>
       </c>
       <c r="Y30" s="30">
         <v>0</v>
       </c>
       <c r="Z30" s="30">
         <v>88</v>
       </c>
       <c r="AA30" s="30">
         <v>0</v>
       </c>
       <c r="AB30" s="12"/>
     </row>
-    <row r="31" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="31" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B31" s="26"/>
       <c r="C31" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="11"/>
       <c r="I31" s="30">
         <v>41</v>
       </c>
       <c r="J31" s="30">
         <v>0</v>
       </c>
       <c r="K31" s="30">
         <v>1</v>
       </c>
       <c r="L31" s="30">
         <v>0</v>
       </c>
       <c r="M31" s="30">
         <v>0</v>
       </c>
       <c r="N31" s="30">
@@ -4389,80 +4404,80 @@
         <v>4</v>
       </c>
       <c r="U31" s="30">
         <v>0</v>
       </c>
       <c r="V31" s="30">
         <v>0</v>
       </c>
       <c r="W31" s="30">
         <v>0</v>
       </c>
       <c r="X31" s="30">
         <v>0</v>
       </c>
       <c r="Y31" s="30">
         <v>0</v>
       </c>
       <c r="Z31" s="30">
         <v>34</v>
       </c>
       <c r="AA31" s="30">
         <v>0</v>
       </c>
       <c r="AB31" s="12"/>
     </row>
-    <row r="32" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="32" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B32" s="26"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="11"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="30"/>
       <c r="AA32" s="30"/>
       <c r="AB32" s="12"/>
     </row>
-    <row r="33" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="33" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="51"/>
       <c r="D33" s="51"/>
       <c r="E33" s="51"/>
       <c r="F33" s="51"/>
       <c r="G33" s="51"/>
       <c r="H33" s="14"/>
       <c r="I33" s="31">
         <v>576</v>
       </c>
       <c r="J33" s="31">
         <v>1</v>
       </c>
       <c r="K33" s="31">
         <v>12</v>
       </c>
       <c r="L33" s="31">
         <v>6</v>
       </c>
       <c r="M33" s="31">
         <v>14</v>
       </c>
       <c r="N33" s="31">
@@ -4487,51 +4502,51 @@
         <v>103</v>
       </c>
       <c r="U33" s="31">
         <v>34</v>
       </c>
       <c r="V33" s="31">
         <v>1</v>
       </c>
       <c r="W33" s="31">
         <v>0</v>
       </c>
       <c r="X33" s="31">
         <v>1</v>
       </c>
       <c r="Y33" s="31">
         <v>0</v>
       </c>
       <c r="Z33" s="31">
         <v>346</v>
       </c>
       <c r="AA33" s="31">
         <v>2</v>
       </c>
       <c r="AB33" s="15"/>
     </row>
-    <row r="34" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="34" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B34" s="26"/>
       <c r="C34" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D34" s="50"/>
       <c r="E34" s="17"/>
       <c r="F34" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G34" s="50"/>
       <c r="H34" s="11"/>
       <c r="I34" s="30">
         <v>289</v>
       </c>
       <c r="J34" s="30">
         <v>1</v>
       </c>
       <c r="K34" s="30">
         <v>11</v>
       </c>
       <c r="L34" s="30">
         <v>3</v>
       </c>
       <c r="M34" s="30">
         <v>11</v>
@@ -4558,51 +4573,51 @@
         <v>67</v>
       </c>
       <c r="U34" s="30">
         <v>23</v>
       </c>
       <c r="V34" s="30">
         <v>1</v>
       </c>
       <c r="W34" s="30">
         <v>0</v>
       </c>
       <c r="X34" s="30">
         <v>1</v>
       </c>
       <c r="Y34" s="30">
         <v>0</v>
       </c>
       <c r="Z34" s="30">
         <v>126</v>
       </c>
       <c r="AA34" s="30">
         <v>1</v>
       </c>
       <c r="AB34" s="12"/>
     </row>
-    <row r="35" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="35" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B35" s="26"/>
       <c r="C35" s="50"/>
       <c r="D35" s="50"/>
       <c r="E35" s="16"/>
       <c r="F35" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G35" s="50"/>
       <c r="H35" s="11"/>
       <c r="I35" s="30">
         <v>94</v>
       </c>
       <c r="J35" s="30">
         <v>0</v>
       </c>
       <c r="K35" s="30">
         <v>0</v>
       </c>
       <c r="L35" s="30">
         <v>1</v>
       </c>
       <c r="M35" s="30">
         <v>0</v>
       </c>
       <c r="N35" s="30">
@@ -4627,51 +4642,51 @@
         <v>1</v>
       </c>
       <c r="U35" s="30">
         <v>4</v>
       </c>
       <c r="V35" s="30">
         <v>0</v>
       </c>
       <c r="W35" s="30">
         <v>0</v>
       </c>
       <c r="X35" s="30">
         <v>0</v>
       </c>
       <c r="Y35" s="30">
         <v>0</v>
       </c>
       <c r="Z35" s="30">
         <v>87</v>
       </c>
       <c r="AA35" s="30">
         <v>0</v>
       </c>
       <c r="AB35" s="12"/>
     </row>
-    <row r="36" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="36" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B36" s="26"/>
       <c r="C36" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="50"/>
       <c r="E36" s="50"/>
       <c r="F36" s="50"/>
       <c r="G36" s="50"/>
       <c r="H36" s="11"/>
       <c r="I36" s="30">
         <v>21</v>
       </c>
       <c r="J36" s="30">
         <v>0</v>
       </c>
       <c r="K36" s="30">
         <v>0</v>
       </c>
       <c r="L36" s="30">
         <v>0</v>
       </c>
       <c r="M36" s="30">
         <v>0</v>
       </c>
       <c r="N36" s="30">
@@ -4696,51 +4711,51 @@
         <v>2</v>
       </c>
       <c r="U36" s="30">
         <v>3</v>
       </c>
       <c r="V36" s="30">
         <v>0</v>
       </c>
       <c r="W36" s="30">
         <v>0</v>
       </c>
       <c r="X36" s="30">
         <v>0</v>
       </c>
       <c r="Y36" s="30">
         <v>0</v>
       </c>
       <c r="Z36" s="30">
         <v>15</v>
       </c>
       <c r="AA36" s="30">
         <v>0</v>
       </c>
       <c r="AB36" s="12"/>
     </row>
-    <row r="37" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="37" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B37" s="26"/>
       <c r="C37" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="50"/>
       <c r="E37" s="50"/>
       <c r="F37" s="50"/>
       <c r="G37" s="50"/>
       <c r="H37" s="11"/>
       <c r="I37" s="30">
         <v>63</v>
       </c>
       <c r="J37" s="30">
         <v>0</v>
       </c>
       <c r="K37" s="30">
         <v>0</v>
       </c>
       <c r="L37" s="30">
         <v>0</v>
       </c>
       <c r="M37" s="30">
         <v>1</v>
       </c>
       <c r="N37" s="30">
@@ -4765,51 +4780,51 @@
         <v>13</v>
       </c>
       <c r="U37" s="30">
         <v>2</v>
       </c>
       <c r="V37" s="30">
         <v>0</v>
       </c>
       <c r="W37" s="30">
         <v>0</v>
       </c>
       <c r="X37" s="30">
         <v>0</v>
       </c>
       <c r="Y37" s="30">
         <v>0</v>
       </c>
       <c r="Z37" s="30">
         <v>45</v>
       </c>
       <c r="AA37" s="30">
         <v>0</v>
       </c>
       <c r="AB37" s="12"/>
     </row>
-    <row r="38" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="38" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B38" s="26"/>
       <c r="C38" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="50"/>
       <c r="E38" s="50"/>
       <c r="F38" s="50"/>
       <c r="G38" s="50"/>
       <c r="H38" s="11"/>
       <c r="I38" s="30">
         <v>18</v>
       </c>
       <c r="J38" s="30">
         <v>0</v>
       </c>
       <c r="K38" s="30">
         <v>0</v>
       </c>
       <c r="L38" s="30">
         <v>0</v>
       </c>
       <c r="M38" s="30">
         <v>0</v>
       </c>
       <c r="N38" s="30">
@@ -4834,51 +4849,51 @@
         <v>4</v>
       </c>
       <c r="U38" s="30">
         <v>0</v>
       </c>
       <c r="V38" s="30">
         <v>0</v>
       </c>
       <c r="W38" s="30">
         <v>0</v>
       </c>
       <c r="X38" s="30">
         <v>0</v>
       </c>
       <c r="Y38" s="30">
         <v>0</v>
       </c>
       <c r="Z38" s="30">
         <v>14</v>
       </c>
       <c r="AA38" s="30">
         <v>0</v>
       </c>
       <c r="AB38" s="12"/>
     </row>
-    <row r="39" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="39" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B39" s="26"/>
       <c r="C39" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="50"/>
       <c r="E39" s="50"/>
       <c r="F39" s="50"/>
       <c r="G39" s="50"/>
       <c r="H39" s="11"/>
       <c r="I39" s="30">
         <v>46</v>
       </c>
       <c r="J39" s="30">
         <v>0</v>
       </c>
       <c r="K39" s="30">
         <v>1</v>
       </c>
       <c r="L39" s="30">
         <v>2</v>
       </c>
       <c r="M39" s="30">
         <v>0</v>
       </c>
       <c r="N39" s="30">
@@ -4903,51 +4918,51 @@
         <v>12</v>
       </c>
       <c r="U39" s="30">
         <v>1</v>
       </c>
       <c r="V39" s="30">
         <v>0</v>
       </c>
       <c r="W39" s="30">
         <v>0</v>
       </c>
       <c r="X39" s="30">
         <v>0</v>
       </c>
       <c r="Y39" s="30">
         <v>0</v>
       </c>
       <c r="Z39" s="30">
         <v>24</v>
       </c>
       <c r="AA39" s="30">
         <v>0</v>
       </c>
       <c r="AB39" s="12"/>
     </row>
-    <row r="40" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="40" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B40" s="26"/>
       <c r="C40" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="50"/>
       <c r="E40" s="50"/>
       <c r="F40" s="50"/>
       <c r="G40" s="50"/>
       <c r="H40" s="11"/>
       <c r="I40" s="30">
         <v>45</v>
       </c>
       <c r="J40" s="30">
         <v>0</v>
       </c>
       <c r="K40" s="30">
         <v>0</v>
       </c>
       <c r="L40" s="30">
         <v>0</v>
       </c>
       <c r="M40" s="30">
         <v>2</v>
       </c>
       <c r="N40" s="30">
@@ -4972,80 +4987,80 @@
         <v>4</v>
       </c>
       <c r="U40" s="30">
         <v>1</v>
       </c>
       <c r="V40" s="30">
         <v>0</v>
       </c>
       <c r="W40" s="30">
         <v>0</v>
       </c>
       <c r="X40" s="30">
         <v>0</v>
       </c>
       <c r="Y40" s="30">
         <v>0</v>
       </c>
       <c r="Z40" s="30">
         <v>35</v>
       </c>
       <c r="AA40" s="30">
         <v>1</v>
       </c>
       <c r="AB40" s="12"/>
     </row>
-    <row r="41" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="41" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B41" s="26"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="11"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
       <c r="P41" s="30"/>
       <c r="Q41" s="30"/>
       <c r="R41" s="30"/>
       <c r="S41" s="30"/>
       <c r="T41" s="30"/>
       <c r="U41" s="30"/>
       <c r="V41" s="30"/>
       <c r="W41" s="30"/>
       <c r="X41" s="30"/>
       <c r="Y41" s="30"/>
       <c r="Z41" s="30"/>
       <c r="AA41" s="30"/>
       <c r="AB41" s="12"/>
     </row>
-    <row r="42" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="42" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B42" s="54" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="54"/>
       <c r="D42" s="54"/>
       <c r="E42" s="54"/>
       <c r="F42" s="54"/>
       <c r="G42" s="54"/>
       <c r="H42" s="14"/>
       <c r="I42" s="31">
         <v>0</v>
       </c>
       <c r="J42" s="31">
         <v>0</v>
       </c>
       <c r="K42" s="31">
         <v>0</v>
       </c>
       <c r="L42" s="31">
         <v>0</v>
       </c>
       <c r="M42" s="31">
         <v>0</v>
       </c>
       <c r="N42" s="31">
@@ -5070,51 +5085,51 @@
         <v>0</v>
       </c>
       <c r="U42" s="31">
         <v>0</v>
       </c>
       <c r="V42" s="31">
         <v>0</v>
       </c>
       <c r="W42" s="31">
         <v>0</v>
       </c>
       <c r="X42" s="31">
         <v>0</v>
       </c>
       <c r="Y42" s="31">
         <v>0</v>
       </c>
       <c r="Z42" s="31">
         <v>0</v>
       </c>
       <c r="AA42" s="31">
         <v>0</v>
       </c>
       <c r="AB42" s="15"/>
     </row>
-    <row r="43" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="43" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B43" s="26"/>
       <c r="C43" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="50"/>
       <c r="E43" s="17"/>
       <c r="F43" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="50"/>
       <c r="H43" s="11"/>
       <c r="I43" s="30">
         <v>0</v>
       </c>
       <c r="J43" s="30">
         <v>0</v>
       </c>
       <c r="K43" s="30">
         <v>0</v>
       </c>
       <c r="L43" s="30">
         <v>0</v>
       </c>
       <c r="M43" s="30">
         <v>0</v>
@@ -5141,51 +5156,51 @@
         <v>0</v>
       </c>
       <c r="U43" s="30">
         <v>0</v>
       </c>
       <c r="V43" s="30">
         <v>0</v>
       </c>
       <c r="W43" s="30">
         <v>0</v>
       </c>
       <c r="X43" s="30">
         <v>0</v>
       </c>
       <c r="Y43" s="30">
         <v>0</v>
       </c>
       <c r="Z43" s="30">
         <v>0</v>
       </c>
       <c r="AA43" s="30">
         <v>0</v>
       </c>
       <c r="AB43" s="12"/>
     </row>
-    <row r="44" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="44" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B44" s="26"/>
       <c r="C44" s="50"/>
       <c r="D44" s="50"/>
       <c r="E44" s="16"/>
       <c r="F44" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G44" s="50"/>
       <c r="H44" s="11"/>
       <c r="I44" s="30">
         <v>0</v>
       </c>
       <c r="J44" s="30">
         <v>0</v>
       </c>
       <c r="K44" s="30">
         <v>0</v>
       </c>
       <c r="L44" s="30">
         <v>0</v>
       </c>
       <c r="M44" s="30">
         <v>0</v>
       </c>
       <c r="N44" s="30">
@@ -5210,51 +5225,51 @@
         <v>0</v>
       </c>
       <c r="U44" s="30">
         <v>0</v>
       </c>
       <c r="V44" s="30">
         <v>0</v>
       </c>
       <c r="W44" s="30">
         <v>0</v>
       </c>
       <c r="X44" s="30">
         <v>0</v>
       </c>
       <c r="Y44" s="30">
         <v>0</v>
       </c>
       <c r="Z44" s="30">
         <v>0</v>
       </c>
       <c r="AA44" s="30">
         <v>0</v>
       </c>
       <c r="AB44" s="12"/>
     </row>
-    <row r="45" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="45" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B45" s="26"/>
       <c r="C45" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="50"/>
       <c r="E45" s="50"/>
       <c r="F45" s="50"/>
       <c r="G45" s="50"/>
       <c r="H45" s="11"/>
       <c r="I45" s="30">
         <v>0</v>
       </c>
       <c r="J45" s="30">
         <v>0</v>
       </c>
       <c r="K45" s="30">
         <v>0</v>
       </c>
       <c r="L45" s="30">
         <v>0</v>
       </c>
       <c r="M45" s="30">
         <v>0</v>
       </c>
       <c r="N45" s="30">
@@ -5279,51 +5294,51 @@
         <v>0</v>
       </c>
       <c r="U45" s="30">
         <v>0</v>
       </c>
       <c r="V45" s="30">
         <v>0</v>
       </c>
       <c r="W45" s="30">
         <v>0</v>
       </c>
       <c r="X45" s="30">
         <v>0</v>
       </c>
       <c r="Y45" s="30">
         <v>0</v>
       </c>
       <c r="Z45" s="30">
         <v>0</v>
       </c>
       <c r="AA45" s="30">
         <v>0</v>
       </c>
       <c r="AB45" s="12"/>
     </row>
-    <row r="46" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="46" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B46" s="26"/>
       <c r="C46" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="11"/>
       <c r="I46" s="30">
         <v>0</v>
       </c>
       <c r="J46" s="30">
         <v>0</v>
       </c>
       <c r="K46" s="30">
         <v>0</v>
       </c>
       <c r="L46" s="30">
         <v>0</v>
       </c>
       <c r="M46" s="30">
         <v>0</v>
       </c>
       <c r="N46" s="30">
@@ -5348,51 +5363,51 @@
         <v>0</v>
       </c>
       <c r="U46" s="30">
         <v>0</v>
       </c>
       <c r="V46" s="30">
         <v>0</v>
       </c>
       <c r="W46" s="30">
         <v>0</v>
       </c>
       <c r="X46" s="30">
         <v>0</v>
       </c>
       <c r="Y46" s="30">
         <v>0</v>
       </c>
       <c r="Z46" s="30">
         <v>0</v>
       </c>
       <c r="AA46" s="30">
         <v>0</v>
       </c>
       <c r="AB46" s="12"/>
     </row>
-    <row r="47" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="47" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B47" s="26"/>
       <c r="C47" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="50"/>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="50"/>
       <c r="H47" s="11"/>
       <c r="I47" s="30">
         <v>0</v>
       </c>
       <c r="J47" s="30">
         <v>0</v>
       </c>
       <c r="K47" s="30">
         <v>0</v>
       </c>
       <c r="L47" s="30">
         <v>0</v>
       </c>
       <c r="M47" s="30">
         <v>0</v>
       </c>
       <c r="N47" s="30">
@@ -5417,51 +5432,51 @@
         <v>0</v>
       </c>
       <c r="U47" s="30">
         <v>0</v>
       </c>
       <c r="V47" s="30">
         <v>0</v>
       </c>
       <c r="W47" s="30">
         <v>0</v>
       </c>
       <c r="X47" s="30">
         <v>0</v>
       </c>
       <c r="Y47" s="30">
         <v>0</v>
       </c>
       <c r="Z47" s="30">
         <v>0</v>
       </c>
       <c r="AA47" s="30">
         <v>0</v>
       </c>
       <c r="AB47" s="12"/>
     </row>
-    <row r="48" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="48" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B48" s="26"/>
       <c r="C48" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="50"/>
       <c r="E48" s="50"/>
       <c r="F48" s="50"/>
       <c r="G48" s="50"/>
       <c r="H48" s="11"/>
       <c r="I48" s="30">
         <v>0</v>
       </c>
       <c r="J48" s="30">
         <v>0</v>
       </c>
       <c r="K48" s="30">
         <v>0</v>
       </c>
       <c r="L48" s="30">
         <v>0</v>
       </c>
       <c r="M48" s="30">
         <v>0</v>
       </c>
       <c r="N48" s="30">
@@ -5486,51 +5501,51 @@
         <v>0</v>
       </c>
       <c r="U48" s="30">
         <v>0</v>
       </c>
       <c r="V48" s="30">
         <v>0</v>
       </c>
       <c r="W48" s="30">
         <v>0</v>
       </c>
       <c r="X48" s="30">
         <v>0</v>
       </c>
       <c r="Y48" s="30">
         <v>0</v>
       </c>
       <c r="Z48" s="30">
         <v>0</v>
       </c>
       <c r="AA48" s="30">
         <v>0</v>
       </c>
       <c r="AB48" s="12"/>
     </row>
-    <row r="49" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="49" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B49" s="26"/>
       <c r="C49" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="50"/>
       <c r="E49" s="50"/>
       <c r="F49" s="50"/>
       <c r="G49" s="50"/>
       <c r="H49" s="11"/>
       <c r="I49" s="30">
         <v>0</v>
       </c>
       <c r="J49" s="30">
         <v>0</v>
       </c>
       <c r="K49" s="30">
         <v>0</v>
       </c>
       <c r="L49" s="30">
         <v>0</v>
       </c>
       <c r="M49" s="30">
         <v>0</v>
       </c>
       <c r="N49" s="30">
@@ -5555,80 +5570,80 @@
         <v>0</v>
       </c>
       <c r="U49" s="30">
         <v>0</v>
       </c>
       <c r="V49" s="30">
         <v>0</v>
       </c>
       <c r="W49" s="30">
         <v>0</v>
       </c>
       <c r="X49" s="30">
         <v>0</v>
       </c>
       <c r="Y49" s="30">
         <v>0</v>
       </c>
       <c r="Z49" s="30">
         <v>0</v>
       </c>
       <c r="AA49" s="30">
         <v>0</v>
       </c>
       <c r="AB49" s="12"/>
     </row>
-    <row r="50" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="50" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B50" s="26"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
       <c r="H50" s="11"/>
       <c r="I50" s="30"/>
       <c r="J50" s="30"/>
       <c r="K50" s="30"/>
       <c r="L50" s="30"/>
       <c r="M50" s="30"/>
       <c r="N50" s="30"/>
       <c r="O50" s="30"/>
       <c r="P50" s="30"/>
       <c r="Q50" s="30"/>
       <c r="R50" s="30"/>
       <c r="S50" s="30"/>
       <c r="T50" s="30"/>
       <c r="U50" s="30"/>
       <c r="V50" s="30"/>
       <c r="W50" s="30"/>
       <c r="X50" s="30"/>
       <c r="Y50" s="30"/>
       <c r="Z50" s="30"/>
       <c r="AA50" s="30"/>
       <c r="AB50" s="12"/>
     </row>
-    <row r="51" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="51" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B51" s="51" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="51"/>
       <c r="D51" s="51"/>
       <c r="E51" s="51"/>
       <c r="F51" s="51"/>
       <c r="G51" s="51"/>
       <c r="H51" s="14"/>
       <c r="I51" s="31">
         <v>194</v>
       </c>
       <c r="J51" s="31">
         <v>0</v>
       </c>
       <c r="K51" s="31">
         <v>2</v>
       </c>
       <c r="L51" s="31">
         <v>0</v>
       </c>
       <c r="M51" s="31">
         <v>3</v>
       </c>
       <c r="N51" s="31">
@@ -5653,51 +5668,51 @@
         <v>36</v>
       </c>
       <c r="U51" s="31">
         <v>8</v>
       </c>
       <c r="V51" s="31">
         <v>0</v>
       </c>
       <c r="W51" s="31">
         <v>0</v>
       </c>
       <c r="X51" s="31">
         <v>0</v>
       </c>
       <c r="Y51" s="31">
         <v>0</v>
       </c>
       <c r="Z51" s="31">
         <v>122</v>
       </c>
       <c r="AA51" s="31">
         <v>1</v>
       </c>
       <c r="AB51" s="15"/>
     </row>
-    <row r="52" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="52" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B52" s="26"/>
       <c r="C52" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="50"/>
       <c r="E52" s="17"/>
       <c r="F52" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="50"/>
       <c r="H52" s="11"/>
       <c r="I52" s="30">
         <v>99</v>
       </c>
       <c r="J52" s="30">
         <v>0</v>
       </c>
       <c r="K52" s="30">
         <v>2</v>
       </c>
       <c r="L52" s="30">
         <v>0</v>
       </c>
       <c r="M52" s="30">
         <v>2</v>
@@ -5724,51 +5739,51 @@
         <v>31</v>
       </c>
       <c r="U52" s="30">
         <v>6</v>
       </c>
       <c r="V52" s="30">
         <v>0</v>
       </c>
       <c r="W52" s="30">
         <v>0</v>
       </c>
       <c r="X52" s="30">
         <v>0</v>
       </c>
       <c r="Y52" s="30">
         <v>0</v>
       </c>
       <c r="Z52" s="30">
         <v>44</v>
       </c>
       <c r="AA52" s="30">
         <v>0</v>
       </c>
       <c r="AB52" s="12"/>
     </row>
-    <row r="53" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="53" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B53" s="26"/>
       <c r="C53" s="50"/>
       <c r="D53" s="50"/>
       <c r="E53" s="16"/>
       <c r="F53" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="50"/>
       <c r="H53" s="11"/>
       <c r="I53" s="30">
         <v>31</v>
       </c>
       <c r="J53" s="30">
         <v>0</v>
       </c>
       <c r="K53" s="30">
         <v>0</v>
       </c>
       <c r="L53" s="30">
         <v>0</v>
       </c>
       <c r="M53" s="30">
         <v>0</v>
       </c>
       <c r="N53" s="30">
@@ -5793,51 +5808,51 @@
         <v>0</v>
       </c>
       <c r="U53" s="30">
         <v>1</v>
       </c>
       <c r="V53" s="30">
         <v>0</v>
       </c>
       <c r="W53" s="30">
         <v>0</v>
       </c>
       <c r="X53" s="30">
         <v>0</v>
       </c>
       <c r="Y53" s="30">
         <v>0</v>
       </c>
       <c r="Z53" s="30">
         <v>30</v>
       </c>
       <c r="AA53" s="30">
         <v>0</v>
       </c>
       <c r="AB53" s="12"/>
     </row>
-    <row r="54" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="54" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B54" s="26"/>
       <c r="C54" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="11"/>
       <c r="I54" s="30">
         <v>8</v>
       </c>
       <c r="J54" s="30">
         <v>0</v>
       </c>
       <c r="K54" s="30">
         <v>0</v>
       </c>
       <c r="L54" s="30">
         <v>0</v>
       </c>
       <c r="M54" s="30">
         <v>0</v>
       </c>
       <c r="N54" s="30">
@@ -5862,51 +5877,51 @@
         <v>1</v>
       </c>
       <c r="U54" s="30">
         <v>0</v>
       </c>
       <c r="V54" s="30">
         <v>0</v>
       </c>
       <c r="W54" s="30">
         <v>0</v>
       </c>
       <c r="X54" s="30">
         <v>0</v>
       </c>
       <c r="Y54" s="30">
         <v>0</v>
       </c>
       <c r="Z54" s="30">
         <v>6</v>
       </c>
       <c r="AA54" s="30">
         <v>0</v>
       </c>
       <c r="AB54" s="12"/>
     </row>
-    <row r="55" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="55" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B55" s="26"/>
       <c r="C55" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="50"/>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
       <c r="G55" s="50"/>
       <c r="H55" s="11"/>
       <c r="I55" s="30">
         <v>20</v>
       </c>
       <c r="J55" s="30">
         <v>0</v>
       </c>
       <c r="K55" s="30">
         <v>0</v>
       </c>
       <c r="L55" s="30">
         <v>0</v>
       </c>
       <c r="M55" s="30">
         <v>0</v>
       </c>
       <c r="N55" s="30">
@@ -5931,51 +5946,51 @@
         <v>1</v>
       </c>
       <c r="U55" s="30">
         <v>0</v>
       </c>
       <c r="V55" s="30">
         <v>0</v>
       </c>
       <c r="W55" s="30">
         <v>0</v>
       </c>
       <c r="X55" s="30">
         <v>0</v>
       </c>
       <c r="Y55" s="30">
         <v>0</v>
       </c>
       <c r="Z55" s="30">
         <v>15</v>
       </c>
       <c r="AA55" s="30">
         <v>1</v>
       </c>
       <c r="AB55" s="12"/>
     </row>
-    <row r="56" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="56" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B56" s="26"/>
       <c r="C56" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="50"/>
       <c r="E56" s="50"/>
       <c r="F56" s="50"/>
       <c r="G56" s="50"/>
       <c r="H56" s="11"/>
       <c r="I56" s="30">
         <v>8</v>
       </c>
       <c r="J56" s="30">
         <v>0</v>
       </c>
       <c r="K56" s="30">
         <v>0</v>
       </c>
       <c r="L56" s="30">
         <v>0</v>
       </c>
       <c r="M56" s="30">
         <v>0</v>
       </c>
       <c r="N56" s="30">
@@ -6000,51 +6015,51 @@
         <v>1</v>
       </c>
       <c r="U56" s="30">
         <v>0</v>
       </c>
       <c r="V56" s="30">
         <v>0</v>
       </c>
       <c r="W56" s="30">
         <v>0</v>
       </c>
       <c r="X56" s="30">
         <v>0</v>
       </c>
       <c r="Y56" s="30">
         <v>0</v>
       </c>
       <c r="Z56" s="30">
         <v>6</v>
       </c>
       <c r="AA56" s="30">
         <v>0</v>
       </c>
       <c r="AB56" s="12"/>
     </row>
-    <row r="57" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="57" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B57" s="26"/>
       <c r="C57" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="50"/>
       <c r="E57" s="50"/>
       <c r="F57" s="50"/>
       <c r="G57" s="50"/>
       <c r="H57" s="11"/>
       <c r="I57" s="30">
         <v>7</v>
       </c>
       <c r="J57" s="30">
         <v>0</v>
       </c>
       <c r="K57" s="30">
         <v>0</v>
       </c>
       <c r="L57" s="30">
         <v>0</v>
       </c>
       <c r="M57" s="30">
         <v>0</v>
       </c>
       <c r="N57" s="30">
@@ -6069,51 +6084,51 @@
         <v>1</v>
       </c>
       <c r="U57" s="30">
         <v>1</v>
       </c>
       <c r="V57" s="30">
         <v>0</v>
       </c>
       <c r="W57" s="30">
         <v>0</v>
       </c>
       <c r="X57" s="30">
         <v>0</v>
       </c>
       <c r="Y57" s="30">
         <v>0</v>
       </c>
       <c r="Z57" s="30">
         <v>3</v>
       </c>
       <c r="AA57" s="30">
         <v>0</v>
       </c>
       <c r="AB57" s="12"/>
     </row>
-    <row r="58" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="58" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B58" s="26"/>
       <c r="C58" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="50"/>
       <c r="E58" s="50"/>
       <c r="F58" s="50"/>
       <c r="G58" s="50"/>
       <c r="H58" s="11"/>
       <c r="I58" s="30">
         <v>21</v>
       </c>
       <c r="J58" s="30">
         <v>0</v>
       </c>
       <c r="K58" s="30">
         <v>0</v>
       </c>
       <c r="L58" s="30">
         <v>0</v>
       </c>
       <c r="M58" s="30">
         <v>1</v>
       </c>
       <c r="N58" s="30">
@@ -6138,80 +6153,80 @@
         <v>1</v>
       </c>
       <c r="U58" s="30">
         <v>0</v>
       </c>
       <c r="V58" s="30">
         <v>0</v>
       </c>
       <c r="W58" s="30">
         <v>0</v>
       </c>
       <c r="X58" s="30">
         <v>0</v>
       </c>
       <c r="Y58" s="30">
         <v>0</v>
       </c>
       <c r="Z58" s="30">
         <v>18</v>
       </c>
       <c r="AA58" s="30">
         <v>0</v>
       </c>
       <c r="AB58" s="12"/>
     </row>
-    <row r="59" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="59" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B59" s="26"/>
       <c r="C59" s="16"/>
       <c r="D59" s="16"/>
       <c r="E59" s="16"/>
       <c r="F59" s="16"/>
       <c r="G59" s="16"/>
       <c r="H59" s="11"/>
       <c r="I59" s="30"/>
       <c r="J59" s="30"/>
       <c r="K59" s="30"/>
       <c r="L59" s="30"/>
       <c r="M59" s="30"/>
       <c r="N59" s="30"/>
       <c r="O59" s="30"/>
       <c r="P59" s="30"/>
       <c r="Q59" s="30"/>
       <c r="R59" s="30"/>
       <c r="S59" s="30"/>
       <c r="T59" s="30"/>
       <c r="U59" s="30"/>
       <c r="V59" s="30"/>
       <c r="W59" s="30"/>
       <c r="X59" s="30"/>
       <c r="Y59" s="30"/>
       <c r="Z59" s="30"/>
       <c r="AA59" s="30"/>
       <c r="AB59" s="12"/>
     </row>
-    <row r="60" spans="2:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="60" spans="2:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B60" s="51" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="51"/>
       <c r="D60" s="51"/>
       <c r="E60" s="51"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="14"/>
       <c r="I60" s="31">
         <v>61</v>
       </c>
       <c r="J60" s="31">
         <v>0</v>
       </c>
       <c r="K60" s="31">
         <v>0</v>
       </c>
       <c r="L60" s="31">
         <v>0</v>
       </c>
       <c r="M60" s="31">
         <v>0</v>
       </c>
       <c r="N60" s="31">
@@ -6236,51 +6251,51 @@
         <v>9</v>
       </c>
       <c r="U60" s="31">
         <v>2</v>
       </c>
       <c r="V60" s="31">
         <v>0</v>
       </c>
       <c r="W60" s="31">
         <v>0</v>
       </c>
       <c r="X60" s="31">
         <v>0</v>
       </c>
       <c r="Y60" s="31">
         <v>0</v>
       </c>
       <c r="Z60" s="31">
         <v>45</v>
       </c>
       <c r="AA60" s="31">
         <v>0</v>
       </c>
       <c r="AB60" s="15"/>
     </row>
-    <row r="61" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="61" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B61" s="26"/>
       <c r="C61" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D61" s="50"/>
       <c r="E61" s="17"/>
       <c r="F61" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G61" s="50"/>
       <c r="H61" s="11"/>
       <c r="I61" s="30">
         <v>29</v>
       </c>
       <c r="J61" s="30">
         <v>0</v>
       </c>
       <c r="K61" s="30">
         <v>0</v>
       </c>
       <c r="L61" s="30">
         <v>0</v>
       </c>
       <c r="M61" s="30">
         <v>0</v>
@@ -6307,51 +6322,51 @@
         <v>7</v>
       </c>
       <c r="U61" s="30">
         <v>1</v>
       </c>
       <c r="V61" s="30">
         <v>0</v>
       </c>
       <c r="W61" s="30">
         <v>0</v>
       </c>
       <c r="X61" s="30">
         <v>0</v>
       </c>
       <c r="Y61" s="30">
         <v>0</v>
       </c>
       <c r="Z61" s="30">
         <v>18</v>
       </c>
       <c r="AA61" s="30">
         <v>0</v>
       </c>
       <c r="AB61" s="12"/>
     </row>
-    <row r="62" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="62" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B62" s="26"/>
       <c r="C62" s="50"/>
       <c r="D62" s="50"/>
       <c r="E62" s="16"/>
       <c r="F62" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="50"/>
       <c r="H62" s="11"/>
       <c r="I62" s="30">
         <v>14</v>
       </c>
       <c r="J62" s="30">
         <v>0</v>
       </c>
       <c r="K62" s="30">
         <v>0</v>
       </c>
       <c r="L62" s="30">
         <v>0</v>
       </c>
       <c r="M62" s="30">
         <v>0</v>
       </c>
       <c r="N62" s="30">
@@ -6376,51 +6391,51 @@
         <v>0</v>
       </c>
       <c r="U62" s="30">
         <v>1</v>
       </c>
       <c r="V62" s="30">
         <v>0</v>
       </c>
       <c r="W62" s="30">
         <v>0</v>
       </c>
       <c r="X62" s="30">
         <v>0</v>
       </c>
       <c r="Y62" s="30">
         <v>0</v>
       </c>
       <c r="Z62" s="30">
         <v>12</v>
       </c>
       <c r="AA62" s="30">
         <v>0</v>
       </c>
       <c r="AB62" s="12"/>
     </row>
-    <row r="63" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="63" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B63" s="26"/>
       <c r="C63" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D63" s="50"/>
       <c r="E63" s="50"/>
       <c r="F63" s="50"/>
       <c r="G63" s="50"/>
       <c r="H63" s="11"/>
       <c r="I63" s="30">
         <v>2</v>
       </c>
       <c r="J63" s="30">
         <v>0</v>
       </c>
       <c r="K63" s="30">
         <v>0</v>
       </c>
       <c r="L63" s="30">
         <v>0</v>
       </c>
       <c r="M63" s="30">
         <v>0</v>
       </c>
       <c r="N63" s="30">
@@ -6445,51 +6460,51 @@
         <v>0</v>
       </c>
       <c r="U63" s="30">
         <v>0</v>
       </c>
       <c r="V63" s="30">
         <v>0</v>
       </c>
       <c r="W63" s="30">
         <v>0</v>
       </c>
       <c r="X63" s="30">
         <v>0</v>
       </c>
       <c r="Y63" s="30">
         <v>0</v>
       </c>
       <c r="Z63" s="30">
         <v>2</v>
       </c>
       <c r="AA63" s="30">
         <v>0</v>
       </c>
       <c r="AB63" s="12"/>
     </row>
-    <row r="64" spans="2:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="64" spans="2:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B64" s="26"/>
       <c r="C64" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="50"/>
       <c r="E64" s="50"/>
       <c r="F64" s="50"/>
       <c r="G64" s="50"/>
       <c r="H64" s="11"/>
       <c r="I64" s="30">
         <v>3</v>
       </c>
       <c r="J64" s="30">
         <v>0</v>
       </c>
       <c r="K64" s="30">
         <v>0</v>
       </c>
       <c r="L64" s="30">
         <v>0</v>
       </c>
       <c r="M64" s="30">
         <v>0</v>
       </c>
       <c r="N64" s="30">
@@ -6514,51 +6529,51 @@
         <v>0</v>
       </c>
       <c r="U64" s="30">
         <v>0</v>
       </c>
       <c r="V64" s="30">
         <v>0</v>
       </c>
       <c r="W64" s="30">
         <v>0</v>
       </c>
       <c r="X64" s="30">
         <v>0</v>
       </c>
       <c r="Y64" s="30">
         <v>0</v>
       </c>
       <c r="Z64" s="30">
         <v>3</v>
       </c>
       <c r="AA64" s="30">
         <v>0</v>
       </c>
       <c r="AB64" s="12"/>
     </row>
-    <row r="65" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="65" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B65" s="26"/>
       <c r="C65" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="50"/>
       <c r="E65" s="50"/>
       <c r="F65" s="50"/>
       <c r="G65" s="50"/>
       <c r="H65" s="11"/>
       <c r="I65" s="30">
         <v>0</v>
       </c>
       <c r="J65" s="30">
         <v>0</v>
       </c>
       <c r="K65" s="30">
         <v>0</v>
       </c>
       <c r="L65" s="30">
         <v>0</v>
       </c>
       <c r="M65" s="30">
         <v>0</v>
       </c>
       <c r="N65" s="30">
@@ -6583,51 +6598,51 @@
         <v>0</v>
       </c>
       <c r="U65" s="30">
         <v>0</v>
       </c>
       <c r="V65" s="30">
         <v>0</v>
       </c>
       <c r="W65" s="30">
         <v>0</v>
       </c>
       <c r="X65" s="30">
         <v>0</v>
       </c>
       <c r="Y65" s="30">
         <v>0</v>
       </c>
       <c r="Z65" s="30">
         <v>0</v>
       </c>
       <c r="AA65" s="30">
         <v>0</v>
       </c>
       <c r="AB65" s="12"/>
     </row>
-    <row r="66" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="66" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B66" s="26"/>
       <c r="C66" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="50"/>
       <c r="E66" s="50"/>
       <c r="F66" s="50"/>
       <c r="G66" s="50"/>
       <c r="H66" s="11"/>
       <c r="I66" s="30">
         <v>5</v>
       </c>
       <c r="J66" s="30">
         <v>0</v>
       </c>
       <c r="K66" s="30">
         <v>0</v>
       </c>
       <c r="L66" s="30">
         <v>0</v>
       </c>
       <c r="M66" s="30">
         <v>0</v>
       </c>
       <c r="N66" s="30">
@@ -6652,51 +6667,51 @@
         <v>1</v>
       </c>
       <c r="U66" s="30">
         <v>0</v>
       </c>
       <c r="V66" s="30">
         <v>0</v>
       </c>
       <c r="W66" s="30">
         <v>0</v>
       </c>
       <c r="X66" s="30">
         <v>0</v>
       </c>
       <c r="Y66" s="30">
         <v>0</v>
       </c>
       <c r="Z66" s="30">
         <v>3</v>
       </c>
       <c r="AA66" s="30">
         <v>0</v>
       </c>
       <c r="AB66" s="12"/>
     </row>
-    <row r="67" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="67" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B67" s="26"/>
       <c r="C67" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="50"/>
       <c r="E67" s="50"/>
       <c r="F67" s="50"/>
       <c r="G67" s="50"/>
       <c r="H67" s="11"/>
       <c r="I67" s="30">
         <v>8</v>
       </c>
       <c r="J67" s="30">
         <v>0</v>
       </c>
       <c r="K67" s="30">
         <v>0</v>
       </c>
       <c r="L67" s="30">
         <v>0</v>
       </c>
       <c r="M67" s="30">
         <v>0</v>
       </c>
       <c r="N67" s="30">
@@ -6721,80 +6736,80 @@
         <v>1</v>
       </c>
       <c r="U67" s="30">
         <v>0</v>
       </c>
       <c r="V67" s="30">
         <v>0</v>
       </c>
       <c r="W67" s="30">
         <v>0</v>
       </c>
       <c r="X67" s="30">
         <v>0</v>
       </c>
       <c r="Y67" s="30">
         <v>0</v>
       </c>
       <c r="Z67" s="30">
         <v>7</v>
       </c>
       <c r="AA67" s="30">
         <v>0</v>
       </c>
       <c r="AB67" s="12"/>
     </row>
-    <row r="68" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="68" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B68" s="26"/>
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
       <c r="F68" s="16"/>
       <c r="G68" s="16"/>
       <c r="H68" s="11"/>
       <c r="I68" s="30"/>
       <c r="J68" s="30"/>
       <c r="K68" s="30"/>
       <c r="L68" s="30"/>
       <c r="M68" s="30"/>
       <c r="N68" s="30"/>
       <c r="O68" s="30"/>
       <c r="P68" s="30"/>
       <c r="Q68" s="30"/>
       <c r="R68" s="30"/>
       <c r="S68" s="30"/>
       <c r="T68" s="30"/>
       <c r="U68" s="30"/>
       <c r="V68" s="30"/>
       <c r="W68" s="30"/>
       <c r="X68" s="30"/>
       <c r="Y68" s="30"/>
       <c r="Z68" s="30"/>
       <c r="AA68" s="30"/>
       <c r="AB68" s="12"/>
     </row>
-    <row r="69" spans="1:28" s="13" customFormat="1" ht="10.35" customHeight="1">
+    <row r="69" spans="1:28" s="13" customFormat="1" ht="10.4" customHeight="1">
       <c r="B69" s="51" t="s">
         <v>21</v>
       </c>
       <c r="C69" s="51"/>
       <c r="D69" s="51"/>
       <c r="E69" s="51"/>
       <c r="F69" s="51"/>
       <c r="G69" s="51"/>
       <c r="H69" s="14"/>
       <c r="I69" s="31">
         <v>8</v>
       </c>
       <c r="J69" s="31">
         <v>0</v>
       </c>
       <c r="K69" s="31">
         <v>0</v>
       </c>
       <c r="L69" s="31">
         <v>0</v>
       </c>
       <c r="M69" s="31">
         <v>0</v>
       </c>
       <c r="N69" s="31">
@@ -6819,51 +6834,51 @@
         <v>2</v>
       </c>
       <c r="U69" s="31">
         <v>0</v>
       </c>
       <c r="V69" s="31">
         <v>0</v>
       </c>
       <c r="W69" s="31">
         <v>0</v>
       </c>
       <c r="X69" s="31">
         <v>0</v>
       </c>
       <c r="Y69" s="31">
         <v>1</v>
       </c>
       <c r="Z69" s="31">
         <v>4</v>
       </c>
       <c r="AA69" s="31">
         <v>0</v>
       </c>
       <c r="AB69" s="15"/>
     </row>
-    <row r="70" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="70" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B70" s="26"/>
       <c r="C70" s="50" t="s">
         <v>3</v>
       </c>
       <c r="D70" s="50"/>
       <c r="E70" s="17"/>
       <c r="F70" s="50" t="s">
         <v>4</v>
       </c>
       <c r="G70" s="50"/>
       <c r="H70" s="11"/>
       <c r="I70" s="30">
         <v>4</v>
       </c>
       <c r="J70" s="30">
         <v>0</v>
       </c>
       <c r="K70" s="30">
         <v>0</v>
       </c>
       <c r="L70" s="30">
         <v>0</v>
       </c>
       <c r="M70" s="30">
         <v>0</v>
@@ -6890,51 +6905,51 @@
         <v>2</v>
       </c>
       <c r="U70" s="30">
         <v>0</v>
       </c>
       <c r="V70" s="30">
         <v>0</v>
       </c>
       <c r="W70" s="30">
         <v>0</v>
       </c>
       <c r="X70" s="30">
         <v>0</v>
       </c>
       <c r="Y70" s="30">
         <v>0</v>
       </c>
       <c r="Z70" s="30">
         <v>1</v>
       </c>
       <c r="AA70" s="30">
         <v>0</v>
       </c>
       <c r="AB70" s="12"/>
     </row>
-    <row r="71" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="71" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B71" s="26"/>
       <c r="C71" s="50"/>
       <c r="D71" s="50"/>
       <c r="E71" s="16"/>
       <c r="F71" s="50" t="s">
         <v>5</v>
       </c>
       <c r="G71" s="50"/>
       <c r="H71" s="11"/>
       <c r="I71" s="30">
         <v>1</v>
       </c>
       <c r="J71" s="30">
         <v>0</v>
       </c>
       <c r="K71" s="30">
         <v>0</v>
       </c>
       <c r="L71" s="30">
         <v>0</v>
       </c>
       <c r="M71" s="30">
         <v>0</v>
       </c>
       <c r="N71" s="30">
@@ -6959,51 +6974,51 @@
         <v>0</v>
       </c>
       <c r="U71" s="30">
         <v>0</v>
       </c>
       <c r="V71" s="30">
         <v>0</v>
       </c>
       <c r="W71" s="30">
         <v>0</v>
       </c>
       <c r="X71" s="30">
         <v>0</v>
       </c>
       <c r="Y71" s="30">
         <v>1</v>
       </c>
       <c r="Z71" s="30">
         <v>0</v>
       </c>
       <c r="AA71" s="30">
         <v>0</v>
       </c>
       <c r="AB71" s="12"/>
     </row>
-    <row r="72" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="72" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B72" s="26"/>
       <c r="C72" s="50" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="50"/>
       <c r="E72" s="50"/>
       <c r="F72" s="50"/>
       <c r="G72" s="50"/>
       <c r="H72" s="11"/>
       <c r="I72" s="30">
         <v>0</v>
       </c>
       <c r="J72" s="30">
         <v>0</v>
       </c>
       <c r="K72" s="30">
         <v>0</v>
       </c>
       <c r="L72" s="30">
         <v>0</v>
       </c>
       <c r="M72" s="30">
         <v>0</v>
       </c>
       <c r="N72" s="30">
@@ -7028,51 +7043,51 @@
         <v>0</v>
       </c>
       <c r="U72" s="30">
         <v>0</v>
       </c>
       <c r="V72" s="30">
         <v>0</v>
       </c>
       <c r="W72" s="30">
         <v>0</v>
       </c>
       <c r="X72" s="30">
         <v>0</v>
       </c>
       <c r="Y72" s="30">
         <v>0</v>
       </c>
       <c r="Z72" s="30">
         <v>0</v>
       </c>
       <c r="AA72" s="30">
         <v>0</v>
       </c>
       <c r="AB72" s="12"/>
     </row>
-    <row r="73" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="73" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B73" s="26"/>
       <c r="C73" s="50" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="50"/>
       <c r="E73" s="50"/>
       <c r="F73" s="50"/>
       <c r="G73" s="50"/>
       <c r="H73" s="11"/>
       <c r="I73" s="30">
         <v>0</v>
       </c>
       <c r="J73" s="30">
         <v>0</v>
       </c>
       <c r="K73" s="30">
         <v>0</v>
       </c>
       <c r="L73" s="30">
         <v>0</v>
       </c>
       <c r="M73" s="30">
         <v>0</v>
       </c>
       <c r="N73" s="30">
@@ -7097,51 +7112,51 @@
         <v>0</v>
       </c>
       <c r="U73" s="30">
         <v>0</v>
       </c>
       <c r="V73" s="30">
         <v>0</v>
       </c>
       <c r="W73" s="30">
         <v>0</v>
       </c>
       <c r="X73" s="30">
         <v>0</v>
       </c>
       <c r="Y73" s="30">
         <v>0</v>
       </c>
       <c r="Z73" s="30">
         <v>0</v>
       </c>
       <c r="AA73" s="30">
         <v>0</v>
       </c>
       <c r="AB73" s="12"/>
     </row>
-    <row r="74" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="74" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B74" s="26"/>
       <c r="C74" s="50" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="50"/>
       <c r="E74" s="50"/>
       <c r="F74" s="50"/>
       <c r="G74" s="50"/>
       <c r="H74" s="11"/>
       <c r="I74" s="30">
         <v>0</v>
       </c>
       <c r="J74" s="30">
         <v>0</v>
       </c>
       <c r="K74" s="30">
         <v>0</v>
       </c>
       <c r="L74" s="30">
         <v>0</v>
       </c>
       <c r="M74" s="30">
         <v>0</v>
       </c>
       <c r="N74" s="30">
@@ -7166,51 +7181,51 @@
         <v>0</v>
       </c>
       <c r="U74" s="30">
         <v>0</v>
       </c>
       <c r="V74" s="30">
         <v>0</v>
       </c>
       <c r="W74" s="30">
         <v>0</v>
       </c>
       <c r="X74" s="30">
         <v>0</v>
       </c>
       <c r="Y74" s="30">
         <v>0</v>
       </c>
       <c r="Z74" s="30">
         <v>0</v>
       </c>
       <c r="AA74" s="30">
         <v>0</v>
       </c>
       <c r="AB74" s="12"/>
     </row>
-    <row r="75" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="75" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B75" s="26"/>
       <c r="C75" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="50"/>
       <c r="E75" s="50"/>
       <c r="F75" s="50"/>
       <c r="G75" s="50"/>
       <c r="H75" s="11"/>
       <c r="I75" s="30">
         <v>1</v>
       </c>
       <c r="J75" s="30">
         <v>0</v>
       </c>
       <c r="K75" s="30">
         <v>0</v>
       </c>
       <c r="L75" s="30">
         <v>0</v>
       </c>
       <c r="M75" s="30">
         <v>0</v>
       </c>
       <c r="N75" s="30">
@@ -7235,51 +7250,51 @@
         <v>0</v>
       </c>
       <c r="U75" s="30">
         <v>0</v>
       </c>
       <c r="V75" s="30">
         <v>0</v>
       </c>
       <c r="W75" s="30">
         <v>0</v>
       </c>
       <c r="X75" s="30">
         <v>0</v>
       </c>
       <c r="Y75" s="30">
         <v>0</v>
       </c>
       <c r="Z75" s="30">
         <v>1</v>
       </c>
       <c r="AA75" s="30">
         <v>0</v>
       </c>
       <c r="AB75" s="12"/>
     </row>
-    <row r="76" spans="1:28" s="10" customFormat="1" ht="10.35" customHeight="1">
+    <row r="76" spans="1:28" s="10" customFormat="1" ht="10.4" customHeight="1">
       <c r="B76" s="26"/>
       <c r="C76" s="50" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="50"/>
       <c r="E76" s="50"/>
       <c r="F76" s="50"/>
       <c r="G76" s="50"/>
       <c r="H76" s="11"/>
       <c r="I76" s="30">
         <v>2</v>
       </c>
       <c r="J76" s="30">
         <v>0</v>
       </c>
       <c r="K76" s="30">
         <v>0</v>
       </c>
       <c r="L76" s="30">
         <v>0</v>
       </c>
       <c r="M76" s="30">
         <v>0</v>
       </c>
       <c r="N76" s="30">
@@ -7488,276 +7503,75 @@
     <mergeCell ref="F53:G53"/>
     <mergeCell ref="C27:G27"/>
     <mergeCell ref="C29:G29"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="C65:G65"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:F10"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.27559055118110237" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" firstPageNumber="2" pageOrder="overThenDown" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...191 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-00-68</vt:lpstr>
       <vt:lpstr>'24-00-68'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>