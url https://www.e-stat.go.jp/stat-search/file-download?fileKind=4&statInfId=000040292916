--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,93 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_E63A9A6F7219F0358A5AD7B8A54CBA030E1EF8F6" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA047062-BFFE-4D1F-87A6-AD0DA9E9AFE1}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{E9808A1D-013A-4CB1-996B-20932D8CC1B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{110F3FA5-BFA3-4D23-B382-79537A9DDE0A}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-69" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'24-00-69'!$A$1:$P$92</definedName>
     <definedName name="aa" localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷." localSheetId="0">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="30">
   <si>
     <t>委託終了事由</t>
     <rPh sb="0" eb="2">
       <t>イタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジユウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>刑の執行終了者</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
@@ -390,50 +386,53 @@
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>69　 宿泊供与の委託終了者の終了事由別　　宿泊保護日数</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　（注） 65表の（注）参照</t>
     <rPh sb="7" eb="8">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チュウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>令和</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="[$-411]e"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1426,146 +1425,146 @@
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{71F5955C-E07E-4BD6-A2B8-1E22F6DC80D0}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{2ABBFD52-BDD6-4C77-87E0-13FEE63E5E77}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{EDF8A0AA-2E13-46B4-82CA-580D704A343F}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A8754AE5-91D4-4209-9935-4B92399E2C6A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D2EC3153-A9FA-4697-8048-7752C83ECB8A}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{03D5DF8D-5995-42DD-A746-93D2A5AA6103}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{614BB82A-642D-4A13-BB7B-D7E84389F870}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{FE065FCC-A0C8-4BCD-81FC-CF42C56DCF4A}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{81B289C8-6BA3-4179-A423-0823A16937AB}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{39932D11-525A-468D-B909-E868E2E53158}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{43E0189E-CC36-4AA3-8BE0-E690CF88AF67}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{608A5B2D-595C-48CA-9673-02B121772536}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{21CCBC99-0D88-47D5-AE17-EA14EDCF2C99}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{D3A897EF-920E-47E2-BC1A-2C4F56A1217A}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{2B7BFF09-E789-4D37-B9B9-1F1BFFE19F19}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{6AAE3B16-6205-49F9-8A98-E1789250A4A6}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{FE21F104-E8C4-4DDA-83C9-E63289BA72FA}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{11F43F65-FF37-48EC-A710-ACE81E3D3E4B}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{9D049671-8FCB-4A6D-A4B5-ECC18F109C53}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{66A3A07C-07DB-4902-B626-43A1F5952AFA}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{49E13CCB-EEBB-433D-B165-AB0AFE5CAEB7}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{84DABE67-B4CF-4FDB-8558-EB5633DA3950}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{4917ECAF-E6DB-449C-B3D9-E8D01D873EE3}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{69602708-F53D-4BA4-B4B4-402AE5B1349C}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{202B1A31-8DCD-423C-B171-2B514832FF17}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{04959B29-A237-40FD-8DB9-8D349F624BB3}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{5EB131DB-8F0B-456B-9EE7-D58059C1502E}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{18495849-A37F-4E2A-876E-72A14F1D2236}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{CB566348-F115-4AF6-8A50-EC49B445F4BF}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{0E9F4A99-2825-4C0A-B363-753DB0DE2857}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{E9EB1566-DE54-4AD7-B150-D21817C591C9}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{3587A45C-1C6A-42FB-A9B9-C3E4C1D2EDA4}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{5022B325-4D5D-4AA7-85BC-AFF713F2A0DE}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4216" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB70511-A832-D7CF-EE8C-3B1446B14209}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="2600325"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1580,51 +1579,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4217" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E0E009-106C-34DE-62A0-1249D21DD55F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="4124325"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1639,51 +1638,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4218" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54398DD8-9D74-2B1D-27D2-CC37F15E50B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="5495925"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1698,51 +1697,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4219" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3558779F-C0F8-5C76-26FE-91092277AD02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="6867525"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1757,51 +1756,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4220" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7087A7CF-ED28-CA30-F486-A4DCFA0CADDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="8239125"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1816,51 +1815,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4221" name="AutoShape 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B9A974-6A8E-DF1F-6B4F-BBDEB31FBC86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="9610725"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1875,51 +1874,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4222" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E100000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE9BE918-03E9-A0EE-ADB8-9D22E5B2DAF4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1095375" y="10982325"/>
           <a:ext cx="85725" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50798"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2209,120 +2208,120 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DE56BE8-2B0D-49A3-AFE7-0F8B0BAC038E}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P95"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="4.5" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
-    <col min="5" max="5" width="2.1640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="10.5" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="4.77734375" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
     <col min="8" max="8" width="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="10" customWidth="1"/>
-    <col min="12" max="12" width="9.83203125" customWidth="1"/>
+    <col min="12" max="12" width="9.77734375" customWidth="1"/>
     <col min="13" max="14" width="10" customWidth="1"/>
-    <col min="15" max="16" width="9.83203125" customWidth="1"/>
+    <col min="15" max="16" width="9.77734375" customWidth="1"/>
     <col min="17" max="17" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="17.25">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="16.5">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="10.5" customHeight="1">
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
-    <row r="4" spans="1:16" ht="2.1" customHeight="1">
+    <row r="4" spans="1:16" ht="2.15" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="7" customFormat="1" ht="60" customHeight="1">
       <c r="A5" s="24"/>
       <c r="B5" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
@@ -2332,51 +2331,51 @@
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="P5" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="6" spans="1:16" s="12" customFormat="1" ht="5.15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="38"/>
       <c r="B7" s="49" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="49"/>
       <c r="D7" s="50">
         <v>2</v>
       </c>
       <c r="E7" s="50"/>
       <c r="F7" s="50"/>
       <c r="G7" s="39" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="10"/>
       <c r="I7" s="11">
@@ -2384,244 +2383,260 @@
       </c>
       <c r="J7" s="11">
         <v>396</v>
       </c>
       <c r="K7" s="11">
         <v>226</v>
       </c>
       <c r="L7" s="11">
         <v>416</v>
       </c>
       <c r="M7" s="11">
         <v>273</v>
       </c>
       <c r="N7" s="11">
         <v>552</v>
       </c>
       <c r="O7" s="11">
         <v>509</v>
       </c>
       <c r="P7" s="11">
         <v>1518</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="40"/>
-      <c r="B8" s="49"/>
+      <c r="B8" s="49" t="s">
+        <v>29</v>
+      </c>
       <c r="C8" s="49"/>
       <c r="D8" s="50">
         <v>3</v>
       </c>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
-      <c r="G8" s="39"/>
+      <c r="G8" s="39" t="s">
+        <v>29</v>
+      </c>
       <c r="H8" s="10"/>
       <c r="I8" s="11">
         <v>3716</v>
       </c>
       <c r="J8" s="11">
         <v>364</v>
       </c>
       <c r="K8" s="11">
         <v>204</v>
       </c>
       <c r="L8" s="11">
         <v>399</v>
       </c>
       <c r="M8" s="11">
         <v>248</v>
       </c>
       <c r="N8" s="11">
         <v>555</v>
       </c>
       <c r="O8" s="11">
         <v>491</v>
       </c>
       <c r="P8" s="11">
         <v>1455</v>
       </c>
     </row>
     <row r="9" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="40"/>
-      <c r="B9" s="49"/>
+      <c r="B9" s="49" t="s">
+        <v>29</v>
+      </c>
       <c r="C9" s="49"/>
       <c r="D9" s="50">
         <v>4</v>
       </c>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
-      <c r="G9" s="39"/>
+      <c r="G9" s="39" t="s">
+        <v>29</v>
+      </c>
       <c r="H9" s="10"/>
       <c r="I9" s="11">
         <v>3590</v>
       </c>
       <c r="J9" s="11">
         <v>358</v>
       </c>
       <c r="K9" s="11">
         <v>176</v>
       </c>
       <c r="L9" s="11">
         <v>364</v>
       </c>
       <c r="M9" s="11">
         <v>273</v>
       </c>
       <c r="N9" s="11">
         <v>475</v>
       </c>
       <c r="O9" s="11">
         <v>456</v>
       </c>
       <c r="P9" s="11">
         <v>1488</v>
       </c>
     </row>
     <row r="10" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="40"/>
-      <c r="B10" s="49"/>
+      <c r="B10" s="49" t="s">
+        <v>29</v>
+      </c>
       <c r="C10" s="49"/>
       <c r="D10" s="50">
         <v>5</v>
       </c>
       <c r="E10" s="50"/>
       <c r="F10" s="50"/>
-      <c r="G10" s="39"/>
+      <c r="G10" s="39" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" s="10"/>
       <c r="I10" s="11">
         <v>3710</v>
       </c>
       <c r="J10" s="11">
         <v>334</v>
       </c>
       <c r="K10" s="11">
         <v>204</v>
       </c>
       <c r="L10" s="11">
         <v>370</v>
       </c>
       <c r="M10" s="11">
         <v>263</v>
       </c>
       <c r="N10" s="11">
         <v>504</v>
       </c>
       <c r="O10" s="11">
         <v>482</v>
       </c>
       <c r="P10" s="11">
         <v>1553</v>
       </c>
     </row>
     <row r="11" spans="1:16" s="16" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="38"/>
-      <c r="B11" s="51"/>
+      <c r="B11" s="51" t="s">
+        <v>29</v>
+      </c>
       <c r="C11" s="51"/>
       <c r="D11" s="52">
         <v>6</v>
       </c>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
-      <c r="G11" s="41"/>
+      <c r="G11" s="41" t="s">
+        <v>29</v>
+      </c>
       <c r="H11" s="14"/>
       <c r="I11" s="15">
-        <v>3819</v>
+        <v>3824</v>
       </c>
       <c r="J11" s="15">
         <v>332</v>
       </c>
       <c r="K11" s="15">
         <v>199</v>
       </c>
       <c r="L11" s="15">
         <v>317</v>
       </c>
       <c r="M11" s="15">
         <v>260</v>
       </c>
       <c r="N11" s="15">
         <v>550</v>
       </c>
       <c r="O11" s="15">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="P11" s="15">
-        <v>1629</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="12" spans="1:16" s="16" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="13"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="14"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="16" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="13"/>
       <c r="B13" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="14"/>
       <c r="I13" s="15">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="J13" s="15">
         <v>222</v>
       </c>
       <c r="K13" s="15">
         <v>103</v>
       </c>
       <c r="L13" s="15">
         <v>143</v>
       </c>
       <c r="M13" s="15">
         <v>179</v>
       </c>
       <c r="N13" s="15">
         <v>374</v>
       </c>
       <c r="O13" s="15">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="P13" s="15">
-        <v>978</v>
+        <v>981</v>
       </c>
     </row>
     <row r="14" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9"/>
       <c r="B14" s="27"/>
       <c r="C14" s="42" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="28"/>
       <c r="F14" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="42"/>
       <c r="H14" s="10"/>
       <c r="I14" s="11">
         <v>1451</v>
       </c>
       <c r="J14" s="11">
         <v>103</v>
       </c>
       <c r="K14" s="11">
         <v>57</v>
       </c>
       <c r="L14" s="11">
@@ -2774,72 +2789,72 @@
       <c r="M18" s="11">
         <v>8</v>
       </c>
       <c r="N18" s="11">
         <v>19</v>
       </c>
       <c r="O18" s="11">
         <v>12</v>
       </c>
       <c r="P18" s="11">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9"/>
       <c r="B19" s="27"/>
       <c r="C19" s="42" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="10"/>
       <c r="I19" s="11">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J19" s="11">
         <v>9</v>
       </c>
       <c r="K19" s="11">
         <v>5</v>
       </c>
       <c r="L19" s="11">
         <v>4</v>
       </c>
       <c r="M19" s="11">
         <v>8</v>
       </c>
       <c r="N19" s="11">
         <v>19</v>
       </c>
       <c r="O19" s="11">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="P19" s="11">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9"/>
       <c r="B20" s="27"/>
       <c r="C20" s="42" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="10"/>
       <c r="I20" s="11">
         <v>173</v>
       </c>
       <c r="J20" s="11">
         <v>37</v>
       </c>
       <c r="K20" s="11">
         <v>4</v>
       </c>
       <c r="L20" s="11">
         <v>8</v>
       </c>
@@ -4783,51 +4798,51 @@
       <c r="K78" s="22"/>
       <c r="L78" s="22"/>
       <c r="M78" s="22"/>
       <c r="N78" s="22"/>
       <c r="O78" s="22"/>
       <c r="P78" s="22"/>
     </row>
     <row r="79" spans="1:16" s="9" customFormat="1">
       <c r="G79" s="34"/>
     </row>
     <row r="80" spans="1:16" s="9" customFormat="1">
       <c r="G80" s="34"/>
     </row>
     <row r="81" spans="7:7" s="9" customFormat="1">
       <c r="G81" s="34"/>
     </row>
     <row r="82" spans="7:7" s="9" customFormat="1">
       <c r="G82" s="34"/>
     </row>
     <row r="83" spans="7:7" s="9" customFormat="1">
       <c r="G83" s="34"/>
     </row>
     <row r="84" spans="7:7" s="9" customFormat="1">
       <c r="G84" s="34"/>
     </row>
-    <row r="85" spans="7:7" s="9" customFormat="1" ht="5.0999999999999996" customHeight="1"/>
+    <row r="85" spans="7:7" s="9" customFormat="1" ht="5.15" customHeight="1"/>
     <row r="86" spans="7:7" s="9" customFormat="1" ht="13.5" customHeight="1"/>
     <row r="87" spans="7:7"/>
     <row r="88" spans="7:7"/>
     <row r="89" spans="7:7"/>
     <row r="90" spans="7:7"/>
     <row r="91" spans="7:7"/>
     <row r="92" spans="7:7"/>
     <row r="93" spans="7:7"/>
     <row r="94" spans="7:7"/>
     <row r="95" spans="7:7"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="77">
     <mergeCell ref="C38:G38"/>
     <mergeCell ref="C37:G37"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="C39:G39"/>
     <mergeCell ref="C60:D61"/>
     <mergeCell ref="C69:D70"/>
@@ -4884,269 +4899,68 @@
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="C35:G35"/>
     <mergeCell ref="C36:G36"/>
     <mergeCell ref="C56:G56"/>
     <mergeCell ref="C57:G57"/>
     <mergeCell ref="C75:G75"/>
     <mergeCell ref="C64:G64"/>
     <mergeCell ref="C65:G65"/>
     <mergeCell ref="C66:G66"/>
     <mergeCell ref="C71:G71"/>
     <mergeCell ref="C73:G73"/>
     <mergeCell ref="C74:G74"/>
     <mergeCell ref="B68:G68"/>
     <mergeCell ref="F69:G69"/>
     <mergeCell ref="F70:G70"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...191 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-69</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>