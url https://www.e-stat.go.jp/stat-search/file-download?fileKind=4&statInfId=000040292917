--- v0 (2026-05-15)
+++ v1 (2026-09-19)
@@ -1,89 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="11" documentId="11_312937F7BA299D7166ACA8CFF7E6F55AAD73D6BF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB311F82-3D50-4314-99AC-ADE7DCB2F119}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{EC47C6FF-4318-4AEB-B431-8D956388745B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-6130" windowWidth="38620" windowHeight="21100" xr2:uid="{94F9DBFC-B439-41B7-8852-423B7A6981D1}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-70" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="38">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>罰金受刑者・科料受刑者</t>
     <rPh sb="0" eb="2">
       <t>バッキン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジュケイシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カリョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジュケイシャ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>労役場出場者・仮出場者</t>
@@ -312,50 +308,53 @@
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>70　 宿泊供与の委託終了者の年齢別　宿泊保護日数</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>　（注） 65表の（注）参照</t>
     <rPh sb="2" eb="3">
       <t>チュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チュウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>令和</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,##0\ ;\-###,##0\ ;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1323,123 +1322,123 @@
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="75">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{55B88199-43EB-410A-9138-5A6D515C377F}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6EC7781D-ED3E-4E8D-873A-85850CF83158}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E30FFAC1-9C78-4CAD-95F2-582807D458FE}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{E0B26E53-4C02-4F32-9B09-FE28DF9E8216}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{03609385-3CE3-48DB-BCE6-209792CB3E3F}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{B3972BBC-67E0-4B5C-912E-61A6CE16B936}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{0BAD6679-33A7-4123-85C5-0082047CA8A8}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{D3609CBF-6BB2-45F0-97AD-1482B5A1779C}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{98BC2522-81F4-43FA-BD8D-0318B7435827}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{629941D2-81D9-4D50-9C3E-7433F258E631}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{C8A4CBAC-4D7A-41D0-947E-19A80C6A5565}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{BBB0FABB-9917-41CF-9EC1-B9E85CCD3BED}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{41B174CC-ADB6-47D2-85D7-CF2ED90700C2}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{340C22AB-5E10-4E9F-91AF-0D17AE667686}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{DCA7DC81-D9FF-4E56-8141-C2A036FB1E52}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{F2F33F7B-5370-4810-A287-CD59B56E2156}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{40035644-C98C-4B5D-921E-1E79FDE46565}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{22EF7BEA-AD7B-448E-A871-61A2C5E68B3C}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{D57D82CE-243C-4AE8-A723-D3EEA0437076}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...12 lines deleted...]
-    <cellStyle name="標準 9" xfId="73" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{28B376A5-F8DC-4498-B168-FCE5040650FB}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{BE9EBC32-2091-4A89-B30F-5695D5753FDE}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{C7AAE2EE-090E-4B0C-A876-F6486D8E9211}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{247DF569-D1AB-473F-96A4-A1C0D765F133}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{8A67A745-E867-4C18-86CF-EB72C35EDC25}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{31E5C5BC-B70A-4873-9D7F-F2DFC33989CE}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{17077995-8802-414D-BDCF-3756F7A0D0EE}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{315E98F0-D01D-4610-8A55-EF4C2488C4E7}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{5C319107-E3B4-4145-890D-3409CF28EF87}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{85B1C8E3-367D-4F17-B6ED-B6D6EA9F1236}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{A6CD60D0-060B-43F3-B19B-25C45C096440}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{E37AD1EF-7F35-447D-8B8B-CBB2E88B3DD6}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{5C3B588A-B660-4D92-BBE9-715DA77A62F9}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{788AE513-B8FD-43B7-916B-77CCC126E7FE}"/>
     <cellStyle name="良い" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1688,2946 +1687,2964 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{947FC5E0-7F79-40EC-B7B6-43674555E11B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N105"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
     <col min="3" max="3" width="9.6640625" customWidth="1"/>
     <col min="4" max="5" width="9.33203125" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="14" width="12.83203125" customWidth="1"/>
+    <col min="7" max="14" width="12.77734375" customWidth="1"/>
     <col min="15" max="15" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="17.25">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="16.5">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
       <c r="N1" s="38"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:14" ht="2.1" customHeight="1">
+    <row r="4" spans="1:14" ht="2.15" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="60" customHeight="1">
       <c r="A5" s="14"/>
       <c r="B5" s="40" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="F5" s="14"/>
       <c r="G5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="15" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="9" customFormat="1" ht="5.0999999999999996" customHeight="1">
+    <row r="6" spans="1:14" s="9" customFormat="1" ht="5.15" customHeight="1">
       <c r="F6" s="10"/>
     </row>
-    <row r="7" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="A7" s="31"/>
       <c r="B7" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="36"/>
       <c r="D7" s="32">
         <v>2</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="18"/>
       <c r="G7" s="19">
         <v>3890</v>
       </c>
       <c r="H7" s="19">
         <v>396</v>
       </c>
       <c r="I7" s="19">
         <v>226</v>
       </c>
       <c r="J7" s="19">
         <v>416</v>
       </c>
       <c r="K7" s="19">
         <v>273</v>
       </c>
       <c r="L7" s="19">
         <v>552</v>
       </c>
       <c r="M7" s="19">
         <v>509</v>
       </c>
       <c r="N7" s="19">
         <v>1518</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="8" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="36"/>
+      <c r="B8" s="36" t="s">
+        <v>37</v>
+      </c>
       <c r="C8" s="36"/>
       <c r="D8" s="32">
         <v>3</v>
       </c>
-      <c r="E8" s="32"/>
+      <c r="E8" s="32" t="s">
+        <v>37</v>
+      </c>
       <c r="F8" s="18"/>
       <c r="G8" s="19">
         <v>3716</v>
       </c>
       <c r="H8" s="19">
         <v>364</v>
       </c>
       <c r="I8" s="19">
         <v>204</v>
       </c>
       <c r="J8" s="19">
         <v>399</v>
       </c>
       <c r="K8" s="19">
         <v>248</v>
       </c>
       <c r="L8" s="19">
         <v>555</v>
       </c>
       <c r="M8" s="19">
         <v>491</v>
       </c>
       <c r="N8" s="19">
         <v>1455</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="9" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="A9" s="33"/>
-      <c r="B9" s="36"/>
+      <c r="B9" s="36" t="s">
+        <v>37</v>
+      </c>
       <c r="C9" s="36"/>
       <c r="D9" s="32">
         <v>4</v>
       </c>
-      <c r="E9" s="32"/>
+      <c r="E9" s="32" t="s">
+        <v>37</v>
+      </c>
       <c r="F9" s="18"/>
       <c r="G9" s="19">
         <v>3590</v>
       </c>
       <c r="H9" s="19">
         <v>358</v>
       </c>
       <c r="I9" s="19">
         <v>176</v>
       </c>
       <c r="J9" s="19">
         <v>364</v>
       </c>
       <c r="K9" s="19">
         <v>273</v>
       </c>
       <c r="L9" s="19">
         <v>475</v>
       </c>
       <c r="M9" s="19">
         <v>456</v>
       </c>
       <c r="N9" s="19">
         <v>1488</v>
       </c>
     </row>
-    <row r="10" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="36"/>
+    <row r="10" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
+      <c r="A10" s="33">
+        <v>45047</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>37</v>
+      </c>
       <c r="C10" s="36"/>
       <c r="D10" s="32">
         <v>5</v>
       </c>
-      <c r="E10" s="32"/>
+      <c r="E10" s="32" t="s">
+        <v>37</v>
+      </c>
       <c r="F10" s="18"/>
       <c r="G10" s="19">
         <v>3710</v>
       </c>
       <c r="H10" s="19">
         <v>334</v>
       </c>
       <c r="I10" s="19">
         <v>204</v>
       </c>
       <c r="J10" s="19">
         <v>370</v>
       </c>
       <c r="K10" s="19">
         <v>263</v>
       </c>
       <c r="L10" s="19">
         <v>504</v>
       </c>
       <c r="M10" s="19">
         <v>482</v>
       </c>
       <c r="N10" s="19">
         <v>1553</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="11" spans="1:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="A11" s="31"/>
-      <c r="B11" s="37"/>
+      <c r="B11" s="37" t="s">
+        <v>37</v>
+      </c>
       <c r="C11" s="37"/>
       <c r="D11" s="34">
         <v>6</v>
       </c>
-      <c r="E11" s="34"/>
+      <c r="E11" s="34" t="s">
+        <v>37</v>
+      </c>
       <c r="F11" s="12"/>
       <c r="G11" s="13">
-        <v>3819</v>
+        <v>3824</v>
       </c>
       <c r="H11" s="13">
         <v>332</v>
       </c>
       <c r="I11" s="13">
         <v>199</v>
       </c>
       <c r="J11" s="13">
         <v>317</v>
       </c>
       <c r="K11" s="13">
         <v>260</v>
       </c>
       <c r="L11" s="13">
         <v>550</v>
       </c>
       <c r="M11" s="13">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N11" s="13">
-        <v>1629</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B12" s="41" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="12"/>
       <c r="G12" s="13">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="H12" s="13">
         <v>222</v>
       </c>
       <c r="I12" s="13">
         <v>103</v>
       </c>
       <c r="J12" s="13">
         <v>143</v>
       </c>
       <c r="K12" s="13">
         <v>179</v>
       </c>
       <c r="L12" s="13">
         <v>374</v>
       </c>
       <c r="M12" s="13">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="N12" s="13">
-        <v>978</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B13" s="21"/>
       <c r="C13" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="10"/>
       <c r="G13" s="11">
         <v>23</v>
       </c>
       <c r="H13" s="11">
         <v>2</v>
       </c>
       <c r="I13" s="11">
         <v>2</v>
       </c>
       <c r="J13" s="11">
         <v>1</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>1</v>
       </c>
       <c r="M13" s="11">
         <v>4</v>
       </c>
       <c r="N13" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="14" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B14" s="16"/>
       <c r="C14" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="10"/>
       <c r="G14" s="11">
         <v>103</v>
       </c>
       <c r="H14" s="11">
         <v>12</v>
       </c>
       <c r="I14" s="11">
         <v>2</v>
       </c>
       <c r="J14" s="11">
         <v>7</v>
       </c>
       <c r="K14" s="11">
         <v>13</v>
       </c>
       <c r="L14" s="11">
         <v>11</v>
       </c>
       <c r="M14" s="11">
         <v>22</v>
       </c>
       <c r="N14" s="11">
         <v>36</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="15" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B15" s="16"/>
       <c r="C15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="10"/>
       <c r="G15" s="11">
         <v>146</v>
       </c>
       <c r="H15" s="11">
         <v>16</v>
       </c>
       <c r="I15" s="11">
         <v>9</v>
       </c>
       <c r="J15" s="11">
         <v>8</v>
       </c>
       <c r="K15" s="11">
         <v>13</v>
       </c>
       <c r="L15" s="11">
         <v>19</v>
       </c>
       <c r="M15" s="11">
         <v>16</v>
       </c>
       <c r="N15" s="11">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="16" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B16" s="16"/>
       <c r="C16" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="10"/>
       <c r="G16" s="11">
         <v>190</v>
       </c>
       <c r="H16" s="11">
         <v>10</v>
       </c>
       <c r="I16" s="11">
         <v>9</v>
       </c>
       <c r="J16" s="11">
         <v>12</v>
       </c>
       <c r="K16" s="11">
         <v>9</v>
       </c>
       <c r="L16" s="11">
         <v>34</v>
       </c>
       <c r="M16" s="11">
         <v>27</v>
       </c>
       <c r="N16" s="11">
         <v>89</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="17" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B17" s="16"/>
       <c r="C17" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="10"/>
       <c r="G17" s="11">
         <v>228</v>
       </c>
       <c r="H17" s="11">
         <v>16</v>
       </c>
       <c r="I17" s="11">
         <v>11</v>
       </c>
       <c r="J17" s="11">
         <v>11</v>
       </c>
       <c r="K17" s="11">
         <v>13</v>
       </c>
       <c r="L17" s="11">
         <v>38</v>
       </c>
       <c r="M17" s="11">
         <v>36</v>
       </c>
       <c r="N17" s="11">
         <v>103</v>
       </c>
     </row>
-    <row r="18" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="18" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B18" s="16"/>
       <c r="C18" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="10"/>
       <c r="G18" s="11">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H18" s="11">
         <v>25</v>
       </c>
       <c r="I18" s="11">
         <v>11</v>
       </c>
       <c r="J18" s="11">
         <v>16</v>
       </c>
       <c r="K18" s="11">
         <v>21</v>
       </c>
       <c r="L18" s="11">
         <v>47</v>
       </c>
       <c r="M18" s="11">
         <v>34</v>
       </c>
       <c r="N18" s="11">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B19" s="16"/>
       <c r="C19" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="35"/>
       <c r="E19" s="35"/>
       <c r="F19" s="10"/>
       <c r="G19" s="11">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H19" s="11">
         <v>31</v>
       </c>
       <c r="I19" s="11">
         <v>15</v>
       </c>
       <c r="J19" s="11">
         <v>19</v>
       </c>
       <c r="K19" s="11">
         <v>25</v>
       </c>
       <c r="L19" s="11">
         <v>48</v>
       </c>
       <c r="M19" s="11">
         <v>71</v>
       </c>
       <c r="N19" s="11">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B20" s="16"/>
       <c r="C20" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="10"/>
       <c r="G20" s="11">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H20" s="11">
         <v>38</v>
       </c>
       <c r="I20" s="11">
         <v>14</v>
       </c>
       <c r="J20" s="11">
         <v>21</v>
       </c>
       <c r="K20" s="11">
         <v>29</v>
       </c>
       <c r="L20" s="11">
         <v>53</v>
       </c>
       <c r="M20" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N20" s="11">
         <v>113</v>
       </c>
     </row>
-    <row r="21" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="21" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B21" s="16"/>
       <c r="C21" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="10"/>
       <c r="G21" s="11">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H21" s="11">
         <v>23</v>
       </c>
       <c r="I21" s="11">
         <v>8</v>
       </c>
       <c r="J21" s="11">
         <v>18</v>
       </c>
       <c r="K21" s="11">
         <v>23</v>
       </c>
       <c r="L21" s="11">
         <v>42</v>
       </c>
       <c r="M21" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N21" s="11">
         <v>114</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="22" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B22" s="16"/>
       <c r="C22" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="10"/>
       <c r="G22" s="11">
         <v>168</v>
       </c>
       <c r="H22" s="11">
         <v>18</v>
       </c>
       <c r="I22" s="11">
         <v>8</v>
       </c>
       <c r="J22" s="11">
         <v>8</v>
       </c>
       <c r="K22" s="11">
         <v>14</v>
       </c>
       <c r="L22" s="11">
         <v>32</v>
       </c>
       <c r="M22" s="11">
         <v>22</v>
       </c>
       <c r="N22" s="11">
         <v>66</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="23" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B23" s="16"/>
       <c r="C23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="10"/>
       <c r="G23" s="11">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H23" s="11">
         <v>31</v>
       </c>
       <c r="I23" s="11">
         <v>14</v>
       </c>
       <c r="J23" s="11">
         <v>22</v>
       </c>
       <c r="K23" s="11">
         <v>19</v>
       </c>
       <c r="L23" s="11">
         <v>49</v>
       </c>
       <c r="M23" s="11">
         <v>36</v>
       </c>
       <c r="N23" s="11">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B24" s="41" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="12"/>
       <c r="G24" s="13">
         <v>623</v>
       </c>
       <c r="H24" s="13">
         <v>47</v>
       </c>
       <c r="I24" s="13">
         <v>40</v>
       </c>
       <c r="J24" s="13">
         <v>116</v>
       </c>
       <c r="K24" s="13">
         <v>34</v>
       </c>
       <c r="L24" s="13">
         <v>73</v>
       </c>
       <c r="M24" s="13">
         <v>70</v>
       </c>
       <c r="N24" s="13">
         <v>243</v>
       </c>
     </row>
-    <row r="25" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="25" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B25" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="12"/>
       <c r="G25" s="19">
         <v>0</v>
       </c>
       <c r="H25" s="19">
         <v>0</v>
       </c>
       <c r="I25" s="19">
         <v>0</v>
       </c>
       <c r="J25" s="19">
         <v>0</v>
       </c>
       <c r="K25" s="19">
         <v>0</v>
       </c>
       <c r="L25" s="19">
         <v>0</v>
       </c>
       <c r="M25" s="19">
         <v>0</v>
       </c>
       <c r="N25" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="26" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B26" s="21"/>
       <c r="C26" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="10"/>
       <c r="G26" s="11">
         <v>64</v>
       </c>
       <c r="H26" s="11">
         <v>3</v>
       </c>
       <c r="I26" s="11">
         <v>4</v>
       </c>
       <c r="J26" s="11">
         <v>17</v>
       </c>
       <c r="K26" s="11">
         <v>5</v>
       </c>
       <c r="L26" s="11">
         <v>7</v>
       </c>
       <c r="M26" s="11">
         <v>9</v>
       </c>
       <c r="N26" s="11">
         <v>19</v>
       </c>
     </row>
-    <row r="27" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="27" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B27" s="16"/>
       <c r="C27" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="10"/>
       <c r="G27" s="11">
         <v>49</v>
       </c>
       <c r="H27" s="11">
         <v>6</v>
       </c>
       <c r="I27" s="11">
         <v>3</v>
       </c>
       <c r="J27" s="11">
         <v>10</v>
       </c>
       <c r="K27" s="11">
         <v>1</v>
       </c>
       <c r="L27" s="11">
         <v>9</v>
       </c>
       <c r="M27" s="11">
         <v>4</v>
       </c>
       <c r="N27" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="28" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="28" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B28" s="16"/>
       <c r="C28" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="10"/>
       <c r="G28" s="11">
         <v>59</v>
       </c>
       <c r="H28" s="11">
         <v>7</v>
       </c>
       <c r="I28" s="11">
         <v>6</v>
       </c>
       <c r="J28" s="11">
         <v>12</v>
       </c>
       <c r="K28" s="11">
         <v>2</v>
       </c>
       <c r="L28" s="11">
         <v>8</v>
       </c>
       <c r="M28" s="11">
         <v>7</v>
       </c>
       <c r="N28" s="11">
         <v>17</v>
       </c>
     </row>
-    <row r="29" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="29" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B29" s="16"/>
       <c r="C29" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
       <c r="F29" s="10"/>
       <c r="G29" s="11">
         <v>57</v>
       </c>
       <c r="H29" s="11">
         <v>4</v>
       </c>
       <c r="I29" s="11">
         <v>5</v>
       </c>
       <c r="J29" s="11">
         <v>16</v>
       </c>
       <c r="K29" s="11">
         <v>2</v>
       </c>
       <c r="L29" s="11">
         <v>9</v>
       </c>
       <c r="M29" s="11">
         <v>4</v>
       </c>
       <c r="N29" s="11">
         <v>17</v>
       </c>
     </row>
-    <row r="30" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="30" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B30" s="16"/>
       <c r="C30" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="10"/>
       <c r="G30" s="11">
         <v>63</v>
       </c>
       <c r="H30" s="11">
         <v>5</v>
       </c>
       <c r="I30" s="11">
         <v>6</v>
       </c>
       <c r="J30" s="11">
         <v>8</v>
       </c>
       <c r="K30" s="11">
         <v>7</v>
       </c>
       <c r="L30" s="11">
         <v>4</v>
       </c>
       <c r="M30" s="11">
         <v>8</v>
       </c>
       <c r="N30" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="31" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B31" s="16"/>
       <c r="C31" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="10"/>
       <c r="G31" s="11">
         <v>57</v>
       </c>
       <c r="H31" s="11">
         <v>6</v>
       </c>
       <c r="I31" s="11">
         <v>4</v>
       </c>
       <c r="J31" s="11">
         <v>9</v>
       </c>
       <c r="K31" s="11">
         <v>3</v>
       </c>
       <c r="L31" s="11">
         <v>7</v>
       </c>
       <c r="M31" s="11">
         <v>3</v>
       </c>
       <c r="N31" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="32" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="32" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B32" s="16"/>
       <c r="C32" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="10"/>
       <c r="G32" s="11">
         <v>61</v>
       </c>
       <c r="H32" s="11">
         <v>1</v>
       </c>
       <c r="I32" s="11">
         <v>4</v>
       </c>
       <c r="J32" s="11">
         <v>11</v>
       </c>
       <c r="K32" s="11">
         <v>5</v>
       </c>
       <c r="L32" s="11">
         <v>8</v>
       </c>
       <c r="M32" s="11">
         <v>7</v>
       </c>
       <c r="N32" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="33" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="33" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B33" s="16"/>
       <c r="C33" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="10"/>
       <c r="G33" s="11">
         <v>72</v>
       </c>
       <c r="H33" s="11">
         <v>5</v>
       </c>
       <c r="I33" s="11">
         <v>4</v>
       </c>
       <c r="J33" s="11">
         <v>12</v>
       </c>
       <c r="K33" s="11">
         <v>4</v>
       </c>
       <c r="L33" s="11">
         <v>4</v>
       </c>
       <c r="M33" s="11">
         <v>9</v>
       </c>
       <c r="N33" s="11">
         <v>34</v>
       </c>
     </row>
-    <row r="34" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="34" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B34" s="16"/>
       <c r="C34" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="10"/>
       <c r="G34" s="11">
         <v>47</v>
       </c>
       <c r="H34" s="11">
         <v>2</v>
       </c>
       <c r="I34" s="11">
         <v>0</v>
       </c>
       <c r="J34" s="11">
         <v>7</v>
       </c>
       <c r="K34" s="11">
         <v>2</v>
       </c>
       <c r="L34" s="11">
         <v>6</v>
       </c>
       <c r="M34" s="11">
         <v>6</v>
       </c>
       <c r="N34" s="11">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="35" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B35" s="16"/>
       <c r="C35" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="10"/>
       <c r="G35" s="11">
         <v>34</v>
       </c>
       <c r="H35" s="11">
         <v>3</v>
       </c>
       <c r="I35" s="11">
         <v>2</v>
       </c>
       <c r="J35" s="11">
         <v>5</v>
       </c>
       <c r="K35" s="11">
         <v>1</v>
       </c>
       <c r="L35" s="11">
         <v>2</v>
       </c>
       <c r="M35" s="11">
         <v>6</v>
       </c>
       <c r="N35" s="11">
         <v>15</v>
       </c>
     </row>
-    <row r="36" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="36" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B36" s="16"/>
       <c r="C36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="10"/>
       <c r="G36" s="11">
         <v>60</v>
       </c>
       <c r="H36" s="11">
         <v>5</v>
       </c>
       <c r="I36" s="11">
         <v>2</v>
       </c>
       <c r="J36" s="11">
         <v>9</v>
       </c>
       <c r="K36" s="11">
         <v>2</v>
       </c>
       <c r="L36" s="11">
         <v>9</v>
       </c>
       <c r="M36" s="11">
         <v>7</v>
       </c>
       <c r="N36" s="11">
         <v>26</v>
       </c>
     </row>
-    <row r="37" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="37" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B37" s="41" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="41"/>
       <c r="D37" s="41"/>
       <c r="E37" s="41"/>
       <c r="F37" s="12"/>
       <c r="G37" s="13">
         <v>576</v>
       </c>
       <c r="H37" s="13">
         <v>44</v>
       </c>
       <c r="I37" s="13">
         <v>36</v>
       </c>
       <c r="J37" s="13">
         <v>34</v>
       </c>
       <c r="K37" s="13">
         <v>35</v>
       </c>
       <c r="L37" s="13">
         <v>74</v>
       </c>
       <c r="M37" s="13">
         <v>64</v>
       </c>
       <c r="N37" s="13">
         <v>289</v>
       </c>
     </row>
-    <row r="38" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="38" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B38" s="21"/>
       <c r="C38" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="10"/>
       <c r="G38" s="11">
         <v>34</v>
       </c>
       <c r="H38" s="11">
         <v>5</v>
       </c>
       <c r="I38" s="11">
         <v>2</v>
       </c>
       <c r="J38" s="11">
         <v>3</v>
       </c>
       <c r="K38" s="11">
         <v>1</v>
       </c>
       <c r="L38" s="11">
         <v>9</v>
       </c>
       <c r="M38" s="11">
         <v>4</v>
       </c>
       <c r="N38" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="39" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="39" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B39" s="16"/>
       <c r="C39" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="10"/>
       <c r="G39" s="11">
         <v>44</v>
       </c>
       <c r="H39" s="11">
         <v>7</v>
       </c>
       <c r="I39" s="11">
         <v>6</v>
       </c>
       <c r="J39" s="11">
         <v>4</v>
       </c>
       <c r="K39" s="11">
         <v>3</v>
       </c>
       <c r="L39" s="11">
         <v>7</v>
       </c>
       <c r="M39" s="11">
         <v>3</v>
       </c>
       <c r="N39" s="11">
         <v>14</v>
       </c>
     </row>
-    <row r="40" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="40" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B40" s="16"/>
       <c r="C40" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="35"/>
       <c r="E40" s="35"/>
       <c r="F40" s="10"/>
       <c r="G40" s="11">
         <v>21</v>
       </c>
       <c r="H40" s="11">
         <v>3</v>
       </c>
       <c r="I40" s="11">
         <v>0</v>
       </c>
       <c r="J40" s="11">
         <v>1</v>
       </c>
       <c r="K40" s="11">
         <v>0</v>
       </c>
       <c r="L40" s="11">
         <v>1</v>
       </c>
       <c r="M40" s="11">
         <v>3</v>
       </c>
       <c r="N40" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="41" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="41" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B41" s="16"/>
       <c r="C41" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="10"/>
       <c r="G41" s="11">
         <v>38</v>
       </c>
       <c r="H41" s="11">
         <v>2</v>
       </c>
       <c r="I41" s="11">
         <v>4</v>
       </c>
       <c r="J41" s="11">
         <v>6</v>
       </c>
       <c r="K41" s="11">
         <v>1</v>
       </c>
       <c r="L41" s="11">
         <v>5</v>
       </c>
       <c r="M41" s="11">
         <v>4</v>
       </c>
       <c r="N41" s="11">
         <v>16</v>
       </c>
     </row>
-    <row r="42" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="42" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B42" s="16"/>
       <c r="C42" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="10"/>
       <c r="G42" s="11">
         <v>43</v>
       </c>
       <c r="H42" s="11">
         <v>3</v>
       </c>
       <c r="I42" s="11">
         <v>4</v>
       </c>
       <c r="J42" s="11">
         <v>1</v>
       </c>
       <c r="K42" s="11">
         <v>1</v>
       </c>
       <c r="L42" s="11">
         <v>8</v>
       </c>
       <c r="M42" s="11">
         <v>6</v>
       </c>
       <c r="N42" s="11">
         <v>20</v>
       </c>
     </row>
-    <row r="43" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="43" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B43" s="16"/>
       <c r="C43" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
       <c r="F43" s="10"/>
       <c r="G43" s="11">
         <v>52</v>
       </c>
       <c r="H43" s="11">
         <v>2</v>
       </c>
       <c r="I43" s="11">
         <v>4</v>
       </c>
       <c r="J43" s="11">
         <v>1</v>
       </c>
       <c r="K43" s="11">
         <v>7</v>
       </c>
       <c r="L43" s="11">
         <v>9</v>
       </c>
       <c r="M43" s="11">
         <v>7</v>
       </c>
       <c r="N43" s="11">
         <v>22</v>
       </c>
     </row>
-    <row r="44" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="44" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B44" s="16"/>
       <c r="C44" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="10"/>
       <c r="G44" s="11">
         <v>84</v>
       </c>
       <c r="H44" s="11">
         <v>7</v>
       </c>
       <c r="I44" s="11">
         <v>5</v>
       </c>
       <c r="J44" s="11">
         <v>3</v>
       </c>
       <c r="K44" s="11">
         <v>8</v>
       </c>
       <c r="L44" s="11">
         <v>11</v>
       </c>
       <c r="M44" s="11">
         <v>11</v>
       </c>
       <c r="N44" s="11">
         <v>39</v>
       </c>
     </row>
-    <row r="45" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="45" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B45" s="16"/>
       <c r="C45" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
       <c r="F45" s="10"/>
       <c r="G45" s="11">
         <v>71</v>
       </c>
       <c r="H45" s="11">
         <v>4</v>
       </c>
       <c r="I45" s="11">
         <v>1</v>
       </c>
       <c r="J45" s="11">
         <v>3</v>
       </c>
       <c r="K45" s="11">
         <v>3</v>
       </c>
       <c r="L45" s="11">
         <v>6</v>
       </c>
       <c r="M45" s="11">
         <v>7</v>
       </c>
       <c r="N45" s="11">
         <v>47</v>
       </c>
     </row>
-    <row r="46" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="46" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B46" s="16"/>
       <c r="C46" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="10"/>
       <c r="G46" s="11">
         <v>40</v>
       </c>
       <c r="H46" s="11">
         <v>6</v>
       </c>
       <c r="I46" s="11">
         <v>1</v>
       </c>
       <c r="J46" s="11">
         <v>1</v>
       </c>
       <c r="K46" s="11">
         <v>3</v>
       </c>
       <c r="L46" s="11">
         <v>4</v>
       </c>
       <c r="M46" s="11">
         <v>2</v>
       </c>
       <c r="N46" s="11">
         <v>23</v>
       </c>
     </row>
-    <row r="47" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="47" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B47" s="16"/>
       <c r="C47" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
       <c r="F47" s="10"/>
       <c r="G47" s="11">
         <v>45</v>
       </c>
       <c r="H47" s="11">
         <v>2</v>
       </c>
       <c r="I47" s="11">
         <v>3</v>
       </c>
       <c r="J47" s="11">
         <v>1</v>
       </c>
       <c r="K47" s="11">
         <v>1</v>
       </c>
       <c r="L47" s="11">
         <v>5</v>
       </c>
       <c r="M47" s="11">
         <v>8</v>
       </c>
       <c r="N47" s="11">
         <v>25</v>
       </c>
     </row>
-    <row r="48" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="48" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B48" s="16"/>
       <c r="C48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="10"/>
       <c r="G48" s="11">
         <v>104</v>
       </c>
       <c r="H48" s="11">
         <v>3</v>
       </c>
       <c r="I48" s="11">
         <v>6</v>
       </c>
       <c r="J48" s="11">
         <v>10</v>
       </c>
       <c r="K48" s="11">
         <v>7</v>
       </c>
       <c r="L48" s="11">
         <v>9</v>
       </c>
       <c r="M48" s="11">
         <v>9</v>
       </c>
       <c r="N48" s="11">
         <v>60</v>
       </c>
     </row>
-    <row r="49" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="49" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B49" s="43" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="43"/>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
       <c r="F49" s="12"/>
       <c r="G49" s="13">
         <v>0</v>
       </c>
       <c r="H49" s="13">
         <v>0</v>
       </c>
       <c r="I49" s="13">
         <v>0</v>
       </c>
       <c r="J49" s="13">
         <v>0</v>
       </c>
       <c r="K49" s="13">
         <v>0</v>
       </c>
       <c r="L49" s="13">
         <v>0</v>
       </c>
       <c r="M49" s="13">
         <v>0</v>
       </c>
       <c r="N49" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="50" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B50" s="21"/>
       <c r="C50" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
       <c r="F50" s="10"/>
       <c r="G50" s="11">
         <v>0</v>
       </c>
       <c r="H50" s="11">
         <v>0</v>
       </c>
       <c r="I50" s="11">
         <v>0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="11">
         <v>0</v>
       </c>
       <c r="L50" s="11">
         <v>0</v>
       </c>
       <c r="M50" s="11">
         <v>0</v>
       </c>
       <c r="N50" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="51" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B51" s="16"/>
       <c r="C51" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="10"/>
       <c r="G51" s="11">
         <v>0</v>
       </c>
       <c r="H51" s="11">
         <v>0</v>
       </c>
       <c r="I51" s="11">
         <v>0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="11">
         <v>0</v>
       </c>
       <c r="L51" s="11">
         <v>0</v>
       </c>
       <c r="M51" s="11">
         <v>0</v>
       </c>
       <c r="N51" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="52" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B52" s="16"/>
       <c r="C52" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
       <c r="F52" s="10"/>
       <c r="G52" s="11">
         <v>0</v>
       </c>
       <c r="H52" s="11">
         <v>0</v>
       </c>
       <c r="I52" s="11">
         <v>0</v>
       </c>
       <c r="J52" s="11">
         <v>0</v>
       </c>
       <c r="K52" s="11">
         <v>0</v>
       </c>
       <c r="L52" s="11">
         <v>0</v>
       </c>
       <c r="M52" s="11">
         <v>0</v>
       </c>
       <c r="N52" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="53" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B53" s="16"/>
       <c r="C53" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="35"/>
       <c r="E53" s="35"/>
       <c r="F53" s="10"/>
       <c r="G53" s="11">
         <v>0</v>
       </c>
       <c r="H53" s="11">
         <v>0</v>
       </c>
       <c r="I53" s="11">
         <v>0</v>
       </c>
       <c r="J53" s="11">
         <v>0</v>
       </c>
       <c r="K53" s="11">
         <v>0</v>
       </c>
       <c r="L53" s="11">
         <v>0</v>
       </c>
       <c r="M53" s="11">
         <v>0</v>
       </c>
       <c r="N53" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="54" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B54" s="16"/>
       <c r="C54" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
       <c r="F54" s="10"/>
       <c r="G54" s="11">
         <v>0</v>
       </c>
       <c r="H54" s="11">
         <v>0</v>
       </c>
       <c r="I54" s="11">
         <v>0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="11">
         <v>0</v>
       </c>
       <c r="L54" s="11">
         <v>0</v>
       </c>
       <c r="M54" s="11">
         <v>0</v>
       </c>
       <c r="N54" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="55" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B55" s="16"/>
       <c r="C55" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="10"/>
       <c r="G55" s="11">
         <v>0</v>
       </c>
       <c r="H55" s="11">
         <v>0</v>
       </c>
       <c r="I55" s="11">
         <v>0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="11">
         <v>0</v>
       </c>
       <c r="L55" s="11">
         <v>0</v>
       </c>
       <c r="M55" s="11">
         <v>0</v>
       </c>
       <c r="N55" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="56" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B56" s="16"/>
       <c r="C56" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="10"/>
       <c r="G56" s="11">
         <v>0</v>
       </c>
       <c r="H56" s="11">
         <v>0</v>
       </c>
       <c r="I56" s="11">
         <v>0</v>
       </c>
       <c r="J56" s="11">
         <v>0</v>
       </c>
       <c r="K56" s="11">
         <v>0</v>
       </c>
       <c r="L56" s="11">
         <v>0</v>
       </c>
       <c r="M56" s="11">
         <v>0</v>
       </c>
       <c r="N56" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="57" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B57" s="16"/>
       <c r="C57" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="35"/>
       <c r="E57" s="35"/>
       <c r="F57" s="10"/>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
         <v>0</v>
       </c>
       <c r="I57" s="11">
         <v>0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="11">
         <v>0</v>
       </c>
       <c r="L57" s="11">
         <v>0</v>
       </c>
       <c r="M57" s="11">
         <v>0</v>
       </c>
       <c r="N57" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="58" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B58" s="16"/>
       <c r="C58" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
       <c r="F58" s="10"/>
       <c r="G58" s="11">
         <v>0</v>
       </c>
       <c r="H58" s="11">
         <v>0</v>
       </c>
       <c r="I58" s="11">
         <v>0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="11">
         <v>0</v>
       </c>
       <c r="L58" s="11">
         <v>0</v>
       </c>
       <c r="M58" s="11">
         <v>0</v>
       </c>
       <c r="N58" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="59" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B59" s="16"/>
       <c r="C59" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="10"/>
       <c r="G59" s="11">
         <v>0</v>
       </c>
       <c r="H59" s="11">
         <v>0</v>
       </c>
       <c r="I59" s="11">
         <v>0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="11">
         <v>0</v>
       </c>
       <c r="L59" s="11">
         <v>0</v>
       </c>
       <c r="M59" s="11">
         <v>0</v>
       </c>
       <c r="N59" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="60" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B60" s="16"/>
       <c r="C60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
       <c r="F60" s="10"/>
       <c r="G60" s="11">
         <v>0</v>
       </c>
       <c r="H60" s="11">
         <v>0</v>
       </c>
       <c r="I60" s="11">
         <v>0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="11">
         <v>0</v>
       </c>
       <c r="L60" s="11">
         <v>0</v>
       </c>
       <c r="M60" s="11">
         <v>0</v>
       </c>
       <c r="N60" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="61" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B61" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="41"/>
       <c r="D61" s="41"/>
       <c r="E61" s="41"/>
       <c r="F61" s="12"/>
       <c r="G61" s="13">
         <v>194</v>
       </c>
       <c r="H61" s="13">
         <v>10</v>
       </c>
       <c r="I61" s="13">
         <v>18</v>
       </c>
       <c r="J61" s="13">
         <v>17</v>
       </c>
       <c r="K61" s="13">
         <v>9</v>
       </c>
       <c r="L61" s="13">
         <v>20</v>
       </c>
       <c r="M61" s="13">
         <v>31</v>
       </c>
       <c r="N61" s="13">
         <v>89</v>
       </c>
     </row>
-    <row r="62" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="62" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B62" s="21"/>
       <c r="C62" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
       <c r="F62" s="10"/>
       <c r="G62" s="11">
         <v>7</v>
       </c>
       <c r="H62" s="11">
         <v>0</v>
       </c>
       <c r="I62" s="11">
         <v>0</v>
       </c>
       <c r="J62" s="11">
         <v>1</v>
       </c>
       <c r="K62" s="11">
         <v>1</v>
       </c>
       <c r="L62" s="11">
         <v>0</v>
       </c>
       <c r="M62" s="11">
         <v>4</v>
       </c>
       <c r="N62" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="63" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="63" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B63" s="16"/>
       <c r="C63" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="35"/>
       <c r="E63" s="35"/>
       <c r="F63" s="10"/>
       <c r="G63" s="11">
         <v>14</v>
       </c>
       <c r="H63" s="11">
         <v>2</v>
       </c>
       <c r="I63" s="11">
         <v>1</v>
       </c>
       <c r="J63" s="11">
         <v>2</v>
       </c>
       <c r="K63" s="11">
         <v>0</v>
       </c>
       <c r="L63" s="11">
         <v>2</v>
       </c>
       <c r="M63" s="11">
         <v>3</v>
       </c>
       <c r="N63" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="64" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="64" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B64" s="16"/>
       <c r="C64" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="35"/>
       <c r="E64" s="35"/>
       <c r="F64" s="10"/>
       <c r="G64" s="11">
         <v>7</v>
       </c>
       <c r="H64" s="11">
         <v>1</v>
       </c>
       <c r="I64" s="11">
         <v>1</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
       <c r="K64" s="11">
         <v>0</v>
       </c>
       <c r="L64" s="11">
         <v>1</v>
       </c>
       <c r="M64" s="11">
         <v>2</v>
       </c>
       <c r="N64" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="65" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="65" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B65" s="16"/>
       <c r="C65" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="35"/>
       <c r="E65" s="35"/>
       <c r="F65" s="10"/>
       <c r="G65" s="11">
         <v>14</v>
       </c>
       <c r="H65" s="11">
         <v>2</v>
       </c>
       <c r="I65" s="11">
         <v>0</v>
       </c>
       <c r="J65" s="11">
         <v>2</v>
       </c>
       <c r="K65" s="11">
         <v>0</v>
       </c>
       <c r="L65" s="11">
         <v>2</v>
       </c>
       <c r="M65" s="11">
         <v>3</v>
       </c>
       <c r="N65" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="66" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="66" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B66" s="16"/>
       <c r="C66" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="35"/>
       <c r="E66" s="35"/>
       <c r="F66" s="10"/>
       <c r="G66" s="11">
         <v>15</v>
       </c>
       <c r="H66" s="11">
         <v>1</v>
       </c>
       <c r="I66" s="11">
         <v>1</v>
       </c>
       <c r="J66" s="11">
         <v>3</v>
       </c>
       <c r="K66" s="11">
         <v>2</v>
       </c>
       <c r="L66" s="11">
         <v>2</v>
       </c>
       <c r="M66" s="11">
         <v>3</v>
       </c>
       <c r="N66" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="67" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="67" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B67" s="16"/>
       <c r="C67" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D67" s="35"/>
       <c r="E67" s="35"/>
       <c r="F67" s="10"/>
       <c r="G67" s="11">
         <v>17</v>
       </c>
       <c r="H67" s="11">
         <v>0</v>
       </c>
       <c r="I67" s="11">
         <v>1</v>
       </c>
       <c r="J67" s="11">
         <v>0</v>
       </c>
       <c r="K67" s="11">
         <v>0</v>
       </c>
       <c r="L67" s="11">
         <v>3</v>
       </c>
       <c r="M67" s="11">
         <v>2</v>
       </c>
       <c r="N67" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="68" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="68" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B68" s="16"/>
       <c r="C68" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="10"/>
       <c r="G68" s="11">
         <v>26</v>
       </c>
       <c r="H68" s="11">
         <v>0</v>
       </c>
       <c r="I68" s="11">
         <v>4</v>
       </c>
       <c r="J68" s="11">
         <v>2</v>
       </c>
       <c r="K68" s="11">
         <v>2</v>
       </c>
       <c r="L68" s="11">
         <v>2</v>
       </c>
       <c r="M68" s="11">
         <v>4</v>
       </c>
       <c r="N68" s="11">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="69" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B69" s="16"/>
       <c r="C69" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="35"/>
       <c r="E69" s="35"/>
       <c r="F69" s="10"/>
       <c r="G69" s="11">
         <v>28</v>
       </c>
       <c r="H69" s="11">
         <v>2</v>
       </c>
       <c r="I69" s="11">
         <v>2</v>
       </c>
       <c r="J69" s="11">
         <v>1</v>
       </c>
       <c r="K69" s="11">
         <v>0</v>
       </c>
       <c r="L69" s="11">
         <v>5</v>
       </c>
       <c r="M69" s="11">
         <v>3</v>
       </c>
       <c r="N69" s="11">
         <v>15</v>
       </c>
     </row>
-    <row r="70" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="70" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B70" s="16"/>
       <c r="C70" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D70" s="35"/>
       <c r="E70" s="35"/>
       <c r="F70" s="10"/>
       <c r="G70" s="11">
         <v>27</v>
       </c>
       <c r="H70" s="11">
         <v>2</v>
       </c>
       <c r="I70" s="11">
         <v>4</v>
       </c>
       <c r="J70" s="11">
         <v>3</v>
       </c>
       <c r="K70" s="11">
         <v>1</v>
       </c>
       <c r="L70" s="11">
         <v>1</v>
       </c>
       <c r="M70" s="11">
         <v>3</v>
       </c>
       <c r="N70" s="11">
         <v>13</v>
       </c>
     </row>
-    <row r="71" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="71" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B71" s="16"/>
       <c r="C71" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="35"/>
       <c r="E71" s="35"/>
       <c r="F71" s="10"/>
       <c r="G71" s="11">
         <v>17</v>
       </c>
       <c r="H71" s="11">
         <v>0</v>
       </c>
       <c r="I71" s="11">
         <v>1</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="11">
         <v>3</v>
       </c>
       <c r="L71" s="11">
         <v>1</v>
       </c>
       <c r="M71" s="11">
         <v>1</v>
       </c>
       <c r="N71" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="72" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="72" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B72" s="16"/>
       <c r="C72" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="35"/>
       <c r="E72" s="35"/>
       <c r="F72" s="10"/>
       <c r="G72" s="11">
         <v>22</v>
       </c>
       <c r="H72" s="11">
         <v>0</v>
       </c>
       <c r="I72" s="11">
         <v>3</v>
       </c>
       <c r="J72" s="11">
         <v>3</v>
       </c>
       <c r="K72" s="11">
         <v>0</v>
       </c>
       <c r="L72" s="11">
         <v>1</v>
       </c>
       <c r="M72" s="11">
         <v>3</v>
       </c>
       <c r="N72" s="11">
         <v>12</v>
       </c>
     </row>
-    <row r="73" spans="2:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="73" spans="2:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B73" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C73" s="41"/>
       <c r="D73" s="41"/>
       <c r="E73" s="41"/>
       <c r="F73" s="12"/>
       <c r="G73" s="13">
         <v>61</v>
       </c>
       <c r="H73" s="13">
         <v>8</v>
       </c>
       <c r="I73" s="13">
         <v>2</v>
       </c>
       <c r="J73" s="13">
         <v>6</v>
       </c>
       <c r="K73" s="13">
         <v>3</v>
       </c>
       <c r="L73" s="13">
         <v>9</v>
       </c>
       <c r="M73" s="13">
         <v>7</v>
       </c>
       <c r="N73" s="13">
         <v>26</v>
       </c>
     </row>
-    <row r="74" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="74" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B74" s="21"/>
       <c r="C74" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="35"/>
       <c r="E74" s="35"/>
       <c r="F74" s="10"/>
       <c r="G74" s="11">
         <v>5</v>
       </c>
       <c r="H74" s="11">
         <v>0</v>
       </c>
       <c r="I74" s="11">
         <v>1</v>
       </c>
       <c r="J74" s="11">
         <v>2</v>
       </c>
       <c r="K74" s="11">
         <v>0</v>
       </c>
       <c r="L74" s="11">
         <v>1</v>
       </c>
       <c r="M74" s="11">
         <v>0</v>
       </c>
       <c r="N74" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="75" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="75" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B75" s="16"/>
       <c r="C75" s="35" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="10"/>
       <c r="G75" s="11">
         <v>4</v>
       </c>
       <c r="H75" s="11">
         <v>0</v>
       </c>
       <c r="I75" s="11">
         <v>1</v>
       </c>
       <c r="J75" s="11">
         <v>1</v>
       </c>
       <c r="K75" s="11">
         <v>1</v>
       </c>
       <c r="L75" s="11">
         <v>0</v>
       </c>
       <c r="M75" s="11">
         <v>0</v>
       </c>
       <c r="N75" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="76" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="76" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B76" s="16"/>
       <c r="C76" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="35"/>
       <c r="E76" s="35"/>
       <c r="F76" s="10"/>
       <c r="G76" s="11">
         <v>6</v>
       </c>
       <c r="H76" s="11">
         <v>1</v>
       </c>
       <c r="I76" s="11">
         <v>0</v>
       </c>
       <c r="J76" s="11">
         <v>1</v>
       </c>
       <c r="K76" s="11">
         <v>0</v>
       </c>
       <c r="L76" s="11">
         <v>1</v>
       </c>
       <c r="M76" s="11">
         <v>0</v>
       </c>
       <c r="N76" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="77" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="77" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B77" s="16"/>
       <c r="C77" s="35" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="35"/>
       <c r="E77" s="35"/>
       <c r="F77" s="10"/>
       <c r="G77" s="11">
         <v>3</v>
       </c>
       <c r="H77" s="11">
         <v>1</v>
       </c>
       <c r="I77" s="11">
         <v>0</v>
       </c>
       <c r="J77" s="11">
         <v>0</v>
       </c>
       <c r="K77" s="11">
         <v>0</v>
       </c>
       <c r="L77" s="11">
         <v>0</v>
       </c>
       <c r="M77" s="11">
         <v>0</v>
       </c>
       <c r="N77" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="78" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="78" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B78" s="16"/>
       <c r="C78" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="35"/>
       <c r="E78" s="35"/>
       <c r="F78" s="10"/>
       <c r="G78" s="11">
         <v>4</v>
       </c>
       <c r="H78" s="11">
         <v>0</v>
       </c>
       <c r="I78" s="11">
         <v>0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="11">
         <v>1</v>
       </c>
       <c r="L78" s="11">
         <v>0</v>
       </c>
       <c r="M78" s="11">
         <v>1</v>
       </c>
       <c r="N78" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="79" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="79" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B79" s="16"/>
       <c r="C79" s="35" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="35"/>
       <c r="E79" s="35"/>
       <c r="F79" s="10"/>
       <c r="G79" s="11">
         <v>5</v>
       </c>
       <c r="H79" s="11">
         <v>0</v>
       </c>
       <c r="I79" s="11">
         <v>0</v>
       </c>
       <c r="J79" s="11">
         <v>1</v>
       </c>
       <c r="K79" s="11">
         <v>0</v>
       </c>
       <c r="L79" s="11">
         <v>1</v>
       </c>
       <c r="M79" s="11">
         <v>0</v>
       </c>
       <c r="N79" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="80" spans="2:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="80" spans="2:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B80" s="16"/>
       <c r="C80" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="35"/>
       <c r="E80" s="35"/>
       <c r="F80" s="10"/>
       <c r="G80" s="11">
         <v>7</v>
       </c>
       <c r="H80" s="11">
         <v>1</v>
       </c>
       <c r="I80" s="11">
         <v>0</v>
       </c>
       <c r="J80" s="11">
         <v>0</v>
       </c>
       <c r="K80" s="11">
         <v>1</v>
       </c>
       <c r="L80" s="11">
         <v>0</v>
       </c>
       <c r="M80" s="11">
         <v>1</v>
       </c>
       <c r="N80" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="81" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="81" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B81" s="16"/>
       <c r="C81" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="10"/>
       <c r="G81" s="11">
         <v>8</v>
       </c>
       <c r="H81" s="11">
         <v>1</v>
       </c>
       <c r="I81" s="11">
         <v>0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="11">
         <v>0</v>
       </c>
       <c r="L81" s="11">
         <v>3</v>
       </c>
       <c r="M81" s="11">
         <v>1</v>
       </c>
       <c r="N81" s="11">
         <v>3</v>
       </c>
     </row>
-    <row r="82" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="82" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B82" s="16"/>
       <c r="C82" s="35" t="s">
         <v>17</v>
       </c>
       <c r="D82" s="35"/>
       <c r="E82" s="35"/>
       <c r="F82" s="10"/>
       <c r="G82" s="11">
         <v>8</v>
       </c>
       <c r="H82" s="11">
         <v>1</v>
       </c>
       <c r="I82" s="11">
         <v>0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="11">
         <v>0</v>
       </c>
       <c r="L82" s="11">
         <v>1</v>
       </c>
       <c r="M82" s="11">
         <v>1</v>
       </c>
       <c r="N82" s="11">
         <v>5</v>
       </c>
     </row>
-    <row r="83" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="83" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B83" s="16"/>
       <c r="C83" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D83" s="35"/>
       <c r="E83" s="35"/>
       <c r="F83" s="10"/>
       <c r="G83" s="11">
         <v>5</v>
       </c>
       <c r="H83" s="11">
         <v>0</v>
       </c>
       <c r="I83" s="11">
         <v>0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="11">
         <v>0</v>
       </c>
       <c r="L83" s="11">
         <v>2</v>
       </c>
       <c r="M83" s="11">
         <v>3</v>
       </c>
       <c r="N83" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="84" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B84" s="16"/>
       <c r="C84" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="35"/>
       <c r="E84" s="35"/>
       <c r="F84" s="10"/>
       <c r="G84" s="11">
         <v>6</v>
       </c>
       <c r="H84" s="11">
         <v>3</v>
       </c>
       <c r="I84" s="11">
         <v>0</v>
       </c>
       <c r="J84" s="11">
         <v>1</v>
       </c>
       <c r="K84" s="11">
         <v>0</v>
       </c>
       <c r="L84" s="11">
         <v>0</v>
       </c>
       <c r="M84" s="11">
         <v>0</v>
       </c>
       <c r="N84" s="11">
         <v>2</v>
       </c>
     </row>
-    <row r="85" spans="1:14" s="20" customFormat="1" ht="12.95" customHeight="1">
+    <row r="85" spans="1:14" s="20" customFormat="1" ht="13" customHeight="1">
       <c r="B85" s="44" t="s">
         <v>25</v>
       </c>
       <c r="C85" s="44"/>
       <c r="D85" s="44"/>
       <c r="E85" s="44"/>
       <c r="F85" s="12"/>
       <c r="G85" s="13">
         <v>8</v>
       </c>
       <c r="H85" s="13">
         <v>1</v>
       </c>
       <c r="I85" s="13">
         <v>0</v>
       </c>
       <c r="J85" s="13">
         <v>1</v>
       </c>
       <c r="K85" s="13">
         <v>0</v>
       </c>
       <c r="L85" s="13">
         <v>0</v>
       </c>
       <c r="M85" s="13">
         <v>2</v>
       </c>
       <c r="N85" s="13">
         <v>4</v>
       </c>
     </row>
-    <row r="86" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="86" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B86" s="21"/>
       <c r="C86" s="35" t="s">
         <v>26</v>
       </c>
       <c r="D86" s="35"/>
       <c r="E86" s="35"/>
       <c r="F86" s="10"/>
       <c r="G86" s="11">
         <v>0</v>
       </c>
       <c r="H86" s="11">
         <v>0</v>
       </c>
       <c r="I86" s="11">
         <v>0</v>
       </c>
       <c r="J86" s="11">
         <v>0</v>
       </c>
       <c r="K86" s="11">
         <v>0</v>
       </c>
       <c r="L86" s="11">
         <v>0</v>
       </c>
       <c r="M86" s="11">
         <v>0</v>
       </c>
       <c r="N86" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="87" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B87" s="16"/>
       <c r="C87" s="35" t="s">
         <v>27</v>
       </c>
       <c r="D87" s="35"/>
       <c r="E87" s="35"/>
       <c r="F87" s="10"/>
       <c r="G87" s="11">
         <v>0</v>
       </c>
       <c r="H87" s="11">
         <v>0</v>
       </c>
       <c r="I87" s="11">
         <v>0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="11">
         <v>0</v>
       </c>
       <c r="L87" s="11">
         <v>0</v>
       </c>
       <c r="M87" s="11">
         <v>0</v>
       </c>
       <c r="N87" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="88" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B88" s="16"/>
       <c r="C88" s="35" t="s">
         <v>28</v>
       </c>
       <c r="D88" s="35"/>
       <c r="E88" s="35"/>
       <c r="F88" s="10"/>
       <c r="G88" s="11">
         <v>0</v>
       </c>
       <c r="H88" s="11">
         <v>0</v>
       </c>
       <c r="I88" s="11">
         <v>0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="11">
         <v>0</v>
       </c>
       <c r="L88" s="11">
         <v>0</v>
       </c>
       <c r="M88" s="11">
         <v>0</v>
       </c>
       <c r="N88" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="89" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B89" s="16"/>
       <c r="C89" s="35" t="s">
         <v>29</v>
       </c>
       <c r="D89" s="35"/>
       <c r="E89" s="35"/>
       <c r="F89" s="10"/>
       <c r="G89" s="11">
         <v>8</v>
       </c>
       <c r="H89" s="11">
         <v>1</v>
       </c>
       <c r="I89" s="11">
         <v>0</v>
       </c>
       <c r="J89" s="11">
         <v>1</v>
       </c>
       <c r="K89" s="11">
         <v>0</v>
       </c>
       <c r="L89" s="11">
         <v>0</v>
       </c>
       <c r="M89" s="11">
         <v>2</v>
       </c>
       <c r="N89" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="90" spans="1:14" s="17" customFormat="1" ht="12.95" customHeight="1">
+    <row r="90" spans="1:14" s="17" customFormat="1" ht="13" customHeight="1">
       <c r="B90" s="16"/>
       <c r="C90" s="35" t="s">
         <v>30</v>
       </c>
       <c r="D90" s="35"/>
       <c r="E90" s="35"/>
       <c r="F90" s="10"/>
       <c r="G90" s="11">
         <v>0</v>
       </c>
       <c r="H90" s="11">
         <v>0</v>
       </c>
       <c r="I90" s="11">
         <v>0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="11">
         <v>0</v>
       </c>
       <c r="L90" s="11">
         <v>0</v>
       </c>
       <c r="M90" s="11">
         <v>0</v>
       </c>
       <c r="N90" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:14" ht="5.0999999999999996" customHeight="1">
+    <row r="91" spans="1:14" ht="5.15" customHeight="1">
       <c r="A91" s="22"/>
       <c r="B91" s="23"/>
       <c r="C91" s="24"/>
       <c r="D91" s="24"/>
       <c r="E91" s="24"/>
       <c r="F91" s="25"/>
       <c r="G91" s="26"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="26"/>
       <c r="K91" s="26"/>
       <c r="L91" s="26"/>
       <c r="M91" s="26"/>
       <c r="N91" s="26"/>
     </row>
     <row r="92" spans="1:14" ht="4.5" customHeight="1">
       <c r="B92" s="27"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
       <c r="E92" s="28"/>
     </row>
     <row r="93" spans="1:14" s="29" customFormat="1" ht="11.25" customHeight="1">
       <c r="A93" s="29" t="s">
         <v>35</v>
       </c>
@@ -4717,269 +4734,68 @@
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.78740157480314965" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...191 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>24-00-70</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>