--- v0 (2026-05-03)
+++ v1 (2026-09-29)
@@ -1,95 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{29AF5BA8-3CCD-412E-BA45-562949B2D2B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20500" windowHeight="8830"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0C0A46A5-E687-4998-9818-A78952D6A75D}"/>
   </bookViews>
   <sheets>
     <sheet name="24-00-03" sheetId="11" r:id="rId1"/>
     <sheet name="罪名分類一覧表（その１） " sheetId="24" r:id="rId2"/>
     <sheet name="罪名分類一覧表（その１）　続" sheetId="25" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="b" localSheetId="1">#REF!</definedName>
+    <definedName name="b" localSheetId="2">#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI" localSheetId="1">#REF!</definedName>
+    <definedName name="GOUKEI" localSheetId="2">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK" localSheetId="1">#REF!</definedName>
+    <definedName name="JK" localSheetId="2">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="PASTE1" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE1" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE1">#REF!</definedName>
+    <definedName name="PASTE10" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE10" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE10">#REF!</definedName>
+    <definedName name="PASTE11" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE11" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE11">#REF!</definedName>
+    <definedName name="PASTE12" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE12" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE12">#REF!</definedName>
+    <definedName name="PASTE3" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE3" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE3">#REF!</definedName>
+    <definedName name="PASTE4" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE4" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE4">#REF!</definedName>
+    <definedName name="PASTE5" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE5" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE5">#REF!</definedName>
+    <definedName name="PASTE6" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE6" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE6">#REF!</definedName>
+    <definedName name="PASTE7" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE7" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE7">#REF!</definedName>
+    <definedName name="PASTE8" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE8" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE8">#REF!</definedName>
+    <definedName name="PASTE9" localSheetId="1">#REF!</definedName>
+    <definedName name="PASTE9" localSheetId="2">#REF!</definedName>
+    <definedName name="PASTE9">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'罪名分類一覧表（その１） '!$1:$5</definedName>
+    <definedName name="REPORT_管区ROW1" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW1" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW2" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW2" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW3" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW3" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW3">#REF!</definedName>
+    <definedName name="REPORT_管区ROW4" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW4" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW4">#REF!</definedName>
+    <definedName name="REPORT_管区ROW5" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW5" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW5">#REF!</definedName>
+    <definedName name="REPORT_管区ROW6" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW6" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW6">#REF!</definedName>
+    <definedName name="REPORT_管区ROW7" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW7" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW7">#REF!</definedName>
+    <definedName name="REPORT_管区ROW8" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区ROW8" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区ROW8">#REF!</definedName>
+    <definedName name="REPORT_管区SEX1" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX1" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX2" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX2" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX3" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX3" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX3">#REF!</definedName>
+    <definedName name="REPORT_管区SEX4" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX4" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX4">#REF!</definedName>
+    <definedName name="REPORT_管区SEX5" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX5" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX5">#REF!</definedName>
+    <definedName name="REPORT_管区SEX6" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX6" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX6">#REF!</definedName>
+    <definedName name="REPORT_管区SEX7" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX7" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX7">#REF!</definedName>
+    <definedName name="REPORT_管区SEX8" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX8" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX8">#REF!</definedName>
+    <definedName name="REPORT_管区SEX9" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_管区SEX9" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_管区SEX9">#REF!</definedName>
+    <definedName name="REPORT_国名ROW" localSheetId="1">#REF!</definedName>
+    <definedName name="REPORT_国名ROW" localSheetId="2">#REF!</definedName>
+    <definedName name="REPORT_国名ROW">#REF!</definedName>
+    <definedName name="SISETSUMEI" localSheetId="1">#REF!</definedName>
+    <definedName name="SISETSUMEI" localSheetId="2">#REF!</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN" localSheetId="1">#REF!</definedName>
+    <definedName name="TEIIN" localSheetId="2">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO" localSheetId="1">#REF!</definedName>
+    <definedName name="TENSO" localSheetId="2">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W4" i="11" l="1"/>
   <c r="V3" i="11"/>
   <c r="V4" i="11" s="1"/>
   <c r="U3" i="11" l="1"/>
-  <c r="T3" i="11" s="1"/>
-  <c r="S3" i="11"/>
+  <c r="U4" i="11" l="1"/>
+  <c r="T3" i="11"/>
+  <c r="S3" i="11" l="1"/>
   <c r="T4" i="11"/>
-  <c r="U4" i="11"/>
   <c r="R3" i="11" l="1"/>
   <c r="S4" i="11"/>
-  <c r="R4" i="11" l="1"/>
-[...2 lines deleted...]
-  <c r="P3" i="11"/>
+  <c r="Q3" i="11" l="1"/>
+  <c r="R4" i="11"/>
+  <c r="P3" i="11" l="1"/>
+  <c r="Q4" i="11"/>
   <c r="O3" i="11" l="1"/>
   <c r="P4" i="11"/>
   <c r="O4" i="11" l="1"/>
   <c r="N3" i="11"/>
-  <c r="N4" i="11" l="1"/>
-  <c r="M3" i="11"/>
+  <c r="M3" i="11" l="1"/>
+  <c r="N4" i="11"/>
   <c r="M4" i="11" l="1"/>
   <c r="L3" i="11"/>
   <c r="K3" i="11" l="1"/>
   <c r="L4" i="11"/>
   <c r="K4" i="11" l="1"/>
   <c r="J3" i="11"/>
-  <c r="J4" i="11" l="1"/>
-  <c r="I3" i="11"/>
+  <c r="I3" i="11" l="1"/>
+  <c r="J4" i="11"/>
   <c r="I4" i="11" l="1"/>
   <c r="H3" i="11"/>
   <c r="A1" i="11" l="1"/>
   <c r="H4" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="531">
   <si>
     <t xml:space="preserve"> 95条１項
  95条２項
  96条
  96条の２　１号
  96条の２　２号
  96条の２　３号
  96条の３　１項
  96条の３　２項
  96条の４
  96条の５
  96条の６　１項
  96条の６　２項 </t>
     <rPh sb="3" eb="4">
       <t>ジョウ</t>
     </rPh>
@@ -10128,62 +10250,62 @@
     <t>大麻草の栽培の規制に関する法律</t>
     <rPh sb="0" eb="2">
       <t>タイマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>クサ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サイバイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キセイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ホウリツ</t>
     </rPh>
     <phoneticPr fontId="33"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="_ * #\ ###\ ##0_ ;_ * \-#\ ###\ ##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="#\ ###\ ##0"/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -11070,914 +11192,851 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="201">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="15" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="65" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="65" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="16" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="18" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="18" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="65" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="65" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="66" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="66">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="66" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="66" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="22" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="65" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="65" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="66" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="43" fillId="0" borderId="22" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="43" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="23" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="43" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="66" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="66" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="66" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="66" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="66" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="21" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="24" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="43" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="43" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="18" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="18" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="66" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="66" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="66" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="28" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="28" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="19" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="65" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="20" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="22" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="22" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="65" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="15" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="16" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="15" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="16" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="43" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="43" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="15" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="16" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="15" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="31" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="183" fontId="43" fillId="0" borderId="26" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="16" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="43" fillId="0" borderId="27" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="14" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="66" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="66" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="15" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="16" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="17" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="43" fillId="0" borderId="25" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="31" fillId="0" borderId="18" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="43" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="183" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="19" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="38" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="38" fillId="0" borderId="20" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="39" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="68">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{072DAACB-11D5-498A-9918-81DB3C5F8179}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{8B6BD26A-C06F-4B8C-8907-C2971621CE81}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{1D2A98DC-123A-4175-ADFC-C685B1B0D544}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A6CB4197-D753-4632-B6F4-470D568469AA}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{85803875-A2B3-4C7D-BB52-16F89F5D27C1}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{0B2F46CA-AACA-4D71-9923-92BBB96A2468}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{D7474A02-CCF4-4B36-8D4E-9D080E64002C}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{F02991A0-8A57-4A8D-AD7A-7D19EFAEAC75}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{5D6C90C1-163A-4F74-A26F-E2F2F2E4595E}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{63342F40-B387-4A68-A9EB-CB549A697F33}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{8108748E-4492-4163-BA4D-E67FBE104215}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{3CC24F44-3D03-4B4B-BA18-228867C9F02D}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{B4C0E39D-CA9B-4F76-ADF0-6D705F6EB81D}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{E4CE2F4C-D4E8-4FD6-9658-3F0DBB06DA22}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{89CAF29F-9BD1-45D5-8293-9320A60EAB5E}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{8D15E417-FA33-46E1-AD31-A4D1B22BC3FD}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{323CC6F5-3AA3-4A53-8D64-B2667FAFA6F5}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{A592C9EE-8410-48F2-AF22-A7A13198BD7E}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{0956FBEE-4832-4EBE-8807-6DE8472C5D06}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...5 lines deleted...]
-    <cellStyle name="標準_罪名分類一覧表（H23.07刑法改正後）" xfId="66"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{FA6ADB90-AA4C-48DD-9B3C-C20278A2242C}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{590C7FB4-8561-40E8-9EAC-8F96E53F014B}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{36FFE626-9799-45D9-AC92-7AE9B8FCFBF9}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{9DA1E356-4A30-4B42-AEF1-807B31AABB41}"/>
+    <cellStyle name="標準 7" xfId="64" xr:uid="{3A1FE79E-91EE-4752-8A2E-4D76601B5BE3}"/>
+    <cellStyle name="標準_0003_被疑事件の罪名別通常受理人員の累年比較" xfId="65" xr:uid="{02B6E11C-7FDE-43BB-A9BE-936CB68307ED}"/>
+    <cellStyle name="標準_罪名分類一覧表（H23.07刑法改正後）" xfId="66" xr:uid="{0BBB320F-A13A-4611-A805-92EBAFA00EC0}"/>
     <cellStyle name="良い" xfId="67" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>22860</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>7620</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2081" name="AutoShape 1"/>
+        <xdr:cNvPr id="2081" name="AutoShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E0C9D9B-CED3-55CC-731C-242961BD6E3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1150620" y="5516880"/>
-          <a:ext cx="99060" cy="1417320"/>
+          <a:off x="1066800" y="5362575"/>
+          <a:ext cx="95250" cy="1390650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 71472"/>
+            <a:gd name="adj1" fmla="val 72932"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12118,7953 +12177,7762 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BC8341F-4B07-462A-9919-48AABA8EBEC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y69"/>
+  <dimension ref="A1:W69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="11"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.88671875" style="12" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="24" max="16384" width="9.33203125" style="12"/>
+    <col min="1" max="1" width="1.83203125" style="9" customWidth="1"/>
+    <col min="2" max="3" width="1.83203125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="12.83203125" style="34" customWidth="1"/>
+    <col min="5" max="5" width="1.83203125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="18.83203125" style="34" customWidth="1"/>
+    <col min="7" max="7" width="1" style="9" customWidth="1"/>
+    <col min="8" max="12" width="13.6640625" style="9" customWidth="1"/>
+    <col min="13" max="14" width="13.83203125" style="9" customWidth="1"/>
+    <col min="15" max="23" width="14.5" style="9" customWidth="1"/>
+    <col min="24" max="16384" width="9.33203125" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="134" t="str">
+    <row r="1" spans="1:23" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="126" t="str">
         <f>"３　被 疑 事 件 の 罪 名 別 通 常 受 理 人 員 の 累 年 比 較 （ "&amp;TEXT(H3,"ggg")&amp;IF(TEXT(H3,"e")="1"," 元 ",TEXT(H3," e "))&amp;"年～"&amp;IF(TEXT(H3,"ggg")=TEXT(W3,"ggg"),"",TEXT(W3,"ggg"))&amp;IF(TEXT(W3,"e")="1"," 元 ",TEXT(W3," e "))&amp;"年 ）"</f>
         <v>３　被 疑 事 件 の 罪 名 別 通 常 受 理 人 員 の 累 年 比 較 （ 平成 21 年～令和 6 年 ）</v>
       </c>
-      <c r="B1" s="134"/>
-[...22 lines deleted...]
-    <row r="2" spans="1:25" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="126"/>
+      <c r="M1" s="126"/>
+      <c r="N1" s="126"/>
+      <c r="O1" s="126"/>
+      <c r="P1" s="126"/>
+      <c r="Q1" s="126"/>
+      <c r="R1" s="126"/>
+      <c r="S1" s="126"/>
+      <c r="T1" s="126"/>
+      <c r="U1" s="126"/>
+      <c r="V1" s="126"/>
+      <c r="W1" s="126"/>
+    </row>
+    <row r="2" spans="1:23" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
-      <c r="B2" s="3"/>
-[...30 lines deleted...]
-      <c r="H3" s="86">
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+    </row>
+    <row r="3" spans="1:23" s="1" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="78">
         <f t="shared" ref="H3:U3" si="0">DATE(YEAR(I3)-1,5,1)</f>
         <v>39934</v>
       </c>
-      <c r="I3" s="86">
+      <c r="I3" s="78">
         <f t="shared" si="0"/>
         <v>40299</v>
       </c>
-      <c r="J3" s="86">
+      <c r="J3" s="78">
         <f t="shared" si="0"/>
         <v>40664</v>
       </c>
-      <c r="K3" s="86">
+      <c r="K3" s="78">
         <f t="shared" si="0"/>
         <v>41030</v>
       </c>
-      <c r="L3" s="86">
+      <c r="L3" s="78">
         <f t="shared" si="0"/>
         <v>41395</v>
       </c>
-      <c r="M3" s="86">
+      <c r="M3" s="78">
         <f t="shared" si="0"/>
         <v>41760</v>
       </c>
-      <c r="N3" s="86">
+      <c r="N3" s="78">
         <f t="shared" si="0"/>
         <v>42125</v>
       </c>
-      <c r="O3" s="86">
+      <c r="O3" s="78">
         <f t="shared" si="0"/>
         <v>42491</v>
       </c>
-      <c r="P3" s="86">
+      <c r="P3" s="78">
         <f t="shared" si="0"/>
         <v>42856</v>
       </c>
-      <c r="Q3" s="86">
+      <c r="Q3" s="78">
         <f t="shared" si="0"/>
         <v>43221</v>
       </c>
-      <c r="R3" s="86">
+      <c r="R3" s="78">
         <f t="shared" si="0"/>
         <v>43586</v>
       </c>
-      <c r="S3" s="86">
+      <c r="S3" s="78">
         <f t="shared" si="0"/>
         <v>43952</v>
       </c>
-      <c r="T3" s="86">
+      <c r="T3" s="78">
         <f t="shared" si="0"/>
         <v>44317</v>
       </c>
-      <c r="U3" s="86">
+      <c r="U3" s="78">
         <f t="shared" si="0"/>
         <v>44682</v>
       </c>
-      <c r="V3" s="86">
+      <c r="V3" s="78">
         <f>DATE(YEAR(W3)-1,5,1)</f>
         <v>45047</v>
       </c>
-      <c r="W3" s="131">
+      <c r="W3" s="115">
         <v>45413</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="6" customFormat="1" ht="33.9" customHeight="1">
-      <c r="A4" s="136" t="s">
+    <row r="4" spans="1:23" s="5" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="124" t="s">
         <v>272</v>
       </c>
-      <c r="B4" s="137"/>
-[...5 lines deleted...]
-      <c r="H4" s="87" t="str">
+      <c r="B4" s="125"/>
+      <c r="C4" s="125"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="79" t="str">
         <f>TEXT(H3,"ggg")&amp;IF(TEXT(H3,"e")="1","元",TEXT(H3,"e"))&amp;"年"</f>
         <v>平成21年</v>
       </c>
-      <c r="I4" s="87" t="str">
+      <c r="I4" s="79" t="str">
         <f t="shared" ref="I4:W4" si="1">TEXT(I3,"ggg")&amp;IF(TEXT(I3,"e")="1","元",TEXT(I3,"e"))&amp;"年"</f>
         <v>平成22年</v>
       </c>
-      <c r="J4" s="87" t="str">
+      <c r="J4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成23年</v>
       </c>
-      <c r="K4" s="87" t="str">
+      <c r="K4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成24年</v>
       </c>
-      <c r="L4" s="87" t="str">
+      <c r="L4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成25年</v>
       </c>
-      <c r="M4" s="87" t="str">
+      <c r="M4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成26年</v>
       </c>
-      <c r="N4" s="87" t="str">
+      <c r="N4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成27年</v>
       </c>
-      <c r="O4" s="87" t="str">
+      <c r="O4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成28年</v>
       </c>
-      <c r="P4" s="87" t="str">
+      <c r="P4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成29年</v>
       </c>
-      <c r="Q4" s="87" t="str">
+      <c r="Q4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>平成30年</v>
       </c>
-      <c r="R4" s="87" t="str">
+      <c r="R4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>令和元年</v>
       </c>
-      <c r="S4" s="87" t="str">
+      <c r="S4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>令和2年</v>
       </c>
-      <c r="T4" s="87" t="str">
+      <c r="T4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>令和3年</v>
       </c>
-      <c r="U4" s="87" t="str">
+      <c r="U4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>令和4年</v>
       </c>
-      <c r="V4" s="87" t="str">
+      <c r="V4" s="79" t="str">
         <f t="shared" si="1"/>
         <v>令和5年</v>
       </c>
-      <c r="W4" s="88" t="str">
+      <c r="W4" s="80" t="str">
         <f t="shared" si="1"/>
         <v>令和6年</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="8.15" customHeight="1">
-[...28 lines deleted...]
-      <c r="B6" s="135" t="s">
+    <row r="5" spans="1:23" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="1"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+    </row>
+    <row r="6" spans="1:23" s="13" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="10"/>
+      <c r="B6" s="121" t="s">
         <v>273</v>
       </c>
-      <c r="C6" s="135"/>
-[...4 lines deleted...]
-      <c r="H6" s="15">
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12">
         <v>429160</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="12">
         <v>1568299</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="12">
         <v>1481665</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="12">
         <v>1417400</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="12">
         <v>1332917</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="12">
         <v>1237161</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N6" s="12">
         <v>1184141</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="12">
         <v>1116198</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="12">
         <v>1055327</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="12">
         <v>984819</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="12">
         <v>900752</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="12">
         <v>803752</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T6" s="12">
         <v>766449</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="12">
         <v>741103</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="12">
         <v>786707</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="12">
         <v>778287</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="16" customFormat="1" ht="12.75" customHeight="1">
-[...26 lines deleted...]
-      <c r="B8" s="135" t="s">
+    <row r="7" spans="1:23" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="10"/>
+      <c r="B7" s="114"/>
+      <c r="C7" s="114"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="114"/>
+      <c r="F7" s="114"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="12"/>
+      <c r="T7" s="12"/>
+      <c r="U7" s="12"/>
+      <c r="V7" s="12"/>
+      <c r="W7" s="12"/>
+    </row>
+    <row r="8" spans="1:23" s="13" customFormat="1" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="10"/>
+      <c r="B8" s="121" t="s">
         <v>274</v>
       </c>
-      <c r="C8" s="135"/>
-[...4 lines deleted...]
-      <c r="H8" s="15">
+      <c r="C8" s="121"/>
+      <c r="D8" s="121"/>
+      <c r="E8" s="121"/>
+      <c r="F8" s="121"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="12">
         <v>317441</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="12">
         <v>1010120</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="12">
         <v>964528</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="12">
         <v>926122</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="12">
         <v>882528</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="12">
         <v>817177</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="12">
         <v>768205</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="12">
         <v>713998</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="12">
         <v>677824</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="12">
         <v>629396</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="12">
         <v>572699</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="12">
         <v>496184</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="12">
         <v>475797</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="12">
         <v>465163</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="12">
         <v>489200</v>
       </c>
-      <c r="W8" s="15">
-[...6 lines deleted...]
-      <c r="C9" s="133" t="s">
+      <c r="W8" s="12">
+        <v>485690</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="14"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="118" t="s">
         <v>275</v>
       </c>
-      <c r="D9" s="133"/>
-[...3 lines deleted...]
-      <c r="H9" s="20">
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="17">
         <v>2663</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="17">
         <v>2495</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="17">
         <v>2621</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="17">
         <v>2569</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="17">
         <v>2576</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="17">
         <v>2494</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="17">
         <v>2328</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="17">
         <v>2093</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="17">
         <v>2028</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="17">
         <v>2009</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="17">
         <v>2026</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="17">
         <v>1749</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="17">
         <v>1799</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="17">
         <v>1886</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="17">
         <v>1797</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="17">
         <v>1845</v>
       </c>
-      <c r="X9" s="11"/>
-[...5 lines deleted...]
-      <c r="C10" s="133" t="s">
+    </row>
+    <row r="10" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="14"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="118" t="s">
         <v>276</v>
       </c>
-      <c r="D10" s="133"/>
-[...3 lines deleted...]
-      <c r="H10" s="20">
+      <c r="D10" s="118"/>
+      <c r="E10" s="118"/>
+      <c r="F10" s="118"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="17">
         <v>4</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="17">
         <v>4</v>
       </c>
-      <c r="J10" s="20">
+      <c r="J10" s="17">
         <v>2</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="17">
         <v>3</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="17">
         <v>5</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="17">
         <v>5</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="17">
         <v>1</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="17">
         <v>8</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="17">
         <v>5</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="17">
         <v>5</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="17">
         <v>5</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="17">
         <v>3</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="17">
         <v>2</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="17">
         <v>9</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="17">
         <v>0</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="17">
         <v>2</v>
       </c>
-      <c r="X10" s="11"/>
-[...5 lines deleted...]
-      <c r="C11" s="133" t="s">
+    </row>
+    <row r="11" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="14"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="118" t="s">
         <v>277</v>
       </c>
-      <c r="D11" s="133"/>
-[...3 lines deleted...]
-      <c r="H11" s="20">
+      <c r="D11" s="118"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="17">
         <v>0</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="17">
         <v>0</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="17">
         <v>0</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="17">
         <v>20</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="17">
         <v>0</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="17">
         <v>0</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="20">
         <v>0</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="20">
         <v>0</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="20">
         <v>0</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="20">
         <v>0</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="20">
         <v>0</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="20">
         <v>0</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="20">
         <v>0</v>
       </c>
-      <c r="U11" s="20">
+      <c r="U11" s="17">
         <v>0</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="17">
         <v>0</v>
       </c>
-      <c r="W11" s="20">
+      <c r="W11" s="17">
         <v>41</v>
       </c>
-      <c r="X11" s="11"/>
-[...5 lines deleted...]
-      <c r="C12" s="133" t="s">
+    </row>
+    <row r="12" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="118" t="s">
         <v>278</v>
       </c>
-      <c r="D12" s="133"/>
-[...3 lines deleted...]
-      <c r="H12" s="20">
+      <c r="D12" s="118"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="17">
         <v>965</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="17">
         <v>1004</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="17">
         <v>961</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="17">
         <v>821</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="17">
         <v>848</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="17">
         <v>901</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="17">
         <v>990</v>
       </c>
-      <c r="O12" s="20">
+      <c r="O12" s="17">
         <v>906</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="17">
         <v>889</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="17">
         <v>888</v>
       </c>
-      <c r="R12" s="20">
+      <c r="R12" s="17">
         <v>811</v>
       </c>
-      <c r="S12" s="20">
+      <c r="S12" s="17">
         <v>830</v>
       </c>
-      <c r="T12" s="20">
+      <c r="T12" s="17">
         <v>776</v>
       </c>
-      <c r="U12" s="20">
+      <c r="U12" s="17">
         <v>773</v>
       </c>
-      <c r="V12" s="20">
+      <c r="V12" s="17">
         <v>766</v>
       </c>
-      <c r="W12" s="20">
+      <c r="W12" s="17">
         <v>723</v>
       </c>
-      <c r="X12" s="11"/>
-[...5 lines deleted...]
-      <c r="C13" s="133" t="s">
+    </row>
+    <row r="13" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="14"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="118" t="s">
         <v>279</v>
       </c>
-      <c r="D13" s="133"/>
-[...3 lines deleted...]
-      <c r="H13" s="20">
+      <c r="D13" s="118"/>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="17">
         <v>84</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="17">
         <v>70</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="17">
         <v>89</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="17">
         <v>78</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="17">
         <v>71</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="17">
         <v>83</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="17">
         <v>99</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="17">
         <v>94</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="17">
         <v>92</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="17">
         <v>109</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="17">
         <v>109</v>
       </c>
-      <c r="S13" s="20">
+      <c r="S13" s="17">
         <v>109</v>
       </c>
-      <c r="T13" s="20">
+      <c r="T13" s="17">
         <v>138</v>
       </c>
-      <c r="U13" s="20">
+      <c r="U13" s="17">
         <v>127</v>
       </c>
-      <c r="V13" s="20">
+      <c r="V13" s="17">
         <v>142</v>
       </c>
-      <c r="W13" s="20">
+      <c r="W13" s="17">
         <v>118</v>
       </c>
-      <c r="X13" s="11"/>
-[...5 lines deleted...]
-      <c r="C14" s="133" t="s">
+    </row>
+    <row r="14" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="118" t="s">
         <v>280</v>
       </c>
-      <c r="D14" s="133"/>
-[...3 lines deleted...]
-      <c r="H14" s="20">
+      <c r="D14" s="118"/>
+      <c r="E14" s="118"/>
+      <c r="F14" s="118"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="17">
         <v>8741</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="17">
         <v>8720</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="17">
         <v>8580</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="17">
         <v>8800</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="17">
         <v>8080</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="17">
         <v>7818</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="17">
         <v>7281</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="17">
         <v>7377</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="17">
         <v>6430</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="17">
         <v>5970</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="17">
         <v>5975</v>
       </c>
-      <c r="S14" s="20">
+      <c r="S14" s="17">
         <v>6149</v>
       </c>
-      <c r="T14" s="20">
+      <c r="T14" s="17">
         <v>5705</v>
       </c>
-      <c r="U14" s="20">
+      <c r="U14" s="17">
         <v>5541</v>
       </c>
-      <c r="V14" s="20">
+      <c r="V14" s="17">
         <v>5843</v>
       </c>
-      <c r="W14" s="20">
+      <c r="W14" s="17">
         <v>5832</v>
       </c>
-      <c r="X14" s="11"/>
-[...5 lines deleted...]
-      <c r="C15" s="133" t="s">
+    </row>
+    <row r="15" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="14"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="118" t="s">
         <v>281</v>
       </c>
-      <c r="D15" s="133"/>
-[...3 lines deleted...]
-      <c r="H15" s="20">
+      <c r="D15" s="118"/>
+      <c r="E15" s="118"/>
+      <c r="F15" s="118"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="17">
         <v>3848</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="17">
         <v>3506</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="17">
         <v>3384</v>
       </c>
-      <c r="K15" s="20">
+      <c r="K15" s="17">
         <v>3331</v>
       </c>
-      <c r="L15" s="20">
+      <c r="L15" s="17">
         <v>3504</v>
       </c>
-      <c r="M15" s="20">
+      <c r="M15" s="17">
         <v>3150</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N15" s="17">
         <v>3269</v>
       </c>
-      <c r="O15" s="20">
+      <c r="O15" s="17">
         <v>2712</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="17">
         <v>2674</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="17">
         <v>2719</v>
       </c>
-      <c r="R15" s="20">
+      <c r="R15" s="17">
         <v>2240</v>
       </c>
-      <c r="S15" s="20">
+      <c r="S15" s="17">
         <v>2509</v>
       </c>
-      <c r="T15" s="20">
+      <c r="T15" s="17">
         <v>2493</v>
       </c>
-      <c r="U15" s="20">
+      <c r="U15" s="17">
         <v>2471</v>
       </c>
-      <c r="V15" s="20">
+      <c r="V15" s="17">
         <v>2314</v>
       </c>
-      <c r="W15" s="20">
+      <c r="W15" s="17">
         <v>2303</v>
       </c>
-      <c r="X15" s="11"/>
-[...5 lines deleted...]
-      <c r="C16" s="133" t="s">
+    </row>
+    <row r="16" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="14"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="118" t="s">
         <v>282</v>
       </c>
-      <c r="D16" s="133"/>
-[...3 lines deleted...]
-      <c r="H16" s="20">
+      <c r="D16" s="118"/>
+      <c r="E16" s="118"/>
+      <c r="F16" s="118"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="17">
         <v>360</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="17">
         <v>237</v>
       </c>
-      <c r="J16" s="20">
+      <c r="J16" s="17">
         <v>194</v>
       </c>
-      <c r="K16" s="20">
+      <c r="K16" s="17">
         <v>109</v>
       </c>
-      <c r="L16" s="20">
+      <c r="L16" s="17">
         <v>77</v>
       </c>
-      <c r="M16" s="20">
+      <c r="M16" s="17">
         <v>90</v>
       </c>
-      <c r="N16" s="20">
+      <c r="N16" s="17">
         <v>88</v>
       </c>
-      <c r="O16" s="20">
+      <c r="O16" s="17">
         <v>478</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="17">
         <v>866</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="17">
         <v>469</v>
       </c>
-      <c r="R16" s="20">
+      <c r="R16" s="17">
         <v>273</v>
       </c>
-      <c r="S16" s="20">
+      <c r="S16" s="17">
         <v>85</v>
       </c>
-      <c r="T16" s="20">
+      <c r="T16" s="17">
         <v>43</v>
       </c>
-      <c r="U16" s="20">
+      <c r="U16" s="17">
         <v>11</v>
       </c>
-      <c r="V16" s="20">
+      <c r="V16" s="17">
         <v>37</v>
       </c>
-      <c r="W16" s="20">
+      <c r="W16" s="17">
         <v>39</v>
       </c>
-      <c r="X16" s="11"/>
-[...5 lines deleted...]
-      <c r="C17" s="133" t="s">
+    </row>
+    <row r="17" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="14"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="118" t="s">
         <v>283</v>
       </c>
-      <c r="D17" s="133"/>
-[...3 lines deleted...]
-      <c r="H17" s="20">
+      <c r="D17" s="118"/>
+      <c r="E17" s="118"/>
+      <c r="F17" s="118"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="17">
         <v>2920</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="17">
         <v>2945</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="17">
         <v>3132</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K17" s="17">
         <v>3331</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="17">
         <v>2968</v>
       </c>
-      <c r="M17" s="20">
+      <c r="M17" s="17">
         <v>2713</v>
       </c>
-      <c r="N17" s="20">
+      <c r="N17" s="17">
         <v>2639</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O17" s="17">
         <v>2641</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P17" s="17">
         <v>2312</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="17">
         <v>2407</v>
       </c>
-      <c r="R17" s="20">
+      <c r="R17" s="17">
         <v>2300</v>
       </c>
-      <c r="S17" s="20">
+      <c r="S17" s="17">
         <v>2231</v>
       </c>
-      <c r="T17" s="20">
+      <c r="T17" s="17">
         <v>2330</v>
       </c>
-      <c r="U17" s="20">
+      <c r="U17" s="17">
         <v>2065</v>
       </c>
-      <c r="V17" s="20">
+      <c r="V17" s="17">
         <v>1939</v>
       </c>
-      <c r="W17" s="20">
+      <c r="W17" s="17">
         <v>1869</v>
       </c>
-      <c r="X17" s="11"/>
-[...5 lines deleted...]
-      <c r="C18" s="132" t="s">
+    </row>
+    <row r="18" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="14"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="119" t="s">
         <v>527</v>
       </c>
-      <c r="D18" s="133"/>
-[...3 lines deleted...]
-      <c r="H18" s="20">
+      <c r="D18" s="118"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="118"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="17">
         <v>2985</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="17">
         <v>3064</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="17">
         <v>3145</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="17">
         <v>3573</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="17">
         <v>3681</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="17">
         <v>3857</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N18" s="17">
         <v>3858</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O18" s="17">
         <v>4029</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="17">
         <v>4109</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="17">
         <v>4348</v>
       </c>
-      <c r="R18" s="20">
+      <c r="R18" s="17">
         <v>4355</v>
       </c>
-      <c r="S18" s="20">
+      <c r="S18" s="17">
         <v>4150</v>
       </c>
-      <c r="T18" s="20">
+      <c r="T18" s="17">
         <v>4305</v>
       </c>
-      <c r="U18" s="20">
+      <c r="U18" s="17">
         <v>4430</v>
       </c>
-      <c r="V18" s="20">
+      <c r="V18" s="17">
         <v>5082</v>
       </c>
-      <c r="W18" s="20">
+      <c r="W18" s="17">
         <v>5671</v>
       </c>
-      <c r="X18" s="11"/>
-[...5 lines deleted...]
-      <c r="C19" s="132" t="s">
+    </row>
+    <row r="19" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="14"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="119" t="s">
         <v>528</v>
       </c>
-      <c r="D19" s="133"/>
-[...3 lines deleted...]
-      <c r="H19" s="20">
+      <c r="D19" s="118"/>
+      <c r="E19" s="118"/>
+      <c r="F19" s="118"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="17">
         <v>1564</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="17">
         <v>1403</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="17">
         <v>1312</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="17">
         <v>1320</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="17">
         <v>1412</v>
       </c>
-      <c r="M19" s="20">
+      <c r="M19" s="17">
         <v>1400</v>
       </c>
-      <c r="N19" s="20">
+      <c r="N19" s="17">
         <v>1461</v>
       </c>
-      <c r="O19" s="20">
+      <c r="O19" s="17">
         <v>1211</v>
       </c>
-      <c r="P19" s="20">
+      <c r="P19" s="17">
         <v>1241</v>
       </c>
-      <c r="Q19" s="20">
+      <c r="Q19" s="17">
         <v>1435</v>
       </c>
-      <c r="R19" s="20">
+      <c r="R19" s="17">
         <v>1523</v>
       </c>
-      <c r="S19" s="20">
+      <c r="S19" s="17">
         <v>1583</v>
       </c>
-      <c r="T19" s="20">
+      <c r="T19" s="17">
         <v>1614</v>
       </c>
-      <c r="U19" s="20">
+      <c r="U19" s="17">
         <v>1720</v>
       </c>
-      <c r="V19" s="20">
+      <c r="V19" s="17">
         <v>2317</v>
       </c>
-      <c r="W19" s="20">
+      <c r="W19" s="17">
         <v>3753</v>
       </c>
-      <c r="X19" s="11"/>
-[...5 lines deleted...]
-      <c r="C20" s="133" t="s">
+    </row>
+    <row r="20" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="14"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="118" t="s">
         <v>284</v>
       </c>
-      <c r="D20" s="133"/>
-[...3 lines deleted...]
-      <c r="H20" s="20">
+      <c r="D20" s="118"/>
+      <c r="E20" s="118"/>
+      <c r="F20" s="118"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="17">
         <v>1357</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="17">
         <v>1325</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="17">
         <v>842</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="17">
         <v>939</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="17">
         <v>668</v>
       </c>
-      <c r="M20" s="20">
+      <c r="M20" s="17">
         <v>658</v>
       </c>
-      <c r="N20" s="20">
+      <c r="N20" s="17">
         <v>1032</v>
       </c>
-      <c r="O20" s="20">
+      <c r="O20" s="17">
         <v>722</v>
       </c>
-      <c r="P20" s="20">
+      <c r="P20" s="17">
         <v>681</v>
       </c>
-      <c r="Q20" s="20">
+      <c r="Q20" s="17">
         <v>595</v>
       </c>
-      <c r="R20" s="20">
+      <c r="R20" s="17">
         <v>533</v>
       </c>
-      <c r="S20" s="20">
+      <c r="S20" s="17">
         <v>545</v>
       </c>
-      <c r="T20" s="20">
+      <c r="T20" s="17">
         <v>527</v>
       </c>
-      <c r="U20" s="20">
+      <c r="U20" s="17">
         <v>572</v>
       </c>
-      <c r="V20" s="20">
+      <c r="V20" s="17">
         <v>541</v>
       </c>
-      <c r="W20" s="20">
+      <c r="W20" s="17">
         <v>555</v>
       </c>
-      <c r="X20" s="11"/>
-[...5 lines deleted...]
-      <c r="C21" s="133" t="s">
+    </row>
+    <row r="21" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="14"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="118" t="s">
         <v>285</v>
       </c>
-      <c r="D21" s="133"/>
-[...3 lines deleted...]
-      <c r="H21" s="20">
+      <c r="D21" s="118"/>
+      <c r="E21" s="118"/>
+      <c r="F21" s="118"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="17">
         <v>1314</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="17">
         <v>1192</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="17">
         <v>965</v>
       </c>
-      <c r="K21" s="20">
+      <c r="K21" s="17">
         <v>931</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="17">
         <v>907</v>
       </c>
-      <c r="M21" s="20">
+      <c r="M21" s="17">
         <v>865</v>
       </c>
-      <c r="N21" s="20">
+      <c r="N21" s="17">
         <v>885</v>
       </c>
-      <c r="O21" s="20">
+      <c r="O21" s="17">
         <v>1266</v>
       </c>
-      <c r="P21" s="20">
+      <c r="P21" s="17">
         <v>1661</v>
       </c>
-      <c r="Q21" s="20">
+      <c r="Q21" s="17">
         <v>755</v>
       </c>
-      <c r="R21" s="20">
+      <c r="R21" s="17">
         <v>1033</v>
       </c>
-      <c r="S21" s="20">
+      <c r="S21" s="17">
         <v>846</v>
       </c>
-      <c r="T21" s="20">
+      <c r="T21" s="17">
         <v>1377</v>
       </c>
-      <c r="U21" s="20">
+      <c r="U21" s="17">
         <v>1014</v>
       </c>
-      <c r="V21" s="20">
+      <c r="V21" s="17">
         <v>1538</v>
       </c>
-      <c r="W21" s="20">
+      <c r="W21" s="17">
         <v>1019</v>
       </c>
-      <c r="X21" s="11"/>
-[...5 lines deleted...]
-      <c r="C22" s="133" t="s">
+    </row>
+    <row r="22" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="118" t="s">
         <v>286</v>
       </c>
-      <c r="D22" s="133"/>
-[...3 lines deleted...]
-      <c r="H22" s="20">
+      <c r="D22" s="118"/>
+      <c r="E22" s="118"/>
+      <c r="F22" s="118"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="17">
         <v>68</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="17">
         <v>66</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="17">
         <v>74</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="17">
         <v>55</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="17">
         <v>64</v>
       </c>
-      <c r="M22" s="20">
+      <c r="M22" s="17">
         <v>48</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="17">
         <v>54</v>
       </c>
-      <c r="O22" s="20">
+      <c r="O22" s="17">
         <v>29</v>
       </c>
-      <c r="P22" s="20">
+      <c r="P22" s="17">
         <v>45</v>
       </c>
-      <c r="Q22" s="20">
+      <c r="Q22" s="17">
         <v>54</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="17">
         <v>66</v>
       </c>
-      <c r="S22" s="20">
+      <c r="S22" s="17">
         <v>55</v>
       </c>
-      <c r="T22" s="20">
+      <c r="T22" s="17">
         <v>58</v>
       </c>
-      <c r="U22" s="20">
+      <c r="U22" s="17">
         <v>168</v>
       </c>
-      <c r="V22" s="20">
+      <c r="V22" s="17">
         <v>117</v>
       </c>
-      <c r="W22" s="20">
+      <c r="W22" s="17">
         <v>93</v>
       </c>
-      <c r="X22" s="11"/>
-[...5 lines deleted...]
-      <c r="C23" s="133" t="s">
+    </row>
+    <row r="23" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="14"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="118" t="s">
         <v>287</v>
       </c>
-      <c r="D23" s="133"/>
-[...3 lines deleted...]
-      <c r="H23" s="20">
+      <c r="D23" s="118"/>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="17">
         <v>83</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="17">
         <v>59</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="17">
         <v>62</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="17">
         <v>55</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="17">
         <v>67</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="17">
         <v>39</v>
       </c>
-      <c r="N23" s="20">
+      <c r="N23" s="17">
         <v>42</v>
       </c>
-      <c r="O23" s="20">
+      <c r="O23" s="17">
         <v>40</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="17">
         <v>48</v>
       </c>
-      <c r="Q23" s="20">
+      <c r="Q23" s="17">
         <v>56</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="17">
         <v>50</v>
       </c>
-      <c r="S23" s="20">
+      <c r="S23" s="17">
         <v>44</v>
       </c>
-      <c r="T23" s="20">
+      <c r="T23" s="17">
         <v>75</v>
       </c>
-      <c r="U23" s="20">
+      <c r="U23" s="17">
         <v>115</v>
       </c>
-      <c r="V23" s="20">
+      <c r="V23" s="17">
         <v>102</v>
       </c>
-      <c r="W23" s="20">
+      <c r="W23" s="17">
         <v>43</v>
       </c>
-      <c r="X23" s="11"/>
-[...5 lines deleted...]
-      <c r="C24" s="133" t="s">
+    </row>
+    <row r="24" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="14"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="118" t="s">
         <v>288</v>
       </c>
-      <c r="D24" s="133"/>
-[...3 lines deleted...]
-      <c r="H24" s="20">
+      <c r="D24" s="118"/>
+      <c r="E24" s="118"/>
+      <c r="F24" s="118"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="17">
         <v>1559</v>
       </c>
-      <c r="I24" s="20">
+      <c r="I24" s="17">
         <v>1619</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="17">
         <v>1601</v>
       </c>
-      <c r="K24" s="20">
+      <c r="K24" s="17">
         <v>1640</v>
       </c>
-      <c r="L24" s="20">
+      <c r="L24" s="17">
         <v>1493</v>
       </c>
-      <c r="M24" s="20">
+      <c r="M24" s="17">
         <v>1469</v>
       </c>
-      <c r="N24" s="20">
+      <c r="N24" s="17">
         <v>1433</v>
       </c>
-      <c r="O24" s="20">
+      <c r="O24" s="17">
         <v>1385</v>
       </c>
-      <c r="P24" s="20">
+      <c r="P24" s="17">
         <v>1492</v>
       </c>
-      <c r="Q24" s="20">
+      <c r="Q24" s="17">
         <v>1424</v>
       </c>
-      <c r="R24" s="20">
+      <c r="R24" s="17">
         <v>1416</v>
       </c>
-      <c r="S24" s="20">
+      <c r="S24" s="17">
         <v>1511</v>
       </c>
-      <c r="T24" s="20">
+      <c r="T24" s="17">
         <v>1569</v>
       </c>
-      <c r="U24" s="20">
+      <c r="U24" s="17">
         <v>1322</v>
       </c>
-      <c r="V24" s="20">
+      <c r="V24" s="17">
         <v>1399</v>
       </c>
-      <c r="W24" s="20">
+      <c r="W24" s="17">
         <v>1427</v>
       </c>
-      <c r="X24" s="11"/>
-[...5 lines deleted...]
-      <c r="C25" s="133" t="s">
+    </row>
+    <row r="25" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="14"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="118" t="s">
         <v>289</v>
       </c>
-      <c r="D25" s="133"/>
-[...3 lines deleted...]
-      <c r="H25" s="20">
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="118"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="17">
         <v>37641</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="17">
         <v>37135</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="17">
         <v>36060</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="17">
         <v>40270</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="17">
         <v>40561</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="17">
         <v>40251</v>
       </c>
-      <c r="N25" s="20">
+      <c r="N25" s="17">
         <v>39317</v>
       </c>
-      <c r="O25" s="20">
+      <c r="O25" s="17">
         <v>39214</v>
       </c>
-      <c r="P25" s="20">
+      <c r="P25" s="17">
         <v>38029</v>
       </c>
-      <c r="Q25" s="20">
+      <c r="Q25" s="17">
         <v>37768</v>
       </c>
-      <c r="R25" s="20">
+      <c r="R25" s="17">
         <v>36560</v>
       </c>
-      <c r="S25" s="20">
+      <c r="S25" s="17">
         <v>34743</v>
       </c>
-      <c r="T25" s="20">
+      <c r="T25" s="17">
         <v>32284</v>
       </c>
-      <c r="U25" s="20">
+      <c r="U25" s="17">
         <v>32819</v>
       </c>
-      <c r="V25" s="20">
+      <c r="V25" s="17">
         <v>37494</v>
       </c>
-      <c r="W25" s="20">
+      <c r="W25" s="17">
         <v>38558</v>
       </c>
-      <c r="X25" s="11"/>
-[...6 lines deleted...]
-      <c r="D26" s="138" t="s">
+    </row>
+    <row r="26" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="14"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="117" t="s">
         <v>290</v>
       </c>
-      <c r="E26" s="138"/>
-[...2 lines deleted...]
-      <c r="H26" s="20">
+      <c r="E26" s="117"/>
+      <c r="F26" s="117"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="17">
         <v>204</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="17">
         <v>161</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="17">
         <v>204</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="17">
         <v>175</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="17">
         <v>162</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="17">
         <v>154</v>
       </c>
-      <c r="N26" s="20">
+      <c r="N26" s="17">
         <v>124</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="17">
         <v>139</v>
       </c>
-      <c r="P26" s="20">
+      <c r="P26" s="17">
         <v>101</v>
       </c>
-      <c r="Q26" s="20">
+      <c r="Q26" s="17">
         <v>83</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="17">
         <v>84</v>
       </c>
-      <c r="S26" s="20">
+      <c r="S26" s="17">
         <v>85</v>
       </c>
-      <c r="T26" s="20">
+      <c r="T26" s="17">
         <v>80</v>
       </c>
-      <c r="U26" s="20">
+      <c r="U26" s="17">
         <v>90</v>
       </c>
-      <c r="V26" s="20">
+      <c r="V26" s="17">
         <v>65</v>
       </c>
-      <c r="W26" s="20">
+      <c r="W26" s="17">
         <v>103</v>
       </c>
-      <c r="X26" s="11"/>
-[...6 lines deleted...]
-      <c r="D27" s="138" t="s">
+    </row>
+    <row r="27" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="14"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="117" t="s">
         <v>291</v>
       </c>
-      <c r="E27" s="138"/>
-[...2 lines deleted...]
-      <c r="H27" s="20">
+      <c r="E27" s="117"/>
+      <c r="F27" s="117"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="17">
         <v>10554</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="17">
         <v>10533</v>
       </c>
-      <c r="J27" s="20">
+      <c r="J27" s="17">
         <v>10238</v>
       </c>
-      <c r="K27" s="20">
+      <c r="K27" s="17">
         <v>12208</v>
       </c>
-      <c r="L27" s="20">
+      <c r="L27" s="17">
         <v>12834</v>
       </c>
-      <c r="M27" s="20">
+      <c r="M27" s="17">
         <v>13606</v>
       </c>
-      <c r="N27" s="20">
+      <c r="N27" s="17">
         <v>13727</v>
       </c>
-      <c r="O27" s="20">
+      <c r="O27" s="17">
         <v>13851</v>
       </c>
-      <c r="P27" s="20">
+      <c r="P27" s="17">
         <v>14284</v>
       </c>
-      <c r="Q27" s="20">
+      <c r="Q27" s="17">
         <v>14315</v>
       </c>
-      <c r="R27" s="20">
+      <c r="R27" s="17">
         <v>13938</v>
       </c>
-      <c r="S27" s="20">
+      <c r="S27" s="17">
         <v>13539</v>
       </c>
-      <c r="T27" s="20">
+      <c r="T27" s="17">
         <v>12709</v>
       </c>
-      <c r="U27" s="20">
+      <c r="U27" s="17">
         <v>12958</v>
       </c>
-      <c r="V27" s="20">
+      <c r="V27" s="17">
         <v>14892</v>
       </c>
-      <c r="W27" s="20">
+      <c r="W27" s="17">
         <v>15243</v>
       </c>
-      <c r="X27" s="11"/>
-[...6 lines deleted...]
-      <c r="D28" s="138" t="s">
+    </row>
+    <row r="28" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="14"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="117" t="s">
         <v>292</v>
       </c>
-      <c r="E28" s="138"/>
-[...2 lines deleted...]
-      <c r="H28" s="20">
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="17">
         <v>26883</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="17">
         <v>26441</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="17">
         <v>25618</v>
       </c>
-      <c r="K28" s="20">
+      <c r="K28" s="17">
         <v>27887</v>
       </c>
-      <c r="L28" s="20">
+      <c r="L28" s="17">
         <v>27565</v>
       </c>
-      <c r="M28" s="20">
+      <c r="M28" s="17">
         <v>26491</v>
       </c>
-      <c r="N28" s="20">
+      <c r="N28" s="17">
         <v>25466</v>
       </c>
-      <c r="O28" s="20">
+      <c r="O28" s="17">
         <v>25224</v>
       </c>
-      <c r="P28" s="20">
+      <c r="P28" s="17">
         <v>23644</v>
       </c>
-      <c r="Q28" s="20">
+      <c r="Q28" s="17">
         <v>23370</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="17">
         <v>22538</v>
       </c>
-      <c r="S28" s="20">
+      <c r="S28" s="17">
         <v>21119</v>
       </c>
-      <c r="T28" s="20">
+      <c r="T28" s="17">
         <v>19495</v>
       </c>
-      <c r="U28" s="20">
+      <c r="U28" s="17">
         <v>19771</v>
       </c>
-      <c r="V28" s="20">
+      <c r="V28" s="17">
         <v>22537</v>
       </c>
-      <c r="W28" s="20">
+      <c r="W28" s="17">
         <v>23212</v>
       </c>
-      <c r="X28" s="11"/>
-[...5 lines deleted...]
-      <c r="C29" s="133" t="s">
+    </row>
+    <row r="29" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="14"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="118" t="s">
         <v>389</v>
       </c>
-      <c r="D29" s="133"/>
-[...3 lines deleted...]
-      <c r="H29" s="20">
+      <c r="D29" s="118"/>
+      <c r="E29" s="118"/>
+      <c r="F29" s="118"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="17">
         <v>196</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="17">
         <v>236</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="17">
         <v>228</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="17">
         <v>283</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="17">
         <v>253</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="17">
         <v>360</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="17">
         <v>483</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="17">
         <v>489</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="17">
         <v>504</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="17">
         <v>498</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="17">
         <v>533</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="17">
         <v>639</v>
       </c>
-      <c r="T29" s="23">
+      <c r="T29" s="20">
         <v>629</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="17">
         <v>666</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="17">
         <v>725</v>
       </c>
-      <c r="W29" s="20">
+      <c r="W29" s="17">
         <v>794</v>
       </c>
-      <c r="X29" s="11"/>
-[...5 lines deleted...]
-      <c r="C30" s="133" t="s">
+    </row>
+    <row r="30" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="14"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="118" t="s">
         <v>293</v>
       </c>
-      <c r="D30" s="133"/>
-[...3 lines deleted...]
-      <c r="H30" s="20">
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="17">
         <v>6281</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="17">
         <v>709023</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J30" s="17">
         <v>681359</v>
       </c>
-      <c r="K30" s="20">
+      <c r="K30" s="17">
         <v>652615</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="17">
         <v>623800</v>
       </c>
-      <c r="M30" s="20">
+      <c r="M30" s="17">
         <v>568454</v>
       </c>
-      <c r="N30" s="20">
+      <c r="N30" s="17">
         <v>533167</v>
       </c>
-      <c r="O30" s="20">
+      <c r="O30" s="17">
         <v>493758</v>
       </c>
-      <c r="P30" s="20">
+      <c r="P30" s="17">
         <v>467623</v>
       </c>
-      <c r="Q30" s="20">
+      <c r="Q30" s="17">
         <v>426416</v>
       </c>
-      <c r="R30" s="20">
+      <c r="R30" s="17">
         <v>377738</v>
       </c>
-      <c r="S30" s="20">
+      <c r="S30" s="17">
         <v>307747</v>
       </c>
-      <c r="T30" s="20">
+      <c r="T30" s="17">
         <v>295173</v>
       </c>
-      <c r="U30" s="20">
+      <c r="U30" s="17">
         <v>290482</v>
       </c>
-      <c r="V30" s="20">
+      <c r="V30" s="17">
         <v>296457</v>
       </c>
-      <c r="W30" s="20">
-[...9 lines deleted...]
-      <c r="D31" s="138" t="s">
+      <c r="W30" s="17">
+        <v>282349</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="14"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="117" t="s">
         <v>294</v>
       </c>
-      <c r="E31" s="138"/>
-[...2 lines deleted...]
-      <c r="H31" s="20">
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="17">
         <v>833</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="17">
         <v>791</v>
       </c>
-      <c r="J31" s="20">
+      <c r="J31" s="17">
         <v>892</v>
       </c>
-      <c r="K31" s="20">
+      <c r="K31" s="17">
         <v>916</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="17">
         <v>999</v>
       </c>
-      <c r="M31" s="20">
+      <c r="M31" s="17">
         <v>1045</v>
       </c>
-      <c r="N31" s="20">
+      <c r="N31" s="17">
         <v>1139</v>
       </c>
-      <c r="O31" s="20">
+      <c r="O31" s="17">
         <v>1124</v>
       </c>
-      <c r="P31" s="20">
+      <c r="P31" s="17">
         <v>1177</v>
       </c>
-      <c r="Q31" s="20">
+      <c r="Q31" s="17">
         <v>1231</v>
       </c>
-      <c r="R31" s="20">
+      <c r="R31" s="17">
         <v>1254</v>
       </c>
-      <c r="S31" s="20">
+      <c r="S31" s="17">
         <v>1314</v>
       </c>
-      <c r="T31" s="20">
+      <c r="T31" s="17">
         <v>1497</v>
       </c>
-      <c r="U31" s="20">
+      <c r="U31" s="17">
         <v>1389</v>
       </c>
-      <c r="V31" s="20">
+      <c r="V31" s="17">
         <v>1694</v>
       </c>
-      <c r="W31" s="20">
+      <c r="W31" s="17">
         <v>1741</v>
       </c>
-      <c r="X31" s="11"/>
-[...6 lines deleted...]
-      <c r="D32" s="138" t="s">
+    </row>
+    <row r="32" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="14"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="117" t="s">
         <v>295</v>
       </c>
-      <c r="E32" s="138"/>
-[...2 lines deleted...]
-      <c r="H32" s="20">
+      <c r="E32" s="117"/>
+      <c r="F32" s="117"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="17">
         <v>1189</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="17">
         <v>1210</v>
       </c>
-      <c r="J32" s="20">
+      <c r="J32" s="17">
         <v>1069</v>
       </c>
-      <c r="K32" s="20">
+      <c r="K32" s="17">
         <v>1213</v>
       </c>
-      <c r="L32" s="20">
+      <c r="L32" s="17">
         <v>1215</v>
       </c>
-      <c r="M32" s="20">
+      <c r="M32" s="17">
         <v>1119</v>
       </c>
-      <c r="N32" s="20">
+      <c r="N32" s="17">
         <v>1144</v>
       </c>
-      <c r="O32" s="20">
+      <c r="O32" s="17">
         <v>994</v>
       </c>
-      <c r="P32" s="20">
+      <c r="P32" s="17">
         <v>1050</v>
       </c>
-      <c r="Q32" s="20">
+      <c r="Q32" s="17">
         <v>983</v>
       </c>
-      <c r="R32" s="20">
+      <c r="R32" s="17">
         <v>970</v>
       </c>
-      <c r="S32" s="20">
+      <c r="S32" s="17">
         <v>936</v>
       </c>
-      <c r="T32" s="20">
+      <c r="T32" s="17">
         <v>929</v>
       </c>
-      <c r="U32" s="20">
+      <c r="U32" s="17">
         <v>856</v>
       </c>
-      <c r="V32" s="20">
+      <c r="V32" s="17">
         <v>969</v>
       </c>
-      <c r="W32" s="20">
-[...9 lines deleted...]
-      <c r="D33" s="133" t="s">
+      <c r="W32" s="17">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="14"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="118" t="s">
         <v>296</v>
       </c>
-      <c r="E33" s="133"/>
-[...2 lines deleted...]
-      <c r="H33" s="20">
+      <c r="E33" s="118"/>
+      <c r="F33" s="118"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="17">
         <v>4259</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="17">
         <v>4423</v>
       </c>
-      <c r="J33" s="20">
+      <c r="J33" s="17">
         <v>4506</v>
       </c>
-      <c r="K33" s="20">
+      <c r="K33" s="17">
         <v>4156</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="17">
         <v>3992</v>
       </c>
-      <c r="M33" s="20">
+      <c r="M33" s="17">
         <v>4429</v>
       </c>
-      <c r="N33" s="20">
+      <c r="N33" s="17">
         <v>4436</v>
       </c>
-      <c r="O33" s="20">
+      <c r="O33" s="17">
         <v>4104</v>
       </c>
-      <c r="P33" s="20">
+      <c r="P33" s="17">
         <v>4529</v>
       </c>
-      <c r="Q33" s="20">
+      <c r="Q33" s="17">
         <v>4808</v>
       </c>
-      <c r="R33" s="20">
+      <c r="R33" s="17">
         <v>4914</v>
       </c>
-      <c r="S33" s="20">
+      <c r="S33" s="17">
         <v>4405</v>
       </c>
-      <c r="T33" s="20">
+      <c r="T33" s="17">
         <v>4777</v>
       </c>
-      <c r="U33" s="20">
+      <c r="U33" s="17">
         <v>4872</v>
       </c>
-      <c r="V33" s="20">
+      <c r="V33" s="17">
         <v>4967</v>
       </c>
-      <c r="W33" s="20">
+      <c r="W33" s="17">
         <v>5064</v>
       </c>
-      <c r="X33" s="11"/>
-[...6 lines deleted...]
-      <c r="D34" s="139" t="s">
+    </row>
+    <row r="34" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="14"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="123" t="s">
         <v>387</v>
       </c>
-      <c r="E34" s="24"/>
-      <c r="F34" s="25" t="s">
+      <c r="E34" s="21"/>
+      <c r="F34" s="22" t="s">
         <v>295</v>
       </c>
-      <c r="G34" s="22"/>
-      <c r="H34" s="20">
+      <c r="G34" s="19"/>
+      <c r="H34" s="17">
         <v>0</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="17">
         <v>1070</v>
       </c>
-      <c r="J34" s="20">
+      <c r="J34" s="17">
         <v>1057</v>
       </c>
-      <c r="K34" s="20">
+      <c r="K34" s="17">
         <v>682</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="17">
         <v>312</v>
       </c>
-      <c r="M34" s="20">
+      <c r="M34" s="17">
         <v>258</v>
       </c>
-      <c r="N34" s="20">
+      <c r="N34" s="17">
         <v>262</v>
       </c>
-      <c r="O34" s="20">
+      <c r="O34" s="17">
         <v>217</v>
       </c>
-      <c r="P34" s="20">
+      <c r="P34" s="17">
         <v>205</v>
       </c>
-      <c r="Q34" s="20">
+      <c r="Q34" s="17">
         <v>225</v>
       </c>
-      <c r="R34" s="20">
+      <c r="R34" s="17">
         <v>196</v>
       </c>
-      <c r="S34" s="20">
+      <c r="S34" s="17">
         <v>180</v>
       </c>
-      <c r="T34" s="20">
+      <c r="T34" s="17">
         <v>187</v>
       </c>
-      <c r="U34" s="20">
+      <c r="U34" s="17">
         <v>183</v>
       </c>
-      <c r="V34" s="20">
+      <c r="V34" s="17">
         <v>164</v>
       </c>
-      <c r="W34" s="20">
+      <c r="W34" s="17">
         <v>135</v>
       </c>
-      <c r="X34" s="11"/>
-[...8 lines deleted...]
-      <c r="F35" s="25" t="s">
+    </row>
+    <row r="35" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="14"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="123"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="22" t="s">
         <v>296</v>
       </c>
-      <c r="G35" s="19"/>
-      <c r="H35" s="20">
+      <c r="G35" s="16"/>
+      <c r="H35" s="17">
         <v>0</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="17">
         <v>1319</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="17">
         <v>1091</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="17">
         <v>1214</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="17">
         <v>1016</v>
       </c>
-      <c r="M35" s="20">
+      <c r="M35" s="17">
         <v>462</v>
       </c>
-      <c r="N35" s="20">
+      <c r="N35" s="17">
         <v>249</v>
       </c>
-      <c r="O35" s="20">
+      <c r="O35" s="17">
         <v>319</v>
       </c>
-      <c r="P35" s="20">
+      <c r="P35" s="17">
         <v>212</v>
       </c>
-      <c r="Q35" s="20">
+      <c r="Q35" s="17">
         <v>208</v>
       </c>
-      <c r="R35" s="20">
+      <c r="R35" s="17">
         <v>256</v>
       </c>
-      <c r="S35" s="20">
+      <c r="S35" s="17">
         <v>137</v>
       </c>
-      <c r="T35" s="20">
+      <c r="T35" s="17">
         <v>138</v>
       </c>
-      <c r="U35" s="20">
+      <c r="U35" s="17">
         <v>161</v>
       </c>
-      <c r="V35" s="20">
+      <c r="V35" s="17">
         <v>155</v>
       </c>
-      <c r="W35" s="20">
+      <c r="W35" s="17">
         <v>164</v>
       </c>
-      <c r="X35" s="11"/>
-[...8 lines deleted...]
-      <c r="F36" s="76" t="s">
+    </row>
+    <row r="36" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="14"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="123"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="68" t="s">
         <v>297</v>
       </c>
-      <c r="G36" s="19"/>
-      <c r="H36" s="20">
+      <c r="G36" s="16"/>
+      <c r="H36" s="17">
         <v>0</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="17">
         <v>700210</v>
       </c>
-      <c r="J36" s="20">
+      <c r="J36" s="17">
         <v>672744</v>
       </c>
-      <c r="K36" s="20">
+      <c r="K36" s="17">
         <v>644434</v>
       </c>
-      <c r="L36" s="20">
+      <c r="L36" s="17">
         <v>616266</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="17">
         <v>288812</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N36" s="17">
         <v>2324</v>
       </c>
-      <c r="O36" s="20">
+      <c r="O36" s="17">
         <v>565</v>
       </c>
-      <c r="P36" s="20">
+      <c r="P36" s="17">
         <v>365</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="17">
         <v>309</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="17">
         <v>120</v>
       </c>
-      <c r="S36" s="20">
+      <c r="S36" s="17">
         <v>48</v>
       </c>
-      <c r="T36" s="20">
+      <c r="T36" s="17">
         <v>16</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="17">
         <v>17</v>
       </c>
-      <c r="V36" s="20">
+      <c r="V36" s="17">
         <v>10</v>
       </c>
-      <c r="W36" s="20">
+      <c r="W36" s="17">
         <v>2</v>
       </c>
-      <c r="X36" s="11"/>
-[...8 lines deleted...]
-      <c r="F37" s="77" t="s">
+    </row>
+    <row r="37" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="14"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="69" t="s">
         <v>390</v>
       </c>
-      <c r="G37" s="19"/>
-      <c r="H37" s="20">
+      <c r="G37" s="16"/>
+      <c r="H37" s="17">
         <v>0</v>
       </c>
-      <c r="I37" s="20">
+      <c r="I37" s="17">
         <v>0</v>
       </c>
-      <c r="J37" s="20">
+      <c r="J37" s="17">
         <v>0</v>
       </c>
-      <c r="K37" s="20">
+      <c r="K37" s="17">
         <v>0</v>
       </c>
-      <c r="L37" s="20">
+      <c r="L37" s="17">
         <v>0</v>
       </c>
-      <c r="M37" s="20">
+      <c r="M37" s="17">
         <v>31</v>
       </c>
-      <c r="N37" s="20">
+      <c r="N37" s="17">
         <v>76</v>
       </c>
-      <c r="O37" s="20">
+      <c r="O37" s="17">
         <v>58</v>
       </c>
-      <c r="P37" s="20">
+      <c r="P37" s="17">
         <v>69</v>
       </c>
-      <c r="Q37" s="20">
+      <c r="Q37" s="17">
         <v>87</v>
       </c>
-      <c r="R37" s="20">
+      <c r="R37" s="17">
         <v>62</v>
       </c>
-      <c r="S37" s="20">
+      <c r="S37" s="17">
         <v>73</v>
       </c>
-      <c r="T37" s="20">
+      <c r="T37" s="17">
         <v>66</v>
       </c>
-      <c r="U37" s="20">
+      <c r="U37" s="17">
         <v>70</v>
       </c>
-      <c r="V37" s="20">
+      <c r="V37" s="17">
         <v>68</v>
       </c>
-      <c r="W37" s="20">
+      <c r="W37" s="17">
         <v>76</v>
       </c>
-      <c r="X37" s="11"/>
-[...8 lines deleted...]
-      <c r="F38" s="27" t="s">
+    </row>
+    <row r="38" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="14"/>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="123"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="24" t="s">
         <v>441</v>
       </c>
-      <c r="G38" s="19"/>
-      <c r="H38" s="20">
+      <c r="G38" s="16"/>
+      <c r="H38" s="17">
         <v>0</v>
       </c>
-      <c r="I38" s="20">
+      <c r="I38" s="17">
         <v>0</v>
       </c>
-      <c r="J38" s="20">
+      <c r="J38" s="17">
         <v>0</v>
       </c>
-      <c r="K38" s="20">
+      <c r="K38" s="17">
         <v>0</v>
       </c>
-      <c r="L38" s="20">
+      <c r="L38" s="17">
         <v>0</v>
       </c>
-      <c r="M38" s="20">
+      <c r="M38" s="17">
         <v>271717</v>
       </c>
-      <c r="N38" s="20">
+      <c r="N38" s="17">
         <v>521817</v>
       </c>
-      <c r="O38" s="20">
+      <c r="O38" s="17">
         <v>484650</v>
       </c>
-      <c r="P38" s="20">
+      <c r="P38" s="17">
         <v>458321</v>
       </c>
-      <c r="Q38" s="20">
+      <c r="Q38" s="17">
         <v>416925</v>
       </c>
-      <c r="R38" s="20">
+      <c r="R38" s="17">
         <v>368430</v>
       </c>
-      <c r="S38" s="20">
+      <c r="S38" s="17">
         <v>299239</v>
       </c>
-      <c r="T38" s="20">
+      <c r="T38" s="17">
         <v>286196</v>
       </c>
-      <c r="U38" s="20">
+      <c r="U38" s="17">
         <v>281734</v>
       </c>
-      <c r="V38" s="20">
+      <c r="V38" s="17">
         <v>287092</v>
       </c>
-      <c r="W38" s="20">
+      <c r="W38" s="17">
         <v>272585</v>
       </c>
-      <c r="X38" s="11"/>
-[...8 lines deleted...]
-      <c r="F39" s="78" t="s">
+    </row>
+    <row r="39" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="14"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="123"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="70" t="s">
         <v>442</v>
       </c>
-      <c r="G39" s="19"/>
-      <c r="H39" s="20">
+      <c r="G39" s="16"/>
+      <c r="H39" s="17">
         <v>0</v>
       </c>
-      <c r="I39" s="20">
+      <c r="I39" s="17">
         <v>0</v>
       </c>
-      <c r="J39" s="20">
+      <c r="J39" s="17">
         <v>0</v>
       </c>
-      <c r="K39" s="20">
+      <c r="K39" s="17">
         <v>0</v>
       </c>
-      <c r="L39" s="20">
+      <c r="L39" s="17">
         <v>0</v>
       </c>
-      <c r="M39" s="20">
+      <c r="M39" s="17">
         <v>2</v>
       </c>
-      <c r="N39" s="20">
+      <c r="N39" s="17">
         <v>2</v>
       </c>
-      <c r="O39" s="20">
+      <c r="O39" s="17">
         <v>7</v>
       </c>
-      <c r="P39" s="20">
+      <c r="P39" s="17">
         <v>2</v>
       </c>
-      <c r="Q39" s="20">
+      <c r="Q39" s="17">
         <v>1</v>
       </c>
-      <c r="R39" s="20">
+      <c r="R39" s="17">
         <v>3</v>
       </c>
-      <c r="S39" s="20">
+      <c r="S39" s="17">
         <v>4</v>
       </c>
-      <c r="T39" s="20">
+      <c r="T39" s="17">
         <v>4</v>
       </c>
-      <c r="U39" s="20">
+      <c r="U39" s="17">
         <v>6</v>
       </c>
-      <c r="V39" s="20">
+      <c r="V39" s="17">
         <v>3</v>
       </c>
-      <c r="W39" s="20">
+      <c r="W39" s="17">
         <v>4</v>
       </c>
-      <c r="X39" s="11"/>
-[...8 lines deleted...]
-      <c r="F40" s="27" t="s">
+    </row>
+    <row r="40" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="14"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="123"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="24" t="s">
         <v>388</v>
       </c>
-      <c r="G40" s="19"/>
-      <c r="H40" s="20">
+      <c r="G40" s="16"/>
+      <c r="H40" s="17">
         <v>0</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="17">
         <v>0</v>
       </c>
-      <c r="J40" s="20">
+      <c r="J40" s="17">
         <v>0</v>
       </c>
-      <c r="K40" s="20">
+      <c r="K40" s="17">
         <v>0</v>
       </c>
-      <c r="L40" s="20">
+      <c r="L40" s="17">
         <v>0</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="17">
         <v>579</v>
       </c>
-      <c r="N40" s="20">
+      <c r="N40" s="17">
         <v>1718</v>
       </c>
-      <c r="O40" s="20">
+      <c r="O40" s="17">
         <v>1720</v>
       </c>
-      <c r="P40" s="20">
+      <c r="P40" s="17">
         <v>1693</v>
       </c>
-      <c r="Q40" s="20">
+      <c r="Q40" s="17">
         <v>1639</v>
       </c>
-      <c r="R40" s="20">
+      <c r="R40" s="17">
         <v>1533</v>
       </c>
-      <c r="S40" s="20">
+      <c r="S40" s="17">
         <v>1411</v>
       </c>
-      <c r="T40" s="20">
+      <c r="T40" s="17">
         <v>1363</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="17">
         <v>1194</v>
       </c>
-      <c r="V40" s="20">
+      <c r="V40" s="17">
         <v>1335</v>
       </c>
-      <c r="W40" s="20">
+      <c r="W40" s="17">
         <v>1379</v>
       </c>
-      <c r="X40" s="11"/>
-[...5 lines deleted...]
-      <c r="C41" s="138" t="s">
+    </row>
+    <row r="41" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="14"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="117" t="s">
         <v>298</v>
       </c>
-      <c r="D41" s="138"/>
-[...3 lines deleted...]
-      <c r="H41" s="20">
+      <c r="D41" s="117"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="17">
         <v>634</v>
       </c>
-      <c r="I41" s="20">
+      <c r="I41" s="17">
         <v>546</v>
       </c>
-      <c r="J41" s="20">
+      <c r="J41" s="17">
         <v>518</v>
       </c>
-      <c r="K41" s="20">
+      <c r="K41" s="17">
         <v>467</v>
       </c>
-      <c r="L41" s="20">
+      <c r="L41" s="17">
         <v>439</v>
       </c>
-      <c r="M41" s="20">
+      <c r="M41" s="17">
         <v>471</v>
       </c>
-      <c r="N41" s="20">
+      <c r="N41" s="17">
         <v>531</v>
       </c>
-      <c r="O41" s="20">
+      <c r="O41" s="17">
         <v>496</v>
       </c>
-      <c r="P41" s="20">
+      <c r="P41" s="17">
         <v>446</v>
       </c>
-      <c r="Q41" s="20">
+      <c r="Q41" s="17">
         <v>427</v>
       </c>
-      <c r="R41" s="20">
+      <c r="R41" s="17">
         <v>467</v>
       </c>
-      <c r="S41" s="20">
+      <c r="S41" s="17">
         <v>455</v>
       </c>
-      <c r="T41" s="20">
+      <c r="T41" s="17">
         <v>497</v>
       </c>
-      <c r="U41" s="20">
+      <c r="U41" s="17">
         <v>450</v>
       </c>
-      <c r="V41" s="20">
+      <c r="V41" s="17">
         <v>505</v>
       </c>
-      <c r="W41" s="20">
+      <c r="W41" s="17">
         <v>451</v>
       </c>
-      <c r="X41" s="11"/>
-[...5 lines deleted...]
-      <c r="C42" s="138" t="s">
+    </row>
+    <row r="42" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="14"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="117" t="s">
         <v>299</v>
       </c>
-      <c r="D42" s="138"/>
-[...3 lines deleted...]
-      <c r="H42" s="20">
+      <c r="D42" s="117"/>
+      <c r="E42" s="117"/>
+      <c r="F42" s="117"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="17">
         <v>1296</v>
       </c>
-      <c r="I42" s="20">
+      <c r="I42" s="17">
         <v>1368</v>
       </c>
-      <c r="J42" s="20">
+      <c r="J42" s="17">
         <v>1361</v>
       </c>
-      <c r="K42" s="20">
+      <c r="K42" s="17">
         <v>1894</v>
       </c>
-      <c r="L42" s="20">
+      <c r="L42" s="17">
         <v>2032</v>
       </c>
-      <c r="M42" s="20">
+      <c r="M42" s="17">
         <v>2438</v>
       </c>
-      <c r="N42" s="20">
+      <c r="N42" s="17">
         <v>2452</v>
       </c>
-      <c r="O42" s="20">
+      <c r="O42" s="17">
         <v>2299</v>
       </c>
-      <c r="P42" s="20">
+      <c r="P42" s="17">
         <v>2214</v>
       </c>
-      <c r="Q42" s="20">
+      <c r="Q42" s="17">
         <v>2082</v>
       </c>
-      <c r="R42" s="20">
+      <c r="R42" s="17">
         <v>2155</v>
       </c>
-      <c r="S42" s="20">
+      <c r="S42" s="17">
         <v>2210</v>
       </c>
-      <c r="T42" s="20">
+      <c r="T42" s="17">
         <v>2230</v>
       </c>
-      <c r="U42" s="20">
+      <c r="U42" s="17">
         <v>2320</v>
       </c>
-      <c r="V42" s="20">
+      <c r="V42" s="17">
         <v>2505</v>
       </c>
-      <c r="W42" s="20">
+      <c r="W42" s="17">
         <v>2519</v>
       </c>
-      <c r="X42" s="11"/>
-[...5 lines deleted...]
-      <c r="C43" s="138" t="s">
+    </row>
+    <row r="43" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="14"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="117" t="s">
         <v>300</v>
       </c>
-      <c r="D43" s="138"/>
-[...3 lines deleted...]
-      <c r="H43" s="20">
+      <c r="D43" s="117"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="17">
         <v>184</v>
       </c>
-      <c r="I43" s="20">
+      <c r="I43" s="17">
         <v>177</v>
       </c>
-      <c r="J43" s="20">
+      <c r="J43" s="17">
         <v>140</v>
       </c>
-      <c r="K43" s="20">
+      <c r="K43" s="17">
         <v>204</v>
       </c>
-      <c r="L43" s="20">
+      <c r="L43" s="17">
         <v>216</v>
       </c>
-      <c r="M43" s="20">
+      <c r="M43" s="17">
         <v>225</v>
       </c>
-      <c r="N43" s="20">
+      <c r="N43" s="17">
         <v>214</v>
       </c>
-      <c r="O43" s="20">
+      <c r="O43" s="17">
         <v>225</v>
       </c>
-      <c r="P43" s="20">
+      <c r="P43" s="17">
         <v>245</v>
       </c>
-      <c r="Q43" s="20">
+      <c r="Q43" s="17">
         <v>329</v>
       </c>
-      <c r="R43" s="20">
+      <c r="R43" s="17">
         <v>328</v>
       </c>
-      <c r="S43" s="20">
+      <c r="S43" s="17">
         <v>356</v>
       </c>
-      <c r="T43" s="20">
+      <c r="T43" s="17">
         <v>479</v>
       </c>
-      <c r="U43" s="20">
+      <c r="U43" s="17">
         <v>483</v>
       </c>
-      <c r="V43" s="20">
+      <c r="V43" s="17">
         <v>561</v>
       </c>
-      <c r="W43" s="20">
+      <c r="W43" s="17">
         <v>611</v>
       </c>
-      <c r="X43" s="11"/>
-[...5 lines deleted...]
-      <c r="C44" s="138" t="s">
+    </row>
+    <row r="44" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="14"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="117" t="s">
         <v>301</v>
       </c>
-      <c r="D44" s="138"/>
-[...3 lines deleted...]
-      <c r="H44" s="20">
+      <c r="D44" s="117"/>
+      <c r="E44" s="117"/>
+      <c r="F44" s="117"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="17">
         <v>679</v>
       </c>
-      <c r="I44" s="20">
+      <c r="I44" s="17">
         <v>567</v>
       </c>
-      <c r="J44" s="20">
+      <c r="J44" s="17">
         <v>602</v>
       </c>
-      <c r="K44" s="20">
+      <c r="K44" s="17">
         <v>568</v>
       </c>
-      <c r="L44" s="20">
+      <c r="L44" s="17">
         <v>644</v>
       </c>
-      <c r="M44" s="20">
+      <c r="M44" s="17">
         <v>745</v>
       </c>
-      <c r="N44" s="20">
+      <c r="N44" s="17">
         <v>867</v>
       </c>
-      <c r="O44" s="20">
+      <c r="O44" s="17">
         <v>791</v>
       </c>
-      <c r="P44" s="20">
+      <c r="P44" s="17">
         <v>823</v>
       </c>
-      <c r="Q44" s="20">
+      <c r="Q44" s="17">
         <v>924</v>
       </c>
-      <c r="R44" s="20">
+      <c r="R44" s="17">
         <v>892</v>
       </c>
-      <c r="S44" s="20">
+      <c r="S44" s="17">
         <v>980</v>
       </c>
-      <c r="T44" s="20">
+      <c r="T44" s="17">
         <v>1035</v>
       </c>
-      <c r="U44" s="20">
+      <c r="U44" s="17">
         <v>1103</v>
       </c>
-      <c r="V44" s="20">
+      <c r="V44" s="17">
         <v>1259</v>
       </c>
-      <c r="W44" s="20">
+      <c r="W44" s="17">
         <v>1478</v>
       </c>
-      <c r="X44" s="11"/>
-[...5 lines deleted...]
-      <c r="C45" s="138" t="s">
+    </row>
+    <row r="45" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="14"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="117" t="s">
         <v>302</v>
       </c>
-      <c r="D45" s="138"/>
-[...3 lines deleted...]
-      <c r="H45" s="20">
+      <c r="D45" s="117"/>
+      <c r="E45" s="117"/>
+      <c r="F45" s="117"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="17">
         <v>158319</v>
       </c>
-      <c r="I45" s="20">
+      <c r="I45" s="17">
         <v>155817</v>
       </c>
-      <c r="J45" s="20">
+      <c r="J45" s="17">
         <v>145647</v>
       </c>
-      <c r="K45" s="20">
+      <c r="K45" s="17">
         <v>133068</v>
       </c>
-      <c r="L45" s="20">
+      <c r="L45" s="17">
         <v>122046</v>
       </c>
-      <c r="M45" s="20">
+      <c r="M45" s="17">
         <v>114812</v>
       </c>
-      <c r="N45" s="20">
+      <c r="N45" s="17">
         <v>108104</v>
       </c>
-      <c r="O45" s="20">
+      <c r="O45" s="17">
         <v>99865</v>
       </c>
-      <c r="P45" s="20">
+      <c r="P45" s="17">
         <v>95319</v>
       </c>
-      <c r="Q45" s="20">
+      <c r="Q45" s="17">
         <v>91506</v>
       </c>
-      <c r="R45" s="20">
+      <c r="R45" s="17">
         <v>87797</v>
       </c>
-      <c r="S45" s="20">
+      <c r="S45" s="17">
         <v>83239</v>
       </c>
-      <c r="T45" s="20">
+      <c r="T45" s="17">
         <v>76989</v>
       </c>
-      <c r="U45" s="20">
+      <c r="U45" s="17">
         <v>72616</v>
       </c>
-      <c r="V45" s="20">
+      <c r="V45" s="17">
         <v>80439</v>
       </c>
-      <c r="W45" s="20">
-[...8 lines deleted...]
-      <c r="C46" s="138" t="s">
+      <c r="W45" s="17">
+        <v>83328</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="14"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="117" t="s">
         <v>303</v>
       </c>
-      <c r="D46" s="138"/>
-[...3 lines deleted...]
-      <c r="H46" s="20">
+      <c r="D46" s="117"/>
+      <c r="E46" s="117"/>
+      <c r="F46" s="117"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="17">
         <v>2682</v>
       </c>
-      <c r="I46" s="20">
+      <c r="I46" s="17">
         <v>2346</v>
       </c>
-      <c r="J46" s="20">
+      <c r="J46" s="17">
         <v>2216</v>
       </c>
-      <c r="K46" s="20">
+      <c r="K46" s="17">
         <v>1943</v>
       </c>
-      <c r="L46" s="20">
+      <c r="L46" s="17">
         <v>1708</v>
       </c>
-      <c r="M46" s="20">
+      <c r="M46" s="17">
         <v>1721</v>
       </c>
-      <c r="N46" s="20">
+      <c r="N46" s="17">
         <v>1890</v>
       </c>
-      <c r="O46" s="20">
+      <c r="O46" s="17">
         <v>1799</v>
       </c>
-      <c r="P46" s="20">
+      <c r="P46" s="17">
         <v>1367</v>
       </c>
-      <c r="Q46" s="20">
+      <c r="Q46" s="17">
         <v>1359</v>
       </c>
-      <c r="R46" s="20">
+      <c r="R46" s="17">
         <v>1177</v>
       </c>
-      <c r="S46" s="20">
+      <c r="S46" s="17">
         <v>1155</v>
       </c>
-      <c r="T46" s="20">
+      <c r="T46" s="17">
         <v>1102</v>
       </c>
-      <c r="U46" s="20">
+      <c r="U46" s="17">
         <v>959</v>
       </c>
-      <c r="V46" s="20">
+      <c r="V46" s="17">
         <v>1083</v>
       </c>
-      <c r="W46" s="20">
+      <c r="W46" s="17">
         <v>1130</v>
       </c>
-      <c r="X46" s="11"/>
-[...5 lines deleted...]
-      <c r="C47" s="138" t="s">
+    </row>
+    <row r="47" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="14"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="117" t="s">
         <v>304</v>
       </c>
-      <c r="D47" s="138"/>
-[...3 lines deleted...]
-      <c r="H47" s="20">
+      <c r="D47" s="117"/>
+      <c r="E47" s="117"/>
+      <c r="F47" s="117"/>
+      <c r="G47" s="19"/>
+      <c r="H47" s="17">
         <v>2186</v>
       </c>
-      <c r="I47" s="20">
+      <c r="I47" s="17">
         <v>1927</v>
       </c>
-      <c r="J47" s="20">
+      <c r="J47" s="17">
         <v>2033</v>
       </c>
-      <c r="K47" s="20">
+      <c r="K47" s="17">
         <v>1961</v>
       </c>
-      <c r="L47" s="20">
+      <c r="L47" s="17">
         <v>2003</v>
       </c>
-      <c r="M47" s="20">
+      <c r="M47" s="17">
         <v>1751</v>
       </c>
-      <c r="N47" s="20">
+      <c r="N47" s="17">
         <v>1335</v>
       </c>
-      <c r="O47" s="20">
+      <c r="O47" s="17">
         <v>1079</v>
       </c>
-      <c r="P47" s="20">
+      <c r="P47" s="17">
         <v>1019</v>
       </c>
-      <c r="Q47" s="20">
+      <c r="Q47" s="17">
         <v>1018</v>
       </c>
-      <c r="R47" s="20">
+      <c r="R47" s="17">
         <v>1104</v>
       </c>
-      <c r="S47" s="20">
+      <c r="S47" s="17">
         <v>1521</v>
       </c>
-      <c r="T47" s="20">
+      <c r="T47" s="17">
         <v>1316</v>
       </c>
-      <c r="U47" s="20">
+      <c r="U47" s="17">
         <v>1212</v>
       </c>
-      <c r="V47" s="20">
+      <c r="V47" s="17">
         <v>1592</v>
       </c>
-      <c r="W47" s="20">
+      <c r="W47" s="17">
         <v>1492</v>
       </c>
-      <c r="X47" s="11"/>
-[...5 lines deleted...]
-      <c r="C48" s="140" t="s">
+    </row>
+    <row r="48" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="14"/>
+      <c r="B48" s="15"/>
+      <c r="C48" s="122" t="s">
         <v>529</v>
       </c>
-      <c r="D48" s="138"/>
-[...3 lines deleted...]
-      <c r="H48" s="20">
+      <c r="D48" s="117"/>
+      <c r="E48" s="117"/>
+      <c r="F48" s="117"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="17">
         <v>175</v>
       </c>
-      <c r="I48" s="20">
+      <c r="I48" s="17">
         <v>160</v>
       </c>
-      <c r="J48" s="20">
+      <c r="J48" s="17">
         <v>138</v>
       </c>
-      <c r="K48" s="20">
+      <c r="K48" s="17">
         <v>129</v>
       </c>
-      <c r="L48" s="20">
+      <c r="L48" s="17">
         <v>117</v>
       </c>
-      <c r="M48" s="20">
+      <c r="M48" s="17">
         <v>105</v>
       </c>
-      <c r="N48" s="20">
+      <c r="N48" s="17">
         <v>54</v>
       </c>
-      <c r="O48" s="20">
+      <c r="O48" s="17">
         <v>29</v>
       </c>
-      <c r="P48" s="20">
+      <c r="P48" s="17">
         <v>30</v>
       </c>
-      <c r="Q48" s="20">
+      <c r="Q48" s="17">
         <v>44</v>
       </c>
-      <c r="R48" s="20">
+      <c r="R48" s="17">
         <v>49</v>
       </c>
-      <c r="S48" s="20">
+      <c r="S48" s="17">
         <v>81</v>
       </c>
-      <c r="T48" s="20">
+      <c r="T48" s="17">
         <v>46</v>
       </c>
-      <c r="U48" s="20">
+      <c r="U48" s="17">
         <v>64</v>
       </c>
-      <c r="V48" s="20">
+      <c r="V48" s="17">
         <v>30</v>
       </c>
-      <c r="W48" s="20">
+      <c r="W48" s="17">
         <v>34</v>
       </c>
-      <c r="X48" s="11"/>
-[...5 lines deleted...]
-      <c r="C49" s="138" t="s">
+    </row>
+    <row r="49" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="14"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="117" t="s">
         <v>305</v>
       </c>
-      <c r="D49" s="138"/>
-[...3 lines deleted...]
-      <c r="H49" s="20">
+      <c r="D49" s="117"/>
+      <c r="E49" s="117"/>
+      <c r="F49" s="117"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="17">
         <v>19951</v>
       </c>
-      <c r="I49" s="20">
+      <c r="I49" s="17">
         <v>17473</v>
       </c>
-      <c r="J49" s="20">
+      <c r="J49" s="17">
         <v>17043</v>
       </c>
-      <c r="K49" s="20">
+      <c r="K49" s="17">
         <v>17896</v>
       </c>
-      <c r="L49" s="20">
+      <c r="L49" s="17">
         <v>17752</v>
       </c>
-      <c r="M49" s="20">
+      <c r="M49" s="17">
         <v>17335</v>
       </c>
-      <c r="N49" s="20">
+      <c r="N49" s="17">
         <v>18757</v>
       </c>
-      <c r="O49" s="20">
+      <c r="O49" s="17">
         <v>17640</v>
       </c>
-      <c r="P49" s="20">
+      <c r="P49" s="17">
         <v>16756</v>
       </c>
-      <c r="Q49" s="20">
+      <c r="Q49" s="17">
         <v>16424</v>
       </c>
-      <c r="R49" s="20">
+      <c r="R49" s="17">
         <v>14813</v>
       </c>
-      <c r="S49" s="20">
+      <c r="S49" s="17">
         <v>13593</v>
       </c>
-      <c r="T49" s="20">
+      <c r="T49" s="17">
         <v>17774</v>
       </c>
-      <c r="U49" s="20">
+      <c r="U49" s="17">
         <v>16732</v>
       </c>
-      <c r="V49" s="20">
+      <c r="V49" s="17">
         <v>15975</v>
       </c>
-      <c r="W49" s="20">
+      <c r="W49" s="17">
         <v>16396</v>
       </c>
-      <c r="X49" s="11"/>
-[...5 lines deleted...]
-      <c r="C50" s="138" t="s">
+    </row>
+    <row r="50" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="14"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="117" t="s">
         <v>306</v>
       </c>
-      <c r="D50" s="138"/>
-[...3 lines deleted...]
-      <c r="H50" s="20">
+      <c r="D50" s="117"/>
+      <c r="E50" s="117"/>
+      <c r="F50" s="117"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="17">
         <v>171</v>
       </c>
-      <c r="I50" s="20">
+      <c r="I50" s="17">
         <v>108</v>
       </c>
-      <c r="J50" s="20">
+      <c r="J50" s="17">
         <v>94</v>
       </c>
-      <c r="K50" s="20">
+      <c r="K50" s="17">
         <v>150</v>
       </c>
-      <c r="L50" s="20">
+      <c r="L50" s="17">
         <v>149</v>
       </c>
-      <c r="M50" s="20">
+      <c r="M50" s="17">
         <v>109</v>
       </c>
-      <c r="N50" s="20">
+      <c r="N50" s="17">
         <v>177</v>
       </c>
-      <c r="O50" s="20">
+      <c r="O50" s="17">
         <v>154</v>
       </c>
-      <c r="P50" s="20">
+      <c r="P50" s="17">
         <v>250</v>
       </c>
-      <c r="Q50" s="20">
+      <c r="Q50" s="17">
         <v>126</v>
       </c>
-      <c r="R50" s="20">
+      <c r="R50" s="17">
         <v>130</v>
       </c>
-      <c r="S50" s="20">
+      <c r="S50" s="17">
         <v>143</v>
       </c>
-      <c r="T50" s="20">
+      <c r="T50" s="17">
         <v>152</v>
       </c>
-      <c r="U50" s="20">
+      <c r="U50" s="17">
         <v>158</v>
       </c>
-      <c r="V50" s="20">
+      <c r="V50" s="17">
         <v>158</v>
       </c>
-      <c r="W50" s="20">
+      <c r="W50" s="17">
         <v>147</v>
       </c>
-      <c r="X50" s="11"/>
-[...5 lines deleted...]
-      <c r="C51" s="138" t="s">
+    </row>
+    <row r="51" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="14"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="117" t="s">
         <v>307</v>
       </c>
-      <c r="D51" s="138"/>
-[...3 lines deleted...]
-      <c r="H51" s="20">
+      <c r="D51" s="117"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="16"/>
+      <c r="H51" s="17">
         <v>5173</v>
       </c>
-      <c r="I51" s="20">
+      <c r="I51" s="17">
         <v>4787</v>
       </c>
-      <c r="J51" s="20">
+      <c r="J51" s="17">
         <v>4082</v>
       </c>
-      <c r="K51" s="20">
+      <c r="K51" s="17">
         <v>3932</v>
       </c>
-      <c r="L51" s="20">
+      <c r="L51" s="17">
         <v>3490</v>
       </c>
-      <c r="M51" s="20">
+      <c r="M51" s="17">
         <v>3193</v>
       </c>
-      <c r="N51" s="20">
+      <c r="N51" s="17">
         <v>2793</v>
       </c>
-      <c r="O51" s="20">
+      <c r="O51" s="17">
         <v>2443</v>
       </c>
-      <c r="P51" s="20">
+      <c r="P51" s="17">
         <v>2358</v>
       </c>
-      <c r="Q51" s="20">
+      <c r="Q51" s="17">
         <v>2296</v>
       </c>
-      <c r="R51" s="20">
+      <c r="R51" s="17">
         <v>2096</v>
       </c>
-      <c r="S51" s="20">
+      <c r="S51" s="17">
         <v>1980</v>
       </c>
-      <c r="T51" s="20">
+      <c r="T51" s="17">
         <v>1679</v>
       </c>
-      <c r="U51" s="20">
+      <c r="U51" s="17">
         <v>1644</v>
       </c>
-      <c r="V51" s="20">
+      <c r="V51" s="17">
         <v>1898</v>
       </c>
-      <c r="W51" s="20">
+      <c r="W51" s="17">
         <v>1886</v>
       </c>
-      <c r="X51" s="11"/>
-[...5 lines deleted...]
-      <c r="C52" s="138" t="s">
+    </row>
+    <row r="52" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="14"/>
+      <c r="B52" s="15"/>
+      <c r="C52" s="117" t="s">
         <v>308</v>
       </c>
-      <c r="D52" s="138"/>
-[...3 lines deleted...]
-      <c r="H52" s="20">
+      <c r="D52" s="117"/>
+      <c r="E52" s="117"/>
+      <c r="F52" s="117"/>
+      <c r="G52" s="19"/>
+      <c r="H52" s="17">
         <v>32487</v>
       </c>
-      <c r="I52" s="20">
+      <c r="I52" s="17">
         <v>29504</v>
       </c>
-      <c r="J52" s="20">
+      <c r="J52" s="17">
         <v>25643</v>
       </c>
-      <c r="K52" s="20">
+      <c r="K52" s="17">
         <v>22569</v>
       </c>
-      <c r="L52" s="20">
+      <c r="L52" s="17">
         <v>18896</v>
       </c>
-      <c r="M52" s="20">
+      <c r="M52" s="17">
         <v>16459</v>
       </c>
-      <c r="N52" s="20">
+      <c r="N52" s="17">
         <v>14171</v>
       </c>
-      <c r="O52" s="20">
+      <c r="O52" s="17">
         <v>11986</v>
       </c>
-      <c r="P52" s="20">
+      <c r="P52" s="17">
         <v>10689</v>
       </c>
-      <c r="Q52" s="20">
+      <c r="Q52" s="17">
         <v>9715</v>
       </c>
-      <c r="R52" s="20">
+      <c r="R52" s="17">
         <v>8257</v>
       </c>
-      <c r="S52" s="20">
+      <c r="S52" s="17">
         <v>8033</v>
       </c>
-      <c r="T52" s="20">
+      <c r="T52" s="17">
         <v>6404</v>
       </c>
-      <c r="U52" s="20">
+      <c r="U52" s="17">
         <v>6408</v>
       </c>
-      <c r="V52" s="20">
+      <c r="V52" s="17">
         <v>7295</v>
       </c>
-      <c r="W52" s="20">
-[...8 lines deleted...]
-      <c r="C53" s="138" t="s">
+      <c r="W52" s="17">
+        <v>7790</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="14"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="117" t="s">
         <v>309</v>
       </c>
-      <c r="D53" s="138"/>
-[...3 lines deleted...]
-      <c r="H53" s="20">
+      <c r="D53" s="117"/>
+      <c r="E53" s="117"/>
+      <c r="F53" s="117"/>
+      <c r="G53" s="19"/>
+      <c r="H53" s="17">
         <v>2340</v>
       </c>
-      <c r="I53" s="20">
+      <c r="I53" s="17">
         <v>2315</v>
       </c>
-      <c r="J53" s="20">
+      <c r="J53" s="17">
         <v>2086</v>
       </c>
-      <c r="K53" s="20">
+      <c r="K53" s="17">
         <v>1947</v>
       </c>
-      <c r="L53" s="20">
+      <c r="L53" s="17">
         <v>1672</v>
       </c>
-      <c r="M53" s="20">
+      <c r="M53" s="17">
         <v>1461</v>
       </c>
-      <c r="N53" s="20">
+      <c r="N53" s="17">
         <v>1325</v>
       </c>
-      <c r="O53" s="20">
+      <c r="O53" s="17">
         <v>1216</v>
       </c>
-      <c r="P53" s="20">
+      <c r="P53" s="17">
         <v>965</v>
       </c>
-      <c r="Q53" s="20">
+      <c r="Q53" s="17">
         <v>861</v>
       </c>
-      <c r="R53" s="20">
+      <c r="R53" s="17">
         <v>794</v>
       </c>
-      <c r="S53" s="20">
+      <c r="S53" s="17">
         <v>798</v>
       </c>
-      <c r="T53" s="20">
+      <c r="T53" s="17">
         <v>640</v>
       </c>
-      <c r="U53" s="20">
+      <c r="U53" s="17">
         <v>620</v>
       </c>
-      <c r="V53" s="20">
+      <c r="V53" s="17">
         <v>921</v>
       </c>
-      <c r="W53" s="20">
+      <c r="W53" s="17">
         <v>958</v>
       </c>
-      <c r="X53" s="11"/>
-[...5 lines deleted...]
-      <c r="C54" s="138" t="s">
+    </row>
+    <row r="54" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="14"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="117" t="s">
         <v>310</v>
       </c>
-      <c r="D54" s="138"/>
-[...3 lines deleted...]
-      <c r="H54" s="20">
+      <c r="D54" s="117"/>
+      <c r="E54" s="117"/>
+      <c r="F54" s="117"/>
+      <c r="G54" s="19"/>
+      <c r="H54" s="17">
         <v>10073</v>
       </c>
-      <c r="I54" s="20">
+      <c r="I54" s="17">
         <v>9680</v>
       </c>
-      <c r="J54" s="20">
+      <c r="J54" s="17">
         <v>9655</v>
       </c>
-      <c r="K54" s="20">
+      <c r="K54" s="17">
         <v>9782</v>
       </c>
-      <c r="L54" s="20">
+      <c r="L54" s="17">
         <v>9956</v>
       </c>
-      <c r="M54" s="20">
+      <c r="M54" s="17">
         <v>9577</v>
       </c>
-      <c r="N54" s="20">
+      <c r="N54" s="17">
         <v>9706</v>
       </c>
-      <c r="O54" s="20">
+      <c r="O54" s="17">
         <v>9262</v>
       </c>
-      <c r="P54" s="20">
+      <c r="P54" s="17">
         <v>8747</v>
       </c>
-      <c r="Q54" s="20">
+      <c r="Q54" s="17">
         <v>8120</v>
       </c>
-      <c r="R54" s="20">
+      <c r="R54" s="17">
         <v>7967</v>
       </c>
-      <c r="S54" s="20">
+      <c r="S54" s="17">
         <v>7983</v>
       </c>
-      <c r="T54" s="20">
+      <c r="T54" s="17">
         <v>7530</v>
       </c>
-      <c r="U54" s="20">
+      <c r="U54" s="17">
         <v>7275</v>
       </c>
-      <c r="V54" s="20">
+      <c r="V54" s="17">
         <v>7471</v>
       </c>
-      <c r="W54" s="20">
+      <c r="W54" s="17">
         <v>7562</v>
       </c>
-      <c r="X54" s="11"/>
-[...5 lines deleted...]
-      <c r="C55" s="138" t="s">
+    </row>
+    <row r="55" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="14"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="117" t="s">
         <v>311</v>
       </c>
-      <c r="D55" s="138"/>
-[...3 lines deleted...]
-      <c r="H55" s="20">
+      <c r="D55" s="117"/>
+      <c r="E55" s="117"/>
+      <c r="F55" s="117"/>
+      <c r="G55" s="19"/>
+      <c r="H55" s="17">
         <v>2164</v>
       </c>
-      <c r="I55" s="20">
+      <c r="I55" s="17">
         <v>1902</v>
       </c>
-      <c r="J55" s="20">
+      <c r="J55" s="17">
         <v>1872</v>
       </c>
-      <c r="K55" s="20">
+      <c r="K55" s="17">
         <v>1917</v>
       </c>
-      <c r="L55" s="20">
+      <c r="L55" s="17">
         <v>1948</v>
       </c>
-      <c r="M55" s="20">
+      <c r="M55" s="17">
         <v>1883</v>
       </c>
-      <c r="N55" s="20">
+      <c r="N55" s="17">
         <v>1952</v>
       </c>
-      <c r="O55" s="20">
+      <c r="O55" s="17">
         <v>2014</v>
       </c>
-      <c r="P55" s="20">
+      <c r="P55" s="17">
         <v>1854</v>
       </c>
-      <c r="Q55" s="20">
+      <c r="Q55" s="17">
         <v>1818</v>
       </c>
-      <c r="R55" s="20">
+      <c r="R55" s="17">
         <v>1811</v>
       </c>
-      <c r="S55" s="20">
+      <c r="S55" s="17">
         <v>1891</v>
       </c>
-      <c r="T55" s="20">
+      <c r="T55" s="17">
         <v>1870</v>
       </c>
-      <c r="U55" s="20">
+      <c r="U55" s="17">
         <v>1876</v>
       </c>
-      <c r="V55" s="20">
+      <c r="V55" s="17">
         <v>1996</v>
       </c>
-      <c r="W55" s="20">
+      <c r="W55" s="17">
         <v>1880</v>
       </c>
-      <c r="X55" s="11"/>
-[...5 lines deleted...]
-      <c r="C56" s="138" t="s">
+    </row>
+    <row r="56" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="14"/>
+      <c r="B56" s="15"/>
+      <c r="C56" s="117" t="s">
         <v>312</v>
       </c>
-      <c r="D56" s="138"/>
-[...3 lines deleted...]
-      <c r="H56" s="20">
+      <c r="D56" s="117"/>
+      <c r="E56" s="117"/>
+      <c r="F56" s="117"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="17">
         <v>6294</v>
       </c>
-      <c r="I56" s="20">
+      <c r="I56" s="17">
         <v>7340</v>
       </c>
-      <c r="J56" s="20">
+      <c r="J56" s="17">
         <v>6787</v>
       </c>
-      <c r="K56" s="20">
+      <c r="K56" s="17">
         <v>6952</v>
       </c>
-      <c r="L56" s="20">
+      <c r="L56" s="17">
         <v>8425</v>
       </c>
-      <c r="M56" s="20">
+      <c r="M56" s="17">
         <v>10237</v>
       </c>
-      <c r="N56" s="20">
+      <c r="N56" s="17">
         <v>5450</v>
       </c>
-      <c r="O56" s="20">
+      <c r="O56" s="17">
         <v>4248</v>
       </c>
-      <c r="P56" s="20">
+      <c r="P56" s="17">
         <v>4013</v>
       </c>
-      <c r="Q56" s="20">
+      <c r="Q56" s="17">
         <v>4422</v>
       </c>
-      <c r="R56" s="20">
+      <c r="R56" s="17">
         <v>5316</v>
       </c>
-      <c r="S56" s="20">
+      <c r="S56" s="17">
         <v>6238</v>
       </c>
-      <c r="T56" s="20">
+      <c r="T56" s="17">
         <v>5157</v>
       </c>
-      <c r="U56" s="20">
+      <c r="U56" s="17">
         <v>5052</v>
       </c>
-      <c r="V56" s="20">
+      <c r="V56" s="17">
         <v>6902</v>
       </c>
-      <c r="W56" s="20">
+      <c r="W56" s="17">
         <v>10994</v>
       </c>
-      <c r="X56" s="11"/>
-[...4 lines deleted...]
-      <c r="B57" s="135" t="s">
+    </row>
+    <row r="57" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="14"/>
+      <c r="B57" s="121" t="s">
         <v>313</v>
       </c>
-      <c r="C57" s="133"/>
-[...4 lines deleted...]
-      <c r="H57" s="15">
+      <c r="C57" s="118"/>
+      <c r="D57" s="118"/>
+      <c r="E57" s="118"/>
+      <c r="F57" s="118"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="12">
         <v>111719</v>
       </c>
-      <c r="I57" s="15">
+      <c r="I57" s="12">
         <v>104830</v>
       </c>
-      <c r="J57" s="15">
+      <c r="J57" s="12">
         <v>96779</v>
       </c>
-      <c r="K57" s="15">
+      <c r="K57" s="12">
         <v>95278</v>
       </c>
-      <c r="L57" s="15">
+      <c r="L57" s="12">
         <v>90454</v>
       </c>
-      <c r="M57" s="15">
+      <c r="M57" s="12">
         <v>90789</v>
       </c>
-      <c r="N57" s="15">
+      <c r="N57" s="12">
         <v>92800</v>
       </c>
-      <c r="O57" s="15">
+      <c r="O57" s="12">
         <v>89281</v>
       </c>
-      <c r="P57" s="15">
+      <c r="P57" s="12">
         <v>88981</v>
       </c>
-      <c r="Q57" s="15">
+      <c r="Q57" s="12">
         <v>89901</v>
       </c>
-      <c r="R57" s="15">
+      <c r="R57" s="12">
         <v>87868</v>
       </c>
-      <c r="S57" s="15">
+      <c r="S57" s="12">
         <v>88337</v>
       </c>
-      <c r="T57" s="15">
+      <c r="T57" s="12">
         <v>84482</v>
       </c>
-      <c r="U57" s="15">
+      <c r="U57" s="12">
         <v>80251</v>
       </c>
-      <c r="V57" s="15">
+      <c r="V57" s="12">
         <v>84331</v>
       </c>
-      <c r="W57" s="15">
-[...8 lines deleted...]
-      <c r="C58" s="133" t="s">
+      <c r="W57" s="12">
+        <v>81174</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="14"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="118" t="s">
         <v>314</v>
       </c>
-      <c r="D58" s="133"/>
-[...3 lines deleted...]
-      <c r="H58" s="20">
+      <c r="D58" s="118"/>
+      <c r="E58" s="118"/>
+      <c r="F58" s="118"/>
+      <c r="G58" s="25"/>
+      <c r="H58" s="17">
         <v>897</v>
       </c>
-      <c r="I58" s="20">
+      <c r="I58" s="17">
         <v>515</v>
       </c>
-      <c r="J58" s="20">
+      <c r="J58" s="17">
         <v>1328</v>
       </c>
-      <c r="K58" s="20">
+      <c r="K58" s="17">
         <v>165</v>
       </c>
-      <c r="L58" s="20">
+      <c r="L58" s="17">
         <v>444</v>
       </c>
-      <c r="M58" s="20">
+      <c r="M58" s="17">
         <v>191</v>
       </c>
-      <c r="N58" s="20">
+      <c r="N58" s="17">
         <v>1089</v>
       </c>
-      <c r="O58" s="20">
+      <c r="O58" s="17">
         <v>251</v>
       </c>
-      <c r="P58" s="20">
+      <c r="P58" s="17">
         <v>194</v>
       </c>
-      <c r="Q58" s="20">
+      <c r="Q58" s="17">
         <v>138</v>
       </c>
-      <c r="R58" s="20">
+      <c r="R58" s="17">
         <v>720</v>
       </c>
-      <c r="S58" s="20">
+      <c r="S58" s="17">
         <v>566</v>
       </c>
-      <c r="T58" s="20">
+      <c r="T58" s="17">
         <v>468</v>
       </c>
-      <c r="U58" s="20">
+      <c r="U58" s="17">
         <v>224</v>
       </c>
-      <c r="V58" s="20">
+      <c r="V58" s="17">
         <v>479</v>
       </c>
-      <c r="W58" s="20">
+      <c r="W58" s="17">
         <v>431</v>
       </c>
-      <c r="X58" s="11"/>
-[...5 lines deleted...]
-      <c r="C59" s="133" t="s">
+    </row>
+    <row r="59" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="14"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="118" t="s">
         <v>315</v>
       </c>
-      <c r="D59" s="133"/>
-[...3 lines deleted...]
-      <c r="H59" s="20">
+      <c r="D59" s="118"/>
+      <c r="E59" s="118"/>
+      <c r="F59" s="118"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="17">
         <v>6989</v>
       </c>
-      <c r="I59" s="20">
+      <c r="I59" s="17">
         <v>6280</v>
       </c>
-      <c r="J59" s="20">
+      <c r="J59" s="17">
         <v>5501</v>
       </c>
-      <c r="K59" s="20">
+      <c r="K59" s="17">
         <v>5668</v>
       </c>
-      <c r="L59" s="20">
+      <c r="L59" s="17">
         <v>5225</v>
       </c>
-      <c r="M59" s="20">
+      <c r="M59" s="17">
         <v>5228</v>
       </c>
-      <c r="N59" s="20">
+      <c r="N59" s="17">
         <v>5561</v>
       </c>
-      <c r="O59" s="20">
+      <c r="O59" s="17">
         <v>5583</v>
       </c>
-      <c r="P59" s="20">
+      <c r="P59" s="17">
         <v>5637</v>
       </c>
-      <c r="Q59" s="20">
+      <c r="Q59" s="17">
         <v>5835</v>
       </c>
-      <c r="R59" s="20">
+      <c r="R59" s="17">
         <v>5793</v>
       </c>
-      <c r="S59" s="20">
+      <c r="S59" s="17">
         <v>5823</v>
       </c>
-      <c r="T59" s="20">
+      <c r="T59" s="17">
         <v>5401</v>
       </c>
-      <c r="U59" s="20">
+      <c r="U59" s="17">
         <v>5466</v>
       </c>
-      <c r="V59" s="20">
+      <c r="V59" s="17">
         <v>5229</v>
       </c>
-      <c r="W59" s="20">
+      <c r="W59" s="17">
         <v>4960</v>
       </c>
-      <c r="X59" s="11"/>
-[...5 lines deleted...]
-      <c r="C60" s="133" t="s">
+    </row>
+    <row r="60" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="14"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="118" t="s">
         <v>316</v>
       </c>
-      <c r="D60" s="133"/>
-[...3 lines deleted...]
-      <c r="H60" s="20">
+      <c r="D60" s="118"/>
+      <c r="E60" s="118"/>
+      <c r="F60" s="118"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="17">
         <v>1038</v>
       </c>
-      <c r="I60" s="20">
+      <c r="I60" s="17">
         <v>936</v>
       </c>
-      <c r="J60" s="20">
+      <c r="J60" s="17">
         <v>785</v>
       </c>
-      <c r="K60" s="20">
+      <c r="K60" s="17">
         <v>722</v>
       </c>
-      <c r="L60" s="20">
+      <c r="L60" s="17">
         <v>1036</v>
       </c>
-      <c r="M60" s="20">
+      <c r="M60" s="17">
         <v>854</v>
       </c>
-      <c r="N60" s="20">
+      <c r="N60" s="17">
         <v>1004</v>
       </c>
-      <c r="O60" s="20">
+      <c r="O60" s="17">
         <v>971</v>
       </c>
-      <c r="P60" s="20">
+      <c r="P60" s="17">
         <v>976</v>
       </c>
-      <c r="Q60" s="20">
+      <c r="Q60" s="17">
         <v>1044</v>
       </c>
-      <c r="R60" s="20">
+      <c r="R60" s="17">
         <v>1000</v>
       </c>
-      <c r="S60" s="20">
+      <c r="S60" s="17">
         <v>1153</v>
       </c>
-      <c r="T60" s="20">
+      <c r="T60" s="17">
         <v>1147</v>
       </c>
-      <c r="U60" s="20">
+      <c r="U60" s="17">
         <v>1264</v>
       </c>
-      <c r="V60" s="20">
+      <c r="V60" s="17">
         <v>1770</v>
       </c>
-      <c r="W60" s="20">
+      <c r="W60" s="17">
         <v>2509</v>
       </c>
-      <c r="X60" s="11"/>
-[...5 lines deleted...]
-      <c r="C61" s="132" t="s">
+    </row>
+    <row r="61" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="14"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="119" t="s">
         <v>530</v>
       </c>
-      <c r="D61" s="133"/>
-[...3 lines deleted...]
-      <c r="H61" s="20">
+      <c r="D61" s="118"/>
+      <c r="E61" s="118"/>
+      <c r="F61" s="118"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="17">
         <v>0</v>
       </c>
-      <c r="I61" s="20">
+      <c r="I61" s="17">
         <v>0</v>
       </c>
-      <c r="J61" s="20">
+      <c r="J61" s="17">
         <v>0</v>
       </c>
-      <c r="K61" s="20">
+      <c r="K61" s="17">
         <v>0</v>
       </c>
-      <c r="L61" s="20">
+      <c r="L61" s="17">
         <v>0</v>
       </c>
-      <c r="M61" s="20">
+      <c r="M61" s="17">
         <v>0</v>
       </c>
-      <c r="N61" s="20">
+      <c r="N61" s="17">
         <v>0</v>
       </c>
-      <c r="O61" s="20">
+      <c r="O61" s="17">
         <v>0</v>
       </c>
-      <c r="P61" s="20">
+      <c r="P61" s="17">
         <v>0</v>
       </c>
-      <c r="Q61" s="20">
+      <c r="Q61" s="17">
         <v>0</v>
       </c>
-      <c r="R61" s="20">
+      <c r="R61" s="17">
         <v>0</v>
       </c>
-      <c r="S61" s="20">
+      <c r="S61" s="17">
         <v>0</v>
       </c>
-      <c r="T61" s="20">
+      <c r="T61" s="17">
         <v>0</v>
       </c>
-      <c r="U61" s="20">
+      <c r="U61" s="17">
         <v>0</v>
       </c>
-      <c r="V61" s="20">
+      <c r="V61" s="17">
         <v>0</v>
       </c>
-      <c r="W61" s="20">
+      <c r="W61" s="17">
         <v>3</v>
       </c>
-      <c r="X61" s="11"/>
-[...5 lines deleted...]
-      <c r="C62" s="132" t="s">
+    </row>
+    <row r="62" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="14"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="119" t="s">
         <v>446</v>
       </c>
-      <c r="D62" s="133"/>
-[...3 lines deleted...]
-      <c r="H62" s="20">
+      <c r="D62" s="118"/>
+      <c r="E62" s="118"/>
+      <c r="F62" s="118"/>
+      <c r="G62" s="19"/>
+      <c r="H62" s="17">
         <v>19365</v>
       </c>
-      <c r="I62" s="20">
+      <c r="I62" s="17">
         <v>19663</v>
       </c>
-      <c r="J62" s="20">
+      <c r="J62" s="17">
         <v>19700</v>
       </c>
-      <c r="K62" s="20">
+      <c r="K62" s="17">
         <v>19008</v>
       </c>
-      <c r="L62" s="20">
+      <c r="L62" s="17">
         <v>17781</v>
       </c>
-      <c r="M62" s="20">
+      <c r="M62" s="17">
         <v>17633</v>
       </c>
-      <c r="N62" s="20">
+      <c r="N62" s="17">
         <v>17979</v>
       </c>
-      <c r="O62" s="20">
+      <c r="O62" s="17">
         <v>17070</v>
       </c>
-      <c r="P62" s="20">
+      <c r="P62" s="17">
         <v>16057</v>
       </c>
-      <c r="Q62" s="20">
+      <c r="Q62" s="17">
         <v>15843</v>
       </c>
-      <c r="R62" s="20">
+      <c r="R62" s="17">
         <v>13325</v>
       </c>
-      <c r="S62" s="20">
+      <c r="S62" s="17">
         <v>13644</v>
       </c>
-      <c r="T62" s="20">
+      <c r="T62" s="17">
         <v>12820</v>
       </c>
-      <c r="U62" s="20">
+      <c r="U62" s="17">
         <v>9864</v>
       </c>
-      <c r="V62" s="20">
+      <c r="V62" s="17">
         <v>9683</v>
       </c>
-      <c r="W62" s="20">
+      <c r="W62" s="17">
         <v>10427</v>
       </c>
-      <c r="X62" s="11"/>
-[...5 lines deleted...]
-      <c r="C63" s="133" t="s">
+    </row>
+    <row r="63" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="14"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="118" t="s">
         <v>317</v>
       </c>
-      <c r="D63" s="133"/>
-[...3 lines deleted...]
-      <c r="H63" s="20">
+      <c r="D63" s="118"/>
+      <c r="E63" s="118"/>
+      <c r="F63" s="118"/>
+      <c r="G63" s="19"/>
+      <c r="H63" s="17">
         <v>83430</v>
       </c>
-      <c r="I63" s="20">
+      <c r="I63" s="17">
         <v>77436</v>
       </c>
-      <c r="J63" s="20">
+      <c r="J63" s="17">
         <v>69465</v>
       </c>
-      <c r="K63" s="20">
+      <c r="K63" s="17">
         <v>69715</v>
       </c>
-      <c r="L63" s="20">
+      <c r="L63" s="17">
         <v>65968</v>
       </c>
-      <c r="M63" s="20">
+      <c r="M63" s="17">
         <v>66883</v>
       </c>
-      <c r="N63" s="20">
+      <c r="N63" s="17">
         <v>67167</v>
       </c>
-      <c r="O63" s="20">
+      <c r="O63" s="17">
         <v>65406</v>
       </c>
-      <c r="P63" s="20">
+      <c r="P63" s="17">
         <v>66117</v>
       </c>
-      <c r="Q63" s="20">
+      <c r="Q63" s="17">
         <v>67041</v>
       </c>
-      <c r="R63" s="20">
+      <c r="R63" s="17">
         <v>67030</v>
       </c>
-      <c r="S63" s="20">
+      <c r="S63" s="17">
         <v>67151</v>
       </c>
-      <c r="T63" s="20">
+      <c r="T63" s="17">
         <v>64646</v>
       </c>
-      <c r="U63" s="20">
+      <c r="U63" s="17">
         <v>63433</v>
       </c>
-      <c r="V63" s="20">
+      <c r="V63" s="17">
         <v>67170</v>
       </c>
-      <c r="W63" s="20">
-[...7 lines deleted...]
-      <c r="B64" s="142" t="s">
+      <c r="W63" s="17">
+        <v>62844</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="14"/>
+      <c r="B64" s="120" t="s">
         <v>318</v>
       </c>
-      <c r="C64" s="142"/>
-[...4 lines deleted...]
-      <c r="H64" s="15">
+      <c r="C64" s="120"/>
+      <c r="D64" s="120"/>
+      <c r="E64" s="120"/>
+      <c r="F64" s="120"/>
+      <c r="G64" s="19"/>
+      <c r="H64" s="12">
         <v>0</v>
       </c>
-      <c r="I64" s="15">
+      <c r="I64" s="12">
         <v>453349</v>
       </c>
-      <c r="J64" s="15">
+      <c r="J64" s="12">
         <v>420358</v>
       </c>
-      <c r="K64" s="15">
+      <c r="K64" s="12">
         <v>396000</v>
       </c>
-      <c r="L64" s="15">
+      <c r="L64" s="12">
         <v>359935</v>
       </c>
-      <c r="M64" s="15">
+      <c r="M64" s="12">
         <v>329195</v>
       </c>
-      <c r="N64" s="15">
+      <c r="N64" s="12">
         <v>323136</v>
       </c>
-      <c r="O64" s="15">
+      <c r="O64" s="12">
         <v>312919</v>
       </c>
-      <c r="P64" s="15">
+      <c r="P64" s="12">
         <v>288522</v>
       </c>
-      <c r="Q64" s="15">
+      <c r="Q64" s="12">
         <v>265522</v>
       </c>
-      <c r="R64" s="15">
+      <c r="R64" s="12">
         <v>240185</v>
       </c>
-      <c r="S64" s="15">
+      <c r="S64" s="12">
         <v>219231</v>
       </c>
-      <c r="T64" s="15">
+      <c r="T64" s="12">
         <v>206170</v>
       </c>
-      <c r="U64" s="15">
+      <c r="U64" s="12">
         <v>195689</v>
       </c>
-      <c r="V64" s="15">
+      <c r="V64" s="12">
         <v>213176</v>
       </c>
-      <c r="W64" s="15">
+      <c r="W64" s="12">
         <v>211423</v>
       </c>
-      <c r="X64" s="11"/>
-[...5 lines deleted...]
-      <c r="C65" s="133" t="s">
+    </row>
+    <row r="65" spans="1:23" ht="13.35" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="14"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="118" t="s">
         <v>319</v>
       </c>
-      <c r="D65" s="133"/>
-[...3 lines deleted...]
-      <c r="H65" s="20">
+      <c r="D65" s="118"/>
+      <c r="E65" s="118"/>
+      <c r="F65" s="118"/>
+      <c r="G65" s="19"/>
+      <c r="H65" s="17">
         <v>0</v>
       </c>
-      <c r="I65" s="20">
+      <c r="I65" s="17">
         <v>448923</v>
       </c>
-      <c r="J65" s="20">
+      <c r="J65" s="17">
         <v>416552</v>
       </c>
-      <c r="K65" s="20">
+      <c r="K65" s="17">
         <v>392435</v>
       </c>
-      <c r="L65" s="20">
+      <c r="L65" s="17">
         <v>356485</v>
       </c>
-      <c r="M65" s="20">
+      <c r="M65" s="17">
         <v>326432</v>
       </c>
-      <c r="N65" s="20">
+      <c r="N65" s="17">
         <v>320253</v>
       </c>
-      <c r="O65" s="20">
+      <c r="O65" s="17">
         <v>310819</v>
       </c>
-      <c r="P65" s="20">
+      <c r="P65" s="17">
         <v>287349</v>
       </c>
-      <c r="Q65" s="20">
+      <c r="Q65" s="17">
         <v>264612</v>
       </c>
-      <c r="R65" s="20">
+      <c r="R65" s="17">
         <v>239500</v>
       </c>
-      <c r="S65" s="20">
+      <c r="S65" s="17">
         <v>218540</v>
       </c>
-      <c r="T65" s="20">
+      <c r="T65" s="17">
         <v>205354</v>
       </c>
-      <c r="U65" s="20">
+      <c r="U65" s="17">
         <v>194790</v>
       </c>
-      <c r="V65" s="20">
+      <c r="V65" s="17">
         <v>212310</v>
       </c>
-      <c r="W65" s="20">
+      <c r="W65" s="17">
         <v>210818</v>
       </c>
-      <c r="X65" s="11"/>
-[...5 lines deleted...]
-      <c r="C66" s="138" t="s">
+    </row>
+    <row r="66" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="14"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="117" t="s">
         <v>320</v>
       </c>
-      <c r="D66" s="133"/>
-[...3 lines deleted...]
-      <c r="H66" s="29">
+      <c r="D66" s="118"/>
+      <c r="E66" s="118"/>
+      <c r="F66" s="118"/>
+      <c r="G66" s="19"/>
+      <c r="H66" s="17">
         <v>0</v>
       </c>
-      <c r="I66" s="29">
+      <c r="I66" s="17">
         <v>4426</v>
       </c>
-      <c r="J66" s="29">
+      <c r="J66" s="17">
         <v>3806</v>
       </c>
-      <c r="K66" s="29">
+      <c r="K66" s="17">
         <v>3565</v>
       </c>
-      <c r="L66" s="20">
+      <c r="L66" s="17">
         <v>3450</v>
       </c>
-      <c r="M66" s="20">
+      <c r="M66" s="17">
         <v>2763</v>
       </c>
-      <c r="N66" s="20">
+      <c r="N66" s="17">
         <v>2883</v>
       </c>
-      <c r="O66" s="20">
+      <c r="O66" s="17">
         <v>2100</v>
       </c>
-      <c r="P66" s="20">
+      <c r="P66" s="17">
         <v>1173</v>
       </c>
-      <c r="Q66" s="20">
+      <c r="Q66" s="17">
         <v>910</v>
       </c>
-      <c r="R66" s="20">
+      <c r="R66" s="17">
         <v>685</v>
       </c>
-      <c r="S66" s="20">
+      <c r="S66" s="17">
         <v>691</v>
       </c>
-      <c r="T66" s="20">
+      <c r="T66" s="17">
         <v>816</v>
       </c>
-      <c r="U66" s="20">
+      <c r="U66" s="17">
         <v>899</v>
       </c>
-      <c r="V66" s="20">
+      <c r="V66" s="17">
         <v>866</v>
       </c>
-      <c r="W66" s="20">
+      <c r="W66" s="17">
         <v>605</v>
       </c>
-      <c r="X66" s="11"/>
-[...57 lines deleted...]
-      <c r="A69" s="141" t="s">
+    </row>
+    <row r="67" spans="1:23" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="26"/>
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="29"/>
+      <c r="H67" s="30"/>
+      <c r="I67" s="30"/>
+      <c r="J67" s="30"/>
+      <c r="K67" s="30"/>
+      <c r="L67" s="30"/>
+      <c r="M67" s="30"/>
+      <c r="N67" s="30"/>
+      <c r="O67" s="30"/>
+      <c r="P67" s="30"/>
+      <c r="Q67" s="30"/>
+      <c r="R67" s="30"/>
+      <c r="S67" s="30"/>
+      <c r="T67" s="30"/>
+      <c r="U67" s="30"/>
+      <c r="V67" s="30"/>
+      <c r="W67" s="30"/>
+    </row>
+    <row r="68" spans="1:23" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="1"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="32"/>
+      <c r="I68" s="32"/>
+      <c r="J68" s="32"/>
+      <c r="K68" s="32"/>
+      <c r="L68" s="32"/>
+      <c r="M68" s="32"/>
+      <c r="N68" s="32"/>
+      <c r="O68" s="8"/>
+      <c r="P68" s="8"/>
+      <c r="Q68" s="8"/>
+      <c r="R68" s="8"/>
+      <c r="S68" s="8"/>
+      <c r="T68" s="8"/>
+      <c r="U68" s="8"/>
+      <c r="V68" s="8"/>
+      <c r="W68" s="8"/>
+    </row>
+    <row r="69" spans="1:23" s="33" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="116" t="s">
         <v>448</v>
       </c>
-      <c r="B69" s="141"/>
-[...20 lines deleted...]
-      <c r="W69" s="141"/>
+      <c r="B69" s="116"/>
+      <c r="C69" s="116"/>
+      <c r="D69" s="116"/>
+      <c r="E69" s="116"/>
+      <c r="F69" s="116"/>
+      <c r="G69" s="116"/>
+      <c r="H69" s="116"/>
+      <c r="I69" s="116"/>
+      <c r="J69" s="116"/>
+      <c r="K69" s="116"/>
+      <c r="L69" s="116"/>
+      <c r="M69" s="116"/>
+      <c r="N69" s="116"/>
+      <c r="O69" s="116"/>
+      <c r="P69" s="116"/>
+      <c r="Q69" s="116"/>
+      <c r="R69" s="116"/>
+      <c r="S69" s="116"/>
+      <c r="T69" s="116"/>
+      <c r="U69" s="116"/>
+      <c r="V69" s="116"/>
+      <c r="W69" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="A69:W69"/>
-[...39 lines deleted...]
-    <mergeCell ref="C23:F23"/>
     <mergeCell ref="C61:F61"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="B6:F6"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="D34:D40"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="C51:F51"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="C53:F53"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="C58:F58"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="C60:F60"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="B57:F57"/>
+    <mergeCell ref="A69:W69"/>
+    <mergeCell ref="C66:F66"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="C65:F65"/>
   </mergeCells>
   <phoneticPr fontId="33"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0" header="0.59055118110236227" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB0A508E-8884-4A2E-8F7D-C220D9636B57}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J126"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B5" sqref="B5:F6"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="11"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="127" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.33203125" style="128"/>
+    <col min="1" max="1" width="12.33203125" style="112" customWidth="1"/>
+    <col min="2" max="2" width="25" style="112" customWidth="1"/>
+    <col min="3" max="3" width="20.83203125" style="112" customWidth="1"/>
+    <col min="4" max="4" width="44.83203125" style="112" customWidth="1"/>
+    <col min="5" max="5" width="1" style="112" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" style="112" customWidth="1"/>
+    <col min="7" max="8" width="1" style="112" customWidth="1"/>
+    <col min="9" max="9" width="16.83203125" style="112" customWidth="1"/>
+    <col min="10" max="10" width="1" style="112" customWidth="1"/>
+    <col min="11" max="16384" width="9.33203125" style="112"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="92" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="189" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="127" t="s">
         <v>349</v>
       </c>
-      <c r="B1" s="189"/>
-[...10 lines deleted...]
-      <c r="A2" s="190" t="s">
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
+    </row>
+    <row r="2" spans="1:10" s="85" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="128" t="s">
         <v>350</v>
       </c>
-      <c r="B2" s="190"/>
-[...34 lines deleted...]
-      <c r="A5" s="191" t="s">
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
+      <c r="G2" s="128"/>
+      <c r="H2" s="128"/>
+      <c r="I2" s="128"/>
+      <c r="J2" s="128"/>
+    </row>
+    <row r="3" spans="1:10" s="85" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="84"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+    </row>
+    <row r="4" spans="1:10" s="85" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+    </row>
+    <row r="5" spans="1:10" s="85" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="129" t="s">
         <v>351</v>
       </c>
-      <c r="B5" s="192"/>
-      <c r="C5" s="96" t="s">
+      <c r="B5" s="130"/>
+      <c r="C5" s="87" t="s">
         <v>352</v>
       </c>
-      <c r="D5" s="96" t="s">
+      <c r="D5" s="87" t="s">
         <v>353</v>
       </c>
-      <c r="E5" s="97"/>
-      <c r="F5" s="191" t="s">
+      <c r="E5" s="88"/>
+      <c r="F5" s="129" t="s">
         <v>354</v>
       </c>
-      <c r="G5" s="191"/>
-[...5 lines deleted...]
-      <c r="A6" s="99" t="s">
+      <c r="G5" s="129"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="86"/>
+    </row>
+    <row r="6" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="89" t="s">
         <v>355</v>
       </c>
-      <c r="B6" s="100" t="s">
+      <c r="B6" s="90" t="s">
         <v>356</v>
       </c>
-      <c r="C6" s="100" t="s">
+      <c r="C6" s="90" t="s">
         <v>386</v>
       </c>
-      <c r="D6" s="101" t="s">
+      <c r="D6" s="91" t="s">
         <v>357</v>
       </c>
-      <c r="E6" s="85"/>
-      <c r="F6" s="145" t="s">
+      <c r="E6" s="77"/>
+      <c r="F6" s="131" t="s">
         <v>358</v>
       </c>
-      <c r="G6" s="145"/>
-[...5 lines deleted...]
-      <c r="A7" s="104" t="s">
+      <c r="G6" s="131"/>
+      <c r="H6" s="131"/>
+      <c r="I6" s="131"/>
+      <c r="J6" s="36"/>
+    </row>
+    <row r="7" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="92" t="s">
         <v>359</v>
       </c>
-      <c r="B7" s="79" t="s">
+      <c r="B7" s="71" t="s">
         <v>360</v>
       </c>
-      <c r="C7" s="79" t="s">
+      <c r="C7" s="71" t="s">
         <v>361</v>
       </c>
-      <c r="D7" s="105" t="s">
+      <c r="D7" s="93" t="s">
         <v>362</v>
       </c>
-      <c r="E7" s="80"/>
-      <c r="F7" s="145" t="s">
+      <c r="E7" s="72"/>
+      <c r="F7" s="131" t="s">
         <v>363</v>
       </c>
-      <c r="G7" s="145"/>
-[...5 lines deleted...]
-      <c r="A8" s="104" t="s">
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="36"/>
+    </row>
+    <row r="8" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="92" t="s">
         <v>364</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="71" t="s">
         <v>365</v>
       </c>
-      <c r="C8" s="79" t="s">
+      <c r="C8" s="71" t="s">
         <v>366</v>
       </c>
-      <c r="D8" s="105" t="s">
+      <c r="D8" s="93" t="s">
         <v>367</v>
       </c>
-      <c r="E8" s="80"/>
-      <c r="F8" s="145" t="s">
+      <c r="E8" s="72"/>
+      <c r="F8" s="131" t="s">
         <v>368</v>
       </c>
-      <c r="G8" s="145"/>
-[...5 lines deleted...]
-      <c r="A9" s="104" t="s">
+      <c r="G8" s="131"/>
+      <c r="H8" s="131"/>
+      <c r="I8" s="131"/>
+      <c r="J8" s="36"/>
+    </row>
+    <row r="9" spans="1:10" s="37" customFormat="1" ht="123.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="92" t="s">
         <v>369</v>
       </c>
-      <c r="B9" s="106" t="s">
+      <c r="B9" s="94" t="s">
         <v>450</v>
       </c>
-      <c r="C9" s="79" t="s">
+      <c r="C9" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="105" t="s">
+      <c r="D9" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="E9" s="80"/>
-      <c r="F9" s="145" t="s">
+      <c r="E9" s="72"/>
+      <c r="F9" s="131" t="s">
         <v>275</v>
       </c>
-      <c r="G9" s="145"/>
-[...5 lines deleted...]
-      <c r="A10" s="104" t="s">
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="I9" s="131"/>
+      <c r="J9" s="36"/>
+    </row>
+    <row r="10" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="92" t="s">
         <v>370</v>
       </c>
-      <c r="B10" s="79" t="s">
+      <c r="B10" s="71" t="s">
         <v>371</v>
       </c>
-      <c r="C10" s="79" t="s">
+      <c r="C10" s="71" t="s">
         <v>372</v>
       </c>
-      <c r="D10" s="105" t="s">
+      <c r="D10" s="93" t="s">
         <v>373</v>
       </c>
-      <c r="E10" s="80"/>
-      <c r="F10" s="145" t="s">
+      <c r="E10" s="72"/>
+      <c r="F10" s="131" t="s">
         <v>374</v>
       </c>
-      <c r="G10" s="145"/>
-[...5 lines deleted...]
-      <c r="A11" s="104" t="s">
+      <c r="G10" s="131"/>
+      <c r="H10" s="131"/>
+      <c r="I10" s="131"/>
+      <c r="J10" s="36"/>
+    </row>
+    <row r="11" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="92" t="s">
         <v>375</v>
       </c>
-      <c r="B11" s="79" t="s">
+      <c r="B11" s="71" t="s">
         <v>451</v>
       </c>
-      <c r="C11" s="79" t="s">
+      <c r="C11" s="71" t="s">
         <v>376</v>
       </c>
-      <c r="D11" s="105" t="s">
+      <c r="D11" s="93" t="s">
         <v>377</v>
       </c>
-      <c r="E11" s="80"/>
-      <c r="F11" s="145" t="s">
+      <c r="E11" s="72"/>
+      <c r="F11" s="131" t="s">
         <v>378</v>
       </c>
-      <c r="G11" s="145"/>
-[...5 lines deleted...]
-      <c r="A12" s="104" t="s">
+      <c r="G11" s="131"/>
+      <c r="H11" s="131"/>
+      <c r="I11" s="131"/>
+      <c r="J11" s="36"/>
+    </row>
+    <row r="12" spans="1:10" s="37" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="92" t="s">
         <v>379</v>
       </c>
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="71" t="s">
         <v>380</v>
       </c>
-      <c r="C12" s="79" t="s">
+      <c r="C12" s="71" t="s">
         <v>381</v>
       </c>
-      <c r="D12" s="105" t="s">
+      <c r="D12" s="93" t="s">
         <v>382</v>
       </c>
-      <c r="E12" s="80"/>
-      <c r="F12" s="145" t="s">
+      <c r="E12" s="72"/>
+      <c r="F12" s="131" t="s">
         <v>277</v>
       </c>
-      <c r="G12" s="145"/>
-[...5 lines deleted...]
-      <c r="A13" s="167" t="s">
+      <c r="G12" s="131"/>
+      <c r="H12" s="131"/>
+      <c r="I12" s="131"/>
+      <c r="J12" s="36"/>
+    </row>
+    <row r="13" spans="1:10" s="37" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="132" t="s">
         <v>383</v>
       </c>
-      <c r="B13" s="171" t="s">
+      <c r="B13" s="135" t="s">
         <v>384</v>
       </c>
-      <c r="C13" s="79" t="s">
+      <c r="C13" s="71" t="s">
         <v>385</v>
       </c>
-      <c r="D13" s="105" t="s">
+      <c r="D13" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="80"/>
-      <c r="F13" s="145" t="s">
+      <c r="E13" s="72"/>
+      <c r="F13" s="131" t="s">
         <v>278</v>
       </c>
-      <c r="G13" s="145"/>
-[...7 lines deleted...]
-      <c r="C14" s="79" t="s">
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+      <c r="J13" s="36"/>
+    </row>
+    <row r="14" spans="1:10" s="37" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="133"/>
+      <c r="B14" s="136"/>
+      <c r="C14" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="105" t="s">
+      <c r="D14" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="80"/>
-      <c r="F14" s="145" t="s">
+      <c r="E14" s="72"/>
+      <c r="F14" s="131" t="s">
         <v>279</v>
       </c>
-      <c r="G14" s="145"/>
-[...7 lines deleted...]
-      <c r="C15" s="100" t="s">
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="36"/>
+    </row>
+    <row r="15" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="134"/>
+      <c r="B15" s="137"/>
+      <c r="C15" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="100" t="s">
+      <c r="D15" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="85"/>
-      <c r="F15" s="145" t="s">
+      <c r="E15" s="77"/>
+      <c r="F15" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="G15" s="145"/>
-[...5 lines deleted...]
-      <c r="A16" s="104" t="s">
+      <c r="G15" s="131"/>
+      <c r="H15" s="131"/>
+      <c r="I15" s="131"/>
+      <c r="J15" s="36"/>
+    </row>
+    <row r="16" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="92" t="s">
         <v>411</v>
       </c>
-      <c r="B16" s="79" t="s">
+      <c r="B16" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="79" t="s">
+      <c r="C16" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="79" t="s">
+      <c r="D16" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="E16" s="80"/>
-      <c r="F16" s="145" t="s">
+      <c r="E16" s="72"/>
+      <c r="F16" s="131" t="s">
         <v>22</v>
       </c>
-      <c r="G16" s="145"/>
-[...5 lines deleted...]
-      <c r="A17" s="167" t="s">
+      <c r="G16" s="131"/>
+      <c r="H16" s="131"/>
+      <c r="I16" s="131"/>
+      <c r="J16" s="36"/>
+    </row>
+    <row r="17" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="132" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="171" t="s">
+      <c r="B17" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="79" t="s">
+      <c r="C17" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="79" t="s">
+      <c r="D17" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E17" s="80"/>
-      <c r="F17" s="145" t="s">
+      <c r="E17" s="72"/>
+      <c r="F17" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="G17" s="145"/>
-[...7 lines deleted...]
-      <c r="C18" s="79" t="s">
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="131"/>
+      <c r="J17" s="36"/>
+    </row>
+    <row r="18" spans="1:10" s="37" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="133"/>
+      <c r="B18" s="136"/>
+      <c r="C18" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="D18" s="79" t="s">
+      <c r="D18" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="E18" s="80"/>
-      <c r="F18" s="145" t="s">
+      <c r="E18" s="72"/>
+      <c r="F18" s="131" t="s">
         <v>30</v>
       </c>
-      <c r="G18" s="145"/>
-[...7 lines deleted...]
-      <c r="C19" s="79" t="s">
+      <c r="G18" s="131"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="131"/>
+      <c r="J18" s="36"/>
+    </row>
+    <row r="19" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="134"/>
+      <c r="B19" s="137"/>
+      <c r="C19" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="D19" s="79" t="s">
+      <c r="D19" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="E19" s="80"/>
-      <c r="F19" s="145" t="s">
+      <c r="E19" s="72"/>
+      <c r="F19" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="G19" s="145"/>
-[...5 lines deleted...]
-      <c r="A20" s="104" t="s">
+      <c r="G19" s="131"/>
+      <c r="H19" s="131"/>
+      <c r="I19" s="131"/>
+      <c r="J19" s="36"/>
+    </row>
+    <row r="20" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="79" t="s">
+      <c r="B20" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="79" t="s">
+      <c r="C20" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="79" t="s">
+      <c r="D20" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="80"/>
-      <c r="F20" s="145" t="s">
+      <c r="E20" s="72"/>
+      <c r="F20" s="131" t="s">
         <v>38</v>
       </c>
-      <c r="G20" s="145"/>
-[...5 lines deleted...]
-      <c r="A21" s="104" t="s">
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="36"/>
+    </row>
+    <row r="21" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="79" t="s">
+      <c r="B21" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="79" t="s">
+      <c r="C21" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="D21" s="79" t="s">
+      <c r="D21" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="E21" s="80"/>
-      <c r="F21" s="145" t="s">
+      <c r="E21" s="72"/>
+      <c r="F21" s="131" t="s">
         <v>43</v>
       </c>
-      <c r="G21" s="145"/>
-[...5 lines deleted...]
-      <c r="A22" s="104" t="s">
+      <c r="G21" s="131"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="131"/>
+      <c r="J21" s="36"/>
+    </row>
+    <row r="22" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="79" t="s">
+      <c r="B22" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="79" t="s">
+      <c r="C22" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="D22" s="79" t="s">
+      <c r="D22" s="71" t="s">
         <v>47</v>
       </c>
-      <c r="E22" s="80"/>
-      <c r="F22" s="145" t="s">
+      <c r="E22" s="72"/>
+      <c r="F22" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="G22" s="145"/>
-[...5 lines deleted...]
-      <c r="A23" s="104" t="s">
+      <c r="G22" s="131"/>
+      <c r="H22" s="131"/>
+      <c r="I22" s="131"/>
+      <c r="J22" s="36"/>
+    </row>
+    <row r="23" spans="1:10" s="37" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="92" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="79" t="s">
+      <c r="B23" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="C23" s="79" t="s">
+      <c r="C23" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="D23" s="79" t="s">
+      <c r="D23" s="71" t="s">
         <v>52</v>
       </c>
-      <c r="E23" s="80"/>
-      <c r="F23" s="145" t="s">
+      <c r="E23" s="72"/>
+      <c r="F23" s="131" t="s">
         <v>53</v>
       </c>
-      <c r="G23" s="145"/>
-[...5 lines deleted...]
-      <c r="A24" s="104" t="s">
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="131"/>
+      <c r="J23" s="36"/>
+    </row>
+    <row r="24" spans="1:10" s="37" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="79" t="s">
+      <c r="B24" s="71" t="s">
         <v>55</v>
       </c>
-      <c r="C24" s="79" t="s">
+      <c r="C24" s="71" t="s">
         <v>56</v>
       </c>
-      <c r="D24" s="79" t="s">
+      <c r="D24" s="71" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="80"/>
-      <c r="F24" s="145" t="s">
+      <c r="E24" s="72"/>
+      <c r="F24" s="131" t="s">
         <v>58</v>
       </c>
-      <c r="G24" s="145"/>
-[...5 lines deleted...]
-      <c r="A25" s="181" t="s">
+      <c r="G24" s="131"/>
+      <c r="H24" s="131"/>
+      <c r="I24" s="131"/>
+      <c r="J24" s="36"/>
+    </row>
+    <row r="25" spans="1:10" s="37" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="138" t="s">
         <v>412</v>
       </c>
-      <c r="B25" s="171" t="s">
+      <c r="B25" s="135" t="s">
         <v>413</v>
       </c>
-      <c r="C25" s="100" t="s">
+      <c r="C25" s="90" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="100" t="s">
+      <c r="D25" s="90" t="s">
         <v>60</v>
       </c>
-      <c r="E25" s="85"/>
-      <c r="F25" s="145" t="s">
+      <c r="E25" s="77"/>
+      <c r="F25" s="131" t="s">
         <v>61</v>
       </c>
-      <c r="G25" s="145"/>
-[...7 lines deleted...]
-      <c r="C26" s="79" t="s">
+      <c r="G25" s="131"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="131"/>
+      <c r="J25" s="36"/>
+    </row>
+    <row r="26" spans="1:10" s="37" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="139"/>
+      <c r="B26" s="136"/>
+      <c r="C26" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="D26" s="79" t="s">
+      <c r="D26" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="E26" s="80"/>
-      <c r="F26" s="145" t="s">
+      <c r="E26" s="72"/>
+      <c r="F26" s="131" t="s">
         <v>64</v>
       </c>
-      <c r="G26" s="145"/>
-[...7 lines deleted...]
-      <c r="C27" s="79" t="s">
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+      <c r="J26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="89"/>
+      <c r="B27" s="90"/>
+      <c r="C27" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="D27" s="79" t="s">
+      <c r="D27" s="71" t="s">
         <v>66</v>
       </c>
-      <c r="E27" s="80"/>
-      <c r="F27" s="145" t="s">
+      <c r="E27" s="72"/>
+      <c r="F27" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="G27" s="145"/>
-[...5 lines deleted...]
-      <c r="A28" s="104" t="s">
+      <c r="G27" s="131"/>
+      <c r="H27" s="131"/>
+      <c r="I27" s="131"/>
+      <c r="J27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="79" t="s">
+      <c r="B28" s="71" t="s">
         <v>69</v>
       </c>
-      <c r="C28" s="79" t="s">
+      <c r="C28" s="71" t="s">
         <v>70</v>
       </c>
-      <c r="D28" s="79" t="s">
+      <c r="D28" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="E28" s="80"/>
-      <c r="F28" s="145" t="s">
+      <c r="E28" s="72"/>
+      <c r="F28" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="G28" s="145"/>
-[...5 lines deleted...]
-      <c r="A29" s="104" t="s">
+      <c r="G28" s="131"/>
+      <c r="H28" s="131"/>
+      <c r="I28" s="131"/>
+      <c r="J28" s="36"/>
+    </row>
+    <row r="29" spans="1:10" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="92" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="79" t="s">
+      <c r="B29" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="79" t="s">
+      <c r="C29" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="D29" s="79" t="s">
+      <c r="D29" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="80"/>
-      <c r="F29" s="145" t="s">
+      <c r="E29" s="72"/>
+      <c r="F29" s="131" t="s">
         <v>452</v>
       </c>
-      <c r="G29" s="145"/>
-[...5 lines deleted...]
-      <c r="A30" s="104" t="s">
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="36"/>
+    </row>
+    <row r="30" spans="1:10" s="37" customFormat="1" ht="89.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="92" t="s">
         <v>77</v>
       </c>
-      <c r="B30" s="79" t="s">
+      <c r="B30" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="79" t="s">
+      <c r="C30" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="D30" s="79" t="s">
+      <c r="D30" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="E30" s="80"/>
-      <c r="F30" s="145" t="s">
+      <c r="E30" s="72"/>
+      <c r="F30" s="131" t="s">
         <v>81</v>
       </c>
-      <c r="G30" s="145"/>
-[...5 lines deleted...]
-      <c r="A31" s="104" t="s">
+      <c r="G30" s="131"/>
+      <c r="H30" s="131"/>
+      <c r="I30" s="131"/>
+      <c r="J30" s="36"/>
+    </row>
+    <row r="31" spans="1:10" s="37" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="79" t="s">
+      <c r="B31" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="79" t="s">
+      <c r="C31" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="79" t="s">
+      <c r="D31" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="80"/>
-      <c r="F31" s="145" t="s">
+      <c r="E31" s="72"/>
+      <c r="F31" s="131" t="s">
         <v>6</v>
       </c>
-      <c r="G31" s="145"/>
-[...5 lines deleted...]
-      <c r="A32" s="104" t="s">
+      <c r="G31" s="131"/>
+      <c r="H31" s="131"/>
+      <c r="I31" s="131"/>
+      <c r="J31" s="36"/>
+    </row>
+    <row r="32" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="B32" s="79" t="s">
+      <c r="B32" s="71" t="s">
         <v>83</v>
       </c>
-      <c r="C32" s="79" t="s">
+      <c r="C32" s="71" t="s">
         <v>84</v>
       </c>
-      <c r="D32" s="79" t="s">
+      <c r="D32" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="E32" s="80"/>
-      <c r="F32" s="145" t="s">
+      <c r="E32" s="72"/>
+      <c r="F32" s="131" t="s">
         <v>86</v>
       </c>
-      <c r="G32" s="145"/>
-[...5 lines deleted...]
-      <c r="A33" s="104" t="s">
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+      <c r="J32" s="36"/>
+    </row>
+    <row r="33" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="79" t="s">
+      <c r="B33" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="C33" s="79" t="s">
+      <c r="C33" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="D33" s="79" t="s">
+      <c r="D33" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="E33" s="80"/>
-      <c r="F33" s="145" t="s">
+      <c r="E33" s="72"/>
+      <c r="F33" s="131" t="s">
         <v>91</v>
       </c>
-      <c r="G33" s="145"/>
-[...5 lines deleted...]
-      <c r="A34" s="182" t="s">
+      <c r="G33" s="131"/>
+      <c r="H33" s="131"/>
+      <c r="I33" s="131"/>
+      <c r="J33" s="36"/>
+    </row>
+    <row r="34" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="140" t="s">
         <v>92</v>
       </c>
-      <c r="B34" s="185" t="s">
+      <c r="B34" s="143" t="s">
         <v>453</v>
       </c>
-      <c r="C34" s="109" t="s">
+      <c r="C34" s="97" t="s">
         <v>93</v>
       </c>
-      <c r="D34" s="109" t="s">
+      <c r="D34" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="110"/>
-      <c r="F34" s="188" t="s">
+      <c r="E34" s="98"/>
+      <c r="F34" s="146" t="s">
         <v>95</v>
       </c>
-      <c r="G34" s="188"/>
-[...7 lines deleted...]
-      <c r="C35" s="109" t="s">
+      <c r="G34" s="146"/>
+      <c r="H34" s="146"/>
+      <c r="I34" s="146"/>
+      <c r="J34" s="36"/>
+    </row>
+    <row r="35" spans="1:10" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="141"/>
+      <c r="B35" s="144"/>
+      <c r="C35" s="97" t="s">
         <v>454</v>
       </c>
-      <c r="D35" s="109" t="s">
+      <c r="D35" s="97" t="s">
         <v>455</v>
       </c>
-      <c r="E35" s="110"/>
-      <c r="F35" s="174" t="s">
+      <c r="E35" s="98"/>
+      <c r="F35" s="147" t="s">
         <v>456</v>
       </c>
-      <c r="G35" s="174"/>
-[...7 lines deleted...]
-      <c r="C36" s="109" t="s">
+      <c r="G35" s="147"/>
+      <c r="H35" s="147"/>
+      <c r="I35" s="147"/>
+      <c r="J35" s="36"/>
+    </row>
+    <row r="36" spans="1:10" s="37" customFormat="1" ht="102.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="141"/>
+      <c r="B36" s="144"/>
+      <c r="C36" s="97" t="s">
         <v>457</v>
       </c>
-      <c r="D36" s="109" t="s">
+      <c r="D36" s="97" t="s">
         <v>458</v>
       </c>
-      <c r="E36" s="110"/>
-      <c r="F36" s="174" t="s">
+      <c r="E36" s="98"/>
+      <c r="F36" s="147" t="s">
         <v>459</v>
       </c>
-      <c r="G36" s="174"/>
-[...7 lines deleted...]
-      <c r="C37" s="109" t="s">
+      <c r="G36" s="147"/>
+      <c r="H36" s="147"/>
+      <c r="I36" s="147"/>
+      <c r="J36" s="36"/>
+    </row>
+    <row r="37" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="141"/>
+      <c r="B37" s="144"/>
+      <c r="C37" s="97" t="s">
         <v>460</v>
       </c>
-      <c r="D37" s="109" t="s">
+      <c r="D37" s="97" t="s">
         <v>461</v>
       </c>
-      <c r="E37" s="110"/>
-      <c r="F37" s="188" t="s">
+      <c r="E37" s="98"/>
+      <c r="F37" s="146" t="s">
         <v>462</v>
       </c>
-      <c r="G37" s="188"/>
-[...7 lines deleted...]
-      <c r="C38" s="109" t="s">
+      <c r="G37" s="146"/>
+      <c r="H37" s="146"/>
+      <c r="I37" s="146"/>
+      <c r="J37" s="36"/>
+    </row>
+    <row r="38" spans="1:10" s="37" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="141"/>
+      <c r="B38" s="144"/>
+      <c r="C38" s="97" t="s">
         <v>463</v>
       </c>
-      <c r="D38" s="109" t="s">
+      <c r="D38" s="97" t="s">
         <v>96</v>
       </c>
-      <c r="E38" s="110"/>
-      <c r="F38" s="174" t="s">
+      <c r="E38" s="98"/>
+      <c r="F38" s="147" t="s">
         <v>464</v>
       </c>
-      <c r="G38" s="174"/>
-[...7 lines deleted...]
-      <c r="C39" s="109" t="s">
+      <c r="G38" s="147"/>
+      <c r="H38" s="147"/>
+      <c r="I38" s="147"/>
+      <c r="J38" s="36"/>
+    </row>
+    <row r="39" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="142"/>
+      <c r="B39" s="145"/>
+      <c r="C39" s="97" t="s">
         <v>97</v>
       </c>
-      <c r="D39" s="109" t="s">
+      <c r="D39" s="97" t="s">
         <v>98</v>
       </c>
-      <c r="E39" s="110"/>
-      <c r="F39" s="188" t="s">
+      <c r="E39" s="98"/>
+      <c r="F39" s="146" t="s">
         <v>99</v>
       </c>
-      <c r="G39" s="188"/>
-[...5 lines deleted...]
-      <c r="A40" s="99" t="s">
+      <c r="G39" s="146"/>
+      <c r="H39" s="146"/>
+      <c r="I39" s="146"/>
+      <c r="J39" s="36"/>
+    </row>
+    <row r="40" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="89" t="s">
         <v>100</v>
       </c>
-      <c r="B40" s="100" t="s">
+      <c r="B40" s="90" t="s">
         <v>101</v>
       </c>
-      <c r="C40" s="100" t="s">
+      <c r="C40" s="90" t="s">
         <v>102</v>
       </c>
-      <c r="D40" s="100" t="s">
+      <c r="D40" s="90" t="s">
         <v>103</v>
       </c>
-      <c r="E40" s="85"/>
-      <c r="F40" s="145" t="s">
+      <c r="E40" s="77"/>
+      <c r="F40" s="131" t="s">
         <v>284</v>
       </c>
-      <c r="G40" s="145"/>
-[...5 lines deleted...]
-      <c r="A41" s="104" t="s">
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="131"/>
+      <c r="J40" s="36"/>
+    </row>
+    <row r="41" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="92" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="79" t="s">
+      <c r="B41" s="71" t="s">
         <v>105</v>
       </c>
-      <c r="C41" s="79" t="s">
+      <c r="C41" s="71" t="s">
         <v>106</v>
       </c>
-      <c r="D41" s="79" t="s">
+      <c r="D41" s="71" t="s">
         <v>107</v>
       </c>
-      <c r="E41" s="80"/>
-      <c r="F41" s="145" t="s">
+      <c r="E41" s="72"/>
+      <c r="F41" s="131" t="s">
         <v>108</v>
       </c>
-      <c r="G41" s="145"/>
-[...5 lines deleted...]
-      <c r="A42" s="167" t="s">
+      <c r="G41" s="131"/>
+      <c r="H41" s="131"/>
+      <c r="I41" s="131"/>
+      <c r="J41" s="36"/>
+    </row>
+    <row r="42" spans="1:10" s="37" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="132" t="s">
         <v>109</v>
       </c>
-      <c r="B42" s="171" t="s">
+      <c r="B42" s="135" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="79" t="s">
+      <c r="C42" s="71" t="s">
         <v>111</v>
       </c>
-      <c r="D42" s="79" t="s">
+      <c r="D42" s="71" t="s">
         <v>112</v>
       </c>
-      <c r="E42" s="80"/>
-      <c r="F42" s="145" t="s">
+      <c r="E42" s="72"/>
+      <c r="F42" s="131" t="s">
         <v>285</v>
       </c>
-      <c r="G42" s="145"/>
-[...7 lines deleted...]
-      <c r="C43" s="79" t="s">
+      <c r="G42" s="131"/>
+      <c r="H42" s="131"/>
+      <c r="I42" s="131"/>
+      <c r="J42" s="36"/>
+    </row>
+    <row r="43" spans="1:10" s="37" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="133"/>
+      <c r="B43" s="136"/>
+      <c r="C43" s="71" t="s">
         <v>113</v>
       </c>
-      <c r="D43" s="79" t="s">
+      <c r="D43" s="71" t="s">
         <v>114</v>
       </c>
-      <c r="E43" s="80"/>
-      <c r="F43" s="145" t="s">
+      <c r="E43" s="72"/>
+      <c r="F43" s="131" t="s">
         <v>286</v>
       </c>
-      <c r="G43" s="145"/>
-[...7 lines deleted...]
-      <c r="C44" s="79" t="s">
+      <c r="G43" s="131"/>
+      <c r="H43" s="131"/>
+      <c r="I43" s="131"/>
+      <c r="J43" s="36"/>
+    </row>
+    <row r="44" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="134"/>
+      <c r="B44" s="137"/>
+      <c r="C44" s="71" t="s">
         <v>115</v>
       </c>
-      <c r="D44" s="79" t="s">
+      <c r="D44" s="71" t="s">
         <v>116</v>
       </c>
-      <c r="E44" s="80"/>
-      <c r="F44" s="145" t="s">
+      <c r="E44" s="72"/>
+      <c r="F44" s="131" t="s">
         <v>287</v>
       </c>
-      <c r="G44" s="145"/>
-[...5 lines deleted...]
-      <c r="A45" s="167" t="s">
+      <c r="G44" s="131"/>
+      <c r="H44" s="131"/>
+      <c r="I44" s="131"/>
+      <c r="J44" s="36"/>
+    </row>
+    <row r="45" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="132" t="s">
         <v>117</v>
       </c>
-      <c r="B45" s="171" t="s">
+      <c r="B45" s="135" t="s">
         <v>118</v>
       </c>
-      <c r="C45" s="79" t="s">
+      <c r="C45" s="71" t="s">
         <v>119</v>
       </c>
-      <c r="D45" s="79" t="s">
+      <c r="D45" s="71" t="s">
         <v>120</v>
       </c>
-      <c r="E45" s="80"/>
-      <c r="F45" s="145" t="s">
+      <c r="E45" s="72"/>
+      <c r="F45" s="131" t="s">
         <v>288</v>
       </c>
-      <c r="G45" s="145"/>
-[...7 lines deleted...]
-      <c r="C46" s="79" t="s">
+      <c r="G45" s="131"/>
+      <c r="H45" s="131"/>
+      <c r="I45" s="131"/>
+      <c r="J45" s="36"/>
+    </row>
+    <row r="46" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="133"/>
+      <c r="B46" s="136"/>
+      <c r="C46" s="71" t="s">
         <v>119</v>
       </c>
-      <c r="D46" s="79" t="s">
+      <c r="D46" s="71" t="s">
         <v>121</v>
       </c>
-      <c r="E46" s="80"/>
-      <c r="F46" s="145" t="s">
+      <c r="E46" s="72"/>
+      <c r="F46" s="131" t="s">
         <v>122</v>
       </c>
-      <c r="G46" s="145"/>
-[...7 lines deleted...]
-      <c r="C47" s="79" t="s">
+      <c r="G46" s="131"/>
+      <c r="H46" s="131"/>
+      <c r="I46" s="131"/>
+      <c r="J46" s="36"/>
+    </row>
+    <row r="47" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="134"/>
+      <c r="B47" s="137"/>
+      <c r="C47" s="71" t="s">
         <v>123</v>
       </c>
-      <c r="D47" s="79" t="s">
+      <c r="D47" s="71" t="s">
         <v>124</v>
       </c>
-      <c r="E47" s="80"/>
-      <c r="F47" s="145" t="s">
+      <c r="E47" s="72"/>
+      <c r="F47" s="131" t="s">
         <v>125</v>
       </c>
-      <c r="G47" s="145"/>
-[...5 lines deleted...]
-      <c r="A48" s="175" t="s">
+      <c r="G47" s="131"/>
+      <c r="H47" s="131"/>
+      <c r="I47" s="131"/>
+      <c r="J47" s="36"/>
+    </row>
+    <row r="48" spans="1:10" s="37" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="132" t="s">
         <v>126</v>
       </c>
-      <c r="B48" s="178" t="s">
+      <c r="B48" s="135" t="s">
         <v>127</v>
       </c>
-      <c r="C48" s="79" t="s">
+      <c r="C48" s="71" t="s">
         <v>465</v>
       </c>
-      <c r="D48" s="79" t="s">
+      <c r="D48" s="71" t="s">
         <v>128</v>
       </c>
-      <c r="E48" s="80"/>
-      <c r="F48" s="145" t="s">
+      <c r="E48" s="72"/>
+      <c r="F48" s="131" t="s">
         <v>289</v>
       </c>
-      <c r="G48" s="145"/>
-[...7 lines deleted...]
-      <c r="C49" s="107" t="s">
+      <c r="G48" s="131"/>
+      <c r="H48" s="131"/>
+      <c r="I48" s="131"/>
+      <c r="J48" s="36"/>
+    </row>
+    <row r="49" spans="1:10" s="37" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="133"/>
+      <c r="B49" s="136"/>
+      <c r="C49" s="95" t="s">
         <v>466</v>
       </c>
-      <c r="D49" s="107" t="s">
+      <c r="D49" s="95" t="s">
         <v>467</v>
       </c>
-      <c r="E49" s="89"/>
-      <c r="F49" s="149" t="s">
+      <c r="E49" s="81"/>
+      <c r="F49" s="148" t="s">
         <v>468</v>
       </c>
-      <c r="G49" s="149"/>
-[...7 lines deleted...]
-      <c r="C50" s="108" t="s">
+      <c r="G49" s="148"/>
+      <c r="H49" s="148"/>
+      <c r="I49" s="148"/>
+      <c r="J49" s="38"/>
+    </row>
+    <row r="50" spans="1:10" s="37" customFormat="1" ht="222" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="133"/>
+      <c r="B50" s="136"/>
+      <c r="C50" s="96" t="s">
         <v>469</v>
       </c>
-      <c r="D50" s="108" t="s">
+      <c r="D50" s="96" t="s">
         <v>470</v>
       </c>
-      <c r="E50" s="90"/>
-[...8 lines deleted...]
-      <c r="C51" s="100" t="s">
+      <c r="E50" s="82"/>
+      <c r="F50" s="149"/>
+      <c r="G50" s="149"/>
+      <c r="H50" s="149"/>
+      <c r="I50" s="149"/>
+    </row>
+    <row r="51" spans="1:10" s="37" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="134"/>
+      <c r="B51" s="137"/>
+      <c r="C51" s="90" t="s">
         <v>471</v>
       </c>
-      <c r="D51" s="100" t="s">
+      <c r="D51" s="90" t="s">
         <v>447</v>
       </c>
-      <c r="E51" s="91"/>
-[...7 lines deleted...]
-      <c r="A52" s="175" t="s">
+      <c r="E51" s="83"/>
+      <c r="F51" s="150"/>
+      <c r="G51" s="150"/>
+      <c r="H51" s="150"/>
+      <c r="I51" s="150"/>
+      <c r="J51" s="39"/>
+    </row>
+    <row r="52" spans="1:10" s="37" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="132" t="s">
         <v>129</v>
       </c>
-      <c r="B52" s="178" t="s">
+      <c r="B52" s="135" t="s">
         <v>130</v>
       </c>
-      <c r="C52" s="79" t="s">
+      <c r="C52" s="71" t="s">
         <v>414</v>
       </c>
-      <c r="D52" s="79" t="s">
+      <c r="D52" s="71" t="s">
         <v>131</v>
       </c>
-      <c r="E52" s="80"/>
-      <c r="F52" s="81" t="s">
+      <c r="E52" s="72"/>
+      <c r="F52" s="73" t="s">
         <v>293</v>
       </c>
-      <c r="G52" s="82"/>
-[...1 lines deleted...]
-      <c r="I52" s="181" t="s">
+      <c r="G52" s="74"/>
+      <c r="H52" s="75"/>
+      <c r="I52" s="138" t="s">
         <v>132</v>
       </c>
-      <c r="J52" s="42"/>
-[...4 lines deleted...]
-      <c r="C53" s="79" t="s">
+      <c r="J52" s="38"/>
+    </row>
+    <row r="53" spans="1:10" s="37" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="134"/>
+      <c r="B53" s="137"/>
+      <c r="C53" s="71" t="s">
         <v>472</v>
       </c>
-      <c r="D53" s="79" t="s">
+      <c r="D53" s="71" t="s">
         <v>443</v>
       </c>
-      <c r="E53" s="80"/>
-      <c r="F53" s="111" t="s">
+      <c r="E53" s="72"/>
+      <c r="F53" s="99" t="s">
         <v>473</v>
       </c>
-      <c r="G53" s="84"/>
-[...4 lines deleted...]
-      <c r="A54" s="99" t="s">
+      <c r="G53" s="76"/>
+      <c r="H53" s="77"/>
+      <c r="I53" s="151"/>
+    </row>
+    <row r="54" spans="1:10" s="37" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="89" t="s">
         <v>133</v>
       </c>
-      <c r="B54" s="100" t="s">
+      <c r="B54" s="90" t="s">
         <v>134</v>
       </c>
-      <c r="C54" s="100" t="s">
+      <c r="C54" s="90" t="s">
         <v>135</v>
       </c>
-      <c r="D54" s="100" t="s">
+      <c r="D54" s="90" t="s">
         <v>136</v>
       </c>
-      <c r="E54" s="85"/>
-      <c r="F54" s="145" t="s">
+      <c r="E54" s="77"/>
+      <c r="F54" s="131" t="s">
         <v>137</v>
       </c>
-      <c r="G54" s="145"/>
-[...5 lines deleted...]
-      <c r="A55" s="104" t="s">
+      <c r="G54" s="131"/>
+      <c r="H54" s="131"/>
+      <c r="I54" s="131"/>
+      <c r="J54" s="36"/>
+    </row>
+    <row r="55" spans="1:10" s="37" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="92" t="s">
         <v>138</v>
       </c>
-      <c r="B55" s="79" t="s">
+      <c r="B55" s="71" t="s">
         <v>139</v>
       </c>
-      <c r="C55" s="79" t="s">
+      <c r="C55" s="71" t="s">
         <v>140</v>
       </c>
-      <c r="D55" s="79" t="s">
+      <c r="D55" s="71" t="s">
         <v>141</v>
       </c>
-      <c r="E55" s="80"/>
-      <c r="F55" s="145" t="s">
+      <c r="E55" s="72"/>
+      <c r="F55" s="131" t="s">
         <v>142</v>
       </c>
-      <c r="G55" s="145"/>
-[...5 lines deleted...]
-      <c r="A56" s="104" t="s">
+      <c r="G55" s="131"/>
+      <c r="H55" s="131"/>
+      <c r="I55" s="131"/>
+      <c r="J55" s="36"/>
+    </row>
+    <row r="56" spans="1:10" s="37" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="92" t="s">
         <v>143</v>
       </c>
-      <c r="B56" s="79" t="s">
+      <c r="B56" s="71" t="s">
         <v>144</v>
       </c>
-      <c r="C56" s="79" t="s">
+      <c r="C56" s="71" t="s">
         <v>145</v>
       </c>
-      <c r="D56" s="79" t="s">
+      <c r="D56" s="71" t="s">
         <v>146</v>
       </c>
-      <c r="E56" s="80"/>
-      <c r="F56" s="145" t="s">
+      <c r="E56" s="72"/>
+      <c r="F56" s="131" t="s">
         <v>298</v>
       </c>
-      <c r="G56" s="145"/>
-[...5 lines deleted...]
-      <c r="A57" s="104" t="s">
+      <c r="G56" s="131"/>
+      <c r="H56" s="131"/>
+      <c r="I56" s="131"/>
+      <c r="J56" s="36"/>
+    </row>
+    <row r="57" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="92" t="s">
         <v>147</v>
       </c>
-      <c r="B57" s="79" t="s">
+      <c r="B57" s="71" t="s">
         <v>148</v>
       </c>
-      <c r="C57" s="79" t="s">
+      <c r="C57" s="71" t="s">
         <v>149</v>
       </c>
-      <c r="D57" s="79" t="s">
+      <c r="D57" s="71" t="s">
         <v>150</v>
       </c>
-      <c r="E57" s="80"/>
-      <c r="F57" s="145" t="s">
+      <c r="E57" s="72"/>
+      <c r="F57" s="131" t="s">
         <v>299</v>
       </c>
-      <c r="G57" s="145"/>
-[...5 lines deleted...]
-      <c r="A58" s="167" t="s">
+      <c r="G57" s="131"/>
+      <c r="H57" s="131"/>
+      <c r="I57" s="131"/>
+      <c r="J57" s="36"/>
+    </row>
+    <row r="58" spans="1:10" s="37" customFormat="1" ht="116.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="132" t="s">
         <v>151</v>
       </c>
-      <c r="B58" s="171" t="s">
+      <c r="B58" s="135" t="s">
         <v>449</v>
       </c>
-      <c r="C58" s="79" t="s">
+      <c r="C58" s="71" t="s">
         <v>152</v>
       </c>
-      <c r="D58" s="79" t="s">
+      <c r="D58" s="71" t="s">
         <v>474</v>
       </c>
-      <c r="E58" s="80"/>
-      <c r="F58" s="145" t="s">
+      <c r="E58" s="72"/>
+      <c r="F58" s="131" t="s">
         <v>300</v>
       </c>
-      <c r="G58" s="145"/>
-[...7 lines deleted...]
-      <c r="C59" s="79" t="s">
+      <c r="G58" s="131"/>
+      <c r="H58" s="131"/>
+      <c r="I58" s="131"/>
+      <c r="J58" s="36"/>
+    </row>
+    <row r="59" spans="1:10" s="37" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="134"/>
+      <c r="B59" s="137"/>
+      <c r="C59" s="71" t="s">
         <v>153</v>
       </c>
-      <c r="D59" s="79" t="s">
+      <c r="D59" s="71" t="s">
         <v>475</v>
       </c>
-      <c r="E59" s="80"/>
-      <c r="F59" s="145" t="s">
+      <c r="E59" s="72"/>
+      <c r="F59" s="131" t="s">
         <v>154</v>
       </c>
-      <c r="G59" s="145"/>
-[...5 lines deleted...]
-      <c r="A60" s="104" t="s">
+      <c r="G59" s="131"/>
+      <c r="H59" s="131"/>
+      <c r="I59" s="131"/>
+      <c r="J59" s="36"/>
+    </row>
+    <row r="60" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="92" t="s">
         <v>155</v>
       </c>
-      <c r="B60" s="79" t="s">
+      <c r="B60" s="71" t="s">
         <v>156</v>
       </c>
-      <c r="C60" s="79" t="s">
+      <c r="C60" s="71" t="s">
         <v>157</v>
       </c>
-      <c r="D60" s="79" t="s">
+      <c r="D60" s="71" t="s">
         <v>158</v>
       </c>
-      <c r="E60" s="80"/>
-      <c r="F60" s="145" t="s">
+      <c r="E60" s="72"/>
+      <c r="F60" s="131" t="s">
         <v>301</v>
       </c>
-      <c r="G60" s="145"/>
-[...5 lines deleted...]
-      <c r="A61" s="104" t="s">
+      <c r="G60" s="131"/>
+      <c r="H60" s="131"/>
+      <c r="I60" s="131"/>
+      <c r="J60" s="36"/>
+    </row>
+    <row r="61" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="92" t="s">
         <v>159</v>
       </c>
-      <c r="B61" s="79" t="s">
+      <c r="B61" s="71" t="s">
         <v>160</v>
       </c>
-      <c r="C61" s="79" t="s">
+      <c r="C61" s="71" t="s">
         <v>161</v>
       </c>
-      <c r="D61" s="79" t="s">
+      <c r="D61" s="71" t="s">
         <v>162</v>
       </c>
-      <c r="E61" s="80"/>
-      <c r="F61" s="145" t="s">
+      <c r="E61" s="72"/>
+      <c r="F61" s="131" t="s">
         <v>163</v>
       </c>
-      <c r="G61" s="145"/>
-[...5 lines deleted...]
-      <c r="A62" s="167" t="s">
+      <c r="G61" s="131"/>
+      <c r="H61" s="131"/>
+      <c r="I61" s="131"/>
+      <c r="J61" s="36"/>
+    </row>
+    <row r="62" spans="1:10" s="37" customFormat="1" ht="47.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="132" t="s">
         <v>164</v>
       </c>
-      <c r="B62" s="171" t="s">
+      <c r="B62" s="135" t="s">
         <v>165</v>
       </c>
-      <c r="C62" s="79" t="s">
+      <c r="C62" s="71" t="s">
         <v>166</v>
       </c>
-      <c r="D62" s="79" t="s">
+      <c r="D62" s="71" t="s">
         <v>167</v>
       </c>
-      <c r="E62" s="80"/>
-      <c r="F62" s="145" t="s">
+      <c r="E62" s="72"/>
+      <c r="F62" s="131" t="s">
         <v>302</v>
       </c>
-      <c r="G62" s="145"/>
-[...7 lines deleted...]
-      <c r="C63" s="79" t="s">
+      <c r="G62" s="131"/>
+      <c r="H62" s="131"/>
+      <c r="I62" s="131"/>
+      <c r="J62" s="36"/>
+    </row>
+    <row r="63" spans="1:10" s="37" customFormat="1" ht="110.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="133"/>
+      <c r="B63" s="136"/>
+      <c r="C63" s="71" t="s">
         <v>168</v>
       </c>
-      <c r="D63" s="79" t="s">
+      <c r="D63" s="71" t="s">
         <v>169</v>
       </c>
-      <c r="E63" s="80"/>
-      <c r="F63" s="145" t="s">
+      <c r="E63" s="72"/>
+      <c r="F63" s="131" t="s">
         <v>303</v>
       </c>
-      <c r="G63" s="145"/>
-[...7 lines deleted...]
-      <c r="C64" s="100" t="s">
+      <c r="G63" s="131"/>
+      <c r="H63" s="131"/>
+      <c r="I63" s="131"/>
+      <c r="J63" s="36"/>
+    </row>
+    <row r="64" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="133"/>
+      <c r="B64" s="136"/>
+      <c r="C64" s="90" t="s">
         <v>170</v>
       </c>
-      <c r="D64" s="100" t="s">
+      <c r="D64" s="90" t="s">
         <v>171</v>
       </c>
-      <c r="E64" s="112"/>
-      <c r="F64" s="145" t="s">
+      <c r="E64" s="100"/>
+      <c r="F64" s="131" t="s">
         <v>304</v>
       </c>
-      <c r="G64" s="145"/>
-[...7 lines deleted...]
-      <c r="C65" s="109" t="s">
+      <c r="G64" s="131"/>
+      <c r="H64" s="131"/>
+      <c r="I64" s="131"/>
+      <c r="J64" s="36"/>
+    </row>
+    <row r="65" spans="1:10" s="103" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="134"/>
+      <c r="B65" s="137"/>
+      <c r="C65" s="97" t="s">
         <v>476</v>
       </c>
-      <c r="D65" s="109" t="s">
+      <c r="D65" s="97" t="s">
         <v>477</v>
       </c>
-      <c r="E65" s="113"/>
-      <c r="F65" s="174" t="s">
+      <c r="E65" s="101"/>
+      <c r="F65" s="147" t="s">
         <v>478</v>
       </c>
-      <c r="G65" s="174"/>
-[...5 lines deleted...]
-      <c r="A66" s="167" t="s">
+      <c r="G65" s="147"/>
+      <c r="H65" s="147"/>
+      <c r="I65" s="147"/>
+      <c r="J65" s="102"/>
+    </row>
+    <row r="66" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="132" t="s">
         <v>172</v>
       </c>
-      <c r="B66" s="168" t="s">
+      <c r="B66" s="152" t="s">
         <v>173</v>
       </c>
-      <c r="C66" s="79" t="s">
+      <c r="C66" s="71" t="s">
         <v>174</v>
       </c>
-      <c r="D66" s="79" t="s">
+      <c r="D66" s="71" t="s">
         <v>175</v>
       </c>
-      <c r="E66" s="116"/>
-      <c r="F66" s="145" t="s">
+      <c r="E66" s="104"/>
+      <c r="F66" s="131" t="s">
         <v>305</v>
       </c>
-      <c r="G66" s="145"/>
-[...7 lines deleted...]
-      <c r="C67" s="79" t="s">
+      <c r="G66" s="131"/>
+      <c r="H66" s="131"/>
+      <c r="I66" s="131"/>
+      <c r="J66" s="36"/>
+    </row>
+    <row r="67" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="133"/>
+      <c r="B67" s="153"/>
+      <c r="C67" s="71" t="s">
         <v>176</v>
       </c>
-      <c r="D67" s="79" t="s">
+      <c r="D67" s="71" t="s">
         <v>177</v>
       </c>
-      <c r="E67" s="116"/>
-      <c r="F67" s="145" t="s">
+      <c r="E67" s="104"/>
+      <c r="F67" s="131" t="s">
         <v>306</v>
       </c>
-      <c r="G67" s="145"/>
-[...7 lines deleted...]
-      <c r="C68" s="79" t="s">
+      <c r="G67" s="131"/>
+      <c r="H67" s="131"/>
+      <c r="I67" s="131"/>
+      <c r="J67" s="36"/>
+    </row>
+    <row r="68" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="134"/>
+      <c r="B68" s="154"/>
+      <c r="C68" s="71" t="s">
         <v>178</v>
       </c>
-      <c r="D68" s="79" t="s">
+      <c r="D68" s="71" t="s">
         <v>179</v>
       </c>
-      <c r="E68" s="116"/>
-      <c r="F68" s="145" t="s">
+      <c r="E68" s="104"/>
+      <c r="F68" s="131" t="s">
         <v>307</v>
       </c>
-      <c r="G68" s="145"/>
-[...5 lines deleted...]
-      <c r="A69" s="104" t="s">
+      <c r="G68" s="131"/>
+      <c r="H68" s="131"/>
+      <c r="I68" s="131"/>
+      <c r="J68" s="36"/>
+    </row>
+    <row r="69" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="92" t="s">
         <v>180</v>
       </c>
-      <c r="B69" s="105" t="s">
+      <c r="B69" s="93" t="s">
         <v>181</v>
       </c>
-      <c r="C69" s="79" t="s">
+      <c r="C69" s="71" t="s">
         <v>182</v>
       </c>
-      <c r="D69" s="79" t="s">
+      <c r="D69" s="71" t="s">
         <v>183</v>
       </c>
-      <c r="E69" s="116"/>
-      <c r="F69" s="145" t="s">
+      <c r="E69" s="104"/>
+      <c r="F69" s="131" t="s">
         <v>308</v>
       </c>
-      <c r="G69" s="145"/>
-[...5 lines deleted...]
-      <c r="A70" s="104" t="s">
+      <c r="G69" s="131"/>
+      <c r="H69" s="131"/>
+      <c r="I69" s="131"/>
+      <c r="J69" s="36"/>
+    </row>
+    <row r="70" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="92" t="s">
         <v>184</v>
       </c>
-      <c r="B70" s="105" t="s">
+      <c r="B70" s="93" t="s">
         <v>185</v>
       </c>
-      <c r="C70" s="79" t="s">
+      <c r="C70" s="71" t="s">
         <v>186</v>
       </c>
-      <c r="D70" s="79" t="s">
+      <c r="D70" s="71" t="s">
         <v>187</v>
       </c>
-      <c r="E70" s="116"/>
-      <c r="F70" s="145" t="s">
+      <c r="E70" s="104"/>
+      <c r="F70" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="G70" s="145"/>
-[...5 lines deleted...]
-      <c r="A71" s="104" t="s">
+      <c r="G70" s="131"/>
+      <c r="H70" s="131"/>
+      <c r="I70" s="131"/>
+      <c r="J70" s="36"/>
+    </row>
+    <row r="71" spans="1:10" s="37" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="92" t="s">
         <v>188</v>
       </c>
-      <c r="B71" s="105" t="s">
+      <c r="B71" s="93" t="s">
         <v>189</v>
       </c>
-      <c r="C71" s="79" t="s">
+      <c r="C71" s="71" t="s">
         <v>190</v>
       </c>
-      <c r="D71" s="79" t="s">
+      <c r="D71" s="71" t="s">
         <v>479</v>
       </c>
-      <c r="E71" s="116"/>
-      <c r="F71" s="145" t="s">
+      <c r="E71" s="104"/>
+      <c r="F71" s="131" t="s">
         <v>191</v>
       </c>
-      <c r="G71" s="145"/>
-[...5 lines deleted...]
-      <c r="A72" s="143" t="s">
+      <c r="G71" s="131"/>
+      <c r="H71" s="131"/>
+      <c r="I71" s="131"/>
+      <c r="J71" s="36"/>
+    </row>
+    <row r="72" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="155" t="s">
         <v>192</v>
       </c>
-      <c r="B72" s="144"/>
-      <c r="C72" s="79" t="s">
+      <c r="B72" s="156"/>
+      <c r="C72" s="71" t="s">
         <v>193</v>
       </c>
-      <c r="D72" s="79" t="s">
+      <c r="D72" s="71" t="s">
         <v>194</v>
       </c>
-      <c r="E72" s="116"/>
-      <c r="F72" s="145" t="s">
+      <c r="E72" s="104"/>
+      <c r="F72" s="131" t="s">
         <v>195</v>
       </c>
-      <c r="G72" s="145"/>
-[...5 lines deleted...]
-      <c r="A73" s="143" t="s">
+      <c r="G72" s="131"/>
+      <c r="H72" s="131"/>
+      <c r="I72" s="131"/>
+      <c r="J72" s="36"/>
+    </row>
+    <row r="73" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="155" t="s">
         <v>196</v>
       </c>
-      <c r="B73" s="144"/>
-      <c r="C73" s="79" t="s">
+      <c r="B73" s="156"/>
+      <c r="C73" s="71" t="s">
         <v>197</v>
       </c>
-      <c r="D73" s="79" t="s">
+      <c r="D73" s="71" t="s">
         <v>198</v>
       </c>
-      <c r="E73" s="116"/>
-      <c r="F73" s="145" t="s">
+      <c r="E73" s="104"/>
+      <c r="F73" s="131" t="s">
         <v>199</v>
       </c>
-      <c r="G73" s="145"/>
-[...4 lines deleted...]
-    <row r="74" spans="1:10" s="103" customFormat="1" ht="15.65" customHeight="1">
+      <c r="G73" s="131"/>
+      <c r="H73" s="131"/>
+      <c r="I73" s="131"/>
+      <c r="J73" s="36"/>
+    </row>
+    <row r="74" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="157" t="s">
         <v>200</v>
       </c>
       <c r="B74" s="158"/>
-      <c r="C74" s="79" t="s">
+      <c r="C74" s="71" t="s">
         <v>201</v>
       </c>
-      <c r="D74" s="79" t="s">
+      <c r="D74" s="71" t="s">
         <v>202</v>
       </c>
-      <c r="E74" s="117"/>
-      <c r="F74" s="155" t="s">
+      <c r="E74" s="105"/>
+      <c r="F74" s="161" t="s">
         <v>203</v>
       </c>
-      <c r="G74" s="155"/>
-[...4 lines deleted...]
-    <row r="75" spans="1:10" s="103" customFormat="1" ht="15.65" customHeight="1">
+      <c r="G74" s="161"/>
+      <c r="H74" s="161"/>
+      <c r="I74" s="161"/>
+      <c r="J74" s="38"/>
+    </row>
+    <row r="75" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="159"/>
       <c r="B75" s="160"/>
-      <c r="C75" s="79" t="s">
+      <c r="C75" s="71" t="s">
         <v>204</v>
       </c>
-      <c r="D75" s="79" t="s">
+      <c r="D75" s="71" t="s">
         <v>205</v>
       </c>
-      <c r="E75" s="119"/>
-[...8 lines deleted...]
-      <c r="C76" s="79" t="s">
+      <c r="E75" s="106"/>
+      <c r="F75" s="162"/>
+      <c r="G75" s="162"/>
+      <c r="H75" s="162"/>
+      <c r="I75" s="162"/>
+    </row>
+    <row r="76" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="139"/>
+      <c r="B76" s="133"/>
+      <c r="C76" s="71" t="s">
         <v>206</v>
       </c>
-      <c r="D76" s="79" t="s">
+      <c r="D76" s="71" t="s">
         <v>207</v>
       </c>
-      <c r="E76" s="119"/>
-[...8 lines deleted...]
-      <c r="C77" s="79" t="s">
+      <c r="E76" s="106"/>
+      <c r="F76" s="139"/>
+      <c r="G76" s="139"/>
+      <c r="H76" s="139"/>
+      <c r="I76" s="139"/>
+    </row>
+    <row r="77" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="139"/>
+      <c r="B77" s="133"/>
+      <c r="C77" s="71" t="s">
         <v>208</v>
       </c>
-      <c r="D77" s="79" t="s">
+      <c r="D77" s="71" t="s">
         <v>209</v>
       </c>
-      <c r="E77" s="119"/>
-[...8 lines deleted...]
-      <c r="C78" s="79" t="s">
+      <c r="E77" s="106"/>
+      <c r="F77" s="139"/>
+      <c r="G77" s="139"/>
+      <c r="H77" s="139"/>
+      <c r="I77" s="139"/>
+    </row>
+    <row r="78" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="139"/>
+      <c r="B78" s="133"/>
+      <c r="C78" s="71" t="s">
         <v>210</v>
       </c>
-      <c r="D78" s="79" t="s">
+      <c r="D78" s="71" t="s">
         <v>211</v>
       </c>
-      <c r="E78" s="119"/>
-[...8 lines deleted...]
-      <c r="C79" s="79" t="s">
+      <c r="E78" s="106"/>
+      <c r="F78" s="139"/>
+      <c r="G78" s="139"/>
+      <c r="H78" s="139"/>
+      <c r="I78" s="139"/>
+    </row>
+    <row r="79" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="151"/>
+      <c r="B79" s="134"/>
+      <c r="C79" s="71" t="s">
         <v>212</v>
       </c>
-      <c r="D79" s="79" t="s">
+      <c r="D79" s="71" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="112"/>
-[...7 lines deleted...]
-      <c r="A80" s="143" t="s">
+      <c r="E79" s="100"/>
+      <c r="F79" s="151"/>
+      <c r="G79" s="151"/>
+      <c r="H79" s="151"/>
+      <c r="I79" s="151"/>
+      <c r="J79" s="39"/>
+    </row>
+    <row r="80" spans="1:10" s="37" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="155" t="s">
         <v>214</v>
       </c>
-      <c r="B80" s="144"/>
-      <c r="C80" s="79" t="s">
+      <c r="B80" s="156"/>
+      <c r="C80" s="71" t="s">
         <v>215</v>
       </c>
-      <c r="D80" s="79" t="s">
+      <c r="D80" s="71" t="s">
         <v>216</v>
       </c>
-      <c r="E80" s="116"/>
-      <c r="F80" s="145" t="s">
+      <c r="E80" s="104"/>
+      <c r="F80" s="131" t="s">
         <v>217</v>
       </c>
-      <c r="G80" s="145"/>
-[...5 lines deleted...]
-      <c r="A81" s="143" t="s">
+      <c r="G80" s="131"/>
+      <c r="H80" s="131"/>
+      <c r="I80" s="131"/>
+      <c r="J80" s="36"/>
+    </row>
+    <row r="81" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="155" t="s">
         <v>218</v>
       </c>
-      <c r="B81" s="144"/>
-      <c r="C81" s="79" t="s">
+      <c r="B81" s="156"/>
+      <c r="C81" s="71" t="s">
         <v>219</v>
       </c>
-      <c r="D81" s="79" t="s">
+      <c r="D81" s="71" t="s">
         <v>220</v>
       </c>
-      <c r="E81" s="116"/>
-      <c r="F81" s="145" t="s">
+      <c r="E81" s="104"/>
+      <c r="F81" s="131" t="s">
         <v>415</v>
       </c>
-      <c r="G81" s="145"/>
-[...5 lines deleted...]
-      <c r="A82" s="143" t="s">
+      <c r="G81" s="131"/>
+      <c r="H81" s="131"/>
+      <c r="I81" s="131"/>
+      <c r="J81" s="36"/>
+    </row>
+    <row r="82" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="155" t="s">
         <v>221</v>
       </c>
-      <c r="B82" s="144"/>
-      <c r="C82" s="79" t="s">
+      <c r="B82" s="156"/>
+      <c r="C82" s="71" t="s">
         <v>222</v>
       </c>
-      <c r="D82" s="79" t="s">
+      <c r="D82" s="71" t="s">
         <v>482</v>
       </c>
-      <c r="E82" s="116"/>
-      <c r="F82" s="145" t="s">
+      <c r="E82" s="104"/>
+      <c r="F82" s="131" t="s">
         <v>483</v>
       </c>
-      <c r="G82" s="145"/>
-[...5 lines deleted...]
-      <c r="A83" s="143" t="s">
+      <c r="G82" s="131"/>
+      <c r="H82" s="131"/>
+      <c r="I82" s="131"/>
+      <c r="J82" s="36"/>
+    </row>
+    <row r="83" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="155" t="s">
         <v>416</v>
       </c>
-      <c r="B83" s="143"/>
-      <c r="C83" s="105" t="s">
+      <c r="B83" s="155"/>
+      <c r="C83" s="93" t="s">
         <v>223</v>
       </c>
-      <c r="D83" s="105" t="s">
+      <c r="D83" s="93" t="s">
         <v>417</v>
       </c>
-      <c r="E83" s="121"/>
-      <c r="F83" s="145" t="s">
+      <c r="E83" s="107"/>
+      <c r="F83" s="131" t="s">
         <v>418</v>
       </c>
-      <c r="G83" s="145"/>
-[...4 lines deleted...]
-      <c r="A84" s="143" t="s">
+      <c r="G83" s="131"/>
+      <c r="H83" s="131"/>
+      <c r="I83" s="163"/>
+    </row>
+    <row r="84" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="155" t="s">
         <v>419</v>
       </c>
-      <c r="B84" s="143"/>
-      <c r="C84" s="105" t="s">
+      <c r="B84" s="155"/>
+      <c r="C84" s="93" t="s">
         <v>219</v>
       </c>
-      <c r="D84" s="105" t="s">
+      <c r="D84" s="93" t="s">
         <v>420</v>
       </c>
-      <c r="E84" s="121"/>
-      <c r="F84" s="147" t="s">
+      <c r="E84" s="107"/>
+      <c r="F84" s="164" t="s">
         <v>421</v>
       </c>
-      <c r="G84" s="147"/>
-[...4 lines deleted...]
-      <c r="A85" s="149" t="s">
+      <c r="G84" s="164"/>
+      <c r="H84" s="164"/>
+      <c r="I84" s="165"/>
+    </row>
+    <row r="85" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="148" t="s">
         <v>422</v>
       </c>
-      <c r="B85" s="150"/>
-      <c r="C85" s="105" t="s">
+      <c r="B85" s="166"/>
+      <c r="C85" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="D85" s="105" t="s">
+      <c r="D85" s="93" t="s">
         <v>484</v>
       </c>
-      <c r="E85" s="122"/>
-      <c r="F85" s="155" t="s">
+      <c r="E85" s="108"/>
+      <c r="F85" s="161" t="s">
         <v>423</v>
       </c>
-      <c r="G85" s="155"/>
-[...7 lines deleted...]
-      <c r="C86" s="105" t="s">
+      <c r="G85" s="161"/>
+      <c r="H85" s="161"/>
+      <c r="I85" s="161"/>
+      <c r="J85" s="38"/>
+    </row>
+    <row r="86" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="149"/>
+      <c r="B86" s="167"/>
+      <c r="C86" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="D86" s="105" t="s">
+      <c r="D86" s="93" t="s">
         <v>485</v>
       </c>
-      <c r="E86" s="123"/>
-[...8 lines deleted...]
-      <c r="C87" s="105" t="s">
+      <c r="E86" s="109"/>
+      <c r="F86" s="162"/>
+      <c r="G86" s="162"/>
+      <c r="H86" s="162"/>
+      <c r="I86" s="162"/>
+    </row>
+    <row r="87" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="149"/>
+      <c r="B87" s="167"/>
+      <c r="C87" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="D87" s="105" t="s">
+      <c r="D87" s="93" t="s">
         <v>486</v>
       </c>
-      <c r="E87" s="123"/>
-[...8 lines deleted...]
-      <c r="C88" s="105" t="s">
+      <c r="E87" s="109"/>
+      <c r="F87" s="162"/>
+      <c r="G87" s="162"/>
+      <c r="H87" s="162"/>
+      <c r="I87" s="162"/>
+    </row>
+    <row r="88" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="149"/>
+      <c r="B88" s="167"/>
+      <c r="C88" s="93" t="s">
         <v>424</v>
       </c>
-      <c r="D88" s="105" t="s">
+      <c r="D88" s="93" t="s">
         <v>487</v>
       </c>
-      <c r="E88" s="123"/>
-[...8 lines deleted...]
-      <c r="C89" s="105" t="s">
+      <c r="E88" s="109"/>
+      <c r="F88" s="162"/>
+      <c r="G88" s="162"/>
+      <c r="H88" s="162"/>
+      <c r="I88" s="162"/>
+    </row>
+    <row r="89" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="149"/>
+      <c r="B89" s="167"/>
+      <c r="C89" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="D89" s="105" t="s">
+      <c r="D89" s="93" t="s">
         <v>488</v>
       </c>
-      <c r="E89" s="123"/>
-[...8 lines deleted...]
-      <c r="C90" s="101" t="s">
+      <c r="E89" s="109"/>
+      <c r="F89" s="162"/>
+      <c r="G89" s="162"/>
+      <c r="H89" s="162"/>
+      <c r="I89" s="162"/>
+    </row>
+    <row r="90" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="149"/>
+      <c r="B90" s="167"/>
+      <c r="C90" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="D90" s="101" t="s">
+      <c r="D90" s="91" t="s">
         <v>489</v>
       </c>
-      <c r="E90" s="123"/>
-[...8 lines deleted...]
-      <c r="C91" s="101" t="s">
+      <c r="E90" s="109"/>
+      <c r="F90" s="162"/>
+      <c r="G90" s="162"/>
+      <c r="H90" s="162"/>
+      <c r="I90" s="162"/>
+    </row>
+    <row r="91" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="149"/>
+      <c r="B91" s="167"/>
+      <c r="C91" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="D91" s="101" t="s">
+      <c r="D91" s="91" t="s">
         <v>490</v>
       </c>
-      <c r="E91" s="123"/>
-[...8 lines deleted...]
-      <c r="C92" s="105" t="s">
+      <c r="E91" s="109"/>
+      <c r="F91" s="162"/>
+      <c r="G91" s="162"/>
+      <c r="H91" s="162"/>
+      <c r="I91" s="162"/>
+    </row>
+    <row r="92" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="149"/>
+      <c r="B92" s="167"/>
+      <c r="C92" s="93" t="s">
         <v>425</v>
       </c>
-      <c r="D92" s="105" t="s">
+      <c r="D92" s="93" t="s">
         <v>491</v>
       </c>
-      <c r="E92" s="123"/>
-[...8 lines deleted...]
-      <c r="C93" s="101" t="s">
+      <c r="E92" s="109"/>
+      <c r="F92" s="162"/>
+      <c r="G92" s="162"/>
+      <c r="H92" s="162"/>
+      <c r="I92" s="162"/>
+    </row>
+    <row r="93" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="149"/>
+      <c r="B93" s="167"/>
+      <c r="C93" s="91" t="s">
         <v>426</v>
       </c>
-      <c r="D93" s="101" t="s">
+      <c r="D93" s="91" t="s">
         <v>492</v>
       </c>
-      <c r="E93" s="123"/>
-[...8 lines deleted...]
-      <c r="C94" s="105" t="s">
+      <c r="E93" s="109"/>
+      <c r="F93" s="162"/>
+      <c r="G93" s="162"/>
+      <c r="H93" s="162"/>
+      <c r="I93" s="162"/>
+    </row>
+    <row r="94" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="149"/>
+      <c r="B94" s="167"/>
+      <c r="C94" s="93" t="s">
         <v>427</v>
       </c>
-      <c r="D94" s="105" t="s">
+      <c r="D94" s="93" t="s">
         <v>493</v>
       </c>
-      <c r="E94" s="123"/>
-[...8 lines deleted...]
-      <c r="C95" s="101" t="s">
+      <c r="E94" s="109"/>
+      <c r="F94" s="162"/>
+      <c r="G94" s="162"/>
+      <c r="H94" s="162"/>
+      <c r="I94" s="162"/>
+    </row>
+    <row r="95" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="149"/>
+      <c r="B95" s="167"/>
+      <c r="C95" s="91" t="s">
         <v>428</v>
       </c>
-      <c r="D95" s="101" t="s">
+      <c r="D95" s="91" t="s">
         <v>494</v>
       </c>
-      <c r="E95" s="123"/>
-[...8 lines deleted...]
-      <c r="C96" s="101" t="s">
+      <c r="E95" s="109"/>
+      <c r="F95" s="162"/>
+      <c r="G95" s="162"/>
+      <c r="H95" s="162"/>
+      <c r="I95" s="162"/>
+    </row>
+    <row r="96" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="149"/>
+      <c r="B96" s="167"/>
+      <c r="C96" s="91" t="s">
         <v>429</v>
       </c>
-      <c r="D96" s="101" t="s">
+      <c r="D96" s="91" t="s">
         <v>495</v>
       </c>
-      <c r="E96" s="90"/>
-[...8 lines deleted...]
-      <c r="C97" s="101" t="s">
+      <c r="E96" s="82"/>
+      <c r="F96" s="162"/>
+      <c r="G96" s="162"/>
+      <c r="H96" s="162"/>
+      <c r="I96" s="162"/>
+    </row>
+    <row r="97" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="149"/>
+      <c r="B97" s="167"/>
+      <c r="C97" s="91" t="s">
         <v>430</v>
       </c>
-      <c r="D97" s="101" t="s">
+      <c r="D97" s="91" t="s">
         <v>496</v>
       </c>
-      <c r="E97" s="90"/>
-[...8 lines deleted...]
-      <c r="C98" s="101" t="s">
+      <c r="E97" s="82"/>
+      <c r="F97" s="162"/>
+      <c r="G97" s="162"/>
+      <c r="H97" s="162"/>
+      <c r="I97" s="162"/>
+    </row>
+    <row r="98" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="149"/>
+      <c r="B98" s="167"/>
+      <c r="C98" s="91" t="s">
         <v>431</v>
       </c>
-      <c r="D98" s="101" t="s">
+      <c r="D98" s="91" t="s">
         <v>497</v>
       </c>
-      <c r="E98" s="90"/>
-[...8 lines deleted...]
-      <c r="C99" s="101" t="s">
+      <c r="E98" s="82"/>
+      <c r="F98" s="162"/>
+      <c r="G98" s="162"/>
+      <c r="H98" s="162"/>
+      <c r="I98" s="162"/>
+    </row>
+    <row r="99" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="149"/>
+      <c r="B99" s="167"/>
+      <c r="C99" s="91" t="s">
         <v>432</v>
       </c>
-      <c r="D99" s="101" t="s">
+      <c r="D99" s="91" t="s">
         <v>498</v>
       </c>
-      <c r="E99" s="90"/>
-[...8 lines deleted...]
-      <c r="C100" s="101" t="s">
+      <c r="E99" s="82"/>
+      <c r="F99" s="162"/>
+      <c r="G99" s="162"/>
+      <c r="H99" s="162"/>
+      <c r="I99" s="162"/>
+    </row>
+    <row r="100" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="149"/>
+      <c r="B100" s="167"/>
+      <c r="C100" s="91" t="s">
         <v>433</v>
       </c>
-      <c r="D100" s="101" t="s">
+      <c r="D100" s="91" t="s">
         <v>499</v>
       </c>
-      <c r="E100" s="90"/>
-[...8 lines deleted...]
-      <c r="C101" s="101" t="s">
+      <c r="E100" s="82"/>
+      <c r="F100" s="162"/>
+      <c r="G100" s="162"/>
+      <c r="H100" s="162"/>
+      <c r="I100" s="162"/>
+    </row>
+    <row r="101" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="149"/>
+      <c r="B101" s="167"/>
+      <c r="C101" s="91" t="s">
         <v>434</v>
       </c>
-      <c r="D101" s="101" t="s">
+      <c r="D101" s="91" t="s">
         <v>500</v>
       </c>
-      <c r="E101" s="90"/>
-[...8 lines deleted...]
-      <c r="C102" s="124" t="s">
+      <c r="E101" s="82"/>
+      <c r="F101" s="162"/>
+      <c r="G101" s="162"/>
+      <c r="H101" s="162"/>
+      <c r="I101" s="162"/>
+    </row>
+    <row r="102" spans="1:10" s="37" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="149"/>
+      <c r="B102" s="167"/>
+      <c r="C102" s="110" t="s">
         <v>444</v>
       </c>
-      <c r="D102" s="124" t="s">
+      <c r="D102" s="110" t="s">
         <v>501</v>
       </c>
-      <c r="E102" s="90"/>
-[...8 lines deleted...]
-      <c r="C103" s="125" t="s">
+      <c r="E102" s="82"/>
+      <c r="F102" s="162"/>
+      <c r="G102" s="162"/>
+      <c r="H102" s="162"/>
+      <c r="I102" s="162"/>
+    </row>
+    <row r="103" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A103" s="149"/>
+      <c r="B103" s="167"/>
+      <c r="C103" s="110" t="s">
         <v>435</v>
       </c>
-      <c r="D103" s="125" t="s">
+      <c r="D103" s="110" t="s">
         <v>502</v>
       </c>
-      <c r="E103" s="90"/>
-[...8 lines deleted...]
-      <c r="C104" s="125" t="s">
+      <c r="E103" s="82"/>
+      <c r="F103" s="162"/>
+      <c r="G103" s="162"/>
+      <c r="H103" s="162"/>
+      <c r="I103" s="162"/>
+    </row>
+    <row r="104" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="149"/>
+      <c r="B104" s="167"/>
+      <c r="C104" s="110" t="s">
         <v>436</v>
       </c>
-      <c r="D104" s="125" t="s">
+      <c r="D104" s="110" t="s">
         <v>503</v>
       </c>
-      <c r="E104" s="90"/>
-[...8 lines deleted...]
-      <c r="C105" s="125" t="s">
+      <c r="E104" s="82"/>
+      <c r="F104" s="162"/>
+      <c r="G104" s="162"/>
+      <c r="H104" s="162"/>
+      <c r="I104" s="162"/>
+    </row>
+    <row r="105" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="149"/>
+      <c r="B105" s="167"/>
+      <c r="C105" s="110" t="s">
         <v>437</v>
       </c>
-      <c r="D105" s="125" t="s">
+      <c r="D105" s="110" t="s">
         <v>504</v>
       </c>
-      <c r="E105" s="90"/>
-[...8 lines deleted...]
-      <c r="C106" s="125" t="s">
+      <c r="E105" s="82"/>
+      <c r="F105" s="162"/>
+      <c r="G105" s="162"/>
+      <c r="H105" s="162"/>
+      <c r="I105" s="162"/>
+    </row>
+    <row r="106" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="149"/>
+      <c r="B106" s="167"/>
+      <c r="C106" s="110" t="s">
         <v>505</v>
       </c>
-      <c r="D106" s="125" t="s">
+      <c r="D106" s="110" t="s">
         <v>506</v>
       </c>
-      <c r="E106" s="90"/>
-[...8 lines deleted...]
-      <c r="C107" s="125" t="s">
+      <c r="E106" s="82"/>
+      <c r="F106" s="162"/>
+      <c r="G106" s="162"/>
+      <c r="H106" s="162"/>
+      <c r="I106" s="162"/>
+    </row>
+    <row r="107" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="149"/>
+      <c r="B107" s="167"/>
+      <c r="C107" s="110" t="s">
         <v>507</v>
       </c>
-      <c r="D107" s="125" t="s">
+      <c r="D107" s="110" t="s">
         <v>508</v>
       </c>
-      <c r="E107" s="90"/>
-[...8 lines deleted...]
-      <c r="C108" s="124" t="s">
+      <c r="E107" s="82"/>
+      <c r="F107" s="162"/>
+      <c r="G107" s="162"/>
+      <c r="H107" s="162"/>
+      <c r="I107" s="162"/>
+    </row>
+    <row r="108" spans="1:10" s="37" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="149"/>
+      <c r="B108" s="167"/>
+      <c r="C108" s="110" t="s">
         <v>445</v>
       </c>
-      <c r="D108" s="124" t="s">
+      <c r="D108" s="110" t="s">
         <v>509</v>
       </c>
-      <c r="E108" s="90"/>
-[...8 lines deleted...]
-      <c r="C109" s="101" t="s">
+      <c r="E108" s="82"/>
+      <c r="F108" s="162"/>
+      <c r="G108" s="162"/>
+      <c r="H108" s="162"/>
+      <c r="I108" s="162"/>
+    </row>
+    <row r="109" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="149"/>
+      <c r="B109" s="167"/>
+      <c r="C109" s="91" t="s">
         <v>438</v>
       </c>
-      <c r="D109" s="101" t="s">
+      <c r="D109" s="91" t="s">
         <v>510</v>
       </c>
-      <c r="E109" s="90"/>
-[...8 lines deleted...]
-      <c r="C110" s="101" t="s">
+      <c r="E109" s="82"/>
+      <c r="F109" s="162"/>
+      <c r="G109" s="162"/>
+      <c r="H109" s="162"/>
+      <c r="I109" s="162"/>
+    </row>
+    <row r="110" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A110" s="149"/>
+      <c r="B110" s="167"/>
+      <c r="C110" s="91" t="s">
         <v>439</v>
       </c>
-      <c r="D110" s="101" t="s">
+      <c r="D110" s="91" t="s">
         <v>511</v>
       </c>
-      <c r="E110" s="90"/>
-[...8 lines deleted...]
-      <c r="C111" s="101" t="s">
+      <c r="E110" s="82"/>
+      <c r="F110" s="162"/>
+      <c r="G110" s="162"/>
+      <c r="H110" s="162"/>
+      <c r="I110" s="162"/>
+    </row>
+    <row r="111" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A111" s="150"/>
+      <c r="B111" s="168"/>
+      <c r="C111" s="91" t="s">
         <v>440</v>
       </c>
-      <c r="D111" s="101" t="s">
+      <c r="D111" s="91" t="s">
         <v>512</v>
       </c>
-      <c r="E111" s="91"/>
-[...6 lines deleted...]
-    <row r="112" spans="1:10" s="103" customFormat="1" ht="36.65" customHeight="1">
+      <c r="E111" s="83"/>
+      <c r="F111" s="164"/>
+      <c r="G111" s="164"/>
+      <c r="H111" s="164"/>
+      <c r="I111" s="164"/>
+      <c r="J111" s="39"/>
+    </row>
+    <row r="112" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="157" t="s">
         <v>513</v>
       </c>
       <c r="B112" s="158"/>
-      <c r="C112" s="79" t="s">
+      <c r="C112" s="71" t="s">
         <v>480</v>
       </c>
-      <c r="D112" s="79" t="s">
+      <c r="D112" s="71" t="s">
         <v>514</v>
       </c>
-      <c r="E112" s="117"/>
-      <c r="F112" s="155" t="s">
+      <c r="E112" s="105"/>
+      <c r="F112" s="161" t="s">
         <v>515</v>
       </c>
-      <c r="G112" s="155"/>
-[...4 lines deleted...]
-    <row r="113" spans="1:10" s="103" customFormat="1" ht="36.65" customHeight="1">
+      <c r="G112" s="161"/>
+      <c r="H112" s="161"/>
+      <c r="I112" s="161"/>
+      <c r="J112" s="38"/>
+    </row>
+    <row r="113" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="159"/>
       <c r="B113" s="160"/>
-      <c r="C113" s="79" t="s">
+      <c r="C113" s="71" t="s">
         <v>481</v>
       </c>
-      <c r="D113" s="79" t="s">
+      <c r="D113" s="71" t="s">
         <v>516</v>
       </c>
-      <c r="E113" s="119"/>
-[...5 lines deleted...]
-    <row r="114" spans="1:10" s="103" customFormat="1" ht="36.65" customHeight="1">
+      <c r="E113" s="106"/>
+      <c r="F113" s="162"/>
+      <c r="G113" s="162"/>
+      <c r="H113" s="162"/>
+      <c r="I113" s="162"/>
+    </row>
+    <row r="114" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="159"/>
       <c r="B114" s="160"/>
-      <c r="C114" s="79" t="s">
+      <c r="C114" s="71" t="s">
         <v>517</v>
       </c>
-      <c r="D114" s="79" t="s">
+      <c r="D114" s="71" t="s">
         <v>518</v>
       </c>
-      <c r="E114" s="119"/>
-[...5 lines deleted...]
-    <row r="115" spans="1:10" s="103" customFormat="1" ht="36.65" customHeight="1">
+      <c r="E114" s="106"/>
+      <c r="F114" s="162"/>
+      <c r="G114" s="162"/>
+      <c r="H114" s="162"/>
+      <c r="I114" s="162"/>
+    </row>
+    <row r="115" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="159"/>
       <c r="B115" s="160"/>
-      <c r="C115" s="79" t="s">
+      <c r="C115" s="71" t="s">
         <v>519</v>
       </c>
-      <c r="D115" s="79" t="s">
+      <c r="D115" s="71" t="s">
         <v>520</v>
       </c>
-      <c r="E115" s="119"/>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" s="103" customFormat="1" ht="36.65" customHeight="1">
+      <c r="E115" s="106"/>
+      <c r="F115" s="162"/>
+      <c r="G115" s="162"/>
+      <c r="H115" s="162"/>
+      <c r="I115" s="162"/>
+    </row>
+    <row r="116" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="159"/>
       <c r="B116" s="160"/>
-      <c r="C116" s="79" t="s">
+      <c r="C116" s="71" t="s">
         <v>521</v>
       </c>
-      <c r="D116" s="79" t="s">
+      <c r="D116" s="71" t="s">
         <v>522</v>
       </c>
-      <c r="E116" s="119"/>
-[...8 lines deleted...]
-      <c r="C117" s="79" t="s">
+      <c r="E116" s="106"/>
+      <c r="F116" s="162"/>
+      <c r="G116" s="162"/>
+      <c r="H116" s="162"/>
+      <c r="I116" s="162"/>
+    </row>
+    <row r="117" spans="1:10" s="37" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A117" s="169"/>
+      <c r="B117" s="170"/>
+      <c r="C117" s="71" t="s">
         <v>523</v>
       </c>
-      <c r="D117" s="79" t="s">
+      <c r="D117" s="71" t="s">
         <v>524</v>
       </c>
-      <c r="E117" s="112"/>
-[...103 lines deleted...]
-      <c r="I126" s="126"/>
+      <c r="E117" s="100"/>
+      <c r="F117" s="164"/>
+      <c r="G117" s="164"/>
+      <c r="H117" s="164"/>
+      <c r="I117" s="164"/>
+      <c r="J117" s="39"/>
+    </row>
+    <row r="118" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A118" s="111"/>
+      <c r="B118" s="111"/>
+      <c r="C118" s="111"/>
+      <c r="D118" s="111"/>
+      <c r="E118" s="111"/>
+      <c r="F118" s="111"/>
+      <c r="G118" s="111"/>
+      <c r="H118" s="111"/>
+      <c r="I118" s="111"/>
+    </row>
+    <row r="119" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A119" s="111"/>
+      <c r="B119" s="111"/>
+      <c r="C119" s="111"/>
+      <c r="D119" s="111"/>
+      <c r="E119" s="111"/>
+      <c r="F119" s="111"/>
+      <c r="G119" s="111"/>
+      <c r="H119" s="111"/>
+      <c r="I119" s="111"/>
+    </row>
+    <row r="120" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="111"/>
+      <c r="B120" s="111"/>
+      <c r="C120" s="111"/>
+      <c r="D120" s="111"/>
+      <c r="E120" s="111"/>
+      <c r="F120" s="111"/>
+      <c r="G120" s="111"/>
+      <c r="H120" s="111"/>
+      <c r="I120" s="111"/>
+    </row>
+    <row r="121" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="111"/>
+      <c r="B121" s="111"/>
+      <c r="C121" s="111"/>
+      <c r="D121" s="111"/>
+      <c r="E121" s="111"/>
+      <c r="F121" s="111"/>
+      <c r="G121" s="111"/>
+      <c r="H121" s="111"/>
+      <c r="I121" s="111"/>
+    </row>
+    <row r="122" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="111"/>
+      <c r="B122" s="111"/>
+      <c r="C122" s="111"/>
+      <c r="D122" s="111"/>
+      <c r="E122" s="111"/>
+      <c r="F122" s="111"/>
+      <c r="G122" s="111"/>
+      <c r="H122" s="111"/>
+      <c r="I122" s="111"/>
+    </row>
+    <row r="123" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="111"/>
+      <c r="B123" s="111"/>
+      <c r="C123" s="111"/>
+      <c r="D123" s="111"/>
+      <c r="E123" s="111"/>
+      <c r="F123" s="111"/>
+      <c r="G123" s="111"/>
+      <c r="H123" s="111"/>
+      <c r="I123" s="111"/>
+    </row>
+    <row r="124" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A124" s="111"/>
+      <c r="B124" s="111"/>
+      <c r="C124" s="111"/>
+      <c r="D124" s="111"/>
+      <c r="E124" s="111"/>
+      <c r="F124" s="111"/>
+      <c r="G124" s="111"/>
+      <c r="H124" s="111"/>
+      <c r="I124" s="111"/>
+    </row>
+    <row r="125" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="111"/>
+      <c r="B125" s="111"/>
+      <c r="C125" s="111"/>
+      <c r="D125" s="111"/>
+      <c r="E125" s="111"/>
+      <c r="F125" s="111"/>
+      <c r="G125" s="111"/>
+      <c r="H125" s="111"/>
+      <c r="I125" s="111"/>
+    </row>
+    <row r="126" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A126" s="111"/>
+      <c r="B126" s="111"/>
+      <c r="C126" s="111"/>
+      <c r="D126" s="111"/>
+      <c r="E126" s="111"/>
+      <c r="F126" s="111"/>
+      <c r="G126" s="111"/>
+      <c r="H126" s="111"/>
+      <c r="I126" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="111">
-    <mergeCell ref="A1:J1"/>
-[...29 lines deleted...]
-    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="F82:I82"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="F83:I83"/>
+    <mergeCell ref="A84:B84"/>
+    <mergeCell ref="F84:I84"/>
+    <mergeCell ref="A85:B111"/>
+    <mergeCell ref="F85:I111"/>
+    <mergeCell ref="A112:B117"/>
+    <mergeCell ref="F112:I117"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="F73:I73"/>
+    <mergeCell ref="A74:B75"/>
+    <mergeCell ref="F74:I75"/>
+    <mergeCell ref="A76:B79"/>
+    <mergeCell ref="F76:I79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="F80:I80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="F81:I81"/>
+    <mergeCell ref="A66:A68"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="F66:I66"/>
+    <mergeCell ref="F67:I67"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="F69:I69"/>
+    <mergeCell ref="F70:I70"/>
+    <mergeCell ref="F71:I71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="F72:I72"/>
+    <mergeCell ref="F56:I56"/>
+    <mergeCell ref="F57:I57"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="F58:I58"/>
+    <mergeCell ref="F59:I59"/>
+    <mergeCell ref="F60:I60"/>
+    <mergeCell ref="F61:I61"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="B62:B65"/>
+    <mergeCell ref="F62:I62"/>
+    <mergeCell ref="F63:I63"/>
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="F65:I65"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="B48:B51"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="F49:I51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="F55:I55"/>
+    <mergeCell ref="F40:I40"/>
+    <mergeCell ref="F41:I41"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="B42:B44"/>
+    <mergeCell ref="F42:I42"/>
+    <mergeCell ref="F43:I43"/>
+    <mergeCell ref="F44:I44"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="F47:I47"/>
     <mergeCell ref="F27:I27"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="F29:I29"/>
     <mergeCell ref="F30:I30"/>
     <mergeCell ref="F31:I31"/>
     <mergeCell ref="F32:I32"/>
     <mergeCell ref="F33:I33"/>
     <mergeCell ref="A34:A39"/>
     <mergeCell ref="B34:B39"/>
     <mergeCell ref="F34:I34"/>
     <mergeCell ref="F35:I35"/>
     <mergeCell ref="F36:I36"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="F38:I38"/>
     <mergeCell ref="F39:I39"/>
-    <mergeCell ref="F40:I40"/>
-[...63 lines deleted...]
-    <mergeCell ref="F112:I117"/>
+    <mergeCell ref="F20:I20"/>
+    <mergeCell ref="F21:I21"/>
+    <mergeCell ref="F22:I22"/>
+    <mergeCell ref="F23:I23"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="F25:I25"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="F16:I16"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="F19:I19"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="F8:I8"/>
+    <mergeCell ref="F9:I9"/>
+    <mergeCell ref="F10:I10"/>
   </mergeCells>
   <phoneticPr fontId="41"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.70866141732283472" bottom="0" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="91" firstPageNumber="502" fitToHeight="0" orientation="portrait" horizontalDpi="900" verticalDpi="900" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A11727E-8F2D-4046-B471-6C22D17C47D9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="10"/>
+  <sheetFormatPr defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.33203125" style="73" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.33203125" style="74"/>
+    <col min="1" max="1" width="5.33203125" style="61" customWidth="1"/>
+    <col min="2" max="2" width="11.83203125" style="65" customWidth="1"/>
+    <col min="3" max="3" width="1.5" style="65" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.83203125" style="67" customWidth="1"/>
+    <col min="6" max="6" width="1.5" style="67" customWidth="1"/>
+    <col min="7" max="7" width="5.33203125" style="65" customWidth="1"/>
+    <col min="8" max="8" width="11.83203125" style="47" customWidth="1"/>
+    <col min="9" max="9" width="1.5" style="47" customWidth="1"/>
+    <col min="10" max="10" width="2.83203125" style="47" customWidth="1"/>
+    <col min="11" max="11" width="2.83203125" style="65" customWidth="1"/>
+    <col min="12" max="12" width="11.83203125" style="47" customWidth="1"/>
+    <col min="13" max="13" width="1.5" style="47" customWidth="1"/>
+    <col min="14" max="14" width="5.33203125" style="65" customWidth="1"/>
+    <col min="15" max="15" width="11.83203125" style="47" customWidth="1"/>
+    <col min="16" max="16" width="1.5" style="47" customWidth="1"/>
+    <col min="17" max="17" width="5.33203125" style="65" customWidth="1"/>
+    <col min="18" max="18" width="8.83203125" style="65" customWidth="1"/>
+    <col min="19" max="19" width="3" style="47" customWidth="1"/>
+    <col min="20" max="20" width="1.5" style="47" customWidth="1"/>
+    <col min="21" max="21" width="5.33203125" style="65" customWidth="1"/>
+    <col min="22" max="22" width="11.83203125" style="47" customWidth="1"/>
+    <col min="23" max="23" width="1.5" style="47" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" style="65"/>
+    <col min="25" max="25" width="4.33203125" style="65" customWidth="1"/>
+    <col min="26" max="16384" width="9.33203125" style="65"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="39" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="200" t="s">
+    <row r="1" spans="1:26" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="127" t="s">
         <v>224</v>
       </c>
-      <c r="B1" s="200"/>
-[...24 lines deleted...]
-      <c r="B2" s="45" t="s">
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
+      <c r="K1" s="127"/>
+      <c r="L1" s="127"/>
+      <c r="M1" s="127"/>
+      <c r="N1" s="127"/>
+      <c r="O1" s="127"/>
+      <c r="P1" s="127"/>
+      <c r="Q1" s="127"/>
+      <c r="R1" s="127"/>
+      <c r="S1" s="127"/>
+      <c r="T1" s="127"/>
+      <c r="U1" s="127"/>
+      <c r="V1" s="127"/>
+      <c r="W1" s="127"/>
+    </row>
+    <row r="2" spans="1:26" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="40"/>
+      <c r="B2" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="C2" s="45"/>
-[...72 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+    </row>
+    <row r="3" spans="1:26" s="44" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="40"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+    </row>
+    <row r="4" spans="1:26" s="44" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="40"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+    </row>
+    <row r="5" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="48" t="s">
         <v>391</v>
       </c>
-      <c r="B5" s="197" t="s">
+      <c r="B5" s="171" t="s">
         <v>226</v>
       </c>
-      <c r="C5" s="198"/>
-      <c r="D5" s="53" t="s">
+      <c r="C5" s="172"/>
+      <c r="D5" s="48" t="s">
         <v>392</v>
       </c>
-      <c r="E5" s="56" t="s">
+      <c r="E5" s="51" t="s">
         <v>227</v>
       </c>
-      <c r="F5" s="57"/>
-      <c r="G5" s="58" t="s">
+      <c r="F5" s="52"/>
+      <c r="G5" s="53" t="s">
         <v>393</v>
       </c>
-      <c r="H5" s="56" t="s">
+      <c r="H5" s="51" t="s">
         <v>228</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="194" t="s">
+      <c r="I5" s="49"/>
+      <c r="J5" s="173" t="s">
         <v>394</v>
       </c>
-      <c r="K5" s="195"/>
-      <c r="L5" s="56" t="s">
+      <c r="K5" s="174"/>
+      <c r="L5" s="51" t="s">
         <v>229</v>
       </c>
-      <c r="M5" s="59"/>
-      <c r="N5" s="58" t="s">
+      <c r="M5" s="54"/>
+      <c r="N5" s="53" t="s">
         <v>395</v>
       </c>
-      <c r="O5" s="56" t="s">
+      <c r="O5" s="51" t="s">
         <v>230</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="53" t="s">
+      <c r="P5" s="49"/>
+      <c r="Q5" s="48" t="s">
         <v>396</v>
       </c>
-      <c r="R5" s="196" t="s">
+      <c r="R5" s="175" t="s">
         <v>231</v>
       </c>
-      <c r="S5" s="196"/>
-[...1 lines deleted...]
-      <c r="U5" s="53" t="s">
+      <c r="S5" s="175"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="48" t="s">
         <v>397</v>
       </c>
-      <c r="V5" s="60" t="s">
+      <c r="V5" s="55" t="s">
         <v>232</v>
       </c>
-      <c r="W5" s="61"/>
-[...4 lines deleted...]
-      <c r="A6" s="53" t="s">
+      <c r="W5" s="56"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+    </row>
+    <row r="6" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="48" t="s">
         <v>398</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="51" t="s">
         <v>233</v>
       </c>
-      <c r="C6" s="57"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="48" t="s">
         <v>399</v>
       </c>
-      <c r="E6" s="56" t="s">
+      <c r="E6" s="51" t="s">
         <v>234</v>
       </c>
-      <c r="F6" s="57"/>
-      <c r="G6" s="58" t="s">
+      <c r="F6" s="52"/>
+      <c r="G6" s="53" t="s">
         <v>400</v>
       </c>
-      <c r="H6" s="56" t="s">
+      <c r="H6" s="51" t="s">
         <v>235</v>
       </c>
-      <c r="I6" s="54"/>
-      <c r="J6" s="194" t="s">
+      <c r="I6" s="49"/>
+      <c r="J6" s="173" t="s">
         <v>401</v>
       </c>
-      <c r="K6" s="195"/>
-      <c r="L6" s="56" t="s">
+      <c r="K6" s="174"/>
+      <c r="L6" s="51" t="s">
         <v>236</v>
       </c>
-      <c r="M6" s="59"/>
-      <c r="N6" s="58" t="s">
+      <c r="M6" s="54"/>
+      <c r="N6" s="53" t="s">
         <v>402</v>
       </c>
-      <c r="O6" s="56" t="s">
+      <c r="O6" s="51" t="s">
         <v>237</v>
       </c>
-      <c r="P6" s="54"/>
-      <c r="Q6" s="53" t="s">
+      <c r="P6" s="49"/>
+      <c r="Q6" s="48" t="s">
         <v>403</v>
       </c>
-      <c r="R6" s="196" t="s">
+      <c r="R6" s="175" t="s">
         <v>238</v>
       </c>
-      <c r="S6" s="196"/>
-[...1 lines deleted...]
-      <c r="U6" s="53" t="s">
+      <c r="S6" s="175"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="48" t="s">
         <v>404</v>
       </c>
-      <c r="V6" s="60" t="s">
+      <c r="V6" s="55" t="s">
         <v>239</v>
       </c>
-      <c r="W6" s="61"/>
-[...4 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="W6" s="56"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+    </row>
+    <row r="7" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="48" t="s">
         <v>405</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="51" t="s">
         <v>240</v>
       </c>
-      <c r="C7" s="57"/>
-      <c r="D7" s="53" t="s">
+      <c r="C7" s="52"/>
+      <c r="D7" s="48" t="s">
         <v>321</v>
       </c>
-      <c r="E7" s="56" t="s">
+      <c r="E7" s="51" t="s">
         <v>241</v>
       </c>
-      <c r="F7" s="57"/>
-      <c r="G7" s="58" t="s">
+      <c r="F7" s="52"/>
+      <c r="G7" s="53" t="s">
         <v>322</v>
       </c>
-      <c r="H7" s="56" t="s">
+      <c r="H7" s="51" t="s">
         <v>242</v>
       </c>
-      <c r="I7" s="54"/>
-      <c r="J7" s="194" t="s">
+      <c r="I7" s="49"/>
+      <c r="J7" s="173" t="s">
         <v>323</v>
       </c>
-      <c r="K7" s="195"/>
-      <c r="L7" s="56" t="s">
+      <c r="K7" s="174"/>
+      <c r="L7" s="51" t="s">
         <v>243</v>
       </c>
-      <c r="M7" s="59"/>
-      <c r="N7" s="58" t="s">
+      <c r="M7" s="54"/>
+      <c r="N7" s="53" t="s">
         <v>324</v>
       </c>
-      <c r="O7" s="56" t="s">
+      <c r="O7" s="51" t="s">
         <v>244</v>
       </c>
-      <c r="P7" s="54"/>
-      <c r="Q7" s="53" t="s">
+      <c r="P7" s="49"/>
+      <c r="Q7" s="48" t="s">
         <v>325</v>
       </c>
-      <c r="R7" s="196" t="s">
+      <c r="R7" s="175" t="s">
         <v>245</v>
       </c>
-      <c r="S7" s="196"/>
-[...1 lines deleted...]
-      <c r="U7" s="53" t="s">
+      <c r="S7" s="175"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="48" t="s">
         <v>326</v>
       </c>
-      <c r="V7" s="60" t="s">
+      <c r="V7" s="55" t="s">
         <v>246</v>
       </c>
-      <c r="W7" s="61"/>
-[...4 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="W7" s="56"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="40"/>
+    </row>
+    <row r="8" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="48" t="s">
         <v>406</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="51" t="s">
         <v>247</v>
       </c>
-      <c r="C8" s="57"/>
-      <c r="D8" s="53" t="s">
+      <c r="C8" s="52"/>
+      <c r="D8" s="48" t="s">
         <v>327</v>
       </c>
-      <c r="E8" s="56" t="s">
+      <c r="E8" s="51" t="s">
         <v>248</v>
       </c>
-      <c r="F8" s="57"/>
-      <c r="G8" s="58" t="s">
+      <c r="F8" s="52"/>
+      <c r="G8" s="53" t="s">
         <v>328</v>
       </c>
-      <c r="H8" s="56" t="s">
+      <c r="H8" s="51" t="s">
         <v>249</v>
       </c>
-      <c r="I8" s="54"/>
-      <c r="J8" s="194" t="s">
+      <c r="I8" s="49"/>
+      <c r="J8" s="173" t="s">
         <v>329</v>
       </c>
-      <c r="K8" s="195"/>
-      <c r="L8" s="54" t="s">
+      <c r="K8" s="174"/>
+      <c r="L8" s="49" t="s">
         <v>250</v>
       </c>
-      <c r="M8" s="59"/>
-      <c r="N8" s="58" t="s">
+      <c r="M8" s="54"/>
+      <c r="N8" s="53" t="s">
         <v>330</v>
       </c>
-      <c r="O8" s="56" t="s">
+      <c r="O8" s="51" t="s">
         <v>251</v>
       </c>
-      <c r="P8" s="54"/>
-      <c r="Q8" s="53" t="s">
+      <c r="P8" s="49"/>
+      <c r="Q8" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="R8" s="196" t="s">
+      <c r="R8" s="175" t="s">
         <v>252</v>
       </c>
-      <c r="S8" s="196"/>
-[...1 lines deleted...]
-      <c r="U8" s="53" t="s">
+      <c r="S8" s="175"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="48" t="s">
         <v>332</v>
       </c>
-      <c r="V8" s="60" t="s">
+      <c r="V8" s="55" t="s">
         <v>253</v>
       </c>
-      <c r="W8" s="61"/>
-[...4 lines deleted...]
-      <c r="A9" s="53" t="s">
+      <c r="W8" s="56"/>
+      <c r="Y8" s="40"/>
+      <c r="Z8" s="40"/>
+    </row>
+    <row r="9" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="48" t="s">
         <v>407</v>
       </c>
-      <c r="B9" s="129" t="s">
+      <c r="B9" s="113" t="s">
         <v>254</v>
       </c>
-      <c r="C9" s="57"/>
-      <c r="D9" s="53" t="s">
+      <c r="C9" s="52"/>
+      <c r="D9" s="48" t="s">
         <v>333</v>
       </c>
-      <c r="E9" s="56" t="s">
+      <c r="E9" s="51" t="s">
         <v>255</v>
       </c>
-      <c r="F9" s="57"/>
-      <c r="G9" s="58" t="s">
+      <c r="F9" s="52"/>
+      <c r="G9" s="53" t="s">
         <v>334</v>
       </c>
-      <c r="H9" s="56" t="s">
+      <c r="H9" s="51" t="s">
         <v>256</v>
       </c>
-      <c r="I9" s="54"/>
-      <c r="J9" s="194" t="s">
+      <c r="I9" s="49"/>
+      <c r="J9" s="173" t="s">
         <v>335</v>
       </c>
-      <c r="K9" s="195"/>
-      <c r="L9" s="56" t="s">
+      <c r="K9" s="174"/>
+      <c r="L9" s="51" t="s">
         <v>257</v>
       </c>
-      <c r="M9" s="59"/>
-      <c r="N9" s="58" t="s">
+      <c r="M9" s="54"/>
+      <c r="N9" s="53" t="s">
         <v>336</v>
       </c>
-      <c r="O9" s="56" t="s">
+      <c r="O9" s="51" t="s">
         <v>258</v>
       </c>
-      <c r="P9" s="54"/>
-      <c r="Q9" s="53" t="s">
+      <c r="P9" s="49"/>
+      <c r="Q9" s="48" t="s">
         <v>337</v>
       </c>
-      <c r="R9" s="196" t="s">
+      <c r="R9" s="175" t="s">
         <v>259</v>
       </c>
-      <c r="S9" s="196"/>
-[...1 lines deleted...]
-      <c r="U9" s="53" t="s">
+      <c r="S9" s="175"/>
+      <c r="T9" s="50"/>
+      <c r="U9" s="48" t="s">
         <v>338</v>
       </c>
-      <c r="V9" s="60" t="s">
+      <c r="V9" s="55" t="s">
         <v>260</v>
       </c>
-      <c r="W9" s="61"/>
-[...4 lines deleted...]
-      <c r="A10" s="53" t="s">
+      <c r="W9" s="56"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="40"/>
+    </row>
+    <row r="10" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="48" t="s">
         <v>408</v>
       </c>
-      <c r="B10" s="129" t="s">
+      <c r="B10" s="113" t="s">
         <v>525</v>
       </c>
-      <c r="C10" s="57"/>
-      <c r="D10" s="53" t="s">
+      <c r="C10" s="52"/>
+      <c r="D10" s="48" t="s">
         <v>339</v>
       </c>
-      <c r="E10" s="56" t="s">
+      <c r="E10" s="51" t="s">
         <v>261</v>
       </c>
-      <c r="F10" s="57"/>
-      <c r="G10" s="58" t="s">
+      <c r="F10" s="52"/>
+      <c r="G10" s="53" t="s">
         <v>340</v>
       </c>
-      <c r="H10" s="56" t="s">
+      <c r="H10" s="51" t="s">
         <v>262</v>
       </c>
-      <c r="I10" s="54"/>
-      <c r="J10" s="194" t="s">
+      <c r="I10" s="49"/>
+      <c r="J10" s="173" t="s">
         <v>341</v>
       </c>
-      <c r="K10" s="195"/>
-      <c r="L10" s="56" t="s">
+      <c r="K10" s="174"/>
+      <c r="L10" s="51" t="s">
         <v>263</v>
       </c>
-      <c r="M10" s="59"/>
-      <c r="N10" s="58" t="s">
+      <c r="M10" s="54"/>
+      <c r="N10" s="53" t="s">
         <v>342</v>
       </c>
-      <c r="O10" s="56" t="s">
+      <c r="O10" s="51" t="s">
         <v>264</v>
       </c>
-      <c r="P10" s="54"/>
-      <c r="Q10" s="53" t="s">
+      <c r="P10" s="49"/>
+      <c r="Q10" s="48" t="s">
         <v>343</v>
       </c>
-      <c r="R10" s="196" t="s">
+      <c r="R10" s="175" t="s">
         <v>265</v>
       </c>
-      <c r="S10" s="196"/>
-[...1 lines deleted...]
-      <c r="U10" s="53" t="s">
+      <c r="S10" s="175"/>
+      <c r="T10" s="50"/>
+      <c r="U10" s="48" t="s">
         <v>344</v>
       </c>
-      <c r="V10" s="197" t="s">
+      <c r="V10" s="171" t="s">
         <v>266</v>
       </c>
-      <c r="W10" s="198"/>
-[...4 lines deleted...]
-      <c r="A11" s="53" t="s">
+      <c r="W10" s="172"/>
+      <c r="Y10" s="40"/>
+      <c r="Z10" s="40"/>
+    </row>
+    <row r="11" spans="1:26" s="44" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="48" t="s">
         <v>409</v>
       </c>
-      <c r="B11" s="129" t="s">
+      <c r="B11" s="113" t="s">
         <v>526</v>
       </c>
-      <c r="C11" s="57"/>
-      <c r="D11" s="53" t="s">
+      <c r="C11" s="52"/>
+      <c r="D11" s="48" t="s">
         <v>345</v>
       </c>
-      <c r="E11" s="56" t="s">
+      <c r="E11" s="51" t="s">
         <v>267</v>
       </c>
-      <c r="F11" s="57"/>
-      <c r="G11" s="58" t="s">
+      <c r="F11" s="52"/>
+      <c r="G11" s="53" t="s">
         <v>346</v>
       </c>
-      <c r="H11" s="54" t="s">
+      <c r="H11" s="49" t="s">
         <v>268</v>
       </c>
-      <c r="I11" s="54"/>
-      <c r="J11" s="194" t="s">
+      <c r="I11" s="49"/>
+      <c r="J11" s="173" t="s">
         <v>347</v>
       </c>
-      <c r="K11" s="195"/>
-      <c r="L11" s="54" t="s">
+      <c r="K11" s="174"/>
+      <c r="L11" s="49" t="s">
         <v>269</v>
       </c>
-      <c r="M11" s="59"/>
-      <c r="N11" s="58" t="s">
+      <c r="M11" s="54"/>
+      <c r="N11" s="53" t="s">
         <v>348</v>
       </c>
-      <c r="O11" s="56" t="s">
+      <c r="O11" s="51" t="s">
         <v>292</v>
       </c>
-      <c r="P11" s="55"/>
-[...66 lines deleted...]
-      <c r="B14" s="199" t="s">
+      <c r="P11" s="50"/>
+      <c r="Q11" s="57"/>
+      <c r="R11" s="58"/>
+      <c r="S11" s="59"/>
+      <c r="T11" s="58"/>
+      <c r="U11" s="58"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="45"/>
+      <c r="Y11" s="40"/>
+      <c r="Z11" s="40"/>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.15">
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="64"/>
+      <c r="M12" s="64"/>
+      <c r="N12" s="62"/>
+      <c r="O12" s="64"/>
+      <c r="P12" s="64"/>
+      <c r="Q12" s="62"/>
+      <c r="R12" s="62"/>
+      <c r="S12" s="64"/>
+      <c r="T12" s="64"/>
+      <c r="U12" s="62"/>
+      <c r="Y12" s="40"/>
+      <c r="Z12" s="40"/>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.15">
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="64"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="64"/>
+      <c r="P13" s="64"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
+      <c r="S13" s="64"/>
+      <c r="T13" s="64"/>
+      <c r="U13" s="62"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="40"/>
+    </row>
+    <row r="14" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="177" t="s">
         <v>270</v>
       </c>
-      <c r="C14" s="199"/>
-[...25 lines deleted...]
-      <c r="B15" s="193" t="s">
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="177"/>
+      <c r="H14" s="177"/>
+      <c r="I14" s="177"/>
+      <c r="J14" s="177"/>
+      <c r="K14" s="177"/>
+      <c r="L14" s="177"/>
+      <c r="M14" s="66"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="64"/>
+      <c r="P14" s="64"/>
+      <c r="Q14" s="64"/>
+      <c r="R14" s="64"/>
+      <c r="S14" s="64"/>
+      <c r="T14" s="64"/>
+      <c r="U14" s="64"/>
+      <c r="V14" s="64"/>
+      <c r="W14" s="64"/>
+      <c r="Y14" s="40"/>
+      <c r="Z14" s="40"/>
+    </row>
+    <row r="15" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="176" t="s">
         <v>271</v>
       </c>
-      <c r="C15" s="193"/>
-[...25 lines deleted...]
-      <c r="B16" s="193" t="s">
+      <c r="C15" s="176"/>
+      <c r="D15" s="176"/>
+      <c r="E15" s="176"/>
+      <c r="F15" s="176"/>
+      <c r="G15" s="176"/>
+      <c r="H15" s="176"/>
+      <c r="I15" s="176"/>
+      <c r="J15" s="176"/>
+      <c r="K15" s="176"/>
+      <c r="L15" s="176"/>
+      <c r="M15" s="64"/>
+      <c r="N15" s="64"/>
+      <c r="O15" s="64"/>
+      <c r="P15" s="64"/>
+      <c r="Q15" s="64"/>
+      <c r="R15" s="64"/>
+      <c r="S15" s="64"/>
+      <c r="T15" s="64"/>
+      <c r="U15" s="64"/>
+      <c r="V15" s="64"/>
+      <c r="W15" s="64"/>
+      <c r="Y15" s="40"/>
+      <c r="Z15" s="40"/>
+    </row>
+    <row r="16" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="176" t="s">
         <v>410</v>
       </c>
-      <c r="C16" s="193"/>
-[...718 lines deleted...]
-      <c r="U45" s="68"/>
+      <c r="C16" s="176"/>
+      <c r="D16" s="176"/>
+      <c r="E16" s="176"/>
+      <c r="F16" s="176"/>
+      <c r="G16" s="176"/>
+      <c r="H16" s="176"/>
+      <c r="I16" s="176"/>
+      <c r="J16" s="176"/>
+      <c r="K16" s="176"/>
+      <c r="L16" s="176"/>
+      <c r="M16" s="64"/>
+      <c r="N16" s="64"/>
+      <c r="O16" s="64"/>
+      <c r="P16" s="64"/>
+      <c r="Q16" s="64"/>
+      <c r="R16" s="64"/>
+      <c r="S16" s="64"/>
+      <c r="T16" s="64"/>
+      <c r="U16" s="64"/>
+      <c r="V16" s="64"/>
+      <c r="W16" s="64"/>
+      <c r="Y16" s="40"/>
+      <c r="Z16" s="40"/>
+    </row>
+    <row r="17" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B17" s="62"/>
+      <c r="C17" s="62"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="62"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="62"/>
+      <c r="R17" s="62"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="62"/>
+      <c r="Y17" s="40"/>
+      <c r="Z17" s="40"/>
+    </row>
+    <row r="18" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B18" s="62"/>
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="64"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="64"/>
+      <c r="M18" s="64"/>
+      <c r="N18" s="62"/>
+      <c r="O18" s="64"/>
+      <c r="P18" s="64"/>
+      <c r="Q18" s="62"/>
+      <c r="R18" s="62"/>
+      <c r="S18" s="64"/>
+      <c r="T18" s="64"/>
+      <c r="U18" s="62"/>
+      <c r="Y18" s="40"/>
+      <c r="Z18" s="40"/>
+    </row>
+    <row r="19" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="64"/>
+      <c r="M19" s="64"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="64"/>
+      <c r="P19" s="64"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="62"/>
+      <c r="S19" s="64"/>
+      <c r="T19" s="64"/>
+      <c r="U19" s="62"/>
+      <c r="Y19" s="40"/>
+    </row>
+    <row r="20" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="64"/>
+      <c r="M20" s="64"/>
+      <c r="N20" s="62"/>
+      <c r="O20" s="64"/>
+      <c r="P20" s="64"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="62"/>
+      <c r="S20" s="64"/>
+      <c r="T20" s="64"/>
+      <c r="U20" s="62"/>
+      <c r="Y20" s="40"/>
+    </row>
+    <row r="21" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B21" s="62"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="62"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="64"/>
+      <c r="M21" s="64"/>
+      <c r="N21" s="62"/>
+      <c r="O21" s="64"/>
+      <c r="P21" s="64"/>
+      <c r="Q21" s="62"/>
+      <c r="R21" s="62"/>
+      <c r="S21" s="64"/>
+      <c r="T21" s="64"/>
+      <c r="U21" s="62"/>
+      <c r="Y21" s="40"/>
+    </row>
+    <row r="22" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="62"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="62"/>
+      <c r="Y22" s="40"/>
+    </row>
+    <row r="23" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B23" s="62"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="64"/>
+      <c r="M23" s="64"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="64"/>
+      <c r="P23" s="64"/>
+      <c r="Q23" s="62"/>
+      <c r="R23" s="62"/>
+      <c r="S23" s="64"/>
+      <c r="T23" s="64"/>
+      <c r="U23" s="62"/>
+      <c r="Y23" s="40"/>
+    </row>
+    <row r="24" spans="2:26" x14ac:dyDescent="0.15">
+      <c r="B24" s="62"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="64"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="64"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="64"/>
+      <c r="M24" s="64"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="64"/>
+      <c r="P24" s="64"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="62"/>
+      <c r="S24" s="64"/>
+      <c r="T24" s="64"/>
+      <c r="U24" s="62"/>
+      <c r="Y24" s="40"/>
+    </row>
+    <row r="25" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="64"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="64"/>
+      <c r="M25" s="64"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="64"/>
+      <c r="P25" s="64"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="64"/>
+      <c r="T25" s="64"/>
+      <c r="U25" s="62"/>
+      <c r="Y25" s="40"/>
+    </row>
+    <row r="26" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="64"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="62"/>
+      <c r="S26" s="64"/>
+      <c r="T26" s="64"/>
+      <c r="U26" s="62"/>
+      <c r="Y26" s="40"/>
+    </row>
+    <row r="27" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="64"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="64"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="64"/>
+      <c r="M27" s="64"/>
+      <c r="N27" s="62"/>
+      <c r="O27" s="64"/>
+      <c r="P27" s="64"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="62"/>
+      <c r="S27" s="64"/>
+      <c r="T27" s="64"/>
+      <c r="U27" s="62"/>
+      <c r="Y27" s="40"/>
+    </row>
+    <row r="28" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="62"/>
+      <c r="Y28" s="40"/>
+    </row>
+    <row r="29" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="64"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="64"/>
+      <c r="T29" s="64"/>
+      <c r="U29" s="62"/>
+    </row>
+    <row r="30" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="64"/>
+      <c r="P30" s="64"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="62"/>
+    </row>
+    <row r="31" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="64"/>
+      <c r="I31" s="64"/>
+      <c r="J31" s="64"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="64"/>
+      <c r="M31" s="64"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="64"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="64"/>
+      <c r="T31" s="64"/>
+      <c r="U31" s="62"/>
+    </row>
+    <row r="32" spans="2:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="64"/>
+      <c r="I32" s="64"/>
+      <c r="J32" s="64"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="64"/>
+      <c r="M32" s="64"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="64"/>
+      <c r="P32" s="64"/>
+      <c r="Q32" s="62"/>
+      <c r="R32" s="62"/>
+      <c r="S32" s="64"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="62"/>
+    </row>
+    <row r="33" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="62"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="64"/>
+      <c r="Q33" s="62"/>
+      <c r="R33" s="62"/>
+      <c r="S33" s="64"/>
+      <c r="T33" s="64"/>
+      <c r="U33" s="62"/>
+    </row>
+    <row r="34" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="63"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="64"/>
+      <c r="I34" s="64"/>
+      <c r="J34" s="64"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="64"/>
+      <c r="M34" s="64"/>
+      <c r="N34" s="62"/>
+      <c r="O34" s="64"/>
+      <c r="P34" s="64"/>
+      <c r="Q34" s="62"/>
+      <c r="R34" s="62"/>
+      <c r="S34" s="64"/>
+      <c r="T34" s="64"/>
+      <c r="U34" s="62"/>
+    </row>
+    <row r="35" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="62"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="63"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="64"/>
+      <c r="I35" s="64"/>
+      <c r="J35" s="64"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="64"/>
+      <c r="M35" s="64"/>
+      <c r="N35" s="62"/>
+      <c r="O35" s="64"/>
+      <c r="P35" s="64"/>
+      <c r="Q35" s="62"/>
+      <c r="R35" s="62"/>
+      <c r="S35" s="64"/>
+      <c r="T35" s="64"/>
+      <c r="U35" s="62"/>
+    </row>
+    <row r="36" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="63"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="64"/>
+      <c r="I36" s="64"/>
+      <c r="J36" s="64"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="64"/>
+      <c r="M36" s="64"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="64"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62"/>
+      <c r="S36" s="64"/>
+      <c r="T36" s="64"/>
+      <c r="U36" s="62"/>
+    </row>
+    <row r="37" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="62"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="62"/>
+      <c r="H37" s="64"/>
+      <c r="I37" s="64"/>
+      <c r="J37" s="64"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="64"/>
+      <c r="M37" s="64"/>
+      <c r="N37" s="62"/>
+      <c r="O37" s="64"/>
+      <c r="P37" s="64"/>
+      <c r="Q37" s="62"/>
+      <c r="R37" s="62"/>
+      <c r="S37" s="64"/>
+      <c r="T37" s="64"/>
+      <c r="U37" s="62"/>
+    </row>
+    <row r="38" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="62"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="64"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="64"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="64"/>
+      <c r="M38" s="64"/>
+      <c r="N38" s="62"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="64"/>
+      <c r="Q38" s="62"/>
+      <c r="R38" s="62"/>
+      <c r="S38" s="64"/>
+      <c r="T38" s="64"/>
+      <c r="U38" s="62"/>
+    </row>
+    <row r="39" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="62"/>
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="63"/>
+      <c r="G39" s="62"/>
+      <c r="H39" s="64"/>
+      <c r="I39" s="64"/>
+      <c r="J39" s="64"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="64"/>
+      <c r="M39" s="64"/>
+      <c r="N39" s="62"/>
+      <c r="O39" s="64"/>
+      <c r="P39" s="64"/>
+      <c r="Q39" s="62"/>
+      <c r="R39" s="62"/>
+      <c r="S39" s="64"/>
+      <c r="T39" s="64"/>
+      <c r="U39" s="62"/>
+    </row>
+    <row r="40" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="63"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="64"/>
+      <c r="I40" s="64"/>
+      <c r="J40" s="64"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="64"/>
+      <c r="M40" s="64"/>
+      <c r="N40" s="62"/>
+      <c r="O40" s="64"/>
+      <c r="P40" s="64"/>
+      <c r="Q40" s="62"/>
+      <c r="R40" s="62"/>
+      <c r="S40" s="64"/>
+      <c r="T40" s="64"/>
+      <c r="U40" s="62"/>
+    </row>
+    <row r="41" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="62"/>
+      <c r="C41" s="62"/>
+      <c r="D41" s="62"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="62"/>
+      <c r="H41" s="64"/>
+      <c r="I41" s="64"/>
+      <c r="J41" s="64"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="64"/>
+      <c r="M41" s="64"/>
+      <c r="N41" s="62"/>
+      <c r="O41" s="64"/>
+      <c r="P41" s="64"/>
+      <c r="Q41" s="62"/>
+      <c r="R41" s="62"/>
+      <c r="S41" s="64"/>
+      <c r="T41" s="64"/>
+      <c r="U41" s="62"/>
+    </row>
+    <row r="42" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="62"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+      <c r="J42" s="64"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="64"/>
+      <c r="M42" s="64"/>
+      <c r="N42" s="62"/>
+      <c r="O42" s="64"/>
+      <c r="P42" s="64"/>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="62"/>
+      <c r="S42" s="64"/>
+      <c r="T42" s="64"/>
+      <c r="U42" s="62"/>
+    </row>
+    <row r="43" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="62"/>
+      <c r="C43" s="62"/>
+      <c r="D43" s="62"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="62"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="64"/>
+      <c r="J43" s="64"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="64"/>
+      <c r="M43" s="64"/>
+      <c r="N43" s="62"/>
+      <c r="O43" s="64"/>
+      <c r="P43" s="64"/>
+      <c r="Q43" s="62"/>
+      <c r="R43" s="62"/>
+      <c r="S43" s="64"/>
+      <c r="T43" s="64"/>
+      <c r="U43" s="62"/>
+    </row>
+    <row r="44" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="62"/>
+      <c r="C44" s="62"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="62"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="64"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="64"/>
+      <c r="M44" s="64"/>
+      <c r="N44" s="62"/>
+      <c r="O44" s="64"/>
+      <c r="P44" s="64"/>
+      <c r="Q44" s="62"/>
+      <c r="R44" s="62"/>
+      <c r="S44" s="64"/>
+      <c r="T44" s="64"/>
+      <c r="U44" s="62"/>
+    </row>
+    <row r="45" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="62"/>
+      <c r="C45" s="62"/>
+      <c r="D45" s="62"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="62"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="64"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="64"/>
+      <c r="M45" s="64"/>
+      <c r="N45" s="62"/>
+      <c r="O45" s="64"/>
+      <c r="P45" s="64"/>
+      <c r="Q45" s="62"/>
+      <c r="R45" s="62"/>
+      <c r="S45" s="64"/>
+      <c r="T45" s="64"/>
+      <c r="U45" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:W1"/>
-[...10 lines deleted...]
-    <mergeCell ref="R9:S9"/>
     <mergeCell ref="B16:L16"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="B14:L14"/>
     <mergeCell ref="B15:L15"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="R6:S6"/>
   </mergeCells>
   <phoneticPr fontId="41"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.70866141732283472" bottom="0" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="508" orientation="portrait" horizontalDpi="900" verticalDpi="900" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>24-00-03</vt:lpstr>
       <vt:lpstr>罪名分類一覧表（その１） </vt:lpstr>
       <vt:lpstr>罪名分類一覧表（その１）　続</vt:lpstr>
+      <vt:lpstr>'罪名分類一覧表（その１） '!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>