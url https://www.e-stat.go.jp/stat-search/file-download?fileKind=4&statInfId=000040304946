--- v0 (2026-05-18)
+++ v1 (2026-08-23)
@@ -1,435 +1,444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{5EA50889-707D-4E2C-92CC-24BC54CE92EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2377C854-AD76-4871-A273-F5187C3FB887}"/>
   <bookViews>
-    <workbookView xWindow="1380" yWindow="1650" windowWidth="16485" windowHeight="9315"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{C42D5D9B-6EF6-4756-85A7-55F3B040B01F}"/>
   </bookViews>
   <sheets>
     <sheet name="25-06-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-06-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-06-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-06-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y2" i="15" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="53">
   <si>
     <t>入</t>
   </si>
   <si>
     <t>所</t>
   </si>
   <si>
     <t>出</t>
   </si>
   <si>
     <t>刑の</t>
   </si>
   <si>
     <t>　　　</t>
   </si>
   <si>
     <t>の</t>
   </si>
   <si>
     <t>留置場</t>
     <rPh sb="0" eb="3">
       <t>リュウチジョウ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>変更に</t>
   </si>
   <si>
     <t>総　　数</t>
   </si>
   <si>
     <t>仮釈放</t>
   </si>
   <si>
     <t>から</t>
   </si>
   <si>
     <t>労役場</t>
   </si>
   <si>
     <t>留置に</t>
   </si>
   <si>
     <t>移行</t>
   </si>
   <si>
     <t>男</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>女</t>
     <rPh sb="0" eb="1">
       <t>オンナ</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>２　　受刑者の入出所事由別人員</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>(</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>）</t>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>裁判確定</t>
     <rPh sb="0" eb="2">
       <t>サイバン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カクテイ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>仮釈放の</t>
     <rPh sb="0" eb="3">
       <t>カリシャクホウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>刑の</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>仮釈放</t>
     <rPh sb="0" eb="3">
       <t>カリシャクホウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>一部執行</t>
     <rPh sb="0" eb="2">
       <t>イチブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッコウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>及び</t>
     <rPh sb="0" eb="1">
       <t>オヨ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>取消し</t>
     <rPh sb="0" eb="2">
       <t>トリケ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>猶予の</t>
     <rPh sb="0" eb="2">
       <t>ユウヨ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>(一部猶</t>
   </si>
   <si>
     <t>予なし)</t>
   </si>
   <si>
     <t>予あり)</t>
   </si>
   <si>
     <t>労役場</t>
     <rPh sb="0" eb="3">
       <t>ロウエキジョウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>警察</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サッ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>逃走者</t>
     <rPh sb="0" eb="3">
       <t>トウソウシャ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>執行停止</t>
     <rPh sb="0" eb="2">
       <t>シッコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テイシ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>留置から</t>
     <rPh sb="0" eb="2">
       <t>リュウチ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>総　数</t>
   </si>
   <si>
     <t>満期釈放</t>
     <rPh sb="0" eb="2">
       <t>マンキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シャクホウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>執行に</t>
     <rPh sb="0" eb="2">
       <t>シッコウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>移送</t>
     <rPh sb="0" eb="1">
       <t>ワタル</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ソウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>連戻し</t>
     <rPh sb="0" eb="1">
       <t>ツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>モド</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>実刑期</t>
     <rPh sb="0" eb="1">
       <t>ジツ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ケイキ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>不定期刑</t>
     <rPh sb="0" eb="3">
       <t>フテイキ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>執行順序</t>
     <rPh sb="0" eb="2">
       <t>シッコウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>警察</t>
     <rPh sb="0" eb="2">
       <t>ケイサツ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>留置場に</t>
     <rPh sb="0" eb="3">
       <t>リュウチジョウ</t>
     </rPh>
-    <phoneticPr fontId="35"/>
+    <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>終了</t>
     <rPh sb="0" eb="1">
       <t>オワ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>リョウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>恩　赦</t>
     <rPh sb="0" eb="1">
       <t>オン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>より</t>
   </si>
   <si>
     <t>逃　走</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ソウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>死　亡</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>総　　　　　　数</t>
     <rPh sb="0" eb="1">
       <t>フサ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カズ</t>
     </rPh>
-    <phoneticPr fontId="38"/>
+    <phoneticPr fontId="34"/>
   </si>
   <si>
     <t>死刑執行</t>
     <rPh sb="0" eb="2">
       <t>シケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッコウ</t>
     </rPh>
-    <phoneticPr fontId="41"/>
+    <phoneticPr fontId="37"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="210" formatCode="_ * \(#\ ##0\)_ ;_ * \(\-#\ ##0\)_ ;_ * &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="182" formatCode="_ * #\ ##0_ ;_ * \-#\ ##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="183" formatCode="_ * \(#\ ##0\)_ ;_ * \(\-#\ ##0\)_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="40">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -593,73 +602,50 @@
       <sz val="11"/>
       <color indexed="63"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="23"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
-[...21 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1114,67 +1100,67 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -1220,365 +1206,354 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="64" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="37" fillId="0" borderId="18" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="33" fillId="0" borderId="18" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="191" fontId="37" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="33" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="37" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="191" fontId="37" fillId="0" borderId="19" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="33" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="33" fillId="0" borderId="19" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="36" fillId="0" borderId="15" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="15" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="64" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="210" fontId="36" fillId="0" borderId="19" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="32" fillId="0" borderId="19" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="210" fontId="36" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="32" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="210" fontId="36" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="191" fontId="36" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="32" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="33" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="182" fontId="32" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="36" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="32" fillId="0" borderId="17" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="64" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="21" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="21" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="21" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="64" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" xfId="64" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="20" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="64" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{74B25DCD-F330-4A80-A9C8-5C7B30F9F854}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{EC0C331A-1577-4B45-86AC-26DB2B801787}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{7AAA5D85-758E-483E-A8AD-100094CF6DD6}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A9FB646B-CC6D-4E02-8E0C-589D2E9E7FB0}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{656394B6-470F-4AE6-B55F-647BC0C0E620}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C3939F05-AF64-4868-9F65-3250A2F0D046}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{B7FAC214-3C31-439B-BE5D-5881A8766278}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{28A6149F-0A62-4BBD-885D-993162147FDC}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E8609552-DBCE-4909-A659-BE59349A12EA}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{89FC57A6-7913-45D7-BCDD-FA8F2CF966E4}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{FD661395-DBF3-4E1C-A156-BF352309F226}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{FE5DB1BF-EA37-49B2-8A78-2418D6A73AE9}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C6EDAFA2-BF18-4A48-B01E-5774B6B5907E}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{BFF2CD94-0E45-42E1-8A34-97E1AFE80639}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{10D449F8-D9C7-4471-A910-F2151A6F2B01}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{54295AC9-D364-44BE-B622-A2F745E395FC}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{7531BA09-0F4E-48D2-A1F1-9FCA87EC4354}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{F0282815-F81F-4A32-88D6-6A920BA87308}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{DAD07E5A-0092-42CB-85D2-6C87924F5CBB}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{6673102B-A596-4D2A-ACE7-1AF5E76C7FC7}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{4BCC3B9B-19EC-4CFE-B608-58170E53E6D8}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{8939ABAD-2711-4CC6-8ADE-EF27B9A53087}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{99AE731A-FABC-4078-A522-8C5444B48F7C}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{F5BEF642-2F07-48E0-AF18-A1687DC33BF9}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{4330C589-062D-4EB0-8A75-3EF5831B7150}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1711,1066 +1686,1053 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FDCCD75-2FE1-440A-BE14-049982456CB6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="C1:AC19"/>
+  <dimension ref="C1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.1640625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="26.83203125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="16384" width="10.1640625" style="1"/>
+    <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
+    <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
+    <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
+    <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
-      <c r="C1" s="22"/>
-[...16 lines deleted...]
-      <c r="Y1" s="48">
+      <c r="C1" s="20"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="Y1" s="41">
         <v>45809</v>
       </c>
     </row>
     <row r="2" spans="3:29" ht="27" customHeight="1">
-      <c r="E2" s="2"/>
-[...6 lines deleted...]
-      <c r="L2" s="4" t="s">
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="L2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="4"/>
-[...4 lines deleted...]
-      <c r="X2" s="5" t="s">
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="X2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="Y2" s="49" t="str">
+      <c r="Y2" s="42" t="str">
         <f>IF(TEXT(Y1,"e")="1",TEXT(Y1,"ggg")&amp;"元",TEXT(Y1,"ggge"))&amp;"年"&amp;TEXT(Y1,"m")&amp;"月"</f>
         <v>令和7年6月</v>
       </c>
-      <c r="Z2" s="49"/>
+      <c r="Z2" s="42"/>
       <c r="AA2" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="3:29" ht="14.25" thickBot="1">
-[...25 lines deleted...]
-      <c r="AB3" s="24"/>
+    <row r="3" spans="3:29" ht="13.5" thickBot="1">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="22"/>
     </row>
-    <row r="4" spans="3:29" ht="14.25" thickTop="1">
-[...10 lines deleted...]
-      <c r="K4" s="9" t="s">
+    <row r="4" spans="3:29" ht="13.5" thickTop="1">
+      <c r="D4" s="6"/>
+      <c r="E4" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="10"/>
-[...4 lines deleted...]
-      <c r="Q4" s="10" t="s">
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="R4" s="10"/>
-[...4 lines deleted...]
-      <c r="W4" s="10" t="s">
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="X4" s="10"/>
-[...3 lines deleted...]
-      <c r="AC4" s="11"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AC4" s="9"/>
     </row>
     <row r="5" spans="3:29">
-      <c r="C5" s="7"/>
-[...13 lines deleted...]
-      <c r="Q5" s="36" t="s">
+      <c r="D5" s="10"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="36"/>
-      <c r="S5" s="36" t="s">
+      <c r="R5" s="33"/>
+      <c r="S5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="36"/>
-[...2 lines deleted...]
-      <c r="W5" s="36" t="s">
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="36"/>
-[...4 lines deleted...]
-      <c r="AC5" s="13"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="11"/>
+      <c r="AC5" s="11"/>
     </row>
     <row r="6" spans="3:29">
-      <c r="C6" s="7"/>
-[...2 lines deleted...]
-      <c r="F6" s="39" t="s">
+      <c r="D6" s="10"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="39" t="s">
+      <c r="G6" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="39" t="s">
+      <c r="H6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="39" t="s">
+      <c r="I6" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="J6" s="39" t="s">
+      <c r="J6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="K6" s="39" t="s">
+      <c r="K6" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="L6" s="39" t="s">
+      <c r="L6" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="M6" s="39" t="s">
+      <c r="M6" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="N6" s="39"/>
-[...3 lines deleted...]
-      <c r="R6" s="39" t="s">
+      <c r="N6" s="35"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="S6" s="40"/>
-      <c r="T6" s="39" t="s">
+      <c r="S6" s="36"/>
+      <c r="T6" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="40"/>
-      <c r="V6" s="39" t="s">
+      <c r="U6" s="36"/>
+      <c r="V6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="W6" s="39" t="s">
+      <c r="W6" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="X6" s="39" t="s">
+      <c r="X6" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="Y6" s="40"/>
-[...3 lines deleted...]
-      <c r="AC6" s="13"/>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="10"/>
+      <c r="AC6" s="11"/>
     </row>
     <row r="7" spans="3:29">
-      <c r="C7" s="7"/>
-[...4 lines deleted...]
-      <c r="H7" s="39" t="s">
+      <c r="D7" s="10"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="L7" s="39" t="s">
+      <c r="L7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="39"/>
-[...9 lines deleted...]
-      <c r="W7" s="39" t="s">
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="36"/>
+      <c r="R7" s="35"/>
+      <c r="S7" s="36"/>
+      <c r="T7" s="35"/>
+      <c r="U7" s="36"/>
+      <c r="V7" s="35"/>
+      <c r="W7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="X7" s="39" t="s">
+      <c r="X7" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="Y7" s="40"/>
-[...3 lines deleted...]
-      <c r="AC7" s="13"/>
+      <c r="Y7" s="36"/>
+      <c r="Z7" s="36"/>
+      <c r="AA7" s="30"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="11"/>
     </row>
     <row r="8" spans="3:29">
-      <c r="C8" s="7"/>
-      <c r="D8" s="41" t="s">
+      <c r="D8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="39" t="s">
+      <c r="F8" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="39" t="s">
+      <c r="G8" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="H8" s="39" t="s">
+      <c r="H8" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="39" t="s">
+      <c r="I8" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="39" t="s">
+      <c r="J8" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="K8" s="39"/>
-      <c r="L8" s="39" t="s">
+      <c r="K8" s="35"/>
+      <c r="L8" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="M8" s="39"/>
-      <c r="N8" s="39" t="s">
+      <c r="M8" s="35"/>
+      <c r="N8" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="O8" s="43" t="s">
+      <c r="O8" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="P8" s="39" t="s">
+      <c r="P8" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="Q8" s="39" t="s">
+      <c r="Q8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="R8" s="39" t="s">
+      <c r="R8" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="S8" s="39" t="s">
+      <c r="S8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="T8" s="39"/>
-      <c r="U8" s="39" t="s">
+      <c r="T8" s="35"/>
+      <c r="U8" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="V8" s="39"/>
-      <c r="W8" s="39" t="s">
+      <c r="V8" s="35"/>
+      <c r="W8" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="X8" s="39"/>
-      <c r="Y8" s="39" t="s">
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="Z8" s="39" t="s">
+      <c r="Z8" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="AA8" s="31" t="s">
+      <c r="AA8" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="AB8" s="13"/>
-      <c r="AC8" s="13" t="s">
+      <c r="AB8" s="11"/>
+      <c r="AC8" s="11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="3:29">
-      <c r="C9" s="7"/>
-[...5 lines deleted...]
-      <c r="I9" s="39" t="s">
+      <c r="D9" s="10"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="J9" s="39"/>
-      <c r="K9" s="39" t="s">
+      <c r="J9" s="35"/>
+      <c r="K9" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="L9" s="39"/>
-[...10 lines deleted...]
-      <c r="W9" s="39" t="s">
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="36"/>
+      <c r="R9" s="35"/>
+      <c r="S9" s="36"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="36"/>
+      <c r="V9" s="35"/>
+      <c r="W9" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="X9" s="39"/>
-[...4 lines deleted...]
-      <c r="AC9" s="13"/>
+      <c r="X9" s="35"/>
+      <c r="Y9" s="36"/>
+      <c r="Z9" s="36"/>
+      <c r="AA9" s="30"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="11"/>
     </row>
     <row r="10" spans="3:29">
-      <c r="C10" s="7"/>
-[...2 lines deleted...]
-      <c r="F10" s="39" t="s">
+      <c r="D10" s="10"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="G10" s="39" t="s">
+      <c r="G10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="H10" s="39" t="s">
+      <c r="H10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="I10" s="39" t="s">
+      <c r="I10" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="39" t="s">
+      <c r="J10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="K10" s="39" t="s">
+      <c r="K10" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="L10" s="39" t="s">
+      <c r="L10" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="M10" s="39" t="s">
+      <c r="M10" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="N10" s="40"/>
-[...2 lines deleted...]
-      <c r="Q10" s="39" t="s">
+      <c r="N10" s="36"/>
+      <c r="O10" s="30"/>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="R10" s="39" t="s">
+      <c r="R10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="S10" s="39" t="s">
+      <c r="S10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="T10" s="39" t="s">
+      <c r="T10" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="U10" s="40"/>
-      <c r="V10" s="39" t="s">
+      <c r="U10" s="36"/>
+      <c r="V10" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="W10" s="39" t="s">
+      <c r="W10" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="X10" s="39" t="s">
+      <c r="X10" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="Y10" s="40"/>
-[...3 lines deleted...]
-      <c r="AC10" s="13"/>
+      <c r="Y10" s="36"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="30"/>
+      <c r="AB10" s="10"/>
+      <c r="AC10" s="11"/>
     </row>
     <row r="11" spans="3:29">
-      <c r="C11" s="10"/>
-[...2 lines deleted...]
-      <c r="F11" s="46" t="s">
+      <c r="C11" s="8"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="G11" s="46" t="s">
+      <c r="G11" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="46"/>
-      <c r="I11" s="46" t="s">
+      <c r="H11" s="39"/>
+      <c r="I11" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="J11" s="46"/>
-      <c r="K11" s="46" t="s">
+      <c r="J11" s="39"/>
+      <c r="K11" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="L11" s="46"/>
-[...4 lines deleted...]
-      <c r="Q11" s="46" t="s">
+      <c r="L11" s="39"/>
+      <c r="M11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="R11" s="46" t="s">
+      <c r="R11" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="S11" s="46" t="s">
+      <c r="S11" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="T11" s="46"/>
-[...2 lines deleted...]
-      <c r="W11" s="46" t="s">
+      <c r="T11" s="39"/>
+      <c r="U11" s="39"/>
+      <c r="V11" s="39"/>
+      <c r="W11" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="X11" s="46"/>
-[...4 lines deleted...]
-      <c r="AC11" s="14"/>
+      <c r="X11" s="39"/>
+      <c r="Y11" s="39"/>
+      <c r="Z11" s="39"/>
+      <c r="AA11" s="31"/>
+      <c r="AB11" s="11"/>
+      <c r="AC11" s="12"/>
     </row>
     <row r="12" spans="3:29">
-      <c r="C12" s="15"/>
-      <c r="D12" s="25">
+      <c r="C12" s="13"/>
+      <c r="D12" s="23">
         <v>5</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="23">
         <v>5</v>
       </c>
-      <c r="F12" s="25">
-[...26 lines deleted...]
-      <c r="O12" s="25">
+      <c r="F12" s="23">
+        <v>0</v>
+      </c>
+      <c r="G12" s="23">
+        <v>0</v>
+      </c>
+      <c r="H12" s="23">
+        <v>0</v>
+      </c>
+      <c r="I12" s="23">
+        <v>0</v>
+      </c>
+      <c r="J12" s="23">
+        <v>0</v>
+      </c>
+      <c r="K12" s="23">
+        <v>0</v>
+      </c>
+      <c r="L12" s="23">
+        <v>0</v>
+      </c>
+      <c r="M12" s="23">
+        <v>0</v>
+      </c>
+      <c r="N12" s="23">
+        <v>0</v>
+      </c>
+      <c r="O12" s="23">
         <v>2</v>
       </c>
-      <c r="P12" s="25">
-[...32 lines deleted...]
-      <c r="AA12" s="26">
+      <c r="P12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>0</v>
+      </c>
+      <c r="R12" s="23">
+        <v>0</v>
+      </c>
+      <c r="S12" s="23">
+        <v>0</v>
+      </c>
+      <c r="T12" s="23">
+        <v>0</v>
+      </c>
+      <c r="U12" s="23">
+        <v>0</v>
+      </c>
+      <c r="V12" s="23">
+        <v>0</v>
+      </c>
+      <c r="W12" s="23">
+        <v>0</v>
+      </c>
+      <c r="X12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="24">
         <v>2</v>
       </c>
-      <c r="AB12" s="26"/>
-      <c r="AC12" s="27">
+      <c r="AB12" s="24"/>
+      <c r="AC12" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="3:29" s="28" customFormat="1">
-      <c r="C13" s="16" t="s">
+    <row r="13" spans="3:29" s="26" customFormat="1">
+      <c r="C13" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="15">
         <v>1419</v>
       </c>
-      <c r="E13" s="17">
-[...2 lines deleted...]
-      <c r="F13" s="17">
+      <c r="E13" s="15">
+        <v>1333</v>
+      </c>
+      <c r="F13" s="15">
         <v>27</v>
       </c>
-      <c r="G13" s="17">
-[...2 lines deleted...]
-      <c r="H13" s="17">
+      <c r="G13" s="15">
+        <v>0</v>
+      </c>
+      <c r="H13" s="15">
         <v>2</v>
       </c>
-      <c r="I13" s="17">
-[...2 lines deleted...]
-      <c r="J13" s="17">
+      <c r="I13" s="15">
+        <v>0</v>
+      </c>
+      <c r="J13" s="15">
         <v>1</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="15">
+        <v>44</v>
+      </c>
+      <c r="L13" s="15">
+        <v>10</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0</v>
+      </c>
+      <c r="N13" s="15">
+        <v>2</v>
+      </c>
+      <c r="O13" s="15">
+        <v>1260</v>
+      </c>
+      <c r="P13" s="15">
+        <v>439</v>
+      </c>
+      <c r="Q13" s="15">
+        <v>710</v>
+      </c>
+      <c r="R13" s="15">
+        <v>6</v>
+      </c>
+      <c r="S13" s="15">
         <v>45</v>
       </c>
-      <c r="L13" s="17">
+      <c r="T13" s="15">
+        <v>0</v>
+      </c>
+      <c r="U13" s="15">
+        <v>0</v>
+      </c>
+      <c r="V13" s="15">
+        <v>1</v>
+      </c>
+      <c r="W13" s="15">
+        <v>31</v>
+      </c>
+      <c r="X13" s="15">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="15">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="15"/>
+      <c r="AC13" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="3:29" s="26" customFormat="1">
+      <c r="C14" s="14"/>
+      <c r="D14" s="23">
+        <v>5</v>
+      </c>
+      <c r="E14" s="23">
+        <v>5</v>
+      </c>
+      <c r="F14" s="23">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23">
+        <v>0</v>
+      </c>
+      <c r="H14" s="23">
+        <v>0</v>
+      </c>
+      <c r="I14" s="23">
+        <v>0</v>
+      </c>
+      <c r="J14" s="23">
+        <v>0</v>
+      </c>
+      <c r="K14" s="23">
+        <v>0</v>
+      </c>
+      <c r="L14" s="23">
+        <v>0</v>
+      </c>
+      <c r="M14" s="23">
+        <v>0</v>
+      </c>
+      <c r="N14" s="23">
+        <v>0</v>
+      </c>
+      <c r="O14" s="23">
+        <v>2</v>
+      </c>
+      <c r="P14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>0</v>
+      </c>
+      <c r="R14" s="23">
+        <v>0</v>
+      </c>
+      <c r="S14" s="23">
+        <v>0</v>
+      </c>
+      <c r="T14" s="23">
+        <v>0</v>
+      </c>
+      <c r="U14" s="23">
+        <v>0</v>
+      </c>
+      <c r="V14" s="23">
+        <v>0</v>
+      </c>
+      <c r="W14" s="23">
+        <v>0</v>
+      </c>
+      <c r="X14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="24">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="24"/>
+      <c r="AC14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="3:29" s="26" customFormat="1">
+      <c r="C15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="17">
+        <v>1268</v>
+      </c>
+      <c r="E15" s="17">
+        <v>1189</v>
+      </c>
+      <c r="F15" s="17">
+        <v>24</v>
+      </c>
+      <c r="G15" s="17">
+        <v>0</v>
+      </c>
+      <c r="H15" s="17">
+        <v>2</v>
+      </c>
+      <c r="I15" s="17">
+        <v>0</v>
+      </c>
+      <c r="J15" s="17">
+        <v>1</v>
+      </c>
+      <c r="K15" s="17">
+        <v>40</v>
+      </c>
+      <c r="L15" s="17">
         <v>10</v>
       </c>
-      <c r="M13" s="17">
-[...2 lines deleted...]
-      <c r="N13" s="17">
+      <c r="M15" s="17">
+        <v>0</v>
+      </c>
+      <c r="N15" s="17">
         <v>2</v>
       </c>
-      <c r="O13" s="17">
-[...8 lines deleted...]
-      <c r="R13" s="17">
+      <c r="O15" s="17">
+        <v>1142</v>
+      </c>
+      <c r="P15" s="17">
+        <v>412</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>629</v>
+      </c>
+      <c r="R15" s="17">
         <v>5</v>
       </c>
-      <c r="S13" s="17">
-[...8 lines deleted...]
-      <c r="V13" s="17">
+      <c r="S15" s="17">
+        <v>41</v>
+      </c>
+      <c r="T15" s="17">
+        <v>0</v>
+      </c>
+      <c r="U15" s="17">
+        <v>0</v>
+      </c>
+      <c r="V15" s="17">
         <v>1</v>
       </c>
-      <c r="W13" s="17">
-[...2 lines deleted...]
-      <c r="X13" s="17">
+      <c r="W15" s="17">
+        <v>28</v>
+      </c>
+      <c r="X15" s="17">
         <v>11</v>
       </c>
-      <c r="Y13" s="17">
-[...2 lines deleted...]
-      <c r="Z13" s="17">
+      <c r="Y15" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="17">
         <v>12</v>
       </c>
-      <c r="AA13" s="17">
-[...3 lines deleted...]
-      <c r="AC13" s="18">
+      <c r="AA15" s="17">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="3:29" s="28" customFormat="1">
-[...34 lines deleted...]
-      <c r="O14" s="25">
+    <row r="16" spans="3:29" s="26" customFormat="1">
+      <c r="C16" s="14"/>
+      <c r="D16" s="23">
+        <v>0</v>
+      </c>
+      <c r="E16" s="23">
+        <v>0</v>
+      </c>
+      <c r="F16" s="23">
+        <v>0</v>
+      </c>
+      <c r="G16" s="23">
+        <v>0</v>
+      </c>
+      <c r="H16" s="23">
+        <v>0</v>
+      </c>
+      <c r="I16" s="23">
+        <v>0</v>
+      </c>
+      <c r="J16" s="23">
+        <v>0</v>
+      </c>
+      <c r="K16" s="23">
+        <v>0</v>
+      </c>
+      <c r="L16" s="23">
+        <v>0</v>
+      </c>
+      <c r="M16" s="23">
+        <v>0</v>
+      </c>
+      <c r="N16" s="23">
+        <v>0</v>
+      </c>
+      <c r="O16" s="23">
+        <v>0</v>
+      </c>
+      <c r="P16" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>0</v>
+      </c>
+      <c r="R16" s="23">
+        <v>0</v>
+      </c>
+      <c r="S16" s="23">
+        <v>0</v>
+      </c>
+      <c r="T16" s="23">
+        <v>0</v>
+      </c>
+      <c r="U16" s="23">
+        <v>0</v>
+      </c>
+      <c r="V16" s="23">
+        <v>0</v>
+      </c>
+      <c r="W16" s="23">
+        <v>0</v>
+      </c>
+      <c r="X16" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="24">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="3:29" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="C17" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="17">
+        <v>151</v>
+      </c>
+      <c r="E17" s="17">
+        <v>144</v>
+      </c>
+      <c r="F17" s="17">
+        <v>3</v>
+      </c>
+      <c r="G17" s="17">
+        <v>0</v>
+      </c>
+      <c r="H17" s="17">
+        <v>0</v>
+      </c>
+      <c r="I17" s="17">
+        <v>0</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0</v>
+      </c>
+      <c r="K17" s="17">
+        <v>4</v>
+      </c>
+      <c r="L17" s="17">
+        <v>0</v>
+      </c>
+      <c r="M17" s="17">
+        <v>0</v>
+      </c>
+      <c r="N17" s="17">
+        <v>0</v>
+      </c>
+      <c r="O17" s="17">
+        <v>118</v>
+      </c>
+      <c r="P17" s="17">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>81</v>
+      </c>
+      <c r="R17" s="17">
+        <v>1</v>
+      </c>
+      <c r="S17" s="17">
+        <v>4</v>
+      </c>
+      <c r="T17" s="17">
+        <v>0</v>
+      </c>
+      <c r="U17" s="17">
+        <v>0</v>
+      </c>
+      <c r="V17" s="17">
+        <v>0</v>
+      </c>
+      <c r="W17" s="17">
+        <v>3</v>
+      </c>
+      <c r="X17" s="17">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="15">
         <v>2</v>
       </c>
-      <c r="P14" s="25">
-[...277 lines deleted...]
-      <c r="AC17" s="17">
+      <c r="AB17" s="15"/>
+      <c r="AC17" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="3:29">
-      <c r="C18" s="20"/>
-[...28 lines deleted...]
-      <c r="AC19" s="7"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="8"/>
+      <c r="V18" s="19"/>
+      <c r="W18" s="8"/>
+      <c r="X18" s="19"/>
+      <c r="Y18" s="8"/>
+      <c r="Z18" s="19"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="Y2:Z2"/>
   </mergeCells>
-  <phoneticPr fontId="41"/>
+  <phoneticPr fontId="37"/>
   <pageMargins left="0.59055118110236227" right="0.27559055118110237" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>25-06-02</vt:lpstr>
       <vt:lpstr>PASTE1</vt:lpstr>
       <vt:lpstr>PASTE2</vt:lpstr>
       <vt:lpstr>PASTE3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>