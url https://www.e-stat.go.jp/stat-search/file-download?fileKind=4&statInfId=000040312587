--- v0 (2026-05-14)
+++ v1 (2026-08-18)
@@ -1,229 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29311"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_5EF5EA6DDB4C634A4A639FAF658F6D2C2887161E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32C5FA03-46B4-43A1-8104-CEA0C4CB6EB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17340" windowHeight="14180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{E5B4F718-9E9F-4CC4-8293-E7FBF171D247}"/>
   </bookViews>
   <sheets>
     <sheet name="25-07-02" sheetId="11" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[1]合算4表!#REF!</definedName>
     <definedName name="\f">[1]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'25-07-02'!$A$1:$S$16</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
   <si>
-    <t>２　審理再開事由等通知の受理及び処理人員</t>
-[...46 lines deleted...]
-      <t>イン</t>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>許可しない</t>
+    <rPh sb="0" eb="2">
+      <t>キョカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...1 lines deleted...]
-    <t>（令和7年7月）</t>
   </si>
   <si>
     <t>受</t>
   </si>
   <si>
     <t xml:space="preserve">  理</t>
   </si>
   <si>
     <t>　　</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>処　　　　理</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">  審理再開後の措置</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　新</t>
   </si>
   <si>
     <t>未処理</t>
     <rPh sb="0" eb="3">
       <t>ミショリ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
-    </rPh>
-[...15 lines deleted...]
-      <t>キョカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総  数</t>
   </si>
   <si>
     <t>前月繰越</t>
     <rPh sb="0" eb="2">
       <t>ゼンゲツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クリコシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>矯  正</t>
   </si>
   <si>
     <t>保　護</t>
@@ -288,130 +219,186 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>取下げ
 なし</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>取下げ
 あり</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>その他</t>
-[...1 lines deleted...]
-  <si>
     <t>施  設</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>観察所</t>
   </si>
   <si>
     <t>せ　ず</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総                                数</t>
   </si>
   <si>
     <t xml:space="preserve">     計</t>
   </si>
   <si>
     <t>仮釈放審理再開事由等通知</t>
     <rPh sb="1" eb="2">
       <t>セキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ホウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンリ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>サイカイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジユウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ツウチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>全部実刑</t>
-[...6 lines deleted...]
-  <si>
     <t>仮出場審理再開事由等通知</t>
     <rPh sb="3" eb="5">
       <t>シンリ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>サイカイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジユウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ツウチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>…</t>
+    <t>許　　可</t>
+    <rPh sb="0" eb="1">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">  少  年  院  仮  退  院
 審 理 再 開 事 由 等 通 知</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>全部実刑</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>一部猶予</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２　審理再開事由等通知の受理及び処理人員</t>
+    <rPh sb="2" eb="3">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヨシ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>チ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ウケ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トコロ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ジン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>ＳＥ・ＳＡ　　特定少年を除く</t>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対象者以外　　特定少年</t>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>対象者　　　　特定少年</t>
     <rPh sb="7" eb="9">
@@ -421,66 +408,72 @@
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>退院審理再開事由等通知</t>
     <rPh sb="0" eb="2">
       <t>タイイン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サイカイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジユウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>トウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ツウチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>（令和7年7月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1527,148 +1520,148 @@
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{C8BD28E3-D6B1-4FB7-A523-A9933B7AA7BF}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{A9C82B3E-9DA0-46AF-8F07-469E8161D17E}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{F977A093-A71C-4C45-8773-58D676A6C5F5}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{6CD24DB0-A3E6-489E-9A78-9AF5037BE260}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{4B26DE88-1F45-41ED-A203-9D6186F0772D}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{A10E441B-25D8-4301-B60E-6759E8B684BF}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{C190D789-4FDE-4DA9-9CD0-57996F4C4440}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{8C653CBF-7687-4867-A762-2D7CE5DA3A17}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{A72ED9D6-B644-476D-B4B8-1F6F5BE0BA53}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{D60A55BC-63EB-41B9-A4EA-B193E9399EF8}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{9D273836-52DE-495F-AC82-367742D0DE2A}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{7736DA2F-3F66-4A00-A96F-89AE376F3D65}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{35D74846-13B4-4CBC-857C-7485CF62DD75}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{624F2DFE-118C-433A-A381-DBED21B54E82}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{65459AE2-EBA9-4189-914E-8513BC959096}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{C80D1CF7-D33C-4E11-83BB-BFE5051D8EC8}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{F5361F63-E651-45EA-9D0A-FD2B80395803}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{7CDC1384-D791-4399-904F-E1485FC60439}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{8E9F1302-3050-409B-A12D-A375D794717C}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{208CDF87-4281-4B75-AE36-4E9580D1DD86}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{5B9D2EFB-9213-4B14-AAB6-86387DE1CC59}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{1FF15866-F835-4A5B-822A-A06A272D3A2E}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{27E0B447-BDA4-4C8E-A321-BFAE71712424}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{AD8DCCD1-1BC4-4C5C-9E08-2C2744BB6DE0}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{94AA8F94-17E2-4608-A966-54F5D22844CB}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{A1236EBB-2128-406E-8E4E-7E082316BC63}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{38CAFCD8-6F13-4846-8849-3AAFCD581803}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{1657D5CB-E6F1-41EA-8C6B-7838879CC410}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{62DBFD33-EC13-452D-A3FB-DA3909E1F346}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{275B7B8C-D241-40ED-AB3E-1626BAFC376D}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{39B95A7F-6202-436D-A883-3F47EDF0C9F9}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{6E817078-895F-4601-ACDE-7DB16DF21486}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{CCD58812-4733-4BF3-865E-CBC4EFD0D69F}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{249F3732-368F-4343-8815-C6C7EC95EC02}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{4DE00BC6-50E5-4630-BB45-91BF726BC23E}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1876425</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1952625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22581" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F986564-9B41-5D4E-8A13-ACA937A31ABA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2543175" y="1504950"/>
           <a:ext cx="76200" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1683,51 +1676,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1876425</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1952625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22582" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{590D8EA8-8D2A-A997-59B9-974C397B6ADA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2543175" y="2381250"/>
           <a:ext cx="76200" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 116667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1742,51 +1735,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22583" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3761E311-FDE2-5D55-8EB5-9984D942F2C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3495675" y="3048000"/>
           <a:ext cx="47625" cy="361950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66007"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1801,51 +1794,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22584" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0589347-AC77-BB01-457D-3E8CE2C46FC0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3495675" y="2609850"/>
           <a:ext cx="47625" cy="361950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66007"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2178,352 +2171,354 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FED12CE-1854-48A0-994B-0CE6E5C4DD07}">
   <sheetPr codeName="Sheet17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="12.95"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.77734375" style="5" customWidth="1"/>
-    <col min="2" max="2" width="26.21875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="8.75" style="5" customWidth="1"/>
+    <col min="2" max="2" width="26.25" style="5" customWidth="1"/>
     <col min="3" max="3" width="25" style="5" customWidth="1"/>
-    <col min="4" max="16" width="8.77734375" style="5"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="8.77734375" style="5"/>
+    <col min="4" max="16" width="8.75" style="5"/>
+    <col min="17" max="17" width="8.75" style="5" customWidth="1"/>
+    <col min="18" max="16384" width="8.75" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="17.100000000000001" thickBot="1">
+    <row r="1" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3" t="s">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="41" t="s">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
-      <c r="Q1" s="32"/>
+      <c r="Q1" s="32">
+        <v>45839</v>
+      </c>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
     </row>
-    <row r="2" spans="1:20" ht="18" customHeight="1" thickTop="1">
+    <row r="2" spans="1:20" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="11"/>
       <c r="M2" s="12"/>
       <c r="N2" s="13"/>
       <c r="O2" s="14" t="s">
         <v>6</v>
       </c>
       <c r="P2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="6"/>
     </row>
-    <row r="3" spans="1:20" ht="17.25" customHeight="1">
+    <row r="3" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="12"/>
       <c r="F3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="16"/>
       <c r="K3" s="17"/>
       <c r="L3" s="15"/>
       <c r="M3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="42" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="37" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="P3" s="49"/>
       <c r="Q3" s="37" t="s">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="R3" s="38"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
     </row>
-    <row r="4" spans="1:20" ht="17.25" customHeight="1">
+    <row r="4" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="G4" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="42" t="s">
+      <c r="H4" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="I4" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="18" t="s">
+      <c r="J4" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="18" t="s">
+      <c r="K4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="18" t="s">
+      <c r="L4" s="44" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="M4" s="12"/>
       <c r="N4" s="48"/>
       <c r="O4" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="P4" s="46" t="s">
+      <c r="R4" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="Q4" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S4" s="15" t="s">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="T4" s="6"/>
     </row>
-    <row r="5" spans="1:20" ht="28.5" customHeight="1">
+    <row r="5" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="21"/>
       <c r="D5" s="8"/>
       <c r="E5" s="22"/>
       <c r="F5" s="43"/>
       <c r="G5" s="23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H5" s="23" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="L5" s="45"/>
       <c r="M5" s="22"/>
       <c r="N5" s="43"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="8"/>
       <c r="T5" s="6"/>
     </row>
-    <row r="6" spans="1:20" ht="16.5">
+    <row r="6" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="D6" s="33">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="33">
         <v>1</v>
       </c>
       <c r="F6" s="33">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" s="33">
         <v>15</v>
       </c>
       <c r="I6" s="33">
         <v>33</v>
       </c>
       <c r="J6" s="33">
         <v>33</v>
       </c>
       <c r="K6" s="33">
         <v>0</v>
       </c>
       <c r="L6" s="33">
         <v>0</v>
       </c>
       <c r="M6" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N6" s="33">
         <v>34</v>
       </c>
       <c r="O6" s="33">
         <v>14</v>
       </c>
       <c r="P6" s="33">
         <v>1</v>
       </c>
       <c r="Q6" s="33">
         <v>9</v>
       </c>
       <c r="R6" s="33">
         <v>10</v>
       </c>
       <c r="S6" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="16.5">
+    <row r="7" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="26" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D7" s="33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="33">
         <v>1</v>
       </c>
       <c r="F7" s="33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" s="33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H7" s="33">
         <v>10</v>
       </c>
       <c r="I7" s="33">
         <v>26</v>
       </c>
       <c r="J7" s="33">
         <v>26</v>
       </c>
       <c r="K7" s="33">
         <v>0</v>
       </c>
       <c r="L7" s="33">
         <v>0</v>
       </c>
       <c r="M7" s="33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N7" s="33">
         <v>26</v>
       </c>
       <c r="O7" s="33">
         <v>7</v>
       </c>
       <c r="P7" s="33">
         <v>1</v>
       </c>
       <c r="Q7" s="33">
         <v>8</v>
       </c>
       <c r="R7" s="33">
         <v>10</v>
       </c>
       <c r="S7" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="16.5">
+    <row r="8" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="27" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="34">
         <v>28</v>
       </c>
       <c r="E8" s="34">
         <v>1</v>
       </c>
       <c r="F8" s="34">
         <v>27</v>
       </c>
       <c r="G8" s="34">
         <v>18</v>
       </c>
       <c r="H8" s="34">
         <v>9</v>
       </c>
       <c r="I8" s="34">
         <v>25</v>
       </c>
       <c r="J8" s="34">
         <v>25</v>
@@ -2534,441 +2529,441 @@
       <c r="L8" s="34">
         <v>0</v>
       </c>
       <c r="M8" s="34">
         <v>3</v>
       </c>
       <c r="N8" s="34">
         <v>25</v>
       </c>
       <c r="O8" s="34">
         <v>7</v>
       </c>
       <c r="P8" s="34">
         <v>1</v>
       </c>
       <c r="Q8" s="34">
         <v>7</v>
       </c>
       <c r="R8" s="34">
         <v>10</v>
       </c>
       <c r="S8" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="16.5">
+    <row r="9" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="6"/>
       <c r="C9" s="27" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="34">
+        <v>2</v>
+      </c>
+      <c r="E9" s="34">
+        <v>0</v>
+      </c>
+      <c r="F9" s="34">
+        <v>2</v>
+      </c>
+      <c r="G9" s="34">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H9" s="34">
         <v>1</v>
       </c>
       <c r="I9" s="34">
         <v>1</v>
       </c>
       <c r="J9" s="34">
         <v>1</v>
       </c>
       <c r="K9" s="34">
         <v>0</v>
       </c>
       <c r="L9" s="34">
         <v>0</v>
       </c>
       <c r="M9" s="34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N9" s="34">
         <v>1</v>
       </c>
       <c r="O9" s="34">
         <v>0</v>
       </c>
       <c r="P9" s="34">
         <v>0</v>
       </c>
       <c r="Q9" s="34">
         <v>1</v>
       </c>
       <c r="R9" s="34">
         <v>0</v>
       </c>
       <c r="S9" s="34">
         <v>0</v>
       </c>
       <c r="T9" s="28"/>
     </row>
-    <row r="10" spans="1:20" ht="16.5">
+    <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="33">
         <v>0</v>
       </c>
       <c r="E10" s="33">
         <v>0</v>
       </c>
       <c r="F10" s="33">
         <v>0</v>
       </c>
       <c r="G10" s="33">
         <v>0</v>
       </c>
       <c r="H10" s="33">
         <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
         <v>0</v>
       </c>
       <c r="K10" s="33">
         <v>0</v>
       </c>
       <c r="L10" s="33" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="33">
         <v>0</v>
       </c>
       <c r="O10" s="33" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P10" s="33">
         <v>0</v>
       </c>
       <c r="Q10" s="33">
         <v>0</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="16.5">
+    <row r="11" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="26" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D11" s="33">
         <v>7</v>
       </c>
       <c r="E11" s="33">
         <v>0</v>
       </c>
       <c r="F11" s="33">
         <v>7</v>
       </c>
       <c r="G11" s="33">
         <v>2</v>
       </c>
       <c r="H11" s="33">
         <v>5</v>
       </c>
       <c r="I11" s="33">
         <v>7</v>
       </c>
       <c r="J11" s="33">
         <v>7</v>
       </c>
       <c r="K11" s="33">
         <v>0</v>
       </c>
       <c r="L11" s="33">
         <v>0</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>8</v>
       </c>
       <c r="O11" s="33">
         <v>7</v>
       </c>
       <c r="P11" s="33">
         <v>0</v>
       </c>
       <c r="Q11" s="33">
         <v>1</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="16.5">
+    <row r="12" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="40"/>
       <c r="B12" s="40"/>
       <c r="C12" s="36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D12" s="34">
         <v>5</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="34">
         <v>5</v>
       </c>
       <c r="G12" s="34">
         <v>2</v>
       </c>
       <c r="H12" s="34">
         <v>3</v>
       </c>
       <c r="I12" s="34">
         <v>5</v>
       </c>
       <c r="J12" s="34">
         <v>5</v>
       </c>
       <c r="K12" s="34">
         <v>0</v>
       </c>
       <c r="L12" s="34">
         <v>0</v>
       </c>
       <c r="M12" s="34">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>4</v>
       </c>
       <c r="O12" s="34">
         <v>4</v>
       </c>
       <c r="P12" s="34">
         <v>0</v>
       </c>
       <c r="Q12" s="34">
         <v>0</v>
       </c>
       <c r="R12" s="34">
         <v>0</v>
       </c>
       <c r="S12" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="16.5">
+    <row r="13" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="40"/>
       <c r="B13" s="40"/>
       <c r="C13" s="36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D13" s="34">
         <v>2</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>2</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>2</v>
       </c>
       <c r="I13" s="34">
         <v>2</v>
       </c>
       <c r="J13" s="34">
         <v>2</v>
       </c>
       <c r="K13" s="34">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="34">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>4</v>
       </c>
       <c r="O13" s="34">
         <v>3</v>
       </c>
       <c r="P13" s="34">
         <v>0</v>
       </c>
       <c r="Q13" s="34">
         <v>1</v>
       </c>
       <c r="R13" s="34">
         <v>0</v>
       </c>
       <c r="S13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="16.5">
+    <row r="14" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="40"/>
       <c r="B14" s="40"/>
       <c r="C14" s="36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14" s="34">
         <v>0</v>
       </c>
       <c r="E14" s="34">
         <v>0</v>
       </c>
       <c r="F14" s="34">
         <v>0</v>
       </c>
       <c r="G14" s="34">
         <v>0</v>
       </c>
       <c r="H14" s="34">
         <v>0</v>
       </c>
       <c r="I14" s="34">
         <v>0</v>
       </c>
       <c r="J14" s="34">
         <v>0</v>
       </c>
       <c r="K14" s="34">
         <v>0</v>
       </c>
       <c r="L14" s="34">
         <v>0</v>
       </c>
       <c r="M14" s="34">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
       <c r="O14" s="34">
         <v>0</v>
       </c>
       <c r="P14" s="34">
         <v>0</v>
       </c>
       <c r="Q14" s="34">
         <v>0</v>
       </c>
       <c r="R14" s="34">
         <v>0</v>
       </c>
       <c r="S14" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="16.5">
+    <row r="15" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="40"/>
       <c r="B15" s="40"/>
       <c r="C15" s="36" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15" s="34">
         <v>0</v>
       </c>
       <c r="E15" s="34">
         <v>0</v>
       </c>
       <c r="F15" s="34">
         <v>0</v>
       </c>
       <c r="G15" s="34">
         <v>0</v>
       </c>
       <c r="H15" s="34">
         <v>0</v>
       </c>
       <c r="I15" s="34">
         <v>0</v>
       </c>
       <c r="J15" s="34">
         <v>0</v>
       </c>
       <c r="K15" s="34">
         <v>0</v>
       </c>
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="34">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
       <c r="O15" s="34">
         <v>0</v>
       </c>
       <c r="P15" s="34">
         <v>0</v>
       </c>
       <c r="Q15" s="34">
         <v>0</v>
       </c>
       <c r="R15" s="34">
         <v>0</v>
       </c>
       <c r="S15" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="16.5">
+    <row r="16" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="31"/>
       <c r="D16" s="35">
         <v>0</v>
       </c>
       <c r="E16" s="35">
         <v>0</v>
       </c>
       <c r="F16" s="35">
         <v>0</v>
       </c>
       <c r="G16" s="35">
         <v>0</v>
       </c>
       <c r="H16" s="35">
         <v>0</v>
       </c>
       <c r="I16" s="35">
         <v>0</v>
       </c>
       <c r="J16" s="35">
         <v>0</v>
       </c>
       <c r="K16" s="35">
@@ -2999,235 +2994,75 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="A11:B15"/>
     <mergeCell ref="N1:P1"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:N5"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>25-07-02</vt:lpstr>
+      <vt:lpstr>'25-07-02'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>