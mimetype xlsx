--- v0 (2026-05-14)
+++ v1 (2026-08-18)
@@ -1,385 +1,378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29311"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_521FAC21D3F5728A19D43FDA1F4A4DE93EE2A978" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2ED673E-0CB3-4979-8161-050D0C825F9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17340" windowHeight="14180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{7D663CB9-A0D2-4630-99CD-3F71AF25799B}"/>
   </bookViews>
   <sheets>
     <sheet name="25-07-03" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="29">
   <si>
-    <t>３　仮釈放の取消し等の審理の開始及び終了人員</t>
-[...31 lines deleted...]
-      <t>イン</t>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>前月繰越</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンゲツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クリコシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（令和7年7月）</t>
-[...37 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>総　数</t>
   </si>
   <si>
     <t>理由ありと</t>
   </si>
   <si>
     <t>理由なしと</t>
   </si>
   <si>
-    <t>月末現在</t>
-[...28 lines deleted...]
-  <si>
     <t>移　送</t>
   </si>
   <si>
     <t>認めたもの</t>
-  </si>
-[...1 lines deleted...]
-    <t>その他</t>
   </si>
   <si>
     <t>審理中</t>
   </si>
   <si>
     <t>総　　　　　　      数</t>
   </si>
   <si>
-    <t>　　　計</t>
+    <t>　保　護　観　察　停　止</t>
+  </si>
+  <si>
+    <t>　保 護 観 察 停 止 解 除</t>
+  </si>
+  <si>
+    <t>審　理　の　開　始　等</t>
+    <rPh sb="0" eb="1">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ハジメ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>審　理　の　終　結　等</t>
+    <rPh sb="0" eb="1">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ムスブ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>月末現在</t>
+    <rPh sb="0" eb="2">
+      <t>ゲツマツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>開始</t>
+    <rPh sb="0" eb="2">
+      <t>カイシ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　計</t>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>　少年院仮退院中の退院</t>
+  </si>
+  <si>
+    <t>　仮釈放取消し</t>
+  </si>
+  <si>
     <t>　申　　　出</t>
     <rPh sb="1" eb="2">
       <t>サル</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>デ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>全 部 実 刑</t>
     <rPh sb="0" eb="1">
       <t>ゼン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>一 部 猶 予</t>
     <rPh sb="0" eb="1">
       <t>イチ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ナオ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヨ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
-    <t>　仮釈放取消し</t>
+    <t>　　　計</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　取    消</t>
     <rPh sb="1" eb="2">
       <t>トリ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>　事由通知</t>
     <rPh sb="3" eb="5">
       <t>ツウチ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
-    <t>　保　護　観　察　停　止</t>
-[...5 lines deleted...]
-    <t>　少年院仮退院中の退院</t>
+    <t>３　仮釈放の取消し等の審理の開始及び終了人員</t>
+    <rPh sb="3" eb="4">
+      <t>セキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ハジメ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ジン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ＳＥ・ＳＡ　　特定少年を除く</t>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対象者以外　　特定少年</t>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>対象者　　　　特定少年</t>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウネン</t>
     </rPh>
     <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>（令和7年7月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1302,178 +1295,178 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="75" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="75" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="13" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="19" xfId="75" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="75" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{08D86669-E575-4CC2-9B87-1482FE77DD98}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{3882CDF5-7818-4806-88D4-B97516B20805}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{1B18A134-5C3D-48A1-84BF-A2F253BD2B43}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{333540CB-4D74-4DC0-B69D-513AE5198CB5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{9B347F31-D7DE-40F2-B73D-3AE86EA4B83E}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C7C6A65C-4A0E-4A76-A1CB-89CAE8C3885D}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{BB0C1928-90D6-4953-A7A6-C5A93CC0DFBD}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{10487A92-71A3-48BE-A42A-2247EC82C029}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E42236A4-E676-431D-9799-8A9C77B48A16}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{70A766E2-A047-437A-A270-3B2044ADDAE9}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{7A2989BD-5453-484F-A3BE-E26DD1EC9674}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{7F1221FD-8EF7-4ADB-AB1D-726DB24D0771}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{CEC1C7FF-38FA-485B-B36E-54999E9F90F7}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{52AC7D39-12DF-4E7B-9DDB-D9F1C93B83F2}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{2F36BDB8-1EF5-4768-A691-A9F952C60669}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{ACDE3EEA-6FF6-4747-9CCA-8AF769DF8543}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{28F85E80-96E9-4E4F-8FE8-C8B9D03F84D2}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{5361A327-C942-4B7A-A178-0E213FFA58F5}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{E92CF820-E585-4BB0-A5D0-B23313F27929}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{26CDCFDB-39A7-4D10-93C5-0EF88B1DCC1D}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{58D0229D-4591-4604-9ECF-471801AB27B3}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{92ED55FB-8A4A-4579-BA54-48A7ECBEE735}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{9A472F1B-E9E6-4040-AFFF-5E9D5EB3969C}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{714E6ED7-8DBD-4B6A-BE2E-21F30990426B}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{B9CCEBF7-14A7-4CA1-8355-A3729DF34B33}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{5769D883-A1F4-4324-B014-0879F279667D}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{100F3E70-9DD2-4244-AA73-E48547EDD24A}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{B3E9C114-7195-4292-8FCB-16114A0340A0}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{C7B6FF30-723E-427A-8E6E-FBC14FDE3537}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{CA2A8E63-0CF6-4AD0-A370-FD681092B9E2}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{6DBD5966-9236-4C2C-9578-20E01D112BFE}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{0B4766C4-DC89-49F5-8E12-B5E769345095}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{94FFAD2C-36C3-48A2-97EB-538D8EF483C3}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{F29E1113-55BD-4D26-AE79-EE46CFC659CE}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{62BCB3FE-1DD7-4A9B-9380-3C67621F87EC}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{AC2B0D99-0446-426A-BD10-596C9E5F9EDD}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23633" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000515C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FFC47D-25A1-6C0E-4E7C-EDB2B126E0DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="3838575"/>
           <a:ext cx="114300" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 108154"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1488,51 +1481,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1181100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1257300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23634" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000525C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD2933B7-98E8-9796-5090-1E2B0F1434CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2400300" y="2514600"/>
           <a:ext cx="76200" cy="638175"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75220"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1547,51 +1540,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1247775</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23635" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000535C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A302AD-E282-5032-F557-2C8240592159}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="1619250"/>
           <a:ext cx="76200" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 74808"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1606,51 +1599,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23636" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000545C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A598EAFB-2441-D625-EB6E-E54F73AE1D2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1266825" y="1409700"/>
           <a:ext cx="47625" cy="1847850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 134722"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1665,51 +1658,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23637" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000555C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF183A7-72DC-3FC2-6E92-2D230F0697F0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4095750"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1724,51 +1717,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23638" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000565C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5812E76-4F7B-BD15-7DAD-B93C4E85E883}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4514850"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2144,1012 +2137,845 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EDB2F16-DD24-459B-BA53-6288A8082F1C}">
   <sheetPr codeName="Sheet17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="7" style="1" customWidth="1"/>
-    <col min="3" max="3" width="17.109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.08203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.08203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.25" style="1" customWidth="1"/>
     <col min="6" max="8" width="9" style="1"/>
-    <col min="9" max="9" width="10.77734375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="13.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.75" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.58203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="1"/>
     <col min="14" max="14" width="9.33203125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C1" s="1" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N1" s="21"/>
+        <v>24</v>
+      </c>
+      <c r="N1" s="21">
+        <v>45839</v>
+      </c>
     </row>
-    <row r="2" spans="1:14" ht="17.100000000000001" thickBot="1">
+    <row r="2" spans="1:14" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="32" t="s">
-[...3 lines deleted...]
-      <c r="N2" s="32"/>
+      <c r="L2" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" thickTop="1">
+    <row r="3" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="31"/>
       <c r="I3" s="29" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
-      <c r="M3" s="34"/>
+      <c r="M3" s="32"/>
       <c r="N3" s="4"/>
     </row>
-    <row r="4" spans="1:14" ht="17.25" customHeight="1">
+    <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="6" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="22.5" customHeight="1">
+    <row r="5" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="9" t="s">
+    </row>
+    <row r="6" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
         <v>8</v>
-      </c>
-[...27 lines deleted...]
-        <v>14</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="22">
         <v>66</v>
       </c>
       <c r="F6" s="23">
         <v>7</v>
       </c>
       <c r="G6" s="23">
         <v>59</v>
       </c>
       <c r="H6" s="23">
         <v>0</v>
       </c>
       <c r="I6" s="23">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J6" s="23">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K6" s="23">
         <v>3</v>
       </c>
       <c r="L6" s="23">
         <v>0</v>
       </c>
       <c r="M6" s="23">
         <v>0</v>
       </c>
       <c r="N6" s="23">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D7" s="13"/>
       <c r="E7" s="22">
         <v>34</v>
       </c>
       <c r="F7" s="23">
         <v>3</v>
       </c>
       <c r="G7" s="23">
         <v>31</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
         <v>27</v>
       </c>
       <c r="J7" s="23">
         <v>25</v>
       </c>
       <c r="K7" s="23">
         <v>2</v>
       </c>
       <c r="L7" s="23">
         <v>0</v>
       </c>
       <c r="M7" s="23">
         <v>0</v>
       </c>
       <c r="N7" s="23">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="11"/>
       <c r="B8" s="11"/>
       <c r="C8" s="19"/>
       <c r="D8" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E8" s="22">
         <v>33</v>
       </c>
       <c r="F8" s="23">
         <v>2</v>
       </c>
       <c r="G8" s="23">
         <v>31</v>
       </c>
       <c r="H8" s="23">
         <v>0</v>
       </c>
       <c r="I8" s="23">
         <v>27</v>
       </c>
       <c r="J8" s="23">
         <v>25</v>
       </c>
       <c r="K8" s="23">
         <v>2</v>
       </c>
       <c r="L8" s="23">
         <v>0</v>
       </c>
       <c r="M8" s="23">
         <v>0</v>
       </c>
       <c r="N8" s="23">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" s="24">
         <v>31</v>
       </c>
       <c r="F9" s="25">
         <v>2</v>
       </c>
       <c r="G9" s="25">
         <v>29</v>
       </c>
       <c r="H9" s="25">
         <v>0</v>
       </c>
       <c r="I9" s="25">
         <v>25</v>
       </c>
       <c r="J9" s="25">
         <v>24</v>
       </c>
       <c r="K9" s="25">
         <v>1</v>
       </c>
       <c r="L9" s="25">
         <v>0</v>
       </c>
       <c r="M9" s="25">
         <v>0</v>
       </c>
       <c r="N9" s="25">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" s="24">
         <v>2</v>
       </c>
       <c r="F10" s="25">
         <v>0</v>
       </c>
       <c r="G10" s="25">
         <v>2</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
       </c>
       <c r="I10" s="25">
         <v>2</v>
       </c>
       <c r="J10" s="25">
         <v>1</v>
       </c>
       <c r="K10" s="25">
         <v>1</v>
       </c>
       <c r="L10" s="25">
         <v>0</v>
       </c>
       <c r="M10" s="25">
         <v>0</v>
       </c>
       <c r="N10" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="24"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="25"/>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E12" s="22">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>1</v>
       </c>
       <c r="G12" s="23">
         <v>0</v>
       </c>
       <c r="H12" s="23">
         <v>0</v>
       </c>
       <c r="I12" s="23">
         <v>0</v>
       </c>
       <c r="J12" s="23">
         <v>0</v>
       </c>
       <c r="K12" s="23">
         <v>0</v>
       </c>
       <c r="L12" s="23">
         <v>0</v>
       </c>
       <c r="M12" s="23">
         <v>0</v>
       </c>
       <c r="N12" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" s="24">
         <v>1</v>
       </c>
       <c r="F13" s="25">
         <v>1</v>
       </c>
       <c r="G13" s="25">
         <v>0</v>
       </c>
       <c r="H13" s="25">
         <v>0</v>
       </c>
       <c r="I13" s="25">
         <v>0</v>
       </c>
       <c r="J13" s="25">
         <v>0</v>
       </c>
       <c r="K13" s="25">
         <v>0</v>
       </c>
       <c r="L13" s="25">
         <v>0</v>
       </c>
       <c r="M13" s="25">
         <v>0</v>
       </c>
       <c r="N13" s="25">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="17"/>
       <c r="D14" s="16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" s="24">
         <v>0</v>
       </c>
       <c r="F14" s="25">
         <v>0</v>
       </c>
       <c r="G14" s="25">
         <v>0</v>
       </c>
       <c r="H14" s="25">
         <v>0</v>
       </c>
       <c r="I14" s="25">
         <v>0</v>
       </c>
       <c r="J14" s="25">
         <v>0</v>
       </c>
       <c r="K14" s="25">
         <v>0</v>
       </c>
       <c r="L14" s="25">
         <v>0</v>
       </c>
       <c r="M14" s="25">
         <v>0</v>
       </c>
       <c r="N14" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="24"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="25"/>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="22">
         <v>10</v>
       </c>
       <c r="F16" s="23">
         <v>0</v>
       </c>
       <c r="G16" s="23">
         <v>10</v>
       </c>
       <c r="H16" s="23">
         <v>0</v>
       </c>
       <c r="I16" s="23">
         <v>10</v>
       </c>
       <c r="J16" s="23">
         <v>10</v>
       </c>
       <c r="K16" s="23">
         <v>0</v>
       </c>
       <c r="L16" s="23">
         <v>0</v>
       </c>
       <c r="M16" s="23">
         <v>0</v>
       </c>
       <c r="N16" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="22">
         <v>3</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="23">
         <v>3</v>
       </c>
       <c r="H17" s="23">
         <v>0</v>
       </c>
       <c r="I17" s="23">
         <v>3</v>
       </c>
       <c r="J17" s="23">
         <v>3</v>
       </c>
       <c r="K17" s="23">
         <v>0</v>
       </c>
       <c r="L17" s="23">
         <v>0</v>
       </c>
       <c r="M17" s="23">
         <v>0</v>
       </c>
       <c r="N17" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E18" s="22">
         <v>19</v>
       </c>
       <c r="F18" s="23">
         <v>4</v>
       </c>
       <c r="G18" s="23">
         <v>15</v>
       </c>
       <c r="H18" s="23">
         <v>0</v>
       </c>
       <c r="I18" s="23">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J18" s="23">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="K18" s="23">
         <v>1</v>
       </c>
       <c r="L18" s="23">
         <v>0</v>
       </c>
       <c r="M18" s="23">
         <v>0</v>
       </c>
       <c r="N18" s="23">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="33"/>
-[...3 lines deleted...]
-      </c>
       <c r="E19" s="24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F19" s="25">
         <v>1</v>
       </c>
       <c r="G19" s="25">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H19" s="25">
         <v>0</v>
       </c>
       <c r="I19" s="25">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J19" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K19" s="25">
         <v>1</v>
       </c>
       <c r="L19" s="25">
         <v>0</v>
       </c>
       <c r="M19" s="25">
         <v>0</v>
       </c>
       <c r="N19" s="25">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
-[...2 lines deleted...]
-      <c r="C20" s="33"/>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
       <c r="D20" s="28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E20" s="24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
       <c r="G20" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H20" s="25">
         <v>0</v>
       </c>
       <c r="I20" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J20" s="25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K20" s="25">
         <v>0</v>
       </c>
       <c r="L20" s="25">
         <v>0</v>
       </c>
       <c r="M20" s="25">
         <v>0</v>
       </c>
       <c r="N20" s="25">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
-[...2 lines deleted...]
-      <c r="C21" s="33"/>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="34"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
       <c r="D21" s="28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E21" s="24">
         <v>3</v>
       </c>
       <c r="F21" s="25">
         <v>0</v>
       </c>
       <c r="G21" s="25">
         <v>3</v>
       </c>
       <c r="H21" s="25">
         <v>0</v>
       </c>
       <c r="I21" s="25">
         <v>1</v>
       </c>
       <c r="J21" s="25">
         <v>1</v>
       </c>
       <c r="K21" s="25">
         <v>0</v>
       </c>
       <c r="L21" s="25">
         <v>0</v>
       </c>
       <c r="M21" s="25">
         <v>0</v>
       </c>
       <c r="N21" s="25">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="11"/>
       <c r="C22" s="3"/>
       <c r="D22" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E22" s="24">
         <v>2</v>
       </c>
       <c r="F22" s="25">
         <v>2</v>
       </c>
       <c r="G22" s="25">
         <v>0</v>
       </c>
       <c r="H22" s="25">
         <v>0</v>
       </c>
       <c r="I22" s="25">
         <v>1</v>
       </c>
       <c r="J22" s="25">
         <v>1</v>
       </c>
       <c r="K22" s="25">
         <v>0</v>
       </c>
       <c r="L22" s="25">
         <v>0</v>
       </c>
       <c r="M22" s="25">
         <v>0</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="26"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="15"/>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A19:C21"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>25-07-03</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>