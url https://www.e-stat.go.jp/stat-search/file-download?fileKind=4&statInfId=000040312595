--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -1,356 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29311"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_A2FE1F5A588F022DC38FFD421979BDE38F8C3324" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{106D3886-01F1-4AE3-8FDA-9D2FA64718D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17340" windowHeight="14180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{AE6DA92E-C53B-4DA8-99EE-126DC3333682}"/>
   </bookViews>
   <sheets>
     <sheet name="25-07-07" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
-    <t xml:space="preserve">    7　自庁による補導援護・救護及び更生緊急保護の実施人員</t>
-[...3 lines deleted...]
-    <t>（令和7年7月)</t>
+    <t>本月保護した</t>
+  </si>
+  <si>
+    <t>食事給与</t>
+  </si>
+  <si>
+    <t>衣料給与</t>
+  </si>
+  <si>
+    <t>医療援助</t>
+  </si>
+  <si>
+    <t>人           員</t>
+  </si>
+  <si>
+    <t>１　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>２　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>３　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>４　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>刑 　の 　執 　行 　停 　止</t>
+  </si>
+  <si>
+    <t>更 　生 　緊 　急 　保 　護</t>
+  </si>
+  <si>
+    <t>刑   の   執   行   終   了</t>
+  </si>
+  <si>
+    <t>刑   の   執   行   免   除</t>
+  </si>
+  <si>
+    <t>罰     金     ・    科     料</t>
+  </si>
+  <si>
+    <t>労 役 場 出 場 ・ 仮 出 場</t>
+  </si>
+  <si>
+    <t>少 年 院 退 院 ・ 仮 退 院</t>
   </si>
   <si>
     <t xml:space="preserve">  自 庁 に よ る 補 導 援 護 ・ 救護 ・ 更 生 緊 急 保 護</t>
     <rPh sb="12" eb="13">
       <t>タスク</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>シルベ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>エン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キュウゴ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>措　　　　置　　　　別　　　　人　　　　員</t>
-[...5 lines deleted...]
-  <si>
     <t>宿泊</t>
     <rPh sb="0" eb="2">
       <t>シュクハク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>食事給与</t>
-[...7 lines deleted...]
-  <si>
     <t>旅費給与</t>
     <rPh sb="2" eb="4">
       <t>キュウヨ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>通所・訪問型保護事業</t>
-[...25 lines deleted...]
-  <si>
     <t>補　導　援　護　・　救　護</t>
     <rPh sb="0" eb="1">
       <t>タスク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シルベ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユズル</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スクイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ユズル</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>１　　　号　　　観　　　察</t>
-[...20 lines deleted...]
-    <t>刑   の   執   行   免   除</t>
+    <t>措　　　　置　　　　別　　　　人　　　　員</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　　　　　　　　　数</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>刑の
 執行
 猶予</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シッコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
+    <t>全部猶予(保護観察なし)</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンブ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ユウヨ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホゴ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="36"/>
+  </si>
+  <si>
+    <t>一　部　猶　予</t>
+    <rPh sb="0" eb="1">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナオ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヨ</t>
+    </rPh>
+    <phoneticPr fontId="36"/>
+  </si>
+  <si>
     <t>全部猶予(４号観察未確定)</t>
     <rPh sb="0" eb="2">
       <t>ゼンブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユウヨ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ミ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カクテイ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
-    <t>全部猶予(保護観察なし)</t>
+    <t>通所・訪問型保護事業</t>
     <rPh sb="0" eb="2">
-      <t>ゼンブ</t>
-[...26 lines deleted...]
-    <phoneticPr fontId="36"/>
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="3" eb="10">
+      <t>ホウモンガタホゴジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>を営む者へのあっせん</t>
+    <rPh sb="1" eb="2">
+      <t>イトナ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>起訴猶予・処分保留</t>
     <rPh sb="0" eb="2">
       <t>キソ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユウヨ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
-    <t>罰     金     ・    科     料</t>
-[...5 lines deleted...]
-    <t>少 年 院 退 院 ・ 仮 退 院</t>
+    <t xml:space="preserve">    7　自庁による補導援護・救護及び更生緊急保護の実施人員</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（令和7年7月)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="&quot;(&quot;[$-411]ggge&quot;年&quot;m&quot;月)&quot;"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1307,192 +1300,192 @@
     <xf numFmtId="178" fontId="38" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
-      <protection locked="0"/>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{1E459C9A-DDDD-4A66-8DB1-0E7508971E4C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{54867D1A-2E98-4941-8E70-2BB1DD817314}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{69CB626D-076F-42F5-998D-34BBEC0A5C2F}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{B50BCAF5-7C32-49FF-9FF6-D7BA124D8595}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{C497F1BE-884A-4E9C-A60B-E6C6F157F58E}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{9D911B2C-B26E-4FDD-9FA4-A81D22F56151}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{A1C65538-7502-49B6-B301-CFB1CB1FD66E}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{29433965-8810-416E-92C5-86A2BBC22A0B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{DEC6B166-7B6D-49CA-BD94-E15C1D41881B}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{50BCC0F5-1B7D-4483-98E0-8CF199D2C094}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{5A47D257-936C-4AFC-A08C-9BC64F56E0AE}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{5F86D6BF-6B97-4303-AFEC-77C61B7CA517}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{07302AB5-A3EA-4635-9847-56392F7504A4}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{E26F8C65-07EE-4961-9D00-2659BD298AE0}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{B1DBF7AD-A383-45BA-8B0E-9C87A5A3168D}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{1135ED7D-C1D4-452D-8DBF-37F4B06A7C15}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{BD31EFB3-A91B-4E78-9A1B-66B8D7F96B2E}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{D6997069-951E-44C7-8863-DE2C4A8BB58D}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{1CC582D8-AF73-4C7D-B3C2-6AB2064E01E2}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{2A531666-1927-4CEA-9EE0-33EEB3859051}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{DCFF806E-46EB-43C8-A3E9-86D9BCBD8D4C}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{0418644B-77C1-4642-AA23-7D246E94F182}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{26A23E5C-1D05-430D-9FEA-41AC460AD5CC}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{510C9FA1-D47E-4786-BE46-0E2A610E360D}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{BF486869-9C39-4AB1-91D8-A90D25390917}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{F5991F7D-27C6-4C92-9291-470DA60AE753}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{BE3BE9EC-A92B-472F-99A2-B7CE0892BA9C}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{B2C9A93F-D277-483F-B434-29447D7D4525}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{18878FD9-2823-4C04-BE9B-60B769F4C967}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{B4B41978-20B9-4F33-A351-D9729A5E5ACD}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{5DC3E9BB-A684-4A5F-BDB6-E9F939978742}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{089D02E7-E586-424D-8294-856522A20E54}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{C3B996B7-2586-44BF-AEA8-6A51EE7AF495}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{DF114FA5-5D99-4A74-86BD-01F4AF714C71}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{B2FF09A2-8972-4811-80AC-93AC073A7BB1}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23579" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B5C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16A810CD-F0E1-6728-0480-5DC91703DFF9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3629025"/>
           <a:ext cx="152400" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44067"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1868,900 +1861,727 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F2B1F17-1992-4446-A9B3-21DE49E3A6EC}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.95"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.109375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="5.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="5.83203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
-    <col min="4" max="4" width="14.21875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.25" style="3" customWidth="1"/>
     <col min="5" max="7" width="9" style="3"/>
-    <col min="8" max="8" width="9.44140625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.5" style="3" customWidth="1"/>
     <col min="9" max="9" width="9" style="3"/>
-    <col min="10" max="10" width="17.21875" style="3" customWidth="1"/>
+    <col min="10" max="10" width="17.25" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="3"/>
     <col min="14" max="14" width="11" style="3" customWidth="1"/>
-    <col min="15" max="15" width="14.21875" style="3" customWidth="1"/>
+    <col min="15" max="15" width="14.25" style="3" customWidth="1"/>
     <col min="16" max="18" width="9" style="3"/>
-    <col min="19" max="19" width="9.44140625" style="3" customWidth="1"/>
+    <col min="19" max="19" width="9.5" style="3" customWidth="1"/>
     <col min="20" max="20" width="9" style="3"/>
-    <col min="21" max="21" width="17.21875" style="3" customWidth="1"/>
+    <col min="21" max="21" width="17.25" style="3" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" customWidth="1"/>
     <col min="23" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="17.100000000000001" thickBot="1">
+    <row r="1" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="31" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K1" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="K1" s="32">
+        <v>45839</v>
+      </c>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
     </row>
-    <row r="2" spans="1:20" ht="17.100000000000001" thickTop="1">
+    <row r="2" spans="1:20" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="8"/>
     </row>
-    <row r="3" spans="1:20" ht="16.5">
+    <row r="3" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
-      <c r="E3" s="36" t="s">
-[...6 lines deleted...]
-      <c r="J3" s="37"/>
+      <c r="E3" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
       <c r="K3" s="4"/>
     </row>
-    <row r="4" spans="1:20" ht="24.75" customHeight="1">
+    <row r="4" spans="1:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="11" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F4" s="12" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G4" s="12" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I4" s="26" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="J4" s="28" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="K4" s="14"/>
     </row>
-    <row r="5" spans="1:20" ht="16.5">
+    <row r="5" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="17" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="18"/>
       <c r="I5" s="27"/>
       <c r="J5" s="29" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="K5" s="8"/>
     </row>
-    <row r="6" spans="1:20" ht="16.5">
-[...4 lines deleted...]
-      <c r="C6" s="38"/>
+    <row r="6" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
       <c r="D6" s="34">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E6" s="20">
         <v>4</v>
       </c>
       <c r="F6" s="20">
         <v>29</v>
       </c>
       <c r="G6" s="20">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H6" s="20">
         <v>2</v>
       </c>
       <c r="I6" s="20">
         <v>23</v>
       </c>
       <c r="J6" s="20">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="K6" s="8"/>
     </row>
-    <row r="7" spans="1:20" ht="16.5">
-[...4 lines deleted...]
-      <c r="C7" s="39"/>
+    <row r="7" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
       <c r="D7" s="19">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E7" s="20">
         <v>1</v>
       </c>
       <c r="F7" s="20">
         <v>15</v>
       </c>
       <c r="G7" s="20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7" s="20">
         <v>0</v>
       </c>
       <c r="I7" s="20">
         <v>6</v>
       </c>
       <c r="J7" s="20">
         <v>24</v>
       </c>
       <c r="K7" s="8"/>
     </row>
-    <row r="8" spans="1:20" ht="16.5">
+    <row r="8" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="35" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="23">
         <v>10</v>
       </c>
       <c r="E8" s="22">
         <v>0</v>
       </c>
       <c r="F8" s="22">
         <v>2</v>
       </c>
       <c r="G8" s="22">
         <v>1</v>
       </c>
       <c r="H8" s="22">
         <v>0</v>
       </c>
       <c r="I8" s="22">
         <v>1</v>
       </c>
       <c r="J8" s="22">
         <v>6</v>
       </c>
       <c r="K8" s="8"/>
     </row>
-    <row r="9" spans="1:20" ht="16.5">
+    <row r="9" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="35" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C9" s="35"/>
       <c r="D9" s="23">
         <v>9</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>0</v>
       </c>
       <c r="G9" s="22">
         <v>0</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>0</v>
       </c>
       <c r="J9" s="22">
         <v>2</v>
       </c>
       <c r="K9" s="8"/>
     </row>
-    <row r="10" spans="1:20" ht="16.5">
+    <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="35" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C10" s="35"/>
       <c r="D10" s="23">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E10" s="22">
         <v>1</v>
       </c>
       <c r="F10" s="22">
         <v>8</v>
       </c>
       <c r="G10" s="22">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" s="22">
         <v>0</v>
       </c>
       <c r="I10" s="22">
         <v>2</v>
       </c>
       <c r="J10" s="22">
         <v>10</v>
       </c>
       <c r="K10" s="8"/>
     </row>
-    <row r="11" spans="1:20" ht="16.5">
+    <row r="11" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="35" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" s="22">
         <v>0</v>
       </c>
       <c r="F11" s="22">
         <v>5</v>
       </c>
       <c r="G11" s="22">
         <v>1</v>
       </c>
       <c r="H11" s="22">
         <v>0</v>
       </c>
       <c r="I11" s="22">
         <v>3</v>
       </c>
       <c r="J11" s="22">
         <v>6</v>
       </c>
       <c r="K11" s="8"/>
     </row>
-    <row r="12" spans="1:20" ht="16.5">
+    <row r="12" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="35" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C12" s="35"/>
       <c r="D12" s="23">
         <v>0</v>
       </c>
       <c r="E12" s="22">
         <v>0</v>
       </c>
       <c r="F12" s="22">
         <v>0</v>
       </c>
       <c r="G12" s="22">
         <v>0</v>
       </c>
       <c r="H12" s="22">
         <v>0</v>
       </c>
       <c r="I12" s="22">
         <v>0</v>
       </c>
       <c r="J12" s="22">
         <v>0</v>
       </c>
       <c r="K12" s="8"/>
     </row>
-    <row r="13" spans="1:20" ht="16.5">
+    <row r="13" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="5"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="8"/>
     </row>
-    <row r="14" spans="1:20" ht="16.5">
-[...4 lines deleted...]
-      <c r="C14" s="39"/>
+    <row r="14" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
       <c r="D14" s="19">
         <v>370</v>
       </c>
       <c r="E14" s="20">
         <v>3</v>
       </c>
       <c r="F14" s="20">
         <v>14</v>
       </c>
       <c r="G14" s="20">
         <v>64</v>
       </c>
       <c r="H14" s="20">
         <v>2</v>
       </c>
       <c r="I14" s="20">
         <v>17</v>
       </c>
       <c r="J14" s="20">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="K14" s="8"/>
     </row>
-    <row r="15" spans="1:20" ht="16.5">
+    <row r="15" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="35" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="35"/>
       <c r="D15" s="23">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E15" s="22">
         <v>3</v>
       </c>
       <c r="F15" s="22">
         <v>6</v>
       </c>
       <c r="G15" s="22">
         <v>18</v>
       </c>
       <c r="H15" s="22">
         <v>0</v>
       </c>
       <c r="I15" s="22">
         <v>10</v>
       </c>
       <c r="J15" s="22">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K15" s="8"/>
     </row>
-    <row r="16" spans="1:20" ht="16.5">
+    <row r="16" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="35" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C16" s="35"/>
       <c r="D16" s="23">
         <v>0</v>
       </c>
       <c r="E16" s="22">
         <v>0</v>
       </c>
       <c r="F16" s="22">
         <v>0</v>
       </c>
       <c r="G16" s="22">
         <v>0</v>
       </c>
       <c r="H16" s="22">
         <v>0</v>
       </c>
       <c r="I16" s="22">
         <v>0</v>
       </c>
       <c r="J16" s="22">
         <v>0</v>
       </c>
       <c r="K16" s="8"/>
     </row>
-    <row r="17" spans="1:11" ht="16.5">
+    <row r="17" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="41" t="s">
-        <v>23</v>
+      <c r="B17" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="C17" s="30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D17" s="23">
         <v>16</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="22">
         <v>3</v>
       </c>
       <c r="G17" s="22">
         <v>5</v>
       </c>
       <c r="H17" s="22">
         <v>0</v>
       </c>
       <c r="I17" s="22">
         <v>0</v>
       </c>
       <c r="J17" s="22">
         <v>9</v>
       </c>
       <c r="K17" s="8"/>
     </row>
-    <row r="18" spans="1:11" ht="16.5">
+    <row r="18" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
-      <c r="B18" s="41"/>
+      <c r="B18" s="37"/>
       <c r="C18" s="30" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D18" s="23">
         <v>51</v>
       </c>
       <c r="E18" s="22">
         <v>0</v>
       </c>
       <c r="F18" s="22">
         <v>4</v>
       </c>
       <c r="G18" s="22">
         <v>14</v>
       </c>
       <c r="H18" s="22">
         <v>1</v>
       </c>
       <c r="I18" s="22">
         <v>3</v>
       </c>
       <c r="J18" s="22">
         <v>25</v>
       </c>
       <c r="K18" s="8"/>
     </row>
-    <row r="19" spans="1:11" ht="16.5">
+    <row r="19" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
-      <c r="B19" s="41"/>
+      <c r="B19" s="37"/>
       <c r="C19" s="30" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D19" s="23">
         <v>0</v>
       </c>
       <c r="E19" s="22">
         <v>0</v>
       </c>
       <c r="F19" s="22">
         <v>0</v>
       </c>
       <c r="G19" s="22">
         <v>0</v>
       </c>
       <c r="H19" s="22">
         <v>0</v>
       </c>
       <c r="I19" s="22">
         <v>0</v>
       </c>
       <c r="J19" s="22">
         <v>0</v>
       </c>
       <c r="K19" s="8"/>
     </row>
-    <row r="20" spans="1:11" ht="17.25" customHeight="1">
+    <row r="20" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="35" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="23">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E20" s="22">
         <v>0</v>
       </c>
       <c r="F20" s="22">
         <v>1</v>
       </c>
       <c r="G20" s="22">
         <v>18</v>
       </c>
       <c r="H20" s="22">
         <v>0</v>
       </c>
       <c r="I20" s="22">
         <v>4</v>
       </c>
       <c r="J20" s="22">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K20" s="8"/>
     </row>
-    <row r="21" spans="1:11" ht="16.5">
+    <row r="21" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="35" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C21" s="35"/>
       <c r="D21" s="23">
         <v>25</v>
       </c>
       <c r="E21" s="22">
         <v>0</v>
       </c>
       <c r="F21" s="22">
         <v>0</v>
       </c>
       <c r="G21" s="22">
         <v>8</v>
       </c>
       <c r="H21" s="22">
         <v>1</v>
       </c>
       <c r="I21" s="22">
         <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>13</v>
       </c>
       <c r="K21" s="8"/>
     </row>
-    <row r="22" spans="1:11" ht="16.5">
+    <row r="22" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="35" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C22" s="35"/>
       <c r="D22" s="23">
         <v>8</v>
       </c>
       <c r="E22" s="22">
         <v>0</v>
       </c>
       <c r="F22" s="22">
         <v>0</v>
       </c>
       <c r="G22" s="22">
         <v>1</v>
       </c>
       <c r="H22" s="22">
         <v>0</v>
       </c>
       <c r="I22" s="22">
         <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>1</v>
       </c>
       <c r="K22" s="8"/>
     </row>
-    <row r="23" spans="1:11" ht="16.5">
+    <row r="23" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
-      <c r="B23" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="40"/>
+      <c r="B23" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="36"/>
       <c r="D23" s="24">
         <v>0</v>
       </c>
       <c r="E23" s="25">
         <v>0</v>
       </c>
       <c r="F23" s="25">
         <v>0</v>
       </c>
       <c r="G23" s="25">
         <v>0</v>
       </c>
       <c r="H23" s="25">
         <v>0</v>
       </c>
       <c r="I23" s="25">
         <v>0</v>
       </c>
       <c r="J23" s="25">
         <v>0</v>
       </c>
       <c r="K23" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
-    <mergeCell ref="B10:C10"/>
-[...4 lines deleted...]
-    <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...1 lines deleted...]
-  <Company/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>25-07-07</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>