--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -1,364 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29311"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="11_3799D4E89209C95DB331605570A57FFE83704386" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71E3B070-31EC-4C11-9DC0-5E0817A0431D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17340" windowHeight="14180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{D107EE4F-7400-4A3B-A0CA-366B99931EAB}"/>
   </bookViews>
   <sheets>
     <sheet name="25-07-08" sheetId="13" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2" localSheetId="0">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="38">
   <si>
-    <t xml:space="preserve">   </t>
-[...74 lines deleted...]
-    <t>総　　　　　　　　　　　　数</t>
+    <t>１　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>２　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>３　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>４　　　号　　　観　　　察</t>
+  </si>
+  <si>
+    <t>刑 　の 　執 　行 　停 　止</t>
+  </si>
+  <si>
+    <t>刑   の   執   行   終   了</t>
+  </si>
+  <si>
+    <t>刑   の   執   行   免   除</t>
+  </si>
+  <si>
+    <t>罰     金     ・    科     料</t>
+  </si>
+  <si>
+    <t>労 役 場 出 場 ・ 仮 出 場</t>
+  </si>
+  <si>
+    <t>少 年 院 退 院 ・ 仮 退 院</t>
   </si>
   <si>
     <t>補　導　援　護　・　救　護</t>
     <rPh sb="0" eb="1">
       <t>タスク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シルベ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユズル</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スクイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ユズル</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>１　　　号　　　観　　　察</t>
-[...11 lines deleted...]
-    <t>刑 　の 　執 　行 　停 　止</t>
+    <t xml:space="preserve">   </t>
+  </si>
+  <si>
+    <t>更　生　保　護　施　設　以　外　へ　の　委　託</t>
+  </si>
+  <si>
+    <t>月末現在</t>
+  </si>
+  <si>
+    <t>前月から</t>
+  </si>
+  <si>
+    <t>新 た に</t>
+  </si>
+  <si>
+    <t>（うち）</t>
+  </si>
+  <si>
+    <t>保護中の</t>
+  </si>
+  <si>
+    <t>総　　数</t>
+  </si>
+  <si>
+    <t>の繰越し</t>
+  </si>
+  <si>
+    <t>開　　始</t>
+  </si>
+  <si>
+    <t>種別異動</t>
+  </si>
+  <si>
+    <t>人  　員</t>
+  </si>
+  <si>
+    <t>人　　員</t>
+  </si>
+  <si>
+    <t>総　　　　　　　　　　　　数</t>
   </si>
   <si>
     <t>更 　生 　緊　 急 　保 　護</t>
   </si>
   <si>
-    <t>刑   の   執   行   終   了</t>
-[...2 lines deleted...]
-    <t>刑   の   執   行   免   除</t>
+    <t>実　　施　　人　　員</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　　数</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>終了人員</t>
+    <rPh sb="0" eb="2">
+      <t>シュウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>実　施　人　員</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>更　　生　　保　　護　　施　　設　　委　　託</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>刑の
 執行
 猶予</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シッコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ユウヨ</t>
+    </rPh>
+    <phoneticPr fontId="36"/>
+  </si>
+  <si>
+    <t>全部猶予(保護観察なし)</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンブ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ユウヨ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホゴ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンサツ</t>
+    </rPh>
+    <phoneticPr fontId="36"/>
+  </si>
+  <si>
+    <t>一　部　猶　予</t>
+    <rPh sb="0" eb="1">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナオ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヨ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
     <t>全部猶予(４号観察未確定)</t>
     <rPh sb="0" eb="2">
       <t>ゼンブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユウヨ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カンサツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ミ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カクテイ</t>
     </rPh>
     <phoneticPr fontId="36"/>
   </si>
   <si>
-    <t>全部猶予(保護観察なし)</t>
-[...30 lines deleted...]
-  <si>
     <t>起 訴 猶 予・処 分 保 留</t>
     <rPh sb="8" eb="9">
       <t>トコロ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ブン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>タモツ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>トメ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>罰     金     ・    科     料</t>
-[...5 lines deleted...]
-    <t>少 年 院 退 院 ・ 仮 退 院</t>
+    <t>８　委託による補導援護・救護及び更生緊急保護の実施人員</t>
+    <rPh sb="7" eb="9">
+      <t>ホドウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>キュウゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（令和7年7月)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#\ ###;\(#\ ###\);\-"/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1314,221 +1302,221 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
-      <protection locked="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{3F934E7C-B0FE-4325-9E5C-AC0F7C5AB50C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{91F1DDD4-5C7D-4C73-9B51-60BB7215C4F2}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{B6978C9B-831A-4FD6-9F8E-20638166A9D9}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{294BC7A7-0122-4867-A2D7-2E5FD7032BD5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{8A3A7BA9-71D2-4C1F-989F-6161613C3C64}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{F615CF4A-7735-4AAB-B004-FA200E653720}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{0DD78D50-26B8-4A6E-A050-1EE934818A17}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{0C9FF3C0-5599-4DFE-95D9-17D1C8756925}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{EFB1F4AE-6B55-4224-87C8-171337B8ACA9}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{64035C7B-2E38-487E-98DB-73969269ACEC}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{1729631B-1161-4DDE-ADEC-DE89EB920BE8}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{0EA76552-3687-4B94-94B2-5A82D21B1CEA}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{236AB6EE-79F9-4AFD-8300-ABEABA5EE31A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{771E0F44-8E88-4E3C-A531-4DDDF289FD57}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{18E33C37-3465-44B2-A2A4-8C7E9CD0B8A9}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{C05D9F89-3181-4DEE-B576-423B7FD6AAD8}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{26191B15-6365-4C3B-913E-3979EA746BCA}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{541F619D-0BA0-4286-AAC6-F2E1D2998E16}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{D2598495-4E71-4E8A-AB6C-5F0BD0BBABA3}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{E3AD7471-5F7C-4B83-A44B-A1256F828352}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{D1E4ADDB-B48E-44E3-8FE1-0564EC1F2AA5}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{81F53C9B-490B-4D41-A9FE-3E037B4371D6}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{048A45EC-0695-4CC1-8CC9-517FF4375834}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{A8853243-6135-4500-ABDD-6F945D3C4D99}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{CC0C7D18-87C6-4EB0-969B-E22D6CDC1164}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{311C793A-B1E1-4189-8146-F84A720F0ADA}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{B5100530-B6CB-4587-B0FC-A9594374D937}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{36EC37F0-0D5A-47F9-888A-F2F3A67219F1}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{5FDB784E-CD12-4E0F-BBE5-911D2815DD6F}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{8057A083-0870-4DE1-AA5E-E2BAF2A4A344}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{73C950FD-6787-42D9-8970-FAE21C48FF56}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{597EE28D-F6EF-47AB-A3D0-9D2C11CD7BD2}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{BF123419-4C7E-4BDD-880A-F9ED8EC320CD}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{34064A85-494B-4FAB-BFBC-19FFA05035EF}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{6B03FB02-E76A-4DFE-B97D-D9BA8AE1007E}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24592" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010600000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C548E22-7ABB-9FB2-BD73-9955C24E22FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="3705225"/>
           <a:ext cx="142875" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 45821"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1904,1303 +1892,1128 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1713855D-B2F4-4F24-8121-F0C892F9D625}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.95"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.109375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="4.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="4.83203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
-    <col min="4" max="4" width="10.44140625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="14.21875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.08203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.25" style="3" customWidth="1"/>
     <col min="7" max="9" width="9" style="3"/>
-    <col min="10" max="10" width="9.44140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="9.5" style="3" customWidth="1"/>
     <col min="11" max="16" width="9" style="3"/>
     <col min="17" max="17" width="9" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="Q1" s="30"/>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="Q1" s="30">
+        <v>45839</v>
+      </c>
     </row>
-    <row r="2" spans="1:17" ht="17.100000000000001" thickBot="1">
+    <row r="2" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
-      <c r="P2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="Q2" s="46"/>
+      <c r="P2" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2" s="39"/>
     </row>
-    <row r="3" spans="1:17" ht="17.100000000000001" thickTop="1">
+    <row r="3" spans="1:17" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
-      <c r="D3" s="33" t="s">
-[...15 lines deleted...]
-      <c r="P3" s="34"/>
+      <c r="D3" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
       <c r="Q3" s="16"/>
     </row>
-    <row r="4" spans="1:17" ht="16.5">
+    <row r="4" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="35" t="s">
-[...4 lines deleted...]
-      <c r="G4" s="37"/>
+      <c r="D4" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="38"/>
       <c r="H4" s="6"/>
       <c r="I4" s="17"/>
       <c r="J4" s="8" t="s">
-        <v>6</v>
-[...6 lines deleted...]
-      <c r="N4" s="39"/>
+        <v>13</v>
+      </c>
+      <c r="K4" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="41"/>
       <c r="O4" s="6"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="6" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="16.5">
+    <row r="5" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="6" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="K5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="6" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N5" s="7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="O5" s="6" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="P5" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="16.5">
+    <row r="6" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J6" s="15" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="K6" s="15"/>
       <c r="L6" s="15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="M6" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="N6" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="O6" s="15"/>
       <c r="P6" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="Q6" s="15" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="16.5">
-[...4 lines deleted...]
-      <c r="C7" s="42"/>
+    <row r="7" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="46"/>
       <c r="D7" s="18">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="E7" s="12">
         <v>1324</v>
       </c>
       <c r="F7" s="12">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="G7" s="12">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H7" s="12">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="I7" s="12">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="J7" s="12">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="K7" s="12">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="L7" s="12">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M7" s="12">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N7" s="12">
         <v>6</v>
       </c>
       <c r="O7" s="12">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P7" s="12">
         <v>6</v>
       </c>
       <c r="Q7" s="12">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="16.5">
+    <row r="8" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="32"/>
       <c r="D8" s="11">
         <v>1169</v>
       </c>
       <c r="E8" s="12">
         <v>837</v>
       </c>
       <c r="F8" s="12">
         <v>332</v>
       </c>
       <c r="G8" s="12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" s="12">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I8" s="12">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="J8" s="12">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="K8" s="12">
         <v>164</v>
       </c>
       <c r="L8" s="12">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M8" s="12">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N8" s="12">
         <v>3</v>
       </c>
       <c r="O8" s="12">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P8" s="12">
         <v>3</v>
       </c>
       <c r="Q8" s="12">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="16.5">
+    <row r="9" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="45"/>
+      <c r="B9" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="35"/>
       <c r="D9" s="19">
         <v>11</v>
       </c>
       <c r="E9" s="20">
         <v>8</v>
       </c>
       <c r="F9" s="20">
         <v>3</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>2</v>
       </c>
       <c r="I9" s="20">
         <v>0</v>
       </c>
       <c r="J9" s="20">
         <v>9</v>
       </c>
       <c r="K9" s="20">
         <v>21</v>
       </c>
       <c r="L9" s="20">
         <v>17</v>
       </c>
       <c r="M9" s="20">
         <v>4</v>
       </c>
       <c r="N9" s="20">
         <v>0</v>
       </c>
       <c r="O9" s="20">
         <v>2</v>
       </c>
       <c r="P9" s="20">
         <v>0</v>
       </c>
       <c r="Q9" s="20">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="16.5">
+    <row r="10" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
-      <c r="B10" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="45"/>
+      <c r="B10" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="35"/>
       <c r="D10" s="19">
         <v>58</v>
       </c>
       <c r="E10" s="20">
         <v>51</v>
       </c>
       <c r="F10" s="20">
         <v>7</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="20">
         <v>13</v>
       </c>
       <c r="I10" s="20">
         <v>0</v>
       </c>
       <c r="J10" s="20">
         <v>45</v>
       </c>
       <c r="K10" s="20">
         <v>36</v>
       </c>
       <c r="L10" s="20">
         <v>29</v>
       </c>
       <c r="M10" s="20">
         <v>7</v>
       </c>
       <c r="N10" s="20">
         <v>0</v>
       </c>
       <c r="O10" s="20">
         <v>5</v>
       </c>
       <c r="P10" s="20">
         <v>0</v>
       </c>
       <c r="Q10" s="20">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="16.5">
+    <row r="11" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
-      <c r="B11" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="45"/>
+      <c r="B11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="35"/>
       <c r="D11" s="19">
         <v>1016</v>
       </c>
       <c r="E11" s="20">
         <v>719</v>
       </c>
       <c r="F11" s="20">
         <v>297</v>
       </c>
       <c r="G11" s="20">
         <v>0</v>
       </c>
       <c r="H11" s="20">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="I11" s="20">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="J11" s="20">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="K11" s="20">
         <v>50</v>
       </c>
       <c r="L11" s="20">
         <v>36</v>
       </c>
       <c r="M11" s="20">
         <v>14</v>
       </c>
       <c r="N11" s="20">
         <v>0</v>
       </c>
       <c r="O11" s="20">
         <v>18</v>
       </c>
       <c r="P11" s="20">
         <v>3</v>
       </c>
       <c r="Q11" s="20">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="16.5">
+    <row r="12" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
-      <c r="B12" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="45"/>
+      <c r="B12" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="35"/>
       <c r="D12" s="19">
         <v>84</v>
       </c>
       <c r="E12" s="20">
         <v>59</v>
       </c>
       <c r="F12" s="20">
         <v>25</v>
       </c>
       <c r="G12" s="20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H12" s="20">
         <v>10</v>
       </c>
       <c r="I12" s="20">
         <v>0</v>
       </c>
       <c r="J12" s="20">
         <v>74</v>
       </c>
       <c r="K12" s="20">
         <v>57</v>
       </c>
       <c r="L12" s="20">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M12" s="20">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N12" s="20">
         <v>3</v>
       </c>
       <c r="O12" s="20">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="P12" s="20">
         <v>0</v>
       </c>
       <c r="Q12" s="20">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="16.5">
+    <row r="13" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
-      <c r="B13" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="45"/>
+      <c r="B13" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="35"/>
       <c r="D13" s="19">
         <v>0</v>
       </c>
       <c r="E13" s="20">
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="20">
         <v>0</v>
       </c>
       <c r="I13" s="20">
         <v>0</v>
       </c>
       <c r="J13" s="20">
         <v>0</v>
       </c>
       <c r="K13" s="20">
         <v>0</v>
       </c>
       <c r="L13" s="20">
         <v>0</v>
       </c>
       <c r="M13" s="20">
         <v>0</v>
       </c>
       <c r="N13" s="20">
         <v>0</v>
       </c>
       <c r="O13" s="20">
         <v>0</v>
       </c>
       <c r="P13" s="20">
         <v>0</v>
       </c>
       <c r="Q13" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="16.5">
+    <row r="14" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="22"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
-    <row r="15" spans="1:17" ht="16.5">
+    <row r="15" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="11">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E15" s="12">
         <v>487</v>
       </c>
       <c r="F15" s="12">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G15" s="12">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H15" s="12">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="I15" s="12">
         <v>8</v>
       </c>
       <c r="J15" s="12">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="K15" s="12">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="L15" s="23">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="M15" s="23">
         <v>101</v>
       </c>
       <c r="N15" s="23">
         <v>3</v>
       </c>
       <c r="O15" s="23">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="P15" s="23">
         <v>3</v>
       </c>
       <c r="Q15" s="23">
         <v>214</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="16.5">
+    <row r="16" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="19">
         <v>395</v>
       </c>
       <c r="E16" s="20">
         <v>235</v>
       </c>
       <c r="F16" s="20">
         <v>160</v>
       </c>
       <c r="G16" s="20">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H16" s="20">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I16" s="20">
         <v>0</v>
       </c>
       <c r="J16" s="20">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="K16" s="24">
         <v>135</v>
       </c>
       <c r="L16" s="24">
         <v>96</v>
       </c>
       <c r="M16" s="24">
         <v>39</v>
       </c>
       <c r="N16" s="24">
         <v>3</v>
       </c>
       <c r="O16" s="24">
         <v>42</v>
       </c>
       <c r="P16" s="24">
         <v>0</v>
       </c>
       <c r="Q16" s="24">
         <v>93</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="16.5">
+    <row r="17" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="19">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="20">
         <v>0</v>
       </c>
       <c r="I17" s="20">
         <v>0</v>
       </c>
       <c r="J17" s="20">
         <v>0</v>
       </c>
       <c r="K17" s="24">
         <v>0</v>
       </c>
       <c r="L17" s="24">
         <v>0</v>
       </c>
       <c r="M17" s="24">
         <v>0</v>
       </c>
       <c r="N17" s="24">
         <v>0</v>
       </c>
       <c r="O17" s="24">
         <v>0</v>
       </c>
       <c r="P17" s="24">
         <v>0</v>
       </c>
       <c r="Q17" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="16.5">
+    <row r="18" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
-      <c r="B18" s="43" t="s">
-        <v>30</v>
+      <c r="B18" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C18" s="28" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D18" s="19">
         <v>14</v>
       </c>
       <c r="E18" s="20">
         <v>2</v>
       </c>
       <c r="F18" s="20">
         <v>12</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="20">
         <v>11</v>
       </c>
       <c r="I18" s="20">
         <v>8</v>
       </c>
       <c r="J18" s="20">
         <v>3</v>
       </c>
       <c r="K18" s="24">
         <v>8</v>
       </c>
       <c r="L18" s="24">
         <v>0</v>
       </c>
       <c r="M18" s="24">
         <v>8</v>
       </c>
       <c r="N18" s="24">
         <v>0</v>
       </c>
       <c r="O18" s="24">
         <v>5</v>
       </c>
       <c r="P18" s="24">
         <v>3</v>
       </c>
       <c r="Q18" s="24">
         <v>3</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="16.5">
+    <row r="19" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="29"/>
-      <c r="B19" s="43"/>
+      <c r="B19" s="33"/>
       <c r="C19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="19">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E19" s="20">
         <v>90</v>
       </c>
       <c r="F19" s="20">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G19" s="20">
         <v>0</v>
       </c>
       <c r="H19" s="20">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I19" s="20">
         <v>0</v>
       </c>
       <c r="J19" s="20">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="K19" s="24">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L19" s="24">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M19" s="24">
         <v>17</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>19</v>
       </c>
       <c r="P19" s="24">
         <v>0</v>
       </c>
       <c r="Q19" s="24">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="16.5">
+    <row r="20" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="29"/>
-      <c r="B20" s="43"/>
+      <c r="B20" s="33"/>
       <c r="C20" s="28" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="19">
         <v>0</v>
       </c>
       <c r="E20" s="20">
         <v>0</v>
       </c>
       <c r="F20" s="20">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" s="24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M20" s="24">
         <v>0</v>
       </c>
       <c r="N20" s="24">
         <v>0</v>
       </c>
       <c r="O20" s="24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P20" s="24">
         <v>0</v>
       </c>
       <c r="Q20" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="16.5">
+    <row r="21" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="19">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E21" s="20">
         <v>106</v>
       </c>
       <c r="F21" s="20">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="20">
         <v>30</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K21" s="24">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="L21" s="24">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M21" s="24">
         <v>24</v>
       </c>
       <c r="N21" s="24">
         <v>0</v>
       </c>
       <c r="O21" s="24">
         <v>22</v>
       </c>
       <c r="P21" s="24">
         <v>0</v>
       </c>
       <c r="Q21" s="24">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="16.5">
+    <row r="22" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="19">
         <v>55</v>
       </c>
       <c r="E22" s="20">
         <v>40</v>
       </c>
       <c r="F22" s="20">
         <v>15</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="20">
         <v>11</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>44</v>
       </c>
       <c r="K22" s="24">
         <v>29</v>
       </c>
       <c r="L22" s="24">
         <v>16</v>
       </c>
       <c r="M22" s="24">
         <v>13</v>
       </c>
       <c r="N22" s="24">
         <v>0</v>
       </c>
       <c r="O22" s="24">
         <v>10</v>
       </c>
       <c r="P22" s="24">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="16.5">
+    <row r="23" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="19">
         <v>13</v>
       </c>
       <c r="E23" s="20">
         <v>11</v>
       </c>
       <c r="F23" s="20">
         <v>2</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="20">
         <v>3</v>
       </c>
       <c r="I23" s="20">
         <v>0</v>
       </c>
       <c r="J23" s="20">
         <v>10</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>7</v>
       </c>
       <c r="M23" s="13">
         <v>0</v>
       </c>
       <c r="N23" s="13">
         <v>0</v>
       </c>
       <c r="O23" s="13">
         <v>3</v>
       </c>
       <c r="P23" s="13">
         <v>0</v>
       </c>
       <c r="Q23" s="13">
         <v>4</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="16.5">
+    <row r="24" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="14" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="25">
         <v>3</v>
       </c>
       <c r="E24" s="26">
         <v>3</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>0</v>
       </c>
       <c r="H24" s="26">
         <v>1</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>2</v>
       </c>
       <c r="K24" s="27">
         <v>1</v>
       </c>
       <c r="L24" s="27">
         <v>1</v>
       </c>
       <c r="M24" s="27">
         <v>0</v>
       </c>
       <c r="N24" s="27">
         <v>0</v>
       </c>
       <c r="O24" s="27">
         <v>0</v>
       </c>
       <c r="P24" s="27">
         <v>0</v>
       </c>
       <c r="Q24" s="27">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="K3:P3"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="A7:C7"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="A8:C8"/>
-[...5 lines deleted...]
-    <mergeCell ref="A7:C7"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...1 lines deleted...]
-  <Company/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>25-07-08</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>