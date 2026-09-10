--- v0 (2026-05-30)
+++ v1 (2026-09-10)
@@ -1,60 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{95262838-3F30-49BA-8886-94AA80B8D7C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C4DD2CA2-99E5-4CAC-971C-2E7115D3B92D}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17770"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0F7E3893-5BA5-4321-BC3D-23B275A51991}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-07-02" sheetId="2" r:id="rId1"/>
+    <sheet name="２　被疑事件の処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="GOUKEI">#REF!</definedName>
+    <definedName name="JK">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'２　被疑事件の処理人員'!$A$1:$P$64</definedName>
+    <definedName name="SISETSUMEI">#REF!</definedName>
+    <definedName name="TEIIN">#REF!</definedName>
+    <definedName name="TENSO">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="76">
   <si>
     <t>２　　罪　名　別　　　　被　　　疑　　　事　　　件　　　の　　　処　　　理　　　人　　　員</t>
     <rPh sb="3" eb="4">
       <t>ツミ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -458,51 +482,51 @@
     <t>覚醒剤取締法</t>
     <rPh sb="0" eb="3">
       <t>カクセイザイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>あへん法</t>
   </si>
   <si>
     <t>その他の特別法犯</t>
   </si>
   <si>
     <t>道路交通法等違反</t>
   </si>
   <si>
     <t>道路交通法</t>
   </si>
   <si>
     <t>自動車の保管場所の確保等に関する法律</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -751,117 +775,114 @@
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -870,266 +891,300 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{75126D44-8C2C-47CE-88C8-9424C3815236}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="3"/>
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{759D5C7A-5C94-4F77-A106-5E7F470B101C}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{114E27F5-869F-4BD4-87EA-6DCE7F457695}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1147,65 +1202,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1226,2900 +1281,2915 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{458E17E5-082E-4086-8D9C-116B5CAAA7C4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
+    <col min="4" max="15" width="14.625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="20.625" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22" customHeight="1">
+    <row r="1" spans="1:16" ht="21.95" customHeight="1">
       <c r="F1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="4">
         <v>45839</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="22" customHeight="1">
+    <row r="2" spans="1:16" ht="21.95" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
-      <c r="D2" s="6"/>
-[...11 lines deleted...]
-      <c r="P2" s="8" t="str">
+      <c r="O2" s="6"/>
+      <c r="P2" s="7" t="str">
         <f>"("&amp;IF(TEXT(P1,"e")="1",TEXT(P1,"ggg")&amp;"元",TEXT(P1,"ggge"))&amp;"年"&amp;TEXT(P1,"m")&amp;"月分)"</f>
         <v>(令和7年7月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="4" customHeight="1">
-[...23 lines deleted...]
-      <c r="D4" s="48" t="s">
+    <row r="3" spans="1:16" ht="3.95" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="11"/>
+    </row>
+    <row r="4" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="13"/>
+      <c r="D4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="E4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="52"/>
-[...9 lines deleted...]
-      <c r="P4" s="54" t="s">
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="53" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="20.149999999999999" customHeight="1">
-[...4 lines deleted...]
-      <c r="E5" s="16" t="s">
+    <row r="5" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="B5" s="45"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="16"/>
-[...2 lines deleted...]
-      <c r="I5" s="16" t="s">
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="16"/>
-[...2 lines deleted...]
-      <c r="M5" s="48" t="s">
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="17" t="s">
+      <c r="N5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="P5" s="55"/>
-[...6 lines deleted...]
-      <c r="E6" s="20" t="s">
+      <c r="P5" s="54"/>
+    </row>
+    <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="17"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="20" t="s">
+      <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="20" t="s">
+      <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="20" t="s">
+      <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="20" t="s">
+      <c r="I6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="20" t="s">
+      <c r="J6" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="K6" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="L6" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="50"/>
-      <c r="N6" s="21" t="s">
+      <c r="M6" s="49"/>
+      <c r="N6" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O6" s="21" t="s">
+      <c r="O6" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="P6" s="56"/>
-[...2 lines deleted...]
-      <c r="B7" s="22" t="s">
+      <c r="P6" s="55"/>
+    </row>
+    <row r="7" spans="1:16" ht="39.950000000000003" customHeight="1">
+      <c r="B7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="23"/>
-[...9 lines deleted...]
-      <c r="G7" s="24">
+      <c r="C7" s="22"/>
+      <c r="D7" s="23">
+        <v>80090</v>
+      </c>
+      <c r="E7" s="23">
+        <v>23183</v>
+      </c>
+      <c r="F7" s="23">
+        <v>7951</v>
+      </c>
+      <c r="G7" s="23">
         <v>15232</v>
       </c>
-      <c r="H7" s="24">
-[...2 lines deleted...]
-      <c r="I7" s="24">
+      <c r="H7" s="23">
+        <v>0</v>
+      </c>
+      <c r="I7" s="23">
         <v>41512</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="23">
         <v>35737</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="23">
         <v>4377</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="23">
         <v>1398</v>
       </c>
-      <c r="M7" s="24">
-[...5 lines deleted...]
-      <c r="O7" s="24">
+      <c r="M7" s="23">
+        <v>67</v>
+      </c>
+      <c r="N7" s="23">
+        <v>10376</v>
+      </c>
+      <c r="O7" s="23">
         <v>4952</v>
       </c>
-      <c r="P7" s="24">
-        <v>48244</v>
+      <c r="P7" s="23">
+        <v>48242</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="21" customHeight="1">
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="23"/>
-[...9 lines deleted...]
-      <c r="G8" s="24">
+      <c r="C8" s="22"/>
+      <c r="D8" s="23">
+        <v>45993</v>
+      </c>
+      <c r="E8" s="23">
+        <v>10190</v>
+      </c>
+      <c r="F8" s="23">
+        <v>5123</v>
+      </c>
+      <c r="G8" s="23">
         <v>5067</v>
       </c>
-      <c r="H8" s="24">
-[...2 lines deleted...]
-      <c r="I8" s="24">
+      <c r="H8" s="23">
+        <v>0</v>
+      </c>
+      <c r="I8" s="23">
         <v>28273</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="23">
         <v>24193</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="23">
         <v>2953</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="23">
         <v>1127</v>
       </c>
-      <c r="M8" s="24">
-[...5 lines deleted...]
-      <c r="O8" s="24">
+      <c r="M8" s="23">
+        <v>31</v>
+      </c>
+      <c r="N8" s="23">
+        <v>4180</v>
+      </c>
+      <c r="O8" s="23">
         <v>3319</v>
       </c>
-      <c r="P8" s="24">
-        <v>31718</v>
+      <c r="P8" s="23">
+        <v>31720</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="21" customHeight="1">
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="26"/>
-      <c r="D9" s="27">
+      <c r="C9" s="25"/>
+      <c r="D9" s="26">
         <v>256</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="26">
         <v>91</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="26">
         <v>40</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="26">
         <v>51</v>
       </c>
-      <c r="H9" s="27">
-[...2 lines deleted...]
-      <c r="I9" s="27">
+      <c r="H9" s="26">
+        <v>0</v>
+      </c>
+      <c r="I9" s="26">
         <v>88</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="26">
         <v>69</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="26">
         <v>17</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="26">
         <v>2</v>
       </c>
-      <c r="M9" s="27">
-[...2 lines deleted...]
-      <c r="N9" s="27">
+      <c r="M9" s="26">
+        <v>0</v>
+      </c>
+      <c r="N9" s="26">
         <v>58</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="26">
         <v>19</v>
       </c>
-      <c r="P9" s="27">
+      <c r="P9" s="26">
         <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="21" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="23"/>
-[...36 lines deleted...]
-      <c r="P10" s="27">
+      <c r="C10" s="22"/>
+      <c r="D10" s="26">
+        <v>0</v>
+      </c>
+      <c r="E10" s="26">
+        <v>0</v>
+      </c>
+      <c r="F10" s="26">
+        <v>0</v>
+      </c>
+      <c r="G10" s="26">
+        <v>0</v>
+      </c>
+      <c r="H10" s="26">
+        <v>0</v>
+      </c>
+      <c r="I10" s="26">
+        <v>0</v>
+      </c>
+      <c r="J10" s="26">
+        <v>0</v>
+      </c>
+      <c r="K10" s="26">
+        <v>0</v>
+      </c>
+      <c r="L10" s="26">
+        <v>0</v>
+      </c>
+      <c r="M10" s="26">
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <v>0</v>
+      </c>
+      <c r="O10" s="26">
+        <v>0</v>
+      </c>
+      <c r="P10" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="21" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="23"/>
-      <c r="D11" s="27">
+      <c r="C11" s="22"/>
+      <c r="D11" s="26">
         <v>39</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="26">
         <v>15</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="26">
         <v>15</v>
       </c>
-      <c r="G11" s="27">
-[...5 lines deleted...]
-      <c r="I11" s="27">
+      <c r="G11" s="26">
+        <v>0</v>
+      </c>
+      <c r="H11" s="26">
+        <v>0</v>
+      </c>
+      <c r="I11" s="26">
         <v>21</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="26">
         <v>7</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="26">
         <v>9</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="26">
         <v>5</v>
       </c>
-      <c r="M11" s="27">
-[...2 lines deleted...]
-      <c r="N11" s="27">
+      <c r="M11" s="26">
+        <v>0</v>
+      </c>
+      <c r="N11" s="26">
         <v>2</v>
       </c>
-      <c r="O11" s="27">
-[...2 lines deleted...]
-      <c r="P11" s="27">
+      <c r="O11" s="26">
+        <v>1</v>
+      </c>
+      <c r="P11" s="26">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="21" customHeight="1">
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="26"/>
-[...9 lines deleted...]
-      <c r="G12" s="27">
+      <c r="C12" s="25"/>
+      <c r="D12" s="26">
+        <v>661</v>
+      </c>
+      <c r="E12" s="26">
+        <v>215</v>
+      </c>
+      <c r="F12" s="26">
+        <v>152</v>
+      </c>
+      <c r="G12" s="26">
         <v>63</v>
       </c>
-      <c r="H12" s="27">
-[...2 lines deleted...]
-      <c r="I12" s="27">
+      <c r="H12" s="26">
+        <v>0</v>
+      </c>
+      <c r="I12" s="26">
         <v>282</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="26">
         <v>229</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="26">
         <v>53</v>
       </c>
-      <c r="L12" s="27">
-[...5 lines deleted...]
-      <c r="N12" s="27">
+      <c r="L12" s="26">
+        <v>0</v>
+      </c>
+      <c r="M12" s="26">
+        <v>0</v>
+      </c>
+      <c r="N12" s="26">
         <v>76</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="26">
         <v>88</v>
       </c>
-      <c r="P12" s="27">
-        <v>562</v>
+      <c r="P12" s="26">
+        <v>565</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="21" customHeight="1">
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="26"/>
-      <c r="D13" s="27">
+      <c r="C13" s="25"/>
+      <c r="D13" s="26">
         <v>254</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="26">
         <v>65</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="26">
         <v>62</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="26">
         <v>3</v>
       </c>
-      <c r="H13" s="27">
-[...2 lines deleted...]
-      <c r="I13" s="27">
+      <c r="H13" s="26">
+        <v>0</v>
+      </c>
+      <c r="I13" s="26">
         <v>167</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="26">
         <v>44</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="26">
         <v>30</v>
       </c>
-      <c r="L13" s="27">
+      <c r="L13" s="26">
         <v>93</v>
       </c>
-      <c r="M13" s="27">
-[...2 lines deleted...]
-      <c r="N13" s="27">
+      <c r="M13" s="26">
+        <v>1</v>
+      </c>
+      <c r="N13" s="26">
         <v>13</v>
       </c>
-      <c r="O13" s="27">
+      <c r="O13" s="26">
         <v>8</v>
       </c>
-      <c r="P13" s="27">
+      <c r="P13" s="26">
         <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="21" customHeight="1">
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="26"/>
-      <c r="D14" s="27">
+      <c r="C14" s="25"/>
+      <c r="D14" s="26">
         <v>4</v>
       </c>
-      <c r="E14" s="27">
-[...11 lines deleted...]
-      <c r="I14" s="27">
+      <c r="E14" s="26">
+        <v>1</v>
+      </c>
+      <c r="F14" s="26">
+        <v>1</v>
+      </c>
+      <c r="G14" s="26">
+        <v>0</v>
+      </c>
+      <c r="H14" s="26">
+        <v>0</v>
+      </c>
+      <c r="I14" s="26">
         <v>3</v>
       </c>
-      <c r="J14" s="27">
-[...2 lines deleted...]
-      <c r="K14" s="27">
+      <c r="J14" s="26">
+        <v>1</v>
+      </c>
+      <c r="K14" s="26">
         <v>2</v>
       </c>
-      <c r="L14" s="27">
-[...11 lines deleted...]
-      <c r="P14" s="27">
+      <c r="L14" s="26">
+        <v>0</v>
+      </c>
+      <c r="M14" s="26">
+        <v>0</v>
+      </c>
+      <c r="N14" s="26">
+        <v>0</v>
+      </c>
+      <c r="O14" s="26">
+        <v>0</v>
+      </c>
+      <c r="P14" s="26">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="21" customHeight="1">
-      <c r="B15" s="28" t="s">
+      <c r="B15" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="26"/>
-      <c r="D15" s="27">
+      <c r="C15" s="25"/>
+      <c r="D15" s="26">
         <v>19</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="26">
         <v>7</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="26">
         <v>7</v>
       </c>
-      <c r="G15" s="27">
-[...5 lines deleted...]
-      <c r="I15" s="27">
+      <c r="G15" s="26">
+        <v>0</v>
+      </c>
+      <c r="H15" s="26">
+        <v>0</v>
+      </c>
+      <c r="I15" s="26">
         <v>8</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="26">
         <v>3</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="26">
         <v>5</v>
       </c>
-      <c r="L15" s="27">
-[...5 lines deleted...]
-      <c r="N15" s="27">
+      <c r="L15" s="26">
+        <v>0</v>
+      </c>
+      <c r="M15" s="26">
+        <v>0</v>
+      </c>
+      <c r="N15" s="26">
         <v>2</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="26">
         <v>2</v>
       </c>
-      <c r="P15" s="27">
+      <c r="P15" s="26">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="21" customHeight="1">
-      <c r="B16" s="29" t="s">
+      <c r="B16" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="26"/>
-[...36 lines deleted...]
-      <c r="P16" s="27">
+      <c r="C16" s="25"/>
+      <c r="D16" s="26">
+        <v>1</v>
+      </c>
+      <c r="E16" s="26">
+        <v>0</v>
+      </c>
+      <c r="F16" s="26">
+        <v>0</v>
+      </c>
+      <c r="G16" s="26">
+        <v>0</v>
+      </c>
+      <c r="H16" s="26">
+        <v>0</v>
+      </c>
+      <c r="I16" s="26">
+        <v>1</v>
+      </c>
+      <c r="J16" s="26">
+        <v>0</v>
+      </c>
+      <c r="K16" s="26">
+        <v>1</v>
+      </c>
+      <c r="L16" s="26">
+        <v>0</v>
+      </c>
+      <c r="M16" s="26">
+        <v>0</v>
+      </c>
+      <c r="N16" s="26">
+        <v>0</v>
+      </c>
+      <c r="O16" s="26">
+        <v>0</v>
+      </c>
+      <c r="P16" s="26">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="2:16" ht="21" customHeight="1">
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="26"/>
-      <c r="D17" s="27">
+      <c r="C17" s="25"/>
+      <c r="D17" s="26">
         <v>24</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="26">
         <v>11</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="26">
         <v>11</v>
       </c>
-      <c r="G17" s="27">
-[...5 lines deleted...]
-      <c r="I17" s="27">
+      <c r="G17" s="26">
+        <v>0</v>
+      </c>
+      <c r="H17" s="26">
+        <v>0</v>
+      </c>
+      <c r="I17" s="26">
         <v>9</v>
       </c>
-      <c r="J17" s="27">
-[...2 lines deleted...]
-      <c r="K17" s="27">
+      <c r="J17" s="26">
+        <v>1</v>
+      </c>
+      <c r="K17" s="26">
         <v>8</v>
       </c>
-      <c r="L17" s="27">
-[...5 lines deleted...]
-      <c r="N17" s="27">
+      <c r="L17" s="26">
+        <v>0</v>
+      </c>
+      <c r="M17" s="26">
+        <v>0</v>
+      </c>
+      <c r="N17" s="26">
         <v>2</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="26">
         <v>2</v>
       </c>
-      <c r="P17" s="27">
+      <c r="P17" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="2:16" ht="21" customHeight="1">
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="26"/>
-      <c r="D18" s="27">
+      <c r="C18" s="25"/>
+      <c r="D18" s="26">
         <v>20</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="26">
         <v>4</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="26">
         <v>4</v>
       </c>
-      <c r="G18" s="27">
-[...5 lines deleted...]
-      <c r="I18" s="27">
+      <c r="G18" s="26">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="26">
         <v>14</v>
       </c>
-      <c r="J18" s="27">
-[...2 lines deleted...]
-      <c r="K18" s="27">
+      <c r="J18" s="26">
+        <v>1</v>
+      </c>
+      <c r="K18" s="26">
         <v>12</v>
       </c>
-      <c r="L18" s="27">
-[...8 lines deleted...]
-      <c r="O18" s="27">
+      <c r="L18" s="26">
+        <v>1</v>
+      </c>
+      <c r="M18" s="26">
+        <v>0</v>
+      </c>
+      <c r="N18" s="26">
+        <v>0</v>
+      </c>
+      <c r="O18" s="26">
         <v>2</v>
       </c>
-      <c r="P18" s="27">
+      <c r="P18" s="26">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="2:16" ht="21" customHeight="1">
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="26"/>
-      <c r="D19" s="27">
+      <c r="C19" s="25"/>
+      <c r="D19" s="26">
         <v>471</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="26">
         <v>165</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="26">
         <v>165</v>
       </c>
-      <c r="G19" s="27">
-[...5 lines deleted...]
-      <c r="I19" s="27">
+      <c r="G19" s="26">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>0</v>
+      </c>
+      <c r="I19" s="26">
         <v>233</v>
       </c>
-      <c r="J19" s="27">
+      <c r="J19" s="26">
         <v>143</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="26">
         <v>87</v>
       </c>
-      <c r="L19" s="27">
+      <c r="L19" s="26">
         <v>3</v>
       </c>
-      <c r="M19" s="27">
-[...2 lines deleted...]
-      <c r="N19" s="27">
+      <c r="M19" s="26">
+        <v>0</v>
+      </c>
+      <c r="N19" s="26">
         <v>21</v>
       </c>
-      <c r="O19" s="27">
+      <c r="O19" s="26">
         <v>52</v>
       </c>
-      <c r="P19" s="27">
-        <v>803</v>
+      <c r="P19" s="26">
+        <v>806</v>
       </c>
     </row>
     <row r="20" spans="2:16" ht="21" customHeight="1">
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="26"/>
-      <c r="D20" s="27">
+      <c r="C20" s="25"/>
+      <c r="D20" s="26">
         <v>24</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="26">
         <v>3</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="26">
         <v>3</v>
       </c>
-      <c r="G20" s="27">
-[...5 lines deleted...]
-      <c r="I20" s="27">
+      <c r="G20" s="26">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>0</v>
+      </c>
+      <c r="I20" s="26">
         <v>21</v>
       </c>
-      <c r="J20" s="27">
+      <c r="J20" s="26">
         <v>3</v>
       </c>
-      <c r="K20" s="27">
+      <c r="K20" s="26">
         <v>18</v>
       </c>
-      <c r="L20" s="27">
-[...11 lines deleted...]
-      <c r="P20" s="27">
+      <c r="L20" s="26">
+        <v>0</v>
+      </c>
+      <c r="M20" s="26">
+        <v>0</v>
+      </c>
+      <c r="N20" s="26">
+        <v>0</v>
+      </c>
+      <c r="O20" s="26">
+        <v>0</v>
+      </c>
+      <c r="P20" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="2:16" ht="21" customHeight="1">
-      <c r="B21" s="25" t="s">
+      <c r="B21" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="26"/>
-      <c r="D21" s="27">
+      <c r="C21" s="25"/>
+      <c r="D21" s="26">
         <v>329</v>
       </c>
-      <c r="E21" s="27">
+      <c r="E21" s="26">
         <v>119</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="26">
         <v>119</v>
       </c>
-      <c r="G21" s="27">
-[...5 lines deleted...]
-      <c r="I21" s="27">
+      <c r="G21" s="26">
+        <v>0</v>
+      </c>
+      <c r="H21" s="26">
+        <v>0</v>
+      </c>
+      <c r="I21" s="26">
         <v>178</v>
       </c>
-      <c r="J21" s="27">
+      <c r="J21" s="26">
         <v>83</v>
       </c>
-      <c r="K21" s="27">
+      <c r="K21" s="26">
         <v>94</v>
       </c>
-      <c r="L21" s="27">
-[...5 lines deleted...]
-      <c r="N21" s="27">
+      <c r="L21" s="26">
+        <v>1</v>
+      </c>
+      <c r="M21" s="26">
+        <v>0</v>
+      </c>
+      <c r="N21" s="26">
         <v>7</v>
       </c>
-      <c r="O21" s="27">
+      <c r="O21" s="26">
         <v>25</v>
       </c>
-      <c r="P21" s="27">
+      <c r="P21" s="26">
         <v>496</v>
       </c>
     </row>
     <row r="22" spans="2:16" ht="21" customHeight="1">
       <c r="B22" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="23"/>
-      <c r="D22" s="27">
+      <c r="C22" s="22"/>
+      <c r="D22" s="26">
         <v>9</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="26">
         <v>3</v>
       </c>
-      <c r="F22" s="27">
-[...2 lines deleted...]
-      <c r="G22" s="27">
+      <c r="F22" s="26">
+        <v>1</v>
+      </c>
+      <c r="G22" s="26">
         <v>2</v>
       </c>
-      <c r="H22" s="27">
-[...17 lines deleted...]
-      <c r="N22" s="27">
+      <c r="H22" s="26">
+        <v>0</v>
+      </c>
+      <c r="I22" s="26">
+        <v>1</v>
+      </c>
+      <c r="J22" s="26">
+        <v>1</v>
+      </c>
+      <c r="K22" s="26">
+        <v>0</v>
+      </c>
+      <c r="L22" s="26">
+        <v>0</v>
+      </c>
+      <c r="M22" s="26">
+        <v>0</v>
+      </c>
+      <c r="N22" s="26">
         <v>4</v>
       </c>
-      <c r="O22" s="27">
-[...2 lines deleted...]
-      <c r="P22" s="27">
+      <c r="O22" s="26">
+        <v>1</v>
+      </c>
+      <c r="P22" s="26">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="2:16" ht="21" customHeight="1">
       <c r="B23" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="23"/>
-      <c r="D23" s="27">
+      <c r="C23" s="22"/>
+      <c r="D23" s="26">
         <v>189</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="26">
         <v>74</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="26">
         <v>19</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="26">
         <v>55</v>
       </c>
-      <c r="H23" s="27">
-[...2 lines deleted...]
-      <c r="I23" s="27">
+      <c r="H23" s="26">
+        <v>0</v>
+      </c>
+      <c r="I23" s="26">
         <v>57</v>
       </c>
-      <c r="J23" s="27">
+      <c r="J23" s="26">
         <v>51</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="26">
         <v>6</v>
       </c>
-      <c r="L23" s="27">
-[...5 lines deleted...]
-      <c r="N23" s="27">
+      <c r="L23" s="26">
+        <v>0</v>
+      </c>
+      <c r="M23" s="26">
+        <v>0</v>
+      </c>
+      <c r="N23" s="26">
         <v>45</v>
       </c>
-      <c r="O23" s="27">
+      <c r="O23" s="26">
         <v>13</v>
       </c>
-      <c r="P23" s="27">
+      <c r="P23" s="26">
         <v>183</v>
       </c>
     </row>
     <row r="24" spans="2:16" ht="21" customHeight="1">
-      <c r="B24" s="25" t="s">
+      <c r="B24" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="26"/>
-      <c r="D24" s="27">
+      <c r="C24" s="25"/>
+      <c r="D24" s="26">
         <v>138</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="26">
         <v>60</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="26">
         <v>33</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="26">
         <v>27</v>
       </c>
-      <c r="H24" s="27">
-[...2 lines deleted...]
-      <c r="I24" s="27">
+      <c r="H24" s="26">
+        <v>0</v>
+      </c>
+      <c r="I24" s="26">
         <v>47</v>
       </c>
-      <c r="J24" s="27">
+      <c r="J24" s="26">
         <v>32</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="26">
         <v>13</v>
       </c>
-      <c r="L24" s="27">
+      <c r="L24" s="26">
         <v>2</v>
       </c>
-      <c r="M24" s="27">
-[...2 lines deleted...]
-      <c r="N24" s="27">
+      <c r="M24" s="26">
+        <v>0</v>
+      </c>
+      <c r="N24" s="26">
         <v>29</v>
       </c>
-      <c r="O24" s="27">
+      <c r="O24" s="26">
         <v>2</v>
       </c>
-      <c r="P24" s="27">
+      <c r="P24" s="26">
         <v>109</v>
       </c>
     </row>
     <row r="25" spans="2:16" ht="21" customHeight="1">
-      <c r="B25" s="25" t="s">
+      <c r="B25" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="26"/>
-      <c r="D25" s="27">
+      <c r="C25" s="25"/>
+      <c r="D25" s="26">
         <v>66</v>
       </c>
-      <c r="E25" s="27">
-[...11 lines deleted...]
-      <c r="I25" s="27">
+      <c r="E25" s="26">
+        <v>0</v>
+      </c>
+      <c r="F25" s="26">
+        <v>0</v>
+      </c>
+      <c r="G25" s="26">
+        <v>0</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="26">
         <v>66</v>
       </c>
-      <c r="J25" s="27">
-[...2 lines deleted...]
-      <c r="K25" s="27">
+      <c r="J25" s="26">
+        <v>0</v>
+      </c>
+      <c r="K25" s="26">
         <v>4</v>
       </c>
-      <c r="L25" s="27">
+      <c r="L25" s="26">
         <v>62</v>
       </c>
-      <c r="M25" s="27">
-[...8 lines deleted...]
-      <c r="P25" s="27">
+      <c r="M25" s="26">
+        <v>0</v>
+      </c>
+      <c r="N25" s="26">
+        <v>0</v>
+      </c>
+      <c r="O25" s="26">
+        <v>0</v>
+      </c>
+      <c r="P25" s="26">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="2:16" ht="21" customHeight="1">
-      <c r="B26" s="25" t="s">
+      <c r="B26" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="C26" s="26"/>
-      <c r="D26" s="27">
+      <c r="C26" s="25"/>
+      <c r="D26" s="26">
         <v>11</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="26">
         <v>7</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="26">
         <v>7</v>
       </c>
-      <c r="G26" s="27">
-[...5 lines deleted...]
-      <c r="I26" s="27">
+      <c r="G26" s="26">
+        <v>0</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="26">
         <v>4</v>
       </c>
-      <c r="J26" s="27">
-[...5 lines deleted...]
-      <c r="L26" s="27">
+      <c r="J26" s="26">
+        <v>0</v>
+      </c>
+      <c r="K26" s="26">
+        <v>0</v>
+      </c>
+      <c r="L26" s="26">
         <v>4</v>
       </c>
-      <c r="M26" s="27">
-[...8 lines deleted...]
-      <c r="P26" s="27">
+      <c r="M26" s="26">
+        <v>0</v>
+      </c>
+      <c r="N26" s="26">
+        <v>0</v>
+      </c>
+      <c r="O26" s="26">
+        <v>0</v>
+      </c>
+      <c r="P26" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="2:16" ht="21" customHeight="1">
-      <c r="B27" s="25" t="s">
+      <c r="B27" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="26"/>
-      <c r="D27" s="27">
+      <c r="C27" s="25"/>
+      <c r="D27" s="26">
         <v>11</v>
       </c>
-      <c r="E27" s="27">
+      <c r="E27" s="26">
         <v>9</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="26">
         <v>8</v>
       </c>
-      <c r="G27" s="27">
-[...26 lines deleted...]
-      <c r="P27" s="27">
+      <c r="G27" s="26">
+        <v>1</v>
+      </c>
+      <c r="H27" s="26">
+        <v>0</v>
+      </c>
+      <c r="I27" s="26">
+        <v>1</v>
+      </c>
+      <c r="J27" s="26">
+        <v>1</v>
+      </c>
+      <c r="K27" s="26">
+        <v>0</v>
+      </c>
+      <c r="L27" s="26">
+        <v>0</v>
+      </c>
+      <c r="M27" s="26">
+        <v>0</v>
+      </c>
+      <c r="N27" s="26">
+        <v>1</v>
+      </c>
+      <c r="O27" s="26">
+        <v>0</v>
+      </c>
+      <c r="P27" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="2:16" ht="21" customHeight="1">
-      <c r="B28" s="25" t="s">
+      <c r="B28" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="26"/>
-      <c r="D28" s="27">
+      <c r="C28" s="25"/>
+      <c r="D28" s="26">
         <v>89</v>
       </c>
-      <c r="E28" s="27">
+      <c r="E28" s="26">
         <v>15</v>
       </c>
-      <c r="F28" s="27">
+      <c r="F28" s="26">
         <v>15</v>
       </c>
-      <c r="G28" s="27">
-[...5 lines deleted...]
-      <c r="I28" s="27">
+      <c r="G28" s="26">
+        <v>0</v>
+      </c>
+      <c r="H28" s="26">
+        <v>0</v>
+      </c>
+      <c r="I28" s="26">
         <v>58</v>
       </c>
-      <c r="J28" s="27">
+      <c r="J28" s="26">
         <v>2</v>
       </c>
-      <c r="K28" s="27">
+      <c r="K28" s="26">
         <v>29</v>
       </c>
-      <c r="L28" s="27">
+      <c r="L28" s="26">
         <v>27</v>
       </c>
-      <c r="M28" s="27">
+      <c r="M28" s="26">
         <v>7</v>
       </c>
-      <c r="N28" s="27">
+      <c r="N28" s="26">
         <v>5</v>
       </c>
-      <c r="O28" s="27">
+      <c r="O28" s="26">
         <v>4</v>
       </c>
-      <c r="P28" s="27">
+      <c r="P28" s="26">
         <v>288</v>
       </c>
     </row>
     <row r="29" spans="2:16" ht="21" customHeight="1">
-      <c r="B29" s="25" t="s">
+      <c r="B29" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="C29" s="26"/>
-      <c r="D29" s="27">
+      <c r="C29" s="25"/>
+      <c r="D29" s="26">
         <v>17</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="26">
         <v>5</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="26">
         <v>5</v>
       </c>
-      <c r="G29" s="27">
-[...5 lines deleted...]
-      <c r="I29" s="27">
+      <c r="G29" s="26">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="26">
         <v>10</v>
       </c>
-      <c r="J29" s="27">
-[...2 lines deleted...]
-      <c r="K29" s="27">
+      <c r="J29" s="26">
+        <v>0</v>
+      </c>
+      <c r="K29" s="26">
         <v>9</v>
       </c>
-      <c r="L29" s="27">
-[...5 lines deleted...]
-      <c r="N29" s="27">
+      <c r="L29" s="26">
+        <v>1</v>
+      </c>
+      <c r="M29" s="26">
+        <v>0</v>
+      </c>
+      <c r="N29" s="26">
         <v>2</v>
       </c>
-      <c r="O29" s="27">
-[...2 lines deleted...]
-      <c r="P29" s="27">
+      <c r="O29" s="26">
+        <v>0</v>
+      </c>
+      <c r="P29" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="2:16" ht="21" customHeight="1">
-      <c r="B30" s="25" t="s">
+      <c r="B30" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C30" s="26"/>
-[...3 lines deleted...]
-      <c r="E30" s="27">
+      <c r="C30" s="25"/>
+      <c r="D30" s="26">
+        <v>2367</v>
+      </c>
+      <c r="E30" s="26">
         <v>545</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="26">
         <v>196</v>
       </c>
-      <c r="G30" s="27">
+      <c r="G30" s="26">
         <v>349</v>
       </c>
-      <c r="H30" s="27">
-[...8 lines deleted...]
-      <c r="K30" s="27">
+      <c r="H30" s="26">
+        <v>0</v>
+      </c>
+      <c r="I30" s="26">
+        <v>1216</v>
+      </c>
+      <c r="J30" s="26">
+        <v>920</v>
+      </c>
+      <c r="K30" s="26">
         <v>277</v>
       </c>
-      <c r="L30" s="27">
+      <c r="L30" s="26">
         <v>19</v>
       </c>
-      <c r="M30" s="27">
-[...5 lines deleted...]
-      <c r="O30" s="27">
+      <c r="M30" s="26">
+        <v>1</v>
+      </c>
+      <c r="N30" s="26">
+        <v>319</v>
+      </c>
+      <c r="O30" s="26">
         <v>286</v>
       </c>
-      <c r="P30" s="27">
+      <c r="P30" s="26">
         <v>3297</v>
       </c>
     </row>
     <row r="31" spans="2:16" ht="21" customHeight="1">
-      <c r="B31" s="25" t="s">
+      <c r="B31" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="26"/>
-[...3 lines deleted...]
-      <c r="E31" s="27">
+      <c r="C31" s="25"/>
+      <c r="D31" s="26">
+        <v>1834</v>
+      </c>
+      <c r="E31" s="26">
         <v>381</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="26">
         <v>58</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="26">
         <v>323</v>
       </c>
-      <c r="H31" s="27">
-[...8 lines deleted...]
-      <c r="K31" s="27">
+      <c r="H31" s="26">
+        <v>0</v>
+      </c>
+      <c r="I31" s="26">
+        <v>1135</v>
+      </c>
+      <c r="J31" s="26">
+        <v>949</v>
+      </c>
+      <c r="K31" s="26">
         <v>172</v>
       </c>
-      <c r="L31" s="27">
+      <c r="L31" s="26">
         <v>14</v>
       </c>
-      <c r="M31" s="27">
-[...2 lines deleted...]
-      <c r="N31" s="27">
+      <c r="M31" s="26">
+        <v>0</v>
+      </c>
+      <c r="N31" s="26">
         <v>191</v>
       </c>
-      <c r="O31" s="27">
+      <c r="O31" s="26">
         <v>127</v>
       </c>
-      <c r="P31" s="27">
-        <v>1786</v>
+      <c r="P31" s="26">
+        <v>1787</v>
       </c>
     </row>
     <row r="32" spans="2:16" ht="21" customHeight="1">
-      <c r="B32" s="25" t="s">
+      <c r="B32" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C32" s="26"/>
-      <c r="D32" s="27">
+      <c r="C32" s="25"/>
+      <c r="D32" s="26">
         <v>23</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E32" s="26">
         <v>6</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="26">
         <v>5</v>
       </c>
-      <c r="G32" s="27">
-[...23 lines deleted...]
-      <c r="O32" s="27">
+      <c r="G32" s="26">
+        <v>1</v>
+      </c>
+      <c r="H32" s="26">
+        <v>0</v>
+      </c>
+      <c r="I32" s="26">
+        <v>1</v>
+      </c>
+      <c r="J32" s="26">
+        <v>1</v>
+      </c>
+      <c r="K32" s="26">
+        <v>0</v>
+      </c>
+      <c r="L32" s="26">
+        <v>0</v>
+      </c>
+      <c r="M32" s="26">
+        <v>0</v>
+      </c>
+      <c r="N32" s="26">
+        <v>1</v>
+      </c>
+      <c r="O32" s="26">
         <v>15</v>
       </c>
-      <c r="P32" s="27">
+      <c r="P32" s="26">
         <v>13</v>
       </c>
     </row>
-    <row r="33" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+    <row r="33" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B33" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="23"/>
-      <c r="D33" s="27">
+      <c r="C33" s="22"/>
+      <c r="D33" s="26">
         <v>34</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="26">
         <v>25</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="26">
         <v>25</v>
       </c>
-      <c r="G33" s="27">
-[...5 lines deleted...]
-      <c r="I33" s="27">
+      <c r="G33" s="26">
+        <v>0</v>
+      </c>
+      <c r="H33" s="26">
+        <v>0</v>
+      </c>
+      <c r="I33" s="26">
         <v>6</v>
       </c>
-      <c r="J33" s="27">
-[...2 lines deleted...]
-      <c r="K33" s="27">
+      <c r="J33" s="26">
+        <v>1</v>
+      </c>
+      <c r="K33" s="26">
         <v>3</v>
       </c>
-      <c r="L33" s="27">
+      <c r="L33" s="26">
         <v>2</v>
       </c>
-      <c r="M33" s="27">
-[...5 lines deleted...]
-      <c r="O33" s="27">
+      <c r="M33" s="26">
+        <v>0</v>
+      </c>
+      <c r="N33" s="26">
+        <v>1</v>
+      </c>
+      <c r="O33" s="26">
         <v>2</v>
       </c>
-      <c r="P33" s="27">
+      <c r="P33" s="26">
         <v>238</v>
       </c>
-      <c r="Q33" s="27"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="Q33" s="26"/>
+    </row>
+    <row r="34" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B34" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C34" s="23"/>
-      <c r="D34" s="27">
+      <c r="C34" s="22"/>
+      <c r="D34" s="26">
         <v>4</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="26">
         <v>3</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="26">
         <v>3</v>
       </c>
-      <c r="G34" s="27">
-[...31 lines deleted...]
-    <row r="35" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="G34" s="26">
+        <v>0</v>
+      </c>
+      <c r="H34" s="26">
+        <v>0</v>
+      </c>
+      <c r="I34" s="26">
+        <v>1</v>
+      </c>
+      <c r="J34" s="26">
+        <v>0</v>
+      </c>
+      <c r="K34" s="26">
+        <v>1</v>
+      </c>
+      <c r="L34" s="26">
+        <v>0</v>
+      </c>
+      <c r="M34" s="26">
+        <v>0</v>
+      </c>
+      <c r="N34" s="26">
+        <v>0</v>
+      </c>
+      <c r="O34" s="26">
+        <v>0</v>
+      </c>
+      <c r="P34" s="26">
+        <v>18</v>
+      </c>
+      <c r="Q34" s="26"/>
+    </row>
+    <row r="35" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B35" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C35" s="23"/>
-      <c r="D35" s="27">
+      <c r="C35" s="22"/>
+      <c r="D35" s="26">
         <v>110</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="26">
         <v>30</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="26">
         <v>4</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="26">
         <v>26</v>
       </c>
-      <c r="H35" s="27">
-[...2 lines deleted...]
-      <c r="I35" s="27">
+      <c r="H35" s="26">
+        <v>0</v>
+      </c>
+      <c r="I35" s="26">
         <v>51</v>
       </c>
-      <c r="J35" s="27">
+      <c r="J35" s="26">
         <v>27</v>
       </c>
-      <c r="K35" s="27">
+      <c r="K35" s="26">
         <v>22</v>
       </c>
-      <c r="L35" s="27">
+      <c r="L35" s="26">
         <v>2</v>
       </c>
-      <c r="M35" s="27">
-[...2 lines deleted...]
-      <c r="N35" s="27">
+      <c r="M35" s="26">
+        <v>1</v>
+      </c>
+      <c r="N35" s="26">
         <v>28</v>
       </c>
-      <c r="O35" s="27">
-[...7 lines deleted...]
-    <row r="36" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="O35" s="26">
+        <v>0</v>
+      </c>
+      <c r="P35" s="26">
+        <v>373</v>
+      </c>
+      <c r="Q35" s="26"/>
+    </row>
+    <row r="36" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C36" s="23"/>
-      <c r="D36" s="27">
+      <c r="C36" s="22"/>
+      <c r="D36" s="26">
         <v>193</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="26">
         <v>11</v>
       </c>
-      <c r="F36" s="27">
-[...2 lines deleted...]
-      <c r="G36" s="27">
+      <c r="F36" s="26">
+        <v>1</v>
+      </c>
+      <c r="G36" s="26">
         <v>10</v>
       </c>
-      <c r="H36" s="27">
-[...2 lines deleted...]
-      <c r="I36" s="27">
+      <c r="H36" s="26">
+        <v>0</v>
+      </c>
+      <c r="I36" s="26">
         <v>146</v>
       </c>
-      <c r="J36" s="27">
+      <c r="J36" s="26">
         <v>122</v>
       </c>
-      <c r="K36" s="27">
+      <c r="K36" s="26">
         <v>22</v>
       </c>
-      <c r="L36" s="27">
+      <c r="L36" s="26">
         <v>2</v>
       </c>
-      <c r="M36" s="27">
-[...2 lines deleted...]
-      <c r="N36" s="27">
+      <c r="M36" s="26">
+        <v>0</v>
+      </c>
+      <c r="N36" s="26">
         <v>13</v>
       </c>
-      <c r="O36" s="27">
+      <c r="O36" s="26">
         <v>23</v>
       </c>
-      <c r="P36" s="27">
+      <c r="P36" s="26">
         <v>280</v>
       </c>
-      <c r="Q36" s="27"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="Q36" s="26"/>
+    </row>
+    <row r="37" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C37" s="23"/>
-      <c r="D37" s="27">
+      <c r="C37" s="22"/>
+      <c r="D37" s="26">
         <v>522</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E37" s="26">
         <v>26</v>
       </c>
-      <c r="F37" s="27">
-[...2 lines deleted...]
-      <c r="G37" s="27">
+      <c r="F37" s="26">
+        <v>0</v>
+      </c>
+      <c r="G37" s="26">
         <v>26</v>
       </c>
-      <c r="H37" s="27">
-[...2 lines deleted...]
-      <c r="I37" s="27">
+      <c r="H37" s="26">
+        <v>0</v>
+      </c>
+      <c r="I37" s="26">
         <v>353</v>
       </c>
-      <c r="J37" s="27">
+      <c r="J37" s="26">
         <v>38</v>
       </c>
-      <c r="K37" s="27">
+      <c r="K37" s="26">
         <v>14</v>
       </c>
-      <c r="L37" s="27">
+      <c r="L37" s="26">
         <v>301</v>
       </c>
-      <c r="M37" s="27">
-[...2 lines deleted...]
-      <c r="N37" s="27">
+      <c r="M37" s="26">
+        <v>0</v>
+      </c>
+      <c r="N37" s="26">
         <v>46</v>
       </c>
-      <c r="O37" s="27">
+      <c r="O37" s="26">
         <v>97</v>
       </c>
-      <c r="P37" s="27">
+      <c r="P37" s="26">
         <v>134</v>
       </c>
-      <c r="Q37" s="27"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="Q37" s="26"/>
+    </row>
+    <row r="38" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B38" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C38" s="23"/>
-[...3 lines deleted...]
-      <c r="E38" s="27">
+      <c r="C38" s="22"/>
+      <c r="D38" s="26">
+        <v>23479</v>
+      </c>
+      <c r="E38" s="26">
         <v>3471</v>
       </c>
-      <c r="F38" s="27">
+      <c r="F38" s="26">
         <v>288</v>
       </c>
-      <c r="G38" s="27">
+      <c r="G38" s="26">
         <v>3183</v>
       </c>
-      <c r="H38" s="27">
-[...2 lines deleted...]
-      <c r="I38" s="27">
+      <c r="H38" s="26">
+        <v>0</v>
+      </c>
+      <c r="I38" s="26">
         <v>17790</v>
       </c>
-      <c r="J38" s="27">
+      <c r="J38" s="26">
         <v>17199</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="26">
         <v>545</v>
       </c>
-      <c r="L38" s="27">
+      <c r="L38" s="26">
         <v>46</v>
       </c>
-      <c r="M38" s="27">
+      <c r="M38" s="26">
         <v>8</v>
       </c>
-      <c r="N38" s="27">
-[...2 lines deleted...]
-      <c r="O38" s="27">
+      <c r="N38" s="26">
+        <v>1640</v>
+      </c>
+      <c r="O38" s="26">
         <v>570</v>
       </c>
-      <c r="P38" s="27">
-[...4 lines deleted...]
-    <row r="39" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="P38" s="26">
+        <v>7438</v>
+      </c>
+      <c r="Q38" s="26"/>
+    </row>
+    <row r="39" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B39" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C39" s="23"/>
-      <c r="D39" s="27">
+      <c r="C39" s="22"/>
+      <c r="D39" s="26">
         <v>218</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="26">
         <v>111</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="26">
         <v>72</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="26">
         <v>39</v>
       </c>
-      <c r="H39" s="27">
-[...2 lines deleted...]
-      <c r="I39" s="27">
+      <c r="H39" s="26">
+        <v>0</v>
+      </c>
+      <c r="I39" s="26">
         <v>59</v>
       </c>
-      <c r="J39" s="27">
+      <c r="J39" s="26">
         <v>13</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="26">
         <v>44</v>
       </c>
-      <c r="L39" s="27">
+      <c r="L39" s="26">
         <v>2</v>
       </c>
-      <c r="M39" s="27">
-[...2 lines deleted...]
-      <c r="N39" s="27">
+      <c r="M39" s="26">
+        <v>0</v>
+      </c>
+      <c r="N39" s="26">
         <v>48</v>
       </c>
-      <c r="O39" s="27">
-[...2 lines deleted...]
-      <c r="P39" s="27">
+      <c r="O39" s="26">
+        <v>0</v>
+      </c>
+      <c r="P39" s="26">
         <v>707</v>
       </c>
-      <c r="Q39" s="27"/>
-[...2 lines deleted...]
-      <c r="B40" s="31" t="s">
+      <c r="Q39" s="26"/>
+    </row>
+    <row r="40" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
+      <c r="B40" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="C40" s="23"/>
-      <c r="D40" s="27">
+      <c r="C40" s="22"/>
+      <c r="D40" s="26">
         <v>7</v>
       </c>
-      <c r="E40" s="27">
+      <c r="E40" s="26">
         <v>5</v>
       </c>
-      <c r="F40" s="27">
+      <c r="F40" s="26">
         <v>5</v>
       </c>
-      <c r="G40" s="27">
-[...5 lines deleted...]
-      <c r="I40" s="27">
+      <c r="G40" s="26">
+        <v>0</v>
+      </c>
+      <c r="H40" s="26">
+        <v>0</v>
+      </c>
+      <c r="I40" s="26">
         <v>2</v>
       </c>
-      <c r="J40" s="27">
-[...2 lines deleted...]
-      <c r="K40" s="27">
+      <c r="J40" s="26">
+        <v>0</v>
+      </c>
+      <c r="K40" s="26">
         <v>2</v>
       </c>
-      <c r="L40" s="27">
-[...11 lines deleted...]
-      <c r="P40" s="27">
+      <c r="L40" s="26">
+        <v>0</v>
+      </c>
+      <c r="M40" s="26">
+        <v>0</v>
+      </c>
+      <c r="N40" s="26">
+        <v>0</v>
+      </c>
+      <c r="O40" s="26">
+        <v>0</v>
+      </c>
+      <c r="P40" s="26">
         <v>23</v>
       </c>
-      <c r="Q40" s="27"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="Q40" s="26"/>
+    </row>
+    <row r="41" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B41" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C41" s="23"/>
-      <c r="D41" s="27">
+      <c r="C41" s="22"/>
+      <c r="D41" s="26">
         <v>113</v>
       </c>
-      <c r="E41" s="27">
+      <c r="E41" s="26">
         <v>56</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="26">
         <v>56</v>
       </c>
-      <c r="G41" s="27">
-[...5 lines deleted...]
-      <c r="I41" s="27">
+      <c r="G41" s="26">
+        <v>0</v>
+      </c>
+      <c r="H41" s="26">
+        <v>0</v>
+      </c>
+      <c r="I41" s="26">
         <v>26</v>
       </c>
-      <c r="J41" s="27">
+      <c r="J41" s="26">
         <v>13</v>
       </c>
-      <c r="K41" s="27">
+      <c r="K41" s="26">
         <v>11</v>
       </c>
-      <c r="L41" s="27">
+      <c r="L41" s="26">
         <v>2</v>
       </c>
-      <c r="M41" s="27">
+      <c r="M41" s="26">
         <v>2</v>
       </c>
-      <c r="N41" s="27">
+      <c r="N41" s="26">
         <v>11</v>
       </c>
-      <c r="O41" s="27">
+      <c r="O41" s="26">
         <v>18</v>
       </c>
-      <c r="P41" s="27">
+      <c r="P41" s="26">
         <v>251</v>
       </c>
-      <c r="Q41" s="27"/>
-[...1 lines deleted...]
-    <row r="42" spans="2:17" s="30" customFormat="1" ht="22" customHeight="1">
+      <c r="Q41" s="26"/>
+    </row>
+    <row r="42" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B42" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="23"/>
-      <c r="D42" s="27">
+      <c r="C42" s="22"/>
+      <c r="D42" s="26">
         <v>5</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="26">
         <v>4</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="26">
         <v>4</v>
       </c>
-      <c r="G42" s="27">
-[...26 lines deleted...]
-      <c r="P42" s="27">
+      <c r="G42" s="26">
+        <v>0</v>
+      </c>
+      <c r="H42" s="26">
+        <v>0</v>
+      </c>
+      <c r="I42" s="26">
+        <v>1</v>
+      </c>
+      <c r="J42" s="26">
+        <v>0</v>
+      </c>
+      <c r="K42" s="26">
+        <v>0</v>
+      </c>
+      <c r="L42" s="26">
+        <v>1</v>
+      </c>
+      <c r="M42" s="26">
+        <v>0</v>
+      </c>
+      <c r="N42" s="26">
+        <v>0</v>
+      </c>
+      <c r="O42" s="26">
+        <v>0</v>
+      </c>
+      <c r="P42" s="26">
         <v>4</v>
       </c>
-      <c r="Q42" s="27"/>
+      <c r="Q42" s="26"/>
     </row>
     <row r="43" spans="2:17" ht="21" customHeight="1">
-      <c r="B43" s="25" t="s">
+      <c r="B43" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="C43" s="26"/>
-[...9 lines deleted...]
-      <c r="G43" s="27">
+      <c r="C43" s="25"/>
+      <c r="D43" s="26">
+        <v>8649</v>
+      </c>
+      <c r="E43" s="26">
+        <v>2894</v>
+      </c>
+      <c r="F43" s="26">
+        <v>2429</v>
+      </c>
+      <c r="G43" s="26">
         <v>465</v>
       </c>
-      <c r="H43" s="27">
-[...2 lines deleted...]
-      <c r="I43" s="27">
+      <c r="H43" s="26">
+        <v>0</v>
+      </c>
+      <c r="I43" s="26">
         <v>3368</v>
       </c>
-      <c r="J43" s="27">
+      <c r="J43" s="26">
         <v>2729</v>
       </c>
-      <c r="K43" s="27">
+      <c r="K43" s="26">
         <v>516</v>
       </c>
-      <c r="L43" s="27">
+      <c r="L43" s="26">
         <v>123</v>
       </c>
-      <c r="M43" s="27">
+      <c r="M43" s="26">
         <v>4</v>
       </c>
-      <c r="N43" s="27">
+      <c r="N43" s="26">
         <v>1056</v>
       </c>
-      <c r="O43" s="27">
+      <c r="O43" s="26">
         <v>1327</v>
       </c>
-      <c r="P43" s="27">
+      <c r="P43" s="26">
         <v>6778</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="21" customHeight="1">
       <c r="B44" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C44" s="23"/>
-      <c r="D44" s="27">
+      <c r="C44" s="22"/>
+      <c r="D44" s="26">
         <v>84</v>
       </c>
-      <c r="E44" s="27">
+      <c r="E44" s="26">
         <v>16</v>
       </c>
-      <c r="F44" s="27">
+      <c r="F44" s="26">
         <v>16</v>
       </c>
-      <c r="G44" s="27">
-[...5 lines deleted...]
-      <c r="I44" s="27">
+      <c r="G44" s="26">
+        <v>0</v>
+      </c>
+      <c r="H44" s="26">
+        <v>0</v>
+      </c>
+      <c r="I44" s="26">
         <v>57</v>
       </c>
-      <c r="J44" s="27">
+      <c r="J44" s="26">
         <v>3</v>
       </c>
-      <c r="K44" s="27">
+      <c r="K44" s="26">
         <v>51</v>
       </c>
-      <c r="L44" s="27">
+      <c r="L44" s="26">
         <v>3</v>
       </c>
-      <c r="M44" s="27">
-[...5 lines deleted...]
-      <c r="O44" s="27">
+      <c r="M44" s="26">
+        <v>0</v>
+      </c>
+      <c r="N44" s="26">
+        <v>1</v>
+      </c>
+      <c r="O44" s="26">
         <v>10</v>
       </c>
-      <c r="P44" s="27">
+      <c r="P44" s="26">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="21" customHeight="1">
       <c r="B45" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C45" s="23"/>
-      <c r="D45" s="27">
+      <c r="C45" s="22"/>
+      <c r="D45" s="26">
         <v>50</v>
       </c>
-      <c r="E45" s="27">
+      <c r="E45" s="26">
         <v>21</v>
       </c>
-      <c r="F45" s="27">
+      <c r="F45" s="26">
         <v>21</v>
       </c>
-      <c r="G45" s="27">
-[...5 lines deleted...]
-      <c r="I45" s="27">
+      <c r="G45" s="26">
+        <v>0</v>
+      </c>
+      <c r="H45" s="26">
+        <v>0</v>
+      </c>
+      <c r="I45" s="26">
         <v>15</v>
       </c>
-      <c r="J45" s="27">
+      <c r="J45" s="26">
         <v>2</v>
       </c>
-      <c r="K45" s="27">
+      <c r="K45" s="26">
         <v>11</v>
       </c>
-      <c r="L45" s="27">
+      <c r="L45" s="26">
         <v>2</v>
       </c>
-      <c r="M45" s="27">
-[...5 lines deleted...]
-      <c r="O45" s="27">
+      <c r="M45" s="26">
+        <v>0</v>
+      </c>
+      <c r="N45" s="26">
+        <v>1</v>
+      </c>
+      <c r="O45" s="26">
         <v>13</v>
       </c>
-      <c r="P45" s="27">
+      <c r="P45" s="26">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="21" customHeight="1">
-      <c r="B46" s="25" t="s">
+      <c r="B46" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C46" s="26"/>
-[...15 lines deleted...]
-      <c r="I46" s="27">
+      <c r="C46" s="25"/>
+      <c r="D46" s="26">
+        <v>1640</v>
+      </c>
+      <c r="E46" s="26">
+        <v>775</v>
+      </c>
+      <c r="F46" s="26">
+        <v>775</v>
+      </c>
+      <c r="G46" s="26">
+        <v>0</v>
+      </c>
+      <c r="H46" s="26">
+        <v>0</v>
+      </c>
+      <c r="I46" s="26">
         <v>674</v>
       </c>
-      <c r="J46" s="27">
+      <c r="J46" s="26">
         <v>340</v>
       </c>
-      <c r="K46" s="27">
+      <c r="K46" s="26">
         <v>278</v>
       </c>
-      <c r="L46" s="27">
+      <c r="L46" s="26">
         <v>56</v>
       </c>
-      <c r="M46" s="27">
+      <c r="M46" s="26">
         <v>2</v>
       </c>
-      <c r="N46" s="27">
+      <c r="N46" s="26">
         <v>63</v>
       </c>
-      <c r="O46" s="27">
+      <c r="O46" s="26">
         <v>126</v>
       </c>
-      <c r="P46" s="27">
-        <v>2160</v>
+      <c r="P46" s="26">
+        <v>2162</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="21" customHeight="1">
-      <c r="B47" s="25" t="s">
+      <c r="B47" s="24" t="s">
         <v>58</v>
       </c>
-      <c r="C47" s="26"/>
-      <c r="D47" s="27">
+      <c r="C47" s="25"/>
+      <c r="D47" s="26">
         <v>234</v>
       </c>
-      <c r="E47" s="27">
+      <c r="E47" s="26">
         <v>33</v>
       </c>
-      <c r="F47" s="27">
+      <c r="F47" s="26">
         <v>33</v>
       </c>
-      <c r="G47" s="27">
-[...5 lines deleted...]
-      <c r="I47" s="27">
+      <c r="G47" s="26">
+        <v>0</v>
+      </c>
+      <c r="H47" s="26">
+        <v>0</v>
+      </c>
+      <c r="I47" s="26">
         <v>111</v>
       </c>
-      <c r="J47" s="27">
+      <c r="J47" s="26">
         <v>56</v>
       </c>
-      <c r="K47" s="27">
+      <c r="K47" s="26">
         <v>52</v>
       </c>
-      <c r="L47" s="27">
+      <c r="L47" s="26">
         <v>3</v>
       </c>
-      <c r="M47" s="27">
-[...2 lines deleted...]
-      <c r="N47" s="27">
+      <c r="M47" s="26">
+        <v>0</v>
+      </c>
+      <c r="N47" s="26">
         <v>4</v>
       </c>
-      <c r="O47" s="27">
+      <c r="O47" s="26">
         <v>86</v>
       </c>
-      <c r="P47" s="27">
+      <c r="P47" s="26">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="21" customHeight="1">
       <c r="B48" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C48" s="23"/>
-      <c r="D48" s="27">
+      <c r="C48" s="22"/>
+      <c r="D48" s="26">
         <v>749</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="26">
         <v>128</v>
       </c>
-      <c r="F48" s="27">
+      <c r="F48" s="26">
         <v>88</v>
       </c>
-      <c r="G48" s="27">
+      <c r="G48" s="26">
         <v>40</v>
       </c>
-      <c r="H48" s="27">
-[...2 lines deleted...]
-      <c r="I48" s="27">
+      <c r="H48" s="26">
+        <v>0</v>
+      </c>
+      <c r="I48" s="26">
         <v>426</v>
       </c>
-      <c r="J48" s="27">
+      <c r="J48" s="26">
         <v>365</v>
       </c>
-      <c r="K48" s="27">
+      <c r="K48" s="26">
         <v>40</v>
       </c>
-      <c r="L48" s="27">
+      <c r="L48" s="26">
         <v>21</v>
       </c>
-      <c r="M48" s="27">
-[...2 lines deleted...]
-      <c r="N48" s="27">
+      <c r="M48" s="26">
+        <v>1</v>
+      </c>
+      <c r="N48" s="26">
         <v>37</v>
       </c>
-      <c r="O48" s="27">
+      <c r="O48" s="26">
         <v>157</v>
       </c>
-      <c r="P48" s="27">
-        <v>708</v>
+      <c r="P48" s="26">
+        <v>709</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="21" customHeight="1">
-      <c r="B49" s="25" t="s">
+      <c r="B49" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="C49" s="26"/>
-      <c r="D49" s="27">
+      <c r="C49" s="25"/>
+      <c r="D49" s="26">
         <v>96</v>
       </c>
-      <c r="E49" s="27">
+      <c r="E49" s="26">
         <v>12</v>
       </c>
-      <c r="F49" s="27">
+      <c r="F49" s="26">
         <v>12</v>
       </c>
-      <c r="G49" s="27">
-[...5 lines deleted...]
-      <c r="I49" s="27">
+      <c r="G49" s="26">
+        <v>0</v>
+      </c>
+      <c r="H49" s="26">
+        <v>0</v>
+      </c>
+      <c r="I49" s="26">
         <v>47</v>
       </c>
-      <c r="J49" s="27">
+      <c r="J49" s="26">
         <v>12</v>
       </c>
-      <c r="K49" s="27">
+      <c r="K49" s="26">
         <v>33</v>
       </c>
-      <c r="L49" s="27">
+      <c r="L49" s="26">
         <v>2</v>
       </c>
-      <c r="M49" s="27">
-[...2 lines deleted...]
-      <c r="N49" s="27">
+      <c r="M49" s="26">
+        <v>0</v>
+      </c>
+      <c r="N49" s="26">
         <v>5</v>
       </c>
-      <c r="O49" s="27">
+      <c r="O49" s="26">
         <v>32</v>
       </c>
-      <c r="P49" s="27">
+      <c r="P49" s="26">
         <v>148</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="21" customHeight="1">
       <c r="B50" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C50" s="23"/>
-      <c r="D50" s="27">
+      <c r="C50" s="22"/>
+      <c r="D50" s="26">
         <v>227</v>
       </c>
-      <c r="E50" s="27">
+      <c r="E50" s="26">
         <v>42</v>
       </c>
-      <c r="F50" s="27">
+      <c r="F50" s="26">
         <v>26</v>
       </c>
-      <c r="G50" s="27">
+      <c r="G50" s="26">
         <v>16</v>
       </c>
-      <c r="H50" s="27">
-[...2 lines deleted...]
-      <c r="I50" s="27">
+      <c r="H50" s="26">
+        <v>0</v>
+      </c>
+      <c r="I50" s="26">
         <v>122</v>
       </c>
-      <c r="J50" s="27">
+      <c r="J50" s="26">
         <v>104</v>
       </c>
-      <c r="K50" s="27">
+      <c r="K50" s="26">
         <v>18</v>
       </c>
-      <c r="L50" s="27">
-[...5 lines deleted...]
-      <c r="N50" s="27">
+      <c r="L50" s="26">
+        <v>0</v>
+      </c>
+      <c r="M50" s="26">
+        <v>0</v>
+      </c>
+      <c r="N50" s="26">
         <v>25</v>
       </c>
-      <c r="O50" s="27">
+      <c r="O50" s="26">
         <v>38</v>
       </c>
-      <c r="P50" s="27">
+      <c r="P50" s="26">
         <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="21" customHeight="1">
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="C51" s="23"/>
-      <c r="D51" s="27">
+      <c r="C51" s="22"/>
+      <c r="D51" s="26">
         <v>749</v>
       </c>
-      <c r="E51" s="27">
+      <c r="E51" s="26">
         <v>314</v>
       </c>
-      <c r="F51" s="27">
+      <c r="F51" s="26">
         <v>104</v>
       </c>
-      <c r="G51" s="27">
+      <c r="G51" s="26">
         <v>210</v>
       </c>
-      <c r="H51" s="27">
-[...2 lines deleted...]
-      <c r="I51" s="27">
+      <c r="H51" s="26">
+        <v>0</v>
+      </c>
+      <c r="I51" s="26">
         <v>169</v>
       </c>
-      <c r="J51" s="27">
+      <c r="J51" s="26">
         <v>157</v>
       </c>
-      <c r="K51" s="27">
+      <c r="K51" s="26">
         <v>11</v>
       </c>
-      <c r="L51" s="27">
-[...5 lines deleted...]
-      <c r="N51" s="27">
+      <c r="L51" s="26">
+        <v>1</v>
+      </c>
+      <c r="M51" s="26">
+        <v>0</v>
+      </c>
+      <c r="N51" s="26">
         <v>212</v>
       </c>
-      <c r="O51" s="27">
+      <c r="O51" s="26">
         <v>54</v>
       </c>
-      <c r="P51" s="27">
-        <v>824</v>
+      <c r="P51" s="26">
+        <v>822</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="21" customHeight="1">
       <c r="B52" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="C52" s="23"/>
-      <c r="D52" s="27">
+      <c r="C52" s="22"/>
+      <c r="D52" s="26">
         <v>1974</v>
       </c>
-      <c r="E52" s="27">
+      <c r="E52" s="26">
         <v>412</v>
       </c>
-      <c r="F52" s="27">
+      <c r="F52" s="26">
         <v>235</v>
       </c>
-      <c r="G52" s="27">
+      <c r="G52" s="26">
         <v>177</v>
       </c>
-      <c r="H52" s="27">
-[...2 lines deleted...]
-      <c r="I52" s="27">
+      <c r="H52" s="26">
+        <v>0</v>
+      </c>
+      <c r="I52" s="26">
         <v>1228</v>
       </c>
-      <c r="J52" s="27">
+      <c r="J52" s="26">
         <v>471</v>
       </c>
-      <c r="K52" s="27">
+      <c r="K52" s="26">
         <v>433</v>
       </c>
-      <c r="L52" s="27">
+      <c r="L52" s="26">
         <v>324</v>
       </c>
-      <c r="M52" s="27">
+      <c r="M52" s="26">
         <v>4</v>
       </c>
-      <c r="N52" s="27">
+      <c r="N52" s="26">
         <v>211</v>
       </c>
-      <c r="O52" s="27">
+      <c r="O52" s="26">
         <v>119</v>
       </c>
-      <c r="P52" s="27">
-[...4 lines deleted...]
-      <c r="B53" s="34" t="s">
+      <c r="P52" s="26">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
+      <c r="B53" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="C53" s="35"/>
-[...9 lines deleted...]
-      <c r="G53" s="36">
+      <c r="C53" s="34"/>
+      <c r="D53" s="35">
+        <v>9092</v>
+      </c>
+      <c r="E53" s="35">
+        <v>3568</v>
+      </c>
+      <c r="F53" s="35">
+        <v>2113</v>
+      </c>
+      <c r="G53" s="35">
         <v>1455</v>
       </c>
-      <c r="H53" s="36">
-[...2 lines deleted...]
-      <c r="I53" s="36">
+      <c r="H53" s="35">
+        <v>0</v>
+      </c>
+      <c r="I53" s="35">
         <v>3568</v>
       </c>
-      <c r="J53" s="36">
+      <c r="J53" s="35">
         <v>2547</v>
       </c>
-      <c r="K53" s="36">
+      <c r="K53" s="35">
         <v>889</v>
       </c>
-      <c r="L53" s="36">
+      <c r="L53" s="35">
         <v>132</v>
       </c>
-      <c r="M53" s="36">
+      <c r="M53" s="35">
         <v>7</v>
       </c>
-      <c r="N53" s="36">
-[...2 lines deleted...]
-      <c r="O53" s="36">
+      <c r="N53" s="35">
+        <v>1549</v>
+      </c>
+      <c r="O53" s="35">
         <v>400</v>
       </c>
-      <c r="P53" s="36">
-        <v>8542</v>
+      <c r="P53" s="35">
+        <v>8534</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="21" customHeight="1">
-      <c r="B54" s="31" t="s">
+      <c r="B54" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="C54" s="37"/>
-[...12 lines deleted...]
-      <c r="P54" s="27"/>
+      <c r="C54" s="36"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="26"/>
+      <c r="J54" s="26"/>
+      <c r="K54" s="26"/>
+      <c r="L54" s="26"/>
+      <c r="M54" s="26"/>
+      <c r="N54" s="26"/>
+      <c r="O54" s="26"/>
+      <c r="P54" s="26"/>
     </row>
     <row r="55" spans="1:16" ht="21" customHeight="1">
       <c r="B55" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C55" s="23"/>
-[...6 lines deleted...]
-      <c r="F55" s="27">
+      <c r="C55" s="22"/>
+      <c r="D55" s="26">
+        <v>541</v>
+      </c>
+      <c r="E55" s="26">
+        <v>69</v>
+      </c>
+      <c r="F55" s="26">
         <v>22</v>
       </c>
-      <c r="G55" s="27">
+      <c r="G55" s="26">
+        <v>47</v>
+      </c>
+      <c r="H55" s="26">
+        <v>0</v>
+      </c>
+      <c r="I55" s="26">
+        <v>349</v>
+      </c>
+      <c r="J55" s="26">
+        <v>298</v>
+      </c>
+      <c r="K55" s="26">
+        <v>22</v>
+      </c>
+      <c r="L55" s="26">
+        <v>29</v>
+      </c>
+      <c r="M55" s="26">
+        <v>1</v>
+      </c>
+      <c r="N55" s="26">
+        <v>96</v>
+      </c>
+      <c r="O55" s="26">
+        <v>26</v>
+      </c>
+      <c r="P55" s="26">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" ht="21" customHeight="1">
+      <c r="B56" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" s="25"/>
+      <c r="D56" s="26">
+        <v>194</v>
+      </c>
+      <c r="E56" s="26">
         <v>48</v>
       </c>
-      <c r="H55" s="27">
-[...35 lines deleted...]
-      <c r="E56" s="27">
+      <c r="F56" s="26">
         <v>48</v>
       </c>
-      <c r="F56" s="27">
-[...8 lines deleted...]
-      <c r="I56" s="27">
+      <c r="G56" s="26">
+        <v>0</v>
+      </c>
+      <c r="H56" s="26">
+        <v>0</v>
+      </c>
+      <c r="I56" s="26">
         <v>136</v>
       </c>
-      <c r="J56" s="27">
+      <c r="J56" s="26">
         <v>39</v>
       </c>
-      <c r="K56" s="27">
+      <c r="K56" s="26">
         <v>87</v>
       </c>
-      <c r="L56" s="27">
+      <c r="L56" s="26">
         <v>10</v>
       </c>
-      <c r="M56" s="27">
-[...2 lines deleted...]
-      <c r="N56" s="27">
+      <c r="M56" s="26">
+        <v>0</v>
+      </c>
+      <c r="N56" s="26">
         <v>3</v>
       </c>
-      <c r="O56" s="27">
+      <c r="O56" s="26">
         <v>7</v>
       </c>
-      <c r="P56" s="27">
+      <c r="P56" s="26">
         <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="21" customHeight="1">
       <c r="B57" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C57" s="23"/>
-      <c r="D57" s="27">
+      <c r="C57" s="22"/>
+      <c r="D57" s="26">
         <v>1181</v>
       </c>
-      <c r="E57" s="27">
+      <c r="E57" s="26">
         <v>594</v>
       </c>
-      <c r="F57" s="27">
+      <c r="F57" s="26">
         <v>594</v>
       </c>
-      <c r="G57" s="27">
-[...5 lines deleted...]
-      <c r="I57" s="27">
+      <c r="G57" s="26">
+        <v>0</v>
+      </c>
+      <c r="H57" s="26">
+        <v>0</v>
+      </c>
+      <c r="I57" s="26">
         <v>384</v>
       </c>
-      <c r="J57" s="27">
+      <c r="J57" s="26">
         <v>157</v>
       </c>
-      <c r="K57" s="27">
+      <c r="K57" s="26">
         <v>221</v>
       </c>
-      <c r="L57" s="27">
+      <c r="L57" s="26">
         <v>6</v>
       </c>
-      <c r="M57" s="27">
-[...2 lines deleted...]
-      <c r="N57" s="27">
+      <c r="M57" s="26">
+        <v>0</v>
+      </c>
+      <c r="N57" s="26">
         <v>47</v>
       </c>
-      <c r="O57" s="27">
+      <c r="O57" s="26">
         <v>156</v>
       </c>
-      <c r="P57" s="27">
+      <c r="P57" s="26">
         <v>961</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="21" customHeight="1">
       <c r="B58" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C58" s="23"/>
-      <c r="D58" s="27">
+      <c r="C58" s="22"/>
+      <c r="D58" s="26">
         <v>22</v>
       </c>
-      <c r="E58" s="27">
+      <c r="E58" s="26">
         <v>20</v>
       </c>
-      <c r="F58" s="27">
+      <c r="F58" s="26">
         <v>20</v>
       </c>
-      <c r="G58" s="27">
-[...5 lines deleted...]
-      <c r="I58" s="27">
+      <c r="G58" s="26">
+        <v>0</v>
+      </c>
+      <c r="H58" s="26">
+        <v>0</v>
+      </c>
+      <c r="I58" s="26">
         <v>2</v>
       </c>
-      <c r="J58" s="27">
-[...2 lines deleted...]
-      <c r="K58" s="27">
+      <c r="J58" s="26">
+        <v>0</v>
+      </c>
+      <c r="K58" s="26">
         <v>2</v>
       </c>
-      <c r="L58" s="27">
-[...11 lines deleted...]
-      <c r="P58" s="27">
+      <c r="L58" s="26">
+        <v>0</v>
+      </c>
+      <c r="M58" s="26">
+        <v>0</v>
+      </c>
+      <c r="N58" s="26">
+        <v>0</v>
+      </c>
+      <c r="O58" s="26">
+        <v>0</v>
+      </c>
+      <c r="P58" s="26">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="21" customHeight="1">
-      <c r="B59" s="25" t="s">
+      <c r="B59" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="C59" s="26"/>
-      <c r="D59" s="27">
+      <c r="C59" s="25"/>
+      <c r="D59" s="26">
         <v>1015</v>
       </c>
-      <c r="E59" s="27">
+      <c r="E59" s="26">
         <v>728</v>
       </c>
-      <c r="F59" s="27">
+      <c r="F59" s="26">
         <v>728</v>
       </c>
-      <c r="G59" s="27">
-[...5 lines deleted...]
-      <c r="I59" s="27">
+      <c r="G59" s="26">
+        <v>0</v>
+      </c>
+      <c r="H59" s="26">
+        <v>0</v>
+      </c>
+      <c r="I59" s="26">
         <v>207</v>
       </c>
-      <c r="J59" s="27">
+      <c r="J59" s="26">
         <v>51</v>
       </c>
-      <c r="K59" s="27">
+      <c r="K59" s="26">
         <v>136</v>
       </c>
-      <c r="L59" s="27">
+      <c r="L59" s="26">
         <v>20</v>
       </c>
-      <c r="M59" s="27">
-[...2 lines deleted...]
-      <c r="N59" s="27">
+      <c r="M59" s="26">
+        <v>0</v>
+      </c>
+      <c r="N59" s="26">
         <v>64</v>
       </c>
-      <c r="O59" s="27">
+      <c r="O59" s="26">
         <v>16</v>
       </c>
-      <c r="P59" s="27">
-        <v>649</v>
+      <c r="P59" s="26">
+        <v>648</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="21" customHeight="1">
-      <c r="B60" s="25" t="s">
+      <c r="B60" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="C60" s="26"/>
-[...36 lines deleted...]
-      <c r="P60" s="27">
+      <c r="C60" s="25"/>
+      <c r="D60" s="26">
+        <v>0</v>
+      </c>
+      <c r="E60" s="26">
+        <v>0</v>
+      </c>
+      <c r="F60" s="26">
+        <v>0</v>
+      </c>
+      <c r="G60" s="26">
+        <v>0</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0</v>
+      </c>
+      <c r="K60" s="26">
+        <v>0</v>
+      </c>
+      <c r="L60" s="26">
+        <v>0</v>
+      </c>
+      <c r="M60" s="26">
+        <v>0</v>
+      </c>
+      <c r="N60" s="26">
+        <v>0</v>
+      </c>
+      <c r="O60" s="26">
+        <v>0</v>
+      </c>
+      <c r="P60" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="21" customHeight="1">
       <c r="B61" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C61" s="23"/>
-[...3 lines deleted...]
-      <c r="E61" s="27">
+      <c r="C61" s="22"/>
+      <c r="D61" s="26">
+        <v>6139</v>
+      </c>
+      <c r="E61" s="26">
         <v>2109</v>
       </c>
-      <c r="F61" s="27">
-[...8 lines deleted...]
-      <c r="I61" s="27">
+      <c r="F61" s="26">
+        <v>701</v>
+      </c>
+      <c r="G61" s="26">
+        <v>1408</v>
+      </c>
+      <c r="H61" s="26">
+        <v>0</v>
+      </c>
+      <c r="I61" s="26">
         <v>2490</v>
       </c>
-      <c r="J61" s="27">
+      <c r="J61" s="26">
         <v>2002</v>
       </c>
-      <c r="K61" s="27">
+      <c r="K61" s="26">
         <v>421</v>
       </c>
-      <c r="L61" s="27">
+      <c r="L61" s="26">
         <v>67</v>
       </c>
-      <c r="M61" s="27">
+      <c r="M61" s="26">
         <v>6</v>
       </c>
-      <c r="N61" s="27">
-[...2 lines deleted...]
-      <c r="O61" s="27">
+      <c r="N61" s="26">
+        <v>1339</v>
+      </c>
+      <c r="O61" s="26">
         <v>195</v>
       </c>
-      <c r="P61" s="27">
-[...4 lines deleted...]
-      <c r="B62" s="38" t="s">
+      <c r="P61" s="26">
+        <v>6322</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
+      <c r="B62" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="C62" s="39"/>
-[...9 lines deleted...]
-      <c r="G62" s="36">
+      <c r="C62" s="38"/>
+      <c r="D62" s="35">
+        <v>25005</v>
+      </c>
+      <c r="E62" s="35">
+        <v>9425</v>
+      </c>
+      <c r="F62" s="35">
+        <v>715</v>
+      </c>
+      <c r="G62" s="35">
         <v>8710</v>
       </c>
-      <c r="H62" s="36">
-[...2 lines deleted...]
-      <c r="I62" s="36">
+      <c r="H62" s="35">
+        <v>0</v>
+      </c>
+      <c r="I62" s="35">
         <v>9671</v>
       </c>
-      <c r="J62" s="36">
+      <c r="J62" s="35">
         <v>8997</v>
       </c>
-      <c r="K62" s="36">
+      <c r="K62" s="35">
         <v>535</v>
       </c>
-      <c r="L62" s="36">
+      <c r="L62" s="35">
         <v>139</v>
       </c>
-      <c r="M62" s="36">
+      <c r="M62" s="35">
         <v>29</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>4647</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>1233</v>
       </c>
-      <c r="P62" s="36">
-        <v>7984</v>
+      <c r="P62" s="35">
+        <v>7988</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="21" customHeight="1">
-      <c r="B63" s="25" t="s">
+      <c r="B63" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="C63" s="26"/>
-[...9 lines deleted...]
-      <c r="G63" s="27">
+      <c r="C63" s="25"/>
+      <c r="D63" s="26">
+        <v>24950</v>
+      </c>
+      <c r="E63" s="26">
+        <v>9388</v>
+      </c>
+      <c r="F63" s="26">
+        <v>715</v>
+      </c>
+      <c r="G63" s="26">
         <v>8673</v>
       </c>
-      <c r="H63" s="27">
-[...2 lines deleted...]
-      <c r="I63" s="27">
+      <c r="H63" s="26">
+        <v>0</v>
+      </c>
+      <c r="I63" s="26">
         <v>9659</v>
       </c>
-      <c r="J63" s="27">
+      <c r="J63" s="26">
         <v>8986</v>
       </c>
-      <c r="K63" s="27">
+      <c r="K63" s="26">
         <v>534</v>
       </c>
-      <c r="L63" s="27">
+      <c r="L63" s="26">
         <v>139</v>
       </c>
-      <c r="M63" s="27">
+      <c r="M63" s="26">
         <v>29</v>
       </c>
-      <c r="N63" s="27">
+      <c r="N63" s="26">
         <v>4642</v>
       </c>
-      <c r="O63" s="27">
+      <c r="O63" s="26">
         <v>1232</v>
       </c>
-      <c r="P63" s="27">
-        <v>7967</v>
+      <c r="P63" s="26">
+        <v>7971</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="21" customHeight="1">
-      <c r="A64" s="18"/>
-      <c r="B64" s="40" t="s">
+      <c r="A64" s="17"/>
+      <c r="B64" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C64" s="41"/>
-      <c r="D64" s="42">
+      <c r="C64" s="40"/>
+      <c r="D64" s="41">
         <v>55</v>
       </c>
-      <c r="E64" s="42">
+      <c r="E64" s="41">
         <v>37</v>
       </c>
-      <c r="F64" s="42">
-[...2 lines deleted...]
-      <c r="G64" s="42">
+      <c r="F64" s="41">
+        <v>0</v>
+      </c>
+      <c r="G64" s="41">
         <v>37</v>
       </c>
-      <c r="H64" s="42">
-[...2 lines deleted...]
-      <c r="I64" s="42">
+      <c r="H64" s="41">
+        <v>0</v>
+      </c>
+      <c r="I64" s="41">
         <v>12</v>
       </c>
-      <c r="J64" s="42">
+      <c r="J64" s="41">
         <v>11</v>
       </c>
-      <c r="K64" s="42">
-[...8 lines deleted...]
-      <c r="N64" s="42">
+      <c r="K64" s="41">
+        <v>1</v>
+      </c>
+      <c r="L64" s="41">
+        <v>0</v>
+      </c>
+      <c r="M64" s="41">
+        <v>0</v>
+      </c>
+      <c r="N64" s="41">
         <v>5</v>
       </c>
-      <c r="O64" s="42">
-[...2 lines deleted...]
-      <c r="P64" s="42">
+      <c r="O64" s="41">
+        <v>1</v>
+      </c>
+      <c r="P64" s="41">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="2:16">
-      <c r="B65" s="43"/>
-[...47 lines deleted...]
-      <c r="P67" s="44"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="43"/>
+      <c r="E65" s="43"/>
+      <c r="F65" s="43"/>
+      <c r="G65" s="43"/>
+      <c r="H65" s="43"/>
+      <c r="I65" s="43"/>
+      <c r="J65" s="43"/>
+      <c r="K65" s="43"/>
+      <c r="L65" s="43"/>
+      <c r="M65" s="43"/>
+      <c r="N65" s="43"/>
+      <c r="O65" s="43"/>
+      <c r="P65" s="43"/>
+    </row>
+    <row r="66" spans="2:16" ht="20.100000000000001" customHeight="1">
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="43"/>
+      <c r="E66" s="43"/>
+      <c r="F66" s="43"/>
+      <c r="G66" s="43"/>
+      <c r="H66" s="43"/>
+      <c r="I66" s="43"/>
+      <c r="J66" s="43"/>
+      <c r="K66" s="43"/>
+      <c r="L66" s="43"/>
+      <c r="M66" s="43"/>
+      <c r="N66" s="43"/>
+      <c r="O66" s="43"/>
+      <c r="P66" s="43"/>
+    </row>
+    <row r="67" spans="2:16" ht="20.100000000000001" customHeight="1">
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="43"/>
+      <c r="E67" s="43"/>
+      <c r="F67" s="43"/>
+      <c r="G67" s="43"/>
+      <c r="H67" s="43"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="43"/>
+      <c r="K67" s="43"/>
+      <c r="L67" s="43"/>
+      <c r="M67" s="43"/>
+      <c r="N67" s="43"/>
+      <c r="O67" s="43"/>
+      <c r="P67" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:O4"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="M5:M6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>25-07-02</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>２　被疑事件の処理人員</vt:lpstr>
+      <vt:lpstr>'２　被疑事件の処理人員'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>