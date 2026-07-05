--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C54A8E6-9982-4086-B25F-41DD1356604E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA0749B-1563-4500-9967-47FC311A3C57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="808" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="R07(2025)Ⅲ-" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'R07(2025)Ⅲ-'!$A$1:$AE$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'R07(2025)Ⅲ-'!$A$1:$AE$113</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'R07(2025)Ⅲ-'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="69">
   <si>
     <t>計</t>
   </si>
   <si>
     <t xml:space="preserve"> （単位：％）</t>
   </si>
   <si>
     <t>調 査 産 業 計</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>素材関連業種</t>
   </si>
   <si>
     <t>機械関連業種</t>
   </si>
   <si>
     <t>建　 設　 業</t>
   </si>
   <si>
     <t>製 　造　 業</t>
   </si>
   <si>
     <t>情 報 通 信 業</t>
     <rPh sb="0" eb="1">
@@ -746,61 +746,134 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>１）</t>
     </r>
     <rPh sb="5" eb="7">
       <t>テイネン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ハイシ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>サイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ウケイレ</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
+  <si>
+    <t>令和8(2026)年5月調査</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>令和8(2026)年</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>1～3月実績</t>
+    <rPh sb="3" eb="4">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジッセキ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>　1)　「再雇用者」には定年退職後に継続雇用した者だけでなく、子育てのために一旦退職した女性などを再雇用した場合も含む。</t>
+    <rPh sb="5" eb="6">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>コヨウシャ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>テイネン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>タイショクゴ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>コソダ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>イッタン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>タイショク</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="49" eb="52">
+      <t>サイコヨウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="57" eb="58">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0;&quot;▲ &quot;0"/>
     <numFmt numFmtId="177" formatCode="&quot;(&quot;??0&quot;)&quot;;&quot;(&quot;\ \ @&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;??0&quot;) &quot;;&quot;(&quot;\ \ @&quot;) &quot;"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1296,121 +1369,121 @@
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2184,50 +2257,314 @@
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>調　査　産　業　計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>127</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3AE9D49-167F-440D-86D8-CF513C0C967E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="12061031"/>
+          <a:ext cx="0" cy="119190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>127</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7904792E-3433-4AE8-90F2-AE96D9F32BAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="12061031"/>
+          <a:ext cx="0" cy="119190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CE54AD-0F19-487E-AB44-A05BB061A7CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="12846844"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7CD5469-9983-4A3B-8B29-5E3FCC020872}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="12846844"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2481,280 +2818,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE86"/>
+  <dimension ref="A1:AE113"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="D59" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D84" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A60" sqref="A60:A85"/>
+      <selection pane="bottomRight" activeCell="A86" sqref="A86:A111"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="3.625" style="3" customWidth="1"/>
     <col min="3" max="3" width="3.625" style="4" customWidth="1"/>
     <col min="4" max="4" width="1.875" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.875" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="4.625" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.375" style="3" customWidth="1"/>
     <col min="10" max="29" width="9.125" style="3" customWidth="1"/>
     <col min="30" max="31" width="9.125" style="4" customWidth="1"/>
     <col min="32" max="32" width="9" style="3"/>
     <col min="33" max="47" width="6" style="3" customWidth="1"/>
     <col min="48" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25">
+    <row r="1" spans="1:31" ht="14.25" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="7"/>
       <c r="F1" s="11"/>
       <c r="G1" s="5"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
     </row>
-    <row r="2" spans="1:31" ht="14.25">
+    <row r="2" spans="1:31" ht="14.25" x14ac:dyDescent="0.15">
       <c r="A2" s="12"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AE2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A3" s="73" t="s">
+    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="67"/>
-[...3 lines deleted...]
-      <c r="F3" s="67" t="s">
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="70" t="s">
+      <c r="G3" s="63" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="21"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
       <c r="X3" s="34"/>
       <c r="Y3" s="34"/>
       <c r="Z3" s="34"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34"/>
       <c r="AC3" s="34"/>
       <c r="AD3" s="40"/>
-      <c r="AE3" s="66" t="s">
+      <c r="AE3" s="59" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="H4" s="70" t="s">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="68"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="I4" s="80"/>
+      <c r="I4" s="73"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="35"/>
       <c r="O4" s="35"/>
       <c r="P4" s="35"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="34"/>
       <c r="S4" s="34"/>
       <c r="T4" s="34"/>
       <c r="U4" s="21"/>
       <c r="V4" s="34"/>
       <c r="W4" s="34"/>
       <c r="X4" s="34"/>
       <c r="Y4" s="34"/>
       <c r="Z4" s="34"/>
       <c r="AA4" s="34"/>
       <c r="AB4" s="34"/>
       <c r="AC4" s="34"/>
       <c r="AD4" s="41"/>
-      <c r="AE4" s="66"/>
+      <c r="AE4" s="59"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1">
-[...8 lines deleted...]
-      <c r="I5" s="81"/>
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="68"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="74"/>
       <c r="J5" s="36" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="22"/>
       <c r="V5" s="36"/>
       <c r="W5" s="36"/>
       <c r="X5" s="36"/>
       <c r="Y5" s="36"/>
       <c r="Z5" s="36"/>
       <c r="AA5" s="36"/>
       <c r="AB5" s="36"/>
       <c r="AC5" s="36"/>
-      <c r="AD5" s="79" t="s">
+      <c r="AD5" s="72" t="s">
         <v>55</v>
       </c>
-      <c r="AE5" s="66"/>
+      <c r="AE5" s="59"/>
     </row>
-    <row r="6" spans="1:31" ht="14.25" customHeight="1">
-[...8 lines deleted...]
-      <c r="I6" s="81"/>
+    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="68"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="74"/>
       <c r="J6" s="36" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="36"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="36"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="37"/>
       <c r="R6" s="36" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="36"/>
       <c r="T6" s="36"/>
       <c r="U6" s="22"/>
       <c r="V6" s="36"/>
       <c r="W6" s="36"/>
       <c r="X6" s="42" t="s">
         <v>44</v>
       </c>
       <c r="Y6" s="36"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="36"/>
       <c r="AC6" s="36"/>
-      <c r="AD6" s="79"/>
-      <c r="AE6" s="66"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="59"/>
     </row>
-    <row r="7" spans="1:31" ht="177" customHeight="1">
-[...8 lines deleted...]
-      <c r="I7" s="82"/>
+    <row r="7" spans="1:31" ht="177" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="70"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="75"/>
       <c r="J7" s="38" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="38" t="s">
         <v>32</v>
       </c>
       <c r="L7" s="38" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="38" t="s">
         <v>34</v>
       </c>
       <c r="N7" s="38" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="38" t="s">
         <v>36</v>
       </c>
       <c r="P7" s="38" t="s">
         <v>64</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="38" t="s">
@@ -2771,61 +3108,61 @@
       </c>
       <c r="V7" s="38" t="s">
         <v>42</v>
       </c>
       <c r="W7" s="38" t="s">
         <v>43</v>
       </c>
       <c r="X7" s="43" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>46</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>47</v>
       </c>
       <c r="AA7" s="38" t="s">
         <v>48</v>
       </c>
       <c r="AB7" s="38" t="s">
         <v>49</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="AD7" s="79"/>
-      <c r="AE7" s="66"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="59"/>
     </row>
-    <row r="8" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="61" t="s">
+      <c r="B8" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="64" t="s">
+      <c r="C8" s="81" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="26"/>
       <c r="F8" s="44">
         <v>100</v>
       </c>
       <c r="G8" s="45">
         <v>82</v>
       </c>
       <c r="H8" s="30">
         <v>67</v>
       </c>
       <c r="I8" s="31">
         <v>100</v>
       </c>
       <c r="J8" s="53">
         <v>49</v>
       </c>
       <c r="K8" s="53">
         <v>64</v>
       </c>
       <c r="L8" s="53">
@@ -2867,54 +3204,54 @@
       <c r="X8" s="53">
         <v>15</v>
       </c>
       <c r="Y8" s="53">
         <v>11</v>
       </c>
       <c r="Z8" s="53">
         <v>7</v>
       </c>
       <c r="AA8" s="53">
         <v>37</v>
       </c>
       <c r="AB8" s="53">
         <v>3</v>
       </c>
       <c r="AC8" s="53">
         <v>9</v>
       </c>
       <c r="AD8" s="48">
         <v>14</v>
       </c>
       <c r="AE8" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C9" s="64"/>
+    <row r="9" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="76"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="81"/>
       <c r="D9" s="15"/>
       <c r="E9" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="44">
         <v>100</v>
       </c>
       <c r="G9" s="45">
         <v>76</v>
       </c>
       <c r="H9" s="24">
         <v>63</v>
       </c>
       <c r="I9" s="32">
         <v>100</v>
       </c>
       <c r="J9" s="53">
         <v>51</v>
       </c>
       <c r="K9" s="53">
         <v>58</v>
       </c>
       <c r="L9" s="53">
         <v>45</v>
       </c>
@@ -2954,54 +3291,54 @@
       <c r="X9" s="53">
         <v>17</v>
       </c>
       <c r="Y9" s="53">
         <v>16</v>
       </c>
       <c r="Z9" s="53">
         <v>7</v>
       </c>
       <c r="AA9" s="53">
         <v>43</v>
       </c>
       <c r="AB9" s="53">
         <v>3</v>
       </c>
       <c r="AC9" s="53">
         <v>8</v>
       </c>
       <c r="AD9" s="50">
         <v>13</v>
       </c>
       <c r="AE9" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C10" s="64"/>
+    <row r="10" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="76"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="81"/>
       <c r="D10" s="16"/>
       <c r="E10" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="44">
         <v>100</v>
       </c>
       <c r="G10" s="45">
         <v>86</v>
       </c>
       <c r="H10" s="24">
         <v>72</v>
       </c>
       <c r="I10" s="32">
         <v>100</v>
       </c>
       <c r="J10" s="53">
         <v>57</v>
       </c>
       <c r="K10" s="53">
         <v>66</v>
       </c>
       <c r="L10" s="53">
         <v>40</v>
       </c>
@@ -3041,54 +3378,54 @@
       <c r="X10" s="53">
         <v>15</v>
       </c>
       <c r="Y10" s="53">
         <v>11</v>
       </c>
       <c r="Z10" s="53">
         <v>5</v>
       </c>
       <c r="AA10" s="53">
         <v>34</v>
       </c>
       <c r="AB10" s="53">
         <v>4</v>
       </c>
       <c r="AC10" s="53">
         <v>10</v>
       </c>
       <c r="AD10" s="50">
         <v>14</v>
       </c>
       <c r="AE10" s="49">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C11" s="64"/>
+    <row r="11" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="76"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="81"/>
       <c r="D11" s="16"/>
       <c r="E11" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="44">
         <v>100</v>
       </c>
       <c r="G11" s="45">
         <v>87</v>
       </c>
       <c r="H11" s="24">
         <v>73</v>
       </c>
       <c r="I11" s="32">
         <v>100</v>
       </c>
       <c r="J11" s="53">
         <v>45</v>
       </c>
       <c r="K11" s="53">
         <v>68</v>
       </c>
       <c r="L11" s="53">
         <v>38</v>
       </c>
@@ -3128,54 +3465,54 @@
       <c r="X11" s="53">
         <v>15</v>
       </c>
       <c r="Y11" s="53">
         <v>8</v>
       </c>
       <c r="Z11" s="53">
         <v>5</v>
       </c>
       <c r="AA11" s="53">
         <v>39</v>
       </c>
       <c r="AB11" s="53">
         <v>4</v>
       </c>
       <c r="AC11" s="53">
         <v>8</v>
       </c>
       <c r="AD11" s="50">
         <v>13</v>
       </c>
       <c r="AE11" s="49">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C12" s="64"/>
+    <row r="12" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="76"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="81"/>
       <c r="D12" s="16"/>
       <c r="E12" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="44">
         <v>100</v>
       </c>
       <c r="G12" s="45">
         <v>81</v>
       </c>
       <c r="H12" s="24">
         <v>63</v>
       </c>
       <c r="I12" s="32">
         <v>100</v>
       </c>
       <c r="J12" s="53">
         <v>43</v>
       </c>
       <c r="K12" s="53">
         <v>65</v>
       </c>
       <c r="L12" s="53">
         <v>28</v>
       </c>
@@ -3215,54 +3552,54 @@
       <c r="X12" s="53">
         <v>11</v>
       </c>
       <c r="Y12" s="53">
         <v>7</v>
       </c>
       <c r="Z12" s="53">
         <v>10</v>
       </c>
       <c r="AA12" s="53">
         <v>31</v>
       </c>
       <c r="AB12" s="53">
         <v>3</v>
       </c>
       <c r="AC12" s="53">
         <v>11</v>
       </c>
       <c r="AD12" s="50">
         <v>18</v>
       </c>
       <c r="AE12" s="49">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C13" s="64"/>
+    <row r="13" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="76"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="81"/>
       <c r="D13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="44">
         <v>100</v>
       </c>
       <c r="G13" s="45">
         <v>87</v>
       </c>
       <c r="H13" s="24">
         <v>72</v>
       </c>
       <c r="I13" s="32">
         <v>100</v>
       </c>
       <c r="J13" s="53">
         <v>66</v>
       </c>
       <c r="K13" s="53">
         <v>73</v>
       </c>
       <c r="L13" s="53">
         <v>9</v>
       </c>
@@ -3302,54 +3639,54 @@
       <c r="X13" s="53">
         <v>10</v>
       </c>
       <c r="Y13" s="53">
         <v>9</v>
       </c>
       <c r="Z13" s="53">
         <v>16</v>
       </c>
       <c r="AA13" s="53">
         <v>38</v>
       </c>
       <c r="AB13" s="53">
         <v>1</v>
       </c>
       <c r="AC13" s="53">
         <v>13</v>
       </c>
       <c r="AD13" s="50">
         <v>15</v>
       </c>
       <c r="AE13" s="49">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="64"/>
+    <row r="14" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="76"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="81"/>
       <c r="D14" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="26"/>
       <c r="F14" s="44">
         <v>100</v>
       </c>
       <c r="G14" s="45">
         <v>82</v>
       </c>
       <c r="H14" s="24">
         <v>69</v>
       </c>
       <c r="I14" s="32">
         <v>100</v>
       </c>
       <c r="J14" s="53">
         <v>56</v>
       </c>
       <c r="K14" s="53">
         <v>67</v>
       </c>
       <c r="L14" s="53">
         <v>24</v>
       </c>
@@ -3389,54 +3726,54 @@
       <c r="X14" s="53">
         <v>19</v>
       </c>
       <c r="Y14" s="53">
         <v>15</v>
       </c>
       <c r="Z14" s="53">
         <v>8</v>
       </c>
       <c r="AA14" s="53">
         <v>42</v>
       </c>
       <c r="AB14" s="53">
         <v>2</v>
       </c>
       <c r="AC14" s="53">
         <v>9</v>
       </c>
       <c r="AD14" s="50">
         <v>14</v>
       </c>
       <c r="AE14" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C15" s="64"/>
+    <row r="15" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="76"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="81"/>
       <c r="D15" s="16"/>
       <c r="E15" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="44">
         <v>100</v>
       </c>
       <c r="G15" s="45">
         <v>80</v>
       </c>
       <c r="H15" s="24">
         <v>68</v>
       </c>
       <c r="I15" s="32">
         <v>100</v>
       </c>
       <c r="J15" s="53">
         <v>62</v>
       </c>
       <c r="K15" s="53">
         <v>67</v>
       </c>
       <c r="L15" s="53">
         <v>31</v>
       </c>
@@ -3476,54 +3813,54 @@
       <c r="X15" s="53">
         <v>17</v>
       </c>
       <c r="Y15" s="53">
         <v>22</v>
       </c>
       <c r="Z15" s="53">
         <v>11</v>
       </c>
       <c r="AA15" s="53">
         <v>49</v>
       </c>
       <c r="AB15" s="53">
         <v>3</v>
       </c>
       <c r="AC15" s="53">
         <v>7</v>
       </c>
       <c r="AD15" s="50">
         <v>12</v>
       </c>
       <c r="AE15" s="49">
         <v>20</v>
       </c>
     </row>
-    <row r="16" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C16" s="64"/>
+    <row r="16" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="76"/>
+      <c r="B16" s="79"/>
+      <c r="C16" s="81"/>
       <c r="D16" s="16"/>
       <c r="E16" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="44">
         <v>100</v>
       </c>
       <c r="G16" s="45">
         <v>84</v>
       </c>
       <c r="H16" s="24">
         <v>70</v>
       </c>
       <c r="I16" s="32">
         <v>100</v>
       </c>
       <c r="J16" s="53">
         <v>60</v>
       </c>
       <c r="K16" s="53">
         <v>62</v>
       </c>
       <c r="L16" s="53">
         <v>23</v>
       </c>
@@ -3563,54 +3900,54 @@
       <c r="X16" s="53">
         <v>20</v>
       </c>
       <c r="Y16" s="53">
         <v>13</v>
       </c>
       <c r="Z16" s="53">
         <v>4</v>
       </c>
       <c r="AA16" s="53">
         <v>38</v>
       </c>
       <c r="AB16" s="53">
         <v>2</v>
       </c>
       <c r="AC16" s="53">
         <v>5</v>
       </c>
       <c r="AD16" s="50">
         <v>14</v>
       </c>
       <c r="AE16" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C17" s="64"/>
+    <row r="17" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="76"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="81"/>
       <c r="D17" s="16"/>
       <c r="E17" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="44">
         <v>100</v>
       </c>
       <c r="G17" s="45">
         <v>88</v>
       </c>
       <c r="H17" s="24">
         <v>75</v>
       </c>
       <c r="I17" s="32">
         <v>100</v>
       </c>
       <c r="J17" s="53">
         <v>53</v>
       </c>
       <c r="K17" s="53">
         <v>74</v>
       </c>
       <c r="L17" s="53">
         <v>21</v>
       </c>
@@ -3650,54 +3987,54 @@
       <c r="X17" s="53">
         <v>20</v>
       </c>
       <c r="Y17" s="53">
         <v>8</v>
       </c>
       <c r="Z17" s="53">
         <v>6</v>
       </c>
       <c r="AA17" s="53">
         <v>41</v>
       </c>
       <c r="AB17" s="53">
         <v>2</v>
       </c>
       <c r="AC17" s="53">
         <v>9</v>
       </c>
       <c r="AD17" s="50">
         <v>13</v>
       </c>
       <c r="AE17" s="49">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C18" s="64"/>
+    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="76"/>
+      <c r="B18" s="79"/>
+      <c r="C18" s="81"/>
       <c r="D18" s="16"/>
       <c r="E18" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="44">
         <v>100</v>
       </c>
       <c r="G18" s="45">
         <v>80</v>
       </c>
       <c r="H18" s="24">
         <v>61</v>
       </c>
       <c r="I18" s="32">
         <v>100</v>
       </c>
       <c r="J18" s="53">
         <v>40</v>
       </c>
       <c r="K18" s="53">
         <v>67</v>
       </c>
       <c r="L18" s="53">
         <v>18</v>
       </c>
@@ -3737,54 +4074,54 @@
       <c r="X18" s="53">
         <v>17</v>
       </c>
       <c r="Y18" s="53">
         <v>15</v>
       </c>
       <c r="Z18" s="53">
         <v>11</v>
       </c>
       <c r="AA18" s="53">
         <v>38</v>
       </c>
       <c r="AB18" s="53">
         <v>2</v>
       </c>
       <c r="AC18" s="53">
         <v>17</v>
       </c>
       <c r="AD18" s="50">
         <v>19</v>
       </c>
       <c r="AE18" s="49">
         <v>20</v>
       </c>
     </row>
-    <row r="19" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C19" s="64"/>
+    <row r="19" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="76"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="81"/>
       <c r="D19" s="16"/>
       <c r="E19" s="26" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="44">
         <v>100</v>
       </c>
       <c r="G19" s="45">
         <v>83</v>
       </c>
       <c r="H19" s="24">
         <v>71</v>
       </c>
       <c r="I19" s="32">
         <v>100</v>
       </c>
       <c r="J19" s="53">
         <v>52</v>
       </c>
       <c r="K19" s="53">
         <v>67</v>
       </c>
       <c r="L19" s="53">
         <v>45</v>
       </c>
@@ -3824,54 +4161,54 @@
       <c r="X19" s="53">
         <v>19</v>
       </c>
       <c r="Y19" s="53">
         <v>14</v>
       </c>
       <c r="Z19" s="53">
         <v>4</v>
       </c>
       <c r="AA19" s="53">
         <v>40</v>
       </c>
       <c r="AB19" s="53">
         <v>2</v>
       </c>
       <c r="AC19" s="53">
         <v>5</v>
       </c>
       <c r="AD19" s="50">
         <v>12</v>
       </c>
       <c r="AE19" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="20" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C20" s="64"/>
+    <row r="20" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="76"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="81"/>
       <c r="D20" s="16"/>
       <c r="E20" s="26" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="44">
         <v>100</v>
       </c>
       <c r="G20" s="45">
         <v>84</v>
       </c>
       <c r="H20" s="24">
         <v>66</v>
       </c>
       <c r="I20" s="32">
         <v>100</v>
       </c>
       <c r="J20" s="53">
         <v>56</v>
       </c>
       <c r="K20" s="53">
         <v>66</v>
       </c>
       <c r="L20" s="53">
         <v>15</v>
       </c>
@@ -3911,54 +4248,54 @@
       <c r="X20" s="53">
         <v>21</v>
       </c>
       <c r="Y20" s="53">
         <v>15</v>
       </c>
       <c r="Z20" s="53">
         <v>9</v>
       </c>
       <c r="AA20" s="53">
         <v>43</v>
       </c>
       <c r="AB20" s="53">
         <v>2</v>
       </c>
       <c r="AC20" s="53">
         <v>11</v>
       </c>
       <c r="AD20" s="50">
         <v>18</v>
       </c>
       <c r="AE20" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="21" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C21" s="64"/>
+    <row r="21" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="76"/>
+      <c r="B21" s="79"/>
+      <c r="C21" s="81"/>
       <c r="D21" s="16"/>
       <c r="E21" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="44">
         <v>100</v>
       </c>
       <c r="G21" s="45">
         <v>81</v>
       </c>
       <c r="H21" s="24">
         <v>69</v>
       </c>
       <c r="I21" s="32">
         <v>100</v>
       </c>
       <c r="J21" s="53">
         <v>57</v>
       </c>
       <c r="K21" s="53">
         <v>68</v>
       </c>
       <c r="L21" s="53">
         <v>18</v>
       </c>
@@ -3998,54 +4335,54 @@
       <c r="X21" s="53">
         <v>17</v>
       </c>
       <c r="Y21" s="53">
         <v>16</v>
       </c>
       <c r="Z21" s="53">
         <v>10</v>
       </c>
       <c r="AA21" s="53">
         <v>44</v>
       </c>
       <c r="AB21" s="53">
         <v>2</v>
       </c>
       <c r="AC21" s="53">
         <v>10</v>
       </c>
       <c r="AD21" s="50">
         <v>12</v>
       </c>
       <c r="AE21" s="49">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C22" s="64"/>
+    <row r="22" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="76"/>
+      <c r="B22" s="79"/>
+      <c r="C22" s="81"/>
       <c r="D22" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E22" s="26"/>
       <c r="F22" s="44">
         <v>100</v>
       </c>
       <c r="G22" s="45">
         <v>77</v>
       </c>
       <c r="H22" s="24">
         <v>68</v>
       </c>
       <c r="I22" s="32">
         <v>100</v>
       </c>
       <c r="J22" s="53">
         <v>68</v>
       </c>
       <c r="K22" s="53">
         <v>71</v>
       </c>
       <c r="L22" s="53">
         <v>14</v>
       </c>
@@ -4085,54 +4422,54 @@
       <c r="X22" s="53">
         <v>11</v>
       </c>
       <c r="Y22" s="53">
         <v>8</v>
       </c>
       <c r="Z22" s="53">
         <v>14</v>
       </c>
       <c r="AA22" s="53">
         <v>40</v>
       </c>
       <c r="AB22" s="53">
         <v>5</v>
       </c>
       <c r="AC22" s="53">
         <v>11</v>
       </c>
       <c r="AD22" s="50">
         <v>9</v>
       </c>
       <c r="AE22" s="49">
         <v>23</v>
       </c>
     </row>
-    <row r="23" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C23" s="64"/>
+    <row r="23" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="76"/>
+      <c r="B23" s="79"/>
+      <c r="C23" s="81"/>
       <c r="D23" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="26"/>
       <c r="F23" s="44">
         <v>100</v>
       </c>
       <c r="G23" s="45">
         <v>82</v>
       </c>
       <c r="H23" s="24">
         <v>66</v>
       </c>
       <c r="I23" s="32">
         <v>100</v>
       </c>
       <c r="J23" s="53">
         <v>36</v>
       </c>
       <c r="K23" s="53">
         <v>64</v>
       </c>
       <c r="L23" s="53">
         <v>31</v>
       </c>
@@ -4172,54 +4509,54 @@
       <c r="X23" s="53">
         <v>17</v>
       </c>
       <c r="Y23" s="53">
         <v>7</v>
       </c>
       <c r="Z23" s="53">
         <v>9</v>
       </c>
       <c r="AA23" s="53">
         <v>39</v>
       </c>
       <c r="AB23" s="53">
         <v>6</v>
       </c>
       <c r="AC23" s="53">
         <v>10</v>
       </c>
       <c r="AD23" s="50">
         <v>16</v>
       </c>
       <c r="AE23" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C24" s="64"/>
+    <row r="24" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="76"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="81"/>
       <c r="D24" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="26"/>
       <c r="F24" s="44">
         <v>100</v>
       </c>
       <c r="G24" s="45">
         <v>76</v>
       </c>
       <c r="H24" s="24">
         <v>65</v>
       </c>
       <c r="I24" s="32">
         <v>100</v>
       </c>
       <c r="J24" s="53">
         <v>43</v>
       </c>
       <c r="K24" s="53">
         <v>46</v>
       </c>
       <c r="L24" s="53">
         <v>52</v>
       </c>
@@ -4259,54 +4596,54 @@
       <c r="X24" s="53">
         <v>12</v>
       </c>
       <c r="Y24" s="53">
         <v>12</v>
       </c>
       <c r="Z24" s="53">
         <v>5</v>
       </c>
       <c r="AA24" s="53">
         <v>35</v>
       </c>
       <c r="AB24" s="53">
         <v>5</v>
       </c>
       <c r="AC24" s="53">
         <v>6</v>
       </c>
       <c r="AD24" s="50">
         <v>12</v>
       </c>
       <c r="AE24" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="25" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C25" s="64"/>
+    <row r="25" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="76"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="81"/>
       <c r="D25" s="16"/>
       <c r="E25" s="26" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="44">
         <v>100</v>
       </c>
       <c r="G25" s="45">
         <v>73</v>
       </c>
       <c r="H25" s="24">
         <v>61</v>
       </c>
       <c r="I25" s="32">
         <v>100</v>
       </c>
       <c r="J25" s="53">
         <v>58</v>
       </c>
       <c r="K25" s="53">
         <v>66</v>
       </c>
       <c r="L25" s="53">
         <v>27</v>
       </c>
@@ -4346,54 +4683,54 @@
       <c r="X25" s="53">
         <v>7</v>
       </c>
       <c r="Y25" s="53">
         <v>10</v>
       </c>
       <c r="Z25" s="53">
         <v>7</v>
       </c>
       <c r="AA25" s="53">
         <v>35</v>
       </c>
       <c r="AB25" s="53">
         <v>3</v>
       </c>
       <c r="AC25" s="53">
         <v>4</v>
       </c>
       <c r="AD25" s="50">
         <v>13</v>
       </c>
       <c r="AE25" s="49">
         <v>27</v>
       </c>
     </row>
-    <row r="26" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C26" s="64"/>
+    <row r="26" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="76"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="81"/>
       <c r="D26" s="16"/>
       <c r="E26" s="26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="44">
         <v>100</v>
       </c>
       <c r="G26" s="45">
         <v>78</v>
       </c>
       <c r="H26" s="24">
         <v>67</v>
       </c>
       <c r="I26" s="32">
         <v>100</v>
       </c>
       <c r="J26" s="53">
         <v>35</v>
       </c>
       <c r="K26" s="53">
         <v>34</v>
       </c>
       <c r="L26" s="53">
         <v>66</v>
       </c>
@@ -4433,54 +4770,54 @@
       <c r="X26" s="53">
         <v>15</v>
       </c>
       <c r="Y26" s="53">
         <v>13</v>
       </c>
       <c r="Z26" s="53">
         <v>4</v>
       </c>
       <c r="AA26" s="53">
         <v>34</v>
       </c>
       <c r="AB26" s="53">
         <v>6</v>
       </c>
       <c r="AC26" s="53">
         <v>7</v>
       </c>
       <c r="AD26" s="50">
         <v>11</v>
       </c>
       <c r="AE26" s="49">
         <v>22</v>
       </c>
     </row>
-    <row r="27" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C27" s="64"/>
+    <row r="27" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="76"/>
+      <c r="B27" s="79"/>
+      <c r="C27" s="81"/>
       <c r="D27" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="26"/>
       <c r="F27" s="44">
         <v>100</v>
       </c>
       <c r="G27" s="45">
         <v>63</v>
       </c>
       <c r="H27" s="24">
         <v>45</v>
       </c>
       <c r="I27" s="32">
         <v>100</v>
       </c>
       <c r="J27" s="53">
         <v>59</v>
       </c>
       <c r="K27" s="53">
         <v>74</v>
       </c>
       <c r="L27" s="53">
         <v>22</v>
       </c>
@@ -4520,54 +4857,54 @@
       <c r="X27" s="53">
         <v>13</v>
       </c>
       <c r="Y27" s="53">
         <v>13</v>
       </c>
       <c r="Z27" s="53">
         <v>6</v>
       </c>
       <c r="AA27" s="53">
         <v>35</v>
       </c>
       <c r="AB27" s="53">
         <v>1</v>
       </c>
       <c r="AC27" s="53">
         <v>10</v>
       </c>
       <c r="AD27" s="50">
         <v>17</v>
       </c>
       <c r="AE27" s="49">
         <v>38</v>
       </c>
     </row>
-    <row r="28" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C28" s="64"/>
+    <row r="28" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="76"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="81"/>
       <c r="D28" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="26"/>
       <c r="F28" s="44">
         <v>100</v>
       </c>
       <c r="G28" s="45">
         <v>79</v>
       </c>
       <c r="H28" s="24">
         <v>64</v>
       </c>
       <c r="I28" s="32">
         <v>100</v>
       </c>
       <c r="J28" s="53">
         <v>41</v>
       </c>
       <c r="K28" s="53">
         <v>76</v>
       </c>
       <c r="L28" s="53">
         <v>38</v>
       </c>
@@ -4607,54 +4944,54 @@
       <c r="X28" s="53">
         <v>9</v>
       </c>
       <c r="Y28" s="53">
         <v>3</v>
       </c>
       <c r="Z28" s="53">
         <v>4</v>
       </c>
       <c r="AA28" s="53">
         <v>33</v>
       </c>
       <c r="AB28" s="53">
         <v>4</v>
       </c>
       <c r="AC28" s="53">
         <v>6</v>
       </c>
       <c r="AD28" s="50">
         <v>15</v>
       </c>
       <c r="AE28" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="29" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C29" s="64"/>
+    <row r="29" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="76"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="81"/>
       <c r="D29" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="26"/>
       <c r="F29" s="44">
         <v>100</v>
       </c>
       <c r="G29" s="45">
         <v>83</v>
       </c>
       <c r="H29" s="24">
         <v>74</v>
       </c>
       <c r="I29" s="32">
         <v>100</v>
       </c>
       <c r="J29" s="53">
         <v>72</v>
       </c>
       <c r="K29" s="53">
         <v>78</v>
       </c>
       <c r="L29" s="53">
         <v>22</v>
       </c>
@@ -4694,54 +5031,54 @@
       <c r="X29" s="53">
         <v>12</v>
       </c>
       <c r="Y29" s="53">
         <v>10</v>
       </c>
       <c r="Z29" s="53">
         <v>14</v>
       </c>
       <c r="AA29" s="53">
         <v>37</v>
       </c>
       <c r="AB29" s="53">
         <v>1</v>
       </c>
       <c r="AC29" s="53">
         <v>10</v>
       </c>
       <c r="AD29" s="50">
         <v>10</v>
       </c>
       <c r="AE29" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="30" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="64"/>
+    <row r="30" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="76"/>
+      <c r="B30" s="79"/>
+      <c r="C30" s="81"/>
       <c r="D30" s="16" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="26"/>
       <c r="F30" s="44">
         <v>100</v>
       </c>
       <c r="G30" s="45">
         <v>83</v>
       </c>
       <c r="H30" s="24">
         <v>63</v>
       </c>
       <c r="I30" s="32">
         <v>100</v>
       </c>
       <c r="J30" s="53">
         <v>38</v>
       </c>
       <c r="K30" s="53">
         <v>51</v>
       </c>
       <c r="L30" s="53">
         <v>70</v>
       </c>
@@ -4781,54 +5118,54 @@
       <c r="X30" s="53">
         <v>20</v>
       </c>
       <c r="Y30" s="53">
         <v>7</v>
       </c>
       <c r="Z30" s="53">
         <v>1</v>
       </c>
       <c r="AA30" s="53">
         <v>30</v>
       </c>
       <c r="AB30" s="53">
         <v>6</v>
       </c>
       <c r="AC30" s="53">
         <v>11</v>
       </c>
       <c r="AD30" s="50">
         <v>20</v>
       </c>
       <c r="AE30" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C31" s="64"/>
+    <row r="31" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="76"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="81"/>
       <c r="D31" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="28"/>
       <c r="F31" s="44">
         <v>100</v>
       </c>
       <c r="G31" s="45">
         <v>79</v>
       </c>
       <c r="H31" s="24">
         <v>56</v>
       </c>
       <c r="I31" s="32">
         <v>100</v>
       </c>
       <c r="J31" s="53">
         <v>40</v>
       </c>
       <c r="K31" s="53">
         <v>54</v>
       </c>
       <c r="L31" s="53">
         <v>60</v>
       </c>
@@ -4868,54 +5205,54 @@
       <c r="X31" s="53">
         <v>15</v>
       </c>
       <c r="Y31" s="53">
         <v>16</v>
       </c>
       <c r="Z31" s="53">
         <v>12</v>
       </c>
       <c r="AA31" s="53">
         <v>28</v>
       </c>
       <c r="AB31" s="53">
         <v>5</v>
       </c>
       <c r="AC31" s="53">
         <v>10</v>
       </c>
       <c r="AD31" s="50">
         <v>22</v>
       </c>
       <c r="AE31" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="32" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C32" s="64"/>
+    <row r="32" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="76"/>
+      <c r="B32" s="79"/>
+      <c r="C32" s="81"/>
       <c r="D32" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="26"/>
       <c r="F32" s="44">
         <v>100</v>
       </c>
       <c r="G32" s="45">
         <v>84</v>
       </c>
       <c r="H32" s="24">
         <v>72</v>
       </c>
       <c r="I32" s="32">
         <v>100</v>
       </c>
       <c r="J32" s="53">
         <v>50</v>
       </c>
       <c r="K32" s="53">
         <v>66</v>
       </c>
       <c r="L32" s="53">
         <v>54</v>
       </c>
@@ -4955,54 +5292,54 @@
       <c r="X32" s="53">
         <v>14</v>
       </c>
       <c r="Y32" s="53">
         <v>9</v>
       </c>
       <c r="Z32" s="53">
         <v>1</v>
       </c>
       <c r="AA32" s="53">
         <v>38</v>
       </c>
       <c r="AB32" s="53">
         <v>4</v>
       </c>
       <c r="AC32" s="53">
         <v>7</v>
       </c>
       <c r="AD32" s="50">
         <v>13</v>
       </c>
       <c r="AE32" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="33" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C33" s="65"/>
+    <row r="33" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="77"/>
+      <c r="B33" s="80"/>
+      <c r="C33" s="82"/>
       <c r="D33" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="29"/>
       <c r="F33" s="46">
         <v>100</v>
       </c>
       <c r="G33" s="47">
         <v>88</v>
       </c>
       <c r="H33" s="25">
         <v>67</v>
       </c>
       <c r="I33" s="33">
         <v>100</v>
       </c>
       <c r="J33" s="56">
         <v>35</v>
       </c>
       <c r="K33" s="56">
         <v>64</v>
       </c>
       <c r="L33" s="56">
         <v>51</v>
       </c>
@@ -5042,58 +5379,58 @@
       <c r="X33" s="56">
         <v>14</v>
       </c>
       <c r="Y33" s="56">
         <v>9</v>
       </c>
       <c r="Z33" s="56">
         <v>7</v>
       </c>
       <c r="AA33" s="56">
         <v>29</v>
       </c>
       <c r="AB33" s="56">
         <v>2</v>
       </c>
       <c r="AC33" s="56">
         <v>12</v>
       </c>
       <c r="AD33" s="51">
         <v>21</v>
       </c>
       <c r="AE33" s="52">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A34" s="59" t="s">
+    <row r="34" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="61" t="s">
+      <c r="B34" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="C34" s="64" t="s">
+      <c r="C34" s="81" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E34" s="26"/>
       <c r="F34" s="44">
         <v>100</v>
       </c>
       <c r="G34" s="45">
         <v>81</v>
       </c>
       <c r="H34" s="30">
         <v>63</v>
       </c>
       <c r="I34" s="31">
         <v>100</v>
       </c>
       <c r="J34" s="53">
         <v>40</v>
       </c>
       <c r="K34" s="53">
         <v>68</v>
       </c>
       <c r="L34" s="53">
@@ -5135,54 +5472,54 @@
       <c r="X34" s="53">
         <v>15</v>
       </c>
       <c r="Y34" s="53">
         <v>9</v>
       </c>
       <c r="Z34" s="53">
         <v>7</v>
       </c>
       <c r="AA34" s="53">
         <v>38</v>
       </c>
       <c r="AB34" s="53">
         <v>5</v>
       </c>
       <c r="AC34" s="53">
         <v>7</v>
       </c>
       <c r="AD34" s="48">
         <v>18</v>
       </c>
       <c r="AE34" s="49">
         <v>19</v>
       </c>
     </row>
-    <row r="35" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C35" s="64"/>
+    <row r="35" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="76"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="81"/>
       <c r="D35" s="15"/>
       <c r="E35" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="44">
         <v>100</v>
       </c>
       <c r="G35" s="45">
         <v>75</v>
       </c>
       <c r="H35" s="24">
         <v>60</v>
       </c>
       <c r="I35" s="32">
         <v>100</v>
       </c>
       <c r="J35" s="53">
         <v>41</v>
       </c>
       <c r="K35" s="53">
         <v>60</v>
       </c>
       <c r="L35" s="53">
         <v>46</v>
       </c>
@@ -5222,54 +5559,54 @@
       <c r="X35" s="53">
         <v>18</v>
       </c>
       <c r="Y35" s="53">
         <v>11</v>
       </c>
       <c r="Z35" s="53">
         <v>8</v>
       </c>
       <c r="AA35" s="53">
         <v>46</v>
       </c>
       <c r="AB35" s="53">
         <v>3</v>
       </c>
       <c r="AC35" s="53">
         <v>6</v>
       </c>
       <c r="AD35" s="50">
         <v>15</v>
       </c>
       <c r="AE35" s="49">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C36" s="64"/>
+    <row r="36" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="76"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="81"/>
       <c r="D36" s="16"/>
       <c r="E36" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="44">
         <v>100</v>
       </c>
       <c r="G36" s="45">
         <v>83</v>
       </c>
       <c r="H36" s="24">
         <v>68</v>
       </c>
       <c r="I36" s="32">
         <v>100</v>
       </c>
       <c r="J36" s="53">
         <v>47</v>
       </c>
       <c r="K36" s="53">
         <v>74</v>
       </c>
       <c r="L36" s="53">
         <v>43</v>
       </c>
@@ -5309,54 +5646,54 @@
       <c r="X36" s="53">
         <v>15</v>
       </c>
       <c r="Y36" s="53">
         <v>9</v>
       </c>
       <c r="Z36" s="53">
         <v>5</v>
       </c>
       <c r="AA36" s="53">
         <v>38</v>
       </c>
       <c r="AB36" s="53">
         <v>6</v>
       </c>
       <c r="AC36" s="53">
         <v>8</v>
       </c>
       <c r="AD36" s="50">
         <v>15</v>
       </c>
       <c r="AE36" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="37" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C37" s="64"/>
+    <row r="37" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="76"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="81"/>
       <c r="D37" s="16"/>
       <c r="E37" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="44">
         <v>100</v>
       </c>
       <c r="G37" s="45">
         <v>86</v>
       </c>
       <c r="H37" s="24">
         <v>68</v>
       </c>
       <c r="I37" s="32">
         <v>100</v>
       </c>
       <c r="J37" s="53">
         <v>37</v>
       </c>
       <c r="K37" s="53">
         <v>73</v>
       </c>
       <c r="L37" s="53">
         <v>38</v>
       </c>
@@ -5396,54 +5733,54 @@
       <c r="X37" s="53">
         <v>12</v>
       </c>
       <c r="Y37" s="53">
         <v>10</v>
       </c>
       <c r="Z37" s="53">
         <v>8</v>
       </c>
       <c r="AA37" s="53">
         <v>37</v>
       </c>
       <c r="AB37" s="53">
         <v>6</v>
       </c>
       <c r="AC37" s="53">
         <v>8</v>
       </c>
       <c r="AD37" s="50">
         <v>18</v>
       </c>
       <c r="AE37" s="49">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C38" s="64"/>
+    <row r="38" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="76"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="81"/>
       <c r="D38" s="16"/>
       <c r="E38" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="44">
         <v>100</v>
       </c>
       <c r="G38" s="45">
         <v>82</v>
       </c>
       <c r="H38" s="24">
         <v>58</v>
       </c>
       <c r="I38" s="32">
         <v>100</v>
       </c>
       <c r="J38" s="53">
         <v>35</v>
       </c>
       <c r="K38" s="53">
         <v>64</v>
       </c>
       <c r="L38" s="53">
         <v>28</v>
       </c>
@@ -5483,54 +5820,54 @@
       <c r="X38" s="53">
         <v>14</v>
       </c>
       <c r="Y38" s="53">
         <v>7</v>
       </c>
       <c r="Z38" s="53">
         <v>8</v>
       </c>
       <c r="AA38" s="53">
         <v>24</v>
       </c>
       <c r="AB38" s="53">
         <v>3</v>
       </c>
       <c r="AC38" s="53">
         <v>5</v>
       </c>
       <c r="AD38" s="50">
         <v>24</v>
       </c>
       <c r="AE38" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="39" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C39" s="64"/>
+    <row r="39" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="76"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="81"/>
       <c r="D39" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="44">
         <v>100</v>
       </c>
       <c r="G39" s="45">
         <v>88</v>
       </c>
       <c r="H39" s="24">
         <v>68</v>
       </c>
       <c r="I39" s="32">
         <v>100</v>
       </c>
       <c r="J39" s="53">
         <v>66</v>
       </c>
       <c r="K39" s="53">
         <v>74</v>
       </c>
       <c r="L39" s="53">
         <v>10</v>
       </c>
@@ -5570,54 +5907,54 @@
       <c r="X39" s="53">
         <v>8</v>
       </c>
       <c r="Y39" s="53">
         <v>9</v>
       </c>
       <c r="Z39" s="53">
         <v>11</v>
       </c>
       <c r="AA39" s="53">
         <v>34</v>
       </c>
       <c r="AB39" s="53">
         <v>2</v>
       </c>
       <c r="AC39" s="53">
         <v>9</v>
       </c>
       <c r="AD39" s="50">
         <v>19</v>
       </c>
       <c r="AE39" s="49">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C40" s="64"/>
+    <row r="40" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="76"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="81"/>
       <c r="D40" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E40" s="26"/>
       <c r="F40" s="44">
         <v>100</v>
       </c>
       <c r="G40" s="45">
         <v>79</v>
       </c>
       <c r="H40" s="24">
         <v>64</v>
       </c>
       <c r="I40" s="32">
         <v>100</v>
       </c>
       <c r="J40" s="53">
         <v>47</v>
       </c>
       <c r="K40" s="53">
         <v>68</v>
       </c>
       <c r="L40" s="53">
         <v>24</v>
       </c>
@@ -5657,54 +5994,54 @@
       <c r="X40" s="53">
         <v>19</v>
       </c>
       <c r="Y40" s="53">
         <v>13</v>
       </c>
       <c r="Z40" s="53">
         <v>8</v>
       </c>
       <c r="AA40" s="53">
         <v>44</v>
       </c>
       <c r="AB40" s="53">
         <v>3</v>
       </c>
       <c r="AC40" s="53">
         <v>5</v>
       </c>
       <c r="AD40" s="50">
         <v>15</v>
       </c>
       <c r="AE40" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="41" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C41" s="64"/>
+    <row r="41" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="76"/>
+      <c r="B41" s="79"/>
+      <c r="C41" s="81"/>
       <c r="D41" s="16"/>
       <c r="E41" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="44">
         <v>100</v>
       </c>
       <c r="G41" s="45">
         <v>73</v>
       </c>
       <c r="H41" s="24">
         <v>61</v>
       </c>
       <c r="I41" s="32">
         <v>100</v>
       </c>
       <c r="J41" s="53">
         <v>48</v>
       </c>
       <c r="K41" s="53">
         <v>65</v>
       </c>
       <c r="L41" s="53">
         <v>31</v>
       </c>
@@ -5744,54 +6081,54 @@
       <c r="X41" s="53">
         <v>21</v>
       </c>
       <c r="Y41" s="53">
         <v>17</v>
       </c>
       <c r="Z41" s="53">
         <v>6</v>
       </c>
       <c r="AA41" s="53">
         <v>57</v>
       </c>
       <c r="AB41" s="53">
         <v>2</v>
       </c>
       <c r="AC41" s="53">
         <v>3</v>
       </c>
       <c r="AD41" s="50">
         <v>12</v>
       </c>
       <c r="AE41" s="49">
         <v>27</v>
       </c>
     </row>
-    <row r="42" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C42" s="64"/>
+    <row r="42" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="76"/>
+      <c r="B42" s="79"/>
+      <c r="C42" s="81"/>
       <c r="D42" s="16"/>
       <c r="E42" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="44">
         <v>100</v>
       </c>
       <c r="G42" s="45">
         <v>80</v>
       </c>
       <c r="H42" s="24">
         <v>64</v>
       </c>
       <c r="I42" s="32">
         <v>100</v>
       </c>
       <c r="J42" s="53">
         <v>54</v>
       </c>
       <c r="K42" s="53">
         <v>68</v>
       </c>
       <c r="L42" s="53">
         <v>21</v>
       </c>
@@ -5831,54 +6168,54 @@
       <c r="X42" s="53">
         <v>16</v>
       </c>
       <c r="Y42" s="53">
         <v>11</v>
       </c>
       <c r="Z42" s="53">
         <v>4</v>
       </c>
       <c r="AA42" s="53">
         <v>36</v>
       </c>
       <c r="AB42" s="53" t="s">
         <v>57</v>
       </c>
       <c r="AC42" s="53">
         <v>5</v>
       </c>
       <c r="AD42" s="50">
         <v>16</v>
       </c>
       <c r="AE42" s="49">
         <v>20</v>
       </c>
     </row>
-    <row r="43" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C43" s="64"/>
+    <row r="43" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="76"/>
+      <c r="B43" s="79"/>
+      <c r="C43" s="81"/>
       <c r="D43" s="16"/>
       <c r="E43" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="44">
         <v>100</v>
       </c>
       <c r="G43" s="45">
         <v>86</v>
       </c>
       <c r="H43" s="24">
         <v>71</v>
       </c>
       <c r="I43" s="32">
         <v>100</v>
       </c>
       <c r="J43" s="53">
         <v>48</v>
       </c>
       <c r="K43" s="53">
         <v>77</v>
       </c>
       <c r="L43" s="53">
         <v>23</v>
       </c>
@@ -5918,54 +6255,54 @@
       <c r="X43" s="53">
         <v>20</v>
       </c>
       <c r="Y43" s="53">
         <v>11</v>
       </c>
       <c r="Z43" s="53">
         <v>11</v>
       </c>
       <c r="AA43" s="53">
         <v>44</v>
       </c>
       <c r="AB43" s="53">
         <v>4</v>
       </c>
       <c r="AC43" s="53">
         <v>9</v>
       </c>
       <c r="AD43" s="50">
         <v>14</v>
       </c>
       <c r="AE43" s="49">
         <v>14</v>
       </c>
     </row>
-    <row r="44" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C44" s="64"/>
+    <row r="44" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="76"/>
+      <c r="B44" s="79"/>
+      <c r="C44" s="81"/>
       <c r="D44" s="16"/>
       <c r="E44" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="44">
         <v>100</v>
       </c>
       <c r="G44" s="45">
         <v>81</v>
       </c>
       <c r="H44" s="24">
         <v>61</v>
       </c>
       <c r="I44" s="32">
         <v>100</v>
       </c>
       <c r="J44" s="53">
         <v>36</v>
       </c>
       <c r="K44" s="53">
         <v>60</v>
       </c>
       <c r="L44" s="53">
         <v>15</v>
       </c>
@@ -6005,54 +6342,54 @@
       <c r="X44" s="53">
         <v>19</v>
       </c>
       <c r="Y44" s="53">
         <v>13</v>
       </c>
       <c r="Z44" s="53">
         <v>12</v>
       </c>
       <c r="AA44" s="53">
         <v>32</v>
       </c>
       <c r="AB44" s="53">
         <v>4</v>
       </c>
       <c r="AC44" s="53">
         <v>5</v>
       </c>
       <c r="AD44" s="50">
         <v>20</v>
       </c>
       <c r="AE44" s="49">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C45" s="64"/>
+    <row r="45" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="76"/>
+      <c r="B45" s="79"/>
+      <c r="C45" s="81"/>
       <c r="D45" s="16"/>
       <c r="E45" s="26" t="s">
         <v>25</v>
       </c>
       <c r="F45" s="44">
         <v>100</v>
       </c>
       <c r="G45" s="45">
         <v>84</v>
       </c>
       <c r="H45" s="24">
         <v>66</v>
       </c>
       <c r="I45" s="32">
         <v>100</v>
       </c>
       <c r="J45" s="53">
         <v>50</v>
       </c>
       <c r="K45" s="53">
         <v>64</v>
       </c>
       <c r="L45" s="53">
         <v>45</v>
       </c>
@@ -6092,54 +6429,54 @@
       <c r="X45" s="53">
         <v>19</v>
       </c>
       <c r="Y45" s="53">
         <v>16</v>
       </c>
       <c r="Z45" s="53">
         <v>4</v>
       </c>
       <c r="AA45" s="53">
         <v>41</v>
       </c>
       <c r="AB45" s="53">
         <v>3</v>
       </c>
       <c r="AC45" s="53">
         <v>4</v>
       </c>
       <c r="AD45" s="50">
         <v>18</v>
       </c>
       <c r="AE45" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="46" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C46" s="64"/>
+    <row r="46" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="76"/>
+      <c r="B46" s="79"/>
+      <c r="C46" s="81"/>
       <c r="D46" s="16"/>
       <c r="E46" s="26" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="44">
         <v>100</v>
       </c>
       <c r="G46" s="45">
         <v>79</v>
       </c>
       <c r="H46" s="24">
         <v>63</v>
       </c>
       <c r="I46" s="32">
         <v>100</v>
       </c>
       <c r="J46" s="53">
         <v>47</v>
       </c>
       <c r="K46" s="53">
         <v>70</v>
       </c>
       <c r="L46" s="53">
         <v>15</v>
       </c>
@@ -6179,54 +6516,54 @@
       <c r="X46" s="53">
         <v>18</v>
       </c>
       <c r="Y46" s="53">
         <v>18</v>
       </c>
       <c r="Z46" s="53">
         <v>6</v>
       </c>
       <c r="AA46" s="53">
         <v>45</v>
       </c>
       <c r="AB46" s="53">
         <v>2</v>
       </c>
       <c r="AC46" s="53">
         <v>7</v>
       </c>
       <c r="AD46" s="50">
         <v>16</v>
       </c>
       <c r="AE46" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="47" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C47" s="64"/>
+    <row r="47" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="76"/>
+      <c r="B47" s="79"/>
+      <c r="C47" s="81"/>
       <c r="D47" s="16"/>
       <c r="E47" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F47" s="44">
         <v>100</v>
       </c>
       <c r="G47" s="45">
         <v>76</v>
       </c>
       <c r="H47" s="24">
         <v>64</v>
       </c>
       <c r="I47" s="32">
         <v>100</v>
       </c>
       <c r="J47" s="53">
         <v>45</v>
       </c>
       <c r="K47" s="53">
         <v>69</v>
       </c>
       <c r="L47" s="53">
         <v>18</v>
       </c>
@@ -6266,54 +6603,54 @@
       <c r="X47" s="53">
         <v>20</v>
       </c>
       <c r="Y47" s="53">
         <v>9</v>
       </c>
       <c r="Z47" s="53">
         <v>11</v>
       </c>
       <c r="AA47" s="53">
         <v>44</v>
       </c>
       <c r="AB47" s="53">
         <v>2</v>
       </c>
       <c r="AC47" s="53">
         <v>5</v>
       </c>
       <c r="AD47" s="50">
         <v>13</v>
       </c>
       <c r="AE47" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="48" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C48" s="64"/>
+    <row r="48" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="76"/>
+      <c r="B48" s="79"/>
+      <c r="C48" s="81"/>
       <c r="D48" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="26"/>
       <c r="F48" s="44">
         <v>100</v>
       </c>
       <c r="G48" s="45">
         <v>80</v>
       </c>
       <c r="H48" s="24">
         <v>71</v>
       </c>
       <c r="I48" s="32">
         <v>100</v>
       </c>
       <c r="J48" s="53">
         <v>43</v>
       </c>
       <c r="K48" s="53">
         <v>72</v>
       </c>
       <c r="L48" s="53">
         <v>15</v>
       </c>
@@ -6353,54 +6690,54 @@
       <c r="X48" s="53">
         <v>13</v>
       </c>
       <c r="Y48" s="53">
         <v>9</v>
       </c>
       <c r="Z48" s="53">
         <v>12</v>
       </c>
       <c r="AA48" s="53">
         <v>40</v>
       </c>
       <c r="AB48" s="53">
         <v>4</v>
       </c>
       <c r="AC48" s="53">
         <v>12</v>
       </c>
       <c r="AD48" s="50">
         <v>9</v>
       </c>
       <c r="AE48" s="49">
         <v>20</v>
       </c>
     </row>
-    <row r="49" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C49" s="64"/>
+    <row r="49" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="76"/>
+      <c r="B49" s="79"/>
+      <c r="C49" s="81"/>
       <c r="D49" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="26"/>
       <c r="F49" s="44">
         <v>100</v>
       </c>
       <c r="G49" s="45">
         <v>82</v>
       </c>
       <c r="H49" s="24">
         <v>65</v>
       </c>
       <c r="I49" s="32">
         <v>100</v>
       </c>
       <c r="J49" s="53">
         <v>28</v>
       </c>
       <c r="K49" s="53">
         <v>71</v>
       </c>
       <c r="L49" s="53">
         <v>37</v>
       </c>
@@ -6440,54 +6777,54 @@
       <c r="X49" s="53">
         <v>14</v>
       </c>
       <c r="Y49" s="53">
         <v>6</v>
       </c>
       <c r="Z49" s="53">
         <v>8</v>
       </c>
       <c r="AA49" s="53">
         <v>35</v>
       </c>
       <c r="AB49" s="53">
         <v>9</v>
       </c>
       <c r="AC49" s="53">
         <v>8</v>
       </c>
       <c r="AD49" s="50">
         <v>17</v>
       </c>
       <c r="AE49" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="50" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C50" s="64"/>
+    <row r="50" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="76"/>
+      <c r="B50" s="79"/>
+      <c r="C50" s="81"/>
       <c r="D50" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="26"/>
       <c r="F50" s="44">
         <v>100</v>
       </c>
       <c r="G50" s="45">
         <v>73</v>
       </c>
       <c r="H50" s="24">
         <v>55</v>
       </c>
       <c r="I50" s="32">
         <v>100</v>
       </c>
       <c r="J50" s="53">
         <v>35</v>
       </c>
       <c r="K50" s="53">
         <v>51</v>
       </c>
       <c r="L50" s="53">
         <v>54</v>
       </c>
@@ -6527,54 +6864,54 @@
       <c r="X50" s="53">
         <v>12</v>
       </c>
       <c r="Y50" s="53">
         <v>11</v>
       </c>
       <c r="Z50" s="53">
         <v>6</v>
       </c>
       <c r="AA50" s="53">
         <v>38</v>
       </c>
       <c r="AB50" s="53">
         <v>4</v>
       </c>
       <c r="AC50" s="53">
         <v>7</v>
       </c>
       <c r="AD50" s="50">
         <v>18</v>
       </c>
       <c r="AE50" s="49">
         <v>27</v>
       </c>
     </row>
-    <row r="51" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C51" s="64"/>
+    <row r="51" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="76"/>
+      <c r="B51" s="79"/>
+      <c r="C51" s="81"/>
       <c r="D51" s="16"/>
       <c r="E51" s="26" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="44">
         <v>100</v>
       </c>
       <c r="G51" s="45">
         <v>68</v>
       </c>
       <c r="H51" s="24">
         <v>53</v>
       </c>
       <c r="I51" s="32">
         <v>100</v>
       </c>
       <c r="J51" s="53">
         <v>42</v>
       </c>
       <c r="K51" s="53">
         <v>73</v>
       </c>
       <c r="L51" s="53">
         <v>23</v>
       </c>
@@ -6614,54 +6951,54 @@
       <c r="X51" s="53">
         <v>11</v>
       </c>
       <c r="Y51" s="53">
         <v>12</v>
       </c>
       <c r="Z51" s="53">
         <v>4</v>
       </c>
       <c r="AA51" s="53">
         <v>38</v>
       </c>
       <c r="AB51" s="53">
         <v>3</v>
       </c>
       <c r="AC51" s="53">
         <v>4</v>
       </c>
       <c r="AD51" s="50">
         <v>15</v>
       </c>
       <c r="AE51" s="49">
         <v>32</v>
       </c>
     </row>
-    <row r="52" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C52" s="64"/>
+    <row r="52" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="76"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="81"/>
       <c r="D52" s="16"/>
       <c r="E52" s="26" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="44">
         <v>100</v>
       </c>
       <c r="G52" s="45">
         <v>77</v>
       </c>
       <c r="H52" s="24">
         <v>56</v>
       </c>
       <c r="I52" s="32">
         <v>100</v>
       </c>
       <c r="J52" s="53">
         <v>31</v>
       </c>
       <c r="K52" s="53">
         <v>37</v>
       </c>
       <c r="L52" s="53">
         <v>74</v>
       </c>
@@ -6701,54 +7038,54 @@
       <c r="X52" s="53">
         <v>13</v>
       </c>
       <c r="Y52" s="53">
         <v>10</v>
       </c>
       <c r="Z52" s="53">
         <v>6</v>
       </c>
       <c r="AA52" s="53">
         <v>38</v>
       </c>
       <c r="AB52" s="53">
         <v>5</v>
       </c>
       <c r="AC52" s="53">
         <v>8</v>
       </c>
       <c r="AD52" s="50">
         <v>21</v>
       </c>
       <c r="AE52" s="49">
         <v>23</v>
       </c>
     </row>
-    <row r="53" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C53" s="64"/>
+    <row r="53" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="76"/>
+      <c r="B53" s="79"/>
+      <c r="C53" s="81"/>
       <c r="D53" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="26"/>
       <c r="F53" s="44">
         <v>100</v>
       </c>
       <c r="G53" s="45">
         <v>65</v>
       </c>
       <c r="H53" s="24">
         <v>44</v>
       </c>
       <c r="I53" s="32">
         <v>100</v>
       </c>
       <c r="J53" s="53">
         <v>45</v>
       </c>
       <c r="K53" s="53">
         <v>65</v>
       </c>
       <c r="L53" s="53">
         <v>16</v>
       </c>
@@ -6788,54 +7125,54 @@
       <c r="X53" s="53">
         <v>16</v>
       </c>
       <c r="Y53" s="53">
         <v>8</v>
       </c>
       <c r="Z53" s="53">
         <v>5</v>
       </c>
       <c r="AA53" s="53">
         <v>40</v>
       </c>
       <c r="AB53" s="53" t="s">
         <v>57</v>
       </c>
       <c r="AC53" s="53">
         <v>8</v>
       </c>
       <c r="AD53" s="50">
         <v>21</v>
       </c>
       <c r="AE53" s="49">
         <v>35</v>
       </c>
     </row>
-    <row r="54" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C54" s="64"/>
+    <row r="54" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="76"/>
+      <c r="B54" s="79"/>
+      <c r="C54" s="81"/>
       <c r="D54" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="26"/>
       <c r="F54" s="44">
         <v>100</v>
       </c>
       <c r="G54" s="45">
         <v>76</v>
       </c>
       <c r="H54" s="24">
         <v>60</v>
       </c>
       <c r="I54" s="32">
         <v>100</v>
       </c>
       <c r="J54" s="53">
         <v>29</v>
       </c>
       <c r="K54" s="53">
         <v>75</v>
       </c>
       <c r="L54" s="53">
         <v>36</v>
       </c>
@@ -6875,54 +7212,54 @@
       <c r="X54" s="53">
         <v>10</v>
       </c>
       <c r="Y54" s="53">
         <v>6</v>
       </c>
       <c r="Z54" s="53">
         <v>2</v>
       </c>
       <c r="AA54" s="53">
         <v>34</v>
       </c>
       <c r="AB54" s="53">
         <v>1</v>
       </c>
       <c r="AC54" s="53">
         <v>6</v>
       </c>
       <c r="AD54" s="50">
         <v>16</v>
       </c>
       <c r="AE54" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="55" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C55" s="64"/>
+    <row r="55" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="76"/>
+      <c r="B55" s="79"/>
+      <c r="C55" s="81"/>
       <c r="D55" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="26"/>
       <c r="F55" s="44">
         <v>100</v>
       </c>
       <c r="G55" s="45">
         <v>85</v>
       </c>
       <c r="H55" s="24">
         <v>71</v>
       </c>
       <c r="I55" s="32">
         <v>100</v>
       </c>
       <c r="J55" s="53">
         <v>55</v>
       </c>
       <c r="K55" s="53">
         <v>82</v>
       </c>
       <c r="L55" s="53">
         <v>23</v>
       </c>
@@ -6962,54 +7299,54 @@
       <c r="X55" s="53">
         <v>13</v>
       </c>
       <c r="Y55" s="53">
         <v>8</v>
       </c>
       <c r="Z55" s="53">
         <v>15</v>
       </c>
       <c r="AA55" s="53">
         <v>41</v>
       </c>
       <c r="AB55" s="53">
         <v>3</v>
       </c>
       <c r="AC55" s="53">
         <v>10</v>
       </c>
       <c r="AD55" s="50">
         <v>14</v>
       </c>
       <c r="AE55" s="49">
         <v>15</v>
       </c>
     </row>
-    <row r="56" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C56" s="64"/>
+    <row r="56" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="76"/>
+      <c r="B56" s="79"/>
+      <c r="C56" s="81"/>
       <c r="D56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="26"/>
       <c r="F56" s="44">
         <v>100</v>
       </c>
       <c r="G56" s="45">
         <v>85</v>
       </c>
       <c r="H56" s="24">
         <v>67</v>
       </c>
       <c r="I56" s="32">
         <v>100</v>
       </c>
       <c r="J56" s="53">
         <v>19</v>
       </c>
       <c r="K56" s="53">
         <v>56</v>
       </c>
       <c r="L56" s="53">
         <v>71</v>
       </c>
@@ -7049,54 +7386,54 @@
       <c r="X56" s="53">
         <v>19</v>
       </c>
       <c r="Y56" s="53">
         <v>7</v>
       </c>
       <c r="Z56" s="53">
         <v>3</v>
       </c>
       <c r="AA56" s="53">
         <v>26</v>
       </c>
       <c r="AB56" s="53">
         <v>4</v>
       </c>
       <c r="AC56" s="53">
         <v>4</v>
       </c>
       <c r="AD56" s="50">
         <v>18</v>
       </c>
       <c r="AE56" s="49">
         <v>15</v>
       </c>
     </row>
-    <row r="57" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C57" s="64"/>
+    <row r="57" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="76"/>
+      <c r="B57" s="79"/>
+      <c r="C57" s="81"/>
       <c r="D57" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="28"/>
       <c r="F57" s="44">
         <v>100</v>
       </c>
       <c r="G57" s="45">
         <v>79</v>
       </c>
       <c r="H57" s="24">
         <v>52</v>
       </c>
       <c r="I57" s="32">
         <v>100</v>
       </c>
       <c r="J57" s="53">
         <v>27</v>
       </c>
       <c r="K57" s="53">
         <v>48</v>
       </c>
       <c r="L57" s="53">
         <v>68</v>
       </c>
@@ -7136,54 +7473,54 @@
       <c r="X57" s="53">
         <v>14</v>
       </c>
       <c r="Y57" s="53">
         <v>11</v>
       </c>
       <c r="Z57" s="53">
         <v>7</v>
       </c>
       <c r="AA57" s="53">
         <v>27</v>
       </c>
       <c r="AB57" s="53">
         <v>4</v>
       </c>
       <c r="AC57" s="53">
         <v>6</v>
       </c>
       <c r="AD57" s="50">
         <v>27</v>
       </c>
       <c r="AE57" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="58" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C58" s="64"/>
+    <row r="58" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="76"/>
+      <c r="B58" s="79"/>
+      <c r="C58" s="81"/>
       <c r="D58" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E58" s="26"/>
       <c r="F58" s="44">
         <v>100</v>
       </c>
       <c r="G58" s="45">
         <v>85</v>
       </c>
       <c r="H58" s="24">
         <v>63</v>
       </c>
       <c r="I58" s="32">
         <v>100</v>
       </c>
       <c r="J58" s="53">
         <v>43</v>
       </c>
       <c r="K58" s="53">
         <v>75</v>
       </c>
       <c r="L58" s="53">
         <v>58</v>
       </c>
@@ -7223,54 +7560,54 @@
       <c r="X58" s="53">
         <v>15</v>
       </c>
       <c r="Y58" s="53">
         <v>9</v>
       </c>
       <c r="Z58" s="53">
         <v>4</v>
       </c>
       <c r="AA58" s="53">
         <v>42</v>
       </c>
       <c r="AB58" s="53">
         <v>8</v>
       </c>
       <c r="AC58" s="53">
         <v>6</v>
       </c>
       <c r="AD58" s="50">
         <v>22</v>
       </c>
       <c r="AE58" s="49">
         <v>15</v>
       </c>
     </row>
-    <row r="59" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C59" s="65"/>
+    <row r="59" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="77"/>
+      <c r="B59" s="80"/>
+      <c r="C59" s="82"/>
       <c r="D59" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E59" s="29"/>
       <c r="F59" s="46">
         <v>100</v>
       </c>
       <c r="G59" s="47">
         <v>86</v>
       </c>
       <c r="H59" s="25">
         <v>70</v>
       </c>
       <c r="I59" s="33">
         <v>100</v>
       </c>
       <c r="J59" s="56">
         <v>28</v>
       </c>
       <c r="K59" s="56">
         <v>66</v>
       </c>
       <c r="L59" s="56">
         <v>48</v>
       </c>
@@ -7310,58 +7647,58 @@
       <c r="X59" s="56">
         <v>13</v>
       </c>
       <c r="Y59" s="56">
         <v>2</v>
       </c>
       <c r="Z59" s="56">
         <v>9</v>
       </c>
       <c r="AA59" s="56">
         <v>25</v>
       </c>
       <c r="AB59" s="56">
         <v>3</v>
       </c>
       <c r="AC59" s="56">
         <v>7</v>
       </c>
       <c r="AD59" s="51">
         <v>16</v>
       </c>
       <c r="AE59" s="52">
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A60" s="59" t="s">
+    <row r="60" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="61" t="s">
+      <c r="B60" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="C60" s="64" t="s">
+      <c r="C60" s="81" t="s">
         <v>58</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E60" s="26"/>
       <c r="F60" s="44">
         <v>100</v>
       </c>
       <c r="G60" s="45">
         <v>81</v>
       </c>
       <c r="H60" s="30">
         <v>65</v>
       </c>
       <c r="I60" s="31">
         <v>100</v>
       </c>
       <c r="J60" s="53">
         <v>33</v>
       </c>
       <c r="K60" s="53">
         <v>66</v>
       </c>
       <c r="L60" s="53">
@@ -7403,54 +7740,54 @@
       <c r="X60" s="53">
         <v>18</v>
       </c>
       <c r="Y60" s="53">
         <v>11</v>
       </c>
       <c r="Z60" s="53">
         <v>7</v>
       </c>
       <c r="AA60" s="53">
         <v>40</v>
       </c>
       <c r="AB60" s="53">
         <v>4</v>
       </c>
       <c r="AC60" s="53">
         <v>7</v>
       </c>
       <c r="AD60" s="48">
         <v>16</v>
       </c>
       <c r="AE60" s="49">
         <v>19</v>
       </c>
     </row>
-    <row r="61" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C61" s="64"/>
+    <row r="61" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="76"/>
+      <c r="B61" s="79"/>
+      <c r="C61" s="81"/>
       <c r="D61" s="15"/>
       <c r="E61" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="44">
         <v>100</v>
       </c>
       <c r="G61" s="45">
         <v>75</v>
       </c>
       <c r="H61" s="24">
         <v>61</v>
       </c>
       <c r="I61" s="32">
         <v>100</v>
       </c>
       <c r="J61" s="53">
         <v>34</v>
       </c>
       <c r="K61" s="53">
         <v>59</v>
       </c>
       <c r="L61" s="53">
         <v>45</v>
       </c>
@@ -7490,54 +7827,54 @@
       <c r="X61" s="53">
         <v>20</v>
       </c>
       <c r="Y61" s="53">
         <v>12</v>
       </c>
       <c r="Z61" s="53">
         <v>8</v>
       </c>
       <c r="AA61" s="53">
         <v>48</v>
       </c>
       <c r="AB61" s="53">
         <v>4</v>
       </c>
       <c r="AC61" s="53">
         <v>6</v>
       </c>
       <c r="AD61" s="50">
         <v>14</v>
       </c>
       <c r="AE61" s="49">
         <v>25</v>
       </c>
     </row>
-    <row r="62" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C62" s="64"/>
+    <row r="62" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="76"/>
+      <c r="B62" s="79"/>
+      <c r="C62" s="81"/>
       <c r="D62" s="16"/>
       <c r="E62" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="44">
         <v>100</v>
       </c>
       <c r="G62" s="45">
         <v>84</v>
       </c>
       <c r="H62" s="24">
         <v>71</v>
       </c>
       <c r="I62" s="32">
         <v>100</v>
       </c>
       <c r="J62" s="53">
         <v>37</v>
       </c>
       <c r="K62" s="53">
         <v>71</v>
       </c>
       <c r="L62" s="53">
         <v>39</v>
       </c>
@@ -7577,54 +7914,54 @@
       <c r="X62" s="53">
         <v>18</v>
       </c>
       <c r="Y62" s="53">
         <v>12</v>
       </c>
       <c r="Z62" s="53">
         <v>7</v>
       </c>
       <c r="AA62" s="53">
         <v>36</v>
       </c>
       <c r="AB62" s="53">
         <v>4</v>
       </c>
       <c r="AC62" s="53">
         <v>7</v>
       </c>
       <c r="AD62" s="50">
         <v>13</v>
       </c>
       <c r="AE62" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="63" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C63" s="64"/>
+    <row r="63" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="76"/>
+      <c r="B63" s="79"/>
+      <c r="C63" s="81"/>
       <c r="D63" s="16"/>
       <c r="E63" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="44">
         <v>100</v>
       </c>
       <c r="G63" s="45">
         <v>87</v>
       </c>
       <c r="H63" s="24">
         <v>71</v>
       </c>
       <c r="I63" s="32">
         <v>100</v>
       </c>
       <c r="J63" s="53">
         <v>32</v>
       </c>
       <c r="K63" s="53">
         <v>68</v>
       </c>
       <c r="L63" s="53">
         <v>35</v>
       </c>
@@ -7664,54 +8001,54 @@
       <c r="X63" s="53">
         <v>19</v>
       </c>
       <c r="Y63" s="53">
         <v>13</v>
       </c>
       <c r="Z63" s="53">
         <v>6</v>
       </c>
       <c r="AA63" s="53">
         <v>38</v>
       </c>
       <c r="AB63" s="53">
         <v>4</v>
       </c>
       <c r="AC63" s="53">
         <v>8</v>
       </c>
       <c r="AD63" s="50">
         <v>16</v>
       </c>
       <c r="AE63" s="49">
         <v>13</v>
       </c>
     </row>
-    <row r="64" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C64" s="64"/>
+    <row r="64" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="76"/>
+      <c r="B64" s="79"/>
+      <c r="C64" s="81"/>
       <c r="D64" s="16"/>
       <c r="E64" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="44">
         <v>100</v>
       </c>
       <c r="G64" s="45">
         <v>79</v>
       </c>
       <c r="H64" s="24">
         <v>58</v>
       </c>
       <c r="I64" s="32">
         <v>100</v>
       </c>
       <c r="J64" s="53">
         <v>29</v>
       </c>
       <c r="K64" s="53">
         <v>67</v>
       </c>
       <c r="L64" s="53">
         <v>22</v>
       </c>
@@ -7751,54 +8088,54 @@
       <c r="X64" s="53">
         <v>14</v>
       </c>
       <c r="Y64" s="53">
         <v>7</v>
       </c>
       <c r="Z64" s="53">
         <v>9</v>
       </c>
       <c r="AA64" s="53">
         <v>33</v>
       </c>
       <c r="AB64" s="53">
         <v>5</v>
       </c>
       <c r="AC64" s="53">
         <v>10</v>
       </c>
       <c r="AD64" s="50">
         <v>20</v>
       </c>
       <c r="AE64" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="65" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C65" s="64"/>
+    <row r="65" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="76"/>
+      <c r="B65" s="79"/>
+      <c r="C65" s="81"/>
       <c r="D65" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="26"/>
       <c r="F65" s="44">
         <v>100</v>
       </c>
       <c r="G65" s="45">
         <v>83</v>
       </c>
       <c r="H65" s="24">
         <v>68</v>
       </c>
       <c r="I65" s="32">
         <v>100</v>
       </c>
       <c r="J65" s="53">
         <v>56</v>
       </c>
       <c r="K65" s="53">
         <v>79</v>
       </c>
       <c r="L65" s="53">
         <v>8</v>
       </c>
@@ -7838,54 +8175,54 @@
       <c r="X65" s="53">
         <v>11</v>
       </c>
       <c r="Y65" s="53">
         <v>12</v>
       </c>
       <c r="Z65" s="53">
         <v>16</v>
       </c>
       <c r="AA65" s="53">
         <v>43</v>
       </c>
       <c r="AB65" s="53">
         <v>1</v>
       </c>
       <c r="AC65" s="53">
         <v>11</v>
       </c>
       <c r="AD65" s="50">
         <v>15</v>
       </c>
       <c r="AE65" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="66" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C66" s="64"/>
+    <row r="66" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="76"/>
+      <c r="B66" s="79"/>
+      <c r="C66" s="81"/>
       <c r="D66" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E66" s="26"/>
       <c r="F66" s="44">
         <v>100</v>
       </c>
       <c r="G66" s="45">
         <v>80</v>
       </c>
       <c r="H66" s="24">
         <v>66</v>
       </c>
       <c r="I66" s="32">
         <v>100</v>
       </c>
       <c r="J66" s="53">
         <v>36</v>
       </c>
       <c r="K66" s="53">
         <v>67</v>
       </c>
       <c r="L66" s="53">
         <v>22</v>
       </c>
@@ -7925,54 +8262,54 @@
       <c r="X66" s="53">
         <v>21</v>
       </c>
       <c r="Y66" s="53">
         <v>15</v>
       </c>
       <c r="Z66" s="53">
         <v>8</v>
       </c>
       <c r="AA66" s="53">
         <v>49</v>
       </c>
       <c r="AB66" s="53">
         <v>3</v>
       </c>
       <c r="AC66" s="53">
         <v>7</v>
       </c>
       <c r="AD66" s="50">
         <v>14</v>
       </c>
       <c r="AE66" s="49">
         <v>20</v>
       </c>
     </row>
-    <row r="67" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C67" s="64"/>
+    <row r="67" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="76"/>
+      <c r="B67" s="79"/>
+      <c r="C67" s="81"/>
       <c r="D67" s="16"/>
       <c r="E67" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="44">
         <v>100</v>
       </c>
       <c r="G67" s="45">
         <v>73</v>
       </c>
       <c r="H67" s="24">
         <v>62</v>
       </c>
       <c r="I67" s="32">
         <v>100</v>
       </c>
       <c r="J67" s="53">
         <v>40</v>
       </c>
       <c r="K67" s="53">
         <v>66</v>
       </c>
       <c r="L67" s="53">
         <v>28</v>
       </c>
@@ -8012,54 +8349,54 @@
       <c r="X67" s="53">
         <v>20</v>
       </c>
       <c r="Y67" s="53">
         <v>19</v>
       </c>
       <c r="Z67" s="53">
         <v>7</v>
       </c>
       <c r="AA67" s="53">
         <v>63</v>
       </c>
       <c r="AB67" s="53">
         <v>4</v>
       </c>
       <c r="AC67" s="53">
         <v>5</v>
       </c>
       <c r="AD67" s="50">
         <v>11</v>
       </c>
       <c r="AE67" s="49">
         <v>27</v>
       </c>
     </row>
-    <row r="68" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C68" s="64"/>
+    <row r="68" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="76"/>
+      <c r="B68" s="79"/>
+      <c r="C68" s="81"/>
       <c r="D68" s="16"/>
       <c r="E68" s="27" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="44">
         <v>100</v>
       </c>
       <c r="G68" s="45">
         <v>82</v>
       </c>
       <c r="H68" s="24">
         <v>69</v>
       </c>
       <c r="I68" s="32">
         <v>100</v>
       </c>
       <c r="J68" s="53">
         <v>37</v>
       </c>
       <c r="K68" s="53">
         <v>68</v>
       </c>
       <c r="L68" s="53">
         <v>24</v>
       </c>
@@ -8099,54 +8436,54 @@
       <c r="X68" s="53">
         <v>17</v>
       </c>
       <c r="Y68" s="53">
         <v>18</v>
       </c>
       <c r="Z68" s="53">
         <v>5</v>
       </c>
       <c r="AA68" s="53">
         <v>45</v>
       </c>
       <c r="AB68" s="53">
         <v>3</v>
       </c>
       <c r="AC68" s="53">
         <v>5</v>
       </c>
       <c r="AD68" s="50">
         <v>13</v>
       </c>
       <c r="AE68" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="69" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C69" s="64"/>
+    <row r="69" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="76"/>
+      <c r="B69" s="79"/>
+      <c r="C69" s="81"/>
       <c r="D69" s="16"/>
       <c r="E69" s="27" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="44">
         <v>100</v>
       </c>
       <c r="G69" s="45">
         <v>86</v>
       </c>
       <c r="H69" s="24">
         <v>69</v>
       </c>
       <c r="I69" s="32">
         <v>100</v>
       </c>
       <c r="J69" s="53">
         <v>38</v>
       </c>
       <c r="K69" s="53">
         <v>70</v>
       </c>
       <c r="L69" s="53">
         <v>22</v>
       </c>
@@ -8186,54 +8523,54 @@
       <c r="X69" s="53">
         <v>28</v>
       </c>
       <c r="Y69" s="53">
         <v>10</v>
       </c>
       <c r="Z69" s="53">
         <v>10</v>
       </c>
       <c r="AA69" s="53">
         <v>43</v>
       </c>
       <c r="AB69" s="53">
         <v>2</v>
       </c>
       <c r="AC69" s="53">
         <v>8</v>
       </c>
       <c r="AD69" s="50">
         <v>17</v>
       </c>
       <c r="AE69" s="49">
         <v>14</v>
       </c>
     </row>
-    <row r="70" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C70" s="64"/>
+    <row r="70" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="76"/>
+      <c r="B70" s="79"/>
+      <c r="C70" s="81"/>
       <c r="D70" s="16"/>
       <c r="E70" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="44">
         <v>100</v>
       </c>
       <c r="G70" s="45">
         <v>82</v>
       </c>
       <c r="H70" s="24">
         <v>65</v>
       </c>
       <c r="I70" s="32">
         <v>100</v>
       </c>
       <c r="J70" s="53">
         <v>24</v>
       </c>
       <c r="K70" s="53">
         <v>63</v>
       </c>
       <c r="L70" s="53">
         <v>12</v>
       </c>
@@ -8273,54 +8610,54 @@
       <c r="X70" s="53">
         <v>21</v>
       </c>
       <c r="Y70" s="53">
         <v>10</v>
       </c>
       <c r="Z70" s="53">
         <v>12</v>
       </c>
       <c r="AA70" s="53">
         <v>37</v>
       </c>
       <c r="AB70" s="53">
         <v>1</v>
       </c>
       <c r="AC70" s="53">
         <v>11</v>
       </c>
       <c r="AD70" s="50">
         <v>16</v>
       </c>
       <c r="AE70" s="49">
         <v>18</v>
       </c>
     </row>
-    <row r="71" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C71" s="64"/>
+    <row r="71" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="76"/>
+      <c r="B71" s="79"/>
+      <c r="C71" s="81"/>
       <c r="D71" s="16"/>
       <c r="E71" s="26" t="s">
         <v>25</v>
       </c>
       <c r="F71" s="44">
         <v>100</v>
       </c>
       <c r="G71" s="45">
         <v>87</v>
       </c>
       <c r="H71" s="24">
         <v>69</v>
       </c>
       <c r="I71" s="32">
         <v>100</v>
       </c>
       <c r="J71" s="53">
         <v>27</v>
       </c>
       <c r="K71" s="53">
         <v>63</v>
       </c>
       <c r="L71" s="53">
         <v>42</v>
       </c>
@@ -8360,54 +8697,54 @@
       <c r="X71" s="53">
         <v>24</v>
       </c>
       <c r="Y71" s="53">
         <v>15</v>
       </c>
       <c r="Z71" s="53">
         <v>6</v>
       </c>
       <c r="AA71" s="53">
         <v>42</v>
       </c>
       <c r="AB71" s="53">
         <v>2</v>
       </c>
       <c r="AC71" s="53">
         <v>6</v>
       </c>
       <c r="AD71" s="50">
         <v>18</v>
       </c>
       <c r="AE71" s="49">
         <v>13</v>
       </c>
     </row>
-    <row r="72" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C72" s="64"/>
+    <row r="72" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="76"/>
+      <c r="B72" s="79"/>
+      <c r="C72" s="81"/>
       <c r="D72" s="16"/>
       <c r="E72" s="26" t="s">
         <v>3</v>
       </c>
       <c r="F72" s="44">
         <v>100</v>
       </c>
       <c r="G72" s="45">
         <v>79</v>
       </c>
       <c r="H72" s="24">
         <v>64</v>
       </c>
       <c r="I72" s="32">
         <v>100</v>
       </c>
       <c r="J72" s="53">
         <v>39</v>
       </c>
       <c r="K72" s="53">
         <v>66</v>
       </c>
       <c r="L72" s="53">
         <v>11</v>
       </c>
@@ -8447,54 +8784,54 @@
       <c r="X72" s="53">
         <v>17</v>
       </c>
       <c r="Y72" s="53">
         <v>13</v>
       </c>
       <c r="Z72" s="53">
         <v>6</v>
       </c>
       <c r="AA72" s="53">
         <v>45</v>
       </c>
       <c r="AB72" s="53">
         <v>3</v>
       </c>
       <c r="AC72" s="53">
         <v>6</v>
       </c>
       <c r="AD72" s="50">
         <v>15</v>
       </c>
       <c r="AE72" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="73" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C73" s="64"/>
+    <row r="73" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="76"/>
+      <c r="B73" s="79"/>
+      <c r="C73" s="81"/>
       <c r="D73" s="16"/>
       <c r="E73" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F73" s="44">
         <v>100</v>
       </c>
       <c r="G73" s="45">
         <v>76</v>
       </c>
       <c r="H73" s="24">
         <v>65</v>
       </c>
       <c r="I73" s="32">
         <v>100</v>
       </c>
       <c r="J73" s="53">
         <v>38</v>
       </c>
       <c r="K73" s="53">
         <v>70</v>
       </c>
       <c r="L73" s="53">
         <v>18</v>
       </c>
@@ -8534,54 +8871,54 @@
       <c r="X73" s="53">
         <v>23</v>
       </c>
       <c r="Y73" s="53">
         <v>16</v>
       </c>
       <c r="Z73" s="53">
         <v>11</v>
       </c>
       <c r="AA73" s="53">
         <v>55</v>
       </c>
       <c r="AB73" s="53">
         <v>3</v>
       </c>
       <c r="AC73" s="53">
         <v>8</v>
       </c>
       <c r="AD73" s="50">
         <v>11</v>
       </c>
       <c r="AE73" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="74" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C74" s="64"/>
+    <row r="74" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="76"/>
+      <c r="B74" s="79"/>
+      <c r="C74" s="81"/>
       <c r="D74" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="26"/>
       <c r="F74" s="44">
         <v>100</v>
       </c>
       <c r="G74" s="45">
         <v>78</v>
       </c>
       <c r="H74" s="24">
         <v>69</v>
       </c>
       <c r="I74" s="32">
         <v>100</v>
       </c>
       <c r="J74" s="53">
         <v>43</v>
       </c>
       <c r="K74" s="53">
         <v>84</v>
       </c>
       <c r="L74" s="53">
         <v>14</v>
       </c>
@@ -8621,54 +8958,54 @@
       <c r="X74" s="53">
         <v>18</v>
       </c>
       <c r="Y74" s="53">
         <v>13</v>
       </c>
       <c r="Z74" s="53">
         <v>17</v>
       </c>
       <c r="AA74" s="53">
         <v>40</v>
       </c>
       <c r="AB74" s="53">
         <v>2</v>
       </c>
       <c r="AC74" s="53">
         <v>8</v>
       </c>
       <c r="AD74" s="50">
         <v>9</v>
       </c>
       <c r="AE74" s="49">
         <v>22</v>
       </c>
     </row>
-    <row r="75" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C75" s="64"/>
+    <row r="75" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="76"/>
+      <c r="B75" s="79"/>
+      <c r="C75" s="81"/>
       <c r="D75" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="26"/>
       <c r="F75" s="44">
         <v>100</v>
       </c>
       <c r="G75" s="45">
         <v>84</v>
       </c>
       <c r="H75" s="24">
         <v>67</v>
       </c>
       <c r="I75" s="32">
         <v>100</v>
       </c>
       <c r="J75" s="53">
         <v>19</v>
       </c>
       <c r="K75" s="53">
         <v>65</v>
       </c>
       <c r="L75" s="53">
         <v>31</v>
       </c>
@@ -8708,54 +9045,54 @@
       <c r="X75" s="53">
         <v>19</v>
       </c>
       <c r="Y75" s="53">
         <v>4</v>
       </c>
       <c r="Z75" s="53">
         <v>9</v>
       </c>
       <c r="AA75" s="53">
         <v>33</v>
       </c>
       <c r="AB75" s="53">
         <v>6</v>
       </c>
       <c r="AC75" s="53">
         <v>8</v>
       </c>
       <c r="AD75" s="50">
         <v>17</v>
       </c>
       <c r="AE75" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="76" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C76" s="64"/>
+    <row r="76" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="76"/>
+      <c r="B76" s="79"/>
+      <c r="C76" s="81"/>
       <c r="D76" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="26"/>
       <c r="F76" s="44">
         <v>100</v>
       </c>
       <c r="G76" s="45">
         <v>75</v>
       </c>
       <c r="H76" s="24">
         <v>57</v>
       </c>
       <c r="I76" s="32">
         <v>100</v>
       </c>
       <c r="J76" s="53">
         <v>26</v>
       </c>
       <c r="K76" s="53">
         <v>46</v>
       </c>
       <c r="L76" s="53">
         <v>52</v>
       </c>
@@ -8795,54 +9132,54 @@
       <c r="X76" s="53">
         <v>19</v>
       </c>
       <c r="Y76" s="53">
         <v>12</v>
       </c>
       <c r="Z76" s="53">
         <v>5</v>
       </c>
       <c r="AA76" s="53">
         <v>37</v>
       </c>
       <c r="AB76" s="53">
         <v>3</v>
       </c>
       <c r="AC76" s="53">
         <v>8</v>
       </c>
       <c r="AD76" s="50">
         <v>18</v>
       </c>
       <c r="AE76" s="49">
         <v>25</v>
       </c>
     </row>
-    <row r="77" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C77" s="64"/>
+    <row r="77" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="76"/>
+      <c r="B77" s="79"/>
+      <c r="C77" s="81"/>
       <c r="D77" s="16"/>
       <c r="E77" s="26" t="s">
         <v>10</v>
       </c>
       <c r="F77" s="44">
         <v>100</v>
       </c>
       <c r="G77" s="45">
         <v>68</v>
       </c>
       <c r="H77" s="24">
         <v>58</v>
       </c>
       <c r="I77" s="32">
         <v>100</v>
       </c>
       <c r="J77" s="53">
         <v>35</v>
       </c>
       <c r="K77" s="53">
         <v>73</v>
       </c>
       <c r="L77" s="53">
         <v>25</v>
       </c>
@@ -8882,54 +9219,54 @@
       <c r="X77" s="53">
         <v>14</v>
       </c>
       <c r="Y77" s="53">
         <v>12</v>
       </c>
       <c r="Z77" s="53">
         <v>7</v>
       </c>
       <c r="AA77" s="53">
         <v>40</v>
       </c>
       <c r="AB77" s="53">
         <v>5</v>
       </c>
       <c r="AC77" s="53">
         <v>9</v>
       </c>
       <c r="AD77" s="50">
         <v>10</v>
       </c>
       <c r="AE77" s="49">
         <v>32</v>
       </c>
     </row>
-    <row r="78" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C78" s="64"/>
+    <row r="78" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="76"/>
+      <c r="B78" s="79"/>
+      <c r="C78" s="81"/>
       <c r="D78" s="16"/>
       <c r="E78" s="26" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="44">
         <v>100</v>
       </c>
       <c r="G78" s="45">
         <v>79</v>
       </c>
       <c r="H78" s="24">
         <v>56</v>
       </c>
       <c r="I78" s="32">
         <v>100</v>
       </c>
       <c r="J78" s="53">
         <v>19</v>
       </c>
       <c r="K78" s="53">
         <v>29</v>
       </c>
       <c r="L78" s="53">
         <v>69</v>
       </c>
@@ -8969,54 +9306,54 @@
       <c r="X78" s="53">
         <v>23</v>
       </c>
       <c r="Y78" s="53">
         <v>12</v>
       </c>
       <c r="Z78" s="53">
         <v>4</v>
       </c>
       <c r="AA78" s="53">
         <v>35</v>
       </c>
       <c r="AB78" s="53">
         <v>3</v>
       </c>
       <c r="AC78" s="53">
         <v>8</v>
       </c>
       <c r="AD78" s="50">
         <v>22</v>
       </c>
       <c r="AE78" s="49">
         <v>21</v>
       </c>
     </row>
-    <row r="79" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C79" s="64"/>
+    <row r="79" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="76"/>
+      <c r="B79" s="79"/>
+      <c r="C79" s="81"/>
       <c r="D79" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="26"/>
       <c r="F79" s="44">
         <v>100</v>
       </c>
       <c r="G79" s="45">
         <v>63</v>
       </c>
       <c r="H79" s="24">
         <v>44</v>
       </c>
       <c r="I79" s="32">
         <v>100</v>
       </c>
       <c r="J79" s="53">
         <v>33</v>
       </c>
       <c r="K79" s="53">
         <v>59</v>
       </c>
       <c r="L79" s="53">
         <v>15</v>
       </c>
@@ -9056,54 +9393,54 @@
       <c r="X79" s="53">
         <v>16</v>
       </c>
       <c r="Y79" s="53">
         <v>10</v>
       </c>
       <c r="Z79" s="53">
         <v>5</v>
       </c>
       <c r="AA79" s="53">
         <v>39</v>
       </c>
       <c r="AB79" s="53" t="s">
         <v>57</v>
       </c>
       <c r="AC79" s="53">
         <v>5</v>
       </c>
       <c r="AD79" s="50">
         <v>19</v>
       </c>
       <c r="AE79" s="49">
         <v>37</v>
       </c>
     </row>
-    <row r="80" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C80" s="64"/>
+    <row r="80" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="76"/>
+      <c r="B80" s="79"/>
+      <c r="C80" s="81"/>
       <c r="D80" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="26"/>
       <c r="F80" s="44">
         <v>100</v>
       </c>
       <c r="G80" s="45">
         <v>78</v>
       </c>
       <c r="H80" s="24">
         <v>60</v>
       </c>
       <c r="I80" s="32">
         <v>100</v>
       </c>
       <c r="J80" s="53">
         <v>26</v>
       </c>
       <c r="K80" s="53">
         <v>73</v>
       </c>
       <c r="L80" s="53">
         <v>34</v>
       </c>
@@ -9143,54 +9480,54 @@
       <c r="X80" s="53">
         <v>12</v>
       </c>
       <c r="Y80" s="53">
         <v>7</v>
       </c>
       <c r="Z80" s="53">
         <v>2</v>
       </c>
       <c r="AA80" s="53">
         <v>35</v>
       </c>
       <c r="AB80" s="53">
         <v>2</v>
       </c>
       <c r="AC80" s="53">
         <v>7</v>
       </c>
       <c r="AD80" s="50">
         <v>18</v>
       </c>
       <c r="AE80" s="49">
         <v>22</v>
       </c>
     </row>
-    <row r="81" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C81" s="64"/>
+    <row r="81" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="76"/>
+      <c r="B81" s="79"/>
+      <c r="C81" s="81"/>
       <c r="D81" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="26"/>
       <c r="F81" s="44">
         <v>100</v>
       </c>
       <c r="G81" s="45">
         <v>83</v>
       </c>
       <c r="H81" s="24">
         <v>68</v>
       </c>
       <c r="I81" s="32">
         <v>100</v>
       </c>
       <c r="J81" s="53">
         <v>52</v>
       </c>
       <c r="K81" s="53">
         <v>81</v>
       </c>
       <c r="L81" s="53">
         <v>19</v>
       </c>
@@ -9230,54 +9567,54 @@
       <c r="X81" s="53">
         <v>17</v>
       </c>
       <c r="Y81" s="53">
         <v>10</v>
       </c>
       <c r="Z81" s="53">
         <v>14</v>
       </c>
       <c r="AA81" s="53">
         <v>47</v>
       </c>
       <c r="AB81" s="53">
         <v>1</v>
       </c>
       <c r="AC81" s="53">
         <v>14</v>
       </c>
       <c r="AD81" s="50">
         <v>14</v>
       </c>
       <c r="AE81" s="49">
         <v>17</v>
       </c>
     </row>
-    <row r="82" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C82" s="64"/>
+    <row r="82" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="76"/>
+      <c r="B82" s="79"/>
+      <c r="C82" s="81"/>
       <c r="D82" s="16" t="s">
         <v>15</v>
       </c>
       <c r="E82" s="26"/>
       <c r="F82" s="44">
         <v>100</v>
       </c>
       <c r="G82" s="45">
         <v>86</v>
       </c>
       <c r="H82" s="24">
         <v>68</v>
       </c>
       <c r="I82" s="32">
         <v>100</v>
       </c>
       <c r="J82" s="53">
         <v>23</v>
       </c>
       <c r="K82" s="53">
         <v>51</v>
       </c>
       <c r="L82" s="53">
         <v>72</v>
       </c>
@@ -9317,54 +9654,54 @@
       <c r="X82" s="53">
         <v>22</v>
       </c>
       <c r="Y82" s="53">
         <v>9</v>
       </c>
       <c r="Z82" s="53">
         <v>1</v>
       </c>
       <c r="AA82" s="53">
         <v>26</v>
       </c>
       <c r="AB82" s="53">
         <v>8</v>
       </c>
       <c r="AC82" s="53">
         <v>8</v>
       </c>
       <c r="AD82" s="50">
         <v>18</v>
       </c>
       <c r="AE82" s="49">
         <v>14</v>
       </c>
     </row>
-    <row r="83" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C83" s="64"/>
+    <row r="83" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="76"/>
+      <c r="B83" s="79"/>
+      <c r="C83" s="81"/>
       <c r="D83" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="28"/>
       <c r="F83" s="44">
         <v>100</v>
       </c>
       <c r="G83" s="45">
         <v>76</v>
       </c>
       <c r="H83" s="24">
         <v>54</v>
       </c>
       <c r="I83" s="32">
         <v>100</v>
       </c>
       <c r="J83" s="53">
         <v>22</v>
       </c>
       <c r="K83" s="53">
         <v>54</v>
       </c>
       <c r="L83" s="53">
         <v>67</v>
       </c>
@@ -9404,54 +9741,54 @@
       <c r="X83" s="53">
         <v>13</v>
       </c>
       <c r="Y83" s="53">
         <v>12</v>
       </c>
       <c r="Z83" s="53">
         <v>4</v>
       </c>
       <c r="AA83" s="53">
         <v>34</v>
       </c>
       <c r="AB83" s="53">
         <v>6</v>
       </c>
       <c r="AC83" s="53">
         <v>6</v>
       </c>
       <c r="AD83" s="50">
         <v>22</v>
       </c>
       <c r="AE83" s="49">
         <v>24</v>
       </c>
     </row>
-    <row r="84" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C84" s="64"/>
+    <row r="84" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="76"/>
+      <c r="B84" s="79"/>
+      <c r="C84" s="81"/>
       <c r="D84" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E84" s="26"/>
       <c r="F84" s="44">
         <v>100</v>
       </c>
       <c r="G84" s="45">
         <v>84</v>
       </c>
       <c r="H84" s="24">
         <v>67</v>
       </c>
       <c r="I84" s="32">
         <v>100</v>
       </c>
       <c r="J84" s="53">
         <v>37</v>
       </c>
       <c r="K84" s="53">
         <v>69</v>
       </c>
       <c r="L84" s="53">
         <v>50</v>
       </c>
@@ -9491,54 +9828,54 @@
       <c r="X84" s="53">
         <v>16</v>
       </c>
       <c r="Y84" s="53">
         <v>13</v>
       </c>
       <c r="Z84" s="53">
         <v>2</v>
       </c>
       <c r="AA84" s="53">
         <v>42</v>
       </c>
       <c r="AB84" s="53">
         <v>7</v>
       </c>
       <c r="AC84" s="53">
         <v>8</v>
       </c>
       <c r="AD84" s="50">
         <v>16</v>
       </c>
       <c r="AE84" s="49">
         <v>16</v>
       </c>
     </row>
-    <row r="85" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C85" s="65"/>
+    <row r="85" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="77"/>
+      <c r="B85" s="80"/>
+      <c r="C85" s="82"/>
       <c r="D85" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E85" s="29"/>
       <c r="F85" s="46">
         <v>100</v>
       </c>
       <c r="G85" s="47">
         <v>87</v>
       </c>
       <c r="H85" s="25">
         <v>69</v>
       </c>
       <c r="I85" s="33">
         <v>100</v>
       </c>
       <c r="J85" s="56">
         <v>28</v>
       </c>
       <c r="K85" s="56">
         <v>67</v>
       </c>
       <c r="L85" s="56">
         <v>48</v>
       </c>
@@ -9578,71 +9915,2347 @@
       <c r="X85" s="56">
         <v>19</v>
       </c>
       <c r="Y85" s="56">
         <v>7</v>
       </c>
       <c r="Z85" s="56">
         <v>11</v>
       </c>
       <c r="AA85" s="56">
         <v>28</v>
       </c>
       <c r="AB85" s="56">
         <v>3</v>
       </c>
       <c r="AC85" s="56">
         <v>5</v>
       </c>
       <c r="AD85" s="51">
         <v>17</v>
       </c>
       <c r="AE85" s="52">
         <v>13</v>
       </c>
     </row>
-    <row r="86" spans="1:31" ht="18" customHeight="1">
-      <c r="C86" s="20" t="s">
+    <row r="86" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="76" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C86" s="81" t="s">
+        <v>67</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E86" s="26"/>
+      <c r="F86" s="44">
+        <v>100</v>
+      </c>
+      <c r="G86" s="45">
+        <v>81</v>
+      </c>
+      <c r="H86" s="30">
+        <v>63</v>
+      </c>
+      <c r="I86" s="31">
+        <v>100</v>
+      </c>
+      <c r="J86" s="53">
+        <v>39</v>
+      </c>
+      <c r="K86" s="53">
+        <v>69</v>
+      </c>
+      <c r="L86" s="53">
+        <v>39</v>
+      </c>
+      <c r="M86" s="53">
+        <v>15</v>
+      </c>
+      <c r="N86" s="53">
+        <v>6</v>
+      </c>
+      <c r="O86" s="53">
+        <v>21</v>
+      </c>
+      <c r="P86" s="53">
+        <v>22</v>
+      </c>
+      <c r="Q86" s="53">
+        <v>19</v>
+      </c>
+      <c r="R86" s="54">
+        <v>24</v>
+      </c>
+      <c r="S86" s="53">
+        <v>12</v>
+      </c>
+      <c r="T86" s="53">
+        <v>21</v>
+      </c>
+      <c r="U86" s="53">
+        <v>16</v>
+      </c>
+      <c r="V86" s="53">
+        <v>8</v>
+      </c>
+      <c r="W86" s="55">
+        <v>14</v>
+      </c>
+      <c r="X86" s="53">
+        <v>17</v>
+      </c>
+      <c r="Y86" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z86" s="53">
+        <v>7</v>
+      </c>
+      <c r="AA86" s="53">
+        <v>39</v>
+      </c>
+      <c r="AB86" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC86" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD86" s="48">
+        <v>18</v>
+      </c>
+      <c r="AE86" s="49">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="76"/>
+      <c r="B87" s="79"/>
+      <c r="C87" s="81"/>
+      <c r="D87" s="15"/>
+      <c r="E87" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" s="44">
+        <v>100</v>
+      </c>
+      <c r="G87" s="45">
+        <v>75</v>
+      </c>
+      <c r="H87" s="24">
+        <v>61</v>
+      </c>
+      <c r="I87" s="32">
+        <v>100</v>
+      </c>
+      <c r="J87" s="53">
+        <v>41</v>
+      </c>
+      <c r="K87" s="53">
+        <v>62</v>
+      </c>
+      <c r="L87" s="53">
+        <v>44</v>
+      </c>
+      <c r="M87" s="53">
+        <v>22</v>
+      </c>
+      <c r="N87" s="53">
+        <v>11</v>
+      </c>
+      <c r="O87" s="53">
+        <v>29</v>
+      </c>
+      <c r="P87" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="53">
+        <v>24</v>
+      </c>
+      <c r="R87" s="54">
         <v>20</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="S87" s="53">
+        <v>9</v>
+      </c>
+      <c r="T87" s="53">
+        <v>17</v>
+      </c>
+      <c r="U87" s="53">
+        <v>14</v>
+      </c>
+      <c r="V87" s="53">
+        <v>10</v>
+      </c>
+      <c r="W87" s="55">
+        <v>17</v>
+      </c>
+      <c r="X87" s="53">
+        <v>18</v>
+      </c>
+      <c r="Y87" s="53">
+        <v>16</v>
+      </c>
+      <c r="Z87" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA87" s="53">
+        <v>49</v>
+      </c>
+      <c r="AB87" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC87" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD87" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE87" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="76"/>
+      <c r="B88" s="79"/>
+      <c r="C88" s="81"/>
+      <c r="D88" s="16"/>
+      <c r="E88" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" s="44">
+        <v>100</v>
+      </c>
+      <c r="G88" s="45">
+        <v>85</v>
+      </c>
+      <c r="H88" s="24">
+        <v>68</v>
+      </c>
+      <c r="I88" s="32">
+        <v>100</v>
+      </c>
+      <c r="J88" s="53">
+        <v>47</v>
+      </c>
+      <c r="K88" s="53">
+        <v>72</v>
+      </c>
+      <c r="L88" s="53">
+        <v>44</v>
+      </c>
+      <c r="M88" s="53">
+        <v>17</v>
+      </c>
+      <c r="N88" s="53">
+        <v>7</v>
+      </c>
+      <c r="O88" s="53">
+        <v>23</v>
+      </c>
+      <c r="P88" s="53">
+        <v>24</v>
+      </c>
+      <c r="Q88" s="53">
+        <v>20</v>
+      </c>
+      <c r="R88" s="54">
+        <v>21</v>
+      </c>
+      <c r="S88" s="53">
+        <v>13</v>
+      </c>
+      <c r="T88" s="53">
+        <v>18</v>
+      </c>
+      <c r="U88" s="53">
+        <v>17</v>
+      </c>
+      <c r="V88" s="53">
+        <v>10</v>
+      </c>
+      <c r="W88" s="55">
+        <v>13</v>
+      </c>
+      <c r="X88" s="53">
+        <v>17</v>
+      </c>
+      <c r="Y88" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z88" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA88" s="53">
+        <v>37</v>
+      </c>
+      <c r="AB88" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC88" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD88" s="50">
+        <v>17</v>
+      </c>
+      <c r="AE88" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="76"/>
+      <c r="B89" s="79"/>
+      <c r="C89" s="81"/>
+      <c r="D89" s="16"/>
+      <c r="E89" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" s="44">
+        <v>100</v>
+      </c>
+      <c r="G89" s="45">
+        <v>86</v>
+      </c>
+      <c r="H89" s="24">
+        <v>67</v>
+      </c>
+      <c r="I89" s="32">
+        <v>100</v>
+      </c>
+      <c r="J89" s="53">
+        <v>36</v>
+      </c>
+      <c r="K89" s="53">
+        <v>72</v>
+      </c>
+      <c r="L89" s="53">
+        <v>37</v>
+      </c>
+      <c r="M89" s="53">
+        <v>10</v>
+      </c>
+      <c r="N89" s="53">
+        <v>5</v>
+      </c>
+      <c r="O89" s="53">
+        <v>17</v>
+      </c>
+      <c r="P89" s="53">
+        <v>21</v>
+      </c>
+      <c r="Q89" s="53">
+        <v>17</v>
+      </c>
+      <c r="R89" s="54">
+        <v>26</v>
+      </c>
+      <c r="S89" s="53">
+        <v>12</v>
+      </c>
+      <c r="T89" s="53">
+        <v>26</v>
+      </c>
+      <c r="U89" s="53">
+        <v>21</v>
+      </c>
+      <c r="V89" s="53">
+        <v>7</v>
+      </c>
+      <c r="W89" s="55">
+        <v>13</v>
+      </c>
+      <c r="X89" s="53">
+        <v>17</v>
+      </c>
+      <c r="Y89" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z89" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA89" s="53">
+        <v>36</v>
+      </c>
+      <c r="AB89" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC89" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD89" s="50">
+        <v>19</v>
+      </c>
+      <c r="AE89" s="49">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="76"/>
+      <c r="B90" s="79"/>
+      <c r="C90" s="81"/>
+      <c r="D90" s="16"/>
+      <c r="E90" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F90" s="44">
+        <v>100</v>
+      </c>
+      <c r="G90" s="45">
+        <v>80</v>
+      </c>
+      <c r="H90" s="24">
+        <v>59</v>
+      </c>
+      <c r="I90" s="32">
+        <v>100</v>
+      </c>
+      <c r="J90" s="53">
+        <v>30</v>
+      </c>
+      <c r="K90" s="53">
+        <v>70</v>
+      </c>
+      <c r="L90" s="53">
+        <v>26</v>
+      </c>
+      <c r="M90" s="53">
+        <v>6</v>
+      </c>
+      <c r="N90" s="53">
+        <v>1</v>
+      </c>
+      <c r="O90" s="53">
+        <v>12</v>
+      </c>
+      <c r="P90" s="53">
+        <v>15</v>
+      </c>
+      <c r="Q90" s="53">
+        <v>10</v>
+      </c>
+      <c r="R90" s="54">
+        <v>29</v>
+      </c>
+      <c r="S90" s="53">
+        <v>15</v>
+      </c>
+      <c r="T90" s="53">
+        <v>21</v>
+      </c>
+      <c r="U90" s="53">
+        <v>14</v>
+      </c>
+      <c r="V90" s="53">
+        <v>6</v>
+      </c>
+      <c r="W90" s="55">
+        <v>13</v>
+      </c>
+      <c r="X90" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y90" s="53">
+        <v>8</v>
+      </c>
+      <c r="Z90" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA90" s="53">
+        <v>30</v>
+      </c>
+      <c r="AB90" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC90" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD90" s="50">
+        <v>21</v>
+      </c>
+      <c r="AE90" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="76"/>
+      <c r="B91" s="79"/>
+      <c r="C91" s="81"/>
+      <c r="D91" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="26"/>
+      <c r="F91" s="44">
+        <v>100</v>
+      </c>
+      <c r="G91" s="45">
+        <v>83</v>
+      </c>
+      <c r="H91" s="24">
+        <v>64</v>
+      </c>
+      <c r="I91" s="32">
+        <v>100</v>
+      </c>
+      <c r="J91" s="53">
+        <v>57</v>
+      </c>
+      <c r="K91" s="53">
+        <v>81</v>
+      </c>
+      <c r="L91" s="53">
+        <v>7</v>
+      </c>
+      <c r="M91" s="53">
+        <v>4</v>
+      </c>
+      <c r="N91" s="53">
+        <v>5</v>
+      </c>
+      <c r="O91" s="53">
+        <v>13</v>
+      </c>
+      <c r="P91" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q91" s="53">
+        <v>16</v>
+      </c>
+      <c r="R91" s="54">
+        <v>25</v>
+      </c>
+      <c r="S91" s="53">
+        <v>15</v>
+      </c>
+      <c r="T91" s="53">
+        <v>22</v>
+      </c>
+      <c r="U91" s="53">
+        <v>22</v>
+      </c>
+      <c r="V91" s="53">
+        <v>13</v>
+      </c>
+      <c r="W91" s="55">
+        <v>18</v>
+      </c>
+      <c r="X91" s="53">
+        <v>11</v>
+      </c>
+      <c r="Y91" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z91" s="53">
+        <v>14</v>
+      </c>
+      <c r="AA91" s="53">
+        <v>41</v>
+      </c>
+      <c r="AB91" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC91" s="53">
+        <v>12</v>
+      </c>
+      <c r="AD91" s="50">
+        <v>19</v>
+      </c>
+      <c r="AE91" s="49">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="76"/>
+      <c r="B92" s="79"/>
+      <c r="C92" s="81"/>
+      <c r="D92" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="26"/>
+      <c r="F92" s="44">
+        <v>100</v>
+      </c>
+      <c r="G92" s="45">
+        <v>79</v>
+      </c>
+      <c r="H92" s="24">
+        <v>65</v>
+      </c>
+      <c r="I92" s="32">
+        <v>100</v>
+      </c>
+      <c r="J92" s="53">
+        <v>41</v>
+      </c>
+      <c r="K92" s="53">
+        <v>70</v>
+      </c>
+      <c r="L92" s="53">
+        <v>23</v>
+      </c>
+      <c r="M92" s="53">
+        <v>16</v>
+      </c>
+      <c r="N92" s="53">
+        <v>10</v>
+      </c>
+      <c r="O92" s="53">
+        <v>37</v>
+      </c>
+      <c r="P92" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q92" s="53">
+        <v>18</v>
+      </c>
+      <c r="R92" s="54">
+        <v>19</v>
+      </c>
+      <c r="S92" s="53">
+        <v>9</v>
+      </c>
+      <c r="T92" s="53">
+        <v>16</v>
+      </c>
+      <c r="U92" s="53">
+        <v>13</v>
+      </c>
+      <c r="V92" s="53">
+        <v>6</v>
+      </c>
+      <c r="W92" s="55">
+        <v>16</v>
+      </c>
+      <c r="X92" s="53">
+        <v>22</v>
+      </c>
+      <c r="Y92" s="53">
+        <v>15</v>
+      </c>
+      <c r="Z92" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA92" s="53">
+        <v>46</v>
+      </c>
+      <c r="AB92" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC92" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD92" s="50">
+        <v>14</v>
+      </c>
+      <c r="AE92" s="49">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="76"/>
+      <c r="B93" s="79"/>
+      <c r="C93" s="81"/>
+      <c r="D93" s="16"/>
+      <c r="E93" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93" s="44">
+        <v>100</v>
+      </c>
+      <c r="G93" s="45">
+        <v>73</v>
+      </c>
+      <c r="H93" s="24">
+        <v>63</v>
+      </c>
+      <c r="I93" s="32">
+        <v>100</v>
+      </c>
+      <c r="J93" s="53">
+        <v>41</v>
+      </c>
+      <c r="K93" s="53">
+        <v>68</v>
+      </c>
+      <c r="L93" s="53">
+        <v>24</v>
+      </c>
+      <c r="M93" s="53">
+        <v>30</v>
+      </c>
+      <c r="N93" s="53">
+        <v>16</v>
+      </c>
+      <c r="O93" s="53">
+        <v>48</v>
+      </c>
+      <c r="P93" s="53">
+        <v>30</v>
+      </c>
+      <c r="Q93" s="53">
+        <v>30</v>
+      </c>
+      <c r="R93" s="54">
+        <v>14</v>
+      </c>
+      <c r="S93" s="53">
+        <v>6</v>
+      </c>
+      <c r="T93" s="53">
+        <v>15</v>
+      </c>
+      <c r="U93" s="53">
+        <v>14</v>
+      </c>
+      <c r="V93" s="53">
+        <v>7</v>
+      </c>
+      <c r="W93" s="55">
+        <v>21</v>
+      </c>
+      <c r="X93" s="53">
+        <v>22</v>
+      </c>
+      <c r="Y93" s="53">
+        <v>24</v>
+      </c>
+      <c r="Z93" s="53">
+        <v>7</v>
+      </c>
+      <c r="AA93" s="53">
+        <v>61</v>
+      </c>
+      <c r="AB93" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC93" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD93" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE93" s="49">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="76"/>
+      <c r="B94" s="79"/>
+      <c r="C94" s="81"/>
+      <c r="D94" s="16"/>
+      <c r="E94" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" s="44">
+        <v>100</v>
+      </c>
+      <c r="G94" s="45">
+        <v>81</v>
+      </c>
+      <c r="H94" s="24">
+        <v>65</v>
+      </c>
+      <c r="I94" s="32">
+        <v>100</v>
+      </c>
+      <c r="J94" s="53">
+        <v>49</v>
+      </c>
+      <c r="K94" s="53">
+        <v>69</v>
+      </c>
+      <c r="L94" s="53">
+        <v>26</v>
+      </c>
+      <c r="M94" s="53">
+        <v>11</v>
+      </c>
+      <c r="N94" s="53">
+        <v>12</v>
+      </c>
+      <c r="O94" s="53">
+        <v>44</v>
+      </c>
+      <c r="P94" s="53">
+        <v>24</v>
+      </c>
+      <c r="Q94" s="53">
+        <v>12</v>
+      </c>
+      <c r="R94" s="54">
+        <v>19</v>
+      </c>
+      <c r="S94" s="53">
+        <v>11</v>
+      </c>
+      <c r="T94" s="53">
+        <v>14</v>
+      </c>
+      <c r="U94" s="53">
+        <v>11</v>
+      </c>
+      <c r="V94" s="53">
+        <v>8</v>
+      </c>
+      <c r="W94" s="55">
+        <v>14</v>
+      </c>
+      <c r="X94" s="53">
+        <v>25</v>
+      </c>
+      <c r="Y94" s="53">
+        <v>14</v>
+      </c>
+      <c r="Z94" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA94" s="53">
+        <v>42</v>
+      </c>
+      <c r="AB94" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC94" s="53">
+        <v>3</v>
+      </c>
+      <c r="AD94" s="50">
+        <v>16</v>
+      </c>
+      <c r="AE94" s="49">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="76"/>
+      <c r="B95" s="79"/>
+      <c r="C95" s="81"/>
+      <c r="D95" s="16"/>
+      <c r="E95" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F95" s="44">
+        <v>100</v>
+      </c>
+      <c r="G95" s="45">
+        <v>85</v>
+      </c>
+      <c r="H95" s="24">
+        <v>72</v>
+      </c>
+      <c r="I95" s="32">
+        <v>100</v>
+      </c>
+      <c r="J95" s="53">
+        <v>43</v>
+      </c>
+      <c r="K95" s="53">
+        <v>74</v>
+      </c>
+      <c r="L95" s="53">
+        <v>27</v>
+      </c>
+      <c r="M95" s="53">
+        <v>7</v>
+      </c>
+      <c r="N95" s="53">
+        <v>8</v>
+      </c>
+      <c r="O95" s="53">
+        <v>32</v>
+      </c>
+      <c r="P95" s="53">
+        <v>28</v>
+      </c>
+      <c r="Q95" s="53">
+        <v>12</v>
+      </c>
+      <c r="R95" s="54">
+        <v>23</v>
+      </c>
+      <c r="S95" s="53">
+        <v>8</v>
+      </c>
+      <c r="T95" s="53">
+        <v>18</v>
+      </c>
+      <c r="U95" s="53">
+        <v>18</v>
+      </c>
+      <c r="V95" s="53">
+        <v>6</v>
+      </c>
+      <c r="W95" s="55">
+        <v>14</v>
+      </c>
+      <c r="X95" s="53">
+        <v>24</v>
+      </c>
+      <c r="Y95" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z95" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA95" s="53">
+        <v>43</v>
+      </c>
+      <c r="AB95" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC95" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD95" s="50">
+        <v>13</v>
+      </c>
+      <c r="AE95" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="76"/>
+      <c r="B96" s="79"/>
+      <c r="C96" s="81"/>
+      <c r="D96" s="16"/>
+      <c r="E96" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F96" s="44">
+        <v>100</v>
+      </c>
+      <c r="G96" s="45">
+        <v>79</v>
+      </c>
+      <c r="H96" s="24">
+        <v>59</v>
+      </c>
+      <c r="I96" s="32">
+        <v>100</v>
+      </c>
+      <c r="J96" s="53">
+        <v>27</v>
+      </c>
+      <c r="K96" s="53">
+        <v>68</v>
+      </c>
+      <c r="L96" s="53">
+        <v>15</v>
+      </c>
+      <c r="M96" s="53">
+        <v>9</v>
+      </c>
+      <c r="N96" s="53">
+        <v>1</v>
+      </c>
+      <c r="O96" s="53">
+        <v>18</v>
+      </c>
+      <c r="P96" s="53">
+        <v>16</v>
+      </c>
+      <c r="Q96" s="53">
+        <v>13</v>
+      </c>
+      <c r="R96" s="54">
+        <v>23</v>
+      </c>
+      <c r="S96" s="53">
+        <v>12</v>
+      </c>
+      <c r="T96" s="53">
+        <v>15</v>
+      </c>
+      <c r="U96" s="53">
+        <v>8</v>
+      </c>
+      <c r="V96" s="53">
+        <v>2</v>
+      </c>
+      <c r="W96" s="55">
+        <v>13</v>
+      </c>
+      <c r="X96" s="53">
+        <v>18</v>
+      </c>
+      <c r="Y96" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z96" s="53">
+        <v>16</v>
+      </c>
+      <c r="AA96" s="53">
+        <v>28</v>
+      </c>
+      <c r="AB96" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC96" s="53">
+        <v>12</v>
+      </c>
+      <c r="AD96" s="50">
+        <v>20</v>
+      </c>
+      <c r="AE96" s="49">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="76"/>
+      <c r="B97" s="79"/>
+      <c r="C97" s="81"/>
+      <c r="D97" s="16"/>
+      <c r="E97" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" s="44">
+        <v>100</v>
+      </c>
+      <c r="G97" s="45">
+        <v>84</v>
+      </c>
+      <c r="H97" s="24">
+        <v>65</v>
+      </c>
+      <c r="I97" s="32">
+        <v>100</v>
+      </c>
+      <c r="J97" s="53">
+        <v>32</v>
+      </c>
+      <c r="K97" s="53">
+        <v>64</v>
+      </c>
+      <c r="L97" s="53">
+        <v>44</v>
+      </c>
+      <c r="M97" s="53">
+        <v>8</v>
+      </c>
+      <c r="N97" s="53">
+        <v>4</v>
+      </c>
+      <c r="O97" s="53">
+        <v>35</v>
+      </c>
+      <c r="P97" s="53">
+        <v>24</v>
+      </c>
+      <c r="Q97" s="53">
+        <v>16</v>
+      </c>
+      <c r="R97" s="54">
+        <v>18</v>
+      </c>
+      <c r="S97" s="53">
+        <v>9</v>
+      </c>
+      <c r="T97" s="53">
+        <v>18</v>
+      </c>
+      <c r="U97" s="53">
+        <v>16</v>
+      </c>
+      <c r="V97" s="53">
+        <v>8</v>
+      </c>
+      <c r="W97" s="55">
+        <v>15</v>
+      </c>
+      <c r="X97" s="53">
+        <v>19</v>
+      </c>
+      <c r="Y97" s="53">
+        <v>13</v>
+      </c>
+      <c r="Z97" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA97" s="53">
+        <v>43</v>
+      </c>
+      <c r="AB97" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC97" s="53">
+        <v>5</v>
+      </c>
+      <c r="AD97" s="50">
+        <v>19</v>
+      </c>
+      <c r="AE97" s="49">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="76"/>
+      <c r="B98" s="79"/>
+      <c r="C98" s="81"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="F98" s="44">
+        <v>100</v>
+      </c>
+      <c r="G98" s="45">
+        <v>78</v>
+      </c>
+      <c r="H98" s="24">
+        <v>61</v>
+      </c>
+      <c r="I98" s="32">
+        <v>100</v>
+      </c>
+      <c r="J98" s="53">
+        <v>38</v>
+      </c>
+      <c r="K98" s="53">
+        <v>70</v>
+      </c>
+      <c r="L98" s="53">
+        <v>13</v>
+      </c>
+      <c r="M98" s="53">
+        <v>15</v>
+      </c>
+      <c r="N98" s="53">
+        <v>7</v>
+      </c>
+      <c r="O98" s="53">
+        <v>30</v>
+      </c>
+      <c r="P98" s="53">
+        <v>15</v>
+      </c>
+      <c r="Q98" s="53">
+        <v>14</v>
+      </c>
+      <c r="R98" s="54">
+        <v>17</v>
+      </c>
+      <c r="S98" s="53">
+        <v>8</v>
+      </c>
+      <c r="T98" s="53">
+        <v>11</v>
+      </c>
+      <c r="U98" s="53">
+        <v>12</v>
+      </c>
+      <c r="V98" s="53">
+        <v>4</v>
+      </c>
+      <c r="W98" s="55">
+        <v>13</v>
+      </c>
+      <c r="X98" s="53">
+        <v>20</v>
+      </c>
+      <c r="Y98" s="53">
+        <v>16</v>
+      </c>
+      <c r="Z98" s="53">
+        <v>7</v>
+      </c>
+      <c r="AA98" s="53">
+        <v>43</v>
+      </c>
+      <c r="AB98" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC98" s="53">
+        <v>5</v>
+      </c>
+      <c r="AD98" s="50">
+        <v>17</v>
+      </c>
+      <c r="AE98" s="49">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="76"/>
+      <c r="B99" s="79"/>
+      <c r="C99" s="81"/>
+      <c r="D99" s="16"/>
+      <c r="E99" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="F99" s="44">
+        <v>100</v>
+      </c>
+      <c r="G99" s="45">
+        <v>77</v>
+      </c>
+      <c r="H99" s="24">
+        <v>67</v>
+      </c>
+      <c r="I99" s="32">
+        <v>100</v>
+      </c>
+      <c r="J99" s="53">
+        <v>48</v>
+      </c>
+      <c r="K99" s="53">
+        <v>73</v>
+      </c>
+      <c r="L99" s="53">
+        <v>19</v>
+      </c>
+      <c r="M99" s="53">
+        <v>20</v>
+      </c>
+      <c r="N99" s="53">
+        <v>16</v>
+      </c>
+      <c r="O99" s="53">
+        <v>44</v>
+      </c>
+      <c r="P99" s="53">
+        <v>33</v>
+      </c>
+      <c r="Q99" s="53">
+        <v>22</v>
+      </c>
+      <c r="R99" s="54">
+        <v>22</v>
+      </c>
+      <c r="S99" s="53">
+        <v>9</v>
+      </c>
+      <c r="T99" s="53">
+        <v>17</v>
+      </c>
+      <c r="U99" s="53">
+        <v>12</v>
+      </c>
+      <c r="V99" s="53">
+        <v>6</v>
+      </c>
+      <c r="W99" s="55">
+        <v>19</v>
+      </c>
+      <c r="X99" s="53">
+        <v>26</v>
+      </c>
+      <c r="Y99" s="53">
+        <v>17</v>
+      </c>
+      <c r="Z99" s="53">
+        <v>10</v>
+      </c>
+      <c r="AA99" s="53">
+        <v>49</v>
+      </c>
+      <c r="AB99" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC99" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD99" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE99" s="49">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="76"/>
+      <c r="B100" s="79"/>
+      <c r="C100" s="81"/>
+      <c r="D100" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="26"/>
+      <c r="F100" s="44">
+        <v>100</v>
+      </c>
+      <c r="G100" s="45">
+        <v>78</v>
+      </c>
+      <c r="H100" s="24">
+        <v>68</v>
+      </c>
+      <c r="I100" s="32">
+        <v>100</v>
+      </c>
+      <c r="J100" s="53">
+        <v>45</v>
+      </c>
+      <c r="K100" s="53">
+        <v>81</v>
+      </c>
+      <c r="L100" s="53">
+        <v>12</v>
+      </c>
+      <c r="M100" s="53">
+        <v>16</v>
+      </c>
+      <c r="N100" s="53">
+        <v>8</v>
+      </c>
+      <c r="O100" s="53">
+        <v>19</v>
+      </c>
+      <c r="P100" s="53">
+        <v>19</v>
+      </c>
+      <c r="Q100" s="53">
+        <v>16</v>
+      </c>
+      <c r="R100" s="54">
+        <v>22</v>
+      </c>
+      <c r="S100" s="53">
+        <v>10</v>
+      </c>
+      <c r="T100" s="53">
+        <v>17</v>
+      </c>
+      <c r="U100" s="53">
+        <v>18</v>
+      </c>
+      <c r="V100" s="53">
+        <v>12</v>
+      </c>
+      <c r="W100" s="55">
+        <v>15</v>
+      </c>
+      <c r="X100" s="53">
+        <v>14</v>
+      </c>
+      <c r="Y100" s="53">
+        <v>17</v>
+      </c>
+      <c r="Z100" s="53">
+        <v>14</v>
+      </c>
+      <c r="AA100" s="53">
+        <v>44</v>
+      </c>
+      <c r="AB100" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC100" s="53">
+        <v>11</v>
+      </c>
+      <c r="AD100" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE100" s="49">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="76"/>
+      <c r="B101" s="79"/>
+      <c r="C101" s="81"/>
+      <c r="D101" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="26"/>
+      <c r="F101" s="44">
+        <v>100</v>
+      </c>
+      <c r="G101" s="45">
+        <v>80</v>
+      </c>
+      <c r="H101" s="24">
+        <v>61</v>
+      </c>
+      <c r="I101" s="32">
+        <v>100</v>
+      </c>
+      <c r="J101" s="53">
+        <v>23</v>
+      </c>
+      <c r="K101" s="53">
+        <v>70</v>
+      </c>
+      <c r="L101" s="53">
+        <v>36</v>
+      </c>
+      <c r="M101" s="53">
+        <v>13</v>
+      </c>
+      <c r="N101" s="53">
+        <v>5</v>
+      </c>
+      <c r="O101" s="53">
+        <v>14</v>
+      </c>
+      <c r="P101" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q101" s="53">
+        <v>15</v>
+      </c>
+      <c r="R101" s="54">
+        <v>24</v>
+      </c>
+      <c r="S101" s="53">
+        <v>10</v>
+      </c>
+      <c r="T101" s="53">
+        <v>25</v>
+      </c>
+      <c r="U101" s="53">
+        <v>20</v>
+      </c>
+      <c r="V101" s="53">
+        <v>15</v>
+      </c>
+      <c r="W101" s="55">
+        <v>11</v>
+      </c>
+      <c r="X101" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y101" s="53">
+        <v>7</v>
+      </c>
+      <c r="Z101" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA101" s="53">
+        <v>38</v>
+      </c>
+      <c r="AB101" s="53">
+        <v>6</v>
+      </c>
+      <c r="AC101" s="53">
+        <v>5</v>
+      </c>
+      <c r="AD101" s="50">
+        <v>19</v>
+      </c>
+      <c r="AE101" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="76"/>
+      <c r="B102" s="79"/>
+      <c r="C102" s="81"/>
+      <c r="D102" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="26"/>
+      <c r="F102" s="44">
+        <v>100</v>
+      </c>
+      <c r="G102" s="45">
+        <v>75</v>
+      </c>
+      <c r="H102" s="24">
+        <v>56</v>
+      </c>
+      <c r="I102" s="32">
+        <v>100</v>
+      </c>
+      <c r="J102" s="53">
+        <v>40</v>
+      </c>
+      <c r="K102" s="53">
+        <v>51</v>
+      </c>
+      <c r="L102" s="53">
+        <v>56</v>
+      </c>
+      <c r="M102" s="53">
+        <v>17</v>
+      </c>
+      <c r="N102" s="53">
+        <v>6</v>
+      </c>
+      <c r="O102" s="53">
+        <v>12</v>
+      </c>
+      <c r="P102" s="53">
+        <v>20</v>
+      </c>
+      <c r="Q102" s="53">
+        <v>18</v>
+      </c>
+      <c r="R102" s="54">
+        <v>19</v>
+      </c>
+      <c r="S102" s="53">
+        <v>8</v>
+      </c>
+      <c r="T102" s="53">
+        <v>15</v>
+      </c>
+      <c r="U102" s="53">
+        <v>12</v>
+      </c>
+      <c r="V102" s="53">
+        <v>8</v>
+      </c>
+      <c r="W102" s="55">
+        <v>15</v>
+      </c>
+      <c r="X102" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y102" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z102" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA102" s="53">
+        <v>35</v>
+      </c>
+      <c r="AB102" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC102" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD102" s="50">
+        <v>18</v>
+      </c>
+      <c r="AE102" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A103" s="76"/>
+      <c r="B103" s="79"/>
+      <c r="C103" s="81"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="44">
+        <v>100</v>
+      </c>
+      <c r="G103" s="45">
+        <v>67</v>
+      </c>
+      <c r="H103" s="24">
+        <v>56</v>
+      </c>
+      <c r="I103" s="32">
+        <v>100</v>
+      </c>
+      <c r="J103" s="53">
+        <v>52</v>
+      </c>
+      <c r="K103" s="53">
+        <v>75</v>
+      </c>
+      <c r="L103" s="53">
+        <v>25</v>
+      </c>
+      <c r="M103" s="53">
+        <v>21</v>
+      </c>
+      <c r="N103" s="53">
+        <v>12</v>
+      </c>
+      <c r="O103" s="53">
+        <v>14</v>
+      </c>
+      <c r="P103" s="53">
+        <v>17</v>
+      </c>
+      <c r="Q103" s="53">
+        <v>13</v>
+      </c>
+      <c r="R103" s="54">
+        <v>19</v>
+      </c>
+      <c r="S103" s="53">
+        <v>6</v>
+      </c>
+      <c r="T103" s="53">
+        <v>13</v>
+      </c>
+      <c r="U103" s="53">
+        <v>15</v>
+      </c>
+      <c r="V103" s="53">
+        <v>9</v>
+      </c>
+      <c r="W103" s="55">
+        <v>13</v>
+      </c>
+      <c r="X103" s="53">
+        <v>11</v>
+      </c>
+      <c r="Y103" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z103" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA103" s="53">
+        <v>34</v>
+      </c>
+      <c r="AB103" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC103" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD103" s="50">
+        <v>12</v>
+      </c>
+      <c r="AE103" s="49">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="76"/>
+      <c r="B104" s="79"/>
+      <c r="C104" s="81"/>
+      <c r="D104" s="16"/>
+      <c r="E104" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="44">
+        <v>100</v>
+      </c>
+      <c r="G104" s="45">
+        <v>80</v>
+      </c>
+      <c r="H104" s="24">
+        <v>57</v>
+      </c>
+      <c r="I104" s="32">
+        <v>100</v>
+      </c>
+      <c r="J104" s="53">
+        <v>32</v>
+      </c>
+      <c r="K104" s="53">
+        <v>36</v>
+      </c>
+      <c r="L104" s="53">
+        <v>75</v>
+      </c>
+      <c r="M104" s="53">
+        <v>14</v>
+      </c>
+      <c r="N104" s="53">
+        <v>2</v>
+      </c>
+      <c r="O104" s="53">
+        <v>11</v>
+      </c>
+      <c r="P104" s="53">
+        <v>21</v>
+      </c>
+      <c r="Q104" s="53">
+        <v>22</v>
+      </c>
+      <c r="R104" s="54">
+        <v>19</v>
+      </c>
+      <c r="S104" s="53">
+        <v>10</v>
+      </c>
+      <c r="T104" s="53">
+        <v>17</v>
+      </c>
+      <c r="U104" s="53">
+        <v>11</v>
+      </c>
+      <c r="V104" s="53">
+        <v>8</v>
+      </c>
+      <c r="W104" s="55">
+        <v>16</v>
+      </c>
+      <c r="X104" s="53">
+        <v>15</v>
+      </c>
+      <c r="Y104" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z104" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA104" s="53">
+        <v>36</v>
+      </c>
+      <c r="AB104" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC104" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD104" s="50">
+        <v>23</v>
+      </c>
+      <c r="AE104" s="49">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="76"/>
+      <c r="B105" s="79"/>
+      <c r="C105" s="81"/>
+      <c r="D105" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="26"/>
+      <c r="F105" s="44">
+        <v>100</v>
+      </c>
+      <c r="G105" s="45">
+        <v>63</v>
+      </c>
+      <c r="H105" s="24">
+        <v>45</v>
+      </c>
+      <c r="I105" s="32">
+        <v>100</v>
+      </c>
+      <c r="J105" s="53">
+        <v>41</v>
+      </c>
+      <c r="K105" s="53">
+        <v>66</v>
+      </c>
+      <c r="L105" s="53">
+        <v>28</v>
+      </c>
+      <c r="M105" s="53">
+        <v>20</v>
+      </c>
+      <c r="N105" s="53">
+        <v>17</v>
+      </c>
+      <c r="O105" s="53">
+        <v>31</v>
+      </c>
+      <c r="P105" s="53">
+        <v>20</v>
+      </c>
+      <c r="Q105" s="53">
+        <v>11</v>
+      </c>
+      <c r="R105" s="54">
+        <v>5</v>
+      </c>
+      <c r="S105" s="53">
+        <v>3</v>
+      </c>
+      <c r="T105" s="53">
+        <v>9</v>
+      </c>
+      <c r="U105" s="53">
+        <v>11</v>
+      </c>
+      <c r="V105" s="53">
+        <v>3</v>
+      </c>
+      <c r="W105" s="55">
+        <v>6</v>
+      </c>
+      <c r="X105" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y105" s="53">
+        <v>9</v>
+      </c>
+      <c r="Z105" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA105" s="53">
+        <v>45</v>
+      </c>
+      <c r="AB105" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC105" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD105" s="50">
+        <v>18</v>
+      </c>
+      <c r="AE105" s="49">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="76"/>
+      <c r="B106" s="79"/>
+      <c r="C106" s="81"/>
+      <c r="D106" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E106" s="26"/>
+      <c r="F106" s="44">
+        <v>100</v>
+      </c>
+      <c r="G106" s="45">
+        <v>72</v>
+      </c>
+      <c r="H106" s="24">
+        <v>57</v>
+      </c>
+      <c r="I106" s="32">
+        <v>100</v>
+      </c>
+      <c r="J106" s="53">
+        <v>36</v>
+      </c>
+      <c r="K106" s="53">
+        <v>70</v>
+      </c>
+      <c r="L106" s="53">
+        <v>37</v>
+      </c>
+      <c r="M106" s="53">
+        <v>16</v>
+      </c>
+      <c r="N106" s="53">
+        <v>17</v>
+      </c>
+      <c r="O106" s="53">
+        <v>23</v>
+      </c>
+      <c r="P106" s="53">
+        <v>27</v>
+      </c>
+      <c r="Q106" s="53">
+        <v>16</v>
+      </c>
+      <c r="R106" s="54">
+        <v>20</v>
+      </c>
+      <c r="S106" s="53">
+        <v>13</v>
+      </c>
+      <c r="T106" s="53">
+        <v>16</v>
+      </c>
+      <c r="U106" s="53">
+        <v>22</v>
+      </c>
+      <c r="V106" s="53">
+        <v>12</v>
+      </c>
+      <c r="W106" s="55">
+        <v>13</v>
+      </c>
+      <c r="X106" s="53">
+        <v>16</v>
+      </c>
+      <c r="Y106" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z106" s="53">
+        <v>11</v>
+      </c>
+      <c r="AA106" s="53">
+        <v>42</v>
+      </c>
+      <c r="AB106" s="53">
+        <v>8</v>
+      </c>
+      <c r="AC106" s="53">
+        <v>11</v>
+      </c>
+      <c r="AD106" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE106" s="49">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="76"/>
+      <c r="B107" s="79"/>
+      <c r="C107" s="81"/>
+      <c r="D107" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="26"/>
+      <c r="F107" s="44">
+        <v>100</v>
+      </c>
+      <c r="G107" s="45">
+        <v>80</v>
+      </c>
+      <c r="H107" s="24">
+        <v>65</v>
+      </c>
+      <c r="I107" s="32">
+        <v>100</v>
+      </c>
+      <c r="J107" s="53">
+        <v>62</v>
+      </c>
+      <c r="K107" s="53">
+        <v>83</v>
+      </c>
+      <c r="L107" s="53">
+        <v>17</v>
+      </c>
+      <c r="M107" s="53">
+        <v>20</v>
+      </c>
+      <c r="N107" s="53">
+        <v>12</v>
+      </c>
+      <c r="O107" s="53">
+        <v>25</v>
+      </c>
+      <c r="P107" s="53">
+        <v>23</v>
+      </c>
+      <c r="Q107" s="53">
+        <v>17</v>
+      </c>
+      <c r="R107" s="54">
+        <v>27</v>
+      </c>
+      <c r="S107" s="53">
+        <v>12</v>
+      </c>
+      <c r="T107" s="53">
+        <v>18</v>
+      </c>
+      <c r="U107" s="53">
+        <v>24</v>
+      </c>
+      <c r="V107" s="53">
+        <v>15</v>
+      </c>
+      <c r="W107" s="55">
+        <v>21</v>
+      </c>
+      <c r="X107" s="53">
+        <v>23</v>
+      </c>
+      <c r="Y107" s="53">
+        <v>15</v>
+      </c>
+      <c r="Z107" s="53">
+        <v>12</v>
+      </c>
+      <c r="AA107" s="53">
+        <v>49</v>
+      </c>
+      <c r="AB107" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC107" s="53">
+        <v>12</v>
+      </c>
+      <c r="AD107" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE107" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="76"/>
+      <c r="B108" s="79"/>
+      <c r="C108" s="81"/>
+      <c r="D108" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" s="26"/>
+      <c r="F108" s="44">
+        <v>100</v>
+      </c>
+      <c r="G108" s="45">
+        <v>86</v>
+      </c>
+      <c r="H108" s="24">
+        <v>67</v>
+      </c>
+      <c r="I108" s="32">
+        <v>100</v>
+      </c>
+      <c r="J108" s="53">
+        <v>35</v>
+      </c>
+      <c r="K108" s="53">
+        <v>48</v>
+      </c>
+      <c r="L108" s="53">
+        <v>68</v>
+      </c>
+      <c r="M108" s="53">
+        <v>12</v>
+      </c>
+      <c r="N108" s="53">
+        <v>4</v>
+      </c>
+      <c r="O108" s="53">
+        <v>16</v>
+      </c>
+      <c r="P108" s="53">
+        <v>11</v>
+      </c>
+      <c r="Q108" s="53">
+        <v>31</v>
+      </c>
+      <c r="R108" s="54">
+        <v>33</v>
+      </c>
+      <c r="S108" s="53">
+        <v>13</v>
+      </c>
+      <c r="T108" s="53">
+        <v>18</v>
+      </c>
+      <c r="U108" s="53">
+        <v>18</v>
+      </c>
+      <c r="V108" s="53">
+        <v>8</v>
+      </c>
+      <c r="W108" s="55">
+        <v>13</v>
+      </c>
+      <c r="X108" s="53">
+        <v>20</v>
+      </c>
+      <c r="Y108" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z108" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA108" s="53">
+        <v>27</v>
+      </c>
+      <c r="AB108" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC108" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD108" s="50">
+        <v>18</v>
+      </c>
+      <c r="AE108" s="49">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="76"/>
+      <c r="B109" s="79"/>
+      <c r="C109" s="81"/>
+      <c r="D109" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E109" s="28"/>
+      <c r="F109" s="44">
+        <v>100</v>
+      </c>
+      <c r="G109" s="45">
+        <v>72</v>
+      </c>
+      <c r="H109" s="24">
+        <v>48</v>
+      </c>
+      <c r="I109" s="32">
+        <v>100</v>
+      </c>
+      <c r="J109" s="53">
+        <v>35</v>
+      </c>
+      <c r="K109" s="53">
+        <v>59</v>
+      </c>
+      <c r="L109" s="53">
+        <v>64</v>
+      </c>
+      <c r="M109" s="53">
+        <v>8</v>
+      </c>
+      <c r="N109" s="53">
+        <v>3</v>
+      </c>
+      <c r="O109" s="53">
+        <v>9</v>
+      </c>
+      <c r="P109" s="53">
+        <v>18</v>
+      </c>
+      <c r="Q109" s="53">
+        <v>17</v>
+      </c>
+      <c r="R109" s="54">
+        <v>37</v>
+      </c>
+      <c r="S109" s="53">
+        <v>14</v>
+      </c>
+      <c r="T109" s="53">
+        <v>20</v>
+      </c>
+      <c r="U109" s="53">
+        <v>18</v>
+      </c>
+      <c r="V109" s="53">
+        <v>11</v>
+      </c>
+      <c r="W109" s="55">
+        <v>9</v>
+      </c>
+      <c r="X109" s="53">
+        <v>17</v>
+      </c>
+      <c r="Y109" s="53">
+        <v>11</v>
+      </c>
+      <c r="Z109" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA109" s="53">
+        <v>39</v>
+      </c>
+      <c r="AB109" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC109" s="53">
+        <v>5</v>
+      </c>
+      <c r="AD109" s="50">
+        <v>24</v>
+      </c>
+      <c r="AE109" s="49">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A110" s="76"/>
+      <c r="B110" s="79"/>
+      <c r="C110" s="81"/>
+      <c r="D110" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" s="26"/>
+      <c r="F110" s="44">
+        <v>100</v>
+      </c>
+      <c r="G110" s="45">
+        <v>88</v>
+      </c>
+      <c r="H110" s="24">
+        <v>69</v>
+      </c>
+      <c r="I110" s="32">
+        <v>100</v>
+      </c>
+      <c r="J110" s="53">
+        <v>41</v>
+      </c>
+      <c r="K110" s="53">
+        <v>75</v>
+      </c>
+      <c r="L110" s="53">
+        <v>51</v>
+      </c>
+      <c r="M110" s="53">
+        <v>13</v>
+      </c>
+      <c r="N110" s="53">
+        <v>3</v>
+      </c>
+      <c r="O110" s="53">
+        <v>18</v>
+      </c>
+      <c r="P110" s="53">
+        <v>17</v>
+      </c>
+      <c r="Q110" s="53">
+        <v>20</v>
+      </c>
+      <c r="R110" s="54">
+        <v>25</v>
+      </c>
+      <c r="S110" s="53">
+        <v>16</v>
+      </c>
+      <c r="T110" s="53">
+        <v>28</v>
+      </c>
+      <c r="U110" s="53">
+        <v>19</v>
+      </c>
+      <c r="V110" s="53">
+        <v>7</v>
+      </c>
+      <c r="W110" s="55">
+        <v>12</v>
+      </c>
+      <c r="X110" s="53">
+        <v>14</v>
+      </c>
+      <c r="Y110" s="53">
+        <v>9</v>
+      </c>
+      <c r="Z110" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA110" s="53">
+        <v>36</v>
+      </c>
+      <c r="AB110" s="53">
+        <v>8</v>
+      </c>
+      <c r="AC110" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD110" s="50">
+        <v>19</v>
+      </c>
+      <c r="AE110" s="49">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A111" s="77"/>
+      <c r="B111" s="80"/>
+      <c r="C111" s="82"/>
+      <c r="D111" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E111" s="29"/>
+      <c r="F111" s="46">
+        <v>100</v>
+      </c>
+      <c r="G111" s="47">
+        <v>86</v>
+      </c>
+      <c r="H111" s="25">
+        <v>63</v>
+      </c>
+      <c r="I111" s="33">
+        <v>100</v>
+      </c>
+      <c r="J111" s="56">
+        <v>31</v>
+      </c>
+      <c r="K111" s="56">
+        <v>66</v>
+      </c>
+      <c r="L111" s="56">
         <v>53</v>
       </c>
-      <c r="E86" s="2"/>
-      <c r="F86" s="19"/>
+      <c r="M111" s="56">
+        <v>17</v>
+      </c>
+      <c r="N111" s="56">
+        <v>3</v>
+      </c>
+      <c r="O111" s="56">
+        <v>12</v>
+      </c>
+      <c r="P111" s="56">
+        <v>23</v>
+      </c>
+      <c r="Q111" s="56">
+        <v>22</v>
+      </c>
+      <c r="R111" s="57">
+        <v>34</v>
+      </c>
+      <c r="S111" s="56">
+        <v>17</v>
+      </c>
+      <c r="T111" s="56">
+        <v>24</v>
+      </c>
+      <c r="U111" s="56">
+        <v>16</v>
+      </c>
+      <c r="V111" s="56">
+        <v>7</v>
+      </c>
+      <c r="W111" s="58">
+        <v>13</v>
+      </c>
+      <c r="X111" s="56">
+        <v>17</v>
+      </c>
+      <c r="Y111" s="56">
+        <v>9</v>
+      </c>
+      <c r="Z111" s="56">
+        <v>9</v>
+      </c>
+      <c r="AA111" s="56">
+        <v>31</v>
+      </c>
+      <c r="AB111" s="56">
+        <v>4</v>
+      </c>
+      <c r="AC111" s="56">
+        <v>6</v>
+      </c>
+      <c r="AD111" s="51">
+        <v>22</v>
+      </c>
+      <c r="AE111" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C112" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E112" s="2"/>
+      <c r="F112" s="19"/>
+    </row>
+    <row r="113" spans="4:4" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D113" s="2" t="s">
+        <v>68</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="18">
+    <mergeCell ref="A86:A111"/>
+    <mergeCell ref="B86:B111"/>
+    <mergeCell ref="C86:C111"/>
+    <mergeCell ref="A8:A33"/>
+    <mergeCell ref="B8:B33"/>
+    <mergeCell ref="C8:C33"/>
     <mergeCell ref="A60:A85"/>
     <mergeCell ref="B60:B85"/>
     <mergeCell ref="C60:C85"/>
     <mergeCell ref="A34:A59"/>
     <mergeCell ref="B34:B59"/>
     <mergeCell ref="C34:C59"/>
-    <mergeCell ref="A8:A33"/>
-[...1 lines deleted...]
-    <mergeCell ref="C8:C33"/>
     <mergeCell ref="AE3:AE7"/>
     <mergeCell ref="F3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="A3:E7"/>
     <mergeCell ref="AD5:AD7"/>
     <mergeCell ref="H4:I7"/>
   </mergeCells>
   <phoneticPr fontId="12"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.55118110236220474" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" firstPageNumber="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="59" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>