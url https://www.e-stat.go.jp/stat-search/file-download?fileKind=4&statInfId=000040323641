--- v1 (2026-07-05)
+++ v2 (2026-10-08)
@@ -1,581 +1,581 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA0749B-1563-4500-9967-47FC311A3C57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3C86883-CC2D-4860-9915-52F379BD8F8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="808" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="R07(2025)Ⅲ-" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'R07(2025)Ⅲ-'!$A$1:$AE$113</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'R07(2025)Ⅲ-'!$A$1:$AE$139</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'R07(2025)Ⅲ-'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="70">
   <si>
     <t>計</t>
   </si>
   <si>
     <t xml:space="preserve"> （単位：％）</t>
   </si>
   <si>
     <t>調 査 産 業 計</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>素材関連業種</t>
   </si>
   <si>
     <t>機械関連業種</t>
   </si>
   <si>
     <t>建　 設　 業</t>
   </si>
   <si>
     <t>製 　造　 業</t>
   </si>
   <si>
     <t>情 報 通 信 業</t>
     <rPh sb="0" eb="1">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ホウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>運輸業 ， 郵便業</t>
     <rPh sb="0" eb="1">
       <t>ウン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ユ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ユウビン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>卸売業 ， 小売業</t>
     <rPh sb="0" eb="1">
       <t>オロシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>バイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>バイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>卸　　　売　　　業</t>
   </si>
   <si>
     <t>小　　　売　　　業</t>
   </si>
   <si>
     <t>金融業 ， 保険業</t>
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>不動産業 ， 物品賃貸業</t>
     <rPh sb="7" eb="9">
       <t>ブッピン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>チンタイギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>学術研究 ， 専門・技術サービス業</t>
     <rPh sb="0" eb="2">
       <t>ガクジュツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>センモン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ギジュツ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>宿泊業 ， 飲食サービス業</t>
     <rPh sb="0" eb="2">
       <t>シュクハク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>インショク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>生活関連サービス業 ， 娯楽業</t>
     <rPh sb="0" eb="2">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンレン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ゴラク</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ギョウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>医　療 ， 福　祉</t>
     <rPh sb="0" eb="1">
       <t>イ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>フク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <r>
       <t>サービス業</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（他に分類されないもの）</t>
     </r>
     <rPh sb="4" eb="5">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ブンルイ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>4～6月実績</t>
     <rPh sb="3" eb="4">
       <t>ツキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジッセキ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>注：</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>30 ～　99人</t>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>100 ～ 299人</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>300 ～ 999人</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>1,000 人 以 上</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>消費関連業種</t>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>時期、産業、企業規模</t>
     <rPh sb="0" eb="2">
       <t>ジキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>第２－１表　　産業、企業規模、労働者の不足に関する対応方法別事業所割合</t>
     <rPh sb="7" eb="9">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キボ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>フソク</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>カン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ベツ</t>
     </rPh>
     <rPh sb="30" eb="33">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ワリアイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>労働者が不足している部門等がある</t>
     <rPh sb="0" eb="3">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>フソク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ブモン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>対応内容（複数回答）</t>
     <rPh sb="0" eb="2">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カイトウ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>採用促進・受け入れ等</t>
     <rPh sb="0" eb="2">
       <t>サイヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソクシン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>イ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>新規学卒者の採用の開始・拡大・強化</t>
     <rPh sb="0" eb="2">
       <t>シンキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ガクソツシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>サイヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>中途採用の開始・拡大・強化</t>
     <rPh sb="0" eb="4">
       <t>チュウトサイヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>臨時、パートタイム労働者の採用</t>
   </si>
   <si>
     <t>配置転換による労働者の受入れ</t>
     <rPh sb="7" eb="10">
       <t>ロウドウシャ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>出向者の受入れ</t>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>外部人材（派遣労働者等）の受入れ</t>
     <rPh sb="0" eb="2">
       <t>ガイブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>正社員以外から正社員への登用</t>
   </si>
   <si>
     <t>労働条件の改善</t>
     <rPh sb="0" eb="2">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイゼン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>求人条件（募集賃金）の引き上げ</t>
   </si>
   <si>
     <t>求人条件（労働時間・休暇、学歴、必要資格・経験等）の緩和</t>
     <rPh sb="0" eb="2">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジカン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キュウカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ガクレキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シカク</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ケイケンナド</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カンワ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>在職者の労働条件の改善（賃金）</t>
     <rPh sb="0" eb="3">
       <t>ザイショクシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイゼン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チンギン</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>労務管理の改善（労働条件以外の福利厚生、労使関係など）</t>
     <rPh sb="0" eb="2">
       <t>ロウム</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>教育訓練・能力開発による業務可能範囲の拡大</t>
   </si>
   <si>
     <t>業務の調整等</t>
   </si>
   <si>
     <t>時間外労働（残業や休日出勤）の増加</t>
     <rPh sb="0" eb="3">
       <t>ジカンガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザンギョウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キュウジツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シュッキン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゾウカ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>省力化投資の実施</t>
     <rPh sb="6" eb="8">
       <t>ジッシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>外注化・下請化等の推進</t>
   </si>
   <si>
     <t>業務の効率化の推進</t>
   </si>
   <si>
     <t>事業の縮小・見直しの実施</t>
     <rPh sb="10" eb="12">
       <t>ジッシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>人事・能力評価基準の見直し</t>
   </si>
   <si>
     <t>労働者が不足している部門等はない</t>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>在職者の労働条件の改善（その他）</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（休暇の取得促進、所定労働時間の削減、育児支援や復帰支援の制度の充実など）</t>
     </r>
     <rPh sb="0" eb="3">
       <t>ザイショクシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ロウドウ</t>
@@ -606,281 +606,295 @@
     </rPh>
     <rPh sb="28" eb="30">
       <t>ジカン</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サクゲン</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>イクジ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>シエン</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>フッキ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>シエン</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>セイド</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>ジュウジツ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>　無回答を「労働者が不足している部門等はない」と回答したとみなして集計している。</t>
     <rPh sb="1" eb="4">
       <t>ムカイトウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>フソク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ブモン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>トウ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>カイトウ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>シュウケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対応した（対応する予定）</t>
     <rPh sb="0" eb="2">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヨテイ</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>特別な対応をしていない又は予定がない</t>
     <rPh sb="11" eb="12">
       <t>マタ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヨテイ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>7～9月実績</t>
     <rPh sb="3" eb="4">
       <t>ツキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジッセキ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>10～12月実績</t>
     <rPh sb="5" eb="6">
       <t>ツキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジッセキ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和8(2026)年2月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和7(2025)年11月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和7(2025)年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和7(2025)年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和7(2025)年8月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">定年延長、定年廃止、再雇用者
 の採用・受入れ
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>１）</t>
     </r>
     <rPh sb="5" eb="7">
       <t>テイネン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ハイシ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>サイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ウケイレ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>令和8(2026)年5月調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>令和8(2026)年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>1～3月実績</t>
     <rPh sb="3" eb="4">
       <t>ツキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジッセキ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="13"/>
   </si>
   <si>
     <t>　1)　「再雇用者」には定年退職後に継続雇用した者だけでなく、子育てのために一旦退職した女性などを再雇用した場合も含む。</t>
     <rPh sb="5" eb="6">
       <t>サイ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>コヨウシャ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>テイネン</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>タイショクゴ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ケイゾク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>コヨウ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>モノ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>コソダ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>イッタン</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>タイショク</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="49" eb="52">
       <t>サイコヨウ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>バアイ</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和8(2026)年8月調査</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="13"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0;&quot;▲ &quot;0"/>
     <numFmt numFmtId="177" formatCode="&quot;(&quot;??0&quot;)&quot;;&quot;(&quot;\ \ @&quot;)&quot;"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;??0&quot;) &quot;;&quot;(&quot;\ \ @&quot;) &quot;"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1185,309 +1199,313 @@
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 15" xfId="2" xr:uid="{BD8F1F54-7AF8-4FA5-B5B9-8F08BEE62C56}"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
@@ -2261,57 +2279,57 @@
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>調　査　産　業　計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>127</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3AE9D49-167F-440D-86D8-CF513C0C967E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9834563" y="12061031"/>
           <a:ext cx="0" cy="119190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
@@ -2327,57 +2345,57 @@
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>調　査　産　業　計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>127</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7904792E-3433-4AE8-90F2-AE96D9F32BAB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9834563" y="12061031"/>
           <a:ext cx="0" cy="119190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
@@ -2393,57 +2411,57 @@
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>調　査　産　業　計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CE54AD-0F19-487E-AB44-A05BB061A7CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9834563" y="12846844"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
@@ -2459,75 +2477,339 @@
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>調　査　産　業　計</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7CD5469-9983-4A3B-8B29-5E3FCC020872}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9834563" y="12846844"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>127</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F52C164-AC8A-4CAF-B4BB-3DB679F677BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="21050250"/>
+          <a:ext cx="0" cy="119190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>127</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E7F2850-D6C9-450E-BB6F-F546598E7E62}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="21050250"/>
+          <a:ext cx="0" cy="119190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02553F12-6F9C-4691-BDCA-FCE20B9BC039}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="21836063"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>調　査　産　業　計</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32988CF-07CA-4D87-AD00-1906FC94D854}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9834563" y="21836063"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="1" i="0" strike="noStrike">
               <a:solidFill>
@@ -2818,57 +3100,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE113"/>
+  <dimension ref="A1:AE139"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="D84" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D111" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A86" sqref="A86:A111"/>
+      <selection pane="bottomRight" activeCell="A112" sqref="A112:A137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="3.625" style="3" customWidth="1"/>
     <col min="3" max="3" width="3.625" style="4" customWidth="1"/>
     <col min="4" max="4" width="1.875" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.875" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="4.625" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.375" style="3" customWidth="1"/>
     <col min="10" max="29" width="9.125" style="3" customWidth="1"/>
     <col min="30" max="31" width="9.125" style="4" customWidth="1"/>
     <col min="32" max="32" width="9" style="3"/>
     <col min="33" max="47" width="6" style="3" customWidth="1"/>
     <col min="48" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="14.25" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="7"/>
       <c r="F1" s="11"/>
@@ -12183,95 +12465,2367 @@
       <c r="X111" s="56">
         <v>17</v>
       </c>
       <c r="Y111" s="56">
         <v>9</v>
       </c>
       <c r="Z111" s="56">
         <v>9</v>
       </c>
       <c r="AA111" s="56">
         <v>31</v>
       </c>
       <c r="AB111" s="56">
         <v>4</v>
       </c>
       <c r="AC111" s="56">
         <v>6</v>
       </c>
       <c r="AD111" s="51">
         <v>22</v>
       </c>
       <c r="AE111" s="52">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C112" s="20" t="s">
+    <row r="112" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A112" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="B112" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C112" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="E112" s="26"/>
+      <c r="F112" s="44">
+        <v>100</v>
+      </c>
+      <c r="G112" s="45">
+        <v>81</v>
+      </c>
+      <c r="H112" s="30">
+        <v>67</v>
+      </c>
+      <c r="I112" s="31">
+        <v>100</v>
+      </c>
+      <c r="J112" s="53">
+        <v>49</v>
+      </c>
+      <c r="K112" s="53">
+        <v>66</v>
+      </c>
+      <c r="L112" s="53">
+        <v>37</v>
+      </c>
+      <c r="M112" s="53">
+        <v>14</v>
+      </c>
+      <c r="N112" s="53">
+        <v>7</v>
+      </c>
+      <c r="O112" s="53">
+        <v>22</v>
+      </c>
+      <c r="P112" s="53">
+        <v>22</v>
+      </c>
+      <c r="Q112" s="53">
+        <v>21</v>
+      </c>
+      <c r="R112" s="54">
+        <v>38</v>
+      </c>
+      <c r="S112" s="53">
+        <v>13</v>
+      </c>
+      <c r="T112" s="53">
+        <v>40</v>
+      </c>
+      <c r="U112" s="53">
         <v>20</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="V112" s="53">
+        <v>11</v>
+      </c>
+      <c r="W112" s="55">
+        <v>15</v>
+      </c>
+      <c r="X112" s="53">
+        <v>16</v>
+      </c>
+      <c r="Y112" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z112" s="53">
+        <v>7</v>
+      </c>
+      <c r="AA112" s="53">
+        <v>42</v>
+      </c>
+      <c r="AB112" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC112" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD112" s="48">
+        <v>14</v>
+      </c>
+      <c r="AE112" s="49">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A113" s="76"/>
+      <c r="B113" s="79"/>
+      <c r="C113" s="81"/>
+      <c r="D113" s="15"/>
+      <c r="E113" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" s="44">
+        <v>100</v>
+      </c>
+      <c r="G113" s="45">
+        <v>75</v>
+      </c>
+      <c r="H113" s="24">
+        <v>64</v>
+      </c>
+      <c r="I113" s="32">
+        <v>100</v>
+      </c>
+      <c r="J113" s="53">
+        <v>52</v>
+      </c>
+      <c r="K113" s="53">
+        <v>57</v>
+      </c>
+      <c r="L113" s="53">
+        <v>45</v>
+      </c>
+      <c r="M113" s="53">
+        <v>25</v>
+      </c>
+      <c r="N113" s="53">
+        <v>11</v>
+      </c>
+      <c r="O113" s="53">
+        <v>29</v>
+      </c>
+      <c r="P113" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q113" s="53">
+        <v>28</v>
+      </c>
+      <c r="R113" s="54">
+        <v>35</v>
+      </c>
+      <c r="S113" s="53">
+        <v>11</v>
+      </c>
+      <c r="T113" s="53">
+        <v>39</v>
+      </c>
+      <c r="U113" s="53">
+        <v>24</v>
+      </c>
+      <c r="V113" s="53">
+        <v>13</v>
+      </c>
+      <c r="W113" s="55">
+        <v>16</v>
+      </c>
+      <c r="X113" s="53">
+        <v>20</v>
+      </c>
+      <c r="Y113" s="53">
+        <v>16</v>
+      </c>
+      <c r="Z113" s="53">
+        <v>9</v>
+      </c>
+      <c r="AA113" s="53">
+        <v>51</v>
+      </c>
+      <c r="AB113" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC113" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD113" s="50">
+        <v>11</v>
+      </c>
+      <c r="AE113" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A114" s="76"/>
+      <c r="B114" s="79"/>
+      <c r="C114" s="81"/>
+      <c r="D114" s="16"/>
+      <c r="E114" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F114" s="44">
+        <v>100</v>
+      </c>
+      <c r="G114" s="45">
+        <v>85</v>
+      </c>
+      <c r="H114" s="24">
+        <v>73</v>
+      </c>
+      <c r="I114" s="32">
+        <v>100</v>
+      </c>
+      <c r="J114" s="53">
+        <v>58</v>
+      </c>
+      <c r="K114" s="53">
+        <v>67</v>
+      </c>
+      <c r="L114" s="53">
+        <v>41</v>
+      </c>
+      <c r="M114" s="53">
+        <v>15</v>
+      </c>
+      <c r="N114" s="53">
+        <v>8</v>
+      </c>
+      <c r="O114" s="53">
+        <v>22</v>
+      </c>
+      <c r="P114" s="53">
+        <v>25</v>
+      </c>
+      <c r="Q114" s="53">
+        <v>23</v>
+      </c>
+      <c r="R114" s="54">
+        <v>35</v>
+      </c>
+      <c r="S114" s="53">
+        <v>13</v>
+      </c>
+      <c r="T114" s="53">
+        <v>39</v>
+      </c>
+      <c r="U114" s="53">
+        <v>19</v>
+      </c>
+      <c r="V114" s="53">
+        <v>12</v>
+      </c>
+      <c r="W114" s="55">
+        <v>15</v>
+      </c>
+      <c r="X114" s="53">
+        <v>14</v>
+      </c>
+      <c r="Y114" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z114" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA114" s="53">
+        <v>36</v>
+      </c>
+      <c r="AB114" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC114" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD114" s="50">
+        <v>12</v>
+      </c>
+      <c r="AE114" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A115" s="76"/>
+      <c r="B115" s="79"/>
+      <c r="C115" s="81"/>
+      <c r="D115" s="16"/>
+      <c r="E115" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F115" s="44">
+        <v>100</v>
+      </c>
+      <c r="G115" s="45">
+        <v>85</v>
+      </c>
+      <c r="H115" s="24">
+        <v>70</v>
+      </c>
+      <c r="I115" s="32">
+        <v>100</v>
+      </c>
+      <c r="J115" s="53">
+        <v>46</v>
+      </c>
+      <c r="K115" s="53">
+        <v>72</v>
+      </c>
+      <c r="L115" s="53">
+        <v>34</v>
+      </c>
+      <c r="M115" s="53">
+        <v>8</v>
+      </c>
+      <c r="N115" s="53">
+        <v>5</v>
+      </c>
+      <c r="O115" s="53">
+        <v>20</v>
+      </c>
+      <c r="P115" s="53">
+        <v>19</v>
+      </c>
+      <c r="Q115" s="53">
+        <v>17</v>
+      </c>
+      <c r="R115" s="54">
+        <v>43</v>
+      </c>
+      <c r="S115" s="53">
+        <v>13</v>
+      </c>
+      <c r="T115" s="53">
+        <v>44</v>
+      </c>
+      <c r="U115" s="53">
+        <v>19</v>
+      </c>
+      <c r="V115" s="53">
+        <v>7</v>
+      </c>
+      <c r="W115" s="55">
+        <v>15</v>
+      </c>
+      <c r="X115" s="53">
+        <v>15</v>
+      </c>
+      <c r="Y115" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z115" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA115" s="53">
+        <v>44</v>
+      </c>
+      <c r="AB115" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC115" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD115" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE115" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A116" s="76"/>
+      <c r="B116" s="79"/>
+      <c r="C116" s="81"/>
+      <c r="D116" s="16"/>
+      <c r="E116" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116" s="44">
+        <v>100</v>
+      </c>
+      <c r="G116" s="45">
+        <v>79</v>
+      </c>
+      <c r="H116" s="24">
+        <v>61</v>
+      </c>
+      <c r="I116" s="32">
+        <v>100</v>
+      </c>
+      <c r="J116" s="53">
+        <v>37</v>
+      </c>
+      <c r="K116" s="53">
+        <v>70</v>
+      </c>
+      <c r="L116" s="53">
+        <v>25</v>
+      </c>
+      <c r="M116" s="53">
+        <v>6</v>
+      </c>
+      <c r="N116" s="53">
+        <v>2</v>
+      </c>
+      <c r="O116" s="53">
+        <v>13</v>
+      </c>
+      <c r="P116" s="53">
+        <v>17</v>
+      </c>
+      <c r="Q116" s="53">
+        <v>12</v>
+      </c>
+      <c r="R116" s="54">
+        <v>40</v>
+      </c>
+      <c r="S116" s="53">
+        <v>15</v>
+      </c>
+      <c r="T116" s="53">
+        <v>38</v>
+      </c>
+      <c r="U116" s="53">
+        <v>18</v>
+      </c>
+      <c r="V116" s="53">
+        <v>11</v>
+      </c>
+      <c r="W116" s="55">
+        <v>12</v>
+      </c>
+      <c r="X116" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y116" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z116" s="53">
+        <v>9</v>
+      </c>
+      <c r="AA116" s="53">
+        <v>34</v>
+      </c>
+      <c r="AB116" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC116" s="53">
+        <v>10</v>
+      </c>
+      <c r="AD116" s="50">
+        <v>18</v>
+      </c>
+      <c r="AE116" s="49">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A117" s="76"/>
+      <c r="B117" s="79"/>
+      <c r="C117" s="81"/>
+      <c r="D117" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E117" s="26"/>
+      <c r="F117" s="44">
+        <v>100</v>
+      </c>
+      <c r="G117" s="45">
+        <v>82</v>
+      </c>
+      <c r="H117" s="24">
+        <v>71</v>
+      </c>
+      <c r="I117" s="32">
+        <v>100</v>
+      </c>
+      <c r="J117" s="53">
+        <v>66</v>
+      </c>
+      <c r="K117" s="53">
+        <v>80</v>
+      </c>
+      <c r="L117" s="53">
+        <v>8</v>
+      </c>
+      <c r="M117" s="53">
+        <v>7</v>
+      </c>
+      <c r="N117" s="53">
+        <v>8</v>
+      </c>
+      <c r="O117" s="53">
+        <v>16</v>
+      </c>
+      <c r="P117" s="53">
+        <v>22</v>
+      </c>
+      <c r="Q117" s="53">
+        <v>17</v>
+      </c>
+      <c r="R117" s="54">
+        <v>45</v>
+      </c>
+      <c r="S117" s="53">
+        <v>16</v>
+      </c>
+      <c r="T117" s="53">
+        <v>39</v>
+      </c>
+      <c r="U117" s="53">
+        <v>25</v>
+      </c>
+      <c r="V117" s="53">
+        <v>14</v>
+      </c>
+      <c r="W117" s="55">
+        <v>15</v>
+      </c>
+      <c r="X117" s="53">
+        <v>7</v>
+      </c>
+      <c r="Y117" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z117" s="53">
+        <v>16</v>
+      </c>
+      <c r="AA117" s="53">
+        <v>42</v>
+      </c>
+      <c r="AB117" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC117" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD117" s="50">
+        <v>11</v>
+      </c>
+      <c r="AE117" s="49">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A118" s="76"/>
+      <c r="B118" s="79"/>
+      <c r="C118" s="81"/>
+      <c r="D118" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E118" s="26"/>
+      <c r="F118" s="44">
+        <v>100</v>
+      </c>
+      <c r="G118" s="45">
+        <v>81</v>
+      </c>
+      <c r="H118" s="24">
+        <v>69</v>
+      </c>
+      <c r="I118" s="32">
+        <v>100</v>
+      </c>
+      <c r="J118" s="53">
+        <v>56</v>
+      </c>
+      <c r="K118" s="53">
+        <v>67</v>
+      </c>
+      <c r="L118" s="53">
+        <v>23</v>
+      </c>
+      <c r="M118" s="53">
+        <v>16</v>
+      </c>
+      <c r="N118" s="53">
+        <v>9</v>
+      </c>
+      <c r="O118" s="53">
+        <v>38</v>
+      </c>
+      <c r="P118" s="53">
+        <v>24</v>
+      </c>
+      <c r="Q118" s="53">
+        <v>23</v>
+      </c>
+      <c r="R118" s="54">
+        <v>41</v>
+      </c>
+      <c r="S118" s="53">
+        <v>12</v>
+      </c>
+      <c r="T118" s="53">
+        <v>44</v>
+      </c>
+      <c r="U118" s="53">
+        <v>18</v>
+      </c>
+      <c r="V118" s="53">
+        <v>11</v>
+      </c>
+      <c r="W118" s="55">
+        <v>17</v>
+      </c>
+      <c r="X118" s="53">
+        <v>22</v>
+      </c>
+      <c r="Y118" s="53">
+        <v>18</v>
+      </c>
+      <c r="Z118" s="53">
+        <v>8</v>
+      </c>
+      <c r="AA118" s="53">
+        <v>50</v>
+      </c>
+      <c r="AB118" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC118" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD118" s="50">
+        <v>11</v>
+      </c>
+      <c r="AE118" s="49">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A119" s="76"/>
+      <c r="B119" s="79"/>
+      <c r="C119" s="81"/>
+      <c r="D119" s="16"/>
+      <c r="E119" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F119" s="44">
+        <v>100</v>
+      </c>
+      <c r="G119" s="45">
+        <v>75</v>
+      </c>
+      <c r="H119" s="24">
+        <v>67</v>
+      </c>
+      <c r="I119" s="32">
+        <v>100</v>
+      </c>
+      <c r="J119" s="53">
+        <v>61</v>
+      </c>
+      <c r="K119" s="53">
+        <v>63</v>
+      </c>
+      <c r="L119" s="53">
+        <v>23</v>
+      </c>
+      <c r="M119" s="53">
+        <v>29</v>
+      </c>
+      <c r="N119" s="53">
+        <v>17</v>
+      </c>
+      <c r="O119" s="53">
+        <v>49</v>
+      </c>
+      <c r="P119" s="53">
+        <v>32</v>
+      </c>
+      <c r="Q119" s="53">
+        <v>33</v>
+      </c>
+      <c r="R119" s="54">
+        <v>41</v>
+      </c>
+      <c r="S119" s="53">
+        <v>7</v>
+      </c>
+      <c r="T119" s="53">
+        <v>45</v>
+      </c>
+      <c r="U119" s="53">
+        <v>26</v>
+      </c>
+      <c r="V119" s="53">
+        <v>13</v>
+      </c>
+      <c r="W119" s="55">
+        <v>20</v>
+      </c>
+      <c r="X119" s="53">
+        <v>25</v>
+      </c>
+      <c r="Y119" s="53">
+        <v>27</v>
+      </c>
+      <c r="Z119" s="53">
+        <v>10</v>
+      </c>
+      <c r="AA119" s="53">
+        <v>67</v>
+      </c>
+      <c r="AB119" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC119" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD119" s="50">
+        <v>8</v>
+      </c>
+      <c r="AE119" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A120" s="76"/>
+      <c r="B120" s="79"/>
+      <c r="C120" s="81"/>
+      <c r="D120" s="16"/>
+      <c r="E120" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F120" s="44">
+        <v>100</v>
+      </c>
+      <c r="G120" s="45">
+        <v>81</v>
+      </c>
+      <c r="H120" s="24">
+        <v>68</v>
+      </c>
+      <c r="I120" s="32">
+        <v>100</v>
+      </c>
+      <c r="J120" s="53">
+        <v>64</v>
+      </c>
+      <c r="K120" s="53">
+        <v>65</v>
+      </c>
+      <c r="L120" s="53">
+        <v>25</v>
+      </c>
+      <c r="M120" s="53">
+        <v>11</v>
+      </c>
+      <c r="N120" s="53">
+        <v>9</v>
+      </c>
+      <c r="O120" s="53">
+        <v>40</v>
+      </c>
+      <c r="P120" s="53">
+        <v>26</v>
+      </c>
+      <c r="Q120" s="53">
+        <v>25</v>
+      </c>
+      <c r="R120" s="54">
+        <v>34</v>
+      </c>
+      <c r="S120" s="53">
+        <v>14</v>
+      </c>
+      <c r="T120" s="53">
+        <v>40</v>
+      </c>
+      <c r="U120" s="53">
+        <v>16</v>
+      </c>
+      <c r="V120" s="53">
+        <v>14</v>
+      </c>
+      <c r="W120" s="55">
+        <v>15</v>
+      </c>
+      <c r="X120" s="53">
+        <v>19</v>
+      </c>
+      <c r="Y120" s="53">
+        <v>15</v>
+      </c>
+      <c r="Z120" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA120" s="53">
+        <v>43</v>
+      </c>
+      <c r="AB120" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC120" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD120" s="50">
+        <v>14</v>
+      </c>
+      <c r="AE120" s="49">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="76"/>
+      <c r="B121" s="79"/>
+      <c r="C121" s="81"/>
+      <c r="D121" s="16"/>
+      <c r="E121" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F121" s="44">
+        <v>100</v>
+      </c>
+      <c r="G121" s="45">
+        <v>88</v>
+      </c>
+      <c r="H121" s="24">
+        <v>78</v>
+      </c>
+      <c r="I121" s="32">
+        <v>100</v>
+      </c>
+      <c r="J121" s="53">
+        <v>59</v>
+      </c>
+      <c r="K121" s="53">
+        <v>70</v>
+      </c>
+      <c r="L121" s="53">
+        <v>26</v>
+      </c>
+      <c r="M121" s="53">
+        <v>10</v>
+      </c>
+      <c r="N121" s="53">
+        <v>6</v>
+      </c>
+      <c r="O121" s="53">
+        <v>32</v>
+      </c>
+      <c r="P121" s="53">
+        <v>18</v>
+      </c>
+      <c r="Q121" s="53">
+        <v>14</v>
+      </c>
+      <c r="R121" s="54">
+        <v>48</v>
+      </c>
+      <c r="S121" s="53">
+        <v>18</v>
+      </c>
+      <c r="T121" s="53">
+        <v>49</v>
+      </c>
+      <c r="U121" s="53">
+        <v>13</v>
+      </c>
+      <c r="V121" s="53">
+        <v>8</v>
+      </c>
+      <c r="W121" s="55">
+        <v>20</v>
+      </c>
+      <c r="X121" s="53">
+        <v>26</v>
+      </c>
+      <c r="Y121" s="53">
+        <v>13</v>
+      </c>
+      <c r="Z121" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA121" s="53">
+        <v>48</v>
+      </c>
+      <c r="AB121" s="53">
+        <v>3</v>
+      </c>
+      <c r="AC121" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD121" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE121" s="49">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A122" s="76"/>
+      <c r="B122" s="79"/>
+      <c r="C122" s="81"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F122" s="44">
+        <v>100</v>
+      </c>
+      <c r="G122" s="45">
+        <v>80</v>
+      </c>
+      <c r="H122" s="24">
+        <v>64</v>
+      </c>
+      <c r="I122" s="32">
+        <v>100</v>
+      </c>
+      <c r="J122" s="53">
+        <v>36</v>
+      </c>
+      <c r="K122" s="53">
+        <v>70</v>
+      </c>
+      <c r="L122" s="53">
+        <v>15</v>
+      </c>
+      <c r="M122" s="53">
+        <v>10</v>
+      </c>
+      <c r="N122" s="53">
+        <v>2</v>
+      </c>
+      <c r="O122" s="53">
+        <v>25</v>
+      </c>
+      <c r="P122" s="53">
+        <v>18</v>
+      </c>
+      <c r="Q122" s="53">
+        <v>16</v>
+      </c>
+      <c r="R122" s="54">
+        <v>39</v>
+      </c>
+      <c r="S122" s="53">
+        <v>11</v>
+      </c>
+      <c r="T122" s="53">
+        <v>39</v>
+      </c>
+      <c r="U122" s="53">
+        <v>13</v>
+      </c>
+      <c r="V122" s="53">
+        <v>5</v>
+      </c>
+      <c r="W122" s="55">
+        <v>9</v>
+      </c>
+      <c r="X122" s="53">
+        <v>16</v>
+      </c>
+      <c r="Y122" s="53">
+        <v>14</v>
+      </c>
+      <c r="Z122" s="53">
+        <v>13</v>
+      </c>
+      <c r="AA122" s="53">
+        <v>30</v>
+      </c>
+      <c r="AB122" s="53">
+        <v>1</v>
+      </c>
+      <c r="AC122" s="53">
+        <v>10</v>
+      </c>
+      <c r="AD122" s="50">
+        <v>16</v>
+      </c>
+      <c r="AE122" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A123" s="76"/>
+      <c r="B123" s="79"/>
+      <c r="C123" s="81"/>
+      <c r="D123" s="16"/>
+      <c r="E123" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F123" s="44">
+        <v>100</v>
+      </c>
+      <c r="G123" s="45">
+        <v>84</v>
+      </c>
+      <c r="H123" s="24">
+        <v>67</v>
+      </c>
+      <c r="I123" s="32">
+        <v>100</v>
+      </c>
+      <c r="J123" s="53">
+        <v>57</v>
+      </c>
+      <c r="K123" s="53">
+        <v>62</v>
+      </c>
+      <c r="L123" s="53">
+        <v>45</v>
+      </c>
+      <c r="M123" s="53">
+        <v>13</v>
+      </c>
+      <c r="N123" s="53">
+        <v>5</v>
+      </c>
+      <c r="O123" s="53">
+        <v>30</v>
+      </c>
+      <c r="P123" s="53">
+        <v>27</v>
+      </c>
+      <c r="Q123" s="53">
+        <v>24</v>
+      </c>
+      <c r="R123" s="54">
+        <v>37</v>
+      </c>
+      <c r="S123" s="53">
+        <v>14</v>
+      </c>
+      <c r="T123" s="53">
+        <v>38</v>
+      </c>
+      <c r="U123" s="53">
+        <v>16</v>
+      </c>
+      <c r="V123" s="53">
+        <v>11</v>
+      </c>
+      <c r="W123" s="55">
+        <v>16</v>
+      </c>
+      <c r="X123" s="53">
+        <v>21</v>
+      </c>
+      <c r="Y123" s="53">
+        <v>19</v>
+      </c>
+      <c r="Z123" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA123" s="53">
+        <v>45</v>
+      </c>
+      <c r="AB123" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC123" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD123" s="50">
+        <v>17</v>
+      </c>
+      <c r="AE123" s="49">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A124" s="76"/>
+      <c r="B124" s="79"/>
+      <c r="C124" s="81"/>
+      <c r="D124" s="16"/>
+      <c r="E124" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="F124" s="44">
+        <v>100</v>
+      </c>
+      <c r="G124" s="45">
+        <v>83</v>
+      </c>
+      <c r="H124" s="24">
+        <v>74</v>
+      </c>
+      <c r="I124" s="32">
+        <v>100</v>
+      </c>
+      <c r="J124" s="53">
+        <v>56</v>
+      </c>
+      <c r="K124" s="53">
+        <v>67</v>
+      </c>
+      <c r="L124" s="53">
+        <v>13</v>
+      </c>
+      <c r="M124" s="53">
+        <v>15</v>
+      </c>
+      <c r="N124" s="53">
+        <v>7</v>
+      </c>
+      <c r="O124" s="53">
+        <v>29</v>
+      </c>
+      <c r="P124" s="53">
+        <v>16</v>
+      </c>
+      <c r="Q124" s="53">
+        <v>17</v>
+      </c>
+      <c r="R124" s="54">
+        <v>42</v>
+      </c>
+      <c r="S124" s="53">
+        <v>8</v>
+      </c>
+      <c r="T124" s="53">
+        <v>42</v>
+      </c>
+      <c r="U124" s="53">
+        <v>19</v>
+      </c>
+      <c r="V124" s="53">
+        <v>11</v>
+      </c>
+      <c r="W124" s="55">
+        <v>18</v>
+      </c>
+      <c r="X124" s="53">
+        <v>20</v>
+      </c>
+      <c r="Y124" s="53">
+        <v>17</v>
+      </c>
+      <c r="Z124" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA124" s="53">
+        <v>46</v>
+      </c>
+      <c r="AB124" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC124" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD124" s="50">
+        <v>9</v>
+      </c>
+      <c r="AE124" s="49">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="76"/>
+      <c r="B125" s="79"/>
+      <c r="C125" s="81"/>
+      <c r="D125" s="16"/>
+      <c r="E125" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="F125" s="44">
+        <v>100</v>
+      </c>
+      <c r="G125" s="45">
+        <v>77</v>
+      </c>
+      <c r="H125" s="24">
+        <v>67</v>
+      </c>
+      <c r="I125" s="32">
+        <v>100</v>
+      </c>
+      <c r="J125" s="53">
+        <v>56</v>
+      </c>
+      <c r="K125" s="53">
+        <v>69</v>
+      </c>
+      <c r="L125" s="53">
+        <v>18</v>
+      </c>
+      <c r="M125" s="53">
+        <v>19</v>
+      </c>
+      <c r="N125" s="53">
+        <v>14</v>
+      </c>
+      <c r="O125" s="53">
+        <v>49</v>
+      </c>
+      <c r="P125" s="53">
+        <v>28</v>
+      </c>
+      <c r="Q125" s="53">
+        <v>26</v>
+      </c>
+      <c r="R125" s="54">
+        <v>43</v>
+      </c>
+      <c r="S125" s="53">
+        <v>14</v>
+      </c>
+      <c r="T125" s="53">
+        <v>49</v>
+      </c>
+      <c r="U125" s="53">
+        <v>18</v>
+      </c>
+      <c r="V125" s="53">
+        <v>10</v>
+      </c>
+      <c r="W125" s="55">
+        <v>16</v>
+      </c>
+      <c r="X125" s="53">
+        <v>25</v>
+      </c>
+      <c r="Y125" s="53">
+        <v>18</v>
+      </c>
+      <c r="Z125" s="53">
+        <v>10</v>
+      </c>
+      <c r="AA125" s="53">
+        <v>55</v>
+      </c>
+      <c r="AB125" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC125" s="53">
+        <v>9</v>
+      </c>
+      <c r="AD125" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE125" s="49">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A126" s="76"/>
+      <c r="B126" s="79"/>
+      <c r="C126" s="81"/>
+      <c r="D126" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="26"/>
+      <c r="F126" s="44">
+        <v>100</v>
+      </c>
+      <c r="G126" s="45">
+        <v>78</v>
+      </c>
+      <c r="H126" s="24">
+        <v>70</v>
+      </c>
+      <c r="I126" s="32">
+        <v>100</v>
+      </c>
+      <c r="J126" s="53">
+        <v>62</v>
+      </c>
+      <c r="K126" s="53">
+        <v>71</v>
+      </c>
+      <c r="L126" s="53">
+        <v>16</v>
+      </c>
+      <c r="M126" s="53">
+        <v>10</v>
+      </c>
+      <c r="N126" s="53">
+        <v>14</v>
+      </c>
+      <c r="O126" s="53">
+        <v>22</v>
+      </c>
+      <c r="P126" s="53">
+        <v>26</v>
+      </c>
+      <c r="Q126" s="53">
+        <v>19</v>
+      </c>
+      <c r="R126" s="54">
+        <v>33</v>
+      </c>
+      <c r="S126" s="53">
+        <v>7</v>
+      </c>
+      <c r="T126" s="53">
+        <v>36</v>
+      </c>
+      <c r="U126" s="53">
+        <v>19</v>
+      </c>
+      <c r="V126" s="53">
+        <v>11</v>
+      </c>
+      <c r="W126" s="55">
+        <v>16</v>
+      </c>
+      <c r="X126" s="53">
+        <v>10</v>
+      </c>
+      <c r="Y126" s="53">
+        <v>8</v>
+      </c>
+      <c r="Z126" s="53">
+        <v>12</v>
+      </c>
+      <c r="AA126" s="53">
+        <v>37</v>
+      </c>
+      <c r="AB126" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC126" s="53">
+        <v>13</v>
+      </c>
+      <c r="AD126" s="50">
+        <v>8</v>
+      </c>
+      <c r="AE126" s="49">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="127" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A127" s="76"/>
+      <c r="B127" s="79"/>
+      <c r="C127" s="81"/>
+      <c r="D127" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="26"/>
+      <c r="F127" s="44">
+        <v>100</v>
+      </c>
+      <c r="G127" s="45">
+        <v>87</v>
+      </c>
+      <c r="H127" s="24">
+        <v>67</v>
+      </c>
+      <c r="I127" s="32">
+        <v>100</v>
+      </c>
+      <c r="J127" s="53">
+        <v>32</v>
+      </c>
+      <c r="K127" s="53">
+        <v>67</v>
+      </c>
+      <c r="L127" s="53">
+        <v>32</v>
+      </c>
+      <c r="M127" s="53">
+        <v>10</v>
+      </c>
+      <c r="N127" s="53">
+        <v>4</v>
+      </c>
+      <c r="O127" s="53">
+        <v>16</v>
+      </c>
+      <c r="P127" s="53">
+        <v>29</v>
+      </c>
+      <c r="Q127" s="53">
+        <v>19</v>
+      </c>
+      <c r="R127" s="54">
+        <v>34</v>
+      </c>
+      <c r="S127" s="53">
+        <v>15</v>
+      </c>
+      <c r="T127" s="53">
+        <v>36</v>
+      </c>
+      <c r="U127" s="53">
+        <v>26</v>
+      </c>
+      <c r="V127" s="53">
+        <v>15</v>
+      </c>
+      <c r="W127" s="55">
+        <v>15</v>
+      </c>
+      <c r="X127" s="53">
+        <v>15</v>
+      </c>
+      <c r="Y127" s="53">
+        <v>6</v>
+      </c>
+      <c r="Z127" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA127" s="53">
+        <v>40</v>
+      </c>
+      <c r="AB127" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC127" s="53">
+        <v>6</v>
+      </c>
+      <c r="AD127" s="50">
+        <v>20</v>
+      </c>
+      <c r="AE127" s="49">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A128" s="76"/>
+      <c r="B128" s="79"/>
+      <c r="C128" s="81"/>
+      <c r="D128" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="26"/>
+      <c r="F128" s="44">
+        <v>100</v>
+      </c>
+      <c r="G128" s="45">
+        <v>75</v>
+      </c>
+      <c r="H128" s="24">
+        <v>59</v>
+      </c>
+      <c r="I128" s="32">
+        <v>100</v>
+      </c>
+      <c r="J128" s="53">
+        <v>48</v>
+      </c>
+      <c r="K128" s="53">
+        <v>49</v>
+      </c>
+      <c r="L128" s="53">
+        <v>57</v>
+      </c>
+      <c r="M128" s="53">
+        <v>19</v>
+      </c>
+      <c r="N128" s="53">
+        <v>6</v>
+      </c>
+      <c r="O128" s="53">
+        <v>17</v>
+      </c>
+      <c r="P128" s="53">
+        <v>17</v>
+      </c>
+      <c r="Q128" s="53">
+        <v>22</v>
+      </c>
+      <c r="R128" s="54">
+        <v>32</v>
+      </c>
+      <c r="S128" s="53">
+        <v>11</v>
+      </c>
+      <c r="T128" s="53">
+        <v>37</v>
+      </c>
+      <c r="U128" s="53">
+        <v>20</v>
+      </c>
+      <c r="V128" s="53">
+        <v>11</v>
+      </c>
+      <c r="W128" s="55">
+        <v>15</v>
+      </c>
+      <c r="X128" s="53">
+        <v>17</v>
+      </c>
+      <c r="Y128" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z128" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA128" s="53">
+        <v>46</v>
+      </c>
+      <c r="AB128" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC128" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD128" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE128" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A129" s="76"/>
+      <c r="B129" s="79"/>
+      <c r="C129" s="81"/>
+      <c r="D129" s="16"/>
+      <c r="E129" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" s="44">
+        <v>100</v>
+      </c>
+      <c r="G129" s="45">
+        <v>72</v>
+      </c>
+      <c r="H129" s="24">
+        <v>54</v>
+      </c>
+      <c r="I129" s="32">
+        <v>100</v>
+      </c>
+      <c r="J129" s="53">
+        <v>61</v>
+      </c>
+      <c r="K129" s="53">
+        <v>75</v>
+      </c>
+      <c r="L129" s="53">
+        <v>21</v>
+      </c>
+      <c r="M129" s="53">
+        <v>18</v>
+      </c>
+      <c r="N129" s="53">
+        <v>11</v>
+      </c>
+      <c r="O129" s="53">
+        <v>25</v>
+      </c>
+      <c r="P129" s="53">
+        <v>21</v>
+      </c>
+      <c r="Q129" s="53">
+        <v>20</v>
+      </c>
+      <c r="R129" s="54">
+        <v>25</v>
+      </c>
+      <c r="S129" s="53">
+        <v>5</v>
+      </c>
+      <c r="T129" s="53">
+        <v>36</v>
+      </c>
+      <c r="U129" s="53">
+        <v>19</v>
+      </c>
+      <c r="V129" s="53">
+        <v>14</v>
+      </c>
+      <c r="W129" s="55">
+        <v>16</v>
+      </c>
+      <c r="X129" s="53">
+        <v>11</v>
+      </c>
+      <c r="Y129" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z129" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA129" s="53">
+        <v>43</v>
+      </c>
+      <c r="AB129" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC129" s="53">
+        <v>11</v>
+      </c>
+      <c r="AD129" s="50">
+        <v>17</v>
+      </c>
+      <c r="AE129" s="49">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A130" s="76"/>
+      <c r="B130" s="79"/>
+      <c r="C130" s="81"/>
+      <c r="D130" s="16"/>
+      <c r="E130" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="44">
+        <v>100</v>
+      </c>
+      <c r="G130" s="45">
+        <v>76</v>
+      </c>
+      <c r="H130" s="24">
+        <v>63</v>
+      </c>
+      <c r="I130" s="32">
+        <v>100</v>
+      </c>
+      <c r="J130" s="53">
+        <v>41</v>
+      </c>
+      <c r="K130" s="53">
+        <v>34</v>
+      </c>
+      <c r="L130" s="53">
+        <v>77</v>
+      </c>
+      <c r="M130" s="53">
+        <v>19</v>
+      </c>
+      <c r="N130" s="53">
+        <v>3</v>
+      </c>
+      <c r="O130" s="53">
+        <v>12</v>
+      </c>
+      <c r="P130" s="53">
+        <v>14</v>
+      </c>
+      <c r="Q130" s="53">
+        <v>23</v>
+      </c>
+      <c r="R130" s="54">
+        <v>35</v>
+      </c>
+      <c r="S130" s="53">
+        <v>13</v>
+      </c>
+      <c r="T130" s="53">
+        <v>38</v>
+      </c>
+      <c r="U130" s="53">
+        <v>20</v>
+      </c>
+      <c r="V130" s="53">
+        <v>9</v>
+      </c>
+      <c r="W130" s="55">
+        <v>15</v>
+      </c>
+      <c r="X130" s="53">
+        <v>20</v>
+      </c>
+      <c r="Y130" s="53">
+        <v>13</v>
+      </c>
+      <c r="Z130" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA130" s="53">
+        <v>48</v>
+      </c>
+      <c r="AB130" s="53">
+        <v>2</v>
+      </c>
+      <c r="AC130" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD130" s="50">
+        <v>14</v>
+      </c>
+      <c r="AE130" s="49">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A131" s="76"/>
+      <c r="B131" s="79"/>
+      <c r="C131" s="81"/>
+      <c r="D131" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="26"/>
+      <c r="F131" s="44">
+        <v>100</v>
+      </c>
+      <c r="G131" s="45">
+        <v>59</v>
+      </c>
+      <c r="H131" s="24">
+        <v>44</v>
+      </c>
+      <c r="I131" s="32">
+        <v>100</v>
+      </c>
+      <c r="J131" s="53">
+        <v>55</v>
+      </c>
+      <c r="K131" s="53">
+        <v>61</v>
+      </c>
+      <c r="L131" s="53">
+        <v>23</v>
+      </c>
+      <c r="M131" s="53">
+        <v>20</v>
+      </c>
+      <c r="N131" s="53">
+        <v>17</v>
+      </c>
+      <c r="O131" s="53">
+        <v>22</v>
+      </c>
+      <c r="P131" s="53">
+        <v>22</v>
+      </c>
+      <c r="Q131" s="53">
+        <v>14</v>
+      </c>
+      <c r="R131" s="54">
+        <v>22</v>
+      </c>
+      <c r="S131" s="53">
+        <v>3</v>
+      </c>
+      <c r="T131" s="53">
+        <v>28</v>
+      </c>
+      <c r="U131" s="53">
+        <v>17</v>
+      </c>
+      <c r="V131" s="53">
+        <v>9</v>
+      </c>
+      <c r="W131" s="55">
+        <v>11</v>
+      </c>
+      <c r="X131" s="53">
+        <v>16</v>
+      </c>
+      <c r="Y131" s="53">
+        <v>6</v>
+      </c>
+      <c r="Z131" s="53">
+        <v>2</v>
+      </c>
+      <c r="AA131" s="53">
+        <v>41</v>
+      </c>
+      <c r="AB131" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC131" s="53">
+        <v>11</v>
+      </c>
+      <c r="AD131" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE131" s="49">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A132" s="76"/>
+      <c r="B132" s="79"/>
+      <c r="C132" s="81"/>
+      <c r="D132" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="E132" s="26"/>
+      <c r="F132" s="44">
+        <v>100</v>
+      </c>
+      <c r="G132" s="45">
+        <v>75</v>
+      </c>
+      <c r="H132" s="24">
+        <v>60</v>
+      </c>
+      <c r="I132" s="32">
+        <v>100</v>
+      </c>
+      <c r="J132" s="53">
+        <v>42</v>
+      </c>
+      <c r="K132" s="53">
+        <v>77</v>
+      </c>
+      <c r="L132" s="53">
+        <v>38</v>
+      </c>
+      <c r="M132" s="53">
+        <v>20</v>
+      </c>
+      <c r="N132" s="53">
+        <v>13</v>
+      </c>
+      <c r="O132" s="53">
+        <v>15</v>
+      </c>
+      <c r="P132" s="53">
+        <v>22</v>
+      </c>
+      <c r="Q132" s="53">
+        <v>20</v>
+      </c>
+      <c r="R132" s="54">
+        <v>28</v>
+      </c>
+      <c r="S132" s="53">
+        <v>12</v>
+      </c>
+      <c r="T132" s="53">
+        <v>33</v>
+      </c>
+      <c r="U132" s="53">
+        <v>20</v>
+      </c>
+      <c r="V132" s="53">
+        <v>12</v>
+      </c>
+      <c r="W132" s="55">
+        <v>16</v>
+      </c>
+      <c r="X132" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y132" s="53">
+        <v>10</v>
+      </c>
+      <c r="Z132" s="53">
+        <v>6</v>
+      </c>
+      <c r="AA132" s="53">
+        <v>39</v>
+      </c>
+      <c r="AB132" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC132" s="53">
+        <v>10</v>
+      </c>
+      <c r="AD132" s="50">
+        <v>15</v>
+      </c>
+      <c r="AE132" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A133" s="76"/>
+      <c r="B133" s="79"/>
+      <c r="C133" s="81"/>
+      <c r="D133" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E133" s="26"/>
+      <c r="F133" s="44">
+        <v>100</v>
+      </c>
+      <c r="G133" s="45">
+        <v>82</v>
+      </c>
+      <c r="H133" s="24">
+        <v>71</v>
+      </c>
+      <c r="I133" s="32">
+        <v>100</v>
+      </c>
+      <c r="J133" s="53">
+        <v>69</v>
+      </c>
+      <c r="K133" s="53">
+        <v>75</v>
+      </c>
+      <c r="L133" s="53">
+        <v>23</v>
+      </c>
+      <c r="M133" s="53">
+        <v>21</v>
+      </c>
+      <c r="N133" s="53">
+        <v>14</v>
+      </c>
+      <c r="O133" s="53">
+        <v>19</v>
+      </c>
+      <c r="P133" s="53">
+        <v>16</v>
+      </c>
+      <c r="Q133" s="53">
+        <v>20</v>
+      </c>
+      <c r="R133" s="54">
+        <v>39</v>
+      </c>
+      <c r="S133" s="53">
+        <v>12</v>
+      </c>
+      <c r="T133" s="53">
+        <v>42</v>
+      </c>
+      <c r="U133" s="53">
+        <v>25</v>
+      </c>
+      <c r="V133" s="53">
+        <v>17</v>
+      </c>
+      <c r="W133" s="55">
+        <v>18</v>
+      </c>
+      <c r="X133" s="53">
+        <v>15</v>
+      </c>
+      <c r="Y133" s="53">
+        <v>15</v>
+      </c>
+      <c r="Z133" s="53">
+        <v>14</v>
+      </c>
+      <c r="AA133" s="53">
+        <v>44</v>
+      </c>
+      <c r="AB133" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC133" s="53">
+        <v>12</v>
+      </c>
+      <c r="AD133" s="50">
+        <v>10</v>
+      </c>
+      <c r="AE133" s="49">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A134" s="76"/>
+      <c r="B134" s="79"/>
+      <c r="C134" s="81"/>
+      <c r="D134" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="26"/>
+      <c r="F134" s="44">
+        <v>100</v>
+      </c>
+      <c r="G134" s="45">
+        <v>74</v>
+      </c>
+      <c r="H134" s="24">
+        <v>60</v>
+      </c>
+      <c r="I134" s="32">
+        <v>100</v>
+      </c>
+      <c r="J134" s="53">
+        <v>45</v>
+      </c>
+      <c r="K134" s="53">
+        <v>57</v>
+      </c>
+      <c r="L134" s="53">
+        <v>62</v>
+      </c>
+      <c r="M134" s="53">
+        <v>12</v>
+      </c>
+      <c r="N134" s="53">
+        <v>7</v>
+      </c>
+      <c r="O134" s="53">
+        <v>13</v>
+      </c>
+      <c r="P134" s="53">
+        <v>9</v>
+      </c>
+      <c r="Q134" s="53">
+        <v>26</v>
+      </c>
+      <c r="R134" s="54">
+        <v>29</v>
+      </c>
+      <c r="S134" s="53">
+        <v>13</v>
+      </c>
+      <c r="T134" s="53">
+        <v>21</v>
+      </c>
+      <c r="U134" s="53">
+        <v>16</v>
+      </c>
+      <c r="V134" s="53">
+        <v>8</v>
+      </c>
+      <c r="W134" s="55">
+        <v>10</v>
+      </c>
+      <c r="X134" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y134" s="53">
+        <v>9</v>
+      </c>
+      <c r="Z134" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA134" s="53">
+        <v>28</v>
+      </c>
+      <c r="AB134" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC134" s="53">
+        <v>10</v>
+      </c>
+      <c r="AD134" s="50">
+        <v>14</v>
+      </c>
+      <c r="AE134" s="49">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A135" s="76"/>
+      <c r="B135" s="79"/>
+      <c r="C135" s="81"/>
+      <c r="D135" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="28"/>
+      <c r="F135" s="44">
+        <v>100</v>
+      </c>
+      <c r="G135" s="45">
+        <v>75</v>
+      </c>
+      <c r="H135" s="24">
+        <v>56</v>
+      </c>
+      <c r="I135" s="32">
+        <v>100</v>
+      </c>
+      <c r="J135" s="53">
+        <v>37</v>
+      </c>
+      <c r="K135" s="53">
+        <v>57</v>
+      </c>
+      <c r="L135" s="53">
+        <v>62</v>
+      </c>
+      <c r="M135" s="53">
+        <v>8</v>
+      </c>
+      <c r="N135" s="53">
+        <v>4</v>
+      </c>
+      <c r="O135" s="53">
+        <v>13</v>
+      </c>
+      <c r="P135" s="53">
+        <v>12</v>
+      </c>
+      <c r="Q135" s="53">
+        <v>14</v>
+      </c>
+      <c r="R135" s="54">
+        <v>23</v>
+      </c>
+      <c r="S135" s="53">
+        <v>19</v>
+      </c>
+      <c r="T135" s="53">
+        <v>29</v>
+      </c>
+      <c r="U135" s="53">
+        <v>18</v>
+      </c>
+      <c r="V135" s="53">
+        <v>16</v>
+      </c>
+      <c r="W135" s="55">
+        <v>10</v>
+      </c>
+      <c r="X135" s="53">
+        <v>16</v>
+      </c>
+      <c r="Y135" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z135" s="53">
+        <v>9</v>
+      </c>
+      <c r="AA135" s="53">
+        <v>35</v>
+      </c>
+      <c r="AB135" s="53">
+        <v>4</v>
+      </c>
+      <c r="AC135" s="53">
+        <v>7</v>
+      </c>
+      <c r="AD135" s="50">
+        <v>18</v>
+      </c>
+      <c r="AE135" s="49">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A136" s="76"/>
+      <c r="B136" s="79"/>
+      <c r="C136" s="81"/>
+      <c r="D136" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" s="26"/>
+      <c r="F136" s="44">
+        <v>100</v>
+      </c>
+      <c r="G136" s="45">
+        <v>85</v>
+      </c>
+      <c r="H136" s="24">
+        <v>72</v>
+      </c>
+      <c r="I136" s="32">
+        <v>100</v>
+      </c>
+      <c r="J136" s="53">
+        <v>51</v>
+      </c>
+      <c r="K136" s="53">
+        <v>70</v>
+      </c>
+      <c r="L136" s="53">
+        <v>46</v>
+      </c>
+      <c r="M136" s="53">
+        <v>10</v>
+      </c>
+      <c r="N136" s="53">
+        <v>3</v>
+      </c>
+      <c r="O136" s="53">
+        <v>19</v>
+      </c>
+      <c r="P136" s="53">
+        <v>23</v>
+      </c>
+      <c r="Q136" s="53">
+        <v>21</v>
+      </c>
+      <c r="R136" s="54">
+        <v>42</v>
+      </c>
+      <c r="S136" s="53">
+        <v>12</v>
+      </c>
+      <c r="T136" s="53">
+        <v>46</v>
+      </c>
+      <c r="U136" s="53">
+        <v>22</v>
+      </c>
+      <c r="V136" s="53">
+        <v>9</v>
+      </c>
+      <c r="W136" s="55">
+        <v>13</v>
+      </c>
+      <c r="X136" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y136" s="53">
+        <v>12</v>
+      </c>
+      <c r="Z136" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA136" s="53">
+        <v>40</v>
+      </c>
+      <c r="AB136" s="53">
+        <v>5</v>
+      </c>
+      <c r="AC136" s="53">
+        <v>8</v>
+      </c>
+      <c r="AD136" s="50">
+        <v>13</v>
+      </c>
+      <c r="AE136" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A137" s="77"/>
+      <c r="B137" s="80"/>
+      <c r="C137" s="82"/>
+      <c r="D137" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E137" s="29"/>
+      <c r="F137" s="46">
+        <v>100</v>
+      </c>
+      <c r="G137" s="47">
+        <v>83</v>
+      </c>
+      <c r="H137" s="25">
+        <v>67</v>
+      </c>
+      <c r="I137" s="33">
+        <v>100</v>
+      </c>
+      <c r="J137" s="56">
+        <v>31</v>
+      </c>
+      <c r="K137" s="56">
+        <v>65</v>
+      </c>
+      <c r="L137" s="56">
+        <v>51</v>
+      </c>
+      <c r="M137" s="56">
+        <v>22</v>
+      </c>
+      <c r="N137" s="56">
+        <v>6</v>
+      </c>
+      <c r="O137" s="56">
+        <v>11</v>
+      </c>
+      <c r="P137" s="56">
+        <v>21</v>
+      </c>
+      <c r="Q137" s="56">
+        <v>22</v>
+      </c>
+      <c r="R137" s="57">
+        <v>37</v>
+      </c>
+      <c r="S137" s="56">
+        <v>17</v>
+      </c>
+      <c r="T137" s="56">
+        <v>36</v>
+      </c>
+      <c r="U137" s="56">
+        <v>19</v>
+      </c>
+      <c r="V137" s="56">
+        <v>8</v>
+      </c>
+      <c r="W137" s="58">
+        <v>15</v>
+      </c>
+      <c r="X137" s="56">
+        <v>16</v>
+      </c>
+      <c r="Y137" s="56">
+        <v>6</v>
+      </c>
+      <c r="Z137" s="56">
+        <v>12</v>
+      </c>
+      <c r="AA137" s="56">
+        <v>35</v>
+      </c>
+      <c r="AB137" s="56">
+        <v>7</v>
+      </c>
+      <c r="AC137" s="56">
+        <v>7</v>
+      </c>
+      <c r="AD137" s="51">
+        <v>16</v>
+      </c>
+      <c r="AE137" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C138" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D138" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E112" s="2"/>
-      <c r="F112" s="19"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="19"/>
     </row>
-    <row r="113" spans="4:4" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D113" s="2" t="s">
+    <row r="139" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D139" s="2" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...2 lines deleted...]
-    <mergeCell ref="C86:C111"/>
+  <mergeCells count="21">
+    <mergeCell ref="A112:A137"/>
+    <mergeCell ref="B112:B137"/>
+    <mergeCell ref="C112:C137"/>
     <mergeCell ref="A8:A33"/>
     <mergeCell ref="B8:B33"/>
     <mergeCell ref="C8:C33"/>
     <mergeCell ref="A60:A85"/>
     <mergeCell ref="B60:B85"/>
     <mergeCell ref="C60:C85"/>
     <mergeCell ref="A34:A59"/>
     <mergeCell ref="B34:B59"/>
     <mergeCell ref="C34:C59"/>
+    <mergeCell ref="A86:A111"/>
+    <mergeCell ref="B86:B111"/>
+    <mergeCell ref="C86:C111"/>
     <mergeCell ref="AE3:AE7"/>
     <mergeCell ref="F3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="A3:E7"/>
     <mergeCell ref="AD5:AD7"/>
     <mergeCell ref="H4:I7"/>
   </mergeCells>
-  <phoneticPr fontId="12"/>
+  <phoneticPr fontId="13"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.55118110236220474" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" firstPageNumber="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;A</oddHeader>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
+  <rowBreaks count="2" manualBreakCount="2">
     <brk id="59" max="16383" man="1"/>
+    <brk id="111" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>