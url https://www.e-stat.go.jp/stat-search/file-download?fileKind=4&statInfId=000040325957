--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,100 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DFA85BB-CAE1-481C-84F3-4C9679D3A266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28F1C22B-270E-43B9-9ED9-C1F79F372B74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="23" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$E$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$E$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="27">
   <si>
     <t>（年度末現在）</t>
-  </si>
-[...20 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（１）事業所数</t>
     <rPh sb="3" eb="6">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>総　　　数</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（２）被保険者数</t>
     <rPh sb="3" eb="7">
       <t>ヒホケンシャ</t>
@@ -212,58 +190,58 @@
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>標準賞与額１回
 当たりの平均</t>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>（５）育児休業等による
 保険料免除の状況</t>
     <rPh sb="3" eb="5">
       <t>イクジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キュウギョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>トウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ホケンリョウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>メンジョ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -321,117 +299,110 @@
     <rPh sb="7" eb="9">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>１．厚生年金保険　適用状況</t>
     <rPh sb="2" eb="4">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホケン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テキヨウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　　延被保険者数で割ったものである。</t>
-[...4 lines deleted...]
-    <rPh sb="31" eb="33">
+    <t>　延被保険者数で割ったものである。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>注．標準賞与額１回当たりの平均は、標準賞与額年度累計を、賞与支給</t>
+    <rPh sb="30" eb="32">
       <t>シキュウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11.5"/>
-      <name val="ＭＳ 明朝"/>
-[...5 lines deleted...]
-      <sz val="16"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -607,285 +578,278 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyProtection="1"/>
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="8" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="8" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="桁区切り 6" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準 5" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="標準_１表" xfId="8" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -1296,535 +1260,519 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:R58"/>
+  <dimension ref="A1:R56"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="12.625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="4.625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="16.625" style="55" customWidth="1"/>
+    <col min="4" max="4" width="9.375" style="55" customWidth="1"/>
+    <col min="5" max="5" width="15.375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="19.5" style="17" customWidth="1"/>
+    <col min="7" max="7" width="3.875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="4.875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="8.375" style="18" customWidth="1"/>
+    <col min="10" max="10" width="11.25" style="18" customWidth="1"/>
+    <col min="11" max="13" width="19" style="18" customWidth="1"/>
+    <col min="14" max="16" width="9" style="18"/>
+    <col min="17" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18.75">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:18" ht="21.95" customHeight="1">
+      <c r="A1" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:18" ht="30" customHeight="1" thickBot="1">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="4"/>
-[...14 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="18" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A3" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="9">
+        <v>2896902</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17"/>
+    </row>
+    <row r="4" spans="1:18" s="18" customFormat="1" ht="18" customHeight="1">
+      <c r="A4" s="25"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+    </row>
+    <row r="5" spans="1:18" s="18" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+    </row>
+    <row r="6" spans="1:18" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="28"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="17"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="17"/>
+    </row>
+    <row r="7" spans="1:18" s="18" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="6">
+        <v>47480678</v>
+      </c>
+      <c r="F7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+    </row>
+    <row r="8" spans="1:18" ht="21.95" customHeight="1">
+      <c r="A8" s="32"/>
+      <c r="B8" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="11">
+        <v>27950059</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A9" s="36"/>
+      <c r="B9" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="38"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="7">
+        <v>19530619</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="18" customHeight="1">
+      <c r="A10" s="25"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="2"/>
+    </row>
+    <row r="11" spans="1:18" ht="18" customHeight="1" thickBot="1">
+      <c r="A11" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1">
+      <c r="A12" s="40"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="21.95" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="14">
+        <v>339937</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="21.95" customHeight="1">
+      <c r="A14" s="32"/>
+      <c r="B14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="34"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="15">
+        <v>383612</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A15" s="36"/>
+      <c r="B15" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="16">
+        <v>277435</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="42"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="2"/>
+    </row>
+    <row r="17" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A17" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
+      <c r="E17" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A18" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="6">
+        <v>2484294</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15" customHeight="1">
+      <c r="A19" s="71" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="46"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A20" s="72"/>
+      <c r="B20" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="48"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="6">
+        <v>78485542</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A21" s="72"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="35"/>
+      <c r="E21" s="11">
+        <v>47577828</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A22" s="73"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="39"/>
+      <c r="E22" s="7">
+        <v>30907714</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15" customHeight="1">
+      <c r="A23" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A24" s="74"/>
+      <c r="B24" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="48"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="14">
+        <v>500933</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A25" s="74"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="35"/>
+      <c r="E25" s="15">
+        <v>579218</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A26" s="75"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="39"/>
+      <c r="E26" s="16">
+        <v>380425</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="65" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="64" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="65" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="10"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+    </row>
+    <row r="29" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A29" s="79"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="79"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="79"/>
+    </row>
+    <row r="30" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A30" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A31" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="7">
+        <v>148014</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15" customHeight="1">
+      <c r="A32" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="46"/>
+      <c r="C32" s="59"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A33" s="77"/>
+      <c r="B33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5"/>
-[...188 lines deleted...]
-      <c r="E21" s="57" t="s">
+      <c r="C33" s="48"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="6">
+        <v>650682</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A34" s="77"/>
+      <c r="B34" s="61"/>
+      <c r="C34" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="35"/>
+      <c r="E34" s="11">
+        <v>50014</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A35" s="78"/>
+      <c r="B35" s="62"/>
+      <c r="C35" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="39"/>
+      <c r="E35" s="7">
+        <v>600668</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1">
+      <c r="A36" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="31"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="21.95" customHeight="1">
-[...104 lines deleted...]
-      <c r="A33" s="45" t="s">
+    <row r="37" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A37" s="69"/>
+      <c r="B37" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C37" s="48"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="14">
+        <v>292378</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="21.95" customHeight="1">
+      <c r="A38" s="69"/>
+      <c r="B38" s="61"/>
+      <c r="C38" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="46"/>
-[...31 lines deleted...]
-      <c r="C36" s="24" t="s">
+      <c r="D38" s="35"/>
+      <c r="E38" s="15">
+        <v>398398</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A39" s="70"/>
+      <c r="B39" s="62"/>
+      <c r="C39" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="D36" s="56"/>
-[...81 lines deleted...]
-    <row r="58" s="8" customFormat="1"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="16">
+        <v>283550</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="63"/>
+      <c r="B40" s="63"/>
+      <c r="C40" s="63"/>
+      <c r="D40" s="63"/>
+      <c r="E40" s="3"/>
+    </row>
+    <row r="41" spans="1:5" s="18" customFormat="1"/>
+    <row r="42" spans="1:5" s="18" customFormat="1"/>
+    <row r="43" spans="1:5" s="18" customFormat="1"/>
+    <row r="44" spans="1:5" s="18" customFormat="1"/>
+    <row r="45" spans="1:5" s="18" customFormat="1"/>
+    <row r="46" spans="1:5" s="18" customFormat="1"/>
+    <row r="47" spans="1:5" s="18" customFormat="1"/>
+    <row r="48" spans="1:5" s="18" customFormat="1"/>
+    <row r="49" s="18" customFormat="1"/>
+    <row r="50" s="18" customFormat="1"/>
+    <row r="51" s="18" customFormat="1"/>
+    <row r="52" s="18" customFormat="1"/>
+    <row r="53" s="18" customFormat="1"/>
+    <row r="54" s="18" customFormat="1"/>
+    <row r="55" s="18" customFormat="1"/>
+    <row r="56" s="18" customFormat="1"/>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A34:A37"/>
+  <mergeCells count="5">
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A29:E29"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>