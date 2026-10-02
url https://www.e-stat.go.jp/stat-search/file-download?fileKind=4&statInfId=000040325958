--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,737 +1,703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55CDA8C0-E126-44A3-A3C8-CA9384689CF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38E15AE9-84F5-4C00-BECA-3EEFB6B7BFB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="694" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2(1)" sheetId="28" r:id="rId1"/>
     <sheet name="2(2)" sheetId="29" r:id="rId2"/>
     <sheet name="2(3)" sheetId="30" r:id="rId3"/>
     <sheet name="2(4)" sheetId="31" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2(1)'!$A$1:$N$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2(2)'!$A$1:$N$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2(3)'!$A$1:$N$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2(4)'!$A$1:$N$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="53">
   <si>
     <t>区      分</t>
   </si>
   <si>
     <t>事業所数</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>総　　　数</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>被保険者数</t>
     <rPh sb="0" eb="4">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>男　　　　子</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>女　　　　子</t>
     <rPh sb="0" eb="1">
       <t>オンナ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>総　平　均</t>
     <rPh sb="2" eb="3">
       <t>ヘイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒトシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（１）標準報酬月額 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>(年度末現在）</t>
     </r>
     <rPh sb="3" eb="5">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ネンドマツ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ゲンザイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>総　平　均</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヘイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒトシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>（３）標準報酬月額（年度累計）</t>
     <rPh sb="3" eb="5">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ルイケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>延事業所数</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>延被保険者数</t>
     <rPh sb="1" eb="5">
       <t>ヒホケンシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>（４）標準報酬額（総報酬ベース）</t>
     <rPh sb="3" eb="5">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ソウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウシュウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>対前年
 度末比</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ゼン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ドシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>タビ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>スエ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>（２）標準賞与額（年度累計）　</t>
     <rPh sb="3" eb="5">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ショウヨガク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ネンド</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ルイケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>百万円</t>
     <rPh sb="0" eb="2">
       <t>ヒャクマン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>対前年度末比</t>
   </si>
   <si>
     <t>%</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>百万円</t>
     <rPh sb="0" eb="3">
       <t>ヒャクマンエン</t>
     </rPh>
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>対前年度末比</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>標準報酬月額
 年度累計と
 標準賞与額
 年度累計
 の合計</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンド</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ルイケイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ショウヨ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ガク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ネンド</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ルイケイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>一人当たり
 標準報酬額
 （総報酬ベース・年額）</t>
     <rPh sb="0" eb="2">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ア</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ガク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ソウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ネンガク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準報酬月額
 の平均</t>
     <rPh sb="2" eb="4">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準報酬月額
 総計</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソウケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>賞与支給
 延事業所数</t>
     <rPh sb="0" eb="2">
       <t>ショウヨ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>賞与支給
 延被保険者数</t>
     <rPh sb="0" eb="2">
       <t>ショウヨ</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>ヒホケンシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準賞与額
 １回当たり
 の平均</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウヨ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ア</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準賞与額
 年度累計</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウヨ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンド</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ルイケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準報酬月額
 の平均
 (年度平均)</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ネンド</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>標準報酬月額
 年度累計</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンド</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ルイケイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>年度平均
 事業所数</t>
     <rPh sb="0" eb="2">
       <t>ネンド</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>年度平均
 被保険者数</t>
     <rPh sb="0" eb="2">
       <t>ネンド</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>ヒホケンシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>２．厚生年金保険　年度別適用状況</t>
     <rPh sb="2" eb="4">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホケン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>百万円</t>
     <rPh sb="0" eb="3">
       <t>ヒャクマンエン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>百万円</t>
     <rPh sb="0" eb="2">
       <t>ヒャクマン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="12"/>
-[...2 lines deleted...]
-    <t>令和元年度</t>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>令和５年度</t>
   </si>
   <si>
-    <t>注１．標準賞与額１回当たりの平均は、標準賞与額年度累計を、賞与支給延被保険者数で割ったものである。</t>
-[...5 lines deleted...]
-  <si>
     <t>令和２年度</t>
-    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>令和３年度</t>
-    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>令和４年度</t>
-    <phoneticPr fontId="7"/>
-[...36 lines deleted...]
-    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>注．標準賞与額１回当たりの平均は、標準賞与額年度累計を、賞与支給延被保険者数で割ったものである。</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>注．標準報酬月額の平均（年度平均）は、標準報酬月額年度累計を、延被保険者数（各年４月から翌年３月までの各月末における被保険者数の合計）で</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>注．一人当たり標準報酬額は、標準報酬月額年度累計と標準賞与額年度累計の合計を、年度平均被保険者数（各年４月から翌年３月までの平均被保険者数）</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>　割ったものである。</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> で割ったものである。</t>
+    <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0.0;&quot;△&quot;#,##0.0"/>
-    <numFmt numFmtId="185" formatCode="#,##0.0000000;[Red]\-#,##0.0000000"/>
   </numFmts>
-  <fonts count="18">
-[...5 lines deleted...]
-    </font>
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1230,420 +1196,411 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="155">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-[...71 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="13" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="41" fontId="14" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="14" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
-    </xf>
-[...27 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="14" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準_適用状況" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1933,3006 +1890,2930 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:U23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="142" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="11.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="2.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
-    <col min="16" max="16" width="9" style="8"/>
+    <col min="16" max="16" width="9" style="7"/>
     <col min="17" max="18" width="9" style="5"/>
     <col min="19" max="19" width="10.5" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="12.25" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="14.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="6"/>
-[...2 lines deleted...]
-      <c r="G1" s="27"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="22"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="6"/>
-[...3 lines deleted...]
-      <c r="G2" s="27"/>
+      <c r="A2" s="122"/>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="22"/>
     </row>
     <row r="3" spans="1:21" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="15"/>
-[...11 lines deleted...]
-      <c r="N3" s="18"/>
+      <c r="B3" s="123"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:21" ht="20.25" customHeight="1">
-      <c r="A4" s="141" t="s">
+      <c r="A4" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="141"/>
-[...2 lines deleted...]
-      <c r="E4" s="145" t="s">
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="130"/>
+      <c r="G4" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="130"/>
+      <c r="I4" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="130"/>
+      <c r="K4" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="146"/>
-[...4 lines deleted...]
-      <c r="I4" s="145" t="s">
+      <c r="L4" s="131"/>
+      <c r="M4" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="146"/>
-[...7 lines deleted...]
-      <c r="N4" s="141"/>
+      <c r="N4" s="133"/>
     </row>
     <row r="5" spans="1:21" ht="21.75" customHeight="1">
-      <c r="A5" s="143"/>
-[...4 lines deleted...]
-      <c r="F5" s="107" t="s">
+      <c r="A5" s="144"/>
+      <c r="B5" s="144"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="106"/>
-      <c r="H5" s="107" t="s">
+      <c r="G5" s="99"/>
+      <c r="H5" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="I5" s="106"/>
-      <c r="J5" s="107" t="s">
+      <c r="I5" s="99"/>
+      <c r="J5" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="K5" s="106"/>
-      <c r="L5" s="107" t="s">
+      <c r="K5" s="99"/>
+      <c r="L5" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="84"/>
-      <c r="N5" s="103" t="s">
+      <c r="M5" s="77"/>
+      <c r="N5" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="O5" s="10"/>
     </row>
     <row r="6" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A6" s="132" t="s">
+      <c r="A6" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="22"/>
-[...11 lines deleted...]
-      <c r="J6" s="105" t="s">
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="81"/>
+      <c r="H6" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="81"/>
+      <c r="J6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="K6" s="88"/>
-      <c r="L6" s="105" t="s">
+      <c r="K6" s="81"/>
+      <c r="L6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="60"/>
-      <c r="N6" s="61" t="s">
+      <c r="M6" s="55"/>
+      <c r="N6" s="56" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A7" s="133"/>
-      <c r="B7" s="25" t="s">
+      <c r="A7" s="135"/>
+      <c r="B7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="4"/>
-      <c r="D7" s="38"/>
-[...3 lines deleted...]
-      <c r="F7" s="109">
+      <c r="D7" s="33"/>
+      <c r="E7" s="101">
+        <v>2525090</v>
+      </c>
+      <c r="F7" s="102">
+        <v>3</v>
+      </c>
+      <c r="G7" s="101">
+        <v>2614160</v>
+      </c>
+      <c r="H7" s="103">
+        <v>3.5</v>
+      </c>
+      <c r="I7" s="101">
+        <v>2703746</v>
+      </c>
+      <c r="J7" s="103">
+        <v>3.4</v>
+      </c>
+      <c r="K7" s="101">
+        <v>2806824</v>
+      </c>
+      <c r="L7" s="103">
+        <v>3.8</v>
+      </c>
+      <c r="M7" s="101">
+        <v>2896902</v>
+      </c>
+      <c r="N7" s="103">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A8" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="M8" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="R8" s="124"/>
+      <c r="S8" s="124"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="10"/>
+    </row>
+    <row r="9" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A9" s="135"/>
+      <c r="B9" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="24"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="84">
+        <v>45135884</v>
+      </c>
+      <c r="F9" s="103">
+        <v>0.6</v>
+      </c>
+      <c r="G9" s="84">
+        <v>45357133</v>
+      </c>
+      <c r="H9" s="103">
+        <v>0.5</v>
+      </c>
+      <c r="I9" s="84">
+        <v>46181780</v>
+      </c>
+      <c r="J9" s="103">
+        <v>1.8</v>
+      </c>
+      <c r="K9" s="84">
+        <v>46720434</v>
+      </c>
+      <c r="L9" s="103">
+        <v>1.2</v>
+      </c>
+      <c r="M9" s="84">
+        <v>47480678</v>
+      </c>
+      <c r="N9" s="103">
+        <v>1.6</v>
+      </c>
+      <c r="R9" s="124"/>
+      <c r="S9" s="124"/>
+      <c r="T9" s="9"/>
+      <c r="U9" s="9"/>
+    </row>
+    <row r="10" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A10" s="135"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="28"/>
+      <c r="E10" s="85">
+        <v>27548301</v>
+      </c>
+      <c r="F10" s="105">
+        <v>-0.2</v>
+      </c>
+      <c r="G10" s="85">
+        <v>27497411</v>
+      </c>
+      <c r="H10" s="105">
+        <v>-0.2</v>
+      </c>
+      <c r="I10" s="85">
+        <v>27674696</v>
+      </c>
+      <c r="J10" s="105">
+        <v>0.6</v>
+      </c>
+      <c r="K10" s="85">
+        <v>27795186</v>
+      </c>
+      <c r="L10" s="105">
+        <v>0.4</v>
+      </c>
+      <c r="M10" s="85">
+        <v>27950059</v>
+      </c>
+      <c r="N10" s="105">
+        <v>0.6</v>
+      </c>
+      <c r="R10" s="124"/>
+      <c r="S10" s="124"/>
+      <c r="T10" s="9"/>
+      <c r="U10" s="9"/>
+    </row>
+    <row r="11" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A11" s="136"/>
+      <c r="B11" s="30"/>
+      <c r="C11" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="27"/>
+      <c r="E11" s="86">
+        <v>17587583</v>
+      </c>
+      <c r="F11" s="106">
+        <v>1.8</v>
+      </c>
+      <c r="G11" s="86">
+        <v>17859722</v>
+      </c>
+      <c r="H11" s="106">
+        <v>1.5</v>
+      </c>
+      <c r="I11" s="86">
+        <v>18507084</v>
+      </c>
+      <c r="J11" s="107">
+        <v>3.6</v>
+      </c>
+      <c r="K11" s="86">
+        <v>18925248</v>
+      </c>
+      <c r="L11" s="107">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M11" s="86">
+        <v>19530619</v>
+      </c>
+      <c r="N11" s="107">
+        <v>3.2</v>
+      </c>
+      <c r="R11" s="124"/>
+      <c r="S11" s="124"/>
+      <c r="T11" s="9"/>
+      <c r="U11" s="9"/>
+    </row>
+    <row r="12" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A12" s="137" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="R12" s="124"/>
+      <c r="S12" s="124"/>
+      <c r="T12" s="9"/>
+      <c r="U12" s="9"/>
+    </row>
+    <row r="13" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A13" s="138"/>
+      <c r="B13" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="24"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="87">
+        <v>322254</v>
+      </c>
+      <c r="F13" s="103">
+        <v>-0.6</v>
+      </c>
+      <c r="G13" s="87">
+        <v>327278</v>
+      </c>
+      <c r="H13" s="103">
+        <v>1.6</v>
+      </c>
+      <c r="I13" s="87">
+        <v>329472</v>
+      </c>
+      <c r="J13" s="103">
+        <v>0.7</v>
+      </c>
+      <c r="K13" s="87">
+        <v>334382</v>
+      </c>
+      <c r="L13" s="103">
+        <v>1.5</v>
+      </c>
+      <c r="M13" s="87">
+        <v>339937</v>
+      </c>
+      <c r="N13" s="103">
+        <v>1.7</v>
+      </c>
+      <c r="R13" s="124"/>
+      <c r="S13" s="124"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+    </row>
+    <row r="14" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A14" s="138"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="35"/>
+      <c r="E14" s="88">
+        <v>362911</v>
+      </c>
+      <c r="F14" s="105">
+        <v>-0.6</v>
+      </c>
+      <c r="G14" s="73">
+        <v>368753</v>
+      </c>
+      <c r="H14" s="105">
+        <v>1.6</v>
+      </c>
+      <c r="I14" s="73">
+        <v>371731</v>
+      </c>
+      <c r="J14" s="105">
+        <v>0.8</v>
+      </c>
+      <c r="K14" s="73">
+        <v>377252</v>
+      </c>
+      <c r="L14" s="105">
+        <v>1.5</v>
+      </c>
+      <c r="M14" s="73">
+        <v>383612</v>
+      </c>
+      <c r="N14" s="105">
+        <v>1.7</v>
+      </c>
+      <c r="R14" s="124"/>
+      <c r="S14" s="124"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+    </row>
+    <row r="15" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A15" s="139"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="27"/>
+      <c r="E15" s="86">
+        <v>258571</v>
+      </c>
+      <c r="F15" s="106">
+        <v>-0.1</v>
+      </c>
+      <c r="G15" s="74">
+        <v>263422</v>
+      </c>
+      <c r="H15" s="105">
+        <v>1.9</v>
+      </c>
+      <c r="I15" s="74">
+        <v>266280</v>
+      </c>
+      <c r="J15" s="105">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K15" s="74">
+        <v>271420</v>
+      </c>
+      <c r="L15" s="105">
+        <v>1.9</v>
+      </c>
+      <c r="M15" s="74">
+        <v>277435</v>
+      </c>
+      <c r="N15" s="105">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="R15" s="124"/>
+      <c r="S15" s="124"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="10"/>
+    </row>
+    <row r="16" spans="1:21" ht="18" customHeight="1">
+      <c r="A16" s="140" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="37"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="L16" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="N16" s="104" t="s">
+        <v>4</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16" s="9"/>
+    </row>
+    <row r="17" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A17" s="141"/>
+      <c r="B17" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="91">
+        <v>14545205</v>
+      </c>
+      <c r="F17" s="58">
+        <v>-0.1</v>
+      </c>
+      <c r="G17" s="91">
+        <v>14844386</v>
+      </c>
+      <c r="H17" s="58">
+        <v>2.1</v>
+      </c>
+      <c r="I17" s="91">
+        <v>15215619</v>
+      </c>
+      <c r="J17" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="K17" s="91">
+        <v>15622491</v>
+      </c>
+      <c r="L17" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="M17" s="91">
+        <v>16140441</v>
+      </c>
+      <c r="N17" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A18" s="141"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="28"/>
+      <c r="E18" s="92">
+        <v>9997569</v>
+      </c>
+      <c r="F18" s="61">
+        <v>-0.8</v>
+      </c>
+      <c r="G18" s="92">
+        <v>10139748</v>
+      </c>
+      <c r="H18" s="61">
+        <v>1.4</v>
+      </c>
+      <c r="I18" s="92">
+        <v>10287545</v>
+      </c>
+      <c r="J18" s="61">
+        <v>1.5</v>
+      </c>
+      <c r="K18" s="92">
+        <v>10485791</v>
+      </c>
+      <c r="L18" s="61">
+        <v>1.9</v>
+      </c>
+      <c r="M18" s="92">
+        <v>10721972</v>
+      </c>
+      <c r="N18" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A19" s="142"/>
+      <c r="B19" s="40"/>
+      <c r="C19" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="42"/>
+      <c r="E19" s="109">
+        <v>4547636</v>
+      </c>
+      <c r="F19" s="70">
+        <v>1.6</v>
+      </c>
+      <c r="G19" s="109">
+        <v>4704637</v>
+      </c>
+      <c r="H19" s="70">
+        <v>3.5</v>
+      </c>
+      <c r="I19" s="109">
+        <v>4928073</v>
+      </c>
+      <c r="J19" s="110">
+        <v>4.7</v>
+      </c>
+      <c r="K19" s="109">
+        <v>5136700</v>
+      </c>
+      <c r="L19" s="110">
         <v>4.2</v>
       </c>
-      <c r="G7" s="108">
-[...527 lines deleted...]
-    <row r="20" spans="1:21" s="10" customFormat="1">
+      <c r="M19" s="109">
+        <v>5418469</v>
+      </c>
+      <c r="N19" s="110">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" customFormat="1">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="3"/>
-      <c r="G20" s="28"/>
-[...8 lines deleted...]
-      <c r="P20" s="14"/>
+      <c r="G20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="M20" s="23"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
     </row>
-    <row r="21" spans="1:21" s="10" customFormat="1">
+    <row r="21" spans="1:21" customFormat="1">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="3"/>
-      <c r="G21" s="28"/>
-[...8 lines deleted...]
-      <c r="P21" s="14"/>
+      <c r="G21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="M21" s="23"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
     </row>
-    <row r="22" spans="1:21" s="10" customFormat="1">
+    <row r="22" spans="1:21" customFormat="1">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="3"/>
-      <c r="G22" s="28"/>
-[...8 lines deleted...]
-      <c r="P22" s="14"/>
+      <c r="G22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="M22" s="23"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
     </row>
-    <row r="23" spans="1:21" s="10" customFormat="1">
+    <row r="23" spans="1:21" customFormat="1">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="3"/>
-      <c r="G23" s="28"/>
-[...8 lines deleted...]
-      <c r="P23" s="14"/>
+      <c r="G23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="M23" s="23"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:D5"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView showGridLines="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="11.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="2.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
-    <col min="16" max="16" width="9" style="8"/>
+    <col min="16" max="16" width="9" style="7"/>
     <col min="17" max="18" width="9" style="5"/>
     <col min="19" max="19" width="10.5" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="12.25" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="1" spans="1:21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
-      <c r="G1" s="28"/>
-[...8 lines deleted...]
-      <c r="P1" s="14"/>
+      <c r="G1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="M1" s="23"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
-    <row r="2" spans="1:21" s="10" customFormat="1">
+    <row r="2" spans="1:21" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="3"/>
-      <c r="G2" s="28"/>
-[...8 lines deleted...]
-      <c r="P2" s="14"/>
+      <c r="G2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="M2" s="23"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="19"/>
-[...12 lines deleted...]
-      <c r="O3" s="10"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="78"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:21" ht="20.25" customHeight="1">
-      <c r="A4" s="141" t="s">
+      <c r="A4" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="141"/>
-[...2 lines deleted...]
-      <c r="E4" s="145" t="s">
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="130"/>
+      <c r="G4" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="130"/>
+      <c r="I4" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="131"/>
+      <c r="K4" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="146"/>
-[...4 lines deleted...]
-      <c r="I4" s="145" t="s">
+      <c r="L4" s="131"/>
+      <c r="M4" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="146"/>
-[...8 lines deleted...]
-      <c r="O4" s="10"/>
+      <c r="N4" s="133"/>
       <c r="P4" s="5"/>
     </row>
     <row r="5" spans="1:21" ht="21.75" customHeight="1">
-      <c r="A5" s="143"/>
-[...4 lines deleted...]
-      <c r="F5" s="107" t="s">
+      <c r="A5" s="144"/>
+      <c r="B5" s="144"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="111"/>
+      <c r="F5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="120"/>
-      <c r="H5" s="107" t="s">
+      <c r="G5" s="111"/>
+      <c r="H5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="120"/>
-      <c r="J5" s="107" t="s">
+      <c r="I5" s="111"/>
+      <c r="J5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="120"/>
-      <c r="L5" s="107" t="s">
+      <c r="K5" s="111"/>
+      <c r="L5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="104"/>
-      <c r="N5" s="103" t="s">
+      <c r="M5" s="97"/>
+      <c r="N5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="10"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A6" s="135" t="s">
+      <c r="A6" s="137" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="48"/>
-[...3 lines deleted...]
-      <c r="F6" s="105" t="s">
+      <c r="B6" s="43"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="88"/>
-      <c r="H6" s="105" t="s">
+      <c r="G6" s="81"/>
+      <c r="H6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="I6" s="88"/>
-      <c r="J6" s="105" t="s">
+      <c r="I6" s="81"/>
+      <c r="J6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="K6" s="88"/>
-      <c r="L6" s="105" t="s">
+      <c r="K6" s="81"/>
+      <c r="L6" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="60"/>
-      <c r="N6" s="61" t="s">
+      <c r="M6" s="55"/>
+      <c r="N6" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="O6" s="10"/>
       <c r="P6" s="5"/>
     </row>
     <row r="7" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A7" s="136"/>
-      <c r="B7" s="51" t="s">
+      <c r="A7" s="138"/>
+      <c r="B7" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="52"/>
-[...7 lines deleted...]
-      <c r="G7" s="89">
+      <c r="C7" s="47"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="82">
         <v>2165287</v>
       </c>
-      <c r="H7" s="121">
+      <c r="F7" s="112">
         <v>-0.7</v>
       </c>
-      <c r="I7" s="89">
+      <c r="G7" s="82">
         <v>2234060</v>
       </c>
-      <c r="J7" s="64">
+      <c r="H7" s="112">
         <v>3.2</v>
       </c>
-      <c r="K7" s="89">
+      <c r="I7" s="82">
         <v>2318468</v>
       </c>
-      <c r="L7" s="64">
+      <c r="J7" s="59">
         <v>3.8</v>
       </c>
-      <c r="M7" s="89">
+      <c r="K7" s="82">
         <v>2437455</v>
       </c>
-      <c r="N7" s="64">
+      <c r="L7" s="59">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O7" s="10"/>
+      <c r="M7" s="82">
+        <v>2484294</v>
+      </c>
+      <c r="N7" s="59">
+        <v>1.9</v>
+      </c>
       <c r="P7" s="5"/>
     </row>
     <row r="8" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A8" s="149" t="s">
+      <c r="A8" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="54"/>
-[...2 lines deleted...]
-      <c r="E8" s="101" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="F8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="101" t="s">
+      <c r="F8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="101" t="s">
+      <c r="H8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="101" t="s">
+      <c r="J8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="101" t="s">
+      <c r="L8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="M8" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="10"/>
+      <c r="N8" s="98" t="s">
+        <v>4</v>
+      </c>
       <c r="P8" s="5"/>
     </row>
     <row r="9" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A9" s="150"/>
+      <c r="A9" s="147"/>
       <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="55"/>
-[...7 lines deleted...]
-      <c r="G9" s="98">
+      <c r="C9" s="50"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="91">
         <v>73182779</v>
       </c>
-      <c r="H9" s="63">
+      <c r="F9" s="113">
         <v>2.6</v>
       </c>
-      <c r="I9" s="98">
+      <c r="G9" s="91">
         <v>74510071</v>
       </c>
-      <c r="J9" s="63">
+      <c r="H9" s="58">
         <v>1.8</v>
       </c>
-      <c r="K9" s="98">
+      <c r="I9" s="91">
         <v>76385979</v>
       </c>
-      <c r="L9" s="63">
+      <c r="J9" s="58">
         <v>2.5</v>
       </c>
-      <c r="M9" s="98">
+      <c r="K9" s="91">
         <v>79181244</v>
       </c>
-      <c r="N9" s="63">
+      <c r="L9" s="58">
         <v>3.7</v>
       </c>
-      <c r="O9" s="10"/>
+      <c r="M9" s="91">
+        <v>78485542</v>
+      </c>
+      <c r="N9" s="58">
+        <v>-0.9</v>
+      </c>
       <c r="P9" s="5"/>
     </row>
     <row r="10" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A10" s="150"/>
+      <c r="A10" s="147"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="34" t="s">
+      <c r="C10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="56"/>
-[...6 lines deleted...]
-      <c r="G10" s="99">
+      <c r="D10" s="51"/>
+      <c r="E10" s="92">
         <v>45605589</v>
       </c>
-      <c r="H10" s="66">
+      <c r="F10" s="114">
         <v>0.6</v>
       </c>
-      <c r="I10" s="99">
+      <c r="G10" s="92">
         <v>45984424</v>
       </c>
-      <c r="J10" s="66">
+      <c r="H10" s="61">
         <v>0.8</v>
       </c>
-      <c r="K10" s="99">
+      <c r="I10" s="92">
         <v>46854464</v>
       </c>
-      <c r="L10" s="66">
+      <c r="J10" s="61">
         <v>1.9</v>
       </c>
-      <c r="M10" s="99">
+      <c r="K10" s="92">
         <v>48200243</v>
       </c>
-      <c r="N10" s="66">
+      <c r="L10" s="61">
         <v>2.9</v>
       </c>
-      <c r="O10" s="10"/>
+      <c r="M10" s="92">
+        <v>47577828</v>
+      </c>
+      <c r="N10" s="61">
+        <v>-1.3</v>
+      </c>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A11" s="151"/>
-[...1 lines deleted...]
-      <c r="C11" s="80" t="s">
+      <c r="A11" s="148"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="81"/>
-[...6 lines deleted...]
-      <c r="G11" s="100">
+      <c r="D11" s="75"/>
+      <c r="E11" s="93">
         <v>27577190</v>
       </c>
-      <c r="H11" s="68">
+      <c r="F11" s="115">
         <v>6.1</v>
       </c>
-      <c r="I11" s="100">
+      <c r="G11" s="93">
         <v>28525647</v>
       </c>
-      <c r="J11" s="63">
+      <c r="H11" s="63">
         <v>3.4</v>
       </c>
-      <c r="K11" s="100">
+      <c r="I11" s="93">
         <v>29531515</v>
       </c>
-      <c r="L11" s="63">
+      <c r="J11" s="58">
         <v>3.5</v>
       </c>
-      <c r="M11" s="100">
+      <c r="K11" s="93">
         <v>30981001</v>
       </c>
-      <c r="N11" s="63">
+      <c r="L11" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="O11" s="10"/>
+      <c r="M11" s="93">
+        <v>30907714</v>
+      </c>
+      <c r="N11" s="58">
+        <v>-0.2</v>
+      </c>
       <c r="P11" s="5"/>
     </row>
     <row r="12" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A12" s="149" t="s">
+      <c r="A12" s="146" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="54"/>
-[...2 lines deleted...]
-      <c r="E12" s="101" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="F12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="101" t="s">
+      <c r="F12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="H12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="101" t="s">
+      <c r="H12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="101" t="s">
+      <c r="J12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="101" t="s">
+      <c r="L12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="10"/>
+      <c r="N12" s="98" t="s">
+        <v>4</v>
+      </c>
       <c r="P12" s="5"/>
     </row>
     <row r="13" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A13" s="150"/>
+      <c r="A13" s="147"/>
       <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="55"/>
-[...7 lines deleted...]
-      <c r="G13" s="65">
+      <c r="C13" s="50"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="60">
         <v>470615</v>
       </c>
-      <c r="H13" s="64">
+      <c r="F13" s="116">
         <v>-4.8</v>
       </c>
-      <c r="I13" s="65">
+      <c r="G13" s="60">
         <v>474565</v>
       </c>
-      <c r="J13" s="64">
+      <c r="H13" s="59">
         <v>0.8</v>
       </c>
-      <c r="K13" s="65">
+      <c r="I13" s="60">
         <v>480176</v>
       </c>
-      <c r="L13" s="64">
+      <c r="J13" s="59">
         <v>1.2</v>
       </c>
-      <c r="M13" s="65">
+      <c r="K13" s="60">
         <v>478063</v>
       </c>
-      <c r="N13" s="64">
+      <c r="L13" s="59">
         <v>-0.4</v>
       </c>
-      <c r="O13" s="10"/>
+      <c r="M13" s="60">
+        <v>500933</v>
+      </c>
+      <c r="N13" s="59">
+        <v>4.8</v>
+      </c>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:21" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A14" s="150"/>
+      <c r="A14" s="147"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="34" t="s">
+      <c r="C14" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="56"/>
-[...6 lines deleted...]
-      <c r="G14" s="67">
+      <c r="D14" s="51"/>
+      <c r="E14" s="62">
         <v>544698</v>
       </c>
-      <c r="H14" s="66">
+      <c r="F14" s="114">
         <v>-3.9</v>
       </c>
-      <c r="I14" s="67">
+      <c r="G14" s="62">
         <v>550162</v>
       </c>
-      <c r="J14" s="64">
+      <c r="H14" s="61">
         <v>1</v>
       </c>
-      <c r="K14" s="67">
+      <c r="I14" s="62">
         <v>557264</v>
       </c>
-      <c r="L14" s="64">
+      <c r="J14" s="59">
         <v>1.3</v>
       </c>
-      <c r="M14" s="67">
+      <c r="K14" s="62">
         <v>555750</v>
       </c>
-      <c r="N14" s="64">
+      <c r="L14" s="59">
         <v>-0.3</v>
       </c>
+      <c r="M14" s="62">
+        <v>579218</v>
+      </c>
+      <c r="N14" s="59">
+        <v>4.2</v>
+      </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A15" s="151"/>
-[...1 lines deleted...]
-      <c r="C15" s="80" t="s">
+      <c r="A15" s="148"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="81"/>
-[...6 lines deleted...]
-      <c r="G15" s="69">
+      <c r="D15" s="75"/>
+      <c r="E15" s="95">
         <v>348101</v>
       </c>
-      <c r="H15" s="70">
+      <c r="F15" s="115">
         <v>-5.4</v>
       </c>
-      <c r="I15" s="69">
+      <c r="G15" s="64">
         <v>352699</v>
       </c>
-      <c r="J15" s="64">
+      <c r="H15" s="65">
         <v>1.3</v>
       </c>
-      <c r="K15" s="69">
+      <c r="I15" s="64">
         <v>357868</v>
       </c>
-      <c r="L15" s="64">
+      <c r="J15" s="59">
         <v>1.5</v>
       </c>
-      <c r="M15" s="69">
+      <c r="K15" s="64">
         <v>357198</v>
       </c>
-      <c r="N15" s="64">
+      <c r="L15" s="59">
         <v>-0.2</v>
       </c>
+      <c r="M15" s="64">
+        <v>380425</v>
+      </c>
+      <c r="N15" s="59">
+        <v>6.5</v>
+      </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A16" s="149" t="s">
+      <c r="A16" s="146" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="54"/>
-[...2 lines deleted...]
-      <c r="E16" s="101" t="s">
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="F16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="101" t="s">
+      <c r="F16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="H16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="101" t="s">
+      <c r="H16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="101" t="s">
+      <c r="J16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="101" t="s">
+      <c r="L16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="N16" s="105" t="s">
+      <c r="N16" s="98" t="s">
         <v>4</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A17" s="150"/>
+      <c r="A17" s="147"/>
       <c r="B17" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="55"/>
-[...4 lines deleted...]
-      <c r="F17" s="122">
+      <c r="C17" s="50"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="68">
+        <v>34440912</v>
+      </c>
+      <c r="F17" s="113">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="G17" s="68">
+        <v>35359872</v>
+      </c>
+      <c r="H17" s="69">
+        <v>2.7</v>
+      </c>
+      <c r="I17" s="68">
+        <v>36678696</v>
+      </c>
+      <c r="J17" s="59">
+        <v>3.7</v>
+      </c>
+      <c r="K17" s="68">
+        <v>37853647</v>
+      </c>
+      <c r="L17" s="59">
+        <v>3.2</v>
+      </c>
+      <c r="M17" s="68">
+        <v>39315992</v>
+      </c>
+      <c r="N17" s="59">
+        <v>3.9</v>
+      </c>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A18" s="147"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="62">
+        <v>24841270</v>
+      </c>
+      <c r="F18" s="114">
+        <v>-3.3</v>
+      </c>
+      <c r="G18" s="62">
+        <v>25298901</v>
+      </c>
+      <c r="H18" s="61">
         <v>1.8</v>
       </c>
-      <c r="G17" s="73">
-[...20 lines deleted...]
-      <c r="N17" s="64">
+      <c r="I18" s="62">
+        <v>26110323</v>
+      </c>
+      <c r="J18" s="59">
         <v>3.2</v>
       </c>
-      <c r="O17"/>
-[...4 lines deleted...]
-      <c r="C18" s="34" t="s">
+      <c r="K18" s="62">
+        <v>26787299</v>
+      </c>
+      <c r="L18" s="59">
+        <v>2.6</v>
+      </c>
+      <c r="M18" s="62">
+        <v>27557917</v>
+      </c>
+      <c r="N18" s="59">
+        <v>2.9</v>
+      </c>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A19" s="149"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="76"/>
+      <c r="E19" s="71">
+        <v>9599642</v>
+      </c>
+      <c r="F19" s="117">
+        <v>0.4</v>
+      </c>
+      <c r="G19" s="71">
+        <v>10060971</v>
+      </c>
+      <c r="H19" s="70">
+        <v>4.8</v>
+      </c>
+      <c r="I19" s="71">
+        <v>10568373</v>
+      </c>
+      <c r="J19" s="110">
         <v>5</v>
       </c>
-      <c r="D18" s="56"/>
-[...63 lines deleted...]
-      <c r="M19" s="76">
+      <c r="K19" s="71">
         <v>11066348</v>
       </c>
-      <c r="N19" s="119">
+      <c r="L19" s="110">
         <v>4.7</v>
       </c>
+      <c r="M19" s="71">
+        <v>11758075</v>
+      </c>
+      <c r="N19" s="110">
+        <v>6.3</v>
+      </c>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="131" t="s">
-        <v>45</v>
+      <c r="A20" s="127" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:D5"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr codeName="Sheet3">
-[...1 lines deleted...]
-  </sheetPr>
+  <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:U21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="11.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="2.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.625" style="3" customWidth="1"/>
     <col min="8" max="8" width="6.125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="3" customWidth="1"/>
     <col min="10" max="10" width="6.125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="3" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.625" style="3" customWidth="1"/>
     <col min="14" max="14" width="6.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="14.25">
-      <c r="A1" s="59"/>
-[...1 lines deleted...]
-      <c r="C1" s="6"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
-      <c r="F1" s="7"/>
-      <c r="G1" s="27"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="22"/>
       <c r="H1" s="3"/>
       <c r="I1" s="1"/>
       <c r="J1" s="3"/>
       <c r="K1" s="1"/>
       <c r="L1" s="3"/>
       <c r="M1" s="1"/>
       <c r="N1" s="3"/>
       <c r="O1"/>
-      <c r="P1" s="8"/>
+      <c r="P1" s="7"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
-      <c r="A2" s="6"/>
-[...1 lines deleted...]
-      <c r="C2" s="6"/>
+      <c r="A2" s="122"/>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
-      <c r="F2" s="7"/>
-      <c r="G2" s="27"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="22"/>
       <c r="H2" s="3"/>
       <c r="I2" s="1"/>
       <c r="J2" s="3"/>
       <c r="K2" s="1"/>
       <c r="L2" s="3"/>
       <c r="M2" s="1"/>
       <c r="N2" s="3"/>
       <c r="O2"/>
-      <c r="P2" s="8"/>
+      <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16" s="5" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="19"/>
-[...12 lines deleted...]
-      <c r="O3" s="10"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3"/>
     </row>
     <row r="4" spans="1:16" s="5" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="141" t="s">
+      <c r="A4" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="141"/>
-[...2 lines deleted...]
-      <c r="E4" s="145" t="s">
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="130"/>
+      <c r="G4" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="130"/>
+      <c r="I4" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="131"/>
+      <c r="K4" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="146"/>
-[...4 lines deleted...]
-      <c r="I4" s="145" t="s">
+      <c r="L4" s="131"/>
+      <c r="M4" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="146"/>
-[...8 lines deleted...]
-      <c r="O4" s="10"/>
+      <c r="N4" s="133"/>
+      <c r="O4"/>
     </row>
     <row r="5" spans="1:16" s="5" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A5" s="143"/>
-[...4 lines deleted...]
-      <c r="F5" s="107" t="s">
+      <c r="A5" s="144"/>
+      <c r="B5" s="144"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="111"/>
+      <c r="F5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="120"/>
-      <c r="H5" s="107" t="s">
+      <c r="G5" s="111"/>
+      <c r="H5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="120"/>
-      <c r="J5" s="107" t="s">
+      <c r="I5" s="111"/>
+      <c r="J5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="120"/>
-      <c r="L5" s="107" t="s">
+      <c r="K5" s="111"/>
+      <c r="L5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="104"/>
-      <c r="N5" s="103" t="s">
+      <c r="M5" s="97"/>
+      <c r="N5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="10"/>
+      <c r="O5"/>
     </row>
     <row r="6" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A6" s="135" t="s">
+      <c r="A6" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="48"/>
-[...22 lines deleted...]
-      <c r="O6" s="10"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="118"/>
+      <c r="H6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="118"/>
+      <c r="J6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="118"/>
+      <c r="L6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="21"/>
+      <c r="N6" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6"/>
     </row>
     <row r="7" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A7" s="136"/>
-      <c r="B7" s="51" t="s">
+      <c r="A7" s="138"/>
+      <c r="B7" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="52"/>
-[...7 lines deleted...]
-      <c r="G7" s="89">
+      <c r="C7" s="47"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="82">
         <v>29912821</v>
       </c>
-      <c r="H7" s="121">
+      <c r="F7" s="112">
         <v>3.4</v>
       </c>
-      <c r="I7" s="89">
+      <c r="G7" s="82">
         <v>30914121</v>
       </c>
-      <c r="J7" s="64">
+      <c r="H7" s="112">
         <v>3.3</v>
       </c>
-      <c r="K7" s="89">
+      <c r="I7" s="82">
         <v>32006372</v>
       </c>
-      <c r="L7" s="64">
+      <c r="J7" s="59">
         <v>3.5</v>
       </c>
-      <c r="M7" s="89">
+      <c r="K7" s="82">
         <v>33130548</v>
       </c>
-      <c r="N7" s="64">
+      <c r="L7" s="59">
         <v>3.5</v>
       </c>
-      <c r="O7" s="10"/>
+      <c r="M7" s="82">
+        <v>34302217</v>
+      </c>
+      <c r="N7" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="O7"/>
     </row>
     <row r="8" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A8" s="149" t="s">
+      <c r="A8" s="146" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="54"/>
-[...2 lines deleted...]
-      <c r="E8" s="101" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="F8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="101" t="s">
+      <c r="F8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="101" t="s">
+      <c r="H8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="J8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="128" t="s">
+      <c r="L8" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M8" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="71" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="10"/>
+      <c r="N8" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="O8"/>
     </row>
     <row r="9" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="150"/>
+      <c r="A9" s="147"/>
       <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="55"/>
-[...4 lines deleted...]
-      <c r="F9" s="63">
+      <c r="C9" s="50"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="91">
+        <v>544041028</v>
+      </c>
+      <c r="F9" s="58">
+        <v>0.7</v>
+      </c>
+      <c r="G9" s="91">
+        <v>546974026</v>
+      </c>
+      <c r="H9" s="58">
+        <v>0.5</v>
+      </c>
+      <c r="I9" s="91">
+        <v>553507834</v>
+      </c>
+      <c r="J9" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="K9" s="91">
+        <v>562011037</v>
+      </c>
+      <c r="L9" s="58">
         <v>1.5</v>
       </c>
-      <c r="G9" s="98">
-[...23 lines deleted...]
-      <c r="O9" s="10"/>
+      <c r="M9" s="91">
+        <v>565350514</v>
+      </c>
+      <c r="N9" s="58">
+        <v>0.6</v>
+      </c>
+      <c r="O9"/>
     </row>
     <row r="10" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="150"/>
+      <c r="A10" s="147"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="34" t="s">
+      <c r="C10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="56"/>
-[...6 lines deleted...]
-      <c r="G10" s="99">
+      <c r="D10" s="51"/>
+      <c r="E10" s="92">
         <v>332638746</v>
       </c>
-      <c r="H10" s="66">
+      <c r="F10" s="61">
         <v>0</v>
       </c>
-      <c r="I10" s="99">
+      <c r="G10" s="92">
         <v>332134084</v>
       </c>
-      <c r="J10" s="66">
+      <c r="H10" s="61">
         <v>-0.2</v>
       </c>
-      <c r="K10" s="99">
+      <c r="I10" s="92">
         <v>333103551</v>
       </c>
-      <c r="L10" s="66">
+      <c r="J10" s="61">
         <v>0.3</v>
       </c>
-      <c r="M10" s="99">
+      <c r="K10" s="92">
         <v>335056469</v>
       </c>
-      <c r="N10" s="66">
+      <c r="L10" s="61">
         <v>0.6</v>
       </c>
-      <c r="O10" s="10"/>
+      <c r="M10" s="92">
+        <v>334056585</v>
+      </c>
+      <c r="N10" s="61">
+        <v>-0.3</v>
+      </c>
+      <c r="O10"/>
     </row>
     <row r="11" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="151"/>
-[...1 lines deleted...]
-      <c r="C11" s="80" t="s">
+      <c r="A11" s="148"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="81"/>
-[...3 lines deleted...]
-      <c r="F11" s="68">
+      <c r="D11" s="75"/>
+      <c r="E11" s="93">
+        <v>211402282</v>
+      </c>
+      <c r="F11" s="63">
+        <v>1.8</v>
+      </c>
+      <c r="G11" s="93">
+        <v>214839942</v>
+      </c>
+      <c r="H11" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="I11" s="93">
+        <v>220404283</v>
+      </c>
+      <c r="J11" s="58">
         <v>2.6</v>
       </c>
-      <c r="G11" s="100">
-[...17 lines deleted...]
-      <c r="M11" s="100">
+      <c r="K11" s="93">
         <v>226954568</v>
       </c>
-      <c r="N11" s="63">
+      <c r="L11" s="58">
         <v>3</v>
       </c>
-      <c r="O11" s="10"/>
+      <c r="M11" s="93">
+        <v>231293929</v>
+      </c>
+      <c r="N11" s="58">
+        <v>1.9</v>
+      </c>
+      <c r="O11"/>
     </row>
     <row r="12" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="149" t="s">
+      <c r="A12" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="54"/>
-[...2 lines deleted...]
-      <c r="E12" s="101" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="F12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="101" t="s">
+      <c r="F12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="H12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="101" t="s">
+      <c r="H12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="J12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="128" t="s">
+      <c r="J12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="L12" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="128" t="s">
+      <c r="L12" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="N12" s="71" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="10"/>
+      <c r="N12" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12"/>
     </row>
     <row r="13" spans="1:16" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A13" s="150"/>
+      <c r="A13" s="147"/>
       <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="55"/>
-[...7 lines deleted...]
-      <c r="G13" s="65">
+      <c r="C13" s="50"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="60">
         <v>321908</v>
       </c>
-      <c r="H13" s="64">
+      <c r="F13" s="59">
         <v>-0.1</v>
       </c>
-      <c r="I13" s="65">
+      <c r="G13" s="60">
         <v>324432</v>
       </c>
-      <c r="J13" s="63">
+      <c r="H13" s="59">
         <v>0.8</v>
       </c>
-      <c r="K13" s="65">
+      <c r="I13" s="60">
         <v>327771</v>
       </c>
-      <c r="L13" s="63">
+      <c r="J13" s="58">
         <v>1</v>
       </c>
-      <c r="M13" s="65">
+      <c r="K13" s="60">
         <v>331359</v>
       </c>
-      <c r="N13" s="63">
+      <c r="L13" s="58">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O13" s="10"/>
+      <c r="M13" s="60">
+        <v>336110</v>
+      </c>
+      <c r="N13" s="58">
+        <v>1.4</v>
+      </c>
+      <c r="O13"/>
     </row>
     <row r="14" spans="1:16" ht="16.5" customHeight="1">
-      <c r="A14" s="150"/>
+      <c r="A14" s="147"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="34" t="s">
+      <c r="C14" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="56"/>
-[...6 lines deleted...]
-      <c r="G14" s="67">
+      <c r="D14" s="51"/>
+      <c r="E14" s="62">
         <v>362526</v>
       </c>
-      <c r="H14" s="66">
+      <c r="F14" s="61">
         <v>-0.2</v>
       </c>
-      <c r="I14" s="67">
+      <c r="G14" s="62">
         <v>365503</v>
       </c>
-      <c r="J14" s="66">
+      <c r="H14" s="61">
         <v>0.8</v>
       </c>
-      <c r="K14" s="67">
+      <c r="I14" s="62">
         <v>369529</v>
       </c>
-      <c r="L14" s="66">
+      <c r="J14" s="61">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M14" s="67">
+      <c r="K14" s="62">
         <v>373864</v>
       </c>
-      <c r="N14" s="66">
+      <c r="L14" s="61">
         <v>1.2</v>
       </c>
+      <c r="M14" s="62">
+        <v>379442</v>
+      </c>
+      <c r="N14" s="61">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="15" spans="1:16" ht="16.5" customHeight="1">
-      <c r="A15" s="151"/>
-[...1 lines deleted...]
-      <c r="C15" s="80" t="s">
+      <c r="A15" s="148"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="81"/>
-[...3 lines deleted...]
-      <c r="F15" s="68">
+      <c r="D15" s="75"/>
+      <c r="E15" s="95">
+        <v>257998</v>
+      </c>
+      <c r="F15" s="63">
+        <v>0.4</v>
+      </c>
+      <c r="G15" s="64">
+        <v>260938</v>
+      </c>
+      <c r="H15" s="65">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G15" s="69">
-[...11 lines deleted...]
-      <c r="K15" s="69">
+      <c r="I15" s="64">
         <v>264660</v>
       </c>
-      <c r="L15" s="63">
+      <c r="J15" s="58">
         <v>1.4</v>
       </c>
-      <c r="M15" s="69">
+      <c r="K15" s="64">
         <v>268609</v>
       </c>
-      <c r="N15" s="63">
+      <c r="L15" s="58">
         <v>1.5</v>
       </c>
+      <c r="M15" s="64">
+        <v>273525</v>
+      </c>
+      <c r="N15" s="58">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="16" spans="1:16" ht="18" customHeight="1">
-      <c r="A16" s="149" t="s">
+      <c r="A16" s="146" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="54"/>
-[...2 lines deleted...]
-      <c r="E16" s="101" t="s">
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="F16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="101" t="s">
+      <c r="F16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="H16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="101" t="s">
+      <c r="H16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="72" t="s">
+      <c r="J16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="72" t="s">
+      <c r="L16" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="N16" s="71" t="s">
+      <c r="N16" s="66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A17" s="150"/>
+      <c r="A17" s="147"/>
       <c r="B17" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="55"/>
-[...7 lines deleted...]
-      <c r="G17" s="73">
+      <c r="C17" s="50"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="68">
         <v>175131340</v>
       </c>
-      <c r="H17" s="74">
+      <c r="F17" s="58">
         <v>0.6</v>
       </c>
-      <c r="I17" s="73">
+      <c r="G17" s="68">
         <v>177456087</v>
       </c>
-      <c r="J17" s="64">
+      <c r="H17" s="69">
         <v>1.3</v>
       </c>
-      <c r="K17" s="73">
+      <c r="I17" s="68">
         <v>181423570</v>
       </c>
-      <c r="L17" s="64">
+      <c r="J17" s="59">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M17" s="73">
+      <c r="K17" s="68">
         <v>186227445</v>
       </c>
-      <c r="N17" s="64">
+      <c r="L17" s="59">
         <v>2.6</v>
       </c>
+      <c r="M17" s="68">
+        <v>190019925</v>
+      </c>
+      <c r="N17" s="59">
+        <v>2</v>
+      </c>
     </row>
     <row r="18" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A18" s="150"/>
+      <c r="A18" s="147"/>
       <c r="B18" s="4"/>
-      <c r="C18" s="34" t="s">
+      <c r="C18" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="56"/>
-[...3 lines deleted...]
-      <c r="F18" s="66">
+      <c r="D18" s="51"/>
+      <c r="E18" s="62">
+        <v>120590028</v>
+      </c>
+      <c r="F18" s="61">
+        <v>-0.2</v>
+      </c>
+      <c r="G18" s="62">
+        <v>121396144</v>
+      </c>
+      <c r="H18" s="61">
+        <v>0.7</v>
+      </c>
+      <c r="I18" s="79">
+        <v>123091286</v>
+      </c>
+      <c r="J18" s="59">
         <v>1.4</v>
       </c>
-      <c r="G18" s="67">
-[...17 lines deleted...]
-      <c r="M18" s="86">
+      <c r="K18" s="79">
         <v>125265515</v>
       </c>
-      <c r="N18" s="64">
+      <c r="L18" s="59">
         <v>1.8</v>
       </c>
+      <c r="M18" s="79">
+        <v>126755231</v>
+      </c>
+      <c r="N18" s="59">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="19" spans="1:21" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A19" s="152"/>
-[...1 lines deleted...]
-      <c r="C19" s="82" t="s">
+      <c r="A19" s="149"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="83"/>
-[...6 lines deleted...]
-      <c r="G19" s="76">
+      <c r="D19" s="76"/>
+      <c r="E19" s="71">
         <v>54541312</v>
       </c>
-      <c r="H19" s="75">
+      <c r="F19" s="70">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I19" s="87">
+      <c r="G19" s="71">
         <v>56059944</v>
       </c>
-      <c r="J19" s="119">
+      <c r="H19" s="70">
         <v>2.8</v>
       </c>
-      <c r="K19" s="87">
+      <c r="I19" s="80">
         <v>58332284</v>
       </c>
-      <c r="L19" s="119">
+      <c r="J19" s="110">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M19" s="87">
+      <c r="K19" s="80">
         <v>60961930</v>
       </c>
-      <c r="N19" s="119">
+      <c r="L19" s="110">
         <v>4.5</v>
       </c>
+      <c r="M19" s="80">
+        <v>63264694</v>
+      </c>
+      <c r="N19" s="110">
+        <v>3.8</v>
+      </c>
     </row>
     <row r="20" spans="1:21" s="5" customFormat="1">
-      <c r="A20" s="131" t="s">
-        <v>51</v>
+      <c r="A20" s="127" t="s">
+        <v>49</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="3"/>
       <c r="G20" s="1"/>
       <c r="H20" s="3"/>
       <c r="I20" s="1"/>
       <c r="J20" s="3"/>
       <c r="K20" s="1"/>
       <c r="L20" s="3"/>
-      <c r="M20" s="130"/>
-      <c r="N20" s="7"/>
+      <c r="M20" s="121"/>
+      <c r="N20" s="6"/>
       <c r="O20"/>
-      <c r="P20" s="8"/>
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="P20" s="7"/>
+    </row>
+    <row r="21" spans="1:21" customFormat="1">
+      <c r="A21" s="128" t="s">
+        <v>51</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="3"/>
-      <c r="G21" s="28"/>
-[...8 lines deleted...]
-      <c r="P21" s="14"/>
+      <c r="G21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="M21" s="23"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:D5"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <sheetPr codeName="Sheet4">
-[...2 lines deleted...]
-  <dimension ref="A1:U25"/>
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:U21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="118" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="11.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="2.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="6.125" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.625" style="3" customWidth="1"/>
     <col min="8" max="8" width="6.125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="3" customWidth="1"/>
     <col min="10" max="10" width="6.125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="3" customWidth="1"/>
     <col min="12" max="12" width="6.125" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.625" style="3" customWidth="1"/>
     <col min="14" max="14" width="6.125" style="3" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="10" customFormat="1" ht="14.25" customHeight="1">
+    <row r="1" spans="1:21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
-      <c r="G1" s="28"/>
-[...8 lines deleted...]
-      <c r="P1" s="14"/>
+      <c r="G1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="M1" s="23"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
-    <row r="2" spans="1:21" s="10" customFormat="1">
+    <row r="2" spans="1:21" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="3"/>
-      <c r="G2" s="28"/>
-[...8 lines deleted...]
-      <c r="P2" s="14"/>
+      <c r="G2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="M2" s="23"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21" s="5" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="19"/>
-[...13 lines deleted...]
-      <c r="P3" s="9"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3"/>
+      <c r="P3" s="8"/>
     </row>
     <row r="4" spans="1:21" s="5" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="141" t="s">
+      <c r="A4" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="141"/>
-[...2 lines deleted...]
-      <c r="E4" s="145" t="s">
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="129" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="130"/>
+      <c r="G4" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="130"/>
+      <c r="I4" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="131"/>
+      <c r="K4" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="146"/>
-[...4 lines deleted...]
-      <c r="I4" s="145" t="s">
+      <c r="L4" s="131"/>
+      <c r="M4" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="146"/>
-[...8 lines deleted...]
-      <c r="O4" s="10"/>
+      <c r="N4" s="133"/>
+      <c r="O4"/>
     </row>
     <row r="5" spans="1:21" s="5" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A5" s="143"/>
-[...4 lines deleted...]
-      <c r="F5" s="107" t="s">
+      <c r="A5" s="144"/>
+      <c r="B5" s="144"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="111"/>
+      <c r="F5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="120"/>
-      <c r="H5" s="107" t="s">
+      <c r="G5" s="111"/>
+      <c r="H5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="120"/>
-      <c r="J5" s="107" t="s">
+      <c r="I5" s="111"/>
+      <c r="J5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="120"/>
-      <c r="L5" s="107" t="s">
+      <c r="K5" s="111"/>
+      <c r="L5" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="104"/>
-      <c r="N5" s="103" t="s">
+      <c r="M5" s="97"/>
+      <c r="N5" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="10"/>
+      <c r="O5"/>
     </row>
     <row r="6" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A6" s="135" t="s">
+      <c r="A6" s="137" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="48"/>
-[...22 lines deleted...]
-      <c r="O6" s="10"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="118"/>
+      <c r="H6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="118"/>
+      <c r="J6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="118"/>
+      <c r="L6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="21"/>
+      <c r="N6" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6"/>
     </row>
     <row r="7" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A7" s="136"/>
-      <c r="B7" s="51" t="s">
+      <c r="A7" s="138"/>
+      <c r="B7" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="52"/>
-[...7 lines deleted...]
-      <c r="G7" s="89">
+      <c r="C7" s="47"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="82">
         <v>2492735</v>
       </c>
-      <c r="H7" s="121">
+      <c r="F7" s="112">
         <v>3.4</v>
       </c>
-      <c r="I7" s="89">
+      <c r="G7" s="82">
         <v>2576177</v>
       </c>
-      <c r="J7" s="64">
+      <c r="H7" s="112">
         <v>3.3</v>
       </c>
-      <c r="K7" s="89">
+      <c r="I7" s="82">
         <v>2667198</v>
       </c>
-      <c r="L7" s="64">
+      <c r="J7" s="59">
         <v>3.5</v>
       </c>
-      <c r="M7" s="89">
+      <c r="K7" s="82">
         <v>2760879</v>
       </c>
-      <c r="N7" s="64">
+      <c r="L7" s="59">
         <v>3.5</v>
       </c>
-      <c r="O7" s="10"/>
+      <c r="M7" s="82">
+        <v>2858518</v>
+      </c>
+      <c r="N7" s="59">
+        <v>3.5</v>
+      </c>
+      <c r="O7"/>
     </row>
     <row r="8" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A8" s="149" t="s">
+      <c r="A8" s="146" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="54"/>
-[...2 lines deleted...]
-      <c r="E8" s="101" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="F8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="101" t="s">
+      <c r="F8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="101" t="s">
+      <c r="H8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="J8" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="128" t="s">
+      <c r="L8" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M8" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="71" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="10"/>
+      <c r="N8" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="O8"/>
     </row>
     <row r="9" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="150"/>
+      <c r="A9" s="147"/>
       <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="55"/>
-[...4 lines deleted...]
-      <c r="F9" s="63">
+      <c r="C9" s="50"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="91">
+        <v>45336753</v>
+      </c>
+      <c r="F9" s="58">
+        <v>0.7</v>
+      </c>
+      <c r="G9" s="91">
+        <v>45581169</v>
+      </c>
+      <c r="H9" s="58">
+        <v>0.5</v>
+      </c>
+      <c r="I9" s="91">
+        <v>46125653</v>
+      </c>
+      <c r="J9" s="58">
+        <v>1.2</v>
+      </c>
+      <c r="K9" s="91">
+        <v>46834253</v>
+      </c>
+      <c r="L9" s="59">
         <v>1.5</v>
       </c>
-      <c r="G9" s="98">
-[...23 lines deleted...]
-      <c r="O9" s="10"/>
+      <c r="M9" s="91">
+        <v>47112543</v>
+      </c>
+      <c r="N9" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="O9"/>
     </row>
     <row r="10" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="150"/>
+      <c r="A10" s="147"/>
       <c r="B10" s="4"/>
-      <c r="C10" s="34" t="s">
+      <c r="C10" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="56"/>
-[...6 lines deleted...]
-      <c r="G10" s="99">
+      <c r="D10" s="51"/>
+      <c r="E10" s="92">
         <v>27719895</v>
       </c>
-      <c r="H10" s="66">
+      <c r="F10" s="61">
         <v>0</v>
       </c>
-      <c r="I10" s="129">
+      <c r="G10" s="92">
         <v>27677840</v>
       </c>
-      <c r="J10" s="66">
+      <c r="H10" s="61">
         <v>-0.2</v>
       </c>
-      <c r="K10" s="129">
+      <c r="I10" s="120">
         <v>27758630</v>
       </c>
-      <c r="L10" s="64">
+      <c r="J10" s="61">
         <v>0.3</v>
       </c>
-      <c r="M10" s="129">
+      <c r="K10" s="120">
         <v>27921372</v>
       </c>
-      <c r="N10" s="64">
+      <c r="L10" s="59">
         <v>0.6</v>
       </c>
-      <c r="O10" s="10"/>
+      <c r="M10" s="120">
+        <v>27838049</v>
+      </c>
+      <c r="N10" s="59">
+        <v>-0.3</v>
+      </c>
+      <c r="O10"/>
     </row>
     <row r="11" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="151"/>
-[...1 lines deleted...]
-      <c r="C11" s="80" t="s">
+      <c r="A11" s="148"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="81"/>
-[...3 lines deleted...]
-      <c r="F11" s="68">
+      <c r="D11" s="75"/>
+      <c r="E11" s="93">
+        <v>17616857</v>
+      </c>
+      <c r="F11" s="63">
+        <v>1.8</v>
+      </c>
+      <c r="G11" s="93">
+        <v>17903328</v>
+      </c>
+      <c r="H11" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="I11" s="91">
+        <v>18367023</v>
+      </c>
+      <c r="J11" s="58">
         <v>2.6</v>
       </c>
-      <c r="G11" s="100">
-[...17 lines deleted...]
-      <c r="M11" s="98">
+      <c r="K11" s="91">
         <v>18912881</v>
       </c>
-      <c r="N11" s="64">
+      <c r="L11" s="59">
         <v>3</v>
       </c>
-      <c r="O11" s="10"/>
+      <c r="M11" s="91">
+        <v>19274494</v>
+      </c>
+      <c r="N11" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="O11"/>
     </row>
     <row r="12" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="149" t="s">
+      <c r="A12" s="146" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="54"/>
-[...2 lines deleted...]
-      <c r="E12" s="101" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="F12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="101" t="s">
+      <c r="F12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="H12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="101" t="s">
+      <c r="H12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="J12" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="128" t="s">
+      <c r="J12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="L12" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="128" t="s">
+      <c r="L12" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="N12" s="71" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="10"/>
+      <c r="N12" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12"/>
     </row>
     <row r="13" spans="1:21" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A13" s="150"/>
+      <c r="A13" s="147"/>
       <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="55"/>
-[...7 lines deleted...]
-      <c r="G13" s="65">
+      <c r="C13" s="50"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="60">
         <v>4622569</v>
       </c>
-      <c r="H13" s="64">
+      <c r="F13" s="59">
         <v>-0.6</v>
       </c>
-      <c r="I13" s="65">
+      <c r="G13" s="60">
         <v>4668945</v>
       </c>
-      <c r="J13" s="64">
+      <c r="H13" s="59">
         <v>1</v>
       </c>
-      <c r="K13" s="65">
+      <c r="I13" s="60">
         <v>4728437</v>
       </c>
-      <c r="L13" s="64">
+      <c r="J13" s="59">
         <v>1.3</v>
       </c>
-      <c r="M13" s="65">
+      <c r="K13" s="60">
         <v>4784556</v>
       </c>
-      <c r="N13" s="64">
+      <c r="L13" s="59">
         <v>1.2</v>
       </c>
-      <c r="O13" s="10"/>
+      <c r="M13" s="60">
+        <v>4867831</v>
+      </c>
+      <c r="N13" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="O13"/>
     </row>
     <row r="14" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A14" s="150"/>
+      <c r="A14" s="147"/>
       <c r="B14" s="4"/>
-      <c r="C14" s="34" t="s">
+      <c r="C14" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="56"/>
-[...6 lines deleted...]
-      <c r="G14" s="67">
+      <c r="D14" s="51"/>
+      <c r="E14" s="62">
         <v>5246459</v>
       </c>
-      <c r="H14" s="66">
+      <c r="F14" s="61">
         <v>-0.7</v>
       </c>
-      <c r="I14" s="65">
+      <c r="G14" s="62">
         <v>5300090</v>
       </c>
-      <c r="J14" s="64">
+      <c r="H14" s="61">
         <v>1</v>
       </c>
-      <c r="K14" s="65">
+      <c r="I14" s="60">
         <v>5374963</v>
       </c>
-      <c r="L14" s="64">
+      <c r="J14" s="59">
         <v>1.4</v>
       </c>
-      <c r="M14" s="65">
+      <c r="K14" s="60">
         <v>5445750</v>
       </c>
-      <c r="N14" s="64">
+      <c r="L14" s="59">
         <v>1.3</v>
       </c>
+      <c r="M14" s="60">
+        <v>5543246</v>
+      </c>
+      <c r="N14" s="59">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="15" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A15" s="151"/>
-[...1 lines deleted...]
-      <c r="C15" s="80" t="s">
+      <c r="A15" s="148"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="81"/>
-[...6 lines deleted...]
-      <c r="G15" s="69">
+      <c r="D15" s="75"/>
+      <c r="E15" s="95">
         <v>3640885</v>
       </c>
-      <c r="H15" s="70">
+      <c r="F15" s="63">
         <v>0.1</v>
       </c>
-      <c r="I15" s="65">
+      <c r="G15" s="64">
         <v>3693219</v>
       </c>
-      <c r="J15" s="64">
+      <c r="H15" s="65">
         <v>1.4</v>
       </c>
-      <c r="K15" s="65">
+      <c r="I15" s="60">
         <v>3751324</v>
       </c>
-      <c r="L15" s="64">
+      <c r="J15" s="59">
         <v>1.6</v>
       </c>
-      <c r="M15" s="65">
+      <c r="K15" s="60">
         <v>3808424</v>
       </c>
-      <c r="N15" s="64">
+      <c r="L15" s="59">
         <v>1.5</v>
       </c>
+      <c r="M15" s="60">
+        <v>3892334</v>
+      </c>
+      <c r="N15" s="59">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="16" spans="1:21" ht="18" customHeight="1">
-      <c r="A16" s="149" t="s">
+      <c r="A16" s="146" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="54"/>
-[...2 lines deleted...]
-      <c r="E16" s="101" t="s">
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="F16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="101" t="s">
+      <c r="F16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="H16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="101" t="s">
+      <c r="H16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="105" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="72" t="s">
+      <c r="J16" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="72" t="s">
+      <c r="L16" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="N16" s="71" t="s">
+      <c r="N16" s="66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="16.5" customHeight="1">
-      <c r="A17" s="150"/>
+      <c r="A17" s="147"/>
       <c r="B17" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="55"/>
-[...4 lines deleted...]
-      <c r="F17" s="63">
+      <c r="C17" s="50"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="68">
+        <v>209572252</v>
+      </c>
+      <c r="F17" s="58">
+        <v>0.1</v>
+      </c>
+      <c r="G17" s="68">
+        <v>212815959</v>
+      </c>
+      <c r="H17" s="69">
+        <v>1.5</v>
+      </c>
+      <c r="I17" s="68">
+        <v>218102266</v>
+      </c>
+      <c r="J17" s="59">
+        <v>2.5</v>
+      </c>
+      <c r="K17" s="68">
+        <v>224081092</v>
+      </c>
+      <c r="L17" s="59">
+        <v>2.7</v>
+      </c>
+      <c r="M17" s="68">
+        <v>229335917</v>
+      </c>
+      <c r="N17" s="59">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="16.5" customHeight="1">
+      <c r="A18" s="147"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="62">
+        <v>145431298</v>
+      </c>
+      <c r="F18" s="61">
+        <v>-0.7</v>
+      </c>
+      <c r="G18" s="62">
+        <v>146695045</v>
+      </c>
+      <c r="H18" s="61">
+        <v>0.9</v>
+      </c>
+      <c r="I18" s="79">
+        <v>149201609</v>
+      </c>
+      <c r="J18" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="K18" s="79">
+        <v>152052814</v>
+      </c>
+      <c r="L18" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="M18" s="79">
+        <v>154313148</v>
+      </c>
+      <c r="N18" s="59">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A19" s="149"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="76"/>
+      <c r="E19" s="71">
+        <v>64140954</v>
+      </c>
+      <c r="F19" s="70">
         <v>2</v>
       </c>
-      <c r="G17" s="73">
-[...81 lines deleted...]
-      <c r="I19" s="87">
+      <c r="G19" s="71">
         <v>66120914</v>
       </c>
-      <c r="J19" s="119">
+      <c r="H19" s="70">
         <v>3.1</v>
       </c>
-      <c r="K19" s="87">
+      <c r="I19" s="80">
         <v>68900658</v>
       </c>
-      <c r="L19" s="119">
+      <c r="J19" s="110">
         <v>4.2</v>
       </c>
-      <c r="M19" s="87">
+      <c r="K19" s="80">
         <v>72028278</v>
       </c>
-      <c r="N19" s="119">
+      <c r="L19" s="110">
         <v>4.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>49</v>
+      <c r="M19" s="80">
+        <v>75022769</v>
+      </c>
+      <c r="N19" s="110">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="127" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="3" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="E25" s="153"/>
+        <v>52</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:D5"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>