--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BB43B0C-B25E-47C0-90D2-B4C0AF8CE256}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F2416C9-DD4B-4C77-B738-FFAA0BBC5531}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="844" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3" sheetId="20" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'3'!$A$1:$H$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -506,174 +506,162 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1013,984 +1001,802 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N84"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="2" customWidth="1"/>
     <col min="4" max="4" width="4.625" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.625" style="2" customWidth="1"/>
     <col min="6" max="6" width="4.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.625" style="2" customWidth="1"/>
     <col min="8" max="8" width="4.625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="10" width="2.125" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2"/>
     <col min="12" max="12" width="2.125" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2"/>
     <col min="14" max="14" width="9.75" style="2" customWidth="1"/>
     <col min="15" max="15" width="9" style="2"/>
     <col min="16" max="16" width="3" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9" style="2"/>
     <col min="18" max="18" width="3" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="14.25">
+    <row r="1" spans="1:9" ht="14.25">
       <c r="A1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="N1" s="4"/>
-[...8 lines deleted...]
-      <c r="H2" s="36" t="s">
+    </row>
+    <row r="2" spans="1:9" ht="14.25" thickBot="1">
+      <c r="H2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="I2" s="35"/>
-[...4 lines deleted...]
-      <c r="B3" s="42" t="s">
+      <c r="I2" s="4"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="5"/>
+      <c r="B3" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="54"/>
-[...11 lines deleted...]
-      <c r="E4" s="49" t="s">
+      <c r="D3" s="46"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+    </row>
+    <row r="4" spans="1:9" ht="13.5" customHeight="1">
+      <c r="B4" s="35"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="50"/>
-      <c r="G4" s="45" t="s">
+      <c r="F4" s="42"/>
+      <c r="G4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="46"/>
-[...11 lines deleted...]
-      <c r="H5" s="48"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="6"/>
+    </row>
+    <row r="5" spans="1:9" ht="20.25" customHeight="1">
+      <c r="B5" s="36"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="40"/>
       <c r="I5" s="7"/>
-      <c r="J5" s="4"/>
-[...4 lines deleted...]
-      <c r="A6" s="39" t="s">
+    </row>
+    <row r="6" spans="1:9" ht="18" customHeight="1">
+      <c r="A6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="10">
-[...2 lines deleted...]
-      <c r="D6" s="11" t="s">
+      <c r="C6" s="9">
+        <v>47481</v>
+      </c>
+      <c r="D6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="10">
-[...2 lines deleted...]
-      <c r="F6" s="11" t="s">
+      <c r="E6" s="9">
+        <v>27950</v>
+      </c>
+      <c r="F6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="10">
-[...2 lines deleted...]
-      <c r="H6" s="12" t="s">
+      <c r="G6" s="9">
+        <v>19531</v>
+      </c>
+      <c r="H6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="4"/>
-[...6 lines deleted...]
-      <c r="B7" s="13" t="s">
+    </row>
+    <row r="7" spans="1:9" ht="24" customHeight="1">
+      <c r="A7" s="32"/>
+      <c r="B7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="14">
-[...8 lines deleted...]
-        <v>73</v>
+      <c r="C7" s="13">
+        <v>189</v>
+      </c>
+      <c r="D7" s="14"/>
+      <c r="E7" s="13">
+        <v>119</v>
+      </c>
+      <c r="F7" s="15"/>
+      <c r="G7" s="13">
+        <v>70</v>
       </c>
       <c r="H7" s="16"/>
-      <c r="I7" s="4"/>
-[...6 lines deleted...]
-      <c r="B8" s="13" t="s">
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="32"/>
+      <c r="B8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="14">
-[...8 lines deleted...]
-        <v>1342</v>
+      <c r="C8" s="13">
+        <v>2772</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="13">
+        <v>1419</v>
+      </c>
+      <c r="F8" s="15"/>
+      <c r="G8" s="13">
+        <v>1353</v>
       </c>
       <c r="H8" s="16"/>
-      <c r="I8" s="4"/>
-[...6 lines deleted...]
-      <c r="B9" s="13" t="s">
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="32"/>
+      <c r="B9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="14">
-[...8 lines deleted...]
-        <v>2295</v>
+      <c r="C9" s="13">
+        <v>5023</v>
+      </c>
+      <c r="D9" s="14"/>
+      <c r="E9" s="13">
+        <v>2679</v>
+      </c>
+      <c r="F9" s="15"/>
+      <c r="G9" s="13">
+        <v>2344</v>
       </c>
       <c r="H9" s="16"/>
-      <c r="I9" s="4"/>
-[...6 lines deleted...]
-      <c r="B10" s="13" t="s">
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="32"/>
+      <c r="B10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="14">
-[...8 lines deleted...]
-        <v>2044</v>
+      <c r="C10" s="13">
+        <v>4886</v>
+      </c>
+      <c r="D10" s="14"/>
+      <c r="E10" s="13">
+        <v>2762</v>
+      </c>
+      <c r="F10" s="15"/>
+      <c r="G10" s="13">
+        <v>2124</v>
       </c>
       <c r="H10" s="16"/>
-      <c r="I10" s="4"/>
-[...6 lines deleted...]
-      <c r="B11" s="13" t="s">
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="32"/>
+      <c r="B11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="14">
-[...8 lines deleted...]
-        <v>1980</v>
+      <c r="C11" s="13">
+        <v>4918</v>
+      </c>
+      <c r="D11" s="14"/>
+      <c r="E11" s="13">
+        <v>2921</v>
+      </c>
+      <c r="F11" s="15"/>
+      <c r="G11" s="13">
+        <v>1998</v>
       </c>
       <c r="H11" s="16"/>
-      <c r="I11" s="4"/>
-[...6 lines deleted...]
-      <c r="B12" s="13" t="s">
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="32"/>
+      <c r="B12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="14">
-[...8 lines deleted...]
-        <v>2100</v>
+      <c r="C12" s="13">
+        <v>5319</v>
+      </c>
+      <c r="D12" s="14"/>
+      <c r="E12" s="13">
+        <v>3184</v>
+      </c>
+      <c r="F12" s="15"/>
+      <c r="G12" s="13">
+        <v>2135</v>
       </c>
       <c r="H12" s="16"/>
-      <c r="I12" s="4"/>
-[...6 lines deleted...]
-      <c r="B13" s="13" t="s">
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="32"/>
+      <c r="B13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="14">
-[...8 lines deleted...]
-        <v>2447</v>
+      <c r="C13" s="13">
+        <v>6008</v>
+      </c>
+      <c r="D13" s="14"/>
+      <c r="E13" s="13">
+        <v>3571</v>
+      </c>
+      <c r="F13" s="15"/>
+      <c r="G13" s="13">
+        <v>2437</v>
       </c>
       <c r="H13" s="16"/>
-      <c r="I13" s="4"/>
-[...6 lines deleted...]
-      <c r="B14" s="13" t="s">
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="32"/>
+      <c r="B14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="14">
-[...8 lines deleted...]
-        <v>2553</v>
+      <c r="C14" s="13">
+        <v>6662</v>
+      </c>
+      <c r="D14" s="14"/>
+      <c r="E14" s="13">
+        <v>3979</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="13">
+        <v>2683</v>
       </c>
       <c r="H14" s="16"/>
-      <c r="I14" s="4"/>
-[...6 lines deleted...]
-      <c r="B15" s="13" t="s">
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="32"/>
+      <c r="B15" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="14">
-[...8 lines deleted...]
-        <v>2037</v>
+      <c r="C15" s="13">
+        <v>5470</v>
+      </c>
+      <c r="D15" s="14"/>
+      <c r="E15" s="13">
+        <v>3318</v>
+      </c>
+      <c r="F15" s="15"/>
+      <c r="G15" s="13">
+        <v>2153</v>
       </c>
       <c r="H15" s="16"/>
-      <c r="I15" s="4"/>
-[...6 lines deleted...]
-      <c r="B16" s="13" t="s">
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="32"/>
+      <c r="B16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="14">
-[...8 lines deleted...]
-        <v>1398</v>
+      <c r="C16" s="13">
+        <v>4100</v>
+      </c>
+      <c r="D16" s="14"/>
+      <c r="E16" s="13">
+        <v>2587</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="13">
+        <v>1513</v>
       </c>
       <c r="H16" s="16"/>
-      <c r="I16" s="4"/>
-[...6 lines deleted...]
-      <c r="B17" s="13" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="32"/>
+      <c r="B17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="14">
-[...8 lines deleted...]
-        <v>655</v>
+      <c r="C17" s="13">
+        <v>2133</v>
+      </c>
+      <c r="D17" s="14"/>
+      <c r="E17" s="13">
+        <v>1411</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="13">
+        <v>722</v>
       </c>
       <c r="H17" s="16"/>
-      <c r="I17" s="4"/>
-[...6 lines deleted...]
-      <c r="B18" s="13" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="32"/>
+      <c r="B18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="17">
         <v>1</v>
       </c>
-      <c r="D18" s="15"/>
-      <c r="E18" s="18">
+      <c r="D18" s="14"/>
+      <c r="E18" s="17">
         <v>0</v>
       </c>
-      <c r="F18" s="17"/>
-      <c r="G18" s="18">
+      <c r="F18" s="15"/>
+      <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="16"/>
-      <c r="I18" s="4"/>
-[...11 lines deleted...]
-      <c r="G19" s="20"/>
+    </row>
+    <row r="19" spans="1:8" ht="9" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="19"/>
       <c r="H19" s="22"/>
-      <c r="I19" s="4"/>
-[...5 lines deleted...]
-      <c r="A20" s="39" t="s">
+    </row>
+    <row r="20" spans="1:8" ht="18" customHeight="1">
+      <c r="A20" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="9" t="s">
+      <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="23">
         <v>100</v>
       </c>
-      <c r="D20" s="11" t="s">
+      <c r="D20" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="23">
         <v>100</v>
       </c>
-      <c r="F20" s="11" t="s">
+      <c r="F20" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G20" s="23">
         <v>100</v>
       </c>
-      <c r="H20" s="12" t="s">
+      <c r="H20" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="I20" s="4"/>
-[...6 lines deleted...]
-      <c r="B21" s="13" t="s">
+    </row>
+    <row r="21" spans="1:8" ht="24" customHeight="1">
+      <c r="A21" s="32"/>
+      <c r="B21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>0.4</v>
       </c>
-      <c r="D21" s="15"/>
-      <c r="E21" s="25">
+      <c r="D21" s="14"/>
+      <c r="E21" s="24">
         <v>0.4</v>
       </c>
-      <c r="F21" s="17"/>
-      <c r="G21" s="25">
+      <c r="F21" s="15"/>
+      <c r="G21" s="24">
         <v>0.4</v>
       </c>
       <c r="H21" s="16"/>
-      <c r="I21" s="4"/>
-[...6 lines deleted...]
-      <c r="B22" s="13" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="32"/>
+      <c r="B22" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="25">
-[...3 lines deleted...]
-      <c r="E22" s="25">
+      <c r="C22" s="24">
+        <v>5.8</v>
+      </c>
+      <c r="D22" s="14"/>
+      <c r="E22" s="24">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F22" s="15"/>
+      <c r="G22" s="24">
+        <v>6.9</v>
+      </c>
+      <c r="H22" s="16"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="32"/>
+      <c r="B23" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="24">
+        <v>10.6</v>
+      </c>
+      <c r="D23" s="14"/>
+      <c r="E23" s="24">
+        <v>9.6</v>
+      </c>
+      <c r="F23" s="15"/>
+      <c r="G23" s="24">
+        <v>12</v>
+      </c>
+      <c r="H23" s="16"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="32"/>
+      <c r="B24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="24">
+        <v>10.3</v>
+      </c>
+      <c r="D24" s="14"/>
+      <c r="E24" s="24">
+        <v>9.9</v>
+      </c>
+      <c r="F24" s="15"/>
+      <c r="G24" s="24">
+        <v>10.9</v>
+      </c>
+      <c r="H24" s="16"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="32"/>
+      <c r="B25" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="24">
+        <v>10.4</v>
+      </c>
+      <c r="D25" s="14"/>
+      <c r="E25" s="24">
+        <v>10.5</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="24">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H25" s="16"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="32"/>
+      <c r="B26" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="24">
+        <v>11.2</v>
+      </c>
+      <c r="D26" s="14"/>
+      <c r="E26" s="24">
+        <v>11.4</v>
+      </c>
+      <c r="F26" s="15"/>
+      <c r="G26" s="24">
+        <v>10.9</v>
+      </c>
+      <c r="H26" s="16"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="32"/>
+      <c r="B27" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="24">
+        <v>12.7</v>
+      </c>
+      <c r="D27" s="14"/>
+      <c r="E27" s="24">
+        <v>12.8</v>
+      </c>
+      <c r="F27" s="15"/>
+      <c r="G27" s="24">
+        <v>12.5</v>
+      </c>
+      <c r="H27" s="16"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="32"/>
+      <c r="B28" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="24">
+        <v>14</v>
+      </c>
+      <c r="D28" s="14"/>
+      <c r="E28" s="24">
+        <v>14.2</v>
+      </c>
+      <c r="F28" s="15"/>
+      <c r="G28" s="24">
+        <v>13.7</v>
+      </c>
+      <c r="H28" s="16"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="32"/>
+      <c r="B29" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="24">
+        <v>11.5</v>
+      </c>
+      <c r="D29" s="14"/>
+      <c r="E29" s="24">
+        <v>11.9</v>
+      </c>
+      <c r="F29" s="15"/>
+      <c r="G29" s="24">
+        <v>11</v>
+      </c>
+      <c r="H29" s="16"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="32"/>
+      <c r="B30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="24">
+        <v>8.6</v>
+      </c>
+      <c r="D30" s="14"/>
+      <c r="E30" s="24">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="24">
+        <v>7.7</v>
+      </c>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="32"/>
+      <c r="B31" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="24">
+        <v>4.5</v>
+      </c>
+      <c r="D31" s="14"/>
+      <c r="E31" s="24">
         <v>5</v>
       </c>
-      <c r="F22" s="17"/>
-[...199 lines deleted...]
-        <v>3.5</v>
+      <c r="F31" s="15"/>
+      <c r="G31" s="24">
+        <v>3.7</v>
       </c>
       <c r="H31" s="16"/>
-      <c r="I31" s="4"/>
-[...6 lines deleted...]
-      <c r="B32" s="13" t="s">
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="32"/>
+      <c r="B32" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="24">
         <v>0</v>
       </c>
-      <c r="D32" s="15"/>
-      <c r="E32" s="25">
+      <c r="D32" s="14"/>
+      <c r="E32" s="24">
         <v>0</v>
       </c>
-      <c r="F32" s="17"/>
-      <c r="G32" s="25">
+      <c r="F32" s="15"/>
+      <c r="G32" s="24">
         <v>0</v>
       </c>
       <c r="H32" s="16"/>
-      <c r="I32" s="4"/>
-[...11 lines deleted...]
-      <c r="G33" s="20"/>
+    </row>
+    <row r="33" spans="1:10" ht="9" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="18"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="19"/>
       <c r="H33" s="22"/>
-      <c r="I33" s="4"/>
-[...5 lines deleted...]
-      <c r="A34" s="37" t="s">
+    </row>
+    <row r="34" spans="1:10" ht="18" customHeight="1" thickBot="1">
+      <c r="A34" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="38"/>
-[...3 lines deleted...]
-      <c r="D34" s="27" t="s">
+      <c r="B34" s="30"/>
+      <c r="C34" s="25">
+        <v>44.7</v>
+      </c>
+      <c r="D34" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E34" s="26">
-[...2 lines deleted...]
-      <c r="F34" s="27" t="s">
+      <c r="E34" s="25">
+        <v>45.4</v>
+      </c>
+      <c r="F34" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="26">
-[...2 lines deleted...]
-      <c r="H34" s="34" t="s">
+      <c r="G34" s="25">
+        <v>43.8</v>
+      </c>
+      <c r="H34" s="27" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="16"/>
-      <c r="J34" s="4"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:12" ht="18" customHeight="1">
+    </row>
+    <row r="35" spans="1:10" ht="18" customHeight="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="D35" s="2"/>
       <c r="I35" s="16"/>
-      <c r="J35" s="4"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:12">
+    </row>
+    <row r="36" spans="1:10">
       <c r="D36" s="2"/>
       <c r="I36" s="16"/>
-      <c r="J36" s="4"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:12">
+    </row>
+    <row r="37" spans="1:10">
       <c r="D37" s="2"/>
       <c r="I37" s="16"/>
-      <c r="J37" s="4"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:12">
+    </row>
+    <row r="38" spans="1:10">
       <c r="D38" s="2"/>
       <c r="I38" s="16"/>
-      <c r="J38" s="4"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:12" ht="9" customHeight="1">
+    </row>
+    <row r="39" spans="1:10" ht="9" customHeight="1">
       <c r="D39" s="2"/>
       <c r="I39" s="16"/>
-      <c r="J39" s="4"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:12" ht="18.75" customHeight="1">
+    </row>
+    <row r="40" spans="1:10" ht="18.75" customHeight="1">
       <c r="D40" s="2"/>
       <c r="I40" s="16"/>
-      <c r="J40" s="4"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:12" ht="18" customHeight="1">
+    </row>
+    <row r="41" spans="1:10" ht="18" customHeight="1">
       <c r="D41" s="2"/>
-      <c r="I41" s="30"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:12" ht="12.75" customHeight="1">
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:10" ht="12.75" customHeight="1">
       <c r="D42" s="2"/>
-      <c r="I42" s="4"/>
-[...4 lines deleted...]
-    <row r="43" spans="1:12">
+    </row>
+    <row r="43" spans="1:10">
       <c r="D43" s="2"/>
-      <c r="I43" s="31"/>
-[...4 lines deleted...]
-    <row r="44" spans="1:12">
+    </row>
+    <row r="44" spans="1:10">
       <c r="D44" s="2"/>
-      <c r="I44" s="8"/>
-[...4 lines deleted...]
-    <row r="45" spans="1:12" ht="20.25" customHeight="1">
+      <c r="I44" s="6"/>
+    </row>
+    <row r="45" spans="1:10" ht="20.25" customHeight="1">
       <c r="D45" s="2"/>
       <c r="I45" s="7"/>
-      <c r="J45" s="4"/>
-[...3 lines deleted...]
-    <row r="46" spans="1:12" ht="18" customHeight="1">
+    </row>
+    <row r="46" spans="1:10" ht="18" customHeight="1">
       <c r="D46" s="2"/>
       <c r="I46" s="16"/>
-      <c r="J46" s="4"/>
-[...3 lines deleted...]
-    <row r="47" spans="1:12" ht="17.25" customHeight="1">
+    </row>
+    <row r="47" spans="1:10" ht="17.25" customHeight="1">
       <c r="D47" s="2"/>
       <c r="I47" s="16"/>
       <c r="J47" s="16"/>
-      <c r="K47" s="4"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:12">
+    </row>
+    <row r="48" spans="1:10">
       <c r="D48" s="2"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
-      <c r="K48" s="4"/>
-      <c r="L48" s="4"/>
     </row>
     <row r="49" spans="1:13">
       <c r="D49" s="2"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
-      <c r="K49" s="4"/>
-      <c r="L49" s="4"/>
     </row>
     <row r="50" spans="1:13">
       <c r="D50" s="2"/>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
-      <c r="K50" s="4"/>
-      <c r="L50" s="4"/>
     </row>
     <row r="51" spans="1:13">
       <c r="D51" s="2"/>
       <c r="I51" s="16"/>
       <c r="J51" s="16"/>
     </row>
     <row r="52" spans="1:13">
       <c r="D52" s="2"/>
       <c r="I52" s="16"/>
       <c r="J52" s="16"/>
     </row>
     <row r="53" spans="1:13">
       <c r="D53" s="2"/>
       <c r="I53" s="16"/>
       <c r="J53" s="16"/>
     </row>
     <row r="54" spans="1:13">
       <c r="D54" s="2"/>
       <c r="I54" s="16"/>
       <c r="J54" s="16"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="6"/>
-[...6 lines deleted...]
-      <c r="H55" s="6"/>
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
       <c r="I55" s="16"/>
       <c r="J55" s="16"/>
     </row>
     <row r="56" spans="1:13">
       <c r="D56" s="2"/>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
     </row>
     <row r="57" spans="1:13">
       <c r="D57" s="2"/>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
     </row>
     <row r="58" spans="1:13">
       <c r="D58" s="2"/>
       <c r="I58" s="16"/>
       <c r="J58" s="16"/>
     </row>
     <row r="59" spans="1:13" ht="6" customHeight="1">
       <c r="I59" s="16"/>
       <c r="J59" s="16"/>
     </row>
     <row r="60" spans="1:13">
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
     </row>
     <row r="61" spans="1:13" ht="18" customHeight="1">
-      <c r="I61" s="29"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:13" s="6" customFormat="1">
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+    </row>
+    <row r="62" spans="1:13" s="7" customFormat="1">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="3"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
     </row>
-    <row r="64" spans="1:13">
-[...6 lines deleted...]
-    <row r="67" spans="12:12" ht="15" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
     <row r="84" spans="11:12">
-      <c r="K84" s="6"/>
-      <c r="L84" s="6"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A6:A19"/>
     <mergeCell ref="A20:A33"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="C3:D5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>