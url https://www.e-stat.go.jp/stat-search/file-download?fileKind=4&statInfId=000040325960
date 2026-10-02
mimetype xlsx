--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D984F550-B272-49E9-85CC-CA1FB5FCF2BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4341F934-12E6-4656-8F5E-99CD4B791DE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="742" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4(1)" sheetId="9" r:id="rId1"/>
     <sheet name="4(2)" sheetId="10" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'4(1)'!$A$1:$D$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'4(2)'!$A$1:$F$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -758,69 +758,69 @@
     <xf numFmtId="178" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1280,614 +1280,614 @@
       <c r="F4" s="19"/>
     </row>
     <row r="5" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="72"/>
       <c r="B5" s="75"/>
       <c r="C5" s="75"/>
       <c r="D5" s="75"/>
       <c r="E5" s="38"/>
       <c r="F5" s="38"/>
     </row>
     <row r="6" spans="1:6" s="40" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
       <c r="A6" s="7"/>
       <c r="B6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
     </row>
     <row r="7" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="69" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
-        <v>46720434</v>
+        <v>47480678</v>
       </c>
       <c r="C7" s="10">
-        <v>27795186</v>
+        <v>27950059</v>
       </c>
       <c r="D7" s="29">
-        <v>18925248</v>
+        <v>19530619</v>
       </c>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="3"/>
       <c r="D8" s="17"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row r="9" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="31">
         <v>8.8000000000000007</v>
       </c>
       <c r="B9" s="17">
-        <v>296245</v>
+        <v>320084</v>
       </c>
       <c r="C9" s="14">
-        <v>170262</v>
+        <v>189253</v>
       </c>
       <c r="D9" s="14">
-        <v>125983</v>
+        <v>130831</v>
       </c>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
     </row>
     <row r="10" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="B10" s="17">
-        <v>229002</v>
+        <v>228530</v>
       </c>
       <c r="C10" s="14">
-        <v>117496</v>
+        <v>117870</v>
       </c>
       <c r="D10" s="14">
-        <v>111506</v>
+        <v>110660</v>
       </c>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
     </row>
     <row r="11" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="16">
         <v>10.4</v>
       </c>
       <c r="B11" s="17">
-        <v>85013</v>
+        <v>83465</v>
       </c>
       <c r="C11" s="14">
-        <v>21423</v>
+        <v>20515</v>
       </c>
       <c r="D11" s="14">
-        <v>63590</v>
+        <v>62950</v>
       </c>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
     </row>
     <row r="12" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="16">
         <v>11</v>
       </c>
       <c r="B12" s="17">
-        <v>141954</v>
+        <v>137659</v>
       </c>
       <c r="C12" s="14">
-        <v>36382</v>
+        <v>33778</v>
       </c>
       <c r="D12" s="14">
-        <v>105572</v>
+        <v>103881</v>
       </c>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
     </row>
     <row r="13" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="32">
         <v>11.8</v>
       </c>
       <c r="B13" s="33">
-        <v>237928</v>
+        <v>222575</v>
       </c>
       <c r="C13" s="34">
-        <v>64309</v>
+        <v>58832</v>
       </c>
       <c r="D13" s="34">
-        <v>173619</v>
+        <v>163743</v>
       </c>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
     </row>
     <row r="14" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="35">
         <v>12.6</v>
       </c>
       <c r="B14" s="4">
-        <v>263401</v>
+        <v>244873</v>
       </c>
       <c r="C14" s="14">
-        <v>60525</v>
+        <v>56242</v>
       </c>
       <c r="D14" s="14">
-        <v>202876</v>
+        <v>188631</v>
       </c>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
     </row>
     <row r="15" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="16">
         <v>13.4</v>
       </c>
       <c r="B15" s="17">
-        <v>337206</v>
+        <v>312185</v>
       </c>
       <c r="C15" s="14">
-        <v>79323</v>
+        <v>73715</v>
       </c>
       <c r="D15" s="14">
-        <v>257883</v>
+        <v>238470</v>
       </c>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
     </row>
     <row r="16" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="16">
         <v>14.2</v>
       </c>
       <c r="B16" s="17">
-        <v>411757</v>
+        <v>366706</v>
       </c>
       <c r="C16" s="14">
-        <v>95786</v>
+        <v>84787</v>
       </c>
       <c r="D16" s="14">
-        <v>315971</v>
+        <v>281919</v>
       </c>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
     </row>
     <row r="17" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="16">
         <v>15</v>
       </c>
       <c r="B17" s="17">
-        <v>707549</v>
+        <v>616877</v>
       </c>
       <c r="C17" s="14">
-        <v>211025</v>
+        <v>183403</v>
       </c>
       <c r="D17" s="14">
-        <v>496524</v>
+        <v>433474</v>
       </c>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
     </row>
     <row r="18" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="16">
         <v>16</v>
       </c>
       <c r="B18" s="33">
-        <v>850584</v>
+        <v>737332</v>
       </c>
       <c r="C18" s="34">
-        <v>222823</v>
+        <v>186392</v>
       </c>
       <c r="D18" s="34">
-        <v>627761</v>
+        <v>550940</v>
       </c>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
     </row>
     <row r="19" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="35">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>994486</v>
+        <v>910694</v>
       </c>
       <c r="C19" s="14">
-        <v>279147</v>
+        <v>244414</v>
       </c>
       <c r="D19" s="14">
-        <v>715339</v>
+        <v>666280</v>
       </c>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
     </row>
     <row r="20" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="16">
         <v>18</v>
       </c>
       <c r="B20" s="17">
-        <v>1177726</v>
+        <v>1110415</v>
       </c>
       <c r="C20" s="14">
-        <v>366838</v>
+        <v>332927</v>
       </c>
       <c r="D20" s="14">
-        <v>810888</v>
+        <v>777488</v>
       </c>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
     </row>
     <row r="21" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="16">
         <v>19</v>
       </c>
       <c r="B21" s="17">
-        <v>1239012</v>
+        <v>1205151</v>
       </c>
       <c r="C21" s="14">
-        <v>389795</v>
+        <v>366602</v>
       </c>
       <c r="D21" s="14">
-        <v>849217</v>
+        <v>838549</v>
       </c>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
     </row>
     <row r="22" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="16">
         <v>20</v>
       </c>
       <c r="B22" s="17">
-        <v>2306229</v>
+        <v>2267492</v>
       </c>
       <c r="C22" s="14">
-        <v>868564</v>
+        <v>820025</v>
       </c>
       <c r="D22" s="14">
-        <v>1437665</v>
+        <v>1447467</v>
       </c>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
     </row>
     <row r="23" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="32">
         <v>22</v>
       </c>
       <c r="B23" s="33">
-        <v>2962299</v>
+        <v>2902558</v>
       </c>
       <c r="C23" s="34">
-        <v>1187353</v>
+        <v>1105403</v>
       </c>
       <c r="D23" s="34">
-        <v>1774946</v>
+        <v>1797155</v>
       </c>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
     </row>
     <row r="24" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16">
         <v>24</v>
       </c>
       <c r="B24" s="4">
-        <v>3056828</v>
+        <v>3023422</v>
       </c>
       <c r="C24" s="14">
-        <v>1390653</v>
+        <v>1312202</v>
       </c>
       <c r="D24" s="14">
-        <v>1666175</v>
+        <v>1711220</v>
       </c>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
     </row>
     <row r="25" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="16">
         <v>26</v>
       </c>
       <c r="B25" s="17">
-        <v>3228973</v>
+        <v>3236476</v>
       </c>
       <c r="C25" s="14">
-        <v>1664171</v>
+        <v>1598818</v>
       </c>
       <c r="D25" s="14">
-        <v>1564802</v>
+        <v>1637658</v>
       </c>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
     </row>
     <row r="26" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="16">
         <v>28</v>
       </c>
       <c r="B26" s="17">
-        <v>2908176</v>
+        <v>2963413</v>
       </c>
       <c r="C26" s="14">
-        <v>1625543</v>
+        <v>1586760</v>
       </c>
       <c r="D26" s="14">
-        <v>1282633</v>
+        <v>1376653</v>
       </c>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
     </row>
     <row r="27" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="16">
         <v>30</v>
       </c>
       <c r="B27" s="17">
-        <v>2894972</v>
+        <v>2976411</v>
       </c>
       <c r="C27" s="14">
-        <v>1768244</v>
+        <v>1751419</v>
       </c>
       <c r="D27" s="14">
-        <v>1126728</v>
+        <v>1224992</v>
       </c>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
     </row>
     <row r="28" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="32">
         <v>32</v>
       </c>
       <c r="B28" s="33">
-        <v>2427656</v>
+        <v>2519660</v>
       </c>
       <c r="C28" s="34">
-        <v>1568944</v>
+        <v>1568018</v>
       </c>
       <c r="D28" s="34">
-        <v>858712</v>
+        <v>951642</v>
       </c>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
     </row>
     <row r="29" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="16">
         <v>34</v>
       </c>
       <c r="B29" s="4">
-        <v>2163874</v>
+        <v>2267440</v>
       </c>
       <c r="C29" s="14">
-        <v>1470783</v>
+        <v>1493412</v>
       </c>
       <c r="D29" s="14">
-        <v>693091</v>
+        <v>774028</v>
       </c>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
     </row>
     <row r="30" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="16">
         <v>36</v>
       </c>
       <c r="B30" s="17">
-        <v>2066319</v>
+        <v>2170640</v>
       </c>
       <c r="C30" s="14">
-        <v>1467031</v>
+        <v>1499124</v>
       </c>
       <c r="D30" s="14">
-        <v>599288</v>
+        <v>671516</v>
       </c>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
     </row>
     <row r="31" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16">
         <v>38</v>
       </c>
       <c r="B31" s="17">
-        <v>2169587</v>
+        <v>2295779</v>
       </c>
       <c r="C31" s="14">
-        <v>1591239</v>
+        <v>1644186</v>
       </c>
       <c r="D31" s="14">
-        <v>578348</v>
+        <v>651593</v>
       </c>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
     </row>
     <row r="32" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="16">
         <v>41</v>
       </c>
       <c r="B32" s="17">
-        <v>2358825</v>
+        <v>2480680</v>
       </c>
       <c r="C32" s="14">
-        <v>1782035</v>
+        <v>1838296</v>
       </c>
       <c r="D32" s="14">
-        <v>576790</v>
+        <v>642384</v>
       </c>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
     </row>
     <row r="33" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="16">
         <v>44</v>
       </c>
       <c r="B33" s="33">
-        <v>1947132</v>
+        <v>2036106</v>
       </c>
       <c r="C33" s="34">
-        <v>1490275</v>
+        <v>1539234</v>
       </c>
       <c r="D33" s="34">
-        <v>456857</v>
+        <v>496872</v>
       </c>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
     </row>
     <row r="34" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="35">
         <v>47</v>
       </c>
       <c r="B34" s="4">
-        <v>1600500</v>
+        <v>1677595</v>
       </c>
       <c r="C34" s="14">
-        <v>1255154</v>
+        <v>1301761</v>
       </c>
       <c r="D34" s="14">
-        <v>345346</v>
+        <v>375834</v>
       </c>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
     </row>
     <row r="35" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="16">
         <v>50</v>
       </c>
       <c r="B35" s="17">
-        <v>1450924</v>
+        <v>1515050</v>
       </c>
       <c r="C35" s="14">
-        <v>1172732</v>
+        <v>1212329</v>
       </c>
       <c r="D35" s="14">
-        <v>278192</v>
+        <v>302721</v>
       </c>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
     </row>
     <row r="36" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="16">
         <v>53</v>
       </c>
       <c r="B36" s="17">
-        <v>1032025</v>
+        <v>1087754</v>
       </c>
       <c r="C36" s="14">
-        <v>867868</v>
+        <v>905653</v>
       </c>
       <c r="D36" s="14">
-        <v>164157</v>
+        <v>182101</v>
       </c>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
     </row>
     <row r="37" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="16">
         <v>56</v>
       </c>
       <c r="B37" s="17">
-        <v>840297</v>
+        <v>889829</v>
       </c>
       <c r="C37" s="14">
-        <v>721319</v>
+        <v>756805</v>
       </c>
       <c r="D37" s="14">
-        <v>118978</v>
+        <v>133024</v>
       </c>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
     </row>
     <row r="38" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="32">
         <v>59</v>
       </c>
       <c r="B38" s="33">
-        <v>732769</v>
+        <v>776176</v>
       </c>
       <c r="C38" s="34">
-        <v>631756</v>
+        <v>664982</v>
       </c>
       <c r="D38" s="34">
-        <v>101013</v>
+        <v>111194</v>
       </c>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
     </row>
     <row r="39" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="16">
         <v>62</v>
       </c>
       <c r="B39" s="17">
-        <v>535817</v>
+        <v>574247</v>
       </c>
       <c r="C39" s="14">
-        <v>470085</v>
+        <v>500562</v>
       </c>
       <c r="D39" s="14">
-        <v>65732</v>
+        <v>73685</v>
       </c>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
     </row>
     <row r="40" spans="1:6" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A40" s="36">
         <v>65</v>
       </c>
       <c r="B40" s="37">
-        <v>3065369</v>
+        <v>3323404</v>
       </c>
       <c r="C40" s="18">
-        <v>2686303</v>
+        <v>2902340</v>
       </c>
       <c r="D40" s="18">
-        <v>379066</v>
+        <v>421064</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B41" s="24"/>
       <c r="C41" s="23"/>
       <c r="D41" s="23"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I120"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A43" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.625" style="41" customWidth="1"/>
     <col min="2" max="2" width="4.125" style="41" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="41" customWidth="1"/>
     <col min="4" max="6" width="16.625" style="8" customWidth="1"/>
     <col min="7" max="8" width="7.625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9" style="2"/>
     <col min="10" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26"/>
@@ -1938,1121 +1938,1121 @@
     </row>
     <row r="6" spans="1:9" s="40" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="42"/>
     </row>
     <row r="7" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="85" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="85"/>
       <c r="C7" s="86"/>
       <c r="D7" s="11">
-        <v>46720434</v>
+        <v>47480678</v>
       </c>
       <c r="E7" s="20">
-        <v>27795186</v>
+        <v>27950059</v>
       </c>
       <c r="F7" s="22">
-        <v>18925248</v>
+        <v>19530619</v>
       </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
     </row>
     <row r="8" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="77" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="78"/>
       <c r="D8" s="21">
-        <v>11978539</v>
+        <v>12253645</v>
       </c>
       <c r="E8" s="43">
-        <v>6656984</v>
+        <v>6686463</v>
       </c>
       <c r="F8" s="44">
-        <v>5321555</v>
+        <v>5567182</v>
       </c>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
     </row>
     <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="50"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="47">
         <v>0</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="52">
         <v>10</v>
       </c>
       <c r="D10" s="49">
-        <v>3062218</v>
+        <v>3047201</v>
       </c>
       <c r="E10" s="49">
-        <v>1252228</v>
+        <v>1232967</v>
       </c>
       <c r="F10" s="50">
-        <v>1809990</v>
+        <v>1814234</v>
       </c>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="47">
         <v>10</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="52">
         <v>20</v>
       </c>
       <c r="D11" s="49">
-        <v>1938602</v>
+        <v>1887952</v>
       </c>
       <c r="E11" s="49">
-        <v>909570</v>
+        <v>887366</v>
       </c>
       <c r="F11" s="50">
-        <v>1029032</v>
+        <v>1000586</v>
       </c>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
     </row>
     <row r="12" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="47">
         <v>20</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="52">
         <v>30</v>
       </c>
       <c r="D12" s="49">
-        <v>1811612</v>
+        <v>1728727</v>
       </c>
       <c r="E12" s="49">
-        <v>880292</v>
+        <v>853559</v>
       </c>
       <c r="F12" s="50">
-        <v>931320</v>
+        <v>875168</v>
       </c>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="47">
         <v>30</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="52">
         <v>40</v>
       </c>
       <c r="D13" s="49">
-        <v>1926007</v>
+        <v>1748195</v>
       </c>
       <c r="E13" s="49">
-        <v>929462</v>
+        <v>873561</v>
       </c>
       <c r="F13" s="50">
-        <v>996545</v>
+        <v>874634</v>
       </c>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
     </row>
     <row r="14" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="53">
         <v>40</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="55">
         <v>50</v>
       </c>
       <c r="D14" s="49">
-        <v>1999284</v>
+        <v>1850151</v>
       </c>
       <c r="E14" s="49">
-        <v>1012491</v>
+        <v>938647</v>
       </c>
       <c r="F14" s="50">
-        <v>986793</v>
+        <v>911504</v>
       </c>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="47">
         <v>50</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="52">
         <v>60</v>
       </c>
-      <c r="D15" s="61">
-[...6 lines deleted...]
-        <v>873198</v>
+      <c r="D15" s="60">
+        <v>1861127</v>
+      </c>
+      <c r="E15" s="60">
+        <v>980120</v>
+      </c>
+      <c r="F15" s="61">
+        <v>881007</v>
       </c>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
     </row>
     <row r="16" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="47">
         <v>60</v>
       </c>
       <c r="B16" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="52">
         <v>70</v>
       </c>
       <c r="D16" s="49">
-        <v>1781488</v>
+        <v>1811448</v>
       </c>
       <c r="E16" s="49">
-        <v>988227</v>
+        <v>969312</v>
       </c>
       <c r="F16" s="50">
-        <v>793261</v>
+        <v>842136</v>
       </c>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
     </row>
     <row r="17" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="47">
         <v>70</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="52">
         <v>80</v>
       </c>
       <c r="D17" s="49">
-        <v>1709387</v>
+        <v>1791725</v>
       </c>
       <c r="E17" s="49">
-        <v>971047</v>
+        <v>974477</v>
       </c>
       <c r="F17" s="50">
-        <v>738340</v>
+        <v>817248</v>
       </c>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
     </row>
     <row r="18" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="47">
         <v>80</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="52">
         <v>90</v>
       </c>
       <c r="D18" s="49">
-        <v>1582773</v>
+        <v>1651050</v>
       </c>
       <c r="E18" s="49">
-        <v>919693</v>
+        <v>912933</v>
       </c>
       <c r="F18" s="50">
-        <v>663080</v>
+        <v>738117</v>
       </c>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
     </row>
     <row r="19" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="53">
         <v>90</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="55">
         <v>100</v>
       </c>
       <c r="D19" s="21">
-        <v>1565650</v>
+        <v>1576440</v>
       </c>
       <c r="E19" s="21">
-        <v>944959</v>
+        <v>915726</v>
       </c>
       <c r="F19" s="44">
-        <v>620691</v>
+        <v>660714</v>
       </c>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
     </row>
     <row r="20" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="47">
         <v>100</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="52">
         <v>110</v>
       </c>
       <c r="D20" s="49">
-        <v>1496545</v>
+        <v>1439992</v>
       </c>
       <c r="E20" s="49">
-        <v>921579</v>
+        <v>862519</v>
       </c>
       <c r="F20" s="50">
-        <v>574966</v>
+        <v>577473</v>
       </c>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
     </row>
     <row r="21" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="47">
         <v>110</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="52">
         <v>120</v>
       </c>
       <c r="D21" s="49">
-        <v>1420860</v>
+        <v>1370521</v>
       </c>
       <c r="E21" s="49">
-        <v>902401</v>
+        <v>850748</v>
       </c>
       <c r="F21" s="50">
-        <v>518459</v>
+        <v>519773</v>
       </c>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
     </row>
     <row r="22" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="47">
         <v>120</v>
       </c>
       <c r="B22" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="52">
         <v>130</v>
       </c>
       <c r="D22" s="49">
-        <v>1279845</v>
+        <v>1288059</v>
       </c>
       <c r="E22" s="49">
-        <v>840884</v>
+        <v>819730</v>
       </c>
       <c r="F22" s="50">
-        <v>438961</v>
+        <v>468329</v>
       </c>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
     </row>
     <row r="23" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="47">
         <v>130</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="52">
         <v>140</v>
       </c>
       <c r="D23" s="49">
-        <v>1149708</v>
+        <v>1197109</v>
       </c>
       <c r="E23" s="49">
-        <v>782097</v>
+        <v>785229</v>
       </c>
       <c r="F23" s="50">
-        <v>367611</v>
+        <v>411880</v>
       </c>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
     </row>
     <row r="24" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="53">
         <v>140</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="55">
         <v>150</v>
       </c>
       <c r="D24" s="49">
-        <v>1293112</v>
+        <v>1412878</v>
       </c>
       <c r="E24" s="49">
-        <v>935875</v>
+        <v>999629</v>
       </c>
       <c r="F24" s="50">
-        <v>357237</v>
+        <v>413249</v>
       </c>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
     </row>
     <row r="25" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="47">
         <v>150</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="52">
         <v>160</v>
       </c>
-      <c r="D25" s="61">
-[...6 lines deleted...]
-        <v>264278</v>
+      <c r="D25" s="60">
+        <v>1003201</v>
+      </c>
+      <c r="E25" s="60">
+        <v>695483</v>
+      </c>
+      <c r="F25" s="61">
+        <v>307718</v>
       </c>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
     </row>
     <row r="26" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="47">
         <v>160</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="52">
         <v>170</v>
       </c>
       <c r="D26" s="49">
-        <v>817906</v>
+        <v>878059</v>
       </c>
       <c r="E26" s="49">
-        <v>589934</v>
+        <v>622054</v>
       </c>
       <c r="F26" s="50">
-        <v>227972</v>
+        <v>256005</v>
       </c>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="47">
         <v>170</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="52">
         <v>180</v>
       </c>
       <c r="D27" s="49">
-        <v>767192</v>
+        <v>800007</v>
       </c>
       <c r="E27" s="49">
-        <v>557725</v>
+        <v>576350</v>
       </c>
       <c r="F27" s="50">
-        <v>209467</v>
+        <v>223657</v>
       </c>
       <c r="G27" s="45"/>
       <c r="H27" s="45"/>
     </row>
     <row r="28" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="47">
         <v>180</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="52">
         <v>190</v>
       </c>
       <c r="D28" s="49">
-        <v>732720</v>
+        <v>745696</v>
       </c>
       <c r="E28" s="49">
-        <v>535828</v>
+        <v>540300</v>
       </c>
       <c r="F28" s="50">
-        <v>196892</v>
+        <v>205396</v>
       </c>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
     </row>
     <row r="29" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="53">
         <v>190</v>
       </c>
       <c r="B29" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="55">
         <v>200</v>
       </c>
       <c r="D29" s="21">
-        <v>722381</v>
+        <v>736503</v>
       </c>
       <c r="E29" s="21">
-        <v>535173</v>
+        <v>538502</v>
       </c>
       <c r="F29" s="44">
-        <v>187208</v>
+        <v>198001</v>
       </c>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
     </row>
     <row r="30" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="47">
         <v>200</v>
       </c>
       <c r="B30" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="52">
         <v>210</v>
       </c>
       <c r="D30" s="49">
-        <v>648081</v>
+        <v>681371</v>
       </c>
       <c r="E30" s="49">
-        <v>486575</v>
+        <v>507326</v>
       </c>
       <c r="F30" s="50">
-        <v>161506</v>
+        <v>174045</v>
       </c>
       <c r="G30" s="45"/>
       <c r="H30" s="45"/>
     </row>
     <row r="31" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="47">
         <v>210</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="52">
         <v>220</v>
       </c>
       <c r="D31" s="49">
-        <v>603834</v>
+        <v>625893</v>
       </c>
       <c r="E31" s="49">
-        <v>456196</v>
+        <v>469327</v>
       </c>
       <c r="F31" s="50">
-        <v>147638</v>
+        <v>156566</v>
       </c>
       <c r="G31" s="45"/>
       <c r="H31" s="45"/>
     </row>
     <row r="32" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="47">
         <v>220</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="52">
         <v>230</v>
       </c>
       <c r="D32" s="49">
-        <v>506195</v>
+        <v>572850</v>
       </c>
       <c r="E32" s="49">
-        <v>395638</v>
+        <v>432853</v>
       </c>
       <c r="F32" s="50">
-        <v>110557</v>
+        <v>139997</v>
       </c>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
     </row>
     <row r="33" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="47">
         <v>230</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="52">
         <v>240</v>
       </c>
       <c r="D33" s="49">
-        <v>419850</v>
+        <v>473948</v>
       </c>
       <c r="E33" s="49">
-        <v>338838</v>
+        <v>371903</v>
       </c>
       <c r="F33" s="50">
-        <v>81012</v>
+        <v>102045</v>
       </c>
       <c r="G33" s="45"/>
       <c r="H33" s="45"/>
     </row>
     <row r="34" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="53">
         <v>240</v>
       </c>
       <c r="B34" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="55">
         <v>250</v>
       </c>
       <c r="D34" s="49">
-        <v>348415</v>
+        <v>397433</v>
       </c>
       <c r="E34" s="49">
-        <v>289885</v>
+        <v>320307</v>
       </c>
       <c r="F34" s="50">
-        <v>58530</v>
+        <v>77126</v>
       </c>
       <c r="G34" s="45"/>
       <c r="H34" s="45"/>
     </row>
     <row r="35" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="47">
         <v>250</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="52">
         <v>260</v>
       </c>
-      <c r="D35" s="61">
-[...6 lines deleted...]
-        <v>44500</v>
+      <c r="D35" s="60">
+        <v>325838</v>
+      </c>
+      <c r="E35" s="60">
+        <v>270273</v>
+      </c>
+      <c r="F35" s="61">
+        <v>55565</v>
       </c>
       <c r="G35" s="45"/>
       <c r="H35" s="45"/>
     </row>
     <row r="36" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="47">
         <v>260</v>
       </c>
       <c r="B36" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="52">
         <v>270</v>
       </c>
       <c r="D36" s="49">
-        <v>249360</v>
+        <v>279636</v>
       </c>
       <c r="E36" s="49">
-        <v>214984</v>
+        <v>235086</v>
       </c>
       <c r="F36" s="50">
-        <v>34376</v>
+        <v>44550</v>
       </c>
       <c r="G36" s="45"/>
       <c r="H36" s="45"/>
     </row>
     <row r="37" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="47">
         <v>270</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="52">
         <v>280</v>
       </c>
       <c r="D37" s="49">
-        <v>232491</v>
+        <v>256333</v>
       </c>
       <c r="E37" s="49">
-        <v>202781</v>
+        <v>219803</v>
       </c>
       <c r="F37" s="50">
-        <v>29710</v>
+        <v>36530</v>
       </c>
       <c r="G37" s="45"/>
       <c r="H37" s="45"/>
     </row>
     <row r="38" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="47">
         <v>280</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="52">
         <v>290</v>
       </c>
       <c r="D38" s="49">
-        <v>198225</v>
+        <v>227569</v>
       </c>
       <c r="E38" s="49">
-        <v>174169</v>
+        <v>197346</v>
       </c>
       <c r="F38" s="50">
-        <v>24056</v>
+        <v>30223</v>
       </c>
       <c r="G38" s="45"/>
       <c r="H38" s="45"/>
     </row>
     <row r="39" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="53">
         <v>290</v>
       </c>
       <c r="B39" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="55">
         <v>300</v>
       </c>
       <c r="D39" s="21">
-        <v>1029649</v>
+        <v>1175425</v>
       </c>
       <c r="E39" s="21">
-        <v>942906</v>
+        <v>1070040</v>
       </c>
       <c r="F39" s="44">
-        <v>86743</v>
+        <v>105385</v>
       </c>
       <c r="G39" s="45"/>
       <c r="H39" s="45"/>
     </row>
     <row r="40" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="47">
         <v>300</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="52">
         <v>310</v>
       </c>
       <c r="D40" s="49">
-        <v>123982</v>
+        <v>111032</v>
       </c>
       <c r="E40" s="49">
-        <v>110352</v>
+        <v>98836</v>
       </c>
       <c r="F40" s="50">
-        <v>13630</v>
+        <v>12196</v>
       </c>
       <c r="G40" s="45"/>
       <c r="H40" s="45"/>
     </row>
     <row r="41" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="47">
         <v>310</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="52">
         <v>320</v>
       </c>
       <c r="D41" s="49">
-        <v>53237</v>
+        <v>60063</v>
       </c>
       <c r="E41" s="49">
-        <v>47496</v>
+        <v>52493</v>
       </c>
       <c r="F41" s="50">
-        <v>5741</v>
+        <v>7570</v>
       </c>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
     </row>
     <row r="42" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="47">
         <v>320</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="52">
         <v>330</v>
       </c>
       <c r="D42" s="49">
-        <v>32422</v>
+        <v>40517</v>
       </c>
       <c r="E42" s="49">
-        <v>28119</v>
+        <v>35737</v>
       </c>
       <c r="F42" s="50">
-        <v>4303</v>
+        <v>4780</v>
       </c>
       <c r="G42" s="45"/>
       <c r="H42" s="45"/>
     </row>
     <row r="43" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="47">
         <v>330</v>
       </c>
       <c r="B43" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="52">
         <v>340</v>
       </c>
       <c r="D43" s="49">
-        <v>28831</v>
+        <v>32133</v>
       </c>
       <c r="E43" s="49">
-        <v>25015</v>
+        <v>27482</v>
       </c>
       <c r="F43" s="50">
-        <v>3816</v>
+        <v>4651</v>
       </c>
       <c r="G43" s="45"/>
       <c r="H43" s="45"/>
     </row>
     <row r="44" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="53">
         <v>340</v>
       </c>
       <c r="B44" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="55">
         <v>350</v>
       </c>
       <c r="D44" s="49">
-        <v>21488</v>
+        <v>25194</v>
       </c>
       <c r="E44" s="49">
-        <v>18846</v>
+        <v>21715</v>
       </c>
       <c r="F44" s="50">
-        <v>2642</v>
+        <v>3479</v>
       </c>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
     </row>
     <row r="45" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="47">
         <v>350</v>
       </c>
       <c r="B45" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="52">
         <v>360</v>
       </c>
-      <c r="D45" s="61">
-[...6 lines deleted...]
-        <v>1813</v>
+      <c r="D45" s="60">
+        <v>19071</v>
+      </c>
+      <c r="E45" s="60">
+        <v>16836</v>
+      </c>
+      <c r="F45" s="61">
+        <v>2235</v>
       </c>
       <c r="G45" s="45"/>
       <c r="H45" s="45"/>
     </row>
     <row r="46" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="47">
         <v>360</v>
       </c>
       <c r="B46" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="52">
         <v>370</v>
       </c>
       <c r="D46" s="49">
-        <v>13236</v>
+        <v>15154</v>
       </c>
       <c r="E46" s="49">
-        <v>11845</v>
+        <v>13537</v>
       </c>
       <c r="F46" s="50">
-        <v>1391</v>
+        <v>1617</v>
       </c>
       <c r="G46" s="45"/>
       <c r="H46" s="45"/>
     </row>
     <row r="47" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="47">
         <v>370</v>
       </c>
       <c r="B47" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="52">
         <v>380</v>
       </c>
       <c r="D47" s="49">
-        <v>12276</v>
+        <v>12404</v>
       </c>
       <c r="E47" s="49">
-        <v>11054</v>
+        <v>11040</v>
       </c>
       <c r="F47" s="50">
-        <v>1222</v>
+        <v>1364</v>
       </c>
       <c r="G47" s="45"/>
       <c r="H47" s="45"/>
     </row>
     <row r="48" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="47">
         <v>380</v>
       </c>
       <c r="B48" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="52">
         <v>390</v>
       </c>
       <c r="D48" s="49">
-        <v>8864</v>
+        <v>10120</v>
       </c>
       <c r="E48" s="49">
-        <v>8016</v>
+        <v>9072</v>
       </c>
       <c r="F48" s="50">
-        <v>848</v>
+        <v>1048</v>
       </c>
       <c r="G48" s="45"/>
       <c r="H48" s="45"/>
     </row>
     <row r="49" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="53">
         <v>390</v>
       </c>
       <c r="B49" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="55">
         <v>400</v>
       </c>
       <c r="D49" s="21">
-        <v>8505</v>
+        <v>9443</v>
       </c>
       <c r="E49" s="21">
-        <v>7679</v>
+        <v>8454</v>
       </c>
       <c r="F49" s="44">
-        <v>826</v>
+        <v>989</v>
       </c>
       <c r="G49" s="45"/>
       <c r="H49" s="45"/>
     </row>
     <row r="50" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="47">
         <v>400</v>
       </c>
       <c r="B50" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="52">
         <v>410</v>
       </c>
       <c r="D50" s="49">
-        <v>6110</v>
+        <v>7446</v>
       </c>
       <c r="E50" s="49">
-        <v>5571</v>
+        <v>6666</v>
       </c>
       <c r="F50" s="50">
-        <v>539</v>
+        <v>780</v>
       </c>
       <c r="G50" s="45"/>
       <c r="H50" s="45"/>
     </row>
     <row r="51" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="47">
         <v>410</v>
       </c>
       <c r="B51" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="52">
         <v>420</v>
       </c>
       <c r="D51" s="49">
-        <v>5205</v>
+        <v>6124</v>
       </c>
       <c r="E51" s="49">
-        <v>4753</v>
+        <v>5479</v>
       </c>
       <c r="F51" s="50">
-        <v>452</v>
+        <v>645</v>
       </c>
       <c r="G51" s="45"/>
       <c r="H51" s="45"/>
     </row>
     <row r="52" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="47">
         <v>420</v>
       </c>
       <c r="B52" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="52">
         <v>430</v>
       </c>
       <c r="D52" s="49">
-        <v>4094</v>
+        <v>5302</v>
       </c>
       <c r="E52" s="49">
-        <v>3722</v>
+        <v>4825</v>
       </c>
       <c r="F52" s="50">
-        <v>372</v>
+        <v>477</v>
       </c>
       <c r="G52" s="45"/>
       <c r="H52" s="45"/>
     </row>
     <row r="53" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="47">
         <v>430</v>
       </c>
       <c r="B53" s="51" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="52">
         <v>440</v>
       </c>
       <c r="D53" s="49">
-        <v>3565</v>
+        <v>4433</v>
       </c>
       <c r="E53" s="49">
-        <v>3303</v>
+        <v>4090</v>
       </c>
       <c r="F53" s="50">
-        <v>262</v>
+        <v>343</v>
       </c>
       <c r="G53" s="45"/>
       <c r="H53" s="45"/>
     </row>
     <row r="54" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="53">
         <v>440</v>
       </c>
       <c r="B54" s="54" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="55">
         <v>450</v>
       </c>
       <c r="D54" s="49">
-        <v>14739</v>
+        <v>18275</v>
       </c>
       <c r="E54" s="49">
-        <v>13471</v>
+        <v>16662</v>
       </c>
       <c r="F54" s="50">
-        <v>1268</v>
+        <v>1613</v>
       </c>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
     </row>
     <row r="55" spans="1:9" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A55" s="56">
         <v>450</v>
       </c>
       <c r="B55" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="58"/>
-      <c r="D55" s="63">
-[...6 lines deleted...]
-        <v>639</v>
+      <c r="D55" s="62">
+        <v>7985</v>
+      </c>
+      <c r="E55" s="62">
+        <v>7196</v>
+      </c>
+      <c r="F55" s="63">
+        <v>789</v>
       </c>
       <c r="G55" s="45"/>
       <c r="H55" s="45"/>
     </row>
-    <row r="56" spans="1:9" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B56" s="65"/>
+    <row r="56" spans="1:9" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="64"/>
+      <c r="B56" s="64"/>
       <c r="C56" s="59"/>
-      <c r="G56" s="67"/>
-[...5 lines deleted...]
-      <c r="B57" s="65"/>
+      <c r="G56" s="66"/>
+      <c r="H56" s="66"/>
+      <c r="I56" s="66"/>
+    </row>
+    <row r="57" spans="1:9" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="64"/>
+      <c r="B57" s="64"/>
       <c r="C57" s="59"/>
-      <c r="D57" s="68"/>
-[...4 lines deleted...]
-      <c r="I57" s="67"/>
+      <c r="D57" s="67"/>
+      <c r="E57" s="67"/>
+      <c r="F57" s="67"/>
+      <c r="G57" s="68"/>
+      <c r="H57" s="68"/>
+      <c r="I57" s="66"/>
     </row>
     <row r="58" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C58" s="59"/>
     </row>
     <row r="59" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C59" s="59"/>
     </row>
     <row r="60" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C60" s="59"/>
     </row>
     <row r="61" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C61" s="59"/>
     </row>
     <row r="62" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C62" s="59"/>
     </row>
     <row r="63" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C63" s="59"/>
     </row>
     <row r="64" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C64" s="59"/>
     </row>
     <row r="65" spans="3:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C65" s="59"/>
     </row>