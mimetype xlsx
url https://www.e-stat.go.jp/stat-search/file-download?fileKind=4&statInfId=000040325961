--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -3,1334 +3,1440 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB2FABD1-6540-4C2C-9E15-6B9642EA8F81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1979093-6C08-4B36-AA98-D1393CAEC985}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="854" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BECCAAD0-6527-4C5E-A37F-C7A801A1F1AC}"/>
   </bookViews>
   <sheets>
-    <sheet name="5(1)" sheetId="105" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="5(6)" sheetId="110" r:id="rId6"/>
+    <sheet name="5(1)" sheetId="1" r:id="rId1"/>
+    <sheet name="5(2)" sheetId="2" r:id="rId2"/>
+    <sheet name="5(3)" sheetId="3" r:id="rId3"/>
+    <sheet name="5(4)" sheetId="4" r:id="rId4"/>
+    <sheet name="5(5)" sheetId="5" r:id="rId5"/>
+    <sheet name="5(6)" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'5(1)'!$A$1:$O$67</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'5(1)'!$A$1:$O$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'5(1)'!$A$1:$O$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'5(2)'!$A$1:$Q$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'5(3)'!$A$1:$Q$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'5(3)'!$A$1:$Q$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'5(4)'!$A$1:$O$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'5(5)'!$A$1:$O$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'5(6)'!$A$1:$S$39</definedName>
     <definedName name="カテゴリ一覧">#REF!</definedName>
     <definedName name="論理データ型一覧">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="838" uniqueCount="104">
   <si>
-    <t xml:space="preserve"> </t>
+    <t>５．厚生年金保険　年金給付状況（受給権者）</t>
+    <rPh sb="2" eb="4">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ジュキュウケン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（１）年度末現在 受給権者数</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
-    <t>千円</t>
+    <t>総　　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>円</t>
+    <t>旧共済組合を
+除く計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>キョウサイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>特別支給分</t>
+    <t>旧共済組合計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>キョウサイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>本来支給分</t>
+    <t>旧　　　　法
+厚生年金保険</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>人</t>
+    <t>旧　　　 法
+船 員 保 険</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>繰下げ支給分</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>新　　　　法
+厚生年金保険</t>
+    <rPh sb="0" eb="1">
+      <t>シン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧法</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>新法</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>合　　計</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　</t>
-    <phoneticPr fontId="3"/>
+    <t>老 齢 給 付</t>
+    <rPh sb="0" eb="1">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>男　子</t>
+    <rPh sb="0" eb="1">
+      <t>オトコ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>女　子</t>
+    <rPh sb="0" eb="1">
+      <t>オンナ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>退 　職</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>在 　職</t>
+    <rPh sb="0" eb="1">
+      <t>ザイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>老 齢 年 金</t>
     <rPh sb="0" eb="1">
       <t>ロウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>退　 職</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通算老齢年金
+・25年未満</t>
+    <rPh sb="0" eb="2">
+      <t>ツウサン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>在　 職</t>
+    <rPh sb="0" eb="1">
+      <t>ザイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>障 害 年 金</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職務 / 公務上を除く</t>
+    <rPh sb="0" eb="2">
+      <t>ショクム</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職務 / 公務上</t>
+  </si>
+  <si>
+    <t>遺 族 年 金</t>
+    <rPh sb="0" eb="1">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゾク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（職務 / 公務上）</t>
     <rPh sb="1" eb="3">
       <t>ショクム</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウム</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ジョウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>配 偶 者</t>
+    <rPh sb="0" eb="1">
+      <t>ハイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>グウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>子</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（別掲）</t>
-[...10 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>そ の 他</t>
+    <rPh sb="4" eb="5">
+      <t>ホカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲） 職務 / 公務上を除く</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショクム</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コウム</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ノゾ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通算遺族年金</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．「旧法船員保険」の（　）内は職務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割による</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　みなし期間を含んだ被保険者期間にて判定している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　４．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者を計上</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（２）年度末現在 受給権者年金総額</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧共済組合を
+除く計</t>
+    <rPh sb="9" eb="10">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧共済組合計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旧　　　　法
 厚生年金保険</t>
     <rPh sb="7" eb="9">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ホケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧   　　法
+船 員 保 険</t>
+    <rPh sb="8" eb="9">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>タモツ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>新　　　　法　
 厚生年金保険</t>
     <rPh sb="8" eb="10">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ホケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>新　　　　法
-厚生年金保険</t>
+    <t>旧　　　法</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>新　　　法</t>
     <rPh sb="0" eb="1">
       <t>シン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="4" eb="5">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（別掲）</t>
+    <rPh sb="1" eb="3">
+      <t>ベッケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎年金</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>千円</t>
+  </si>
+  <si>
+    <t>注１．年金総額には基礎年金額を含まない。</t>
+    <rPh sb="3" eb="5">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウガク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．「旧法船員保険」の（　）内は職務上の再掲である。</t>
+    <rPh sb="5" eb="6">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　４．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割によるみなし期間を含んだ被保険者期間にて</t>
+    <rPh sb="4" eb="6">
+      <t>シンホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　判定している。</t>
+  </si>
+  <si>
+    <t>　６．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者の当該年金の年金総額を計上している。</t>
+    <rPh sb="65" eb="66">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　７．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+  </si>
+  <si>
+    <t>（３）年度末現在 受給権者平均年金月額</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>（再掲）</t>
+    <rPh sb="1" eb="3">
+      <t>サイケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>　　判定している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者を計上している。</t>
+    <rPh sb="65" eb="66">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　６．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（４）新法厚生年金保険（老齢厚生年金）年度末現在 受給権者数</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウケン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総  数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>特別支給分</t>
+  </si>
+  <si>
+    <t>繰上げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリア</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>本来支給分</t>
+  </si>
+  <si>
+    <t>繰下げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>基礎または
 定額あり</t>
     <rPh sb="0" eb="2">
       <t>キソ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>テイガク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎及び
+定額なし</t>
+    <rPh sb="0" eb="2">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テイガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎繰上げ
+あ　　　り</t>
+    <rPh sb="0" eb="2">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クリア</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>基礎繰上げ
 な　　　し</t>
     <rPh sb="0" eb="2">
       <t>キソ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クリア</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>基礎繰上げ
-[...21 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>人</t>
   </si>
   <si>
     <t>老 齢 相 当</t>
     <rPh sb="0" eb="1">
       <t>ロウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ソウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通 老 相 当
+・25年未満</t>
+    <rPh sb="0" eb="1">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．特別支給・繰上げ下げ状況が不詳の者がいるため、特別支給、繰上げ、本来、繰下げの和は総数と一致しないことがある。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（５）新法厚生年金保険（老齢厚生年金）年度末現在 受給権者年金総額</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウケン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ソウガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰上げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリア</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．年金総額には基礎年金額を含まない。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウガク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ネンキンガク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割によるみなし期間を含んだ被保険者期間にて</t>
+    <rPh sb="4" eb="6">
+      <t>シンホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．特別支給・繰上げ下げ状況が不詳の者がいるため、特別支給、繰上げ、本来、繰下げの和は総数と一致しないことがある。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（６）新法厚生年金保険（老齢厚生年金）年度末現在 受給権者平均年金月額</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウケン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ゲツガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>特 別 支 給 分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰 上 げ 支 給 分</t>
+    <rPh sb="0" eb="1">
+      <t>クリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ウエ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>本 来 支 給 分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰 下 げ 支 給 分</t>
+    <rPh sb="0" eb="1">
+      <t>クリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 基礎年金</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キソ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンキン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>男　子</t>
-[...728 lines deleted...]
-    <t>・</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
-    <t>*</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>・</t>
   </si>
   <si>
     <t>注１．「旧法船員保険」及び「旧共済組合」の「障害年金」の１級から３級には職務上を含まない。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　２．「旧法船員保険」及び「旧共済組合」の「障害年金」の１級から３級には職務上を含まない。</t>
     <rPh sb="5" eb="6">
       <t>ホウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注１．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割に</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンホウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　よるみなし期間を含んだ被保険者期間にて判定している。</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「（別掲）基礎年金」は同一の年金種別の基礎年金額である。ただし、「障害年金」の「（別掲）基礎年金」には、「３級」の受給権者にかかる障害基礎年金額を含まない。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．平均年金月額には同一の年金種別の基礎年金月額を含む。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．平均年金月額には老齢基礎年金月額を含む。</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;－&quot;;_ @\ "/>
     <numFmt numFmtId="177" formatCode="_ * \(#,##0\);_ * \(\-#,##0\);_ * \(&quot;－&quot;\);_(\ @\)\ "/>
-    <numFmt numFmtId="178" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;・&quot;;_ @\ "/>
+    <numFmt numFmtId="178" formatCode="\(@\)"/>
     <numFmt numFmtId="179" formatCode="_ * \ &quot;・&quot;"/>
-    <numFmt numFmtId="180" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;…&quot;"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="187" formatCode="\(@\)"/>
+    <numFmt numFmtId="180" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;・&quot;;_ @\ "/>
+    <numFmt numFmtId="181" formatCode="#,##0.00000000000;[Red]\-#,##0.00000000000"/>
+    <numFmt numFmtId="182" formatCode="#,##0.000;[Red]\-#,##0.000"/>
+    <numFmt numFmtId="183" formatCode="#,##0.0000000000;[Red]\-#,##0.0000000000"/>
+    <numFmt numFmtId="184" formatCode="#,##0_ "/>
+    <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="186" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;…&quot;"/>
+    <numFmt numFmtId="187" formatCode="0.000_);[Red]\(0.000\)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="7"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="9.5"/>
-      <name val="ＭＳ 明朝"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...24 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1347,14060 +1453,13263 @@
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...47 lines deleted...]
-      <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...182 lines deleted...]
-      <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...20 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="497">
+  <cellXfs count="393">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="182" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="2" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="184" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="187" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...24 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...122 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...34 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...105 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...144 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...268 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="標準 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...79 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CA64ED8-71C3-4D7F-89C5-49854B65F7D2}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="136" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="9" style="3"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="15" width="12.625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="11.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="14.25">
-      <c r="A1" s="126" t="s">
-[...4 lines deleted...]
-      <c r="P1" s="2"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:16" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="A2" s="127" t="s">
-[...5 lines deleted...]
-      <c r="N2" s="5" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="6"/>
-      <c r="P2" s="2"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O2" s="9"/>
+      <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" ht="13.5" customHeight="1">
-      <c r="A3" s="397"/>
-[...15 lines deleted...]
-      <c r="O3" s="229"/>
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="325"/>
+      <c r="G3" s="326"/>
+      <c r="H3" s="331" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="10"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
     </row>
     <row r="4" spans="1:16" ht="13.5" customHeight="1">
-      <c r="A4" s="399"/>
-[...17 lines deleted...]
-      <c r="O4" s="230"/>
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="327"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="332"/>
+      <c r="I4" s="334" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="336" t="s">
+        <v>5</v>
+      </c>
+      <c r="N4" s="14"/>
+      <c r="O4" s="12"/>
     </row>
     <row r="5" spans="1:16" ht="32.25" customHeight="1">
-      <c r="A5" s="401"/>
-[...14 lines deleted...]
-      <c r="L5" s="233" t="s">
+      <c r="A5" s="329"/>
+      <c r="B5" s="329"/>
+      <c r="C5" s="329"/>
+      <c r="D5" s="329"/>
+      <c r="E5" s="329"/>
+      <c r="F5" s="329"/>
+      <c r="G5" s="330"/>
+      <c r="H5" s="333"/>
+      <c r="I5" s="335"/>
+      <c r="J5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="337"/>
+      <c r="N5" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="9.75" customHeight="1">
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="H6" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="M6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1">
+      <c r="A7" s="338" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="339"/>
+      <c r="C7" s="339"/>
+      <c r="D7" s="339"/>
+      <c r="E7" s="339"/>
+      <c r="F7" s="339"/>
+      <c r="G7" s="340"/>
+      <c r="H7" s="24">
+        <v>38375794</v>
+      </c>
+      <c r="I7" s="25">
+        <v>38140108</v>
+      </c>
+      <c r="J7" s="25">
+        <v>441479</v>
+      </c>
+      <c r="K7" s="25">
+        <v>10392</v>
+      </c>
+      <c r="L7" s="25">
+        <v>37688237</v>
+      </c>
+      <c r="M7" s="26">
+        <v>235686</v>
+      </c>
+      <c r="N7" s="25">
+        <v>46882</v>
+      </c>
+      <c r="O7" s="27">
+        <v>188804</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="28"/>
+      <c r="B8" s="29"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="33">
+        <v>31284047</v>
+      </c>
+      <c r="I8" s="34">
+        <v>31103419</v>
+      </c>
+      <c r="J8" s="34">
+        <v>181273</v>
+      </c>
+      <c r="K8" s="34">
+        <v>2273</v>
+      </c>
+      <c r="L8" s="34">
+        <v>30919873</v>
+      </c>
+      <c r="M8" s="34">
+        <v>180628</v>
+      </c>
+      <c r="N8" s="34">
+        <v>31213</v>
+      </c>
+      <c r="O8" s="35">
+        <v>149415</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="15" customHeight="1">
+      <c r="B9" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="33">
+        <v>14409912</v>
+      </c>
+      <c r="I9" s="34">
+        <v>14309033</v>
+      </c>
+      <c r="J9" s="34">
+        <v>52655</v>
+      </c>
+      <c r="K9" s="34">
+        <v>2273</v>
+      </c>
+      <c r="L9" s="34">
+        <v>14254105</v>
+      </c>
+      <c r="M9" s="34">
+        <v>100879</v>
+      </c>
+      <c r="N9" s="34">
+        <v>17897</v>
+      </c>
+      <c r="O9" s="35">
+        <v>82982</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1">
+      <c r="B10" s="36"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="42">
+        <v>16874135</v>
+      </c>
+      <c r="I10" s="43">
+        <v>16794386</v>
+      </c>
+      <c r="J10" s="43">
+        <v>128618</v>
+      </c>
+      <c r="K10" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L10" s="43">
+        <v>16665768</v>
+      </c>
+      <c r="M10" s="43">
+        <v>79749</v>
+      </c>
+      <c r="N10" s="43">
+        <v>13316</v>
+      </c>
+      <c r="O10" s="45">
+        <v>66433</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="B11" s="36"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="33">
+        <v>27015447</v>
+      </c>
+      <c r="I11" s="34">
+        <v>26836402</v>
+      </c>
+      <c r="J11" s="34">
+        <v>179662</v>
+      </c>
+      <c r="K11" s="34">
+        <v>2273</v>
+      </c>
+      <c r="L11" s="34">
+        <v>26654467</v>
+      </c>
+      <c r="M11" s="34">
+        <v>179045</v>
+      </c>
+      <c r="N11" s="34">
+        <v>31044</v>
+      </c>
+      <c r="O11" s="35">
+        <v>148001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1">
+      <c r="A12" s="317"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="317"/>
+      <c r="D12" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="50"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="33">
+        <v>11730692</v>
+      </c>
+      <c r="I12" s="34">
+        <v>11631110</v>
+      </c>
+      <c r="J12" s="34">
+        <v>51660</v>
+      </c>
+      <c r="K12" s="34">
+        <v>2273</v>
+      </c>
+      <c r="L12" s="34">
+        <v>11577177</v>
+      </c>
+      <c r="M12" s="34">
+        <v>99582</v>
+      </c>
+      <c r="N12" s="34">
+        <v>17772</v>
+      </c>
+      <c r="O12" s="35">
+        <v>81810</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15" customHeight="1">
+      <c r="B13" s="36"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="42">
+        <v>15284755</v>
+      </c>
+      <c r="I13" s="43">
+        <v>15205292</v>
+      </c>
+      <c r="J13" s="43">
+        <v>128002</v>
+      </c>
+      <c r="K13" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="43">
+        <v>15077290</v>
+      </c>
+      <c r="M13" s="43">
+        <v>79463</v>
+      </c>
+      <c r="N13" s="43">
+        <v>13272</v>
+      </c>
+      <c r="O13" s="45">
+        <v>66191</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="317"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="317"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="33">
+        <v>4268600</v>
+      </c>
+      <c r="I14" s="34">
+        <v>4267017</v>
+      </c>
+      <c r="J14" s="34">
+        <v>1611</v>
+      </c>
+      <c r="K14" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="34">
+        <v>4265406</v>
+      </c>
+      <c r="M14" s="34">
+        <v>1583</v>
+      </c>
+      <c r="N14" s="34">
+        <v>169</v>
+      </c>
+      <c r="O14" s="35">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1">
+      <c r="B15" s="36"/>
+      <c r="D15" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="33">
+        <v>2679220</v>
+      </c>
+      <c r="I15" s="34">
+        <v>2677923</v>
+      </c>
+      <c r="J15" s="34">
+        <v>995</v>
+      </c>
+      <c r="K15" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="34">
+        <v>2676928</v>
+      </c>
+      <c r="M15" s="34">
+        <v>1297</v>
+      </c>
+      <c r="N15" s="34">
+        <v>125</v>
+      </c>
+      <c r="O15" s="35">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1">
+      <c r="A16" s="317"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="317"/>
+      <c r="D16" s="49"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="33">
+        <v>1589380</v>
+      </c>
+      <c r="I16" s="34">
+        <v>1589094</v>
+      </c>
+      <c r="J16" s="34">
+        <v>616</v>
+      </c>
+      <c r="K16" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="34">
+        <v>1588478</v>
+      </c>
+      <c r="M16" s="34">
+        <v>286</v>
+      </c>
+      <c r="N16" s="34">
+        <v>44</v>
+      </c>
+      <c r="O16" s="35">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B17" s="36"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="53">
+        <v>16631668</v>
+      </c>
+      <c r="I17" s="54">
+        <v>16501468</v>
+      </c>
+      <c r="J17" s="54">
+        <v>107165</v>
+      </c>
+      <c r="K17" s="54">
+        <v>2015</v>
+      </c>
+      <c r="L17" s="54">
+        <v>16392288</v>
+      </c>
+      <c r="M17" s="54">
+        <v>130200</v>
+      </c>
+      <c r="N17" s="54">
+        <v>30306</v>
+      </c>
+      <c r="O17" s="55">
+        <v>99894</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1">
+      <c r="B18" s="36"/>
+      <c r="C18" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="M5" s="409"/>
-[...3 lines deleted...]
-      <c r="O5" s="235" t="s">
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="33">
+        <v>10970608</v>
+      </c>
+      <c r="I18" s="34">
+        <v>10891774</v>
+      </c>
+      <c r="J18" s="34">
+        <v>24148</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2015</v>
+      </c>
+      <c r="L18" s="34">
+        <v>10865611</v>
+      </c>
+      <c r="M18" s="34">
+        <v>78834</v>
+      </c>
+      <c r="N18" s="34">
+        <v>17461</v>
+      </c>
+      <c r="O18" s="35">
+        <v>61373</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1">
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="42">
+        <v>5661060</v>
+      </c>
+      <c r="I19" s="43">
+        <v>5609694</v>
+      </c>
+      <c r="J19" s="43">
+        <v>83017</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L19" s="43">
+        <v>5526677</v>
+      </c>
+      <c r="M19" s="43">
+        <v>51366</v>
+      </c>
+      <c r="N19" s="43">
+        <v>12845</v>
+      </c>
+      <c r="O19" s="45">
+        <v>38521</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="49"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="33">
+        <v>13359807</v>
+      </c>
+      <c r="I20" s="34">
+        <v>13230671</v>
+      </c>
+      <c r="J20" s="34">
+        <v>106293</v>
+      </c>
+      <c r="K20" s="34">
+        <v>2015</v>
+      </c>
+      <c r="L20" s="34">
+        <v>13122363</v>
+      </c>
+      <c r="M20" s="34">
+        <v>129136</v>
+      </c>
+      <c r="N20" s="34">
+        <v>30137</v>
+      </c>
+      <c r="O20" s="35">
+        <v>98999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1">
+      <c r="A21" s="317"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="317"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="33">
+        <v>8650741</v>
+      </c>
+      <c r="I21" s="34">
+        <v>8572781</v>
+      </c>
+      <c r="J21" s="34">
+        <v>23606</v>
+      </c>
+      <c r="K21" s="34">
+        <v>2015</v>
+      </c>
+      <c r="L21" s="34">
+        <v>8547160</v>
+      </c>
+      <c r="M21" s="34">
+        <v>77960</v>
+      </c>
+      <c r="N21" s="34">
+        <v>17336</v>
+      </c>
+      <c r="O21" s="35">
+        <v>60624</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="42">
+        <v>4709066</v>
+      </c>
+      <c r="I22" s="43">
+        <v>4657890</v>
+      </c>
+      <c r="J22" s="43">
+        <v>82687</v>
+      </c>
+      <c r="K22" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L22" s="43">
+        <v>4575203</v>
+      </c>
+      <c r="M22" s="43">
+        <v>51176</v>
+      </c>
+      <c r="N22" s="43">
+        <v>12801</v>
+      </c>
+      <c r="O22" s="45">
+        <v>38375</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="317"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="33">
+        <v>3271861</v>
+      </c>
+      <c r="I23" s="34">
+        <v>3270797</v>
+      </c>
+      <c r="J23" s="34">
+        <v>872</v>
+      </c>
+      <c r="K23" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="34">
+        <v>3269925</v>
+      </c>
+      <c r="M23" s="34">
+        <v>1064</v>
+      </c>
+      <c r="N23" s="34">
+        <v>169</v>
+      </c>
+      <c r="O23" s="35">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" s="33">
+        <v>2319867</v>
+      </c>
+      <c r="I24" s="34">
+        <v>2318993</v>
+      </c>
+      <c r="J24" s="34">
+        <v>542</v>
+      </c>
+      <c r="K24" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="34">
+        <v>2318451</v>
+      </c>
+      <c r="M24" s="34">
+        <v>874</v>
+      </c>
+      <c r="N24" s="34">
+        <v>125</v>
+      </c>
+      <c r="O24" s="35">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1">
+      <c r="A25" s="317"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="33">
+        <v>951994</v>
+      </c>
+      <c r="I25" s="34">
+        <v>951804</v>
+      </c>
+      <c r="J25" s="34">
+        <v>330</v>
+      </c>
+      <c r="K25" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="34">
+        <v>951474</v>
+      </c>
+      <c r="M25" s="34">
+        <v>190</v>
+      </c>
+      <c r="N25" s="34">
+        <v>44</v>
+      </c>
+      <c r="O25" s="35">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B26" s="36"/>
+      <c r="C26" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="342"/>
+      <c r="E26" s="342"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="53">
+        <v>14652379</v>
+      </c>
+      <c r="I26" s="54">
+        <v>14601951</v>
+      </c>
+      <c r="J26" s="54">
+        <v>74108</v>
+      </c>
+      <c r="K26" s="54">
+        <v>258</v>
+      </c>
+      <c r="L26" s="54">
+        <v>14527585</v>
+      </c>
+      <c r="M26" s="54">
+        <v>50428</v>
+      </c>
+      <c r="N26" s="54">
+        <v>907</v>
+      </c>
+      <c r="O26" s="55">
+        <v>49521</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1">
+      <c r="B27" s="36"/>
+      <c r="C27" s="343"/>
+      <c r="D27" s="344"/>
+      <c r="E27" s="344"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="33">
+        <v>3439304</v>
+      </c>
+      <c r="I27" s="34">
+        <v>3417259</v>
+      </c>
+      <c r="J27" s="34">
+        <v>28507</v>
+      </c>
+      <c r="K27" s="34">
+        <v>258</v>
+      </c>
+      <c r="L27" s="34">
+        <v>3388494</v>
+      </c>
+      <c r="M27" s="34">
+        <v>22045</v>
+      </c>
+      <c r="N27" s="34">
+        <v>436</v>
+      </c>
+      <c r="O27" s="35">
+        <v>21609</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1">
+      <c r="A28" s="317"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="343"/>
+      <c r="D28" s="344"/>
+      <c r="E28" s="344"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="42">
+        <v>11213075</v>
+      </c>
+      <c r="I28" s="43">
+        <v>11184692</v>
+      </c>
+      <c r="J28" s="43">
+        <v>45601</v>
+      </c>
+      <c r="K28" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L28" s="43">
+        <v>11139091</v>
+      </c>
+      <c r="M28" s="43">
+        <v>28383</v>
+      </c>
+      <c r="N28" s="43">
+        <v>471</v>
+      </c>
+      <c r="O28" s="45">
+        <v>27912</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="33">
+        <v>13655640</v>
+      </c>
+      <c r="I29" s="34">
+        <v>13605731</v>
+      </c>
+      <c r="J29" s="34">
+        <v>73369</v>
+      </c>
+      <c r="K29" s="34">
+        <v>258</v>
+      </c>
+      <c r="L29" s="34">
+        <v>13532104</v>
+      </c>
+      <c r="M29" s="34">
+        <v>49909</v>
+      </c>
+      <c r="N29" s="34">
+        <v>907</v>
+      </c>
+      <c r="O29" s="35">
+        <v>49002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1">
+      <c r="A30" s="317"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="317"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="33">
+        <v>3079951</v>
+      </c>
+      <c r="I30" s="34">
+        <v>3058329</v>
+      </c>
+      <c r="J30" s="34">
+        <v>28054</v>
+      </c>
+      <c r="K30" s="34">
+        <v>258</v>
+      </c>
+      <c r="L30" s="34">
+        <v>3030017</v>
+      </c>
+      <c r="M30" s="34">
+        <v>21622</v>
+      </c>
+      <c r="N30" s="34">
+        <v>436</v>
+      </c>
+      <c r="O30" s="35">
+        <v>21186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1">
+      <c r="A31" s="317"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="42">
+        <v>10575689</v>
+      </c>
+      <c r="I31" s="43">
+        <v>10547402</v>
+      </c>
+      <c r="J31" s="43">
+        <v>45315</v>
+      </c>
+      <c r="K31" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L31" s="43">
+        <v>10502087</v>
+      </c>
+      <c r="M31" s="43">
+        <v>28287</v>
+      </c>
+      <c r="N31" s="43">
+        <v>471</v>
+      </c>
+      <c r="O31" s="45">
+        <v>27816</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A32" s="317"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="33">
+        <v>996739</v>
+      </c>
+      <c r="I32" s="34">
+        <v>996220</v>
+      </c>
+      <c r="J32" s="34">
+        <v>739</v>
+      </c>
+      <c r="K32" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32" s="34">
+        <v>995481</v>
+      </c>
+      <c r="M32" s="34">
+        <v>519</v>
+      </c>
+      <c r="N32" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="O32" s="35">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1">
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="33">
+        <v>359353</v>
+      </c>
+      <c r="I33" s="34">
+        <v>358930</v>
+      </c>
+      <c r="J33" s="34">
+        <v>453</v>
+      </c>
+      <c r="K33" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="34">
+        <v>358477</v>
+      </c>
+      <c r="M33" s="34">
+        <v>423</v>
+      </c>
+      <c r="N33" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="O33" s="35">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1">
+      <c r="A34" s="317"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="33">
+        <v>637386</v>
+      </c>
+      <c r="I34" s="34">
+        <v>637290</v>
+      </c>
+      <c r="J34" s="34">
+        <v>286</v>
+      </c>
+      <c r="K34" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="34">
+        <v>637004</v>
+      </c>
+      <c r="M34" s="34">
+        <v>96</v>
+      </c>
+      <c r="N34" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="O34" s="35">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A35" s="61"/>
+      <c r="B35" s="62"/>
+      <c r="C35" s="63"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="53">
+        <v>768289</v>
+      </c>
+      <c r="I35" s="54">
+        <v>764959</v>
+      </c>
+      <c r="J35" s="54">
+        <v>37685</v>
+      </c>
+      <c r="K35" s="54">
+        <v>780</v>
+      </c>
+      <c r="L35" s="54">
+        <v>726494</v>
+      </c>
+      <c r="M35" s="54">
+        <v>3330</v>
+      </c>
+      <c r="N35" s="54">
+        <v>952</v>
+      </c>
+      <c r="O35" s="55">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1">
+      <c r="A36" s="28"/>
+      <c r="B36" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="65"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="33">
+        <v>501376</v>
+      </c>
+      <c r="I36" s="34">
+        <v>499064</v>
+      </c>
+      <c r="J36" s="34">
+        <v>26146</v>
+      </c>
+      <c r="K36" s="34">
+        <v>780</v>
+      </c>
+      <c r="L36" s="34">
+        <v>472138</v>
+      </c>
+      <c r="M36" s="34">
+        <v>2312</v>
+      </c>
+      <c r="N36" s="34">
+        <v>636</v>
+      </c>
+      <c r="O36" s="35">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1">
+      <c r="A37" s="61"/>
+      <c r="B37" s="66"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="42">
+        <v>266913</v>
+      </c>
+      <c r="I37" s="43">
+        <v>265895</v>
+      </c>
+      <c r="J37" s="43">
+        <v>11539</v>
+      </c>
+      <c r="K37" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L37" s="43">
+        <v>254356</v>
+      </c>
+      <c r="M37" s="43">
+        <v>1018</v>
+      </c>
+      <c r="N37" s="43">
+        <v>316</v>
+      </c>
+      <c r="O37" s="45">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A38" s="61"/>
+      <c r="B38" s="66"/>
+      <c r="C38" s="65"/>
+      <c r="D38" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="69"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="72">
+        <v>767673</v>
+      </c>
+      <c r="I38" s="73">
+        <v>764517</v>
+      </c>
+      <c r="J38" s="73">
+        <v>37685</v>
+      </c>
+      <c r="K38" s="73">
+        <v>338</v>
+      </c>
+      <c r="L38" s="73">
+        <v>726494</v>
+      </c>
+      <c r="M38" s="73">
+        <v>3156</v>
+      </c>
+      <c r="N38" s="73">
+        <v>913</v>
+      </c>
+      <c r="O38" s="74">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="61"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="75"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="33">
+        <v>90977</v>
+      </c>
+      <c r="I39" s="34">
+        <v>90457</v>
+      </c>
+      <c r="J39" s="34">
+        <v>4889</v>
+      </c>
+      <c r="K39" s="34">
+        <v>42</v>
+      </c>
+      <c r="L39" s="34">
+        <v>85526</v>
+      </c>
+      <c r="M39" s="34">
+        <v>520</v>
+      </c>
+      <c r="N39" s="34">
+        <v>169</v>
+      </c>
+      <c r="O39" s="35">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1">
+      <c r="A40" s="77"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="79"/>
+      <c r="D40" s="80"/>
+      <c r="E40" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" s="37"/>
+      <c r="G40" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="33">
+        <v>65962</v>
+      </c>
+      <c r="I40" s="34">
+        <v>65602</v>
+      </c>
+      <c r="J40" s="34">
+        <v>3548</v>
+      </c>
+      <c r="K40" s="34">
+        <v>42</v>
+      </c>
+      <c r="L40" s="34">
+        <v>62012</v>
+      </c>
+      <c r="M40" s="34">
+        <v>360</v>
+      </c>
+      <c r="N40" s="34">
+        <v>112</v>
+      </c>
+      <c r="O40" s="35">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1">
+      <c r="A41" s="61"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="42">
+        <v>25015</v>
+      </c>
+      <c r="I41" s="43">
+        <v>24855</v>
+      </c>
+      <c r="J41" s="43">
+        <v>1341</v>
+      </c>
+      <c r="K41" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L41" s="43">
+        <v>23514</v>
+      </c>
+      <c r="M41" s="43">
+        <v>160</v>
+      </c>
+      <c r="N41" s="43">
         <v>57</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H6" s="9" t="s">
+      <c r="O41" s="45">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A42" s="61"/>
+      <c r="B42" s="66"/>
+      <c r="C42" s="65"/>
+      <c r="D42" s="75"/>
+      <c r="E42" s="75"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="33">
+        <v>343027</v>
+      </c>
+      <c r="I42" s="34">
+        <v>341559</v>
+      </c>
+      <c r="J42" s="34">
+        <v>14125</v>
+      </c>
+      <c r="K42" s="34">
+        <v>178</v>
+      </c>
+      <c r="L42" s="34">
+        <v>327256</v>
+      </c>
+      <c r="M42" s="34">
+        <v>1468</v>
+      </c>
+      <c r="N42" s="34">
+        <v>462</v>
+      </c>
+      <c r="O42" s="35">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1">
+      <c r="A43" s="77"/>
+      <c r="B43" s="78"/>
+      <c r="C43" s="79"/>
+      <c r="D43" s="80"/>
+      <c r="E43" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="37"/>
+      <c r="G43" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="33">
+        <v>222206</v>
+      </c>
+      <c r="I43" s="34">
+        <v>221166</v>
+      </c>
+      <c r="J43" s="34">
+        <v>9530</v>
+      </c>
+      <c r="K43" s="34">
+        <v>178</v>
+      </c>
+      <c r="L43" s="34">
+        <v>211458</v>
+      </c>
+      <c r="M43" s="34">
+        <v>1040</v>
+      </c>
+      <c r="N43" s="34">
+        <v>311</v>
+      </c>
+      <c r="O43" s="35">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1">
+      <c r="A44" s="61"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="42">
+        <v>120821</v>
+      </c>
+      <c r="I44" s="43">
+        <v>120393</v>
+      </c>
+      <c r="J44" s="43">
+        <v>4595</v>
+      </c>
+      <c r="K44" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L44" s="43">
+        <v>115798</v>
+      </c>
+      <c r="M44" s="43">
+        <v>428</v>
+      </c>
+      <c r="N44" s="43">
+        <v>151</v>
+      </c>
+      <c r="O44" s="45">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A45" s="61"/>
+      <c r="B45" s="66"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="75"/>
+      <c r="E45" s="75"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="33">
+        <v>333669</v>
+      </c>
+      <c r="I45" s="34">
+        <v>332501</v>
+      </c>
+      <c r="J45" s="34">
+        <v>18671</v>
+      </c>
+      <c r="K45" s="34">
+        <v>118</v>
+      </c>
+      <c r="L45" s="34">
+        <v>313712</v>
+      </c>
+      <c r="M45" s="34">
+        <v>1168</v>
+      </c>
+      <c r="N45" s="34">
+        <v>282</v>
+      </c>
+      <c r="O45" s="35">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1">
+      <c r="A46" s="77"/>
+      <c r="B46" s="78"/>
+      <c r="C46" s="79"/>
+      <c r="D46" s="80"/>
+      <c r="E46" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46" s="37"/>
+      <c r="G46" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="33">
+        <v>212637</v>
+      </c>
+      <c r="I46" s="34">
+        <v>211854</v>
+      </c>
+      <c r="J46" s="34">
+        <v>13068</v>
+      </c>
+      <c r="K46" s="34">
+        <v>118</v>
+      </c>
+      <c r="L46" s="34">
+        <v>198668</v>
+      </c>
+      <c r="M46" s="34">
+        <v>783</v>
+      </c>
+      <c r="N46" s="34">
+        <v>183</v>
+      </c>
+      <c r="O46" s="35">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1">
+      <c r="A47" s="61"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="83"/>
+      <c r="E47" s="82"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="42">
+        <v>121032</v>
+      </c>
+      <c r="I47" s="43">
+        <v>120647</v>
+      </c>
+      <c r="J47" s="43">
+        <v>5603</v>
+      </c>
+      <c r="K47" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L47" s="43">
+        <v>115044</v>
+      </c>
+      <c r="M47" s="43">
+        <v>385</v>
+      </c>
+      <c r="N47" s="43">
+        <v>99</v>
+      </c>
+      <c r="O47" s="45">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1">
+      <c r="A48" s="61"/>
+      <c r="B48" s="66"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="85"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="86"/>
+      <c r="H48" s="33">
+        <v>616</v>
+      </c>
+      <c r="I48" s="34">
+        <v>442</v>
+      </c>
+      <c r="J48" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="K48" s="34">
+        <v>442</v>
+      </c>
+      <c r="L48" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="M48" s="34">
+        <v>174</v>
+      </c>
+      <c r="N48" s="34">
+        <v>39</v>
+      </c>
+      <c r="O48" s="35">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A49" s="4"/>
+      <c r="B49" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="63"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="87"/>
+      <c r="F49" s="30"/>
+      <c r="G49" s="88"/>
+      <c r="H49" s="53">
+        <v>6310402</v>
+      </c>
+      <c r="I49" s="54">
+        <v>6258965</v>
+      </c>
+      <c r="J49" s="54">
+        <v>210039</v>
+      </c>
+      <c r="K49" s="54">
+        <v>7056</v>
+      </c>
+      <c r="L49" s="54">
+        <v>6041870</v>
+      </c>
+      <c r="M49" s="54">
+        <v>51437</v>
+      </c>
+      <c r="N49" s="54">
+        <v>14426</v>
+      </c>
+      <c r="O49" s="55">
+        <v>37011</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" ht="12.95" customHeight="1">
+      <c r="B50" s="36"/>
+      <c r="C50" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="89"/>
+      <c r="E50" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="323"/>
+      <c r="G50" s="324"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="90">
+        <v>2848</v>
+      </c>
+      <c r="L50" s="43"/>
+      <c r="M50" s="90">
+        <v>393</v>
+      </c>
+      <c r="N50" s="90">
+        <v>148</v>
+      </c>
+      <c r="O50" s="91">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="65"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="65"/>
+      <c r="D51" s="92"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="33">
+        <v>6117669</v>
+      </c>
+      <c r="I51" s="34">
+        <v>6067223</v>
+      </c>
+      <c r="J51" s="34">
+        <v>205905</v>
+      </c>
+      <c r="K51" s="34">
+        <v>7010</v>
+      </c>
+      <c r="L51" s="34">
+        <v>5854308</v>
+      </c>
+      <c r="M51" s="34">
+        <v>50446</v>
+      </c>
+      <c r="N51" s="34">
+        <v>14131</v>
+      </c>
+      <c r="O51" s="35">
+        <v>36315</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" ht="15" customHeight="1">
+      <c r="A52" s="65"/>
+      <c r="B52" s="66"/>
+      <c r="C52" s="65"/>
+      <c r="D52" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" s="79"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" s="33">
+        <v>184642</v>
+      </c>
+      <c r="I52" s="34">
+        <v>183745</v>
+      </c>
+      <c r="J52" s="34">
+        <v>774</v>
+      </c>
+      <c r="K52" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="L52" s="34">
+        <v>182971</v>
+      </c>
+      <c r="M52" s="34">
+        <v>897</v>
+      </c>
+      <c r="N52" s="34">
+        <v>75</v>
+      </c>
+      <c r="O52" s="35">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" ht="15" customHeight="1">
+      <c r="A53" s="65"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="93"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="33">
+        <v>5933027</v>
+      </c>
+      <c r="I53" s="34">
+        <v>5883478</v>
+      </c>
+      <c r="J53" s="34">
+        <v>205131</v>
+      </c>
+      <c r="K53" s="34">
+        <v>7010</v>
+      </c>
+      <c r="L53" s="34">
+        <v>5671337</v>
+      </c>
+      <c r="M53" s="34">
+        <v>49549</v>
+      </c>
+      <c r="N53" s="34">
+        <v>14056</v>
+      </c>
+      <c r="O53" s="35">
+        <v>35493</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" ht="12.95" customHeight="1">
+      <c r="A54" s="65"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="94"/>
+      <c r="E54" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54" s="323"/>
+      <c r="G54" s="324"/>
+      <c r="H54" s="42"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="95">
+        <v>2836</v>
+      </c>
+      <c r="L54" s="43"/>
+      <c r="M54" s="90">
+        <v>359</v>
+      </c>
+      <c r="N54" s="95">
+        <v>145</v>
+      </c>
+      <c r="O54" s="96">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" ht="15" customHeight="1">
+      <c r="A55" s="65"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="79"/>
+      <c r="G55" s="97"/>
+      <c r="H55" s="33">
+        <v>105563</v>
+      </c>
+      <c r="I55" s="34">
+        <v>105037</v>
+      </c>
+      <c r="J55" s="34">
+        <v>3337</v>
+      </c>
+      <c r="K55" s="34">
+        <v>33</v>
+      </c>
+      <c r="L55" s="34">
+        <v>101667</v>
+      </c>
+      <c r="M55" s="34">
+        <v>526</v>
+      </c>
+      <c r="N55" s="34">
+        <v>254</v>
+      </c>
+      <c r="O55" s="35">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" ht="12.95" customHeight="1">
+      <c r="A56" s="65"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="323"/>
+      <c r="G56" s="324"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="43"/>
+      <c r="K56" s="95">
         <v>8</v>
       </c>
-      <c r="I6" s="10" t="s">
-[...314 lines deleted...]
-      <c r="D15" s="19" t="s">
+      <c r="L56" s="43"/>
+      <c r="M56" s="98" t="s">
+        <v>95</v>
+      </c>
+      <c r="N56" s="98" t="s">
+        <v>95</v>
+      </c>
+      <c r="O56" s="322" t="s">
+        <v>95</v>
+      </c>
+      <c r="P56" s="50"/>
+    </row>
+    <row r="57" spans="1:16" ht="15" customHeight="1">
+      <c r="A57" s="65"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="33">
+        <v>87170</v>
+      </c>
+      <c r="I57" s="34">
+        <v>86705</v>
+      </c>
+      <c r="J57" s="34">
+        <v>797</v>
+      </c>
+      <c r="K57" s="34">
+        <v>13</v>
+      </c>
+      <c r="L57" s="34">
+        <v>85895</v>
+      </c>
+      <c r="M57" s="34">
+        <v>465</v>
+      </c>
+      <c r="N57" s="34">
+        <v>41</v>
+      </c>
+      <c r="O57" s="35">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" ht="12.95" customHeight="1">
+      <c r="A58" s="65"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="65"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="323" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="13"/>
-[...317 lines deleted...]
-      <c r="D24" s="19" t="s">
+      <c r="F58" s="323"/>
+      <c r="G58" s="324"/>
+      <c r="H58" s="42"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="95">
+        <v>4</v>
+      </c>
+      <c r="L58" s="43"/>
+      <c r="M58" s="90">
+        <v>34</v>
+      </c>
+      <c r="N58" s="90">
+        <v>3</v>
+      </c>
+      <c r="O58" s="91">
         <v>31</v>
       </c>
-      <c r="E24" s="13"/>
-[...496 lines deleted...]
-      <c r="D38" s="134" t="s">
+    </row>
+    <row r="59" spans="1:16" ht="12.95" customHeight="1">
+      <c r="A59" s="79"/>
+      <c r="B59" s="99"/>
+      <c r="C59" s="100"/>
+      <c r="D59" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="59"/>
+      <c r="F59" s="58"/>
+      <c r="G59" s="102"/>
+      <c r="H59" s="103">
+        <v>6307161</v>
+      </c>
+      <c r="I59" s="26">
+        <v>6256117</v>
+      </c>
+      <c r="J59" s="104">
+        <v>210039</v>
+      </c>
+      <c r="K59" s="26">
+        <v>4208</v>
+      </c>
+      <c r="L59" s="104">
+        <v>6041870</v>
+      </c>
+      <c r="M59" s="26">
+        <v>51044</v>
+      </c>
+      <c r="N59" s="26">
+        <v>14278</v>
+      </c>
+      <c r="O59" s="105">
+        <v>36766</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A60" s="106"/>
+      <c r="B60" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="108"/>
+      <c r="D60" s="108"/>
+      <c r="E60" s="108"/>
+      <c r="F60" s="108"/>
+      <c r="G60" s="109"/>
+      <c r="H60" s="110">
+        <v>13056</v>
+      </c>
+      <c r="I60" s="111">
+        <v>12765</v>
+      </c>
+      <c r="J60" s="111">
+        <v>12482</v>
+      </c>
+      <c r="K60" s="111">
+        <v>283</v>
+      </c>
+      <c r="L60" s="112" t="s">
         <v>96</v>
       </c>
-      <c r="E38" s="33"/>
-[...281 lines deleted...]
-      <c r="E46" s="39" t="s">
+      <c r="M60" s="111">
+        <v>291</v>
+      </c>
+      <c r="N60" s="111">
+        <v>291</v>
+      </c>
+      <c r="O60" s="113" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="313" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A61" s="310" t="s">
+        <v>97</v>
+      </c>
+      <c r="B61" s="310"/>
+      <c r="C61" s="310"/>
+      <c r="D61" s="311"/>
+      <c r="E61" s="311"/>
+      <c r="F61" s="311"/>
+      <c r="G61" s="311"/>
+      <c r="H61" s="312"/>
+      <c r="I61" s="312"/>
+      <c r="J61" s="312"/>
+      <c r="K61" s="312"/>
+      <c r="L61" s="312"/>
+      <c r="M61" s="312"/>
+      <c r="N61" s="312"/>
+      <c r="O61" s="312"/>
+    </row>
+    <row r="62" spans="1:16" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A62" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="F46" s="13"/>
-[...91 lines deleted...]
-      <c r="N48" s="159">
+      <c r="B62" s="114"/>
+      <c r="C62" s="114"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+    </row>
+    <row r="63" spans="1:16" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A63" s="114" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="114"/>
+      <c r="C63" s="114"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+    </row>
+    <row r="64" spans="1:16" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="116"/>
+      <c r="I64" s="116"/>
+      <c r="J64" s="116"/>
+      <c r="K64" s="116"/>
+      <c r="L64" s="117"/>
+      <c r="M64" s="116"/>
+      <c r="N64" s="116"/>
+      <c r="O64" s="118"/>
+    </row>
+    <row r="65" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A65" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="116"/>
+      <c r="I65" s="116"/>
+      <c r="J65" s="116"/>
+      <c r="K65" s="116"/>
+      <c r="L65" s="117"/>
+      <c r="M65" s="116"/>
+      <c r="N65" s="116"/>
+      <c r="O65" s="118"/>
+    </row>
+    <row r="66" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A66" s="114" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A67" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="O48" s="160">
-[...491 lines deleted...]
-      <c r="G68" s="303"/>
+    </row>
+    <row r="68" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A68" s="114"/>
     </row>
     <row r="69" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A69" s="310"/>
-[...5 lines deleted...]
-      <c r="A71" s="56"/>
+      <c r="A69" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="C26:E28"/>
     <mergeCell ref="E50:G50"/>
     <mergeCell ref="E54:G54"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="A3:G5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AC5B1AE-1F1E-4719-801C-24CE38BE56B0}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="136" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="16384" width="9" style="3"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.625" style="50" customWidth="1"/>
+    <col min="9" max="17" width="14.625" style="50" customWidth="1"/>
+    <col min="18" max="18" width="16.125" style="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.75" style="4" customWidth="1"/>
+    <col min="20" max="20" width="9" style="4"/>
+    <col min="21" max="21" width="9" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A1" s="57"/>
-      <c r="B1" s="57"/>
+      <c r="A1" s="119"/>
+      <c r="B1" s="119"/>
     </row>
     <row r="2" spans="1:19" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="138" t="s">
-[...8 lines deleted...]
-      <c r="Q2" s="59"/>
+      <c r="A2" s="115" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="115"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="120" t="s">
+        <v>2</v>
+      </c>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="121"/>
     </row>
     <row r="3" spans="1:19" ht="13.5" customHeight="1">
-      <c r="A3" s="397"/>
-[...6 lines deleted...]
-      <c r="H3" s="403" t="s">
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="325"/>
+      <c r="G3" s="326"/>
+      <c r="H3" s="331" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+    </row>
+    <row r="4" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="327"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="332"/>
+      <c r="I4" s="334" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="122"/>
+      <c r="K4" s="122"/>
+      <c r="L4" s="122"/>
+      <c r="M4" s="122"/>
+      <c r="N4" s="334" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="122"/>
+      <c r="P4" s="122"/>
+      <c r="Q4" s="122"/>
+    </row>
+    <row r="5" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A5" s="327"/>
+      <c r="B5" s="327"/>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="327"/>
+      <c r="G5" s="328"/>
+      <c r="H5" s="332"/>
+      <c r="I5" s="347"/>
+      <c r="J5" s="349" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="349" t="s">
         <v>47</v>
       </c>
-      <c r="I3" s="229"/>
-[...18 lines deleted...]
-      <c r="I4" s="406" t="s">
+      <c r="L5" s="351" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="123"/>
+      <c r="N5" s="347"/>
+      <c r="O5" s="345" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="346" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q5" s="124"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A6" s="327"/>
+      <c r="B6" s="327"/>
+      <c r="C6" s="327"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
+      <c r="F6" s="327"/>
+      <c r="G6" s="328"/>
+      <c r="H6" s="332"/>
+      <c r="I6" s="347"/>
+      <c r="J6" s="350"/>
+      <c r="K6" s="350"/>
+      <c r="L6" s="352"/>
+      <c r="M6" s="125" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="347"/>
+      <c r="O6" s="332"/>
+      <c r="P6" s="347"/>
+      <c r="Q6" s="126" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A7" s="329"/>
+      <c r="B7" s="329"/>
+      <c r="C7" s="329"/>
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="F7" s="329"/>
+      <c r="G7" s="330"/>
+      <c r="H7" s="333"/>
+      <c r="I7" s="348"/>
+      <c r="J7" s="333"/>
+      <c r="K7" s="333"/>
+      <c r="L7" s="353"/>
+      <c r="M7" s="127" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="348"/>
+      <c r="O7" s="333"/>
+      <c r="P7" s="348"/>
+      <c r="Q7" s="318" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="9.75" customHeight="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
+      <c r="C8" s="128"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="129"/>
+      <c r="F8" s="129"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q8" s="130" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="17.25" customHeight="1">
+      <c r="A9" s="338" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="339"/>
+      <c r="C9" s="339"/>
+      <c r="D9" s="339"/>
+      <c r="E9" s="339"/>
+      <c r="F9" s="339"/>
+      <c r="G9" s="340"/>
+      <c r="H9" s="131">
+        <v>29337276688</v>
+      </c>
+      <c r="I9" s="131">
+        <v>29094900002</v>
+      </c>
+      <c r="J9" s="132">
+        <v>463633406</v>
+      </c>
+      <c r="K9" s="132">
+        <v>20021944</v>
+      </c>
+      <c r="L9" s="132">
+        <v>28611244652</v>
+      </c>
+      <c r="M9" s="132">
+        <v>21076603262</v>
+      </c>
+      <c r="N9" s="133">
+        <v>242376686</v>
+      </c>
+      <c r="O9" s="132">
+        <v>79529180</v>
+      </c>
+      <c r="P9" s="132">
+        <v>162847507</v>
+      </c>
+      <c r="Q9" s="132">
+        <v>114111292</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="28"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="134">
+        <v>22470919527</v>
+      </c>
+      <c r="I10" s="134">
+        <v>22287621236</v>
+      </c>
+      <c r="J10" s="135">
+        <v>194359049</v>
+      </c>
+      <c r="K10" s="135">
+        <v>6091368</v>
+      </c>
+      <c r="L10" s="135">
+        <v>22087170819</v>
+      </c>
+      <c r="M10" s="135">
+        <v>20592216617</v>
+      </c>
+      <c r="N10" s="135">
+        <v>183298291</v>
+      </c>
+      <c r="O10" s="135">
+        <v>61286541</v>
+      </c>
+      <c r="P10" s="135">
+        <v>122011750</v>
+      </c>
+      <c r="Q10" s="135">
+        <v>112890669</v>
+      </c>
+      <c r="R10" s="136"/>
+      <c r="S10" s="137"/>
+    </row>
+    <row r="11" spans="1:19" ht="15" customHeight="1">
+      <c r="B11" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="134">
+        <v>16394406685</v>
+      </c>
+      <c r="I11" s="134">
+        <v>16270505537</v>
+      </c>
+      <c r="J11" s="135">
+        <v>67271208</v>
+      </c>
+      <c r="K11" s="135">
+        <v>6091368</v>
+      </c>
+      <c r="L11" s="135">
+        <v>16197142961</v>
+      </c>
+      <c r="M11" s="135">
+        <v>9922588483</v>
+      </c>
+      <c r="N11" s="135">
+        <v>123901148</v>
+      </c>
+      <c r="O11" s="135">
+        <v>40783504</v>
+      </c>
+      <c r="P11" s="135">
+        <v>83117643</v>
+      </c>
+      <c r="Q11" s="135">
+        <v>64575310</v>
+      </c>
+      <c r="R11" s="136"/>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1">
+      <c r="B12" s="36"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="134">
+        <v>6076512842</v>
+      </c>
+      <c r="I12" s="134">
+        <v>6017115698</v>
+      </c>
+      <c r="J12" s="135">
+        <v>127087840</v>
+      </c>
+      <c r="K12" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="135">
+        <v>5890027858</v>
+      </c>
+      <c r="M12" s="135">
+        <v>10669628134</v>
+      </c>
+      <c r="N12" s="135">
+        <v>59397143</v>
+      </c>
+      <c r="O12" s="135">
+        <v>20503037</v>
+      </c>
+      <c r="P12" s="135">
+        <v>38894107</v>
+      </c>
+      <c r="Q12" s="135">
+        <v>48315359</v>
+      </c>
+      <c r="R12" s="136"/>
+    </row>
+    <row r="13" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B13" s="36"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="139">
+        <v>18013896926</v>
+      </c>
+      <c r="I13" s="139">
+        <v>17831702947</v>
+      </c>
+      <c r="J13" s="140">
+        <v>192572058</v>
+      </c>
+      <c r="K13" s="140">
+        <v>6091368</v>
+      </c>
+      <c r="L13" s="140">
+        <v>17633039521</v>
+      </c>
+      <c r="M13" s="140">
+        <v>18164349292</v>
+      </c>
+      <c r="N13" s="140">
+        <v>182193979</v>
+      </c>
+      <c r="O13" s="140">
+        <v>61046997</v>
+      </c>
+      <c r="P13" s="140">
+        <v>121146982</v>
+      </c>
+      <c r="Q13" s="140">
+        <v>111805530</v>
+      </c>
+      <c r="R13" s="136"/>
+      <c r="S13" s="137"/>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1">
+      <c r="A14" s="317"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="317"/>
+      <c r="D14" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="50"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="134">
+        <v>12922571859</v>
+      </c>
+      <c r="I14" s="134">
+        <v>12799618413</v>
+      </c>
+      <c r="J14" s="135">
+        <v>66095664</v>
+      </c>
+      <c r="K14" s="135">
+        <v>6091368</v>
+      </c>
+      <c r="L14" s="135">
+        <v>12727431381</v>
+      </c>
+      <c r="M14" s="135">
+        <v>8272526200</v>
+      </c>
+      <c r="N14" s="135">
+        <v>122953445</v>
+      </c>
+      <c r="O14" s="135">
+        <v>40597751</v>
+      </c>
+      <c r="P14" s="135">
+        <v>82355694</v>
+      </c>
+      <c r="Q14" s="135">
+        <v>63669567</v>
+      </c>
+      <c r="R14" s="136"/>
+    </row>
+    <row r="15" spans="1:19" ht="15" customHeight="1">
+      <c r="B15" s="36"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="141">
+        <v>5091325068</v>
+      </c>
+      <c r="I15" s="141">
+        <v>5032084534</v>
+      </c>
+      <c r="J15" s="142">
+        <v>126476394</v>
+      </c>
+      <c r="K15" s="143" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="142">
+        <v>4905608140</v>
+      </c>
+      <c r="M15" s="142">
+        <v>9891823092</v>
+      </c>
+      <c r="N15" s="142">
+        <v>59240534</v>
+      </c>
+      <c r="O15" s="142">
+        <v>20449246</v>
+      </c>
+      <c r="P15" s="142">
+        <v>38791288</v>
+      </c>
+      <c r="Q15" s="142">
+        <v>48135964</v>
+      </c>
+      <c r="R15" s="136"/>
+    </row>
+    <row r="16" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="317"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="317"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="134">
+        <v>4457022601</v>
+      </c>
+      <c r="I16" s="134">
+        <v>4455918289</v>
+      </c>
+      <c r="J16" s="135">
+        <v>1786990</v>
+      </c>
+      <c r="K16" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="135">
+        <v>4454131298</v>
+      </c>
+      <c r="M16" s="135">
+        <v>2427867325</v>
+      </c>
+      <c r="N16" s="135">
+        <v>1104312</v>
+      </c>
+      <c r="O16" s="135">
+        <v>239544</v>
+      </c>
+      <c r="P16" s="135">
+        <v>864768</v>
+      </c>
+      <c r="Q16" s="135">
+        <v>1085138</v>
+      </c>
+      <c r="R16" s="136"/>
+      <c r="S16" s="137"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1">
+      <c r="B17" s="36"/>
+      <c r="D17" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="134">
+        <v>3471834827</v>
+      </c>
+      <c r="I17" s="134">
+        <v>3470887124</v>
+      </c>
+      <c r="J17" s="135">
+        <v>1175544</v>
+      </c>
+      <c r="K17" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="135">
+        <v>3469711580</v>
+      </c>
+      <c r="M17" s="135">
+        <v>1650062283</v>
+      </c>
+      <c r="N17" s="135">
+        <v>947702</v>
+      </c>
+      <c r="O17" s="135">
+        <v>185753</v>
+      </c>
+      <c r="P17" s="135">
+        <v>761949</v>
+      </c>
+      <c r="Q17" s="135">
+        <v>905743</v>
+      </c>
+      <c r="R17" s="136"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1">
+      <c r="A18" s="317"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="317"/>
+      <c r="D18" s="49"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="134">
+        <v>985187774</v>
+      </c>
+      <c r="I18" s="134">
+        <v>985031164</v>
+      </c>
+      <c r="J18" s="135">
+        <v>611446</v>
+      </c>
+      <c r="K18" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L18" s="135">
+        <v>984419718</v>
+      </c>
+      <c r="M18" s="144">
+        <v>777805043</v>
+      </c>
+      <c r="N18" s="135">
+        <v>156610</v>
+      </c>
+      <c r="O18" s="135">
+        <v>53790</v>
+      </c>
+      <c r="P18" s="135">
+        <v>102819</v>
+      </c>
+      <c r="Q18" s="135">
+        <v>179395</v>
+      </c>
+      <c r="R18" s="136"/>
+    </row>
+    <row r="19" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="36"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="145">
+        <v>19751513041</v>
+      </c>
+      <c r="I19" s="145">
+        <v>19578627204</v>
+      </c>
+      <c r="J19" s="146">
+        <v>164735278</v>
+      </c>
+      <c r="K19" s="146">
+        <v>5997890</v>
+      </c>
+      <c r="L19" s="146">
+        <v>19407894035</v>
+      </c>
+      <c r="M19" s="146">
+        <v>11456550894</v>
+      </c>
+      <c r="N19" s="146">
+        <v>172885837</v>
+      </c>
+      <c r="O19" s="146">
+        <v>60872063</v>
+      </c>
+      <c r="P19" s="146">
+        <v>112013774</v>
+      </c>
+      <c r="Q19" s="146">
+        <v>76705109</v>
+      </c>
+      <c r="R19" s="136"/>
+      <c r="S19" s="137"/>
+    </row>
+    <row r="20" spans="1:19" ht="15" customHeight="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="134">
+        <v>15433478607</v>
+      </c>
+      <c r="I20" s="134">
+        <v>15315135964</v>
+      </c>
+      <c r="J20" s="135">
+        <v>53155542</v>
+      </c>
+      <c r="K20" s="135">
+        <v>5997890</v>
+      </c>
+      <c r="L20" s="135">
+        <v>15255982532</v>
+      </c>
+      <c r="M20" s="135">
+        <v>7821362443</v>
+      </c>
+      <c r="N20" s="135">
+        <v>118342643</v>
+      </c>
+      <c r="O20" s="135">
+        <v>40585226</v>
+      </c>
+      <c r="P20" s="135">
+        <v>77757418</v>
+      </c>
+      <c r="Q20" s="135">
+        <v>48432097</v>
+      </c>
+      <c r="R20" s="136"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" customHeight="1">
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="134">
+        <v>4318034433</v>
+      </c>
+      <c r="I21" s="134">
+        <v>4263491240</v>
+      </c>
+      <c r="J21" s="135">
+        <v>111579737</v>
+      </c>
+      <c r="K21" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="135">
+        <v>4151911503</v>
+      </c>
+      <c r="M21" s="135">
+        <v>3635188451</v>
+      </c>
+      <c r="N21" s="135">
+        <v>54543193</v>
+      </c>
+      <c r="O21" s="135">
+        <v>20286837</v>
+      </c>
+      <c r="P21" s="135">
+        <v>34256356</v>
+      </c>
+      <c r="Q21" s="135">
+        <v>28273012</v>
+      </c>
+      <c r="R21" s="136"/>
+    </row>
+    <row r="22" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="49"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="139">
+        <v>15621725603</v>
+      </c>
+      <c r="I22" s="139">
+        <v>15449827878</v>
+      </c>
+      <c r="J22" s="140">
+        <v>163368273</v>
+      </c>
+      <c r="K22" s="140">
+        <v>5997890</v>
+      </c>
+      <c r="L22" s="140">
+        <v>15280461714</v>
+      </c>
+      <c r="M22" s="140">
+        <v>9483619462</v>
+      </c>
+      <c r="N22" s="140">
+        <v>171897725</v>
+      </c>
+      <c r="O22" s="140">
+        <v>60632519</v>
+      </c>
+      <c r="P22" s="140">
+        <v>111265206</v>
+      </c>
+      <c r="Q22" s="140">
+        <v>76011372</v>
+      </c>
+      <c r="R22" s="136"/>
+      <c r="S22" s="137"/>
+    </row>
+    <row r="23" spans="1:19" ht="15" customHeight="1">
+      <c r="A23" s="317"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="317"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="134">
+        <v>12103132221</v>
+      </c>
+      <c r="I23" s="134">
+        <v>11985634889</v>
+      </c>
+      <c r="J23" s="135">
+        <v>52244791</v>
+      </c>
+      <c r="K23" s="135">
+        <v>5997890</v>
+      </c>
+      <c r="L23" s="135">
+        <v>11927392208</v>
+      </c>
+      <c r="M23" s="135">
+        <v>6359418916</v>
+      </c>
+      <c r="N23" s="135">
+        <v>117497332</v>
+      </c>
+      <c r="O23" s="135">
+        <v>40399473</v>
+      </c>
+      <c r="P23" s="135">
+        <v>77097860</v>
+      </c>
+      <c r="Q23" s="135">
+        <v>47848962</v>
+      </c>
+      <c r="R23" s="136"/>
+    </row>
+    <row r="24" spans="1:19" ht="15" customHeight="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="141">
+        <v>3518593382</v>
+      </c>
+      <c r="I24" s="141">
+        <v>3464192989</v>
+      </c>
+      <c r="J24" s="142">
+        <v>111123483</v>
+      </c>
+      <c r="K24" s="143" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="142">
+        <v>3353069507</v>
+      </c>
+      <c r="M24" s="142">
+        <v>3124200546</v>
+      </c>
+      <c r="N24" s="142">
+        <v>54400393</v>
+      </c>
+      <c r="O24" s="142">
+        <v>20233047</v>
+      </c>
+      <c r="P24" s="142">
+        <v>34167346</v>
+      </c>
+      <c r="Q24" s="142">
+        <v>28162410</v>
+      </c>
+      <c r="R24" s="136"/>
+    </row>
+    <row r="25" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="317"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="134">
+        <v>4129787438</v>
+      </c>
+      <c r="I25" s="134">
+        <v>4128799326</v>
+      </c>
+      <c r="J25" s="135">
+        <v>1367005</v>
+      </c>
+      <c r="K25" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="135">
+        <v>4127432321</v>
+      </c>
+      <c r="M25" s="135">
+        <v>1972931432</v>
+      </c>
+      <c r="N25" s="135">
+        <v>988112</v>
+      </c>
+      <c r="O25" s="135">
+        <v>239544</v>
+      </c>
+      <c r="P25" s="135">
+        <v>748568</v>
+      </c>
+      <c r="Q25" s="135">
+        <v>693737</v>
+      </c>
+      <c r="R25" s="136"/>
+      <c r="S25" s="137"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" customHeight="1">
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="134">
+        <v>3330346387</v>
+      </c>
+      <c r="I26" s="134">
+        <v>3329501075</v>
+      </c>
+      <c r="J26" s="135">
+        <v>910751</v>
+      </c>
+      <c r="K26" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="135">
+        <v>3328590324</v>
+      </c>
+      <c r="M26" s="135">
+        <v>1461943527</v>
+      </c>
+      <c r="N26" s="135">
+        <v>845311</v>
+      </c>
+      <c r="O26" s="135">
+        <v>185753</v>
+      </c>
+      <c r="P26" s="135">
+        <v>659558</v>
+      </c>
+      <c r="Q26" s="135">
+        <v>583135</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="15" customHeight="1">
+      <c r="A27" s="317"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="49"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="134">
+        <v>799441051</v>
+      </c>
+      <c r="I27" s="134">
+        <v>799298251</v>
+      </c>
+      <c r="J27" s="135">
+        <v>456254</v>
+      </c>
+      <c r="K27" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L27" s="135">
+        <v>798841997</v>
+      </c>
+      <c r="M27" s="144">
+        <v>510987905</v>
+      </c>
+      <c r="N27" s="135">
+        <v>142801</v>
+      </c>
+      <c r="O27" s="135">
+        <v>53790</v>
+      </c>
+      <c r="P27" s="135">
+        <v>89010</v>
+      </c>
+      <c r="Q27" s="135">
+        <v>110602</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B28" s="36"/>
+      <c r="C28" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="342"/>
+      <c r="E28" s="342"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="145">
+        <v>2719406486</v>
+      </c>
+      <c r="I28" s="145">
+        <v>2708994032</v>
+      </c>
+      <c r="J28" s="146">
+        <v>29623770</v>
+      </c>
+      <c r="K28" s="146">
+        <v>93478</v>
+      </c>
+      <c r="L28" s="146">
+        <v>2679276784</v>
+      </c>
+      <c r="M28" s="146">
+        <v>9135665723</v>
+      </c>
+      <c r="N28" s="146">
+        <v>10412454</v>
+      </c>
+      <c r="O28" s="146">
+        <v>414478</v>
+      </c>
+      <c r="P28" s="146">
+        <v>9997976</v>
+      </c>
+      <c r="Q28" s="146">
+        <v>36185560</v>
+      </c>
+      <c r="R28" s="147"/>
+      <c r="S28" s="137"/>
+    </row>
+    <row r="29" spans="1:19" ht="15" customHeight="1">
+      <c r="B29" s="36"/>
+      <c r="C29" s="343"/>
+      <c r="D29" s="344"/>
+      <c r="E29" s="344"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="134">
+        <v>960928078</v>
+      </c>
+      <c r="I29" s="134">
+        <v>955369573</v>
+      </c>
+      <c r="J29" s="135">
+        <v>14115667</v>
+      </c>
+      <c r="K29" s="135">
+        <v>93478</v>
+      </c>
+      <c r="L29" s="135">
+        <v>941160429</v>
+      </c>
+      <c r="M29" s="135">
+        <v>2101226040</v>
+      </c>
+      <c r="N29" s="135">
+        <v>5558504</v>
+      </c>
+      <c r="O29" s="135">
+        <v>198279</v>
+      </c>
+      <c r="P29" s="135">
+        <v>5360225</v>
+      </c>
+      <c r="Q29" s="135">
+        <v>16143213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1">
+      <c r="A30" s="317"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="343"/>
+      <c r="D30" s="344"/>
+      <c r="E30" s="344"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="134">
+        <v>1758478408</v>
+      </c>
+      <c r="I30" s="134">
+        <v>1753624458</v>
+      </c>
+      <c r="J30" s="135">
+        <v>15508104</v>
+      </c>
+      <c r="K30" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" s="135">
+        <v>1738116355</v>
+      </c>
+      <c r="M30" s="135">
+        <v>7034439683</v>
+      </c>
+      <c r="N30" s="135">
+        <v>4853950</v>
+      </c>
+      <c r="O30" s="135">
+        <v>216199</v>
+      </c>
+      <c r="P30" s="135">
+        <v>4637751</v>
+      </c>
+      <c r="Q30" s="135">
+        <v>20042347</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="139">
+        <v>2392171323</v>
+      </c>
+      <c r="I31" s="139">
+        <v>2381875069</v>
+      </c>
+      <c r="J31" s="140">
+        <v>29203785</v>
+      </c>
+      <c r="K31" s="140">
+        <v>93478</v>
+      </c>
+      <c r="L31" s="140">
+        <v>2352577807</v>
+      </c>
+      <c r="M31" s="140">
+        <v>8680729829</v>
+      </c>
+      <c r="N31" s="140">
+        <v>10296254</v>
+      </c>
+      <c r="O31" s="140">
+        <v>414478</v>
+      </c>
+      <c r="P31" s="140">
+        <v>9881776</v>
+      </c>
+      <c r="Q31" s="140">
+        <v>35794158</v>
+      </c>
+      <c r="R31" s="136"/>
+      <c r="S31" s="137"/>
+    </row>
+    <row r="32" spans="1:19" ht="15" customHeight="1">
+      <c r="A32" s="317"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="317"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="134">
+        <v>819439638</v>
+      </c>
+      <c r="I32" s="134">
+        <v>813983524</v>
+      </c>
+      <c r="J32" s="135">
+        <v>13850874</v>
+      </c>
+      <c r="K32" s="135">
+        <v>93478</v>
+      </c>
+      <c r="L32" s="135">
+        <v>800039173</v>
+      </c>
+      <c r="M32" s="135">
+        <v>1913107284</v>
+      </c>
+      <c r="N32" s="135">
+        <v>5456113</v>
+      </c>
+      <c r="O32" s="135">
+        <v>198279</v>
+      </c>
+      <c r="P32" s="135">
+        <v>5257834</v>
+      </c>
+      <c r="Q32" s="135">
+        <v>15820605</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="15" customHeight="1">
+      <c r="A33" s="317"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="141">
+        <v>1572731685</v>
+      </c>
+      <c r="I33" s="141">
+        <v>1567891545</v>
+      </c>
+      <c r="J33" s="142">
+        <v>15352911</v>
+      </c>
+      <c r="K33" s="143" t="s">
+        <v>94</v>
+      </c>
+      <c r="L33" s="142">
+        <v>1552538633</v>
+      </c>
+      <c r="M33" s="142">
+        <v>6767622545</v>
+      </c>
+      <c r="N33" s="142">
+        <v>4840141</v>
+      </c>
+      <c r="O33" s="142">
+        <v>216199</v>
+      </c>
+      <c r="P33" s="142">
+        <v>4623942</v>
+      </c>
+      <c r="Q33" s="142">
+        <v>19973554</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="317"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="49"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="134">
+        <v>327235163</v>
+      </c>
+      <c r="I34" s="134">
+        <v>327118963</v>
+      </c>
+      <c r="J34" s="135">
+        <v>419985</v>
+      </c>
+      <c r="K34" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="135">
+        <v>326698977</v>
+      </c>
+      <c r="M34" s="135">
+        <v>454935894</v>
+      </c>
+      <c r="N34" s="135">
+        <v>116200</v>
+      </c>
+      <c r="O34" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="P34" s="135">
+        <v>116200</v>
+      </c>
+      <c r="Q34" s="135">
+        <v>391401</v>
+      </c>
+      <c r="R34" s="136"/>
+      <c r="S34" s="137"/>
+    </row>
+    <row r="35" spans="1:19" ht="15" customHeight="1">
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="134">
+        <v>141488440</v>
+      </c>
+      <c r="I35" s="134">
+        <v>141386049</v>
+      </c>
+      <c r="J35" s="135">
+        <v>264793</v>
+      </c>
+      <c r="K35" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="L35" s="135">
+        <v>141121256</v>
+      </c>
+      <c r="M35" s="135">
+        <v>188118756</v>
+      </c>
+      <c r="N35" s="135">
+        <v>102391</v>
+      </c>
+      <c r="O35" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="P35" s="135">
+        <v>102391</v>
+      </c>
+      <c r="Q35" s="135">
+        <v>322608</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="15" customHeight="1">
+      <c r="A36" s="317"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="134">
+        <v>185746723</v>
+      </c>
+      <c r="I36" s="134">
+        <v>185732914</v>
+      </c>
+      <c r="J36" s="135">
+        <v>155192</v>
+      </c>
+      <c r="K36" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L36" s="135">
+        <v>185577721</v>
+      </c>
+      <c r="M36" s="144">
+        <v>266817138</v>
+      </c>
+      <c r="N36" s="135">
+        <v>13809</v>
+      </c>
+      <c r="O36" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="P36" s="135">
+        <v>13809</v>
+      </c>
+      <c r="Q36" s="135">
+        <v>68793</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="61"/>
+      <c r="B37" s="62"/>
+      <c r="C37" s="63"/>
+      <c r="D37" s="64"/>
+      <c r="E37" s="64"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="148">
+        <v>556592328</v>
+      </c>
+      <c r="I37" s="148">
+        <v>553783175</v>
+      </c>
+      <c r="J37" s="146">
+        <v>43587022</v>
+      </c>
+      <c r="K37" s="146">
+        <v>1614787</v>
+      </c>
+      <c r="L37" s="146">
+        <v>508581367</v>
+      </c>
+      <c r="M37" s="146">
+        <v>364879844</v>
+      </c>
+      <c r="N37" s="146">
+        <v>2809152</v>
+      </c>
+      <c r="O37" s="146">
+        <v>1262681</v>
+      </c>
+      <c r="P37" s="146">
+        <v>1546471</v>
+      </c>
+      <c r="Q37" s="146">
+        <v>1219573</v>
+      </c>
+      <c r="S37" s="137"/>
+    </row>
+    <row r="38" spans="1:19" ht="15" customHeight="1">
+      <c r="A38" s="28"/>
+      <c r="B38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="65"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="50"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="149">
+        <v>403702373</v>
+      </c>
+      <c r="I38" s="149">
+        <v>401661650</v>
+      </c>
+      <c r="J38" s="135">
+        <v>31729950</v>
+      </c>
+      <c r="K38" s="135">
+        <v>1614787</v>
+      </c>
+      <c r="L38" s="135">
+        <v>368316913</v>
+      </c>
+      <c r="M38" s="135">
+        <v>242202858</v>
+      </c>
+      <c r="N38" s="135">
+        <v>2040723</v>
+      </c>
+      <c r="O38" s="135">
+        <v>886984</v>
+      </c>
+      <c r="P38" s="135">
+        <v>1153739</v>
+      </c>
+      <c r="Q38" s="135">
+        <v>885749</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="15" customHeight="1">
+      <c r="A39" s="61"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="149">
+        <v>152889955</v>
+      </c>
+      <c r="I39" s="149">
+        <v>152121526</v>
+      </c>
+      <c r="J39" s="135">
+        <v>11857072</v>
+      </c>
+      <c r="K39" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L39" s="135">
+        <v>140264453</v>
+      </c>
+      <c r="M39" s="135">
+        <v>122676987</v>
+      </c>
+      <c r="N39" s="135">
+        <v>768429</v>
+      </c>
+      <c r="O39" s="135">
+        <v>375697</v>
+      </c>
+      <c r="P39" s="135">
+        <v>392732</v>
+      </c>
+      <c r="Q39" s="135">
+        <v>333823</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="61"/>
+      <c r="B40" s="66"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="69"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="150">
+        <v>555330519</v>
+      </c>
+      <c r="I40" s="150">
+        <v>552664268</v>
+      </c>
+      <c r="J40" s="151">
+        <v>43587022</v>
+      </c>
+      <c r="K40" s="151">
+        <v>495879</v>
+      </c>
+      <c r="L40" s="151">
+        <v>508581367</v>
+      </c>
+      <c r="M40" s="151">
+        <v>364879844</v>
+      </c>
+      <c r="N40" s="151">
+        <v>2666251</v>
+      </c>
+      <c r="O40" s="151">
+        <v>1221482</v>
+      </c>
+      <c r="P40" s="151">
+        <v>1444769</v>
+      </c>
+      <c r="Q40" s="151">
+        <v>1159859</v>
+      </c>
+      <c r="S40" s="137"/>
+    </row>
+    <row r="41" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="61"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="149">
+        <v>84372446</v>
+      </c>
+      <c r="I41" s="149">
+        <v>83838481</v>
+      </c>
+      <c r="J41" s="135">
+        <v>7857959</v>
+      </c>
+      <c r="K41" s="135">
+        <v>86136</v>
+      </c>
+      <c r="L41" s="135">
+        <v>75894387</v>
+      </c>
+      <c r="M41" s="135">
+        <v>88858338</v>
+      </c>
+      <c r="N41" s="135">
+        <v>533965</v>
+      </c>
+      <c r="O41" s="135">
+        <v>285336</v>
+      </c>
+      <c r="P41" s="135">
+        <v>248629</v>
+      </c>
+      <c r="Q41" s="135">
+        <v>351739</v>
+      </c>
+      <c r="S41" s="137"/>
+    </row>
+    <row r="42" spans="1:19" ht="15" customHeight="1">
+      <c r="A42" s="77"/>
+      <c r="B42" s="78"/>
+      <c r="C42" s="79"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="134">
+        <v>68409774</v>
+      </c>
+      <c r="I42" s="134">
+        <v>68024505</v>
+      </c>
+      <c r="J42" s="135">
+        <v>5983012</v>
+      </c>
+      <c r="K42" s="135">
+        <v>86136</v>
+      </c>
+      <c r="L42" s="135">
+        <v>61955357</v>
+      </c>
+      <c r="M42" s="135">
+        <v>64531893</v>
+      </c>
+      <c r="N42" s="135">
+        <v>385269</v>
+      </c>
+      <c r="O42" s="135">
+        <v>192898</v>
+      </c>
+      <c r="P42" s="135">
+        <v>192371</v>
+      </c>
+      <c r="Q42" s="135">
+        <v>251929</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="15" customHeight="1">
+      <c r="A43" s="61"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="75"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="134">
+        <v>15962672</v>
+      </c>
+      <c r="I43" s="134">
+        <v>15813976</v>
+      </c>
+      <c r="J43" s="135">
+        <v>1874947</v>
+      </c>
+      <c r="K43" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L43" s="135">
+        <v>13939030</v>
+      </c>
+      <c r="M43" s="135">
+        <v>24326445</v>
+      </c>
+      <c r="N43" s="135">
+        <v>148696</v>
+      </c>
+      <c r="O43" s="135">
+        <v>92438</v>
+      </c>
+      <c r="P43" s="135">
+        <v>56258</v>
+      </c>
+      <c r="Q43" s="135">
+        <v>99810</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="61"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="139">
+        <v>222977616</v>
+      </c>
+      <c r="I44" s="139">
+        <v>221800411</v>
+      </c>
+      <c r="J44" s="140">
+        <v>17738356</v>
+      </c>
+      <c r="K44" s="140">
+        <v>256177</v>
+      </c>
+      <c r="L44" s="140">
+        <v>203805879</v>
+      </c>
+      <c r="M44" s="140">
+        <v>276021506</v>
+      </c>
+      <c r="N44" s="140">
+        <v>1177205</v>
+      </c>
+      <c r="O44" s="140">
+        <v>608534</v>
+      </c>
+      <c r="P44" s="140">
+        <v>568670</v>
+      </c>
+      <c r="Q44" s="140">
+        <v>808120</v>
+      </c>
+      <c r="S44" s="137"/>
+    </row>
+    <row r="45" spans="1:19" ht="15" customHeight="1">
+      <c r="A45" s="77"/>
+      <c r="B45" s="78"/>
+      <c r="C45" s="79"/>
+      <c r="D45" s="80"/>
+      <c r="E45" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="134">
+        <v>164610243</v>
+      </c>
+      <c r="I45" s="134">
+        <v>163739162</v>
+      </c>
+      <c r="J45" s="135">
+        <v>12611986</v>
+      </c>
+      <c r="K45" s="135">
+        <v>256177</v>
+      </c>
+      <c r="L45" s="135">
+        <v>150870999</v>
+      </c>
+      <c r="M45" s="135">
+        <v>177670965</v>
+      </c>
+      <c r="N45" s="135">
+        <v>871081</v>
+      </c>
+      <c r="O45" s="135">
+        <v>431868</v>
+      </c>
+      <c r="P45" s="135">
+        <v>439213</v>
+      </c>
+      <c r="Q45" s="135">
+        <v>586116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" ht="15" customHeight="1">
+      <c r="A46" s="61"/>
+      <c r="B46" s="66"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="141">
+        <v>58367373</v>
+      </c>
+      <c r="I46" s="141">
+        <v>58061249</v>
+      </c>
+      <c r="J46" s="142">
+        <v>5126370</v>
+      </c>
+      <c r="K46" s="143" t="s">
+        <v>94</v>
+      </c>
+      <c r="L46" s="142">
+        <v>52934880</v>
+      </c>
+      <c r="M46" s="142">
+        <v>98350542</v>
+      </c>
+      <c r="N46" s="142">
+        <v>306123</v>
+      </c>
+      <c r="O46" s="142">
+        <v>176666</v>
+      </c>
+      <c r="P46" s="142">
+        <v>129457</v>
+      </c>
+      <c r="Q46" s="142">
+        <v>222004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A47" s="61"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="134">
+        <v>247980457</v>
+      </c>
+      <c r="I47" s="134">
+        <v>247025375</v>
+      </c>
+      <c r="J47" s="135">
+        <v>17990707</v>
+      </c>
+      <c r="K47" s="135">
+        <v>153566</v>
+      </c>
+      <c r="L47" s="135">
+        <v>228881102</v>
+      </c>
+      <c r="M47" s="138" t="s">
+        <v>96</v>
+      </c>
+      <c r="N47" s="135">
+        <v>955082</v>
+      </c>
+      <c r="O47" s="135">
+        <v>327612</v>
+      </c>
+      <c r="P47" s="135">
+        <v>627470</v>
+      </c>
+      <c r="Q47" s="138" t="s">
+        <v>96</v>
+      </c>
+      <c r="S47" s="137"/>
+    </row>
+    <row r="48" spans="1:19" ht="15" customHeight="1">
+      <c r="A48" s="77"/>
+      <c r="B48" s="78"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" s="37"/>
+      <c r="G48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="134">
+        <v>169449415</v>
+      </c>
+      <c r="I48" s="134">
+        <v>168779076</v>
+      </c>
+      <c r="J48" s="135">
+        <v>13134952</v>
+      </c>
+      <c r="K48" s="135">
+        <v>153566</v>
+      </c>
+      <c r="L48" s="135">
+        <v>155490558</v>
+      </c>
+      <c r="M48" s="138" t="s">
+        <v>96</v>
+      </c>
+      <c r="N48" s="135">
+        <v>670340</v>
+      </c>
+      <c r="O48" s="135">
+        <v>228724</v>
+      </c>
+      <c r="P48" s="135">
+        <v>441615</v>
+      </c>
+      <c r="Q48" s="138" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" ht="15" customHeight="1">
+      <c r="A49" s="61"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="65"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="141">
+        <v>78531042</v>
+      </c>
+      <c r="I49" s="141">
+        <v>78246300</v>
+      </c>
+      <c r="J49" s="142">
+        <v>4855756</v>
+      </c>
+      <c r="K49" s="143" t="s">
+        <v>94</v>
+      </c>
+      <c r="L49" s="142">
+        <v>73390544</v>
+      </c>
+      <c r="M49" s="143" t="s">
+        <v>96</v>
+      </c>
+      <c r="N49" s="142">
+        <v>284742</v>
+      </c>
+      <c r="O49" s="142">
+        <v>98887</v>
+      </c>
+      <c r="P49" s="142">
+        <v>185855</v>
+      </c>
+      <c r="Q49" s="143" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A50" s="61"/>
+      <c r="B50" s="152"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="153"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="86"/>
+      <c r="H50" s="154">
+        <v>1261808</v>
+      </c>
+      <c r="I50" s="154">
+        <v>1118907</v>
+      </c>
+      <c r="J50" s="155" t="s">
+        <v>96</v>
+      </c>
+      <c r="K50" s="133">
+        <v>1118907</v>
+      </c>
+      <c r="L50" s="155" t="s">
+        <v>96</v>
+      </c>
+      <c r="M50" s="155" t="s">
+        <v>96</v>
+      </c>
+      <c r="N50" s="133">
+        <v>142901</v>
+      </c>
+      <c r="O50" s="133">
+        <v>41198</v>
+      </c>
+      <c r="P50" s="133">
+        <v>101703</v>
+      </c>
+      <c r="Q50" s="133">
+        <v>59714</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="28"/>
+      <c r="B51" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="63"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="87"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="145">
+        <v>6305943820</v>
+      </c>
+      <c r="I51" s="145">
+        <v>6249743003</v>
+      </c>
+      <c r="J51" s="146">
+        <v>222015269</v>
+      </c>
+      <c r="K51" s="146">
+        <v>12235268</v>
+      </c>
+      <c r="L51" s="146">
+        <v>6015492466</v>
+      </c>
+      <c r="M51" s="146">
+        <v>119506801</v>
+      </c>
+      <c r="N51" s="146">
+        <v>56200817</v>
+      </c>
+      <c r="O51" s="146">
+        <v>16911532</v>
+      </c>
+      <c r="P51" s="146">
+        <v>39289285</v>
+      </c>
+      <c r="Q51" s="146">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" ht="18" customHeight="1">
+      <c r="A52" s="28"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="89"/>
+      <c r="E52" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" s="323"/>
+      <c r="G52" s="324"/>
+      <c r="H52" s="134"/>
+      <c r="I52" s="134"/>
+      <c r="J52" s="135"/>
+      <c r="K52" s="156">
+        <v>7200177</v>
+      </c>
+      <c r="L52" s="135"/>
+      <c r="M52" s="135"/>
+      <c r="N52" s="156">
+        <v>319332</v>
+      </c>
+      <c r="O52" s="156">
+        <v>138288</v>
+      </c>
+      <c r="P52" s="156">
+        <v>181044</v>
+      </c>
+      <c r="Q52" s="157" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="61"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="139">
+        <v>6240624494</v>
+      </c>
+      <c r="I53" s="139">
+        <v>6185117710</v>
+      </c>
+      <c r="J53" s="140">
+        <v>218273756</v>
+      </c>
+      <c r="K53" s="140">
+        <v>12179961</v>
+      </c>
+      <c r="L53" s="140">
+        <v>5954663992</v>
+      </c>
+      <c r="M53" s="140">
+        <v>57889432</v>
+      </c>
+      <c r="N53" s="140">
+        <v>55506784</v>
+      </c>
+      <c r="O53" s="140">
+        <v>16588943</v>
+      </c>
+      <c r="P53" s="140">
+        <v>38917841</v>
+      </c>
+      <c r="Q53" s="140">
+        <v>1051</v>
+      </c>
+      <c r="S53" s="137"/>
+    </row>
+    <row r="54" spans="1:19" ht="15" customHeight="1">
+      <c r="A54" s="61"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" s="79"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="134">
+        <v>84029293</v>
+      </c>
+      <c r="I54" s="134">
+        <v>83534844</v>
+      </c>
+      <c r="J54" s="135">
+        <v>637914</v>
+      </c>
+      <c r="K54" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="L54" s="135">
+        <v>82896931</v>
+      </c>
+      <c r="M54" s="158">
+        <v>1263792</v>
+      </c>
+      <c r="N54" s="135">
+        <v>494449</v>
+      </c>
+      <c r="O54" s="135">
+        <v>63142</v>
+      </c>
+      <c r="P54" s="135">
+        <v>431307</v>
+      </c>
+      <c r="Q54" s="138" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="15" customHeight="1">
+      <c r="A55" s="61"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="93"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="134">
+        <v>6156595201</v>
+      </c>
+      <c r="I55" s="134">
+        <v>6101582866</v>
+      </c>
+      <c r="J55" s="135">
+        <v>217635842</v>
+      </c>
+      <c r="K55" s="135">
+        <v>12179961</v>
+      </c>
+      <c r="L55" s="135">
+        <v>5871767062</v>
+      </c>
+      <c r="M55" s="135">
+        <v>56625640</v>
+      </c>
+      <c r="N55" s="135">
+        <v>55012335</v>
+      </c>
+      <c r="O55" s="135">
+        <v>16525802</v>
+      </c>
+      <c r="P55" s="135">
+        <v>38486534</v>
+      </c>
+      <c r="Q55" s="135">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" ht="18" customHeight="1">
+      <c r="A56" s="61"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="323"/>
+      <c r="G56" s="324"/>
+      <c r="H56" s="141"/>
+      <c r="I56" s="141"/>
+      <c r="J56" s="142"/>
+      <c r="K56" s="159">
+        <v>7176120</v>
+      </c>
+      <c r="L56" s="142"/>
+      <c r="M56" s="142"/>
+      <c r="N56" s="159">
+        <v>306757</v>
+      </c>
+      <c r="O56" s="159">
+        <v>136069</v>
+      </c>
+      <c r="P56" s="159">
+        <v>170688</v>
+      </c>
+      <c r="Q56" s="160" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="61"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="134">
+        <v>36906967</v>
+      </c>
+      <c r="I57" s="134">
+        <v>36383488</v>
+      </c>
+      <c r="J57" s="135">
+        <v>3094979</v>
+      </c>
+      <c r="K57" s="135">
+        <v>38883</v>
+      </c>
+      <c r="L57" s="135">
+        <v>33249627</v>
+      </c>
+      <c r="M57" s="135">
+        <v>61617369</v>
+      </c>
+      <c r="N57" s="135">
+        <v>523479</v>
+      </c>
+      <c r="O57" s="135">
+        <v>290779</v>
+      </c>
+      <c r="P57" s="135">
+        <v>232700</v>
+      </c>
+      <c r="Q57" s="138" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" ht="18" customHeight="1">
+      <c r="A58" s="61"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="65"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" s="323"/>
+      <c r="G58" s="324"/>
+      <c r="H58" s="134"/>
+      <c r="I58" s="134"/>
+      <c r="J58" s="135"/>
+      <c r="K58" s="156">
+        <v>15422</v>
+      </c>
+      <c r="L58" s="135"/>
+      <c r="M58" s="135"/>
+      <c r="N58" s="157" t="s">
+        <v>95</v>
+      </c>
+      <c r="O58" s="157" t="s">
+        <v>95</v>
+      </c>
+      <c r="P58" s="157" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q58" s="157" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A59" s="61"/>
+      <c r="B59" s="66"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="79"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="139">
+        <v>28412359</v>
+      </c>
+      <c r="I59" s="139">
+        <v>28241805</v>
+      </c>
+      <c r="J59" s="161">
+        <v>646534</v>
+      </c>
+      <c r="K59" s="140">
+        <v>16424</v>
+      </c>
+      <c r="L59" s="140">
+        <v>27578847</v>
+      </c>
+      <c r="M59" s="162" t="s">
+        <v>96</v>
+      </c>
+      <c r="N59" s="140">
+        <v>170554</v>
+      </c>
+      <c r="O59" s="140">
+        <v>31810</v>
+      </c>
+      <c r="P59" s="140">
+        <v>138744</v>
+      </c>
+      <c r="Q59" s="162" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="18" customHeight="1">
+      <c r="A60" s="61"/>
+      <c r="B60" s="66"/>
+      <c r="C60" s="65"/>
+      <c r="D60" s="94"/>
+      <c r="E60" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60" s="323"/>
+      <c r="G60" s="324"/>
+      <c r="H60" s="141"/>
+      <c r="I60" s="141"/>
+      <c r="J60" s="142"/>
+      <c r="K60" s="163">
+        <v>8635</v>
+      </c>
+      <c r="L60" s="142"/>
+      <c r="M60" s="142"/>
+      <c r="N60" s="163">
+        <v>12575</v>
+      </c>
+      <c r="O60" s="163">
+        <v>2219</v>
+      </c>
+      <c r="P60" s="163">
+        <v>10356</v>
+      </c>
+      <c r="Q60" s="160" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="77"/>
+      <c r="B61" s="99"/>
+      <c r="C61" s="100"/>
+      <c r="D61" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="59"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="102"/>
+      <c r="H61" s="164">
+        <v>6298424311</v>
+      </c>
+      <c r="I61" s="154">
+        <v>6242542826</v>
+      </c>
+      <c r="J61" s="165">
+        <v>222015269</v>
+      </c>
+      <c r="K61" s="133">
+        <v>5035092</v>
+      </c>
+      <c r="L61" s="166">
+        <v>6015492466</v>
+      </c>
+      <c r="M61" s="165">
+        <v>119506801</v>
+      </c>
+      <c r="N61" s="133">
+        <v>55881485</v>
+      </c>
+      <c r="O61" s="133">
+        <v>16773244</v>
+      </c>
+      <c r="P61" s="133">
+        <v>39108241</v>
+      </c>
+      <c r="Q61" s="133">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A62" s="167"/>
+      <c r="B62" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="108"/>
+      <c r="D62" s="108"/>
+      <c r="E62" s="108"/>
+      <c r="F62" s="108"/>
+      <c r="G62" s="109"/>
+      <c r="H62" s="168">
+        <v>3821014</v>
+      </c>
+      <c r="I62" s="168">
+        <v>3752588</v>
+      </c>
+      <c r="J62" s="169">
+        <v>3672066</v>
+      </c>
+      <c r="K62" s="169">
+        <v>80521</v>
+      </c>
+      <c r="L62" s="170" t="s">
+        <v>96</v>
+      </c>
+      <c r="M62" s="170" t="s">
+        <v>96</v>
+      </c>
+      <c r="N62" s="169">
+        <v>68426</v>
+      </c>
+      <c r="O62" s="169">
+        <v>68426</v>
+      </c>
+      <c r="P62" s="170" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q62" s="170" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A63" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="114"/>
+      <c r="P63" s="171"/>
+      <c r="Q63" s="171"/>
+    </row>
+    <row r="64" spans="1:19" s="316" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="310" t="s">
+        <v>98</v>
+      </c>
+      <c r="B64" s="310"/>
+      <c r="C64" s="311"/>
+      <c r="D64" s="311"/>
+      <c r="E64" s="311"/>
+      <c r="F64" s="311"/>
+      <c r="G64" s="311"/>
+      <c r="H64" s="314"/>
+      <c r="I64" s="314"/>
+      <c r="J64" s="314"/>
+      <c r="K64" s="314"/>
+      <c r="L64" s="314"/>
+      <c r="M64" s="314"/>
+      <c r="N64" s="314"/>
+      <c r="O64" s="314"/>
+      <c r="P64" s="315"/>
+      <c r="Q64" s="315"/>
+    </row>
+    <row r="65" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A65" s="114" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" s="114"/>
+      <c r="P65" s="171"/>
+      <c r="Q65" s="171"/>
+    </row>
+    <row r="66" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A66" s="114" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="35"/>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+      <c r="L66" s="117"/>
+      <c r="M66" s="35"/>
+      <c r="N66" s="35"/>
+      <c r="O66" s="172"/>
+      <c r="P66" s="4"/>
+      <c r="Q66" s="4"/>
+    </row>
+    <row r="67" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A67" s="114" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="35"/>
+      <c r="L67" s="117"/>
+      <c r="M67" s="35"/>
+      <c r="N67" s="35"/>
+      <c r="O67" s="172"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+    </row>
+    <row r="68" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A68" s="114" t="s">
+        <v>101</v>
+      </c>
+      <c r="B68" s="114"/>
+      <c r="P68" s="171"/>
+      <c r="Q68" s="171"/>
+    </row>
+    <row r="69" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A69" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="J4" s="251"/>
-[...3 lines deleted...]
-      <c r="N4" s="406" t="s">
+      <c r="B69" s="114"/>
+      <c r="P69" s="171"/>
+      <c r="Q69" s="171"/>
+    </row>
+    <row r="70" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A70" s="114" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="251"/>
-[...2477 lines deleted...]
-      <c r="Q70" s="70"/>
+      <c r="B70" s="173"/>
+      <c r="C70" s="173"/>
+      <c r="D70" s="173"/>
+      <c r="E70" s="173"/>
+      <c r="F70" s="173"/>
+      <c r="H70" s="174"/>
+      <c r="I70" s="174"/>
+      <c r="J70" s="175"/>
+      <c r="K70" s="175"/>
+      <c r="L70" s="171"/>
+      <c r="M70" s="171"/>
+      <c r="N70" s="174"/>
+      <c r="O70" s="175"/>
+      <c r="P70" s="171"/>
+      <c r="Q70" s="171"/>
     </row>
     <row r="71" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A71" s="56"/>
-[...14 lines deleted...]
-      <c r="Q71" s="70"/>
+      <c r="A71" s="114"/>
+      <c r="B71" s="173"/>
+      <c r="C71" s="173"/>
+      <c r="D71" s="173"/>
+      <c r="E71" s="173"/>
+      <c r="F71" s="173"/>
+      <c r="H71" s="174"/>
+      <c r="I71" s="174"/>
+      <c r="J71" s="175"/>
+      <c r="K71" s="175"/>
+      <c r="L71" s="171"/>
+      <c r="M71" s="171"/>
+      <c r="N71" s="174"/>
+      <c r="O71" s="175"/>
+      <c r="P71" s="171"/>
+      <c r="Q71" s="171"/>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A72" s="56"/>
-[...14 lines deleted...]
-      <c r="Q72" s="70"/>
+      <c r="A72" s="114"/>
+      <c r="B72" s="173"/>
+      <c r="C72" s="173"/>
+      <c r="D72" s="173"/>
+      <c r="E72" s="173"/>
+      <c r="F72" s="173"/>
+      <c r="H72" s="174"/>
+      <c r="I72" s="174"/>
+      <c r="J72" s="175"/>
+      <c r="K72" s="175"/>
+      <c r="L72" s="171"/>
+      <c r="M72" s="171"/>
+      <c r="N72" s="174"/>
+      <c r="O72" s="175"/>
+      <c r="P72" s="171"/>
+      <c r="Q72" s="171"/>
     </row>
     <row r="73" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A73" s="60"/>
-[...14 lines deleted...]
-      <c r="Q73" s="70"/>
+      <c r="A73" s="173"/>
+      <c r="B73" s="173"/>
+      <c r="C73" s="173"/>
+      <c r="D73" s="173"/>
+      <c r="E73" s="173"/>
+      <c r="F73" s="173"/>
+      <c r="H73" s="174"/>
+      <c r="I73" s="174"/>
+      <c r="J73" s="175"/>
+      <c r="K73" s="175"/>
+      <c r="L73" s="171"/>
+      <c r="M73" s="171"/>
+      <c r="N73" s="174"/>
+      <c r="O73" s="175"/>
+      <c r="P73" s="171"/>
+      <c r="Q73" s="171"/>
     </row>
     <row r="74" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A74" s="60"/>
-[...14 lines deleted...]
-      <c r="Q74" s="70"/>
+      <c r="A74" s="173"/>
+      <c r="B74" s="173"/>
+      <c r="C74" s="173"/>
+      <c r="D74" s="173"/>
+      <c r="E74" s="173"/>
+      <c r="F74" s="173"/>
+      <c r="H74" s="174"/>
+      <c r="I74" s="174"/>
+      <c r="J74" s="175"/>
+      <c r="K74" s="175"/>
+      <c r="L74" s="171"/>
+      <c r="M74" s="171"/>
+      <c r="N74" s="174"/>
+      <c r="O74" s="175"/>
+      <c r="P74" s="171"/>
+      <c r="Q74" s="171"/>
     </row>
     <row r="75" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A75" s="60"/>
-[...14 lines deleted...]
-      <c r="Q75" s="70"/>
+      <c r="A75" s="173"/>
+      <c r="B75" s="173"/>
+      <c r="C75" s="173"/>
+      <c r="D75" s="173"/>
+      <c r="E75" s="173"/>
+      <c r="F75" s="173"/>
+      <c r="H75" s="174"/>
+      <c r="I75" s="174"/>
+      <c r="J75" s="175"/>
+      <c r="K75" s="175"/>
+      <c r="L75" s="171"/>
+      <c r="M75" s="171"/>
+      <c r="N75" s="174"/>
+      <c r="O75" s="175"/>
+      <c r="P75" s="171"/>
+      <c r="Q75" s="171"/>
     </row>
     <row r="76" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A76" s="60"/>
-[...14 lines deleted...]
-      <c r="Q76" s="70"/>
+      <c r="A76" s="173"/>
+      <c r="B76" s="173"/>
+      <c r="C76" s="173"/>
+      <c r="D76" s="173"/>
+      <c r="E76" s="173"/>
+      <c r="F76" s="173"/>
+      <c r="H76" s="174"/>
+      <c r="I76" s="174"/>
+      <c r="J76" s="175"/>
+      <c r="K76" s="175"/>
+      <c r="L76" s="171"/>
+      <c r="M76" s="171"/>
+      <c r="N76" s="174"/>
+      <c r="O76" s="175"/>
+      <c r="P76" s="171"/>
+      <c r="Q76" s="171"/>
     </row>
     <row r="77" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A77" s="60"/>
-[...14 lines deleted...]
-      <c r="Q77" s="70"/>
+      <c r="A77" s="173"/>
+      <c r="B77" s="173"/>
+      <c r="C77" s="173"/>
+      <c r="D77" s="173"/>
+      <c r="E77" s="173"/>
+      <c r="F77" s="173"/>
+      <c r="H77" s="174"/>
+      <c r="I77" s="174"/>
+      <c r="J77" s="175"/>
+      <c r="K77" s="175"/>
+      <c r="L77" s="171"/>
+      <c r="M77" s="171"/>
+      <c r="N77" s="174"/>
+      <c r="O77" s="175"/>
+      <c r="P77" s="171"/>
+      <c r="Q77" s="171"/>
     </row>
     <row r="78" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A78" s="60"/>
-[...14 lines deleted...]
-      <c r="Q78" s="70"/>
+      <c r="A78" s="173"/>
+      <c r="B78" s="173"/>
+      <c r="C78" s="173"/>
+      <c r="D78" s="173"/>
+      <c r="E78" s="173"/>
+      <c r="F78" s="173"/>
+      <c r="H78" s="174"/>
+      <c r="I78" s="174"/>
+      <c r="J78" s="175"/>
+      <c r="K78" s="175"/>
+      <c r="L78" s="171"/>
+      <c r="M78" s="171"/>
+      <c r="N78" s="174"/>
+      <c r="O78" s="175"/>
+      <c r="P78" s="171"/>
+      <c r="Q78" s="171"/>
     </row>
     <row r="79" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A79" s="60"/>
-[...14 lines deleted...]
-      <c r="Q79" s="70"/>
+      <c r="A79" s="173"/>
+      <c r="B79" s="173"/>
+      <c r="C79" s="173"/>
+      <c r="D79" s="173"/>
+      <c r="E79" s="173"/>
+      <c r="F79" s="173"/>
+      <c r="H79" s="174"/>
+      <c r="I79" s="174"/>
+      <c r="J79" s="175"/>
+      <c r="K79" s="175"/>
+      <c r="L79" s="171"/>
+      <c r="M79" s="171"/>
+      <c r="N79" s="174"/>
+      <c r="O79" s="175"/>
+      <c r="P79" s="171"/>
+      <c r="Q79" s="171"/>
     </row>
     <row r="80" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A80" s="60"/>
-[...14 lines deleted...]
-      <c r="Q80" s="70"/>
+      <c r="A80" s="173"/>
+      <c r="B80" s="173"/>
+      <c r="C80" s="173"/>
+      <c r="D80" s="173"/>
+      <c r="E80" s="173"/>
+      <c r="F80" s="173"/>
+      <c r="H80" s="174"/>
+      <c r="I80" s="174"/>
+      <c r="J80" s="175"/>
+      <c r="K80" s="175"/>
+      <c r="L80" s="171"/>
+      <c r="M80" s="171"/>
+      <c r="N80" s="174"/>
+      <c r="O80" s="175"/>
+      <c r="P80" s="171"/>
+      <c r="Q80" s="171"/>
     </row>
     <row r="81" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A81" s="60"/>
-[...14 lines deleted...]
-      <c r="Q81" s="70"/>
+      <c r="A81" s="173"/>
+      <c r="B81" s="173"/>
+      <c r="C81" s="173"/>
+      <c r="D81" s="173"/>
+      <c r="E81" s="173"/>
+      <c r="F81" s="173"/>
+      <c r="H81" s="174"/>
+      <c r="I81" s="174"/>
+      <c r="J81" s="175"/>
+      <c r="K81" s="175"/>
+      <c r="L81" s="171"/>
+      <c r="M81" s="171"/>
+      <c r="N81" s="174"/>
+      <c r="O81" s="175"/>
+      <c r="P81" s="171"/>
+      <c r="Q81" s="171"/>
     </row>
     <row r="82" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A82" s="60"/>
-[...14 lines deleted...]
-      <c r="Q82" s="70"/>
+      <c r="A82" s="173"/>
+      <c r="B82" s="173"/>
+      <c r="C82" s="173"/>
+      <c r="D82" s="173"/>
+      <c r="E82" s="173"/>
+      <c r="F82" s="173"/>
+      <c r="H82" s="174"/>
+      <c r="I82" s="174"/>
+      <c r="J82" s="175"/>
+      <c r="K82" s="175"/>
+      <c r="L82" s="171"/>
+      <c r="M82" s="171"/>
+      <c r="N82" s="174"/>
+      <c r="O82" s="175"/>
+      <c r="P82" s="171"/>
+      <c r="Q82" s="171"/>
     </row>
     <row r="83" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A83" s="60"/>
-[...14 lines deleted...]
-      <c r="Q83" s="70"/>
+      <c r="A83" s="173"/>
+      <c r="B83" s="173"/>
+      <c r="C83" s="173"/>
+      <c r="D83" s="173"/>
+      <c r="E83" s="173"/>
+      <c r="F83" s="173"/>
+      <c r="H83" s="174"/>
+      <c r="I83" s="174"/>
+      <c r="J83" s="175"/>
+      <c r="K83" s="175"/>
+      <c r="L83" s="171"/>
+      <c r="M83" s="171"/>
+      <c r="N83" s="174"/>
+      <c r="O83" s="175"/>
+      <c r="P83" s="171"/>
+      <c r="Q83" s="171"/>
     </row>
     <row r="84" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A84" s="60"/>
-[...14 lines deleted...]
-      <c r="Q84" s="70"/>
+      <c r="A84" s="173"/>
+      <c r="B84" s="173"/>
+      <c r="C84" s="173"/>
+      <c r="D84" s="173"/>
+      <c r="E84" s="173"/>
+      <c r="F84" s="173"/>
+      <c r="H84" s="174"/>
+      <c r="I84" s="174"/>
+      <c r="J84" s="175"/>
+      <c r="K84" s="175"/>
+      <c r="L84" s="171"/>
+      <c r="M84" s="171"/>
+      <c r="N84" s="174"/>
+      <c r="O84" s="175"/>
+      <c r="P84" s="171"/>
+      <c r="Q84" s="171"/>
     </row>
     <row r="85" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A85" s="56"/>
-      <c r="B85" s="56"/>
+      <c r="A85" s="114"/>
+      <c r="B85" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="E60:G60"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C28:E30"/>
     <mergeCell ref="E52:G52"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="A3:G7"/>
     <mergeCell ref="H3:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66F4CC6E-F2ED-476D-A1CE-D8F249D31242}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:R72"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="118" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="16384" width="9" style="3"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.625" style="50" customWidth="1"/>
+    <col min="9" max="17" width="14.625" style="50" customWidth="1"/>
+    <col min="18" max="18" width="10.625" style="50" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A1" s="57"/>
-      <c r="B1" s="57"/>
+      <c r="A1" s="119"/>
+      <c r="B1" s="119"/>
     </row>
     <row r="2" spans="1:18" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="127" t="s">
-[...9 lines deleted...]
-      <c r="R2" s="60"/>
+      <c r="A2" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="176" t="s">
+        <v>2</v>
+      </c>
+      <c r="P2" s="173"/>
+      <c r="Q2" s="177"/>
+      <c r="R2" s="173"/>
     </row>
     <row r="3" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A3" s="397"/>
-[...6 lines deleted...]
-      <c r="H3" s="403" t="s">
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="325"/>
+      <c r="G3" s="326"/>
+      <c r="H3" s="331" t="s">
+        <v>61</v>
+      </c>
+      <c r="I3" s="354"/>
+      <c r="J3" s="354"/>
+      <c r="K3" s="354"/>
+      <c r="L3" s="354"/>
+      <c r="M3" s="354"/>
+      <c r="N3" s="354"/>
+      <c r="O3" s="354"/>
+      <c r="P3" s="354"/>
+      <c r="Q3" s="354"/>
+      <c r="R3" s="6"/>
+    </row>
+    <row r="4" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="327"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="332"/>
+      <c r="I4" s="334" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="122"/>
+      <c r="K4" s="122"/>
+      <c r="L4" s="122"/>
+      <c r="M4" s="122"/>
+      <c r="N4" s="334" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="122"/>
+      <c r="P4" s="122"/>
+      <c r="Q4" s="122"/>
+      <c r="R4" s="6"/>
+    </row>
+    <row r="5" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A5" s="327"/>
+      <c r="B5" s="327"/>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="327"/>
+      <c r="G5" s="328"/>
+      <c r="H5" s="332"/>
+      <c r="I5" s="347"/>
+      <c r="J5" s="349" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="349" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" s="351" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="123"/>
+      <c r="N5" s="347"/>
+      <c r="O5" s="345" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="346" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q5" s="124"/>
+      <c r="R5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A6" s="327"/>
+      <c r="B6" s="327"/>
+      <c r="C6" s="327"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
+      <c r="F6" s="327"/>
+      <c r="G6" s="328"/>
+      <c r="H6" s="332"/>
+      <c r="I6" s="347"/>
+      <c r="J6" s="350"/>
+      <c r="K6" s="350"/>
+      <c r="L6" s="352"/>
+      <c r="M6" s="125" t="s">
         <v>62</v>
       </c>
-      <c r="I3" s="426"/>
-[...44 lines deleted...]
-      <c r="J5" s="421" t="s">
+      <c r="N6" s="347"/>
+      <c r="O6" s="332"/>
+      <c r="P6" s="347"/>
+      <c r="Q6" s="126" t="s">
+        <v>62</v>
+      </c>
+      <c r="R6" s="6"/>
+    </row>
+    <row r="7" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A7" s="329"/>
+      <c r="B7" s="329"/>
+      <c r="C7" s="329"/>
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="F7" s="329"/>
+      <c r="G7" s="330"/>
+      <c r="H7" s="333"/>
+      <c r="I7" s="348"/>
+      <c r="J7" s="333"/>
+      <c r="K7" s="333"/>
+      <c r="L7" s="353"/>
+      <c r="M7" s="127" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="348"/>
+      <c r="O7" s="333"/>
+      <c r="P7" s="348"/>
+      <c r="Q7" s="321" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="178"/>
+    </row>
+    <row r="8" spans="1:18" ht="9.75" customHeight="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
+      <c r="C8" s="179"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="129"/>
+      <c r="F8" s="129"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q8" s="130" t="s">
+        <v>63</v>
+      </c>
+      <c r="R8" s="178"/>
+    </row>
+    <row r="9" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A9" s="338" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="339"/>
+      <c r="C9" s="339"/>
+      <c r="D9" s="339"/>
+      <c r="E9" s="339"/>
+      <c r="F9" s="339"/>
+      <c r="G9" s="340"/>
+      <c r="H9" s="180">
+        <v>109722</v>
+      </c>
+      <c r="I9" s="180">
+        <v>109621</v>
+      </c>
+      <c r="J9" s="181">
+        <v>87515</v>
+      </c>
+      <c r="K9" s="181">
+        <v>160556</v>
+      </c>
+      <c r="L9" s="181">
+        <v>109866</v>
+      </c>
+      <c r="M9" s="181">
+        <v>46603</v>
+      </c>
+      <c r="N9" s="182">
+        <v>126046</v>
+      </c>
+      <c r="O9" s="181">
+        <v>141364</v>
+      </c>
+      <c r="P9" s="181">
+        <v>122243</v>
+      </c>
+      <c r="Q9" s="181">
+        <v>50366</v>
+      </c>
+      <c r="R9" s="183"/>
+    </row>
+    <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="28"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="184">
+        <v>115011</v>
+      </c>
+      <c r="I10" s="184">
+        <v>114885</v>
+      </c>
+      <c r="J10" s="185">
+        <v>89349</v>
+      </c>
+      <c r="K10" s="185">
+        <v>223323</v>
+      </c>
+      <c r="L10" s="185">
+        <v>115027</v>
+      </c>
+      <c r="M10" s="185">
+        <v>55499</v>
+      </c>
+      <c r="N10" s="184">
+        <v>136648</v>
+      </c>
+      <c r="O10" s="185">
+        <v>163625</v>
+      </c>
+      <c r="P10" s="185">
+        <v>131012</v>
+      </c>
+      <c r="Q10" s="186">
+        <v>62963</v>
+      </c>
+      <c r="R10" s="175"/>
+    </row>
+    <row r="11" spans="1:18" ht="15" customHeight="1">
+      <c r="A11" s="28"/>
+      <c r="B11" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="184">
+        <v>152566</v>
+      </c>
+      <c r="I11" s="184">
+        <v>152544</v>
+      </c>
+      <c r="J11" s="185">
+        <v>106465</v>
+      </c>
+      <c r="K11" s="185">
+        <v>223323</v>
+      </c>
+      <c r="L11" s="185">
+        <v>152703</v>
+      </c>
+      <c r="M11" s="185">
+        <v>58010</v>
+      </c>
+      <c r="N11" s="184">
+        <v>155695</v>
+      </c>
+      <c r="O11" s="185">
+        <v>189899</v>
+      </c>
+      <c r="P11" s="185">
+        <v>148318</v>
+      </c>
+      <c r="Q11" s="186">
+        <v>64849</v>
+      </c>
+      <c r="R11" s="175"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1">
+      <c r="A12" s="28"/>
+      <c r="B12" s="36"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="184">
+        <v>82940</v>
+      </c>
+      <c r="I12" s="184">
+        <v>82799</v>
+      </c>
+      <c r="J12" s="185">
+        <v>82342</v>
+      </c>
+      <c r="K12" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="185">
+        <v>82803</v>
+      </c>
+      <c r="M12" s="185">
+        <v>53351</v>
+      </c>
+      <c r="N12" s="184">
+        <v>112554</v>
+      </c>
+      <c r="O12" s="185">
+        <v>128311</v>
+      </c>
+      <c r="P12" s="185">
+        <v>109395</v>
+      </c>
+      <c r="Q12" s="186">
+        <v>60607</v>
+      </c>
+      <c r="R12" s="175"/>
+    </row>
+    <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="28"/>
+      <c r="B13" s="36"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="188">
+        <v>111942</v>
+      </c>
+      <c r="I13" s="188">
+        <v>111776</v>
+      </c>
+      <c r="J13" s="189">
+        <v>89321</v>
+      </c>
+      <c r="K13" s="189">
+        <v>223323</v>
+      </c>
+      <c r="L13" s="189">
+        <v>111918</v>
+      </c>
+      <c r="M13" s="189">
+        <v>56790</v>
+      </c>
+      <c r="N13" s="188">
+        <v>136837</v>
+      </c>
+      <c r="O13" s="189">
+        <v>163872</v>
+      </c>
+      <c r="P13" s="189">
+        <v>131166</v>
+      </c>
+      <c r="Q13" s="190">
+        <v>62953</v>
+      </c>
+      <c r="R13" s="175"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1">
+      <c r="A14" s="320"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="319"/>
+      <c r="D14" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="K5" s="421" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="423" t="s">
+      <c r="E14" s="50"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="184">
+        <v>151020</v>
+      </c>
+      <c r="I14" s="184">
+        <v>150975</v>
+      </c>
+      <c r="J14" s="185">
+        <v>106620</v>
+      </c>
+      <c r="K14" s="185">
+        <v>223323</v>
+      </c>
+      <c r="L14" s="185">
+        <v>151159</v>
+      </c>
+      <c r="M14" s="185">
+        <v>59546</v>
+      </c>
+      <c r="N14" s="184">
+        <v>156172</v>
+      </c>
+      <c r="O14" s="185">
+        <v>190364</v>
+      </c>
+      <c r="P14" s="185">
+        <v>148744</v>
+      </c>
+      <c r="Q14" s="186">
+        <v>64855</v>
+      </c>
+      <c r="R14" s="175"/>
+    </row>
+    <row r="15" spans="1:18" ht="15" customHeight="1">
+      <c r="A15" s="28"/>
+      <c r="B15" s="36"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="191">
+        <v>81951</v>
+      </c>
+      <c r="I15" s="191">
+        <v>81791</v>
+      </c>
+      <c r="J15" s="192">
+        <v>82340</v>
+      </c>
+      <c r="K15" s="193" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="192">
+        <v>81787</v>
+      </c>
+      <c r="M15" s="192">
+        <v>54673</v>
+      </c>
+      <c r="N15" s="191">
+        <v>112606</v>
+      </c>
+      <c r="O15" s="192">
+        <v>128398</v>
+      </c>
+      <c r="P15" s="192">
+        <v>109440</v>
+      </c>
+      <c r="Q15" s="194">
+        <v>60602</v>
+      </c>
+      <c r="R15" s="175"/>
+    </row>
+    <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="320"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="319"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="184">
+        <v>134431</v>
+      </c>
+      <c r="I16" s="184">
+        <v>134438</v>
+      </c>
+      <c r="J16" s="185">
+        <v>92437</v>
+      </c>
+      <c r="K16" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="185">
+        <v>134454</v>
+      </c>
+      <c r="M16" s="195">
+        <v>47433</v>
+      </c>
+      <c r="N16" s="184">
+        <v>115258</v>
+      </c>
+      <c r="O16" s="185">
+        <v>118118</v>
+      </c>
+      <c r="P16" s="185">
+        <v>114917</v>
+      </c>
+      <c r="Q16" s="186">
+        <v>63952</v>
+      </c>
+      <c r="R16" s="175"/>
+    </row>
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="28"/>
+      <c r="B17" s="36"/>
+      <c r="D17" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="252"/>
-[...188 lines deleted...]
-      <c r="B11" s="27" t="s">
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="184">
+        <v>159338</v>
+      </c>
+      <c r="I17" s="184">
+        <v>159357</v>
+      </c>
+      <c r="J17" s="185">
+        <v>98454</v>
+      </c>
+      <c r="K17" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="185">
+        <v>159380</v>
+      </c>
+      <c r="M17" s="195">
+        <v>51367</v>
+      </c>
+      <c r="N17" s="184">
+        <v>119085</v>
+      </c>
+      <c r="O17" s="185">
+        <v>123835</v>
+      </c>
+      <c r="P17" s="185">
+        <v>118579</v>
+      </c>
+      <c r="Q17" s="186">
+        <v>64402</v>
+      </c>
+      <c r="R17" s="175"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1">
+      <c r="A18" s="320"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="319"/>
+      <c r="D18" s="49"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="184">
+        <v>92445</v>
+      </c>
+      <c r="I18" s="184">
+        <v>92445</v>
+      </c>
+      <c r="J18" s="185">
+        <v>82717</v>
+      </c>
+      <c r="K18" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L18" s="185">
+        <v>92448</v>
+      </c>
+      <c r="M18" s="195">
+        <v>40805</v>
+      </c>
+      <c r="N18" s="184">
+        <v>97904</v>
+      </c>
+      <c r="O18" s="185">
+        <v>101876</v>
+      </c>
+      <c r="P18" s="185">
+        <v>97181</v>
+      </c>
+      <c r="Q18" s="186">
+        <v>61775</v>
+      </c>
+      <c r="R18" s="175"/>
+    </row>
+    <row r="19" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="28"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="196">
+        <v>156753</v>
+      </c>
+      <c r="I19" s="196">
+        <v>156729</v>
+      </c>
+      <c r="J19" s="197">
+        <v>128101</v>
+      </c>
+      <c r="K19" s="197">
+        <v>248052</v>
+      </c>
+      <c r="L19" s="197">
+        <v>156905</v>
+      </c>
+      <c r="M19" s="197">
+        <v>58242</v>
+      </c>
+      <c r="N19" s="197">
+        <v>159748</v>
+      </c>
+      <c r="O19" s="197">
+        <v>167382</v>
+      </c>
+      <c r="P19" s="197">
+        <v>157433</v>
+      </c>
+      <c r="Q19" s="198">
+        <v>63989</v>
+      </c>
+      <c r="R19" s="175"/>
+    </row>
+    <row r="20" spans="1:18" ht="15" customHeight="1">
+      <c r="A20" s="28"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="184">
+        <v>177013</v>
+      </c>
+      <c r="I20" s="184">
+        <v>177018</v>
+      </c>
+      <c r="J20" s="185">
+        <v>183437</v>
+      </c>
+      <c r="K20" s="185">
+        <v>248052</v>
+      </c>
+      <c r="L20" s="185">
+        <v>176991</v>
+      </c>
+      <c r="M20" s="185">
+        <v>59986</v>
+      </c>
+      <c r="N20" s="184">
+        <v>176293</v>
+      </c>
+      <c r="O20" s="185">
+        <v>193695</v>
+      </c>
+      <c r="P20" s="185">
+        <v>171342</v>
+      </c>
+      <c r="Q20" s="186">
+        <v>65762</v>
+      </c>
+      <c r="R20" s="175"/>
+    </row>
+    <row r="21" spans="1:18" ht="15" customHeight="1">
+      <c r="A21" s="28"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="184">
+        <v>117491</v>
+      </c>
+      <c r="I21" s="184">
+        <v>117337</v>
+      </c>
+      <c r="J21" s="185">
+        <v>112005</v>
+      </c>
+      <c r="K21" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="185">
+        <v>117417</v>
+      </c>
+      <c r="M21" s="185">
+        <v>54813</v>
+      </c>
+      <c r="N21" s="184">
+        <v>134356</v>
+      </c>
+      <c r="O21" s="185">
+        <v>131613</v>
+      </c>
+      <c r="P21" s="185">
+        <v>135271</v>
+      </c>
+      <c r="Q21" s="186">
+        <v>61164</v>
+      </c>
+      <c r="R21" s="175"/>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A22" s="28"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="49"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="188">
+        <v>157072</v>
+      </c>
+      <c r="I22" s="188">
+        <v>157043</v>
+      </c>
+      <c r="J22" s="189">
+        <v>128080</v>
+      </c>
+      <c r="K22" s="189">
+        <v>248052</v>
+      </c>
+      <c r="L22" s="189">
+        <v>157264</v>
+      </c>
+      <c r="M22" s="189">
+        <v>60226</v>
+      </c>
+      <c r="N22" s="188">
+        <v>159979</v>
+      </c>
+      <c r="O22" s="189">
+        <v>167658</v>
+      </c>
+      <c r="P22" s="189">
+        <v>157642</v>
+      </c>
+      <c r="Q22" s="190">
+        <v>63983</v>
+      </c>
+      <c r="R22" s="175"/>
+    </row>
+    <row r="23" spans="1:18" ht="15" customHeight="1">
+      <c r="A23" s="320"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="319"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="184">
+        <v>178312</v>
+      </c>
+      <c r="I23" s="184">
+        <v>178327</v>
+      </c>
+      <c r="J23" s="185">
+        <v>184433</v>
+      </c>
+      <c r="K23" s="185">
+        <v>248052</v>
+      </c>
+      <c r="L23" s="185">
+        <v>178293</v>
+      </c>
+      <c r="M23" s="185">
+        <v>62003</v>
+      </c>
+      <c r="N23" s="184">
+        <v>176743</v>
+      </c>
+      <c r="O23" s="185">
+        <v>194198</v>
+      </c>
+      <c r="P23" s="185">
+        <v>171751</v>
+      </c>
+      <c r="Q23" s="186">
+        <v>65773</v>
+      </c>
+      <c r="R23" s="199"/>
+    </row>
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="191">
+        <v>118052</v>
+      </c>
+      <c r="I24" s="191">
+        <v>117872</v>
+      </c>
+      <c r="J24" s="192">
+        <v>111992</v>
+      </c>
+      <c r="K24" s="193" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="192">
+        <v>117978</v>
+      </c>
+      <c r="M24" s="192">
+        <v>56905</v>
+      </c>
+      <c r="N24" s="191">
+        <v>134443</v>
+      </c>
+      <c r="O24" s="192">
+        <v>131715</v>
+      </c>
+      <c r="P24" s="192">
+        <v>135352</v>
+      </c>
+      <c r="Q24" s="194">
+        <v>61156</v>
+      </c>
+      <c r="R24" s="199"/>
+    </row>
+    <row r="25" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="320"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="184">
+        <v>155452</v>
+      </c>
+      <c r="I25" s="184">
+        <v>155460</v>
+      </c>
+      <c r="J25" s="185">
+        <v>130639</v>
+      </c>
+      <c r="K25" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="185">
+        <v>155466</v>
+      </c>
+      <c r="M25" s="195">
+        <v>50280</v>
+      </c>
+      <c r="N25" s="184">
+        <v>131724</v>
+      </c>
+      <c r="O25" s="185">
+        <v>118118</v>
+      </c>
+      <c r="P25" s="185">
+        <v>134293</v>
+      </c>
+      <c r="Q25" s="186">
+        <v>64594</v>
+      </c>
+      <c r="R25" s="175"/>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="A26" s="28"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="184">
+        <v>172168</v>
+      </c>
+      <c r="I26" s="184">
+        <v>172181</v>
+      </c>
+      <c r="J26" s="185">
+        <v>140029</v>
+      </c>
+      <c r="K26" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="185">
+        <v>172189</v>
+      </c>
+      <c r="M26" s="195">
+        <v>52547</v>
+      </c>
+      <c r="N26" s="184">
+        <v>136198</v>
+      </c>
+      <c r="O26" s="185">
+        <v>123835</v>
+      </c>
+      <c r="P26" s="185">
+        <v>138261</v>
+      </c>
+      <c r="Q26" s="186">
+        <v>64879</v>
+      </c>
+      <c r="R26" s="175"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="A27" s="320"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="49"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="184">
+        <v>114719</v>
+      </c>
+      <c r="I27" s="184">
+        <v>114720</v>
+      </c>
+      <c r="J27" s="185">
+        <v>115216</v>
+      </c>
+      <c r="K27" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L27" s="185">
+        <v>114719</v>
+      </c>
+      <c r="M27" s="195">
+        <v>44754</v>
+      </c>
+      <c r="N27" s="184">
+        <v>111142</v>
+      </c>
+      <c r="O27" s="185">
+        <v>101876</v>
+      </c>
+      <c r="P27" s="185">
+        <v>113934</v>
+      </c>
+      <c r="Q27" s="186">
+        <v>63129</v>
+      </c>
+      <c r="R27" s="175"/>
+    </row>
+    <row r="28" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="28"/>
+      <c r="B28" s="36"/>
+      <c r="C28" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="342"/>
+      <c r="E28" s="342"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="196">
+        <v>67630</v>
+      </c>
+      <c r="I28" s="196">
+        <v>67597</v>
+      </c>
+      <c r="J28" s="197">
+        <v>33311</v>
+      </c>
+      <c r="K28" s="197">
+        <v>30193</v>
+      </c>
+      <c r="L28" s="197">
+        <v>67773</v>
+      </c>
+      <c r="M28" s="197">
+        <v>52404</v>
+      </c>
+      <c r="N28" s="196">
+        <v>77004</v>
+      </c>
+      <c r="O28" s="197">
+        <v>38081</v>
+      </c>
+      <c r="P28" s="197">
+        <v>77717</v>
+      </c>
+      <c r="Q28" s="198">
+        <v>60893</v>
+      </c>
+      <c r="R28" s="175"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" customHeight="1">
+      <c r="A29" s="28"/>
+      <c r="B29" s="36"/>
+      <c r="C29" s="343"/>
+      <c r="D29" s="344"/>
+      <c r="E29" s="344"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="184">
+        <v>74586</v>
+      </c>
+      <c r="I29" s="184">
+        <v>74538</v>
+      </c>
+      <c r="J29" s="185">
+        <v>41264</v>
+      </c>
+      <c r="K29" s="185">
+        <v>30193</v>
+      </c>
+      <c r="L29" s="185">
+        <v>74822</v>
+      </c>
+      <c r="M29" s="185">
+        <v>51676</v>
+      </c>
+      <c r="N29" s="184">
+        <v>82036</v>
+      </c>
+      <c r="O29" s="185">
+        <v>37897</v>
+      </c>
+      <c r="P29" s="185">
+        <v>82926</v>
+      </c>
+      <c r="Q29" s="186">
+        <v>62255</v>
+      </c>
+      <c r="R29" s="175"/>
+    </row>
+    <row r="30" spans="1:18" ht="15" customHeight="1">
+      <c r="A30" s="320"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="343"/>
+      <c r="D30" s="344"/>
+      <c r="E30" s="344"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="184">
+        <v>65496</v>
+      </c>
+      <c r="I30" s="184">
+        <v>65477</v>
+      </c>
+      <c r="J30" s="185">
+        <v>28340</v>
+      </c>
+      <c r="K30" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" s="185">
+        <v>65629</v>
+      </c>
+      <c r="M30" s="185">
+        <v>52626</v>
+      </c>
+      <c r="N30" s="184">
+        <v>73096</v>
+      </c>
+      <c r="O30" s="185">
+        <v>38252</v>
+      </c>
+      <c r="P30" s="185">
+        <v>73684</v>
+      </c>
+      <c r="Q30" s="186">
+        <v>59838</v>
+      </c>
+      <c r="R30" s="175"/>
+    </row>
+    <row r="31" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A31" s="28"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="188">
+        <v>67791</v>
+      </c>
+      <c r="I31" s="188">
+        <v>67757</v>
+      </c>
+      <c r="J31" s="189">
+        <v>33170</v>
+      </c>
+      <c r="K31" s="189">
+        <v>30193</v>
+      </c>
+      <c r="L31" s="189">
+        <v>67945</v>
+      </c>
+      <c r="M31" s="189">
+        <v>53458</v>
+      </c>
+      <c r="N31" s="188">
+        <v>76957</v>
+      </c>
+      <c r="O31" s="189">
+        <v>38081</v>
+      </c>
+      <c r="P31" s="189">
+        <v>77677</v>
+      </c>
+      <c r="Q31" s="190">
+        <v>60872</v>
+      </c>
+      <c r="R31" s="175"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1">
+      <c r="A32" s="320"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="319"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="184">
+        <v>74362</v>
+      </c>
+      <c r="I32" s="184">
+        <v>74308</v>
+      </c>
+      <c r="J32" s="185">
+        <v>41143</v>
+      </c>
+      <c r="K32" s="185">
+        <v>30193</v>
+      </c>
+      <c r="L32" s="185">
+        <v>74619</v>
+      </c>
+      <c r="M32" s="185">
+        <v>52615</v>
+      </c>
+      <c r="N32" s="184">
+        <v>82003</v>
+      </c>
+      <c r="O32" s="185">
+        <v>37897</v>
+      </c>
+      <c r="P32" s="185">
+        <v>82910</v>
+      </c>
+      <c r="Q32" s="186">
+        <v>62229</v>
+      </c>
+      <c r="R32" s="199"/>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1">
+      <c r="A33" s="320"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="191">
+        <v>65877</v>
+      </c>
+      <c r="I33" s="191">
+        <v>65858</v>
+      </c>
+      <c r="J33" s="192">
+        <v>28234</v>
+      </c>
+      <c r="K33" s="193" t="s">
+        <v>94</v>
+      </c>
+      <c r="L33" s="192">
+        <v>66020</v>
+      </c>
+      <c r="M33" s="192">
+        <v>53701</v>
+      </c>
+      <c r="N33" s="191">
+        <v>73101</v>
+      </c>
+      <c r="O33" s="192">
+        <v>38252</v>
+      </c>
+      <c r="P33" s="192">
+        <v>73691</v>
+      </c>
+      <c r="Q33" s="194">
+        <v>59838</v>
+      </c>
+      <c r="R33" s="199"/>
+    </row>
+    <row r="34" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="320"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="49"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="184">
+        <v>65427</v>
+      </c>
+      <c r="I34" s="184">
+        <v>65419</v>
+      </c>
+      <c r="J34" s="185">
+        <v>47360</v>
+      </c>
+      <c r="K34" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="185">
+        <v>65432</v>
+      </c>
+      <c r="M34" s="195">
+        <v>38083</v>
+      </c>
+      <c r="N34" s="184">
+        <v>81503</v>
+      </c>
+      <c r="O34" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="P34" s="185">
+        <v>81503</v>
+      </c>
+      <c r="Q34" s="186">
+        <v>62845</v>
+      </c>
+      <c r="R34" s="175"/>
+    </row>
+    <row r="35" spans="1:18" ht="15" customHeight="1">
+      <c r="A35" s="28"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="184">
+        <v>76510</v>
+      </c>
+      <c r="I35" s="184">
+        <v>76502</v>
+      </c>
+      <c r="J35" s="185">
+        <v>48711</v>
+      </c>
+      <c r="K35" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="L35" s="185">
+        <v>76537</v>
+      </c>
+      <c r="M35" s="195">
+        <v>43731</v>
+      </c>
+      <c r="N35" s="184">
+        <v>83727</v>
+      </c>
+      <c r="O35" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="P35" s="185">
+        <v>83727</v>
+      </c>
+      <c r="Q35" s="186">
+        <v>63556</v>
+      </c>
+      <c r="R35" s="175"/>
+    </row>
+    <row r="36" spans="1:18" ht="15" customHeight="1">
+      <c r="A36" s="320"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="184">
+        <v>59178</v>
+      </c>
+      <c r="I36" s="184">
+        <v>59176</v>
+      </c>
+      <c r="J36" s="185">
+        <v>45219</v>
+      </c>
+      <c r="K36" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L36" s="185">
+        <v>59183</v>
+      </c>
+      <c r="M36" s="195">
+        <v>34905</v>
+      </c>
+      <c r="N36" s="184">
+        <v>71703</v>
+      </c>
+      <c r="O36" s="187" t="s">
+        <v>95</v>
+      </c>
+      <c r="P36" s="185">
+        <v>71703</v>
+      </c>
+      <c r="Q36" s="186">
+        <v>59716</v>
+      </c>
+      <c r="R36" s="175"/>
+    </row>
+    <row r="37" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="61"/>
+      <c r="B37" s="62"/>
+      <c r="C37" s="63"/>
+      <c r="D37" s="64"/>
+      <c r="E37" s="64"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="196">
+        <v>100081</v>
+      </c>
+      <c r="I37" s="196">
+        <v>100078</v>
+      </c>
+      <c r="J37" s="197">
+        <v>96385</v>
+      </c>
+      <c r="K37" s="197">
+        <v>172520</v>
+      </c>
+      <c r="L37" s="197">
+        <v>100191</v>
+      </c>
+      <c r="M37" s="197">
+        <v>41854</v>
+      </c>
+      <c r="N37" s="196">
+        <v>100819</v>
+      </c>
+      <c r="O37" s="197">
+        <v>110529</v>
+      </c>
+      <c r="P37" s="197">
+        <v>96932</v>
+      </c>
+      <c r="Q37" s="198">
+        <v>42738</v>
+      </c>
+      <c r="R37" s="175"/>
+    </row>
+    <row r="38" spans="1:18" ht="15" customHeight="1">
+      <c r="A38" s="28"/>
+      <c r="B38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="65"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="50"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="184">
+        <v>107503</v>
+      </c>
+      <c r="I38" s="184">
+        <v>107512</v>
+      </c>
+      <c r="J38" s="185">
+        <v>101131</v>
+      </c>
+      <c r="K38" s="185">
+        <v>172520</v>
+      </c>
+      <c r="L38" s="185">
+        <v>107758</v>
+      </c>
+      <c r="M38" s="185">
+        <v>42749</v>
+      </c>
+      <c r="N38" s="184">
+        <v>105481</v>
+      </c>
+      <c r="O38" s="185">
+        <v>116219</v>
+      </c>
+      <c r="P38" s="185">
+        <v>101407</v>
+      </c>
+      <c r="Q38" s="186">
+        <v>44041</v>
+      </c>
+      <c r="R38" s="175"/>
+    </row>
+    <row r="39" spans="1:18" ht="15" customHeight="1">
+      <c r="A39" s="61"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="184">
+        <v>86139</v>
+      </c>
+      <c r="I39" s="184">
+        <v>86124</v>
+      </c>
+      <c r="J39" s="185">
+        <v>85630</v>
+      </c>
+      <c r="K39" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L39" s="185">
+        <v>86146</v>
+      </c>
+      <c r="M39" s="185">
+        <v>40192</v>
+      </c>
+      <c r="N39" s="184">
+        <v>90230</v>
+      </c>
+      <c r="O39" s="185">
+        <v>99076</v>
+      </c>
+      <c r="P39" s="185">
+        <v>86248</v>
+      </c>
+      <c r="Q39" s="186">
+        <v>39628</v>
+      </c>
+      <c r="R39" s="175"/>
+    </row>
+    <row r="40" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="61"/>
+      <c r="B40" s="66"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="69"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="200">
+        <v>100018</v>
+      </c>
+      <c r="I40" s="200">
+        <v>100013</v>
+      </c>
+      <c r="J40" s="201">
+        <v>96385</v>
+      </c>
+      <c r="K40" s="201">
+        <v>122258</v>
+      </c>
+      <c r="L40" s="201">
+        <v>100191</v>
+      </c>
+      <c r="M40" s="201">
+        <v>41854</v>
+      </c>
+      <c r="N40" s="200">
+        <v>101027</v>
+      </c>
+      <c r="O40" s="201">
+        <v>111490</v>
+      </c>
+      <c r="P40" s="201">
+        <v>96769</v>
+      </c>
+      <c r="Q40" s="202">
+        <v>43092</v>
+      </c>
+      <c r="R40" s="175"/>
+    </row>
+    <row r="41" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="61"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="184">
+        <v>158999</v>
+      </c>
+      <c r="I41" s="184">
+        <v>159097</v>
+      </c>
+      <c r="J41" s="185">
+        <v>133939</v>
+      </c>
+      <c r="K41" s="185">
+        <v>170905</v>
+      </c>
+      <c r="L41" s="185">
+        <v>160529</v>
+      </c>
+      <c r="M41" s="185">
+        <v>86580</v>
+      </c>
+      <c r="N41" s="184">
+        <v>141940</v>
+      </c>
+      <c r="O41" s="185">
+        <v>140698</v>
+      </c>
+      <c r="P41" s="185">
+        <v>142537</v>
+      </c>
+      <c r="Q41" s="186">
+        <v>83509</v>
+      </c>
+      <c r="R41" s="175"/>
+    </row>
+    <row r="42" spans="1:18" ht="15" customHeight="1">
+      <c r="A42" s="77"/>
+      <c r="B42" s="78"/>
+      <c r="C42" s="79"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="184">
+        <v>168271</v>
+      </c>
+      <c r="I42" s="184">
+        <v>168385</v>
+      </c>
+      <c r="J42" s="185">
+        <v>140525</v>
+      </c>
+      <c r="K42" s="185">
+        <v>170905</v>
+      </c>
+      <c r="L42" s="185">
+        <v>169977</v>
+      </c>
+      <c r="M42" s="185">
+        <v>86720</v>
+      </c>
+      <c r="N42" s="184">
+        <v>147500</v>
+      </c>
+      <c r="O42" s="185">
+        <v>143525</v>
+      </c>
+      <c r="P42" s="185">
+        <v>149295</v>
+      </c>
+      <c r="Q42" s="186">
+        <v>84654</v>
+      </c>
+      <c r="R42" s="199"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1">
+      <c r="A43" s="61"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="75"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="184">
+        <v>134549</v>
+      </c>
+      <c r="I43" s="184">
+        <v>134582</v>
+      </c>
+      <c r="J43" s="185">
+        <v>116514</v>
+      </c>
+      <c r="K43" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L43" s="185">
+        <v>135612</v>
+      </c>
+      <c r="M43" s="185">
+        <v>86213</v>
+      </c>
+      <c r="N43" s="184">
+        <v>129430</v>
+      </c>
+      <c r="O43" s="185">
+        <v>135144</v>
+      </c>
+      <c r="P43" s="185">
+        <v>126268</v>
+      </c>
+      <c r="Q43" s="186">
+        <v>80752</v>
+      </c>
+      <c r="R43" s="199"/>
+    </row>
+    <row r="44" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="61"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="188">
+        <v>121421</v>
+      </c>
+      <c r="I44" s="188">
+        <v>121458</v>
+      </c>
+      <c r="J44" s="189">
+        <v>104651</v>
+      </c>
+      <c r="K44" s="189">
+        <v>119933</v>
+      </c>
+      <c r="L44" s="189">
+        <v>122185</v>
+      </c>
+      <c r="M44" s="189">
+        <v>70287</v>
+      </c>
+      <c r="N44" s="188">
+        <v>112700</v>
+      </c>
+      <c r="O44" s="189">
+        <v>109765</v>
+      </c>
+      <c r="P44" s="189">
+        <v>114048</v>
+      </c>
+      <c r="Q44" s="190">
+        <v>66942</v>
+      </c>
+      <c r="R44" s="175"/>
+    </row>
+    <row r="45" spans="1:18" ht="15" customHeight="1">
+      <c r="A45" s="77"/>
+      <c r="B45" s="78"/>
+      <c r="C45" s="79"/>
+      <c r="D45" s="80"/>
+      <c r="E45" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="184">
+        <v>128585</v>
+      </c>
+      <c r="I45" s="184">
+        <v>128640</v>
+      </c>
+      <c r="J45" s="185">
+        <v>110283</v>
+      </c>
+      <c r="K45" s="185">
+        <v>119933</v>
+      </c>
+      <c r="L45" s="185">
+        <v>129475</v>
+      </c>
+      <c r="M45" s="185">
+        <v>70018</v>
+      </c>
+      <c r="N45" s="184">
+        <v>116763</v>
+      </c>
+      <c r="O45" s="185">
+        <v>115720</v>
+      </c>
+      <c r="P45" s="185">
+        <v>117207</v>
+      </c>
+      <c r="Q45" s="186">
+        <v>67000</v>
+      </c>
+      <c r="R45" s="199"/>
+    </row>
+    <row r="46" spans="1:18" ht="15" customHeight="1">
+      <c r="A46" s="61"/>
+      <c r="B46" s="66"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="191">
+        <v>108245</v>
+      </c>
+      <c r="I46" s="191">
+        <v>108265</v>
+      </c>
+      <c r="J46" s="192">
+        <v>92970</v>
+      </c>
+      <c r="K46" s="193" t="s">
+        <v>94</v>
+      </c>
+      <c r="L46" s="192">
+        <v>108872</v>
+      </c>
+      <c r="M46" s="192">
+        <v>70777</v>
+      </c>
+      <c r="N46" s="191">
+        <v>102829</v>
+      </c>
+      <c r="O46" s="192">
+        <v>97498</v>
+      </c>
+      <c r="P46" s="192">
+        <v>105734</v>
+      </c>
+      <c r="Q46" s="194">
+        <v>66788</v>
+      </c>
+      <c r="R46" s="199"/>
+    </row>
+    <row r="47" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A47" s="61"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="188">
+        <v>61933</v>
+      </c>
+      <c r="I47" s="188">
+        <v>61911</v>
+      </c>
+      <c r="J47" s="189">
+        <v>80297</v>
+      </c>
+      <c r="K47" s="189">
+        <v>108451</v>
+      </c>
+      <c r="L47" s="189">
+        <v>60799</v>
+      </c>
+      <c r="M47" s="203" t="s">
+        <v>96</v>
+      </c>
+      <c r="N47" s="188">
+        <v>68142</v>
+      </c>
+      <c r="O47" s="189">
+        <v>96812</v>
+      </c>
+      <c r="P47" s="189">
+        <v>59017</v>
+      </c>
+      <c r="Q47" s="203" t="s">
+        <v>96</v>
+      </c>
+      <c r="R47" s="175"/>
+    </row>
+    <row r="48" spans="1:18" ht="15" customHeight="1">
+      <c r="A48" s="77"/>
+      <c r="B48" s="78"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" s="37"/>
+      <c r="G48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="184">
+        <v>66408</v>
+      </c>
+      <c r="I48" s="184">
+        <v>66390</v>
+      </c>
+      <c r="J48" s="185">
+        <v>83760</v>
+      </c>
+      <c r="K48" s="185">
+        <v>108451</v>
+      </c>
+      <c r="L48" s="185">
+        <v>65222</v>
+      </c>
+      <c r="M48" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="N48" s="184">
+        <v>71343</v>
+      </c>
+      <c r="O48" s="185">
+        <v>104155</v>
+      </c>
+      <c r="P48" s="185">
+        <v>61335</v>
+      </c>
+      <c r="Q48" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="R48" s="199"/>
+    </row>
+    <row r="49" spans="1:18" ht="15" customHeight="1">
+      <c r="A49" s="61"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="65"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="191">
+        <v>54070</v>
+      </c>
+      <c r="I49" s="191">
+        <v>54046</v>
+      </c>
+      <c r="J49" s="192">
+        <v>72220</v>
+      </c>
+      <c r="K49" s="193" t="s">
+        <v>94</v>
+      </c>
+      <c r="L49" s="192">
+        <v>53161</v>
+      </c>
+      <c r="M49" s="193" t="s">
+        <v>96</v>
+      </c>
+      <c r="N49" s="191">
+        <v>61633</v>
+      </c>
+      <c r="O49" s="192">
+        <v>83239</v>
+      </c>
+      <c r="P49" s="192">
+        <v>54153</v>
+      </c>
+      <c r="Q49" s="193" t="s">
+        <v>96</v>
+      </c>
+      <c r="R49" s="199"/>
+    </row>
+    <row r="50" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A50" s="61"/>
+      <c r="B50" s="66"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="7"/>
-[...57 lines deleted...]
-      <c r="K12" s="373" t="s">
+      <c r="E50" s="153"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="86"/>
+      <c r="H50" s="184">
+        <v>178777</v>
+      </c>
+      <c r="I50" s="184">
+        <v>210955</v>
+      </c>
+      <c r="J50" s="204" t="s">
+        <v>96</v>
+      </c>
+      <c r="K50" s="185">
+        <v>210955</v>
+      </c>
+      <c r="L50" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="M50" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="N50" s="184">
+        <v>97038</v>
+      </c>
+      <c r="O50" s="185">
+        <v>88031</v>
+      </c>
+      <c r="P50" s="185">
+        <v>99640</v>
+      </c>
+      <c r="Q50" s="205">
+        <v>36860</v>
+      </c>
+      <c r="R50" s="199"/>
+    </row>
+    <row r="51" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="28"/>
+      <c r="B51" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="63"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="87"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="196">
+        <v>84853</v>
+      </c>
+      <c r="I51" s="196">
+        <v>84802</v>
+      </c>
+      <c r="J51" s="197">
+        <v>88085</v>
+      </c>
+      <c r="K51" s="206">
+        <v>144502</v>
+      </c>
+      <c r="L51" s="197">
+        <v>84618</v>
+      </c>
+      <c r="M51" s="197">
+        <v>1648</v>
+      </c>
+      <c r="N51" s="207">
+        <v>91053</v>
+      </c>
+      <c r="O51" s="206">
+        <v>97691</v>
+      </c>
+      <c r="P51" s="206">
+        <v>88465</v>
+      </c>
+      <c r="Q51" s="198">
+        <v>2</v>
+      </c>
+      <c r="R51" s="175"/>
+    </row>
+    <row r="52" spans="1:18" ht="18" customHeight="1">
+      <c r="A52" s="28"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="89"/>
+      <c r="E52" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" s="323"/>
+      <c r="G52" s="324"/>
+      <c r="H52" s="191"/>
+      <c r="I52" s="191"/>
+      <c r="J52" s="192"/>
+      <c r="K52" s="208">
+        <v>210679</v>
+      </c>
+      <c r="L52" s="192"/>
+      <c r="M52" s="192"/>
+      <c r="N52" s="209">
+        <v>67712</v>
+      </c>
+      <c r="O52" s="208">
+        <v>77865</v>
+      </c>
+      <c r="P52" s="208">
+        <v>61580</v>
+      </c>
+      <c r="Q52" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="R52" s="175"/>
+    </row>
+    <row r="53" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="61"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="184">
+        <v>85797</v>
+      </c>
+      <c r="I53" s="184">
+        <v>85748</v>
+      </c>
+      <c r="J53" s="185">
+        <v>88339</v>
+      </c>
+      <c r="K53" s="185">
+        <v>144793</v>
+      </c>
+      <c r="L53" s="185">
+        <v>85586</v>
+      </c>
+      <c r="M53" s="185">
+        <v>824</v>
+      </c>
+      <c r="N53" s="184">
+        <v>91695</v>
+      </c>
+      <c r="O53" s="185">
+        <v>97828</v>
+      </c>
+      <c r="P53" s="185">
+        <v>89309</v>
+      </c>
+      <c r="Q53" s="186">
+        <v>2</v>
+      </c>
+      <c r="R53" s="175"/>
+    </row>
+    <row r="54" spans="1:18" ht="15" customHeight="1">
+      <c r="A54" s="61"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" s="79"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="184">
+        <v>38495</v>
+      </c>
+      <c r="I54" s="184">
+        <v>38458</v>
+      </c>
+      <c r="J54" s="185">
+        <v>68681</v>
+      </c>
+      <c r="K54" s="187" t="s">
+        <v>94</v>
+      </c>
+      <c r="L54" s="185">
+        <v>38331</v>
+      </c>
+      <c r="M54" s="195">
+        <v>576</v>
+      </c>
+      <c r="N54" s="184">
+        <v>45935</v>
+      </c>
+      <c r="O54" s="185">
+        <v>70158</v>
+      </c>
+      <c r="P54" s="185">
+        <v>43725</v>
+      </c>
+      <c r="Q54" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="R54" s="175"/>
+    </row>
+    <row r="55" spans="1:18" ht="15" customHeight="1">
+      <c r="A55" s="61"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="93"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="184">
+        <v>87269</v>
+      </c>
+      <c r="I55" s="184">
+        <v>87225</v>
+      </c>
+      <c r="J55" s="185">
+        <v>88413</v>
+      </c>
+      <c r="K55" s="185">
+        <v>144793</v>
+      </c>
+      <c r="L55" s="185">
+        <v>87110</v>
+      </c>
+      <c r="M55" s="185">
+        <v>832</v>
+      </c>
+      <c r="N55" s="184">
+        <v>92524</v>
+      </c>
+      <c r="O55" s="185">
+        <v>97976</v>
+      </c>
+      <c r="P55" s="185">
+        <v>90364</v>
+      </c>
+      <c r="Q55" s="186">
+        <v>2</v>
+      </c>
+      <c r="R55" s="175"/>
+    </row>
+    <row r="56" spans="1:18" ht="18" customHeight="1">
+      <c r="A56" s="61"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="323"/>
+      <c r="G56" s="324"/>
+      <c r="H56" s="184"/>
+      <c r="I56" s="184"/>
+      <c r="J56" s="185"/>
+      <c r="K56" s="211">
+        <v>210864</v>
+      </c>
+      <c r="L56" s="185"/>
+      <c r="M56" s="185"/>
+      <c r="N56" s="212">
+        <v>71206</v>
+      </c>
+      <c r="O56" s="211">
+        <v>78201</v>
+      </c>
+      <c r="P56" s="211">
+        <v>66467</v>
+      </c>
+      <c r="Q56" s="213" t="s">
+        <v>95</v>
+      </c>
+      <c r="R56" s="175"/>
+    </row>
+    <row r="57" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="61"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="188">
+        <v>77777</v>
+      </c>
+      <c r="I57" s="188">
+        <v>77751</v>
+      </c>
+      <c r="J57" s="189">
+        <v>77289</v>
+      </c>
+      <c r="K57" s="189">
+        <v>98189</v>
+      </c>
+      <c r="L57" s="189">
+        <v>77760</v>
+      </c>
+      <c r="M57" s="189">
+        <v>50506</v>
+      </c>
+      <c r="N57" s="188">
+        <v>82934</v>
+      </c>
+      <c r="O57" s="189">
+        <v>95400</v>
+      </c>
+      <c r="P57" s="189">
+        <v>71293</v>
+      </c>
+      <c r="Q57" s="203" t="s">
+        <v>95</v>
+      </c>
+      <c r="R57" s="175"/>
+    </row>
+    <row r="58" spans="1:18" ht="18" customHeight="1">
+      <c r="A58" s="61"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="65"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" s="323"/>
+      <c r="G58" s="324"/>
+      <c r="H58" s="191"/>
+      <c r="I58" s="191"/>
+      <c r="J58" s="192"/>
+      <c r="K58" s="208">
+        <v>160642</v>
+      </c>
+      <c r="L58" s="192"/>
+      <c r="M58" s="192"/>
+      <c r="N58" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="O58" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="P58" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q58" s="210" t="s">
+        <v>95</v>
+      </c>
+      <c r="R58" s="175"/>
+    </row>
+    <row r="59" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A59" s="61"/>
+      <c r="B59" s="66"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="79"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="184">
+        <v>27162</v>
+      </c>
+      <c r="I59" s="184">
+        <v>27144</v>
+      </c>
+      <c r="J59" s="185">
+        <v>67601</v>
+      </c>
+      <c r="K59" s="185">
+        <v>105282</v>
+      </c>
+      <c r="L59" s="214">
+        <v>26756</v>
+      </c>
+      <c r="M59" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="N59" s="184">
+        <v>30565</v>
+      </c>
+      <c r="O59" s="185">
+        <v>64654</v>
+      </c>
+      <c r="P59" s="185">
+        <v>27269</v>
+      </c>
+      <c r="Q59" s="187" t="s">
+        <v>96</v>
+      </c>
+      <c r="R59" s="175"/>
+    </row>
+    <row r="60" spans="1:18" ht="18" customHeight="1">
+      <c r="A60" s="61"/>
+      <c r="B60" s="66"/>
+      <c r="C60" s="65"/>
+      <c r="D60" s="94"/>
+      <c r="E60" s="323" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60" s="323"/>
+      <c r="G60" s="324"/>
+      <c r="H60" s="191"/>
+      <c r="I60" s="191"/>
+      <c r="J60" s="192"/>
+      <c r="K60" s="208">
+        <v>179894</v>
+      </c>
+      <c r="L60" s="192"/>
+      <c r="M60" s="192"/>
+      <c r="N60" s="209">
+        <v>30821</v>
+      </c>
+      <c r="O60" s="208">
+        <v>61644</v>
+      </c>
+      <c r="P60" s="208">
+        <v>27838</v>
+      </c>
+      <c r="Q60" s="210" t="s">
+        <v>96</v>
+      </c>
+      <c r="R60" s="175"/>
+    </row>
+    <row r="61" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="77"/>
+      <c r="B61" s="99"/>
+      <c r="C61" s="100"/>
+      <c r="D61" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="59"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="102"/>
+      <c r="H61" s="184">
+        <v>84797</v>
+      </c>
+      <c r="I61" s="184">
+        <v>84744</v>
+      </c>
+      <c r="J61" s="214">
+        <v>88085</v>
+      </c>
+      <c r="K61" s="185">
+        <v>99713</v>
+      </c>
+      <c r="L61" s="186">
+        <v>84618</v>
+      </c>
+      <c r="M61" s="214">
+        <v>1648</v>
+      </c>
+      <c r="N61" s="184">
+        <v>91233</v>
+      </c>
+      <c r="O61" s="185">
+        <v>97897</v>
+      </c>
+      <c r="P61" s="185">
+        <v>88645</v>
+      </c>
+      <c r="Q61" s="186">
+        <v>2</v>
+      </c>
+      <c r="R61" s="175"/>
+    </row>
+    <row r="62" spans="1:18" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A62" s="167"/>
+      <c r="B62" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="108"/>
+      <c r="D62" s="108"/>
+      <c r="E62" s="108"/>
+      <c r="F62" s="108"/>
+      <c r="G62" s="109"/>
+      <c r="H62" s="215">
+        <v>24389</v>
+      </c>
+      <c r="I62" s="215">
+        <v>24498</v>
+      </c>
+      <c r="J62" s="216">
+        <v>24516</v>
+      </c>
+      <c r="K62" s="216">
+        <v>23711</v>
+      </c>
+      <c r="L62" s="217" t="s">
+        <v>96</v>
+      </c>
+      <c r="M62" s="217" t="s">
+        <v>96</v>
+      </c>
+      <c r="N62" s="215">
+        <v>19595</v>
+      </c>
+      <c r="O62" s="216">
+        <v>19595</v>
+      </c>
+      <c r="P62" s="217" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q62" s="217" t="s">
+        <v>96</v>
+      </c>
+      <c r="R62" s="199"/>
+    </row>
+    <row r="63" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A63" s="218" t="s">
+        <v>102</v>
+      </c>
+      <c r="B63" s="218"/>
+      <c r="C63" s="219"/>
+      <c r="D63" s="219"/>
+      <c r="E63" s="219"/>
+      <c r="F63" s="219"/>
+      <c r="G63" s="219"/>
+      <c r="H63" s="220"/>
+      <c r="I63" s="220"/>
+      <c r="J63" s="220"/>
+      <c r="K63" s="220"/>
+      <c r="L63" s="220"/>
+      <c r="M63" s="220"/>
+      <c r="N63" s="220"/>
+      <c r="O63" s="220"/>
+      <c r="P63" s="220"/>
+      <c r="Q63" s="220"/>
+    </row>
+    <row r="64" spans="1:18" s="316" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="310" t="s">
         <v>98</v>
       </c>
-      <c r="L12" s="78">
-[...2150 lines deleted...]
-      <c r="R64" s="392"/>
+      <c r="B64" s="310"/>
+      <c r="C64" s="311"/>
+      <c r="D64" s="311"/>
+      <c r="E64" s="311"/>
+      <c r="F64" s="311"/>
+      <c r="G64" s="311"/>
+      <c r="H64" s="314"/>
+      <c r="I64" s="314"/>
+      <c r="J64" s="314"/>
+      <c r="K64" s="314"/>
+      <c r="L64" s="314"/>
+      <c r="M64" s="314"/>
+      <c r="N64" s="314"/>
+      <c r="O64" s="314"/>
+      <c r="P64" s="314"/>
+      <c r="Q64" s="314"/>
+      <c r="R64" s="314"/>
     </row>
     <row r="65" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A65" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="56"/>
+      <c r="A65" s="114" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" s="114"/>
     </row>
     <row r="66" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A66" s="297" t="s">
-[...18 lines deleted...]
-      <c r="R66" s="3"/>
+      <c r="A66" s="114" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="35"/>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+      <c r="L66" s="117"/>
+      <c r="M66" s="35"/>
+      <c r="N66" s="35"/>
+      <c r="O66" s="172"/>
+      <c r="P66" s="4"/>
+      <c r="Q66" s="4"/>
+      <c r="R66" s="4"/>
     </row>
     <row r="67" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A67" s="297" t="s">
-[...18 lines deleted...]
-      <c r="R67" s="3"/>
+      <c r="A67" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="35"/>
+      <c r="L67" s="117"/>
+      <c r="M67" s="35"/>
+      <c r="N67" s="35"/>
+      <c r="O67" s="172"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
     </row>
     <row r="68" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A68" s="56" t="s">
-[...13 lines deleted...]
-      <c r="R68" s="3"/>
+      <c r="A68" s="114" t="s">
+        <v>65</v>
+      </c>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+      <c r="Q68" s="4"/>
+      <c r="R68" s="4"/>
     </row>
     <row r="69" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A69" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="56"/>
+      <c r="A69" s="114" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="114"/>
     </row>
     <row r="70" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A70" s="302"/>
-      <c r="B70" s="56"/>
+      <c r="A70" s="114"/>
+      <c r="B70" s="114"/>
     </row>
     <row r="71" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A71" s="56"/>
+      <c r="A71" s="114"/>
     </row>
     <row r="72" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A72" s="56"/>
+      <c r="A72" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L5:L7"/>
-    <mergeCell ref="O5:O7"/>
     <mergeCell ref="E60:G60"/>
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C28:E30"/>
     <mergeCell ref="E52:G52"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="A3:G7"/>
     <mergeCell ref="H3:H7"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="O5:O7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{397FDF36-F66F-4B61-A7E6-51564B42FDAA}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:Y39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="91" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="3" width="1.625" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="2"/>
+    <col min="1" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="11.625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.5" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="3" customWidth="1"/>
+    <col min="12" max="13" width="10.625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="11.625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="10.875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="4.125" style="3" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="14.25" customHeight="1">
-[...15 lines deleted...]
-    </row>
+    <row r="1" spans="1:25" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="183" t="s">
+      <c r="A2" s="221" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="222"/>
+      <c r="K2" s="223"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+    </row>
+    <row r="3" spans="1:25" ht="15" customHeight="1">
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="326"/>
+      <c r="G3" s="355" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="224"/>
+      <c r="I3" s="225"/>
+      <c r="J3" s="225"/>
+      <c r="K3" s="226"/>
+      <c r="L3" s="227"/>
+      <c r="M3" s="227"/>
+      <c r="N3" s="227"/>
+      <c r="O3" s="227"/>
+    </row>
+    <row r="4" spans="1:25" ht="15" customHeight="1">
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="328"/>
+      <c r="G4" s="356"/>
+      <c r="H4" s="228"/>
+      <c r="I4" s="229"/>
+      <c r="J4" s="229"/>
+      <c r="K4" s="230"/>
+      <c r="L4" s="358" t="s">
         <v>69</v>
       </c>
-      <c r="B2" s="184"/>
-[...55 lines deleted...]
-        <v>7</v>
+      <c r="M4" s="359" t="s">
+        <v>70</v>
+      </c>
+      <c r="N4" s="359" t="s">
+        <v>71</v>
+      </c>
+      <c r="O4" s="361" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="433"/>
-[...6 lines deleted...]
-      <c r="H5" s="446" t="s">
+      <c r="A5" s="327"/>
+      <c r="B5" s="327"/>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="356"/>
+      <c r="H5" s="364" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="231"/>
+      <c r="J5" s="231"/>
+      <c r="K5" s="367" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="359"/>
+      <c r="M5" s="359"/>
+      <c r="N5" s="359"/>
+      <c r="O5" s="362"/>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="327"/>
+      <c r="B6" s="327"/>
+      <c r="C6" s="327"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
+      <c r="F6" s="328"/>
+      <c r="G6" s="356"/>
+      <c r="H6" s="365"/>
+      <c r="I6" s="368" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="370" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="367"/>
+      <c r="L6" s="359"/>
+      <c r="M6" s="359"/>
+      <c r="N6" s="359"/>
+      <c r="O6" s="362"/>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1">
+      <c r="A7" s="329"/>
+      <c r="B7" s="329"/>
+      <c r="C7" s="329"/>
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="F7" s="330"/>
+      <c r="G7" s="357"/>
+      <c r="H7" s="366"/>
+      <c r="I7" s="369"/>
+      <c r="J7" s="371"/>
+      <c r="K7" s="367"/>
+      <c r="L7" s="360"/>
+      <c r="M7" s="360"/>
+      <c r="N7" s="360"/>
+      <c r="O7" s="363"/>
+    </row>
+    <row r="8" spans="1:25" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="H8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="I8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="K8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="L8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="M8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="N8" s="232" t="s">
+        <v>77</v>
+      </c>
+      <c r="O8" s="233" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="235">
+        <v>30919873</v>
+      </c>
+      <c r="H9" s="235">
+        <v>29106899</v>
+      </c>
+      <c r="I9" s="235">
+        <v>2131194</v>
+      </c>
+      <c r="J9" s="235">
+        <v>26975705</v>
+      </c>
+      <c r="K9" s="235">
+        <v>1812974</v>
+      </c>
+      <c r="L9" s="235">
+        <v>1605164</v>
+      </c>
+      <c r="M9" s="235">
+        <v>366430</v>
+      </c>
+      <c r="N9" s="235">
+        <v>28388680</v>
+      </c>
+      <c r="O9" s="235">
+        <v>559598</v>
+      </c>
+      <c r="P9" s="236"/>
+      <c r="Q9" s="237"/>
+      <c r="R9" s="237"/>
+      <c r="S9" s="237"/>
+      <c r="T9" s="237"/>
+      <c r="U9" s="237"/>
+      <c r="V9" s="237"/>
+      <c r="W9" s="237"/>
+      <c r="X9" s="237"/>
+      <c r="Y9" s="237"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="238">
+        <v>14254105</v>
+      </c>
+      <c r="H10" s="235">
+        <v>13652824</v>
+      </c>
+      <c r="I10" s="235">
+        <v>958764</v>
+      </c>
+      <c r="J10" s="235">
+        <v>12694060</v>
+      </c>
+      <c r="K10" s="235">
+        <v>601281</v>
+      </c>
+      <c r="L10" s="235">
+        <v>455435</v>
+      </c>
+      <c r="M10" s="235">
+        <v>287808</v>
+      </c>
+      <c r="N10" s="235">
+        <v>13189174</v>
+      </c>
+      <c r="O10" s="235">
+        <v>321688</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="239">
+        <v>16665768</v>
+      </c>
+      <c r="H11" s="42">
+        <v>15454075</v>
+      </c>
+      <c r="I11" s="240">
+        <v>1172430</v>
+      </c>
+      <c r="J11" s="240">
+        <v>14281645</v>
+      </c>
+      <c r="K11" s="240">
+        <v>1211693</v>
+      </c>
+      <c r="L11" s="240">
+        <v>1149729</v>
+      </c>
+      <c r="M11" s="241">
+        <v>78622</v>
+      </c>
+      <c r="N11" s="240">
+        <v>15199506</v>
+      </c>
+      <c r="O11" s="240">
+        <v>237910</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="23.45" customHeight="1">
+      <c r="A12" s="319"/>
+      <c r="B12" s="319"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="235">
+        <v>26654467</v>
+      </c>
+      <c r="H12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="235">
+        <v>866689</v>
+      </c>
+      <c r="M12" s="235">
+        <v>250094</v>
+      </c>
+      <c r="N12" s="235">
+        <v>25123260</v>
+      </c>
+      <c r="O12" s="235">
+        <v>414423</v>
+      </c>
+      <c r="Q12" s="237"/>
+      <c r="R12" s="237"/>
+      <c r="S12" s="237"/>
+      <c r="T12" s="237"/>
+      <c r="U12" s="237"/>
+      <c r="V12" s="237"/>
+      <c r="W12" s="237"/>
+      <c r="X12" s="237"/>
+      <c r="Y12" s="237"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="C13" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="187"/>
-[...291 lines deleted...]
-        <v>183569</v>
+      <c r="D13" s="243"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="235">
+        <v>11577177</v>
+      </c>
+      <c r="H13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="235">
+        <v>151799</v>
+      </c>
+      <c r="M13" s="235">
+        <v>188807</v>
+      </c>
+      <c r="N13" s="235">
+        <v>11015395</v>
+      </c>
+      <c r="O13" s="245">
+        <v>221176</v>
       </c>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="332"/>
-[...32 lines deleted...]
-        <v>156393</v>
+      <c r="A14" s="319"/>
+      <c r="B14" s="319"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="240">
+        <v>15077290</v>
+      </c>
+      <c r="H14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="240">
+        <v>714890</v>
+      </c>
+      <c r="M14" s="241">
+        <v>61287</v>
+      </c>
+      <c r="N14" s="240">
+        <v>14107865</v>
+      </c>
+      <c r="O14" s="246">
+        <v>193247</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A15" s="332"/>
-[...44 lines deleted...]
-      <c r="Y15" s="314"/>
+      <c r="A15" s="319"/>
+      <c r="B15" s="319"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="235">
+        <v>4265406</v>
+      </c>
+      <c r="H15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="235">
+        <v>738475</v>
+      </c>
+      <c r="M15" s="235">
+        <v>116336</v>
+      </c>
+      <c r="N15" s="247">
+        <v>3265420</v>
+      </c>
+      <c r="O15" s="247">
+        <v>145175</v>
+      </c>
+      <c r="Q15" s="237"/>
+      <c r="R15" s="237"/>
+      <c r="S15" s="237"/>
+      <c r="T15" s="237"/>
+      <c r="U15" s="237"/>
+      <c r="V15" s="237"/>
+      <c r="W15" s="237"/>
+      <c r="X15" s="237"/>
+      <c r="Y15" s="237"/>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="180"/>
-[...34 lines deleted...]
-        <v>79888</v>
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="235">
+        <v>2676928</v>
+      </c>
+      <c r="H16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="235">
+        <v>303636</v>
+      </c>
+      <c r="M16" s="235">
+        <v>99001</v>
+      </c>
+      <c r="N16" s="248">
+        <v>2173779</v>
+      </c>
+      <c r="O16" s="248">
+        <v>100512</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="332"/>
-[...32 lines deleted...]
-        <v>33850</v>
+      <c r="A17" s="319"/>
+      <c r="B17" s="249"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="240">
+        <v>1588478</v>
+      </c>
+      <c r="H17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="251">
+        <v>434839</v>
+      </c>
+      <c r="M17" s="252">
+        <v>17335</v>
+      </c>
+      <c r="N17" s="252">
+        <v>1091641</v>
+      </c>
+      <c r="O17" s="252">
+        <v>44663</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A18" s="180"/>
-[...42 lines deleted...]
-      <c r="Y18" s="314"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="253">
+        <v>16392288</v>
+      </c>
+      <c r="H18" s="235">
+        <v>15528441</v>
+      </c>
+      <c r="I18" s="235">
+        <v>728149</v>
+      </c>
+      <c r="J18" s="235">
+        <v>14800292</v>
+      </c>
+      <c r="K18" s="235">
+        <v>863847</v>
+      </c>
+      <c r="L18" s="253">
+        <v>731583</v>
+      </c>
+      <c r="M18" s="253">
+        <v>224261</v>
+      </c>
+      <c r="N18" s="253">
+        <v>15117820</v>
+      </c>
+      <c r="O18" s="253">
+        <v>318623</v>
+      </c>
+      <c r="Q18" s="237"/>
+      <c r="R18" s="237"/>
+      <c r="S18" s="237"/>
+      <c r="T18" s="237"/>
+      <c r="U18" s="237"/>
+      <c r="V18" s="237"/>
+      <c r="W18" s="237"/>
+      <c r="X18" s="237"/>
+      <c r="Y18" s="237"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="101"/>
-[...34 lines deleted...]
-        <v>188754</v>
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="238">
+        <v>10865611</v>
+      </c>
+      <c r="H19" s="235">
+        <v>10377214</v>
+      </c>
+      <c r="I19" s="235">
+        <v>575550</v>
+      </c>
+      <c r="J19" s="235">
+        <v>9801664</v>
+      </c>
+      <c r="K19" s="235">
+        <v>488397</v>
+      </c>
+      <c r="L19" s="235">
+        <v>385492</v>
+      </c>
+      <c r="M19" s="235">
+        <v>201845</v>
+      </c>
+      <c r="N19" s="235">
+        <v>10047566</v>
+      </c>
+      <c r="O19" s="235">
+        <v>230708</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="101"/>
-[...32 lines deleted...]
-        <v>71196</v>
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="239">
+        <v>5526677</v>
+      </c>
+      <c r="H20" s="42">
+        <v>5151227</v>
+      </c>
+      <c r="I20" s="240">
+        <v>152599</v>
+      </c>
+      <c r="J20" s="240">
+        <v>4998628</v>
+      </c>
+      <c r="K20" s="240">
+        <v>375450</v>
+      </c>
+      <c r="L20" s="240">
+        <v>346091</v>
+      </c>
+      <c r="M20" s="241">
+        <v>22416</v>
+      </c>
+      <c r="N20" s="240">
+        <v>5070254</v>
+      </c>
+      <c r="O20" s="240">
+        <v>87915</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A21" s="101"/>
-[...42 lines deleted...]
-      <c r="Y21" s="314"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="235">
+        <v>13122363</v>
+      </c>
+      <c r="H21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="235">
+        <v>230843</v>
+      </c>
+      <c r="M21" s="235">
+        <v>133951</v>
+      </c>
+      <c r="N21" s="235">
+        <v>12546185</v>
+      </c>
+      <c r="O21" s="235">
+        <v>211383</v>
+      </c>
+      <c r="Q21" s="237"/>
+      <c r="R21" s="237"/>
+      <c r="S21" s="237"/>
+      <c r="T21" s="237"/>
+      <c r="U21" s="237"/>
+      <c r="V21" s="237"/>
+      <c r="W21" s="237"/>
+      <c r="X21" s="237"/>
+      <c r="Y21" s="237"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="210"/>
-[...34 lines deleted...]
-        <v>124826</v>
+      <c r="A22" s="319"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="319"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="235">
+        <v>8547160</v>
+      </c>
+      <c r="H22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L22" s="235">
+        <v>105641</v>
+      </c>
+      <c r="M22" s="235">
+        <v>119789</v>
+      </c>
+      <c r="N22" s="235">
+        <v>8170532</v>
+      </c>
+      <c r="O22" s="245">
+        <v>151198</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="101"/>
-[...42 lines deleted...]
-      <c r="Y23" s="314"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="240">
+        <v>4575203</v>
+      </c>
+      <c r="H23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="240">
+        <v>125202</v>
+      </c>
+      <c r="M23" s="241">
+        <v>14162</v>
+      </c>
+      <c r="N23" s="240">
+        <v>4375653</v>
+      </c>
+      <c r="O23" s="246">
+        <v>60185</v>
+      </c>
+      <c r="Q23" s="237"/>
+      <c r="R23" s="237"/>
+      <c r="S23" s="237"/>
+      <c r="T23" s="237"/>
+      <c r="U23" s="237"/>
+      <c r="V23" s="237"/>
+      <c r="W23" s="237"/>
+      <c r="X23" s="237"/>
+      <c r="Y23" s="237"/>
     </row>
     <row r="24" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A24" s="210"/>
-[...42 lines deleted...]
-      <c r="Y24" s="314"/>
+      <c r="A24" s="319"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="235">
+        <v>3269925</v>
+      </c>
+      <c r="H24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="235">
+        <v>500740</v>
+      </c>
+      <c r="M24" s="235">
+        <v>90310</v>
+      </c>
+      <c r="N24" s="235">
+        <v>2571635</v>
+      </c>
+      <c r="O24" s="248">
+        <v>107240</v>
+      </c>
+      <c r="Q24" s="237"/>
+      <c r="R24" s="237"/>
+      <c r="S24" s="237"/>
+      <c r="T24" s="237"/>
+      <c r="U24" s="237"/>
+      <c r="V24" s="237"/>
+      <c r="W24" s="237"/>
+      <c r="X24" s="237"/>
+      <c r="Y24" s="237"/>
     </row>
     <row r="25" spans="1:25">
-      <c r="A25" s="101"/>
-[...34 lines deleted...]
-        <v>63928</v>
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="235">
+        <v>2318451</v>
+      </c>
+      <c r="H25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="235">
+        <v>279851</v>
+      </c>
+      <c r="M25" s="235">
+        <v>82056</v>
+      </c>
+      <c r="N25" s="235">
+        <v>1877034</v>
+      </c>
+      <c r="O25" s="247">
+        <v>79510</v>
       </c>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="210"/>
-[...32 lines deleted...]
-        <v>21844</v>
+      <c r="A26" s="319"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="240">
+        <v>951474</v>
+      </c>
+      <c r="H26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L26" s="235">
+        <v>220889</v>
+      </c>
+      <c r="M26" s="248">
+        <v>8254</v>
+      </c>
+      <c r="N26" s="235">
+        <v>694601</v>
+      </c>
+      <c r="O26" s="247">
+        <v>27730</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A27" s="180"/>
-      <c r="B27" s="427" t="s">
+      <c r="B27" s="341" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="428"/>
-[...40 lines deleted...]
-      <c r="Y27" s="314"/>
+      <c r="C27" s="342"/>
+      <c r="D27" s="342"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="253">
+        <v>14527585</v>
+      </c>
+      <c r="H27" s="235">
+        <v>13578458</v>
+      </c>
+      <c r="I27" s="253">
+        <v>1403045</v>
+      </c>
+      <c r="J27" s="253">
+        <v>12175413</v>
+      </c>
+      <c r="K27" s="253">
+        <v>949127</v>
+      </c>
+      <c r="L27" s="253">
+        <v>873581</v>
+      </c>
+      <c r="M27" s="253">
+        <v>142169</v>
+      </c>
+      <c r="N27" s="253">
+        <v>13270860</v>
+      </c>
+      <c r="O27" s="253">
+        <v>240975</v>
+      </c>
+      <c r="Q27" s="237"/>
+      <c r="R27" s="237"/>
+      <c r="S27" s="237"/>
+      <c r="T27" s="237"/>
+      <c r="U27" s="237"/>
+      <c r="V27" s="237"/>
+      <c r="W27" s="237"/>
+      <c r="X27" s="237"/>
+      <c r="Y27" s="237"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="101"/>
-[...32 lines deleted...]
-        <v>74703</v>
+      <c r="B28" s="343"/>
+      <c r="C28" s="344"/>
+      <c r="D28" s="344"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="238">
+        <v>3388494</v>
+      </c>
+      <c r="H28" s="235">
+        <v>3275610</v>
+      </c>
+      <c r="I28" s="235">
+        <v>383214</v>
+      </c>
+      <c r="J28" s="235">
+        <v>2892396</v>
+      </c>
+      <c r="K28" s="235">
+        <v>112884</v>
+      </c>
+      <c r="L28" s="235">
+        <v>69943</v>
+      </c>
+      <c r="M28" s="235">
+        <v>85963</v>
+      </c>
+      <c r="N28" s="235">
+        <v>3141608</v>
+      </c>
+      <c r="O28" s="235">
+        <v>90980</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="101"/>
-[...32 lines deleted...]
-        <v>119047</v>
+      <c r="B29" s="343"/>
+      <c r="C29" s="344"/>
+      <c r="D29" s="344"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="238">
+        <v>11139091</v>
+      </c>
+      <c r="H29" s="42">
+        <v>10302848</v>
+      </c>
+      <c r="I29" s="235">
+        <v>1019831</v>
+      </c>
+      <c r="J29" s="235">
+        <v>9283017</v>
+      </c>
+      <c r="K29" s="235">
+        <v>836243</v>
+      </c>
+      <c r="L29" s="235">
+        <v>803638</v>
+      </c>
+      <c r="M29" s="248">
+        <v>56206</v>
+      </c>
+      <c r="N29" s="235">
+        <v>10129252</v>
+      </c>
+      <c r="O29" s="235">
+        <v>149995</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A30" s="101"/>
-[...42 lines deleted...]
-      <c r="Y30" s="314"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="254">
+        <v>13532104</v>
+      </c>
+      <c r="H30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" s="254">
+        <v>635846</v>
+      </c>
+      <c r="M30" s="254">
+        <v>116143</v>
+      </c>
+      <c r="N30" s="254">
+        <v>12577075</v>
+      </c>
+      <c r="O30" s="254">
+        <v>203040</v>
+      </c>
+      <c r="Q30" s="237"/>
+      <c r="R30" s="237"/>
+      <c r="S30" s="237"/>
+      <c r="T30" s="237"/>
+      <c r="U30" s="237"/>
+      <c r="V30" s="237"/>
+      <c r="W30" s="237"/>
+      <c r="X30" s="237"/>
+      <c r="Y30" s="237"/>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="210"/>
-[...34 lines deleted...]
-        <v>58743</v>
+      <c r="A31" s="319"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="319"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="238">
+        <v>3030017</v>
+      </c>
+      <c r="H31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L31" s="235">
+        <v>46158</v>
+      </c>
+      <c r="M31" s="235">
+        <v>69018</v>
+      </c>
+      <c r="N31" s="235">
+        <v>2844863</v>
+      </c>
+      <c r="O31" s="235">
+        <v>69978</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="210"/>
-[...32 lines deleted...]
-        <v>107041</v>
+      <c r="A32" s="319"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="239">
+        <v>10502087</v>
+      </c>
+      <c r="H32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L32" s="240">
+        <v>589688</v>
+      </c>
+      <c r="M32" s="241">
+        <v>47125</v>
+      </c>
+      <c r="N32" s="240">
+        <v>9732212</v>
+      </c>
+      <c r="O32" s="240">
+        <v>133062</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A33" s="210"/>
-[...42 lines deleted...]
-      <c r="Y33" s="314"/>
+      <c r="A33" s="319"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="235">
+        <v>995481</v>
+      </c>
+      <c r="H33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L33" s="235">
+        <v>237735</v>
+      </c>
+      <c r="M33" s="235">
+        <v>26026</v>
+      </c>
+      <c r="N33" s="247">
+        <v>693785</v>
+      </c>
+      <c r="O33" s="247">
+        <v>37935</v>
+      </c>
+      <c r="Q33" s="237"/>
+      <c r="R33" s="237"/>
+      <c r="S33" s="237"/>
+      <c r="T33" s="237"/>
+      <c r="U33" s="237"/>
+      <c r="V33" s="237"/>
+      <c r="W33" s="237"/>
+      <c r="X33" s="237"/>
+      <c r="Y33" s="237"/>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="180"/>
-[...34 lines deleted...]
-        <v>15960</v>
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="238">
+        <v>358477</v>
+      </c>
+      <c r="H34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="235">
+        <v>23785</v>
+      </c>
+      <c r="M34" s="235">
+        <v>16945</v>
+      </c>
+      <c r="N34" s="248">
+        <v>296745</v>
+      </c>
+      <c r="O34" s="248">
+        <v>21002</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="14.25" thickBot="1">
-      <c r="A35" s="280"/>
-[...71 lines deleted...]
-      <c r="O37" s="305"/>
+      <c r="A35" s="255"/>
+      <c r="B35" s="256"/>
+      <c r="C35" s="257"/>
+      <c r="D35" s="223"/>
+      <c r="E35" s="258"/>
+      <c r="F35" s="259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="260">
+        <v>637004</v>
+      </c>
+      <c r="H35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="I35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="J35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="K35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="L35" s="262">
+        <v>213950</v>
+      </c>
+      <c r="M35" s="263">
+        <v>9081</v>
+      </c>
+      <c r="N35" s="263">
+        <v>397040</v>
+      </c>
+      <c r="O35" s="263">
+        <v>16933</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A36" s="218" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="264"/>
+      <c r="C36" s="264"/>
+      <c r="D36" s="264"/>
+      <c r="E36" s="264"/>
+      <c r="F36" s="264"/>
+      <c r="G36" s="264"/>
+      <c r="H36" s="265"/>
+      <c r="I36" s="265"/>
+      <c r="J36" s="265"/>
+      <c r="K36" s="265"/>
+      <c r="L36" s="266"/>
+      <c r="M36" s="265"/>
+      <c r="N36" s="265"/>
+      <c r="O36" s="267"/>
+    </row>
+    <row r="37" spans="1:25" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
     </row>
     <row r="38" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="B38" s="7"/>
-[...12 lines deleted...]
-      <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="69"/>
+      <c r="A39" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="O4:O7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F4B09D5-A871-4FE0-BA87-F34E80AC8EF7}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:AD39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="124" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="2" width="1.5" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="19" max="16384" width="9" style="2"/>
+    <col min="1" max="2" width="1.5" style="3" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="15" width="15.625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="5.125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="9" style="3"/>
+    <col min="18" max="18" width="13.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-    </row>
+    <row r="1" spans="1:30" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:30" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="A2" s="138" t="s">
-[...5 lines deleted...]
-      <c r="O2" s="104"/>
+      <c r="A2" s="115" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="222"/>
+      <c r="K2" s="223"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
     </row>
     <row r="3" spans="1:30" ht="15" customHeight="1">
-      <c r="A3" s="397"/>
-[...15 lines deleted...]
-      <c r="O3" s="54"/>
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="326"/>
+      <c r="G3" s="372" t="s">
+        <v>82</v>
+      </c>
+      <c r="H3" s="268"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="219"/>
+      <c r="M3" s="219"/>
+      <c r="N3" s="219"/>
+      <c r="O3" s="219"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1">
-      <c r="A4" s="399"/>
-[...20 lines deleted...]
-        <v>7</v>
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="328"/>
+      <c r="G4" s="373"/>
+      <c r="H4" s="270"/>
+      <c r="I4" s="271"/>
+      <c r="J4" s="271"/>
+      <c r="K4" s="230"/>
+      <c r="L4" s="358" t="s">
+        <v>69</v>
+      </c>
+      <c r="M4" s="358" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="358" t="s">
+        <v>71</v>
+      </c>
+      <c r="O4" s="361" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="15" customHeight="1">
-      <c r="A5" s="399"/>
-[...6 lines deleted...]
-      <c r="H5" s="460" t="s">
+      <c r="A5" s="327"/>
+      <c r="B5" s="327"/>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="373"/>
+      <c r="H5" s="375" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="367" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="359"/>
+      <c r="M5" s="359"/>
+      <c r="N5" s="359"/>
+      <c r="O5" s="362"/>
+    </row>
+    <row r="6" spans="1:30" ht="15" customHeight="1">
+      <c r="A6" s="327"/>
+      <c r="B6" s="327"/>
+      <c r="C6" s="327"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
+      <c r="F6" s="328"/>
+      <c r="G6" s="373"/>
+      <c r="H6" s="362"/>
+      <c r="I6" s="368" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="370" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="367"/>
+      <c r="L6" s="359"/>
+      <c r="M6" s="359"/>
+      <c r="N6" s="359"/>
+      <c r="O6" s="362"/>
+    </row>
+    <row r="7" spans="1:30" ht="15" customHeight="1">
+      <c r="A7" s="329"/>
+      <c r="B7" s="329"/>
+      <c r="C7" s="329"/>
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="F7" s="330"/>
+      <c r="G7" s="374"/>
+      <c r="H7" s="363"/>
+      <c r="I7" s="369"/>
+      <c r="J7" s="371"/>
+      <c r="K7" s="367"/>
+      <c r="L7" s="360"/>
+      <c r="M7" s="360"/>
+      <c r="N7" s="360"/>
+      <c r="O7" s="363"/>
+    </row>
+    <row r="8" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="232" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="232" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="273">
+        <v>22087170819</v>
+      </c>
+      <c r="H9" s="273">
+        <v>20954797329</v>
+      </c>
+      <c r="I9" s="273">
+        <v>901488829</v>
+      </c>
+      <c r="J9" s="273">
+        <v>20053308500</v>
+      </c>
+      <c r="K9" s="273">
+        <v>1132373490</v>
+      </c>
+      <c r="L9" s="273">
+        <v>928656056</v>
+      </c>
+      <c r="M9" s="273">
+        <v>232670323</v>
+      </c>
+      <c r="N9" s="273">
+        <v>20356417329</v>
+      </c>
+      <c r="O9" s="273">
+        <v>569425628</v>
+      </c>
+      <c r="P9" s="274"/>
+      <c r="Q9" s="275"/>
+      <c r="R9" s="275"/>
+      <c r="S9" s="275"/>
+      <c r="T9" s="275"/>
+      <c r="U9" s="275"/>
+      <c r="V9" s="275"/>
+      <c r="W9" s="275"/>
+      <c r="X9" s="275"/>
+      <c r="Y9" s="275"/>
+      <c r="Z9" s="275"/>
+      <c r="AA9" s="275"/>
+      <c r="AB9" s="275"/>
+      <c r="AC9" s="275"/>
+      <c r="AD9" s="275"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="273">
+        <v>16197142961</v>
+      </c>
+      <c r="H10" s="273">
+        <v>15496164568</v>
+      </c>
+      <c r="I10" s="273">
+        <v>689895466</v>
+      </c>
+      <c r="J10" s="273">
+        <v>14806269102</v>
+      </c>
+      <c r="K10" s="273">
+        <v>700978393</v>
+      </c>
+      <c r="L10" s="273">
+        <v>529595245</v>
+      </c>
+      <c r="M10" s="273">
+        <v>208370033</v>
+      </c>
+      <c r="N10" s="273">
+        <v>15015507578</v>
+      </c>
+      <c r="O10" s="273">
+        <v>443670105</v>
+      </c>
+      <c r="P10" s="274"/>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="273">
+        <v>5890027858</v>
+      </c>
+      <c r="H11" s="273">
+        <v>5458632761</v>
+      </c>
+      <c r="I11" s="273">
+        <v>211593363</v>
+      </c>
+      <c r="J11" s="273">
+        <v>5247039397</v>
+      </c>
+      <c r="K11" s="273">
+        <v>431395097</v>
+      </c>
+      <c r="L11" s="273">
+        <v>399060811</v>
+      </c>
+      <c r="M11" s="247">
+        <v>24300290</v>
+      </c>
+      <c r="N11" s="273">
+        <v>5340909751</v>
+      </c>
+      <c r="O11" s="273">
+        <v>125755522</v>
+      </c>
+      <c r="P11" s="274"/>
+    </row>
+    <row r="12" spans="1:30" ht="23.45" customHeight="1">
+      <c r="A12" s="317"/>
+      <c r="B12" s="317"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="276">
+        <v>17633039521</v>
+      </c>
+      <c r="H12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="276">
+        <v>352415724</v>
+      </c>
+      <c r="M12" s="276">
+        <v>146684316</v>
+      </c>
+      <c r="N12" s="276">
+        <v>16750507823</v>
+      </c>
+      <c r="O12" s="276">
+        <v>383430174</v>
+      </c>
+      <c r="P12" s="274"/>
+      <c r="Q12" s="275"/>
+      <c r="R12" s="275"/>
+      <c r="S12" s="275"/>
+      <c r="T12" s="275"/>
+      <c r="U12" s="275"/>
+      <c r="V12" s="275"/>
+      <c r="W12" s="275"/>
+      <c r="X12" s="275"/>
+      <c r="Y12" s="275"/>
+      <c r="Z12" s="275"/>
+      <c r="AA12" s="275"/>
+      <c r="AB12" s="275"/>
+      <c r="AC12" s="275"/>
+      <c r="AD12" s="275"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="C13" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="114"/>
-[...308 lines deleted...]
-      <c r="P13" s="115"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="273">
+        <v>12727431381</v>
+      </c>
+      <c r="H13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="273">
+        <v>159917453</v>
+      </c>
+      <c r="M13" s="273">
+        <v>129236616</v>
+      </c>
+      <c r="N13" s="273">
+        <v>12142350530</v>
+      </c>
+      <c r="O13" s="273">
+        <v>295926782</v>
+      </c>
+      <c r="P13" s="274"/>
     </row>
     <row r="14" spans="1:30">
-      <c r="A14" s="329"/>
-[...34 lines deleted...]
-      <c r="P14" s="115"/>
+      <c r="A14" s="317"/>
+      <c r="B14" s="317"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="277">
+        <v>4905608140</v>
+      </c>
+      <c r="H14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="277">
+        <v>192498271</v>
+      </c>
+      <c r="M14" s="278">
+        <v>17447700</v>
+      </c>
+      <c r="N14" s="277">
+        <v>4608157293</v>
+      </c>
+      <c r="O14" s="277">
+        <v>87503393</v>
+      </c>
+      <c r="P14" s="274"/>
     </row>
     <row r="15" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A15" s="329"/>
-[...50 lines deleted...]
-      <c r="AD15" s="315"/>
+      <c r="A15" s="317"/>
+      <c r="B15" s="317"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="273">
+        <v>4454131298</v>
+      </c>
+      <c r="H15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="273">
+        <v>576240332</v>
+      </c>
+      <c r="M15" s="273">
+        <v>85986007</v>
+      </c>
+      <c r="N15" s="247">
+        <v>3605909506</v>
+      </c>
+      <c r="O15" s="247">
+        <v>185995453</v>
+      </c>
+      <c r="P15" s="274"/>
+      <c r="Q15" s="275"/>
+      <c r="R15" s="275"/>
+      <c r="S15" s="275"/>
+      <c r="T15" s="275"/>
+      <c r="U15" s="275"/>
+      <c r="V15" s="275"/>
+      <c r="W15" s="275"/>
+      <c r="X15" s="275"/>
+      <c r="Y15" s="275"/>
+      <c r="Z15" s="275"/>
+      <c r="AA15" s="275"/>
+      <c r="AB15" s="275"/>
+      <c r="AC15" s="275"/>
+      <c r="AD15" s="275"/>
     </row>
     <row r="16" spans="1:30">
-      <c r="A16" s="7"/>
-[...36 lines deleted...]
-      <c r="P16" s="115"/>
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="273">
+        <v>3469711580</v>
+      </c>
+      <c r="H16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="273">
+        <v>369677791</v>
+      </c>
+      <c r="M16" s="273">
+        <v>79133418</v>
+      </c>
+      <c r="N16" s="247">
+        <v>2873157048</v>
+      </c>
+      <c r="O16" s="247">
+        <v>147743323</v>
+      </c>
+      <c r="P16" s="274"/>
     </row>
     <row r="17" spans="1:30">
-      <c r="A17" s="329"/>
-[...48 lines deleted...]
-      <c r="AD17" s="7"/>
+      <c r="A17" s="317"/>
+      <c r="B17" s="249"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="273">
+        <v>984419718</v>
+      </c>
+      <c r="H17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="273">
+        <v>206562541</v>
+      </c>
+      <c r="M17" s="247">
+        <v>6852589</v>
+      </c>
+      <c r="N17" s="247">
+        <v>732752458</v>
+      </c>
+      <c r="O17" s="247">
+        <v>38252130</v>
+      </c>
+      <c r="P17" s="274"/>
     </row>
     <row r="18" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A18" s="7"/>
-[...48 lines deleted...]
-      <c r="AD18" s="315"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="279">
+        <v>19407894035</v>
+      </c>
+      <c r="H18" s="280">
+        <v>18449848323</v>
+      </c>
+      <c r="I18" s="279">
+        <v>699655327</v>
+      </c>
+      <c r="J18" s="279">
+        <v>17750192996</v>
+      </c>
+      <c r="K18" s="279">
+        <v>958045713</v>
+      </c>
+      <c r="L18" s="279">
+        <v>768892469</v>
+      </c>
+      <c r="M18" s="279">
+        <v>197681795</v>
+      </c>
+      <c r="N18" s="279">
+        <v>17933448674</v>
+      </c>
+      <c r="O18" s="279">
+        <v>507869614</v>
+      </c>
+      <c r="P18" s="274"/>
+      <c r="Q18" s="275"/>
+      <c r="R18" s="275"/>
+      <c r="S18" s="275"/>
+      <c r="T18" s="275"/>
+      <c r="U18" s="275"/>
+      <c r="V18" s="275"/>
+      <c r="W18" s="275"/>
+      <c r="X18" s="275"/>
+      <c r="Y18" s="275"/>
+      <c r="Z18" s="275"/>
+      <c r="AA18" s="275"/>
+      <c r="AB18" s="275"/>
+      <c r="AC18" s="275"/>
+      <c r="AD18" s="275"/>
     </row>
     <row r="19" spans="1:30">
-      <c r="B19" s="27" t="s">
-[...35 lines deleted...]
-      <c r="P19" s="115"/>
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="273">
+        <v>15255982532</v>
+      </c>
+      <c r="H19" s="280">
+        <v>14587709566</v>
+      </c>
+      <c r="I19" s="273">
+        <v>605714419</v>
+      </c>
+      <c r="J19" s="273">
+        <v>13981995147</v>
+      </c>
+      <c r="K19" s="273">
+        <v>668272966</v>
+      </c>
+      <c r="L19" s="273">
+        <v>506143642</v>
+      </c>
+      <c r="M19" s="273">
+        <v>182652335</v>
+      </c>
+      <c r="N19" s="273">
+        <v>14154521780</v>
+      </c>
+      <c r="O19" s="273">
+        <v>412664776</v>
+      </c>
+      <c r="P19" s="274"/>
     </row>
     <row r="20" spans="1:30">
-      <c r="B20" s="27"/>
-[...33 lines deleted...]
-      <c r="P20" s="115"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="273">
+        <v>4151911503</v>
+      </c>
+      <c r="H20" s="280">
+        <v>3862138756</v>
+      </c>
+      <c r="I20" s="273">
+        <v>93940908</v>
+      </c>
+      <c r="J20" s="273">
+        <v>3768197848</v>
+      </c>
+      <c r="K20" s="273">
+        <v>289772747</v>
+      </c>
+      <c r="L20" s="273">
+        <v>262748828</v>
+      </c>
+      <c r="M20" s="247">
+        <v>15029461</v>
+      </c>
+      <c r="N20" s="273">
+        <v>3778926894</v>
+      </c>
+      <c r="O20" s="273">
+        <v>95204837</v>
+      </c>
+      <c r="P20" s="274"/>
     </row>
     <row r="21" spans="1:30" ht="23.45" customHeight="1">
-      <c r="B21" s="27"/>
-[...47 lines deleted...]
-      <c r="AD21" s="315"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="276">
+        <v>15280461714</v>
+      </c>
+      <c r="H21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="276">
+        <v>251358053</v>
+      </c>
+      <c r="M21" s="276">
+        <v>119691770</v>
+      </c>
+      <c r="N21" s="276">
+        <v>14571749145</v>
+      </c>
+      <c r="O21" s="276">
+        <v>337661263</v>
+      </c>
+      <c r="P21" s="274"/>
+      <c r="Q21" s="275"/>
+      <c r="R21" s="275"/>
+      <c r="S21" s="275"/>
+      <c r="T21" s="275"/>
+      <c r="U21" s="275"/>
+      <c r="V21" s="275"/>
+      <c r="W21" s="275"/>
+      <c r="X21" s="275"/>
+      <c r="Y21" s="275"/>
+      <c r="Z21" s="275"/>
+      <c r="AA21" s="275"/>
+      <c r="AB21" s="275"/>
+      <c r="AC21" s="275"/>
+      <c r="AD21" s="275"/>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="110"/>
-[...36 lines deleted...]
-      <c r="P22" s="115"/>
+      <c r="A22" s="317"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="317"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="273">
+        <v>11927392208</v>
+      </c>
+      <c r="H22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L22" s="273">
+        <v>144942740</v>
+      </c>
+      <c r="M22" s="273">
+        <v>109412915</v>
+      </c>
+      <c r="N22" s="273">
+        <v>11398780267</v>
+      </c>
+      <c r="O22" s="273">
+        <v>274256286</v>
+      </c>
+      <c r="P22" s="274"/>
     </row>
     <row r="23" spans="1:30">
-      <c r="B23" s="27"/>
-[...33 lines deleted...]
-      <c r="P23" s="115"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="277">
+        <v>3353069507</v>
+      </c>
+      <c r="H23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="277">
+        <v>106415313</v>
+      </c>
+      <c r="M23" s="278">
+        <v>10278856</v>
+      </c>
+      <c r="N23" s="277">
+        <v>3172968877</v>
+      </c>
+      <c r="O23" s="277">
+        <v>63404977</v>
+      </c>
+      <c r="P23" s="274"/>
     </row>
     <row r="24" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A24" s="110"/>
-[...48 lines deleted...]
-      <c r="AD24" s="315"/>
+      <c r="A24" s="317"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="273">
+        <v>4127432321</v>
+      </c>
+      <c r="H24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="273">
+        <v>517534416</v>
+      </c>
+      <c r="M24" s="273">
+        <v>77990025</v>
+      </c>
+      <c r="N24" s="247">
+        <v>3361699529</v>
+      </c>
+      <c r="O24" s="247">
+        <v>170208351</v>
+      </c>
+      <c r="P24" s="274"/>
+      <c r="Q24" s="275"/>
+      <c r="R24" s="275"/>
+      <c r="S24" s="275"/>
+      <c r="T24" s="275"/>
+      <c r="U24" s="275"/>
+      <c r="V24" s="275"/>
+      <c r="W24" s="275"/>
+      <c r="X24" s="275"/>
+      <c r="Y24" s="275"/>
+      <c r="Z24" s="275"/>
+      <c r="AA24" s="275"/>
+      <c r="AB24" s="275"/>
+      <c r="AC24" s="275"/>
+      <c r="AD24" s="275"/>
     </row>
     <row r="25" spans="1:30">
-      <c r="B25" s="27"/>
-[...35 lines deleted...]
-      <c r="P25" s="115"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="273">
+        <v>3328590324</v>
+      </c>
+      <c r="H25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="273">
+        <v>361200902</v>
+      </c>
+      <c r="M25" s="273">
+        <v>73239420</v>
+      </c>
+      <c r="N25" s="247">
+        <v>2755741512</v>
+      </c>
+      <c r="O25" s="247">
+        <v>138408490</v>
+      </c>
+      <c r="P25" s="274"/>
     </row>
     <row r="26" spans="1:30">
-      <c r="A26" s="110"/>
-[...48 lines deleted...]
-      <c r="AD26" s="7"/>
+      <c r="A26" s="317"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="273">
+        <v>798841997</v>
+      </c>
+      <c r="H26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L26" s="273">
+        <v>156333514</v>
+      </c>
+      <c r="M26" s="247">
+        <v>4750605</v>
+      </c>
+      <c r="N26" s="247">
+        <v>605958017</v>
+      </c>
+      <c r="O26" s="247">
+        <v>31799861</v>
+      </c>
+      <c r="P26" s="274"/>
     </row>
     <row r="27" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A27" s="7"/>
-      <c r="B27" s="427" t="s">
+      <c r="B27" s="341" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="428"/>
-[...46 lines deleted...]
-      <c r="AD27" s="315"/>
+      <c r="C27" s="342"/>
+      <c r="D27" s="342"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="279">
+        <v>2679276784</v>
+      </c>
+      <c r="H27" s="280">
+        <v>2504949007</v>
+      </c>
+      <c r="I27" s="279">
+        <v>201833503</v>
+      </c>
+      <c r="J27" s="279">
+        <v>2303115504</v>
+      </c>
+      <c r="K27" s="279">
+        <v>174327777</v>
+      </c>
+      <c r="L27" s="279">
+        <v>159763586</v>
+      </c>
+      <c r="M27" s="279">
+        <v>34988528</v>
+      </c>
+      <c r="N27" s="279">
+        <v>2422968656</v>
+      </c>
+      <c r="O27" s="279">
+        <v>61556014</v>
+      </c>
+      <c r="P27" s="274"/>
+      <c r="Q27" s="275"/>
+      <c r="R27" s="275"/>
+      <c r="S27" s="275"/>
+      <c r="T27" s="275"/>
+      <c r="U27" s="275"/>
+      <c r="V27" s="275"/>
+      <c r="W27" s="275"/>
+      <c r="X27" s="275"/>
+      <c r="Y27" s="275"/>
+      <c r="Z27" s="275"/>
+      <c r="AA27" s="275"/>
+      <c r="AB27" s="275"/>
+      <c r="AC27" s="275"/>
+      <c r="AD27" s="275"/>
     </row>
     <row r="28" spans="1:30">
-      <c r="B28" s="429"/>
-[...33 lines deleted...]
-      <c r="P28" s="115"/>
+      <c r="B28" s="343"/>
+      <c r="C28" s="344"/>
+      <c r="D28" s="344"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="273">
+        <v>941160429</v>
+      </c>
+      <c r="H28" s="280">
+        <v>908455002</v>
+      </c>
+      <c r="I28" s="273">
+        <v>84181047</v>
+      </c>
+      <c r="J28" s="273">
+        <v>824273955</v>
+      </c>
+      <c r="K28" s="273">
+        <v>32705427</v>
+      </c>
+      <c r="L28" s="273">
+        <v>23451603</v>
+      </c>
+      <c r="M28" s="273">
+        <v>25717699</v>
+      </c>
+      <c r="N28" s="273">
+        <v>860985799</v>
+      </c>
+      <c r="O28" s="273">
+        <v>31005329</v>
+      </c>
+      <c r="P28" s="274"/>
     </row>
     <row r="29" spans="1:30">
-      <c r="B29" s="429"/>
-[...33 lines deleted...]
-      <c r="P29" s="115"/>
+      <c r="B29" s="343"/>
+      <c r="C29" s="344"/>
+      <c r="D29" s="344"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="273">
+        <v>1738116355</v>
+      </c>
+      <c r="H29" s="280">
+        <v>1596494005</v>
+      </c>
+      <c r="I29" s="273">
+        <v>117652456</v>
+      </c>
+      <c r="J29" s="273">
+        <v>1478841549</v>
+      </c>
+      <c r="K29" s="273">
+        <v>141622350</v>
+      </c>
+      <c r="L29" s="273">
+        <v>136311983</v>
+      </c>
+      <c r="M29" s="247">
+        <v>9270829</v>
+      </c>
+      <c r="N29" s="273">
+        <v>1561982857</v>
+      </c>
+      <c r="O29" s="273">
+        <v>30550685</v>
+      </c>
+      <c r="P29" s="274"/>
     </row>
     <row r="30" spans="1:30" ht="23.45" customHeight="1">
-      <c r="B30" s="27"/>
-[...47 lines deleted...]
-      <c r="AD30" s="315"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="276">
+        <v>2352577807</v>
+      </c>
+      <c r="H30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" s="276">
+        <v>101057671</v>
+      </c>
+      <c r="M30" s="276">
+        <v>26992546</v>
+      </c>
+      <c r="N30" s="276">
+        <v>2178758678</v>
+      </c>
+      <c r="O30" s="276">
+        <v>45768911</v>
+      </c>
+      <c r="P30" s="274"/>
+      <c r="Q30" s="281"/>
+      <c r="R30" s="275"/>
+      <c r="S30" s="275"/>
+      <c r="T30" s="275"/>
+      <c r="U30" s="275"/>
+      <c r="V30" s="275"/>
+      <c r="W30" s="275"/>
+      <c r="X30" s="275"/>
+      <c r="Y30" s="275"/>
+      <c r="Z30" s="275"/>
+      <c r="AA30" s="275"/>
+      <c r="AB30" s="275"/>
+      <c r="AC30" s="275"/>
+      <c r="AD30" s="275"/>
     </row>
     <row r="31" spans="1:30">
-      <c r="A31" s="110"/>
-[...36 lines deleted...]
-      <c r="P31" s="115"/>
+      <c r="A31" s="317"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="317"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="273">
+        <v>800039173</v>
+      </c>
+      <c r="H31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L31" s="273">
+        <v>14974714</v>
+      </c>
+      <c r="M31" s="273">
+        <v>19823701</v>
+      </c>
+      <c r="N31" s="273">
+        <v>743570263</v>
+      </c>
+      <c r="O31" s="273">
+        <v>21670496</v>
+      </c>
+      <c r="P31" s="274"/>
     </row>
     <row r="32" spans="1:30">
-      <c r="A32" s="110"/>
-[...34 lines deleted...]
-      <c r="P32" s="115"/>
+      <c r="A32" s="317"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="277">
+        <v>1552538633</v>
+      </c>
+      <c r="H32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L32" s="277">
+        <v>86082957</v>
+      </c>
+      <c r="M32" s="278">
+        <v>7168845</v>
+      </c>
+      <c r="N32" s="277">
+        <v>1435188415</v>
+      </c>
+      <c r="O32" s="277">
+        <v>24098416</v>
+      </c>
+      <c r="P32" s="274"/>
     </row>
     <row r="33" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A33" s="110"/>
-[...48 lines deleted...]
-      <c r="AD33" s="315"/>
+      <c r="A33" s="317"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="273">
+        <v>326698977</v>
+      </c>
+      <c r="H33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L33" s="273">
+        <v>58705915</v>
+      </c>
+      <c r="M33" s="273">
+        <v>7995982</v>
+      </c>
+      <c r="N33" s="247">
+        <v>244209977</v>
+      </c>
+      <c r="O33" s="247">
+        <v>15787103</v>
+      </c>
+      <c r="P33" s="274"/>
+      <c r="Q33" s="275"/>
+      <c r="R33" s="275"/>
+      <c r="S33" s="275"/>
+      <c r="T33" s="275"/>
+      <c r="U33" s="275"/>
+      <c r="V33" s="275"/>
+      <c r="W33" s="275"/>
+      <c r="X33" s="275"/>
+      <c r="Y33" s="275"/>
+      <c r="Z33" s="275"/>
+      <c r="AA33" s="275"/>
+      <c r="AB33" s="275"/>
+      <c r="AC33" s="275"/>
+      <c r="AD33" s="275"/>
     </row>
     <row r="34" spans="1:30">
-      <c r="B34" s="27"/>
-[...35 lines deleted...]
-      <c r="P34" s="115"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="273">
+        <v>141121256</v>
+      </c>
+      <c r="H34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="273">
+        <v>8476889</v>
+      </c>
+      <c r="M34" s="273">
+        <v>5893998</v>
+      </c>
+      <c r="N34" s="247">
+        <v>117415536</v>
+      </c>
+      <c r="O34" s="247">
+        <v>9334833</v>
+      </c>
+      <c r="P34" s="274"/>
     </row>
     <row r="35" spans="1:30" ht="14.25" thickBot="1">
-      <c r="A35" s="287"/>
-[...86 lines deleted...]
-      <c r="O37" s="305"/>
+      <c r="A35" s="255"/>
+      <c r="B35" s="256"/>
+      <c r="C35" s="257"/>
+      <c r="D35" s="223"/>
+      <c r="E35" s="258"/>
+      <c r="F35" s="259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="282">
+        <v>185577721</v>
+      </c>
+      <c r="H35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="I35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="J35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="K35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="L35" s="282">
+        <v>50229026</v>
+      </c>
+      <c r="M35" s="283">
+        <v>2101984</v>
+      </c>
+      <c r="N35" s="283">
+        <v>126794442</v>
+      </c>
+      <c r="O35" s="283">
+        <v>6452269</v>
+      </c>
+      <c r="P35" s="274"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A36" s="218" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="219"/>
+      <c r="C36" s="219"/>
+      <c r="D36" s="219"/>
+      <c r="E36" s="219"/>
+      <c r="F36" s="219"/>
+      <c r="G36" s="219"/>
+      <c r="H36" s="219"/>
+      <c r="I36" s="219"/>
+      <c r="J36" s="219"/>
+      <c r="K36" s="219"/>
+      <c r="L36" s="219"/>
+      <c r="M36" s="219"/>
+      <c r="N36" s="219"/>
+      <c r="O36" s="219"/>
+    </row>
+    <row r="37" spans="1:30" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
     </row>
     <row r="38" spans="1:30" ht="13.5" customHeight="1">
-      <c r="A38" s="297" t="s">
-        <v>76</v>
+      <c r="A38" s="114" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:30" ht="13.5" customHeight="1">
-      <c r="A39" s="69" t="s">
-        <v>77</v>
+      <c r="A39" s="114" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="O4:O7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{566A5750-D36A-471F-B0EB-93E53B3BE0AA}">
   <sheetPr codeName="Sheet12"/>
-  <dimension ref="A1:T39"/>
+  <dimension ref="A1:S39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="118" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="3" width="1.625" style="117" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9" style="117"/>
+    <col min="1" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="19" width="10.625" style="3" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      <c r="L4" s="486" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:19" ht="17.100000000000001" customHeight="1" thickBot="1">
+      <c r="A2" s="115" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="222"/>
+      <c r="K2" s="223"/>
+      <c r="Q2" s="121"/>
+      <c r="S2" s="121"/>
+    </row>
+    <row r="3" spans="1:19" ht="15" customHeight="1">
+      <c r="A3" s="325"/>
+      <c r="B3" s="325"/>
+      <c r="C3" s="325"/>
+      <c r="D3" s="325"/>
+      <c r="E3" s="325"/>
+      <c r="F3" s="326"/>
+      <c r="G3" s="385" t="s">
+        <v>82</v>
+      </c>
+      <c r="H3" s="268"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="227"/>
+      <c r="M3" s="284"/>
+      <c r="N3" s="227"/>
+      <c r="O3" s="284"/>
+      <c r="P3" s="227"/>
+      <c r="Q3" s="284"/>
+      <c r="R3" s="227"/>
+      <c r="S3" s="284"/>
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1">
+      <c r="A4" s="327"/>
+      <c r="B4" s="327"/>
+      <c r="C4" s="327"/>
+      <c r="D4" s="327"/>
+      <c r="E4" s="327"/>
+      <c r="F4" s="328"/>
+      <c r="G4" s="386"/>
+      <c r="H4" s="285"/>
+      <c r="I4" s="286"/>
+      <c r="J4" s="286"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="361" t="s">
+        <v>88</v>
+      </c>
+      <c r="M4" s="388"/>
+      <c r="N4" s="361" t="s">
+        <v>89</v>
+      </c>
+      <c r="O4" s="388"/>
+      <c r="P4" s="361" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q4" s="388"/>
+      <c r="R4" s="361" t="s">
+        <v>91</v>
+      </c>
+      <c r="S4" s="390"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1">
+      <c r="A5" s="327"/>
+      <c r="B5" s="327"/>
+      <c r="C5" s="327"/>
+      <c r="D5" s="327"/>
+      <c r="E5" s="327"/>
+      <c r="F5" s="328"/>
+      <c r="G5" s="386"/>
+      <c r="H5" s="375" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="392" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="362"/>
+      <c r="M5" s="389"/>
+      <c r="N5" s="362"/>
+      <c r="O5" s="389"/>
+      <c r="P5" s="362"/>
+      <c r="Q5" s="389"/>
+      <c r="R5" s="362"/>
+      <c r="S5" s="391"/>
+    </row>
+    <row r="6" spans="1:19" ht="15" customHeight="1">
+      <c r="A6" s="327"/>
+      <c r="B6" s="327"/>
+      <c r="C6" s="327"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
+      <c r="F6" s="328"/>
+      <c r="G6" s="386"/>
+      <c r="H6" s="362"/>
+      <c r="I6" s="368" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="370" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="392"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="376" t="s">
+        <v>92</v>
+      </c>
+      <c r="N6" s="287"/>
+      <c r="O6" s="376" t="s">
+        <v>92</v>
+      </c>
+      <c r="P6" s="288"/>
+      <c r="Q6" s="378" t="s">
+        <v>92</v>
+      </c>
+      <c r="R6" s="288"/>
+      <c r="S6" s="380" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="15" customHeight="1">
+      <c r="A7" s="329"/>
+      <c r="B7" s="329"/>
+      <c r="C7" s="329"/>
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="F7" s="330"/>
+      <c r="G7" s="387"/>
+      <c r="H7" s="363"/>
+      <c r="I7" s="369"/>
+      <c r="J7" s="371"/>
+      <c r="K7" s="392"/>
+      <c r="L7" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="M7" s="377"/>
+      <c r="N7" s="289"/>
+      <c r="O7" s="377"/>
+      <c r="P7" s="290"/>
+      <c r="Q7" s="379"/>
+      <c r="R7" s="291"/>
+      <c r="S7" s="381"/>
+    </row>
+    <row r="8" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="232" t="s">
         <v>63</v>
       </c>
-      <c r="M4" s="487"/>
-      <c r="N4" s="490" t="s">
+      <c r="H8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="R8" s="232" t="s">
+        <v>63</v>
+      </c>
+      <c r="S8" s="232" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37"/>
+      <c r="F9" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="292">
+        <v>115027</v>
+      </c>
+      <c r="H9" s="273">
+        <v>118950</v>
+      </c>
+      <c r="I9" s="273">
+        <v>82150</v>
+      </c>
+      <c r="J9" s="273">
+        <v>121857</v>
+      </c>
+      <c r="K9" s="273">
+        <v>52050</v>
+      </c>
+      <c r="L9" s="273">
+        <v>49337</v>
+      </c>
+      <c r="M9" s="292">
+        <v>1125</v>
+      </c>
+      <c r="N9" s="273">
+        <v>97393</v>
+      </c>
+      <c r="O9" s="292">
+        <v>44479</v>
+      </c>
+      <c r="P9" s="292">
+        <v>118238</v>
+      </c>
+      <c r="Q9" s="292">
+        <v>58483</v>
+      </c>
+      <c r="R9" s="293">
+        <v>152097</v>
+      </c>
+      <c r="S9" s="293">
+        <v>67300</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="292">
+        <v>152703</v>
+      </c>
+      <c r="H10" s="273">
+        <v>155150</v>
+      </c>
+      <c r="I10" s="273">
+        <v>107195</v>
+      </c>
+      <c r="J10" s="273">
+        <v>158771</v>
+      </c>
+      <c r="K10" s="273">
+        <v>97151</v>
+      </c>
+      <c r="L10" s="273">
+        <v>97737</v>
+      </c>
+      <c r="M10" s="292">
+        <v>834</v>
+      </c>
+      <c r="N10" s="273">
+        <v>104966</v>
+      </c>
+      <c r="O10" s="292">
+        <v>44634</v>
+      </c>
+      <c r="P10" s="292">
+        <v>154888</v>
+      </c>
+      <c r="Q10" s="292">
+        <v>60016</v>
+      </c>
+      <c r="R10" s="293">
+        <v>183630</v>
+      </c>
+      <c r="S10" s="293">
+        <v>68697</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="292">
+        <v>82803</v>
+      </c>
+      <c r="H11" s="273">
+        <v>86969</v>
+      </c>
+      <c r="I11" s="273">
+        <v>61669</v>
+      </c>
+      <c r="J11" s="273">
+        <v>89046</v>
+      </c>
+      <c r="K11" s="273">
+        <v>29669</v>
+      </c>
+      <c r="L11" s="273">
+        <v>30165</v>
+      </c>
+      <c r="M11" s="292">
+        <v>1241</v>
+      </c>
+      <c r="N11" s="247">
+        <v>69669</v>
+      </c>
+      <c r="O11" s="294">
+        <v>43913</v>
+      </c>
+      <c r="P11" s="292">
+        <v>86435</v>
+      </c>
+      <c r="Q11" s="292">
+        <v>57153</v>
+      </c>
+      <c r="R11" s="293">
+        <v>109461</v>
+      </c>
+      <c r="S11" s="293">
+        <v>65412</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A12" s="317"/>
+      <c r="B12" s="317"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="295">
+        <v>111918</v>
+      </c>
+      <c r="H12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="276">
+        <v>35525</v>
+      </c>
+      <c r="M12" s="295">
+        <v>1640</v>
+      </c>
+      <c r="N12" s="276">
+        <v>92723</v>
+      </c>
+      <c r="O12" s="295">
+        <v>43847</v>
+      </c>
+      <c r="P12" s="295">
+        <v>114206</v>
+      </c>
+      <c r="Q12" s="295">
+        <v>58645</v>
+      </c>
+      <c r="R12" s="295">
+        <v>144575</v>
+      </c>
+      <c r="S12" s="295">
+        <v>67474</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="C13" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="50"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="292">
+        <v>151159</v>
+      </c>
+      <c r="H13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K13" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" s="273">
+        <v>89548</v>
+      </c>
+      <c r="M13" s="292">
+        <v>1757</v>
+      </c>
+      <c r="N13" s="273">
+        <v>100886</v>
+      </c>
+      <c r="O13" s="292">
+        <v>43845</v>
+      </c>
+      <c r="P13" s="292">
+        <v>152281</v>
+      </c>
+      <c r="Q13" s="292">
+        <v>60422</v>
+      </c>
+      <c r="R13" s="293">
+        <v>180509</v>
+      </c>
+      <c r="S13" s="293">
+        <v>69012</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="317"/>
+      <c r="B14" s="317"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="296">
+        <v>81787</v>
+      </c>
+      <c r="H14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K14" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="277">
+        <v>24054</v>
+      </c>
+      <c r="M14" s="296">
+        <v>1615</v>
+      </c>
+      <c r="N14" s="278">
+        <v>67577</v>
+      </c>
+      <c r="O14" s="297">
+        <v>43853</v>
+      </c>
+      <c r="P14" s="296">
+        <v>84477</v>
+      </c>
+      <c r="Q14" s="296">
+        <v>57257</v>
+      </c>
+      <c r="R14" s="298">
+        <v>103448</v>
+      </c>
+      <c r="S14" s="298">
+        <v>65714</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A15" s="317"/>
+      <c r="B15" s="317"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="292">
+        <v>134454</v>
+      </c>
+      <c r="H15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="273">
+        <v>65548</v>
+      </c>
+      <c r="M15" s="299">
+        <v>522</v>
+      </c>
+      <c r="N15" s="273">
+        <v>107432</v>
+      </c>
+      <c r="O15" s="299">
+        <v>45839</v>
+      </c>
+      <c r="P15" s="299">
+        <v>149261</v>
+      </c>
+      <c r="Q15" s="299">
+        <v>57238</v>
+      </c>
+      <c r="R15" s="299">
+        <v>173570</v>
+      </c>
+      <c r="S15" s="299">
+        <v>66805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="292">
+        <v>159380</v>
+      </c>
+      <c r="H16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="273">
+        <v>101831</v>
+      </c>
+      <c r="M16" s="299">
+        <v>373</v>
+      </c>
+      <c r="N16" s="273">
+        <v>112749</v>
+      </c>
+      <c r="O16" s="299">
+        <v>46139</v>
+      </c>
+      <c r="P16" s="299">
+        <v>168103</v>
+      </c>
+      <c r="Q16" s="299">
+        <v>57959</v>
+      </c>
+      <c r="R16" s="299">
+        <v>190496</v>
+      </c>
+      <c r="S16" s="299">
+        <v>68003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="317"/>
+      <c r="B17" s="249"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="292">
+        <v>92448</v>
+      </c>
+      <c r="H17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="273">
+        <v>40212</v>
+      </c>
+      <c r="M17" s="299">
+        <v>626</v>
+      </c>
+      <c r="N17" s="247">
+        <v>77066</v>
+      </c>
+      <c r="O17" s="299">
+        <v>44124</v>
+      </c>
+      <c r="P17" s="299">
+        <v>111740</v>
+      </c>
+      <c r="Q17" s="299">
+        <v>55803</v>
+      </c>
+      <c r="R17" s="300">
+        <v>135480</v>
+      </c>
+      <c r="S17" s="300">
+        <v>64109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="301">
+        <v>156905</v>
+      </c>
+      <c r="H18" s="280">
+        <v>160493</v>
+      </c>
+      <c r="I18" s="279">
+        <v>129621</v>
+      </c>
+      <c r="J18" s="279">
+        <v>162011</v>
+      </c>
+      <c r="K18" s="279">
+        <v>92420</v>
+      </c>
+      <c r="L18" s="279">
+        <v>88686</v>
+      </c>
+      <c r="M18" s="301">
+        <v>1103</v>
+      </c>
+      <c r="N18" s="279">
+        <v>121497</v>
+      </c>
+      <c r="O18" s="301">
+        <v>48040</v>
+      </c>
+      <c r="P18" s="301">
+        <v>159727</v>
+      </c>
+      <c r="Q18" s="301">
+        <v>60873</v>
+      </c>
+      <c r="R18" s="292">
+        <v>204604</v>
+      </c>
+      <c r="S18" s="292">
+        <v>71774</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="292">
+        <v>176991</v>
+      </c>
+      <c r="H19" s="280">
+        <v>179954</v>
+      </c>
+      <c r="I19" s="273">
+        <v>137236</v>
+      </c>
+      <c r="J19" s="273">
+        <v>182463</v>
+      </c>
+      <c r="K19" s="273">
+        <v>114025</v>
+      </c>
+      <c r="L19" s="273">
+        <v>110215</v>
+      </c>
+      <c r="M19" s="292">
+        <v>800</v>
+      </c>
+      <c r="N19" s="273">
+        <v>123470</v>
+      </c>
+      <c r="O19" s="292">
+        <v>48060</v>
+      </c>
+      <c r="P19" s="292">
+        <v>179597</v>
+      </c>
+      <c r="Q19" s="292">
+        <v>62201</v>
+      </c>
+      <c r="R19" s="293">
+        <v>221906</v>
+      </c>
+      <c r="S19" s="293">
+        <v>72848</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="292">
+        <v>117417</v>
+      </c>
+      <c r="H20" s="280">
+        <v>121287</v>
+      </c>
+      <c r="I20" s="273">
+        <v>100898</v>
+      </c>
+      <c r="J20" s="273">
+        <v>121910</v>
+      </c>
+      <c r="K20" s="273">
+        <v>64317</v>
+      </c>
+      <c r="L20" s="273">
+        <v>64706</v>
+      </c>
+      <c r="M20" s="292">
+        <v>1441</v>
+      </c>
+      <c r="N20" s="247">
+        <v>103731</v>
+      </c>
+      <c r="O20" s="294">
+        <v>47857</v>
+      </c>
+      <c r="P20" s="292">
+        <v>120351</v>
+      </c>
+      <c r="Q20" s="292">
+        <v>58241</v>
+      </c>
+      <c r="R20" s="293">
+        <v>159200</v>
+      </c>
+      <c r="S20" s="293">
+        <v>68956</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="295">
+        <v>157264</v>
+      </c>
+      <c r="H21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K21" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L21" s="276">
+        <v>93288</v>
+      </c>
+      <c r="M21" s="295">
+        <v>2549</v>
+      </c>
+      <c r="N21" s="276">
+        <v>122341</v>
+      </c>
+      <c r="O21" s="295">
+        <v>47879</v>
+      </c>
+      <c r="P21" s="295">
+        <v>158003</v>
+      </c>
+      <c r="Q21" s="295">
+        <v>61215</v>
+      </c>
+      <c r="R21" s="295">
+        <v>205402</v>
+      </c>
+      <c r="S21" s="295">
+        <v>72286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="317"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="317"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="292">
+        <v>178293</v>
+      </c>
+      <c r="H22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K22" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L22" s="273">
+        <v>116358</v>
+      </c>
+      <c r="M22" s="292">
+        <v>2022</v>
+      </c>
+      <c r="N22" s="273">
+        <v>123988</v>
+      </c>
+      <c r="O22" s="292">
+        <v>47873</v>
+      </c>
+      <c r="P22" s="292">
+        <v>179033</v>
+      </c>
+      <c r="Q22" s="292">
+        <v>62774</v>
+      </c>
+      <c r="R22" s="293">
+        <v>224595</v>
+      </c>
+      <c r="S22" s="293">
+        <v>73437</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="296">
+        <v>117978</v>
+      </c>
+      <c r="H23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K23" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="277">
+        <v>73823</v>
+      </c>
+      <c r="M23" s="296">
+        <v>2994</v>
+      </c>
+      <c r="N23" s="278">
+        <v>108412</v>
+      </c>
+      <c r="O23" s="297">
+        <v>47928</v>
+      </c>
+      <c r="P23" s="296">
+        <v>118733</v>
+      </c>
+      <c r="Q23" s="296">
+        <v>58304</v>
+      </c>
+      <c r="R23" s="298">
+        <v>157185</v>
+      </c>
+      <c r="S23" s="298">
+        <v>69393</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A24" s="317"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="292">
+        <v>155466</v>
+      </c>
+      <c r="H24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K24" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="273">
+        <v>86564</v>
+      </c>
+      <c r="M24" s="299">
+        <v>436</v>
+      </c>
+      <c r="N24" s="273">
+        <v>120244</v>
+      </c>
+      <c r="O24" s="299">
+        <v>48278</v>
+      </c>
+      <c r="P24" s="299">
+        <v>168136</v>
+      </c>
+      <c r="Q24" s="299">
+        <v>59201</v>
+      </c>
+      <c r="R24" s="299">
+        <v>203031</v>
+      </c>
+      <c r="S24" s="299">
+        <v>70767</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="292">
+        <v>172189</v>
+      </c>
+      <c r="H25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K25" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="273">
+        <v>107896</v>
+      </c>
+      <c r="M25" s="299">
+        <v>338</v>
+      </c>
+      <c r="N25" s="273">
+        <v>122713</v>
+      </c>
+      <c r="O25" s="299">
+        <v>48333</v>
+      </c>
+      <c r="P25" s="299">
+        <v>182048</v>
+      </c>
+      <c r="Q25" s="299">
+        <v>59703</v>
+      </c>
+      <c r="R25" s="299">
+        <v>216792</v>
+      </c>
+      <c r="S25" s="299">
+        <v>71728</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="317"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="292">
+        <v>114719</v>
+      </c>
+      <c r="H26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="J26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="K26" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="L26" s="273">
+        <v>59539</v>
+      </c>
+      <c r="M26" s="299">
+        <v>560</v>
+      </c>
+      <c r="N26" s="247">
+        <v>95699</v>
+      </c>
+      <c r="O26" s="299">
+        <v>47736</v>
+      </c>
+      <c r="P26" s="299">
+        <v>130543</v>
+      </c>
+      <c r="Q26" s="299">
+        <v>57844</v>
+      </c>
+      <c r="R26" s="300">
+        <v>163573</v>
+      </c>
+      <c r="S26" s="300">
+        <v>68009</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B27" s="341" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="382"/>
+      <c r="D27" s="382"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="301">
+        <v>67773</v>
+      </c>
+      <c r="H27" s="280">
+        <v>71440</v>
+      </c>
+      <c r="I27" s="279">
+        <v>57513</v>
+      </c>
+      <c r="J27" s="279">
+        <v>73045</v>
+      </c>
+      <c r="K27" s="279">
+        <v>15306</v>
+      </c>
+      <c r="L27" s="302">
+        <v>16385</v>
+      </c>
+      <c r="M27" s="303">
+        <v>1144</v>
+      </c>
+      <c r="N27" s="302">
+        <v>59371</v>
+      </c>
+      <c r="O27" s="303">
+        <v>38862</v>
+      </c>
+      <c r="P27" s="303">
+        <v>70975</v>
+      </c>
+      <c r="Q27" s="303">
+        <v>55760</v>
+      </c>
+      <c r="R27" s="294">
+        <v>82672</v>
+      </c>
+      <c r="S27" s="294">
+        <v>61385</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="B28" s="383"/>
+      <c r="C28" s="384"/>
+      <c r="D28" s="384"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="292">
+        <v>74822</v>
+      </c>
+      <c r="H28" s="280">
+        <v>76568</v>
+      </c>
+      <c r="I28" s="273">
+        <v>62075</v>
+      </c>
+      <c r="J28" s="273">
+        <v>78488</v>
+      </c>
+      <c r="K28" s="273">
+        <v>24144</v>
+      </c>
+      <c r="L28" s="247">
+        <v>28967</v>
+      </c>
+      <c r="M28" s="294">
+        <v>1026</v>
+      </c>
+      <c r="N28" s="247">
+        <v>61520</v>
+      </c>
+      <c r="O28" s="294">
+        <v>36589</v>
+      </c>
+      <c r="P28" s="294">
+        <v>75866</v>
+      </c>
+      <c r="Q28" s="294">
+        <v>53028</v>
+      </c>
+      <c r="R28" s="294">
+        <v>86569</v>
+      </c>
+      <c r="S28" s="294">
+        <v>58169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="B29" s="383"/>
+      <c r="C29" s="384"/>
+      <c r="D29" s="384"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="292">
+        <v>65629</v>
+      </c>
+      <c r="H29" s="280">
+        <v>69810</v>
+      </c>
+      <c r="I29" s="273">
+        <v>55799</v>
+      </c>
+      <c r="J29" s="273">
+        <v>71350</v>
+      </c>
+      <c r="K29" s="273">
+        <v>14113</v>
+      </c>
+      <c r="L29" s="247">
+        <v>15290</v>
+      </c>
+      <c r="M29" s="294">
+        <v>1155</v>
+      </c>
+      <c r="N29" s="247">
+        <v>56085</v>
+      </c>
+      <c r="O29" s="294">
+        <v>42340</v>
+      </c>
+      <c r="P29" s="294">
+        <v>69458</v>
+      </c>
+      <c r="Q29" s="294">
+        <v>56608</v>
+      </c>
+      <c r="R29" s="294">
+        <v>80308</v>
+      </c>
+      <c r="S29" s="294">
+        <v>63335</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="295">
+        <v>67945</v>
+      </c>
+      <c r="H30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K30" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L30" s="304">
+        <v>14554</v>
+      </c>
+      <c r="M30" s="305">
+        <v>1310</v>
+      </c>
+      <c r="N30" s="304">
+        <v>58564</v>
+      </c>
+      <c r="O30" s="305">
+        <v>39196</v>
+      </c>
+      <c r="P30" s="305">
+        <v>70516</v>
+      </c>
+      <c r="Q30" s="305">
+        <v>56080</v>
+      </c>
+      <c r="R30" s="305">
+        <v>81249</v>
+      </c>
+      <c r="S30" s="305">
+        <v>62464</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="317"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="317"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="292">
+        <v>74619</v>
+      </c>
+      <c r="H31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K31" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L31" s="247">
+        <v>28187</v>
+      </c>
+      <c r="M31" s="294">
+        <v>1152</v>
+      </c>
+      <c r="N31" s="247">
+        <v>60789</v>
+      </c>
+      <c r="O31" s="294">
+        <v>36853</v>
+      </c>
+      <c r="P31" s="294">
+        <v>75446</v>
+      </c>
+      <c r="Q31" s="294">
+        <v>53665</v>
+      </c>
+      <c r="R31" s="306">
+        <v>85256</v>
+      </c>
+      <c r="S31" s="306">
+        <v>59450</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="317"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="296">
+        <v>66020</v>
+      </c>
+      <c r="H32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K32" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L32" s="278">
+        <v>13487</v>
+      </c>
+      <c r="M32" s="297">
+        <v>1322</v>
+      </c>
+      <c r="N32" s="278">
+        <v>55305</v>
+      </c>
+      <c r="O32" s="297">
+        <v>42628</v>
+      </c>
+      <c r="P32" s="297">
+        <v>69075</v>
+      </c>
+      <c r="Q32" s="297">
+        <v>56786</v>
+      </c>
+      <c r="R32" s="307">
+        <v>79142</v>
+      </c>
+      <c r="S32" s="307">
+        <v>64050</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A33" s="317"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="292">
+        <v>65432</v>
+      </c>
+      <c r="H33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="I33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="J33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="K33" s="242" t="s">
+        <v>94</v>
+      </c>
+      <c r="L33" s="247">
+        <v>21280</v>
+      </c>
+      <c r="M33" s="299">
+        <v>702</v>
+      </c>
+      <c r="N33" s="247">
+        <v>62974</v>
+      </c>
+      <c r="O33" s="299">
+        <v>37372</v>
+      </c>
+      <c r="P33" s="299">
+        <v>79294</v>
+      </c>
+      <c r="Q33" s="299">
+        <v>49961</v>
+      </c>
+      <c r="R33" s="299">
+        <v>90287</v>
+      </c>
+      <c r="S33" s="299">
+        <v>55607</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="292">
+        <v>76537</v>
+      </c>
+      <c r="H34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="J34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="K34" s="244" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="247">
+        <v>30480</v>
+      </c>
+      <c r="M34" s="299">
+        <v>780</v>
+      </c>
+      <c r="N34" s="247">
+        <v>64499</v>
+      </c>
+      <c r="O34" s="299">
+        <v>35513</v>
+      </c>
+      <c r="P34" s="299">
+        <v>79896</v>
+      </c>
+      <c r="Q34" s="299">
+        <v>46923</v>
+      </c>
+      <c r="R34" s="299">
+        <v>90941</v>
+      </c>
+      <c r="S34" s="299">
+        <v>53902</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="14.25" thickBot="1">
+      <c r="A35" s="317"/>
+      <c r="B35" s="56"/>
+      <c r="C35" s="57"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="292">
+        <v>59183</v>
+      </c>
+      <c r="H35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="I35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="J35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="K35" s="261" t="s">
+        <v>94</v>
+      </c>
+      <c r="L35" s="283">
+        <v>20257</v>
+      </c>
+      <c r="M35" s="299">
+        <v>693</v>
+      </c>
+      <c r="N35" s="283">
+        <v>60130</v>
+      </c>
+      <c r="O35" s="299">
+        <v>40841</v>
+      </c>
+      <c r="P35" s="308">
+        <v>78844</v>
+      </c>
+      <c r="Q35" s="308">
+        <v>52232</v>
+      </c>
+      <c r="R35" s="309">
+        <v>89475</v>
+      </c>
+      <c r="S35" s="308">
+        <v>57721</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A36" s="218" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="219"/>
+      <c r="C36" s="219"/>
+      <c r="D36" s="219"/>
+      <c r="E36" s="219"/>
+      <c r="F36" s="219"/>
+      <c r="G36" s="219"/>
+      <c r="H36" s="219"/>
+      <c r="I36" s="219"/>
+      <c r="J36" s="219"/>
+      <c r="K36" s="219"/>
+      <c r="L36" s="219"/>
+      <c r="M36" s="219"/>
+      <c r="N36" s="219"/>
+      <c r="O36" s="219"/>
+    </row>
+    <row r="37" spans="1:19" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
+    </row>
+    <row r="38" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A38" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="O4" s="491"/>
-[...1527 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:19" ht="13.5" customHeight="1">
-      <c r="A39" s="69" t="s">
-        <v>77</v>
+      <c r="A39" s="114" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="61" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>