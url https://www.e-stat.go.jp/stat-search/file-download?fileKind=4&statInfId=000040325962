--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -3,1329 +3,1430 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1423EC29-9F68-4177-B037-E1F5D5335ED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4719F290-87D6-4A7A-8D0F-7FCA96B3AC19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="802" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8BB8E6D7-9AD6-4EEE-B374-967E205E128A}"/>
   </bookViews>
   <sheets>
-    <sheet name="6(1)" sheetId="104" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="6(6)" sheetId="109" r:id="rId6"/>
+    <sheet name="6(1)" sheetId="1" r:id="rId1"/>
+    <sheet name="6(2)" sheetId="2" r:id="rId2"/>
+    <sheet name="6(3)" sheetId="3" r:id="rId3"/>
+    <sheet name="6(4)" sheetId="4" r:id="rId4"/>
+    <sheet name="6(5)" sheetId="5" r:id="rId5"/>
+    <sheet name="6(6)" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'6(1)'!$A$1:$O$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'6(1)'!$A$1:$O$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'6(2)'!$A$1:$Q$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'6(3)'!$A$1:$Q$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'6(3)'!$A$1:$Q$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'6(4)'!$A$1:$O$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'6(5)'!$A$1:$O$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'6(6)'!$A$1:$S$39</definedName>
     <definedName name="カテゴリ一覧">#REF!</definedName>
     <definedName name="論理データ型一覧">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="827" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="103">
   <si>
-    <t xml:space="preserve"> </t>
+    <t>６．厚生年金保険　年金給付状況（受給者）</t>
+    <rPh sb="2" eb="4">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（１）年度末現在 受給者数</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
-    <t>千円</t>
+    <t>総　　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>円</t>
+    <t>旧共済組合を
+除く計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>キョウサイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>特別支給分</t>
+    <t>旧共済組合計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>キョウサイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>本来支給分</t>
+    <t>旧　　　　法
+厚生年金保険</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>人</t>
+    <t>旧　　　 法
+船 員 保 険</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>繰下げ支給分</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>新　　　　法
+厚生年金保険</t>
+    <rPh sb="0" eb="1">
+      <t>シン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧法</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>新法</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>合　　計</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　</t>
-    <phoneticPr fontId="3"/>
+    <t>老 齢 給 付</t>
+    <rPh sb="0" eb="1">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>男　子</t>
+    <rPh sb="0" eb="1">
+      <t>オトコ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>女　子</t>
+    <rPh sb="0" eb="1">
+      <t>オンナ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>退 　職</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>在 　職</t>
+    <rPh sb="0" eb="1">
+      <t>ザイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>老 齢 年 金</t>
     <rPh sb="0" eb="1">
       <t>ロウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>退　 職</t>
+    <rPh sb="0" eb="1">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通算老齢年金
+・25年未満</t>
+    <rPh sb="0" eb="2">
+      <t>ツウサン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>在　 職</t>
+    <rPh sb="0" eb="1">
+      <t>ザイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>障 害 年 金</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職務 / 公務上を除く</t>
+    <rPh sb="0" eb="2">
+      <t>ショクム</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３ 級</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職務 / 公務上</t>
+  </si>
+  <si>
+    <t>遺 族 年 金</t>
+    <rPh sb="0" eb="1">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゾク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（職務 / 公務上）</t>
     <rPh sb="1" eb="3">
       <t>ショクム</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウム</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ジョウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>配 偶 者</t>
+    <rPh sb="0" eb="1">
+      <t>ハイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>グウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>子</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（別掲）</t>
-[...10 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>そ の 他</t>
+    <rPh sb="4" eb="5">
+      <t>ホカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲） 職務 / 公務上を除く</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショクム</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コウム</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ノゾ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通算遺族年金</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．「旧法船員保険」の（　）内は職務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割による</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　みなし期間を含んだ被保険者期間にて判定している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　４．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者を計上</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（２）年度末現在 受給者年金総額</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧共済組合を
+除く計</t>
+    <rPh sb="9" eb="10">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧共済組合計</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旧　　　　法
 厚生年金保険</t>
     <rPh sb="7" eb="9">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ホケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>旧   　　法
+船 員 保 険</t>
+    <rPh sb="8" eb="9">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>タモツ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>新　　　　法　
 厚生年金保険</t>
     <rPh sb="8" eb="10">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ホケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>新　　　　法
-厚生年金保険</t>
+    <t>旧　　　法</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>新　　　法</t>
     <rPh sb="0" eb="1">
       <t>シン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <rPh sb="4" eb="5">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（別掲）</t>
+    <rPh sb="1" eb="3">
+      <t>ベッケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎年金</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>千円</t>
+  </si>
+  <si>
+    <t>注１．年金総額には基礎年金額を含まない。</t>
+    <rPh sb="3" eb="5">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウガク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．「旧法船員保険」の（　）内は職務上の再掲である。</t>
+    <rPh sb="5" eb="6">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　４．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割によるみなし期間を含んだ被保険者期間にて</t>
+    <rPh sb="4" eb="6">
+      <t>シンホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　判定している。</t>
+  </si>
+  <si>
+    <t>　６．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者の当該年金の年金総額を計上している。</t>
+    <rPh sb="65" eb="66">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　７．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+  </si>
+  <si>
+    <t>（３）年度末現在 受給者平均年金月額</t>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>（再掲）</t>
+    <rPh sb="1" eb="3">
+      <t>サイケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>　　判定している。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が発生していた受給権者を計上している。</t>
+    <rPh sb="65" eb="66">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　６．「旧共済組合」の「遺族年金」の（　）内は公務上の再掲である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（４）新法厚生年金保険（老齢厚生年金）年度末現在 受給者数</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総  数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>特別支給分</t>
+  </si>
+  <si>
+    <t>繰上げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリア</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>本来支給分</t>
+  </si>
+  <si>
+    <t>繰下げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリサ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>基礎または
 定額あり</t>
     <rPh sb="0" eb="2">
       <t>キソ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>テイガク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎及び
+定額なし</t>
+    <rPh sb="0" eb="2">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テイガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>基礎繰上げ
+あ　　　り</t>
+    <rPh sb="0" eb="2">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クリア</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>基礎繰上げ
 な　　　し</t>
     <rPh sb="0" eb="2">
       <t>キソ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クリア</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>基礎繰上げ
-[...21 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>人</t>
   </si>
   <si>
     <t>老 齢 相 当</t>
     <rPh sb="0" eb="1">
       <t>ロウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ソウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>通 老 相 当
+・25年未満</t>
+    <rPh sb="0" eb="1">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ロウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割による</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シンホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．特別支給・繰上げ下げ状況が不詳の者がいるため、特別支給、繰上げ、本来、繰下げの和は総数と一致しないことがある。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（５）新法厚生年金保険（老齢厚生年金）年度末現在 受給者年金総額</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ソウガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総　数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰上げ支給分</t>
+    <rPh sb="0" eb="2">
+      <t>クリア</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．年金総額には基礎年金額を含まない。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウガク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キソ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ネンキンガク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　２．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者については、年金分割によるみなし期間を含んだ被保険者期間にて</t>
+    <rPh sb="4" eb="6">
+      <t>シンホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　３．特別支給・繰上げ下げ状況が不詳の者がいるため、特別支給、繰上げ、本来、繰下げの和は総数と一致しないことがある。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（６）新法厚生年金保険（老齢厚生年金）年度末現在 受給者平均年金月額</t>
+    <rPh sb="19" eb="22">
+      <t>ネンドマツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジュキュウシャ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ゲツガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>特 別 支 給 分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰 上 げ 支 給 分</t>
+    <rPh sb="0" eb="1">
+      <t>クリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ウエ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>本 来 支 給 分</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>繰 下 げ 支 給 分</t>
+    <rPh sb="0" eb="1">
+      <t>クリ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 基礎年金</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キソ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンキン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>男　子</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>女　子</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>…</t>
   </si>
   <si>
-    <t>老 齢 給 付</t>
-[...721 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>－</t>
   </si>
   <si>
     <t>・</t>
   </si>
   <si>
-    <t>－</t>
-[...11 lines deleted...]
-  <si>
     <t>注１．「旧法船員保険」及び「旧共済組合」の「障害年金」の１級から３級には職務上を含まない。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　２．「旧法船員保険」及び「旧共済組合」の「障害年金」の１級から３級には職務上を含まない。</t>
     <rPh sb="5" eb="6">
       <t>ホウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　５．「（別掲）基礎年金」は同一の年金種別の基礎年金額である。ただし、「障害年金」の「（別掲）基礎年金」には、「３級」の受給者にかかる障害基礎年金額を含まない。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．平均年金月額には同一の年金種別の基礎年金月額を含む。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１．平均年金月額には老齢基礎年金月額を含む。</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;－&quot;;_ @\ "/>
     <numFmt numFmtId="177" formatCode="_ * \(#,##0\);_ * \(\-#,##0\);_ * \(&quot;－&quot;\);_(\ @\)\ "/>
-    <numFmt numFmtId="178" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;・&quot;;_ @\ "/>
+    <numFmt numFmtId="178" formatCode="\(@\)"/>
     <numFmt numFmtId="179" formatCode="_ * \ &quot;・&quot;"/>
-    <numFmt numFmtId="180" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;…&quot;"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="187" formatCode="\(@\)"/>
+    <numFmt numFmtId="180" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;・&quot;;_ @\ "/>
+    <numFmt numFmtId="181" formatCode="#,##0.00000000000;[Red]\-#,##0.00000000000"/>
+    <numFmt numFmtId="182" formatCode="#,##0.000;[Red]\-#,##0.000"/>
+    <numFmt numFmtId="183" formatCode="#,##0.0000000000;[Red]\-#,##0.0000000000"/>
+    <numFmt numFmtId="184" formatCode="#,##0_ "/>
+    <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="186" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;…&quot;"/>
+    <numFmt numFmtId="187" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="7"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="9.5"/>
-      <name val="ＭＳ 明朝"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...24 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1342,14176 +1443,13359 @@
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...47 lines deleted...]
-      <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...182 lines deleted...]
-      <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...20 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="556">
+  <cellXfs count="433">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="182" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="184" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="187" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
-[...8 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...24 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...138 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...34 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...102 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...190 lines deleted...]
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...331 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="桁区切り 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="標準 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...79 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...62 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21E4C20E-40DC-4393-B015-374B26C521CA}">
   <sheetPr codeName="Sheet63"/>
   <dimension ref="A1:P71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="9" style="3"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="15" width="12.625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="11.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="14.25">
-      <c r="A1" s="123" t="s">
-[...4 lines deleted...]
-      <c r="P1" s="2"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:16" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="A2" s="124" t="s">
-[...5 lines deleted...]
-      <c r="N2" s="5" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="6"/>
-      <c r="P2" s="2"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="O2" s="9"/>
+      <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" ht="13.5" customHeight="1">
-      <c r="A3" s="457"/>
-[...15 lines deleted...]
-      <c r="O3" s="237"/>
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="369"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="353" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="10"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
     </row>
     <row r="4" spans="1:16" ht="13.5" customHeight="1">
-      <c r="A4" s="459"/>
-[...13 lines deleted...]
-      <c r="M4" s="446" t="s">
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="371"/>
+      <c r="G4" s="372"/>
+      <c r="H4" s="354"/>
+      <c r="I4" s="356" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="358" t="s">
+        <v>5</v>
+      </c>
+      <c r="N4" s="14"/>
+      <c r="O4" s="12"/>
+    </row>
+    <row r="5" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A5" s="373"/>
+      <c r="B5" s="373"/>
+      <c r="C5" s="373"/>
+      <c r="D5" s="373"/>
+      <c r="E5" s="373"/>
+      <c r="F5" s="373"/>
+      <c r="G5" s="374"/>
+      <c r="H5" s="355"/>
+      <c r="I5" s="357"/>
+      <c r="J5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="359"/>
+      <c r="N5" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="9.75" customHeight="1">
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="H6" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="M6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1">
+      <c r="A7" s="360" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="361"/>
+      <c r="C7" s="361"/>
+      <c r="D7" s="361"/>
+      <c r="E7" s="361"/>
+      <c r="F7" s="361"/>
+      <c r="G7" s="362"/>
+      <c r="H7" s="24">
+        <v>36980460</v>
+      </c>
+      <c r="I7" s="25">
+        <v>36757321</v>
+      </c>
+      <c r="J7" s="25">
+        <v>399415</v>
+      </c>
+      <c r="K7" s="25">
+        <v>10085</v>
+      </c>
+      <c r="L7" s="25">
+        <v>36347821</v>
+      </c>
+      <c r="M7" s="26">
+        <v>223139</v>
+      </c>
+      <c r="N7" s="25">
+        <v>45101</v>
+      </c>
+      <c r="O7" s="27">
+        <v>178038</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="28"/>
+      <c r="B8" s="29"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="33">
+        <v>30478456</v>
+      </c>
+      <c r="I8" s="34">
+        <v>30303817</v>
+      </c>
+      <c r="J8" s="34">
+        <v>180470</v>
+      </c>
+      <c r="K8" s="34">
+        <v>2268</v>
+      </c>
+      <c r="L8" s="34">
+        <v>30121079</v>
+      </c>
+      <c r="M8" s="34">
+        <v>174639</v>
+      </c>
+      <c r="N8" s="34">
+        <v>31163</v>
+      </c>
+      <c r="O8" s="35">
+        <v>143476</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="15" customHeight="1">
+      <c r="B9" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="33">
+        <v>14307469</v>
+      </c>
+      <c r="I9" s="34">
+        <v>14206712</v>
+      </c>
+      <c r="J9" s="34">
+        <v>52372</v>
+      </c>
+      <c r="K9" s="34">
+        <v>2268</v>
+      </c>
+      <c r="L9" s="34">
+        <v>14152072</v>
+      </c>
+      <c r="M9" s="34">
+        <v>100757</v>
+      </c>
+      <c r="N9" s="34">
+        <v>17877</v>
+      </c>
+      <c r="O9" s="35">
+        <v>82880</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1">
+      <c r="B10" s="36"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="42">
+        <v>16170987</v>
+      </c>
+      <c r="I10" s="43">
+        <v>16097105</v>
+      </c>
+      <c r="J10" s="43">
+        <v>128098</v>
+      </c>
+      <c r="K10" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L10" s="43">
+        <v>15969007</v>
+      </c>
+      <c r="M10" s="43">
+        <v>73882</v>
+      </c>
+      <c r="N10" s="43">
+        <v>13286</v>
+      </c>
+      <c r="O10" s="45">
+        <v>60596</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="B11" s="36"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="33">
+        <v>26295914</v>
+      </c>
+      <c r="I11" s="34">
+        <v>26122845</v>
+      </c>
+      <c r="J11" s="34">
+        <v>178879</v>
+      </c>
+      <c r="K11" s="34">
+        <v>2268</v>
+      </c>
+      <c r="L11" s="34">
+        <v>25941698</v>
+      </c>
+      <c r="M11" s="34">
+        <v>173069</v>
+      </c>
+      <c r="N11" s="34">
+        <v>30994</v>
+      </c>
+      <c r="O11" s="35">
+        <v>142075</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1">
+      <c r="A12" s="348"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="348"/>
+      <c r="D12" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="50"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="33">
+        <v>11669266</v>
+      </c>
+      <c r="I12" s="34">
+        <v>11569805</v>
+      </c>
+      <c r="J12" s="34">
+        <v>51388</v>
+      </c>
+      <c r="K12" s="34">
+        <v>2268</v>
+      </c>
+      <c r="L12" s="34">
+        <v>11516149</v>
+      </c>
+      <c r="M12" s="34">
+        <v>99461</v>
+      </c>
+      <c r="N12" s="34">
+        <v>17752</v>
+      </c>
+      <c r="O12" s="35">
+        <v>81709</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15" customHeight="1">
+      <c r="B13" s="36"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="42">
+        <v>14626648</v>
+      </c>
+      <c r="I13" s="43">
+        <v>14553040</v>
+      </c>
+      <c r="J13" s="43">
+        <v>127491</v>
+      </c>
+      <c r="K13" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="43">
+        <v>14425549</v>
+      </c>
+      <c r="M13" s="43">
+        <v>73608</v>
+      </c>
+      <c r="N13" s="43">
+        <v>13242</v>
+      </c>
+      <c r="O13" s="45">
+        <v>60366</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="348"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="348"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="33">
+        <v>4182542</v>
+      </c>
+      <c r="I14" s="34">
+        <v>4180972</v>
+      </c>
+      <c r="J14" s="34">
+        <v>1591</v>
+      </c>
+      <c r="K14" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="34">
+        <v>4179381</v>
+      </c>
+      <c r="M14" s="34">
+        <v>1570</v>
+      </c>
+      <c r="N14" s="34">
+        <v>169</v>
+      </c>
+      <c r="O14" s="35">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1">
+      <c r="B15" s="36"/>
+      <c r="D15" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="33">
+        <v>2638203</v>
+      </c>
+      <c r="I15" s="34">
+        <v>2636907</v>
+      </c>
+      <c r="J15" s="34">
+        <v>984</v>
+      </c>
+      <c r="K15" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="34">
+        <v>2635923</v>
+      </c>
+      <c r="M15" s="34">
+        <v>1296</v>
+      </c>
+      <c r="N15" s="34">
+        <v>125</v>
+      </c>
+      <c r="O15" s="35">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1">
+      <c r="A16" s="348"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="348"/>
+      <c r="D16" s="49"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="33">
+        <v>1544339</v>
+      </c>
+      <c r="I16" s="34">
+        <v>1544065</v>
+      </c>
+      <c r="J16" s="34">
+        <v>607</v>
+      </c>
+      <c r="K16" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="34">
+        <v>1543458</v>
+      </c>
+      <c r="M16" s="34">
+        <v>274</v>
+      </c>
+      <c r="N16" s="34">
+        <v>44</v>
+      </c>
+      <c r="O16" s="35">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B17" s="36"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="53">
+        <v>16322025</v>
+      </c>
+      <c r="I17" s="54">
+        <v>16193747</v>
+      </c>
+      <c r="J17" s="54">
+        <v>106916</v>
+      </c>
+      <c r="K17" s="54">
+        <v>2011</v>
+      </c>
+      <c r="L17" s="54">
+        <v>16084820</v>
+      </c>
+      <c r="M17" s="54">
+        <v>128278</v>
+      </c>
+      <c r="N17" s="54">
+        <v>30258</v>
+      </c>
+      <c r="O17" s="55">
+        <v>98020</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1">
+      <c r="B18" s="36"/>
+      <c r="C18" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="33">
+        <v>10897755</v>
+      </c>
+      <c r="I18" s="34">
+        <v>10819000</v>
+      </c>
+      <c r="J18" s="34">
+        <v>23976</v>
+      </c>
+      <c r="K18" s="34">
+        <v>2011</v>
+      </c>
+      <c r="L18" s="34">
+        <v>10793013</v>
+      </c>
+      <c r="M18" s="34">
+        <v>78755</v>
+      </c>
+      <c r="N18" s="34">
+        <v>17441</v>
+      </c>
+      <c r="O18" s="35">
+        <v>61314</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1">
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="42">
+        <v>5424270</v>
+      </c>
+      <c r="I19" s="43">
+        <v>5374747</v>
+      </c>
+      <c r="J19" s="43">
+        <v>82940</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="43">
+        <v>5291807</v>
+      </c>
+      <c r="M19" s="43">
+        <v>49523</v>
+      </c>
+      <c r="N19" s="43">
+        <v>12817</v>
+      </c>
+      <c r="O19" s="45">
+        <v>36706</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="49"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="33">
+        <v>13110904</v>
+      </c>
+      <c r="I20" s="34">
+        <v>12983683</v>
+      </c>
+      <c r="J20" s="34">
+        <v>106053</v>
+      </c>
+      <c r="K20" s="34">
+        <v>2011</v>
+      </c>
+      <c r="L20" s="34">
+        <v>12875619</v>
+      </c>
+      <c r="M20" s="34">
+        <v>127221</v>
+      </c>
+      <c r="N20" s="34">
+        <v>30089</v>
+      </c>
+      <c r="O20" s="35">
+        <v>97132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1">
+      <c r="A21" s="348"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="348"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="33">
+        <v>8615638</v>
+      </c>
+      <c r="I21" s="34">
+        <v>8537756</v>
+      </c>
+      <c r="J21" s="34">
+        <v>23441</v>
+      </c>
+      <c r="K21" s="34">
+        <v>2011</v>
+      </c>
+      <c r="L21" s="34">
+        <v>8512304</v>
+      </c>
+      <c r="M21" s="34">
+        <v>77882</v>
+      </c>
+      <c r="N21" s="34">
+        <v>17316</v>
+      </c>
+      <c r="O21" s="35">
+        <v>60566</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="42">
+        <v>4495266</v>
+      </c>
+      <c r="I22" s="43">
+        <v>4445927</v>
+      </c>
+      <c r="J22" s="43">
+        <v>82612</v>
+      </c>
+      <c r="K22" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" s="43">
+        <v>4363315</v>
+      </c>
+      <c r="M22" s="43">
+        <v>49339</v>
+      </c>
+      <c r="N22" s="43">
+        <v>12773</v>
+      </c>
+      <c r="O22" s="45">
+        <v>36566</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="348"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="33">
+        <v>3211121</v>
+      </c>
+      <c r="I23" s="34">
+        <v>3210064</v>
+      </c>
+      <c r="J23" s="34">
+        <v>863</v>
+      </c>
+      <c r="K23" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" s="34">
+        <v>3209201</v>
+      </c>
+      <c r="M23" s="34">
+        <v>1057</v>
+      </c>
+      <c r="N23" s="34">
+        <v>169</v>
+      </c>
+      <c r="O23" s="35">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" s="33">
+        <v>2282117</v>
+      </c>
+      <c r="I24" s="34">
+        <v>2281244</v>
+      </c>
+      <c r="J24" s="34">
+        <v>535</v>
+      </c>
+      <c r="K24" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L24" s="34">
+        <v>2280709</v>
+      </c>
+      <c r="M24" s="34">
+        <v>873</v>
+      </c>
+      <c r="N24" s="34">
+        <v>125</v>
+      </c>
+      <c r="O24" s="35">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1">
+      <c r="A25" s="348"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="33">
+        <v>929004</v>
+      </c>
+      <c r="I25" s="34">
+        <v>928820</v>
+      </c>
+      <c r="J25" s="34">
+        <v>328</v>
+      </c>
+      <c r="K25" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="34">
+        <v>928492</v>
+      </c>
+      <c r="M25" s="34">
+        <v>184</v>
+      </c>
+      <c r="N25" s="34">
+        <v>44</v>
+      </c>
+      <c r="O25" s="35">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B26" s="36"/>
+      <c r="C26" s="363" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="364"/>
+      <c r="E26" s="364"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="53">
+        <v>14156431</v>
+      </c>
+      <c r="I26" s="54">
+        <v>14110070</v>
+      </c>
+      <c r="J26" s="54">
+        <v>73554</v>
+      </c>
+      <c r="K26" s="54">
+        <v>257</v>
+      </c>
+      <c r="L26" s="54">
+        <v>14036259</v>
+      </c>
+      <c r="M26" s="54">
+        <v>46361</v>
+      </c>
+      <c r="N26" s="54">
+        <v>905</v>
+      </c>
+      <c r="O26" s="55">
+        <v>45456</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1">
+      <c r="B27" s="36"/>
+      <c r="C27" s="365"/>
+      <c r="D27" s="366"/>
+      <c r="E27" s="366"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="33">
+        <v>3409714</v>
+      </c>
+      <c r="I27" s="34">
+        <v>3387712</v>
+      </c>
+      <c r="J27" s="34">
+        <v>28396</v>
+      </c>
+      <c r="K27" s="34">
+        <v>257</v>
+      </c>
+      <c r="L27" s="34">
+        <v>3359059</v>
+      </c>
+      <c r="M27" s="34">
+        <v>22002</v>
+      </c>
+      <c r="N27" s="34">
+        <v>436</v>
+      </c>
+      <c r="O27" s="35">
+        <v>21566</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1">
+      <c r="A28" s="348"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="365"/>
+      <c r="D28" s="366"/>
+      <c r="E28" s="366"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="42">
+        <v>10746717</v>
+      </c>
+      <c r="I28" s="43">
+        <v>10722358</v>
+      </c>
+      <c r="J28" s="43">
+        <v>45158</v>
+      </c>
+      <c r="K28" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L28" s="43">
+        <v>10677200</v>
+      </c>
+      <c r="M28" s="43">
+        <v>24359</v>
+      </c>
+      <c r="N28" s="43">
+        <v>469</v>
+      </c>
+      <c r="O28" s="45">
+        <v>23890</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="33">
+        <v>13185010</v>
+      </c>
+      <c r="I29" s="34">
+        <v>13139162</v>
+      </c>
+      <c r="J29" s="34">
+        <v>72826</v>
+      </c>
+      <c r="K29" s="34">
+        <v>257</v>
+      </c>
+      <c r="L29" s="34">
+        <v>13066079</v>
+      </c>
+      <c r="M29" s="34">
+        <v>45848</v>
+      </c>
+      <c r="N29" s="34">
+        <v>905</v>
+      </c>
+      <c r="O29" s="35">
+        <v>44943</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1">
+      <c r="A30" s="348"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="348"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="33">
+        <v>3053628</v>
+      </c>
+      <c r="I30" s="34">
+        <v>3032049</v>
+      </c>
+      <c r="J30" s="34">
+        <v>27947</v>
+      </c>
+      <c r="K30" s="34">
+        <v>257</v>
+      </c>
+      <c r="L30" s="34">
+        <v>3003845</v>
+      </c>
+      <c r="M30" s="34">
+        <v>21579</v>
+      </c>
+      <c r="N30" s="34">
+        <v>436</v>
+      </c>
+      <c r="O30" s="35">
+        <v>21143</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1">
+      <c r="A31" s="348"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="42">
+        <v>10131382</v>
+      </c>
+      <c r="I31" s="43">
+        <v>10107113</v>
+      </c>
+      <c r="J31" s="43">
+        <v>44879</v>
+      </c>
+      <c r="K31" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31" s="43">
+        <v>10062234</v>
+      </c>
+      <c r="M31" s="43">
+        <v>24269</v>
+      </c>
+      <c r="N31" s="43">
+        <v>469</v>
+      </c>
+      <c r="O31" s="45">
+        <v>23800</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A32" s="348"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="33">
+        <v>971421</v>
+      </c>
+      <c r="I32" s="34">
+        <v>970908</v>
+      </c>
+      <c r="J32" s="34">
+        <v>728</v>
+      </c>
+      <c r="K32" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L32" s="34">
+        <v>970180</v>
+      </c>
+      <c r="M32" s="34">
+        <v>513</v>
+      </c>
+      <c r="N32" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="O32" s="35">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1">
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="33">
+        <v>356086</v>
+      </c>
+      <c r="I33" s="34">
+        <v>355663</v>
+      </c>
+      <c r="J33" s="34">
+        <v>449</v>
+      </c>
+      <c r="K33" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="L33" s="34">
+        <v>355214</v>
+      </c>
+      <c r="M33" s="34">
+        <v>423</v>
+      </c>
+      <c r="N33" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="O33" s="35">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1">
+      <c r="A34" s="348"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="33">
+        <v>615335</v>
+      </c>
+      <c r="I34" s="34">
+        <v>615245</v>
+      </c>
+      <c r="J34" s="34">
+        <v>279</v>
+      </c>
+      <c r="K34" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="34">
+        <v>614966</v>
+      </c>
+      <c r="M34" s="34">
+        <v>90</v>
+      </c>
+      <c r="N34" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="O34" s="35">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A35" s="61"/>
+      <c r="B35" s="62"/>
+      <c r="C35" s="63"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="53">
+        <v>568186</v>
+      </c>
+      <c r="I35" s="54">
+        <v>566370</v>
+      </c>
+      <c r="J35" s="54">
+        <v>21494</v>
+      </c>
+      <c r="K35" s="54">
+        <v>705</v>
+      </c>
+      <c r="L35" s="54">
+        <v>544171</v>
+      </c>
+      <c r="M35" s="54">
+        <v>1816</v>
+      </c>
+      <c r="N35" s="54">
+        <v>643</v>
+      </c>
+      <c r="O35" s="55">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1">
+      <c r="A36" s="28"/>
+      <c r="B36" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="65"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="33">
+        <v>363194</v>
+      </c>
+      <c r="I36" s="34">
+        <v>361954</v>
+      </c>
+      <c r="J36" s="34">
+        <v>13876</v>
+      </c>
+      <c r="K36" s="34">
+        <v>705</v>
+      </c>
+      <c r="L36" s="34">
+        <v>347373</v>
+      </c>
+      <c r="M36" s="34">
+        <v>1240</v>
+      </c>
+      <c r="N36" s="34">
+        <v>430</v>
+      </c>
+      <c r="O36" s="35">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1">
+      <c r="A37" s="61"/>
+      <c r="B37" s="66"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="42">
+        <v>204992</v>
+      </c>
+      <c r="I37" s="43">
+        <v>204416</v>
+      </c>
+      <c r="J37" s="43">
+        <v>7618</v>
+      </c>
+      <c r="K37" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L37" s="43">
+        <v>196798</v>
+      </c>
+      <c r="M37" s="43">
+        <v>576</v>
+      </c>
+      <c r="N37" s="43">
+        <v>213</v>
+      </c>
+      <c r="O37" s="45">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A38" s="61"/>
+      <c r="B38" s="66"/>
+      <c r="C38" s="65"/>
+      <c r="D38" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="69"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="72">
+        <v>567651</v>
+      </c>
+      <c r="I38" s="73">
+        <v>565929</v>
+      </c>
+      <c r="J38" s="73">
+        <v>21494</v>
+      </c>
+      <c r="K38" s="73">
+        <v>264</v>
+      </c>
+      <c r="L38" s="73">
+        <v>544171</v>
+      </c>
+      <c r="M38" s="73">
+        <v>1722</v>
+      </c>
+      <c r="N38" s="73">
+        <v>627</v>
+      </c>
+      <c r="O38" s="74">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="61"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="75"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="33">
+        <v>83908</v>
+      </c>
+      <c r="I39" s="34">
+        <v>83457</v>
+      </c>
+      <c r="J39" s="34">
+        <v>4474</v>
+      </c>
+      <c r="K39" s="34">
+        <v>41</v>
+      </c>
+      <c r="L39" s="34">
+        <v>78942</v>
+      </c>
+      <c r="M39" s="34">
+        <v>451</v>
+      </c>
+      <c r="N39" s="34">
+        <v>162</v>
+      </c>
+      <c r="O39" s="35">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1">
+      <c r="A40" s="77"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="79"/>
+      <c r="D40" s="80"/>
+      <c r="E40" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" s="37"/>
+      <c r="G40" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="33">
+        <v>60989</v>
+      </c>
+      <c r="I40" s="34">
+        <v>60677</v>
+      </c>
+      <c r="J40" s="34">
+        <v>3270</v>
+      </c>
+      <c r="K40" s="34">
+        <v>41</v>
+      </c>
+      <c r="L40" s="34">
+        <v>57366</v>
+      </c>
+      <c r="M40" s="34">
+        <v>312</v>
+      </c>
+      <c r="N40" s="34">
+        <v>108</v>
+      </c>
+      <c r="O40" s="35">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1">
+      <c r="A41" s="61"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="42">
+        <v>22919</v>
+      </c>
+      <c r="I41" s="43">
+        <v>22780</v>
+      </c>
+      <c r="J41" s="43">
+        <v>1204</v>
+      </c>
+      <c r="K41" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L41" s="43">
+        <v>21576</v>
+      </c>
+      <c r="M41" s="43">
+        <v>139</v>
+      </c>
+      <c r="N41" s="43">
+        <v>54</v>
+      </c>
+      <c r="O41" s="45">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A42" s="61"/>
+      <c r="B42" s="66"/>
+      <c r="C42" s="65"/>
+      <c r="D42" s="75"/>
+      <c r="E42" s="75"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="33">
+        <v>293826</v>
+      </c>
+      <c r="I42" s="34">
+        <v>292776</v>
+      </c>
+      <c r="J42" s="34">
+        <v>10082</v>
+      </c>
+      <c r="K42" s="34">
+        <v>162</v>
+      </c>
+      <c r="L42" s="34">
+        <v>282532</v>
+      </c>
+      <c r="M42" s="34">
+        <v>1050</v>
+      </c>
+      <c r="N42" s="34">
+        <v>389</v>
+      </c>
+      <c r="O42" s="35">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1">
+      <c r="A43" s="77"/>
+      <c r="B43" s="78"/>
+      <c r="C43" s="79"/>
+      <c r="D43" s="80"/>
+      <c r="E43" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="37"/>
+      <c r="G43" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="33">
+        <v>183662</v>
+      </c>
+      <c r="I43" s="34">
+        <v>182952</v>
+      </c>
+      <c r="J43" s="34">
+        <v>6226</v>
+      </c>
+      <c r="K43" s="34">
+        <v>162</v>
+      </c>
+      <c r="L43" s="34">
+        <v>176564</v>
+      </c>
+      <c r="M43" s="34">
+        <v>710</v>
+      </c>
+      <c r="N43" s="34">
+        <v>259</v>
+      </c>
+      <c r="O43" s="35">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1">
+      <c r="A44" s="61"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="42">
+        <v>110164</v>
+      </c>
+      <c r="I44" s="43">
+        <v>109824</v>
+      </c>
+      <c r="J44" s="43">
+        <v>3856</v>
+      </c>
+      <c r="K44" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L44" s="43">
+        <v>105968</v>
+      </c>
+      <c r="M44" s="43">
+        <v>340</v>
+      </c>
+      <c r="N44" s="43">
+        <v>130</v>
+      </c>
+      <c r="O44" s="45">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A45" s="61"/>
+      <c r="B45" s="66"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="75"/>
+      <c r="E45" s="75"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="33">
+        <v>189917</v>
+      </c>
+      <c r="I45" s="34">
+        <v>189696</v>
+      </c>
+      <c r="J45" s="34">
+        <v>6938</v>
+      </c>
+      <c r="K45" s="34">
+        <v>61</v>
+      </c>
+      <c r="L45" s="34">
+        <v>182697</v>
+      </c>
+      <c r="M45" s="34">
+        <v>221</v>
+      </c>
+      <c r="N45" s="34">
+        <v>76</v>
+      </c>
+      <c r="O45" s="35">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1">
+      <c r="A46" s="77"/>
+      <c r="B46" s="78"/>
+      <c r="C46" s="79"/>
+      <c r="D46" s="80"/>
+      <c r="E46" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46" s="37"/>
+      <c r="G46" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="33">
+        <v>118031</v>
+      </c>
+      <c r="I46" s="34">
+        <v>117884</v>
+      </c>
+      <c r="J46" s="34">
+        <v>4380</v>
+      </c>
+      <c r="K46" s="34">
+        <v>61</v>
+      </c>
+      <c r="L46" s="34">
+        <v>113443</v>
+      </c>
+      <c r="M46" s="34">
+        <v>147</v>
+      </c>
+      <c r="N46" s="34">
         <v>52</v>
       </c>
-      <c r="N4" s="239"/>
-[...37 lines deleted...]
-      <c r="H6" s="9" t="s">
+      <c r="O46" s="35">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1">
+      <c r="A47" s="61"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="83"/>
+      <c r="E47" s="82"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="42">
+        <v>71886</v>
+      </c>
+      <c r="I47" s="43">
+        <v>71812</v>
+      </c>
+      <c r="J47" s="43">
+        <v>2558</v>
+      </c>
+      <c r="K47" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L47" s="43">
+        <v>69254</v>
+      </c>
+      <c r="M47" s="43">
+        <v>74</v>
+      </c>
+      <c r="N47" s="43">
+        <v>24</v>
+      </c>
+      <c r="O47" s="45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1">
+      <c r="A48" s="61"/>
+      <c r="B48" s="66"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="85"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="86"/>
+      <c r="H48" s="33">
+        <v>535</v>
+      </c>
+      <c r="I48" s="34">
+        <v>441</v>
+      </c>
+      <c r="J48" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="K48" s="34">
+        <v>441</v>
+      </c>
+      <c r="L48" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="M48" s="34">
+        <v>94</v>
+      </c>
+      <c r="N48" s="34">
+        <v>16</v>
+      </c>
+      <c r="O48" s="35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A49" s="4"/>
+      <c r="B49" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="63"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="87"/>
+      <c r="F49" s="30"/>
+      <c r="G49" s="88"/>
+      <c r="H49" s="53">
+        <v>5923868</v>
+      </c>
+      <c r="I49" s="54">
+        <v>5877441</v>
+      </c>
+      <c r="J49" s="54">
+        <v>187970</v>
+      </c>
+      <c r="K49" s="54">
+        <v>6900</v>
+      </c>
+      <c r="L49" s="54">
+        <v>5682571</v>
+      </c>
+      <c r="M49" s="54">
+        <v>46427</v>
+      </c>
+      <c r="N49" s="54">
+        <v>13038</v>
+      </c>
+      <c r="O49" s="55">
+        <v>33389</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="12.95" customHeight="1">
+      <c r="B50" s="36"/>
+      <c r="C50" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="89"/>
+      <c r="E50" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="367"/>
+      <c r="G50" s="368"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="90">
+        <v>2845</v>
+      </c>
+      <c r="L50" s="43"/>
+      <c r="M50" s="90">
+        <v>335</v>
+      </c>
+      <c r="N50" s="90">
+        <v>131</v>
+      </c>
+      <c r="O50" s="91">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="65"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="65"/>
+      <c r="D51" s="92"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="33">
+        <v>5842413</v>
+      </c>
+      <c r="I51" s="34">
+        <v>5796711</v>
+      </c>
+      <c r="J51" s="34">
+        <v>185638</v>
+      </c>
+      <c r="K51" s="34">
+        <v>6858</v>
+      </c>
+      <c r="L51" s="34">
+        <v>5604215</v>
+      </c>
+      <c r="M51" s="34">
+        <v>45702</v>
+      </c>
+      <c r="N51" s="34">
+        <v>12765</v>
+      </c>
+      <c r="O51" s="35">
+        <v>32937</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="15" customHeight="1">
+      <c r="A52" s="65"/>
+      <c r="B52" s="66"/>
+      <c r="C52" s="65"/>
+      <c r="D52" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" s="79"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" s="33">
+        <v>102197</v>
+      </c>
+      <c r="I52" s="34">
+        <v>101941</v>
+      </c>
+      <c r="J52" s="34">
+        <v>540</v>
+      </c>
+      <c r="K52" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="L52" s="34">
+        <v>101401</v>
+      </c>
+      <c r="M52" s="34">
+        <v>256</v>
+      </c>
+      <c r="N52" s="34">
+        <v>31</v>
+      </c>
+      <c r="O52" s="35">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="15" customHeight="1">
+      <c r="A53" s="65"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="93"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="33">
+        <v>5740216</v>
+      </c>
+      <c r="I53" s="34">
+        <v>5694770</v>
+      </c>
+      <c r="J53" s="34">
+        <v>185098</v>
+      </c>
+      <c r="K53" s="34">
+        <v>6858</v>
+      </c>
+      <c r="L53" s="34">
+        <v>5502814</v>
+      </c>
+      <c r="M53" s="34">
+        <v>45446</v>
+      </c>
+      <c r="N53" s="34">
+        <v>12734</v>
+      </c>
+      <c r="O53" s="35">
+        <v>32712</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="12.95" customHeight="1">
+      <c r="A54" s="65"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="94"/>
+      <c r="E54" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54" s="367"/>
+      <c r="G54" s="368"/>
+      <c r="H54" s="42"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="95">
+        <v>2833</v>
+      </c>
+      <c r="L54" s="43"/>
+      <c r="M54" s="90">
+        <v>317</v>
+      </c>
+      <c r="N54" s="95">
+        <v>128</v>
+      </c>
+      <c r="O54" s="96">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="15" customHeight="1">
+      <c r="A55" s="65"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="79"/>
+      <c r="G55" s="97"/>
+      <c r="H55" s="33">
+        <v>27408</v>
+      </c>
+      <c r="I55" s="34">
+        <v>26958</v>
+      </c>
+      <c r="J55" s="34">
+        <v>1661</v>
+      </c>
+      <c r="K55" s="34">
+        <v>29</v>
+      </c>
+      <c r="L55" s="34">
+        <v>25268</v>
+      </c>
+      <c r="M55" s="34">
+        <v>450</v>
+      </c>
+      <c r="N55" s="34">
+        <v>233</v>
+      </c>
+      <c r="O55" s="35">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="12.95" customHeight="1">
+      <c r="A56" s="65"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="367"/>
+      <c r="G56" s="368"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="43"/>
+      <c r="K56" s="95">
         <v>8</v>
       </c>
-      <c r="I6" s="10" t="s">
-[...314 lines deleted...]
-      <c r="D15" s="19" t="s">
+      <c r="L56" s="43"/>
+      <c r="M56" s="98" t="s">
+        <v>96</v>
+      </c>
+      <c r="N56" s="98" t="s">
+        <v>96</v>
+      </c>
+      <c r="O56" s="352" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="15" customHeight="1">
+      <c r="A57" s="65"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="33">
+        <v>54047</v>
+      </c>
+      <c r="I57" s="34">
+        <v>53772</v>
+      </c>
+      <c r="J57" s="34">
+        <v>671</v>
+      </c>
+      <c r="K57" s="34">
+        <v>13</v>
+      </c>
+      <c r="L57" s="34">
+        <v>53088</v>
+      </c>
+      <c r="M57" s="34">
+        <v>275</v>
+      </c>
+      <c r="N57" s="34">
+        <v>40</v>
+      </c>
+      <c r="O57" s="35">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="12.95" customHeight="1">
+      <c r="A58" s="65"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="65"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="367" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="13"/>
-[...817 lines deleted...]
-      <c r="D38" s="131" t="s">
+      <c r="F58" s="367"/>
+      <c r="G58" s="368"/>
+      <c r="H58" s="42"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="95">
+        <v>4</v>
+      </c>
+      <c r="L58" s="43"/>
+      <c r="M58" s="90">
+        <v>18</v>
+      </c>
+      <c r="N58" s="90">
+        <v>3</v>
+      </c>
+      <c r="O58" s="91">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="12.95" customHeight="1">
+      <c r="A59" s="79"/>
+      <c r="B59" s="99"/>
+      <c r="C59" s="100"/>
+      <c r="D59" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="59"/>
+      <c r="F59" s="58"/>
+      <c r="G59" s="102"/>
+      <c r="H59" s="103">
+        <v>5920688</v>
+      </c>
+      <c r="I59" s="26">
+        <v>5874596</v>
+      </c>
+      <c r="J59" s="104">
+        <v>187970</v>
+      </c>
+      <c r="K59" s="26">
+        <v>4055</v>
+      </c>
+      <c r="L59" s="104">
+        <v>5682571</v>
+      </c>
+      <c r="M59" s="26">
+        <v>46092</v>
+      </c>
+      <c r="N59" s="26">
+        <v>12907</v>
+      </c>
+      <c r="O59" s="105">
+        <v>33185</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A60" s="106"/>
+      <c r="B60" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="108"/>
+      <c r="D60" s="108"/>
+      <c r="E60" s="108"/>
+      <c r="F60" s="108"/>
+      <c r="G60" s="109"/>
+      <c r="H60" s="110">
+        <v>9950</v>
+      </c>
+      <c r="I60" s="111">
+        <v>9693</v>
+      </c>
+      <c r="J60" s="111">
+        <v>9481</v>
+      </c>
+      <c r="K60" s="111">
+        <v>212</v>
+      </c>
+      <c r="L60" s="112" t="s">
         <v>97</v>
       </c>
-      <c r="E38" s="33"/>
-[...281 lines deleted...]
-      <c r="E46" s="39" t="s">
+      <c r="M60" s="111">
+        <v>257</v>
+      </c>
+      <c r="N60" s="111">
+        <v>257</v>
+      </c>
+      <c r="O60" s="113" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" s="345" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A61" s="342" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="342"/>
+      <c r="C61" s="342"/>
+      <c r="D61" s="343"/>
+      <c r="E61" s="343"/>
+      <c r="F61" s="343"/>
+      <c r="G61" s="343"/>
+      <c r="H61" s="344"/>
+      <c r="I61" s="344"/>
+      <c r="J61" s="344"/>
+      <c r="K61" s="344"/>
+      <c r="L61" s="344"/>
+      <c r="M61" s="344"/>
+      <c r="N61" s="344"/>
+      <c r="O61" s="344"/>
+    </row>
+    <row r="62" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A62" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="F46" s="13"/>
-[...100 lines deleted...]
-      <c r="B49" s="25" t="s">
+      <c r="B62" s="114"/>
+      <c r="C62" s="114"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+    </row>
+    <row r="63" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A63" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="29"/>
-[...97 lines deleted...]
-      <c r="D52" s="35" t="s">
+      <c r="B63" s="114"/>
+      <c r="C63" s="114"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+    </row>
+    <row r="64" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="E52" s="37"/>
-[...157 lines deleted...]
-      <c r="D57" s="35" t="s">
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="116"/>
+      <c r="I64" s="116"/>
+      <c r="J64" s="116"/>
+      <c r="K64" s="116"/>
+      <c r="L64" s="117"/>
+      <c r="M64" s="116"/>
+      <c r="N64" s="116"/>
+      <c r="O64" s="118"/>
+    </row>
+    <row r="65" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A65" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="E57" s="37"/>
-[...201 lines deleted...]
-      <c r="O65" s="312"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="116"/>
+      <c r="I65" s="116"/>
+      <c r="J65" s="116"/>
+      <c r="K65" s="116"/>
+      <c r="L65" s="117"/>
+      <c r="M65" s="116"/>
+      <c r="N65" s="116"/>
+      <c r="O65" s="118"/>
     </row>
     <row r="66" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A66" s="56" t="s">
-        <v>79</v>
+      <c r="A66" s="114" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A67" s="56" t="s">
-[...10 lines deleted...]
-      <c r="G68" s="310"/>
+      <c r="A67" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A68" s="114"/>
+      <c r="B68" s="114"/>
+      <c r="C68" s="114"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
     </row>
     <row r="69" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A69" s="317"/>
+      <c r="A69" s="119"/>
     </row>
     <row r="70" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A70" s="56"/>
+      <c r="A70" s="114"/>
     </row>
     <row r="71" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A71" s="56"/>
+      <c r="A71" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E50:G50"/>
     <mergeCell ref="E54:G54"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="C26:E28"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1306FD1-BE34-4AB4-8E63-8F8E8CC0E0E2}">
   <sheetPr codeName="Sheet64"/>
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="96" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="98" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="16384" width="9" style="57"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.625" style="121" customWidth="1"/>
+    <col min="9" max="17" width="14.625" style="121" customWidth="1"/>
+    <col min="18" max="18" width="16.125" style="120" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.75" style="120" customWidth="1"/>
+    <col min="20" max="20" width="9" style="120"/>
+    <col min="21" max="21" width="9" style="120" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="120"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A1" s="57"/>
-      <c r="B1" s="57"/>
+      <c r="A1" s="120"/>
+      <c r="B1" s="120"/>
     </row>
     <row r="2" spans="1:19" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="192" t="s">
-[...8 lines deleted...]
-      <c r="Q2" s="339"/>
+      <c r="A2" s="122" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="122"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="123" t="s">
+        <v>2</v>
+      </c>
+      <c r="P2" s="124"/>
+      <c r="Q2" s="125"/>
     </row>
     <row r="3" spans="1:19" ht="13.5" customHeight="1">
-      <c r="A3" s="478"/>
-[...6 lines deleted...]
-      <c r="H3" s="484" t="s">
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="369"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="383" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
+    </row>
+    <row r="4" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="371"/>
+      <c r="G4" s="372"/>
+      <c r="H4" s="378"/>
+      <c r="I4" s="384" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="127"/>
+      <c r="K4" s="127"/>
+      <c r="L4" s="127"/>
+      <c r="M4" s="127"/>
+      <c r="N4" s="384" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="127"/>
+      <c r="P4" s="127"/>
+      <c r="Q4" s="127"/>
+    </row>
+    <row r="5" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A5" s="371"/>
+      <c r="B5" s="371"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="371"/>
+      <c r="G5" s="372"/>
+      <c r="H5" s="378"/>
+      <c r="I5" s="381"/>
+      <c r="J5" s="385" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="385" t="s">
         <v>47</v>
       </c>
-      <c r="I3" s="340"/>
-[...18 lines deleted...]
-      <c r="I4" s="485" t="s">
+      <c r="L5" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="128"/>
+      <c r="N5" s="381"/>
+      <c r="O5" s="377" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="380" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q5" s="129"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A6" s="371"/>
+      <c r="B6" s="371"/>
+      <c r="C6" s="371"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="371"/>
+      <c r="F6" s="371"/>
+      <c r="G6" s="372"/>
+      <c r="H6" s="378"/>
+      <c r="I6" s="381"/>
+      <c r="J6" s="386"/>
+      <c r="K6" s="386"/>
+      <c r="L6" s="387"/>
+      <c r="M6" s="130" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="381"/>
+      <c r="O6" s="378"/>
+      <c r="P6" s="381"/>
+      <c r="Q6" s="131" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A7" s="373"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="373"/>
+      <c r="D7" s="373"/>
+      <c r="E7" s="373"/>
+      <c r="F7" s="373"/>
+      <c r="G7" s="374"/>
+      <c r="H7" s="379"/>
+      <c r="I7" s="382"/>
+      <c r="J7" s="379"/>
+      <c r="K7" s="379"/>
+      <c r="L7" s="382"/>
+      <c r="M7" s="350" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="382"/>
+      <c r="O7" s="379"/>
+      <c r="P7" s="382"/>
+      <c r="Q7" s="351" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="9.75" customHeight="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
+      <c r="C8" s="132"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q8" s="134" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="17.25" customHeight="1">
+      <c r="A9" s="360" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="361"/>
+      <c r="C9" s="361"/>
+      <c r="D9" s="361"/>
+      <c r="E9" s="361"/>
+      <c r="F9" s="361"/>
+      <c r="G9" s="362"/>
+      <c r="H9" s="135">
+        <v>28630409741</v>
+      </c>
+      <c r="I9" s="135">
+        <v>28394948124</v>
+      </c>
+      <c r="J9" s="135">
+        <v>422724998</v>
+      </c>
+      <c r="K9" s="135">
+        <v>19721377</v>
+      </c>
+      <c r="L9" s="135">
+        <v>27952501749</v>
+      </c>
+      <c r="M9" s="135">
+        <v>20594427865</v>
+      </c>
+      <c r="N9" s="136">
+        <v>235461618</v>
+      </c>
+      <c r="O9" s="135">
+        <v>77701275</v>
+      </c>
+      <c r="P9" s="135">
+        <v>157760343</v>
+      </c>
+      <c r="Q9" s="135">
+        <v>109865180</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="28"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="137">
+        <v>22133890261</v>
+      </c>
+      <c r="I10" s="137">
+        <v>21952710357</v>
+      </c>
+      <c r="J10" s="137">
+        <v>193802297</v>
+      </c>
+      <c r="K10" s="137">
+        <v>6081528</v>
+      </c>
+      <c r="L10" s="137">
+        <v>21752826532</v>
+      </c>
+      <c r="M10" s="137">
+        <v>20199529569</v>
+      </c>
+      <c r="N10" s="137">
+        <v>181179904</v>
+      </c>
+      <c r="O10" s="137">
+        <v>61213923</v>
+      </c>
+      <c r="P10" s="137">
+        <v>119965981</v>
+      </c>
+      <c r="Q10" s="137">
+        <v>108996036</v>
+      </c>
+      <c r="R10" s="138"/>
+      <c r="S10" s="139"/>
+    </row>
+    <row r="11" spans="1:19" ht="15" customHeight="1">
+      <c r="B11" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="137">
+        <v>16284630008</v>
+      </c>
+      <c r="I11" s="137">
+        <v>16160822352</v>
+      </c>
+      <c r="J11" s="137">
+        <v>66919513</v>
+      </c>
+      <c r="K11" s="137">
+        <v>6081528</v>
+      </c>
+      <c r="L11" s="137">
+        <v>16087821311</v>
+      </c>
+      <c r="M11" s="137">
+        <v>9888752263</v>
+      </c>
+      <c r="N11" s="137">
+        <v>123807656</v>
+      </c>
+      <c r="O11" s="137">
+        <v>40746942</v>
+      </c>
+      <c r="P11" s="137">
+        <v>83060714</v>
+      </c>
+      <c r="Q11" s="137">
+        <v>64524492</v>
+      </c>
+      <c r="R11" s="138"/>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1">
+      <c r="B12" s="36"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="137">
+        <v>5849260252</v>
+      </c>
+      <c r="I12" s="137">
+        <v>5791888005</v>
+      </c>
+      <c r="J12" s="137">
+        <v>126882784</v>
+      </c>
+      <c r="K12" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="137">
+        <v>5665005221</v>
+      </c>
+      <c r="M12" s="137">
+        <v>10310777306</v>
+      </c>
+      <c r="N12" s="137">
+        <v>57372247</v>
+      </c>
+      <c r="O12" s="137">
+        <v>20466981</v>
+      </c>
+      <c r="P12" s="137">
+        <v>36905266</v>
+      </c>
+      <c r="Q12" s="137">
+        <v>44471544</v>
+      </c>
+      <c r="R12" s="138"/>
+    </row>
+    <row r="13" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B13" s="36"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="141">
+        <v>17763364076</v>
+      </c>
+      <c r="I13" s="141">
+        <v>17583283653</v>
+      </c>
+      <c r="J13" s="141">
+        <v>192037393</v>
+      </c>
+      <c r="K13" s="141">
+        <v>6081528</v>
+      </c>
+      <c r="L13" s="141">
+        <v>17385164732</v>
+      </c>
+      <c r="M13" s="141">
+        <v>17777266780</v>
+      </c>
+      <c r="N13" s="141">
+        <v>180080423</v>
+      </c>
+      <c r="O13" s="141">
+        <v>60974379</v>
+      </c>
+      <c r="P13" s="141">
+        <v>119106044</v>
+      </c>
+      <c r="Q13" s="141">
+        <v>107919366</v>
+      </c>
+      <c r="R13" s="138"/>
+      <c r="S13" s="139"/>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1">
+      <c r="A14" s="348"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="348"/>
+      <c r="D14" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="121"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="137">
+        <v>12873204604</v>
+      </c>
+      <c r="I14" s="137">
+        <v>12750344389</v>
+      </c>
+      <c r="J14" s="137">
+        <v>65759551</v>
+      </c>
+      <c r="K14" s="137">
+        <v>6081528</v>
+      </c>
+      <c r="L14" s="137">
+        <v>12678503311</v>
+      </c>
+      <c r="M14" s="137">
+        <v>8241006853</v>
+      </c>
+      <c r="N14" s="137">
+        <v>122860214</v>
+      </c>
+      <c r="O14" s="137">
+        <v>40561189</v>
+      </c>
+      <c r="P14" s="137">
+        <v>82299025</v>
+      </c>
+      <c r="Q14" s="137">
+        <v>63619361</v>
+      </c>
+      <c r="R14" s="138"/>
+    </row>
+    <row r="15" spans="1:19" ht="15" customHeight="1">
+      <c r="B15" s="36"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="142">
+        <v>4890159473</v>
+      </c>
+      <c r="I15" s="142">
+        <v>4832939264</v>
+      </c>
+      <c r="J15" s="142">
+        <v>126277842</v>
+      </c>
+      <c r="K15" s="143" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="142">
+        <v>4706661421</v>
+      </c>
+      <c r="M15" s="142">
+        <v>9536259927</v>
+      </c>
+      <c r="N15" s="142">
+        <v>57220209</v>
+      </c>
+      <c r="O15" s="142">
+        <v>20413190</v>
+      </c>
+      <c r="P15" s="142">
+        <v>36807019</v>
+      </c>
+      <c r="Q15" s="142">
+        <v>44300005</v>
+      </c>
+      <c r="R15" s="138"/>
+    </row>
+    <row r="16" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="348"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="348"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="137">
+        <v>4370526184</v>
+      </c>
+      <c r="I16" s="137">
+        <v>4369426704</v>
+      </c>
+      <c r="J16" s="137">
+        <v>1764904</v>
+      </c>
+      <c r="K16" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="137">
+        <v>4367661800</v>
+      </c>
+      <c r="M16" s="137">
+        <v>2422262790</v>
+      </c>
+      <c r="N16" s="137">
+        <v>1099480</v>
+      </c>
+      <c r="O16" s="137">
+        <v>239544</v>
+      </c>
+      <c r="P16" s="137">
+        <v>859937</v>
+      </c>
+      <c r="Q16" s="137">
+        <v>1076670</v>
+      </c>
+      <c r="R16" s="138"/>
+      <c r="S16" s="139"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1">
+      <c r="B17" s="36"/>
+      <c r="D17" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="137">
+        <v>3411425405</v>
+      </c>
+      <c r="I17" s="137">
+        <v>3410477963</v>
+      </c>
+      <c r="J17" s="137">
+        <v>1159963</v>
+      </c>
+      <c r="K17" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="137">
+        <v>3409318000</v>
+      </c>
+      <c r="M17" s="137">
+        <v>1647745411</v>
+      </c>
+      <c r="N17" s="137">
+        <v>947442</v>
+      </c>
+      <c r="O17" s="137">
+        <v>185753</v>
+      </c>
+      <c r="P17" s="137">
+        <v>761689</v>
+      </c>
+      <c r="Q17" s="137">
+        <v>905131</v>
+      </c>
+      <c r="R17" s="138"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1">
+      <c r="A18" s="348"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="348"/>
+      <c r="D18" s="49"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="137">
+        <v>959100780</v>
+      </c>
+      <c r="I18" s="137">
+        <v>958948742</v>
+      </c>
+      <c r="J18" s="137">
+        <v>604942</v>
+      </c>
+      <c r="K18" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="137">
+        <v>958343800</v>
+      </c>
+      <c r="M18" s="144">
+        <v>774517379</v>
+      </c>
+      <c r="N18" s="137">
+        <v>152038</v>
+      </c>
+      <c r="O18" s="137">
+        <v>53790</v>
+      </c>
+      <c r="P18" s="137">
+        <v>98247</v>
+      </c>
+      <c r="Q18" s="137">
+        <v>171539</v>
+      </c>
+      <c r="R18" s="138"/>
+    </row>
+    <row r="19" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="36"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="145">
+        <v>19501375554</v>
+      </c>
+      <c r="I19" s="145">
+        <v>19329859218</v>
+      </c>
+      <c r="J19" s="145">
+        <v>164342143</v>
+      </c>
+      <c r="K19" s="145">
+        <v>5988245</v>
+      </c>
+      <c r="L19" s="145">
+        <v>19159528831</v>
+      </c>
+      <c r="M19" s="145">
+        <v>11304244776</v>
+      </c>
+      <c r="N19" s="145">
+        <v>171516336</v>
+      </c>
+      <c r="O19" s="145">
+        <v>60800259</v>
+      </c>
+      <c r="P19" s="145">
+        <v>110716077</v>
+      </c>
+      <c r="Q19" s="145">
+        <v>75433179</v>
+      </c>
+      <c r="R19" s="138"/>
+      <c r="S19" s="139"/>
+    </row>
+    <row r="20" spans="1:19" ht="15" customHeight="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="137">
+        <v>15333552421</v>
+      </c>
+      <c r="I20" s="137">
+        <v>15215294420</v>
+      </c>
+      <c r="J20" s="137">
+        <v>52852759</v>
+      </c>
+      <c r="K20" s="137">
+        <v>5988245</v>
+      </c>
+      <c r="L20" s="137">
+        <v>15156453416</v>
+      </c>
+      <c r="M20" s="137">
+        <v>7799219971</v>
+      </c>
+      <c r="N20" s="137">
+        <v>118258001</v>
+      </c>
+      <c r="O20" s="137">
+        <v>40548663</v>
+      </c>
+      <c r="P20" s="137">
+        <v>77709337</v>
+      </c>
+      <c r="Q20" s="137">
+        <v>48401909</v>
+      </c>
+      <c r="R20" s="138"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" customHeight="1">
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="137">
+        <v>4167823133</v>
+      </c>
+      <c r="I21" s="137">
+        <v>4114564798</v>
+      </c>
+      <c r="J21" s="137">
+        <v>111489384</v>
+      </c>
+      <c r="K21" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="137">
+        <v>4003075414</v>
+      </c>
+      <c r="M21" s="137">
+        <v>3505024805</v>
+      </c>
+      <c r="N21" s="137">
+        <v>53258335</v>
+      </c>
+      <c r="O21" s="137">
+        <v>20251596</v>
+      </c>
+      <c r="P21" s="137">
+        <v>33006739</v>
+      </c>
+      <c r="Q21" s="137">
+        <v>27031270</v>
+      </c>
+      <c r="R21" s="138"/>
+    </row>
+    <row r="22" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="49"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="141">
+        <v>15450341670</v>
+      </c>
+      <c r="I22" s="141">
+        <v>15279809471</v>
+      </c>
+      <c r="J22" s="141">
+        <v>162991681</v>
+      </c>
+      <c r="K22" s="141">
+        <v>5988245</v>
+      </c>
+      <c r="L22" s="141">
+        <v>15110829545</v>
+      </c>
+      <c r="M22" s="141">
+        <v>9335619217</v>
+      </c>
+      <c r="N22" s="141">
+        <v>170532200</v>
+      </c>
+      <c r="O22" s="141">
+        <v>60560716</v>
+      </c>
+      <c r="P22" s="141">
+        <v>109971484</v>
+      </c>
+      <c r="Q22" s="141">
+        <v>74744169</v>
+      </c>
+      <c r="R22" s="138"/>
+      <c r="S22" s="139"/>
+    </row>
+    <row r="23" spans="1:19" ht="15" customHeight="1">
+      <c r="A23" s="348"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="348"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="137">
+        <v>12062009233</v>
+      </c>
+      <c r="I23" s="137">
+        <v>11944596283</v>
+      </c>
+      <c r="J23" s="137">
+        <v>51955721</v>
+      </c>
+      <c r="K23" s="137">
+        <v>5988245</v>
+      </c>
+      <c r="L23" s="137">
+        <v>11886652317</v>
+      </c>
+      <c r="M23" s="137">
+        <v>6339338041</v>
+      </c>
+      <c r="N23" s="137">
+        <v>117412950</v>
+      </c>
+      <c r="O23" s="137">
+        <v>40362910</v>
+      </c>
+      <c r="P23" s="137">
+        <v>77050039</v>
+      </c>
+      <c r="Q23" s="137">
+        <v>47819386</v>
+      </c>
+      <c r="R23" s="138"/>
+    </row>
+    <row r="24" spans="1:19" ht="15" customHeight="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="142">
+        <v>3388332438</v>
+      </c>
+      <c r="I24" s="142">
+        <v>3335213188</v>
+      </c>
+      <c r="J24" s="142">
+        <v>111035960</v>
+      </c>
+      <c r="K24" s="143" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="142">
+        <v>3224177228</v>
+      </c>
+      <c r="M24" s="142">
+        <v>2996281176</v>
+      </c>
+      <c r="N24" s="142">
+        <v>53119250</v>
+      </c>
+      <c r="O24" s="142">
+        <v>20197805</v>
+      </c>
+      <c r="P24" s="142">
+        <v>32921444</v>
+      </c>
+      <c r="Q24" s="142">
+        <v>26924783</v>
+      </c>
+      <c r="R24" s="138"/>
+    </row>
+    <row r="25" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="348"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="137">
+        <v>4051033884</v>
+      </c>
+      <c r="I25" s="137">
+        <v>4050049747</v>
+      </c>
+      <c r="J25" s="137">
+        <v>1350461</v>
+      </c>
+      <c r="K25" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L25" s="137">
+        <v>4048699286</v>
+      </c>
+      <c r="M25" s="137">
+        <v>1968625559</v>
+      </c>
+      <c r="N25" s="137">
+        <v>984136</v>
+      </c>
+      <c r="O25" s="137">
+        <v>239544</v>
+      </c>
+      <c r="P25" s="137">
+        <v>744593</v>
+      </c>
+      <c r="Q25" s="137">
+        <v>689010</v>
+      </c>
+      <c r="R25" s="138"/>
+      <c r="S25" s="139"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" customHeight="1">
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="137">
+        <v>3271543188</v>
+      </c>
+      <c r="I26" s="137">
+        <v>3270698137</v>
+      </c>
+      <c r="J26" s="137">
+        <v>897037</v>
+      </c>
+      <c r="K26" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="137">
+        <v>3269801100</v>
+      </c>
+      <c r="M26" s="137">
+        <v>1459881930</v>
+      </c>
+      <c r="N26" s="137">
+        <v>845051</v>
+      </c>
+      <c r="O26" s="137">
+        <v>185753</v>
+      </c>
+      <c r="P26" s="137">
+        <v>659298</v>
+      </c>
+      <c r="Q26" s="137">
+        <v>582523</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="15" customHeight="1">
+      <c r="A27" s="348"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="49"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="137">
+        <v>779490695</v>
+      </c>
+      <c r="I27" s="137">
+        <v>779351610</v>
+      </c>
+      <c r="J27" s="137">
+        <v>453424</v>
+      </c>
+      <c r="K27" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L27" s="137">
+        <v>778898186</v>
+      </c>
+      <c r="M27" s="144">
+        <v>508743629</v>
+      </c>
+      <c r="N27" s="137">
+        <v>139085</v>
+      </c>
+      <c r="O27" s="137">
+        <v>53790</v>
+      </c>
+      <c r="P27" s="137">
+        <v>85295</v>
+      </c>
+      <c r="Q27" s="137">
+        <v>106487</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B28" s="36"/>
+      <c r="C28" s="363" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="364"/>
+      <c r="E28" s="364"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="145">
+        <v>2632514707</v>
+      </c>
+      <c r="I28" s="145">
+        <v>2622851139</v>
+      </c>
+      <c r="J28" s="145">
+        <v>29460154</v>
+      </c>
+      <c r="K28" s="145">
+        <v>93283</v>
+      </c>
+      <c r="L28" s="145">
+        <v>2593297702</v>
+      </c>
+      <c r="M28" s="145">
+        <v>8895284793</v>
+      </c>
+      <c r="N28" s="145">
+        <v>9663568</v>
+      </c>
+      <c r="O28" s="145">
+        <v>413664</v>
+      </c>
+      <c r="P28" s="145">
+        <v>9249904</v>
+      </c>
+      <c r="Q28" s="145">
+        <v>33562858</v>
+      </c>
+      <c r="R28" s="146"/>
+      <c r="S28" s="139"/>
+    </row>
+    <row r="29" spans="1:19" ht="15" customHeight="1">
+      <c r="B29" s="36"/>
+      <c r="C29" s="365"/>
+      <c r="D29" s="366"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="137">
+        <v>951077588</v>
+      </c>
+      <c r="I29" s="137">
+        <v>945527932</v>
+      </c>
+      <c r="J29" s="137">
+        <v>14066755</v>
+      </c>
+      <c r="K29" s="137">
+        <v>93283</v>
+      </c>
+      <c r="L29" s="137">
+        <v>931367894</v>
+      </c>
+      <c r="M29" s="137">
+        <v>2089532292</v>
+      </c>
+      <c r="N29" s="137">
+        <v>5549655</v>
+      </c>
+      <c r="O29" s="137">
+        <v>198279</v>
+      </c>
+      <c r="P29" s="137">
+        <v>5351377</v>
+      </c>
+      <c r="Q29" s="137">
+        <v>16122583</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="15" customHeight="1">
+      <c r="A30" s="348"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="365"/>
+      <c r="D30" s="366"/>
+      <c r="E30" s="366"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="137">
+        <v>1681437119</v>
+      </c>
+      <c r="I30" s="137">
+        <v>1677323207</v>
+      </c>
+      <c r="J30" s="137">
+        <v>15393400</v>
+      </c>
+      <c r="K30" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="137">
+        <v>1661929807</v>
+      </c>
+      <c r="M30" s="137">
+        <v>6805752501</v>
+      </c>
+      <c r="N30" s="137">
+        <v>4113912</v>
+      </c>
+      <c r="O30" s="137">
+        <v>215385</v>
+      </c>
+      <c r="P30" s="137">
+        <v>3898527</v>
+      </c>
+      <c r="Q30" s="137">
+        <v>17440274</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="141">
+        <v>2313022406</v>
+      </c>
+      <c r="I31" s="141">
+        <v>2303474182</v>
+      </c>
+      <c r="J31" s="141">
+        <v>29045712</v>
+      </c>
+      <c r="K31" s="141">
+        <v>93283</v>
+      </c>
+      <c r="L31" s="141">
+        <v>2274335188</v>
+      </c>
+      <c r="M31" s="141">
+        <v>8441647563</v>
+      </c>
+      <c r="N31" s="141">
+        <v>9548224</v>
+      </c>
+      <c r="O31" s="141">
+        <v>413664</v>
+      </c>
+      <c r="P31" s="141">
+        <v>9134560</v>
+      </c>
+      <c r="Q31" s="141">
+        <v>33175197</v>
+      </c>
+      <c r="R31" s="138"/>
+      <c r="S31" s="139"/>
+    </row>
+    <row r="32" spans="1:19" ht="15" customHeight="1">
+      <c r="A32" s="348"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="348"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="137">
+        <v>811195371</v>
+      </c>
+      <c r="I32" s="137">
+        <v>805748107</v>
+      </c>
+      <c r="J32" s="137">
+        <v>13803829</v>
+      </c>
+      <c r="K32" s="137">
+        <v>93283</v>
+      </c>
+      <c r="L32" s="137">
+        <v>791850994</v>
+      </c>
+      <c r="M32" s="137">
+        <v>1901668812</v>
+      </c>
+      <c r="N32" s="137">
+        <v>5447264</v>
+      </c>
+      <c r="O32" s="137">
+        <v>198279</v>
+      </c>
+      <c r="P32" s="137">
+        <v>5248986</v>
+      </c>
+      <c r="Q32" s="137">
+        <v>15799975</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="15" customHeight="1">
+      <c r="A33" s="348"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="142">
+        <v>1501827035</v>
+      </c>
+      <c r="I33" s="142">
+        <v>1497726076</v>
+      </c>
+      <c r="J33" s="142">
+        <v>15241882</v>
+      </c>
+      <c r="K33" s="143" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="142">
+        <v>1482484194</v>
+      </c>
+      <c r="M33" s="142">
+        <v>6539978751</v>
+      </c>
+      <c r="N33" s="142">
+        <v>4100959</v>
+      </c>
+      <c r="O33" s="142">
+        <v>215385</v>
+      </c>
+      <c r="P33" s="142">
+        <v>3885575</v>
+      </c>
+      <c r="Q33" s="142">
+        <v>17375222</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="348"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="49"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="137">
+        <v>319492301</v>
+      </c>
+      <c r="I34" s="137">
+        <v>319376957</v>
+      </c>
+      <c r="J34" s="137">
+        <v>414443</v>
+      </c>
+      <c r="K34" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L34" s="137">
+        <v>318962514</v>
+      </c>
+      <c r="M34" s="137">
+        <v>453637231</v>
+      </c>
+      <c r="N34" s="137">
+        <v>115344</v>
+      </c>
+      <c r="O34" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="P34" s="137">
+        <v>115344</v>
+      </c>
+      <c r="Q34" s="137">
+        <v>387661</v>
+      </c>
+      <c r="R34" s="138"/>
+      <c r="S34" s="139"/>
+    </row>
+    <row r="35" spans="1:19" ht="15" customHeight="1">
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="137">
+        <v>139882217</v>
+      </c>
+      <c r="I35" s="137">
+        <v>139779825</v>
+      </c>
+      <c r="J35" s="137">
+        <v>262925</v>
+      </c>
+      <c r="K35" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="L35" s="137">
+        <v>139516900</v>
+      </c>
+      <c r="M35" s="137">
+        <v>187863481</v>
+      </c>
+      <c r="N35" s="137">
+        <v>102391</v>
+      </c>
+      <c r="O35" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="P35" s="137">
+        <v>102391</v>
+      </c>
+      <c r="Q35" s="137">
+        <v>322608</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="15" customHeight="1">
+      <c r="A36" s="348"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="137">
+        <v>179610084</v>
+      </c>
+      <c r="I36" s="137">
+        <v>179597131</v>
+      </c>
+      <c r="J36" s="137">
+        <v>151518</v>
+      </c>
+      <c r="K36" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L36" s="137">
+        <v>179445614</v>
+      </c>
+      <c r="M36" s="144">
+        <v>265773750</v>
+      </c>
+      <c r="N36" s="137">
+        <v>12953</v>
+      </c>
+      <c r="O36" s="140" t="s">
+        <v>96</v>
+      </c>
+      <c r="P36" s="137">
+        <v>12953</v>
+      </c>
+      <c r="Q36" s="137">
+        <v>65052</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="147"/>
+      <c r="B37" s="148"/>
+      <c r="C37" s="149"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="150"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="145">
+        <v>393116221</v>
+      </c>
+      <c r="I37" s="145">
+        <v>391504615</v>
+      </c>
+      <c r="J37" s="145">
+        <v>25966959</v>
+      </c>
+      <c r="K37" s="145">
+        <v>1505201</v>
+      </c>
+      <c r="L37" s="145">
+        <v>364032455</v>
+      </c>
+      <c r="M37" s="145">
+        <v>321633154</v>
+      </c>
+      <c r="N37" s="145">
+        <v>1611606</v>
+      </c>
+      <c r="O37" s="145">
+        <v>892295</v>
+      </c>
+      <c r="P37" s="145">
+        <v>719312</v>
+      </c>
+      <c r="Q37" s="145">
+        <v>868093</v>
+      </c>
+      <c r="S37" s="139"/>
+    </row>
+    <row r="38" spans="1:19" ht="15" customHeight="1">
+      <c r="A38" s="28"/>
+      <c r="B38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="151"/>
+      <c r="D38" s="121"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="137">
+        <v>279426518</v>
+      </c>
+      <c r="I38" s="137">
+        <v>278267185</v>
+      </c>
+      <c r="J38" s="137">
+        <v>17796502</v>
+      </c>
+      <c r="K38" s="137">
+        <v>1505201</v>
+      </c>
+      <c r="L38" s="137">
+        <v>258965482</v>
+      </c>
+      <c r="M38" s="137">
+        <v>208962966</v>
+      </c>
+      <c r="N38" s="137">
+        <v>1159333</v>
+      </c>
+      <c r="O38" s="137">
+        <v>623172</v>
+      </c>
+      <c r="P38" s="137">
+        <v>536161</v>
+      </c>
+      <c r="Q38" s="137">
+        <v>604260</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="15" customHeight="1">
+      <c r="A39" s="147"/>
+      <c r="B39" s="152"/>
+      <c r="C39" s="151"/>
+      <c r="D39" s="153"/>
+      <c r="E39" s="153"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="137">
+        <v>113689703</v>
+      </c>
+      <c r="I39" s="137">
+        <v>113237430</v>
+      </c>
+      <c r="J39" s="137">
+        <v>8170457</v>
+      </c>
+      <c r="K39" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L39" s="137">
+        <v>105066973</v>
+      </c>
+      <c r="M39" s="137">
+        <v>112670189</v>
+      </c>
+      <c r="N39" s="137">
+        <v>452273</v>
+      </c>
+      <c r="O39" s="137">
+        <v>269122</v>
+      </c>
+      <c r="P39" s="137">
+        <v>183151</v>
+      </c>
+      <c r="Q39" s="137">
+        <v>263833</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="147"/>
+      <c r="B40" s="152"/>
+      <c r="C40" s="151"/>
+      <c r="D40" s="154" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="69"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="155"/>
+      <c r="H40" s="156">
+        <v>391917324</v>
+      </c>
+      <c r="I40" s="156">
+        <v>390387898</v>
+      </c>
+      <c r="J40" s="156">
+        <v>25966959</v>
+      </c>
+      <c r="K40" s="156">
+        <v>388484</v>
+      </c>
+      <c r="L40" s="156">
+        <v>364032455</v>
+      </c>
+      <c r="M40" s="156">
+        <v>321633154</v>
+      </c>
+      <c r="N40" s="156">
+        <v>1529427</v>
+      </c>
+      <c r="O40" s="156">
+        <v>875908</v>
+      </c>
+      <c r="P40" s="156">
+        <v>653519</v>
+      </c>
+      <c r="Q40" s="156">
+        <v>819163</v>
+      </c>
+      <c r="S40" s="139"/>
+    </row>
+    <row r="41" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="147"/>
+      <c r="B41" s="152"/>
+      <c r="C41" s="151"/>
+      <c r="D41" s="157"/>
+      <c r="E41" s="158"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="137">
+        <v>78202534</v>
+      </c>
+      <c r="I41" s="137">
+        <v>77723911</v>
+      </c>
+      <c r="J41" s="137">
+        <v>7197901</v>
+      </c>
+      <c r="K41" s="137">
+        <v>84414</v>
+      </c>
+      <c r="L41" s="137">
+        <v>70441596</v>
+      </c>
+      <c r="M41" s="137">
+        <v>82179795</v>
+      </c>
+      <c r="N41" s="137">
+        <v>478624</v>
+      </c>
+      <c r="O41" s="137">
+        <v>275178</v>
+      </c>
+      <c r="P41" s="137">
+        <v>203446</v>
+      </c>
+      <c r="Q41" s="137">
+        <v>286623</v>
+      </c>
+      <c r="S41" s="139"/>
+    </row>
+    <row r="42" spans="1:19" ht="15" customHeight="1">
+      <c r="A42" s="159"/>
+      <c r="B42" s="160"/>
+      <c r="C42" s="161"/>
+      <c r="D42" s="162"/>
+      <c r="E42" s="163" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="137">
+        <v>63433056</v>
+      </c>
+      <c r="I42" s="137">
+        <v>63089540</v>
+      </c>
+      <c r="J42" s="137">
+        <v>5511482</v>
+      </c>
+      <c r="K42" s="137">
+        <v>84414</v>
+      </c>
+      <c r="L42" s="137">
+        <v>57493645</v>
+      </c>
+      <c r="M42" s="137">
+        <v>59818596</v>
+      </c>
+      <c r="N42" s="137">
+        <v>343516</v>
+      </c>
+      <c r="O42" s="137">
+        <v>186810</v>
+      </c>
+      <c r="P42" s="137">
+        <v>156706</v>
+      </c>
+      <c r="Q42" s="137">
+        <v>203090</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="15" customHeight="1">
+      <c r="A43" s="147"/>
+      <c r="B43" s="152"/>
+      <c r="C43" s="151"/>
+      <c r="D43" s="157"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="137">
+        <v>14769478</v>
+      </c>
+      <c r="I43" s="137">
+        <v>14634371</v>
+      </c>
+      <c r="J43" s="137">
+        <v>1686419</v>
+      </c>
+      <c r="K43" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L43" s="137">
+        <v>12947952</v>
+      </c>
+      <c r="M43" s="137">
+        <v>22361199</v>
+      </c>
+      <c r="N43" s="137">
+        <v>135108</v>
+      </c>
+      <c r="O43" s="137">
+        <v>88368</v>
+      </c>
+      <c r="P43" s="137">
+        <v>46740</v>
+      </c>
+      <c r="Q43" s="137">
+        <v>83533</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="147"/>
+      <c r="B44" s="152"/>
+      <c r="C44" s="151"/>
+      <c r="D44" s="157"/>
+      <c r="E44" s="157"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="141">
+        <v>182331532</v>
+      </c>
+      <c r="I44" s="141">
+        <v>181475506</v>
+      </c>
+      <c r="J44" s="141">
+        <v>12407922</v>
+      </c>
+      <c r="K44" s="141">
+        <v>231924</v>
+      </c>
+      <c r="L44" s="141">
+        <v>168835660</v>
+      </c>
+      <c r="M44" s="141">
+        <v>239453359</v>
+      </c>
+      <c r="N44" s="141">
+        <v>856026</v>
+      </c>
+      <c r="O44" s="141">
+        <v>511797</v>
+      </c>
+      <c r="P44" s="141">
+        <v>344229</v>
+      </c>
+      <c r="Q44" s="141">
+        <v>532540</v>
+      </c>
+      <c r="S44" s="139"/>
+    </row>
+    <row r="45" spans="1:19" ht="15" customHeight="1">
+      <c r="A45" s="159"/>
+      <c r="B45" s="160"/>
+      <c r="C45" s="161"/>
+      <c r="D45" s="162"/>
+      <c r="E45" s="163" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="137">
+        <v>129382894</v>
+      </c>
+      <c r="I45" s="137">
+        <v>128771679</v>
+      </c>
+      <c r="J45" s="137">
+        <v>8110691</v>
+      </c>
+      <c r="K45" s="137">
+        <v>231924</v>
+      </c>
+      <c r="L45" s="137">
+        <v>120429064</v>
+      </c>
+      <c r="M45" s="137">
+        <v>149144369</v>
+      </c>
+      <c r="N45" s="137">
+        <v>611215</v>
+      </c>
+      <c r="O45" s="137">
+        <v>360087</v>
+      </c>
+      <c r="P45" s="137">
+        <v>251127</v>
+      </c>
+      <c r="Q45" s="137">
+        <v>361808</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" ht="15" customHeight="1">
+      <c r="A46" s="147"/>
+      <c r="B46" s="152"/>
+      <c r="C46" s="151"/>
+      <c r="D46" s="157"/>
+      <c r="E46" s="164"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="142">
+        <v>52948638</v>
+      </c>
+      <c r="I46" s="142">
+        <v>52703827</v>
+      </c>
+      <c r="J46" s="142">
+        <v>4297231</v>
+      </c>
+      <c r="K46" s="143" t="s">
+        <v>95</v>
+      </c>
+      <c r="L46" s="142">
+        <v>48406596</v>
+      </c>
+      <c r="M46" s="142">
+        <v>90308990</v>
+      </c>
+      <c r="N46" s="142">
+        <v>244811</v>
+      </c>
+      <c r="O46" s="142">
+        <v>151709</v>
+      </c>
+      <c r="P46" s="142">
+        <v>93102</v>
+      </c>
+      <c r="Q46" s="142">
+        <v>170732</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A47" s="147"/>
+      <c r="B47" s="152"/>
+      <c r="C47" s="151"/>
+      <c r="D47" s="157"/>
+      <c r="E47" s="157"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="137">
+        <v>131383258</v>
+      </c>
+      <c r="I47" s="137">
+        <v>131188481</v>
+      </c>
+      <c r="J47" s="137">
+        <v>6361137</v>
+      </c>
+      <c r="K47" s="137">
+        <v>72146</v>
+      </c>
+      <c r="L47" s="137">
+        <v>124755198</v>
+      </c>
+      <c r="M47" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="N47" s="137">
+        <v>194777</v>
+      </c>
+      <c r="O47" s="137">
+        <v>88934</v>
+      </c>
+      <c r="P47" s="137">
+        <v>105843</v>
+      </c>
+      <c r="Q47" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="S47" s="139"/>
+    </row>
+    <row r="48" spans="1:19" ht="15" customHeight="1">
+      <c r="A48" s="159"/>
+      <c r="B48" s="160"/>
+      <c r="C48" s="161"/>
+      <c r="D48" s="162"/>
+      <c r="E48" s="163" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" s="37"/>
+      <c r="G48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="137">
+        <v>85426939</v>
+      </c>
+      <c r="I48" s="137">
+        <v>85289248</v>
+      </c>
+      <c r="J48" s="137">
+        <v>4174329</v>
+      </c>
+      <c r="K48" s="137">
+        <v>72146</v>
+      </c>
+      <c r="L48" s="137">
+        <v>81042774</v>
+      </c>
+      <c r="M48" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="N48" s="137">
+        <v>137690</v>
+      </c>
+      <c r="O48" s="137">
+        <v>64372</v>
+      </c>
+      <c r="P48" s="137">
+        <v>73318</v>
+      </c>
+      <c r="Q48" s="140" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" ht="15" customHeight="1">
+      <c r="A49" s="147"/>
+      <c r="B49" s="152"/>
+      <c r="C49" s="151"/>
+      <c r="D49" s="165"/>
+      <c r="E49" s="164"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="142">
+        <v>45956319</v>
+      </c>
+      <c r="I49" s="142">
+        <v>45899232</v>
+      </c>
+      <c r="J49" s="142">
+        <v>2186808</v>
+      </c>
+      <c r="K49" s="143" t="s">
+        <v>95</v>
+      </c>
+      <c r="L49" s="142">
+        <v>43712425</v>
+      </c>
+      <c r="M49" s="166" t="s">
+        <v>97</v>
+      </c>
+      <c r="N49" s="142">
+        <v>57087</v>
+      </c>
+      <c r="O49" s="142">
+        <v>24562</v>
+      </c>
+      <c r="P49" s="142">
+        <v>32525</v>
+      </c>
+      <c r="Q49" s="143" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A50" s="147"/>
+      <c r="B50" s="167"/>
+      <c r="C50" s="151"/>
+      <c r="D50" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="168"/>
+      <c r="F50" s="124"/>
+      <c r="G50" s="169"/>
+      <c r="H50" s="136">
+        <v>1198897</v>
+      </c>
+      <c r="I50" s="136">
+        <v>1116717</v>
+      </c>
+      <c r="J50" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="K50" s="136">
+        <v>1116717</v>
+      </c>
+      <c r="L50" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="M50" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="N50" s="136">
+        <v>82180</v>
+      </c>
+      <c r="O50" s="136">
+        <v>16387</v>
+      </c>
+      <c r="P50" s="136">
+        <v>65793</v>
+      </c>
+      <c r="Q50" s="136">
+        <v>48930</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="28"/>
+      <c r="B51" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="149"/>
+      <c r="D51" s="150"/>
+      <c r="E51" s="171"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="145">
+        <v>6100485046</v>
+      </c>
+      <c r="I51" s="145">
+        <v>6047875542</v>
+      </c>
+      <c r="J51" s="145">
+        <v>200160482</v>
+      </c>
+      <c r="K51" s="145">
+        <v>12072298</v>
+      </c>
+      <c r="L51" s="145">
+        <v>5835642762</v>
+      </c>
+      <c r="M51" s="145">
+        <v>73265141</v>
+      </c>
+      <c r="N51" s="145">
+        <v>52609504</v>
+      </c>
+      <c r="O51" s="145">
+        <v>15534454</v>
+      </c>
+      <c r="P51" s="145">
+        <v>37075050</v>
+      </c>
+      <c r="Q51" s="145">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" ht="18" customHeight="1">
+      <c r="A52" s="28"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="172"/>
+      <c r="E52" s="375" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" s="375"/>
+      <c r="G52" s="376"/>
+      <c r="H52" s="137"/>
+      <c r="I52" s="137"/>
+      <c r="J52" s="137"/>
+      <c r="K52" s="173">
+        <v>7197487</v>
+      </c>
+      <c r="L52" s="137"/>
+      <c r="M52" s="137"/>
+      <c r="N52" s="173">
+        <v>278189</v>
+      </c>
+      <c r="O52" s="173">
+        <v>122888</v>
+      </c>
+      <c r="P52" s="173">
+        <v>155301</v>
+      </c>
+      <c r="Q52" s="174" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="147"/>
+      <c r="B53" s="152"/>
+      <c r="C53" s="151"/>
+      <c r="D53" s="175"/>
+      <c r="E53" s="161"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="141">
+        <v>6073034006</v>
+      </c>
+      <c r="I53" s="141">
+        <v>6021010375</v>
+      </c>
+      <c r="J53" s="141">
+        <v>198037854</v>
+      </c>
+      <c r="K53" s="141">
+        <v>12021009</v>
+      </c>
+      <c r="L53" s="141">
+        <v>5810951512</v>
+      </c>
+      <c r="M53" s="141">
+        <v>57674539</v>
+      </c>
+      <c r="N53" s="141">
+        <v>52023631</v>
+      </c>
+      <c r="O53" s="141">
+        <v>15230708</v>
+      </c>
+      <c r="P53" s="141">
+        <v>36792923</v>
+      </c>
+      <c r="Q53" s="141">
+        <v>1051</v>
+      </c>
+      <c r="S53" s="139"/>
+    </row>
+    <row r="54" spans="1:19" ht="15" customHeight="1">
+      <c r="A54" s="147"/>
+      <c r="B54" s="152"/>
+      <c r="C54" s="151"/>
+      <c r="D54" s="157" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" s="161"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="137">
+        <v>28361174</v>
+      </c>
+      <c r="I54" s="137">
+        <v>28216947</v>
+      </c>
+      <c r="J54" s="137">
+        <v>445501</v>
+      </c>
+      <c r="K54" s="140" t="s">
+        <v>95</v>
+      </c>
+      <c r="L54" s="137">
+        <v>27771446</v>
+      </c>
+      <c r="M54" s="176">
+        <v>1156982</v>
+      </c>
+      <c r="N54" s="137">
+        <v>144227</v>
+      </c>
+      <c r="O54" s="137">
+        <v>27287</v>
+      </c>
+      <c r="P54" s="137">
+        <v>116941</v>
+      </c>
+      <c r="Q54" s="140" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="15" customHeight="1">
+      <c r="A55" s="147"/>
+      <c r="B55" s="152"/>
+      <c r="C55" s="151"/>
+      <c r="D55" s="177"/>
+      <c r="E55" s="161"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="137">
+        <v>6044672832</v>
+      </c>
+      <c r="I55" s="137">
+        <v>5992793429</v>
+      </c>
+      <c r="J55" s="137">
+        <v>197592353</v>
+      </c>
+      <c r="K55" s="137">
+        <v>12021009</v>
+      </c>
+      <c r="L55" s="137">
+        <v>5783180066</v>
+      </c>
+      <c r="M55" s="137">
+        <v>56517558</v>
+      </c>
+      <c r="N55" s="137">
+        <v>51879404</v>
+      </c>
+      <c r="O55" s="137">
+        <v>15203421</v>
+      </c>
+      <c r="P55" s="137">
+        <v>36675983</v>
+      </c>
+      <c r="Q55" s="137">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" ht="18" customHeight="1">
+      <c r="A56" s="147"/>
+      <c r="B56" s="152"/>
+      <c r="C56" s="151"/>
+      <c r="D56" s="178"/>
+      <c r="E56" s="375" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="375"/>
+      <c r="G56" s="376"/>
+      <c r="H56" s="142"/>
+      <c r="I56" s="142"/>
+      <c r="J56" s="142"/>
+      <c r="K56" s="179">
+        <v>7173431</v>
+      </c>
+      <c r="L56" s="142"/>
+      <c r="M56" s="142"/>
+      <c r="N56" s="179">
+        <v>270891</v>
+      </c>
+      <c r="O56" s="179">
+        <v>120669</v>
+      </c>
+      <c r="P56" s="179">
+        <v>150222</v>
+      </c>
+      <c r="Q56" s="180" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="147"/>
+      <c r="B57" s="152"/>
+      <c r="C57" s="151"/>
+      <c r="D57" s="157" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="161"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="137">
+        <v>8215037</v>
+      </c>
+      <c r="I57" s="137">
+        <v>7737503</v>
+      </c>
+      <c r="J57" s="137">
+        <v>1579097</v>
+      </c>
+      <c r="K57" s="137">
+        <v>34865</v>
+      </c>
+      <c r="L57" s="137">
+        <v>6123541</v>
+      </c>
+      <c r="M57" s="137">
+        <v>15590602</v>
+      </c>
+      <c r="N57" s="137">
+        <v>477534</v>
+      </c>
+      <c r="O57" s="137">
+        <v>272959</v>
+      </c>
+      <c r="P57" s="137">
+        <v>204575</v>
+      </c>
+      <c r="Q57" s="140" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" ht="18" customHeight="1">
+      <c r="A58" s="147"/>
+      <c r="B58" s="152"/>
+      <c r="C58" s="151"/>
+      <c r="D58" s="178"/>
+      <c r="E58" s="375" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" s="375"/>
+      <c r="G58" s="376"/>
+      <c r="H58" s="137"/>
+      <c r="I58" s="137"/>
+      <c r="J58" s="137"/>
+      <c r="K58" s="173">
+        <v>15422</v>
+      </c>
+      <c r="L58" s="137"/>
+      <c r="M58" s="137"/>
+      <c r="N58" s="174" t="s">
+        <v>96</v>
+      </c>
+      <c r="O58" s="174" t="s">
+        <v>96</v>
+      </c>
+      <c r="P58" s="174" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q58" s="174" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A59" s="147"/>
+      <c r="B59" s="152"/>
+      <c r="C59" s="151"/>
+      <c r="D59" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="161"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="141">
+        <v>19236003</v>
+      </c>
+      <c r="I59" s="141">
+        <v>19127664</v>
+      </c>
+      <c r="J59" s="181">
+        <v>543531</v>
+      </c>
+      <c r="K59" s="141">
+        <v>16424</v>
+      </c>
+      <c r="L59" s="141">
+        <v>18567708</v>
+      </c>
+      <c r="M59" s="182" t="s">
+        <v>97</v>
+      </c>
+      <c r="N59" s="141">
+        <v>108339</v>
+      </c>
+      <c r="O59" s="141">
+        <v>30787</v>
+      </c>
+      <c r="P59" s="141">
+        <v>77552</v>
+      </c>
+      <c r="Q59" s="182" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" ht="18" customHeight="1">
+      <c r="A60" s="147"/>
+      <c r="B60" s="152"/>
+      <c r="C60" s="151"/>
+      <c r="D60" s="178"/>
+      <c r="E60" s="375" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60" s="375"/>
+      <c r="G60" s="376"/>
+      <c r="H60" s="142"/>
+      <c r="I60" s="142"/>
+      <c r="J60" s="142"/>
+      <c r="K60" s="183">
+        <v>8635</v>
+      </c>
+      <c r="L60" s="142"/>
+      <c r="M60" s="142"/>
+      <c r="N60" s="183">
+        <v>7299</v>
+      </c>
+      <c r="O60" s="183">
+        <v>2219</v>
+      </c>
+      <c r="P60" s="183">
+        <v>5079</v>
+      </c>
+      <c r="Q60" s="180" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="159"/>
+      <c r="B61" s="184"/>
+      <c r="C61" s="185"/>
+      <c r="D61" s="186" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="59"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="187"/>
+      <c r="H61" s="188">
+        <v>6093009369</v>
+      </c>
+      <c r="I61" s="136">
+        <v>6040678054</v>
+      </c>
+      <c r="J61" s="189">
+        <v>200160482</v>
+      </c>
+      <c r="K61" s="136">
+        <v>4874810</v>
+      </c>
+      <c r="L61" s="190">
+        <v>5835642762</v>
+      </c>
+      <c r="M61" s="189">
+        <v>73265141</v>
+      </c>
+      <c r="N61" s="136">
+        <v>52331315</v>
+      </c>
+      <c r="O61" s="136">
+        <v>15411566</v>
+      </c>
+      <c r="P61" s="136">
+        <v>36919749</v>
+      </c>
+      <c r="Q61" s="136">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A62" s="191"/>
+      <c r="B62" s="192" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="193"/>
+      <c r="D62" s="193"/>
+      <c r="E62" s="193"/>
+      <c r="F62" s="193"/>
+      <c r="G62" s="194"/>
+      <c r="H62" s="195">
+        <v>2918213</v>
+      </c>
+      <c r="I62" s="195">
+        <v>2857610</v>
+      </c>
+      <c r="J62" s="195">
+        <v>2795260</v>
+      </c>
+      <c r="K62" s="195">
+        <v>62350</v>
+      </c>
+      <c r="L62" s="196" t="s">
+        <v>97</v>
+      </c>
+      <c r="M62" s="196" t="s">
+        <v>97</v>
+      </c>
+      <c r="N62" s="195">
+        <v>60604</v>
+      </c>
+      <c r="O62" s="195">
+        <v>60604</v>
+      </c>
+      <c r="P62" s="196" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q62" s="196" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A63" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="114"/>
+      <c r="P63" s="197"/>
+      <c r="Q63" s="197"/>
+    </row>
+    <row r="64" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A64" s="342" t="s">
+        <v>99</v>
+      </c>
+      <c r="B64" s="114"/>
+      <c r="P64" s="197"/>
+      <c r="Q64" s="197"/>
+    </row>
+    <row r="65" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A65" s="114" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" s="114"/>
+      <c r="P65" s="197"/>
+      <c r="Q65" s="197"/>
+    </row>
+    <row r="66" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A66" s="114" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="124"/>
+      <c r="C66" s="124"/>
+      <c r="D66" s="124"/>
+      <c r="E66" s="124"/>
+      <c r="F66" s="124"/>
+      <c r="G66" s="124"/>
+      <c r="H66" s="35"/>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+      <c r="L66" s="117"/>
+      <c r="M66" s="35"/>
+      <c r="N66" s="35"/>
+      <c r="O66" s="198"/>
+      <c r="P66" s="120"/>
+      <c r="Q66" s="120"/>
+    </row>
+    <row r="67" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A67" s="114" t="s">
         <v>57</v>
       </c>
-      <c r="J4" s="341"/>
-[...3 lines deleted...]
-      <c r="N4" s="485" t="s">
+      <c r="B67" s="124"/>
+      <c r="C67" s="124"/>
+      <c r="D67" s="124"/>
+      <c r="E67" s="124"/>
+      <c r="F67" s="124"/>
+      <c r="G67" s="124"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="35"/>
+      <c r="L67" s="117"/>
+      <c r="M67" s="35"/>
+      <c r="N67" s="35"/>
+      <c r="O67" s="198"/>
+      <c r="P67" s="120"/>
+      <c r="Q67" s="120"/>
+    </row>
+    <row r="68" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A68" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="B68" s="114"/>
+      <c r="P68" s="197"/>
+      <c r="Q68" s="197"/>
+    </row>
+    <row r="69" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A69" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="O4" s="341"/>
-[...24 lines deleted...]
-      <c r="O5" s="465" t="s">
+      <c r="B69" s="114"/>
+      <c r="P69" s="197"/>
+      <c r="Q69" s="197"/>
+    </row>
+    <row r="70" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A70" s="114" t="s">
         <v>59</v>
       </c>
-      <c r="P5" s="468" t="s">
-[...2436 lines deleted...]
-      <c r="Q70" s="68"/>
+      <c r="B70" s="199"/>
+      <c r="C70" s="199"/>
+      <c r="D70" s="199"/>
+      <c r="E70" s="199"/>
+      <c r="F70" s="199"/>
+      <c r="H70" s="200"/>
+      <c r="I70" s="200"/>
+      <c r="J70" s="200"/>
+      <c r="K70" s="200"/>
+      <c r="L70" s="197"/>
+      <c r="M70" s="197"/>
+      <c r="N70" s="200"/>
+      <c r="O70" s="200"/>
+      <c r="P70" s="197"/>
+      <c r="Q70" s="197"/>
     </row>
     <row r="71" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A71" s="400"/>
-[...14 lines deleted...]
-      <c r="Q71" s="68"/>
+      <c r="A71" s="114"/>
+      <c r="B71" s="199"/>
+      <c r="C71" s="199"/>
+      <c r="D71" s="199"/>
+      <c r="E71" s="199"/>
+      <c r="F71" s="199"/>
+      <c r="H71" s="200"/>
+      <c r="I71" s="200"/>
+      <c r="J71" s="200"/>
+      <c r="K71" s="200"/>
+      <c r="L71" s="197"/>
+      <c r="M71" s="197"/>
+      <c r="N71" s="200"/>
+      <c r="O71" s="200"/>
+      <c r="P71" s="197"/>
+      <c r="Q71" s="197"/>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A72" s="400"/>
-[...14 lines deleted...]
-      <c r="Q72" s="68"/>
+      <c r="A72" s="114"/>
+      <c r="B72" s="199"/>
+      <c r="C72" s="199"/>
+      <c r="D72" s="199"/>
+      <c r="E72" s="199"/>
+      <c r="F72" s="199"/>
+      <c r="H72" s="200"/>
+      <c r="I72" s="200"/>
+      <c r="J72" s="200"/>
+      <c r="K72" s="200"/>
+      <c r="L72" s="197"/>
+      <c r="M72" s="197"/>
+      <c r="N72" s="200"/>
+      <c r="O72" s="200"/>
+      <c r="P72" s="197"/>
+      <c r="Q72" s="197"/>
     </row>
     <row r="73" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A73" s="403"/>
-[...14 lines deleted...]
-      <c r="Q73" s="68"/>
+      <c r="A73" s="199"/>
+      <c r="B73" s="199"/>
+      <c r="C73" s="199"/>
+      <c r="D73" s="199"/>
+      <c r="E73" s="199"/>
+      <c r="F73" s="199"/>
+      <c r="H73" s="200"/>
+      <c r="I73" s="200"/>
+      <c r="J73" s="200"/>
+      <c r="K73" s="200"/>
+      <c r="L73" s="197"/>
+      <c r="M73" s="197"/>
+      <c r="N73" s="200"/>
+      <c r="O73" s="200"/>
+      <c r="P73" s="197"/>
+      <c r="Q73" s="197"/>
     </row>
     <row r="74" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A74" s="403"/>
-[...14 lines deleted...]
-      <c r="Q74" s="68"/>
+      <c r="A74" s="199"/>
+      <c r="B74" s="199"/>
+      <c r="C74" s="199"/>
+      <c r="D74" s="199"/>
+      <c r="E74" s="199"/>
+      <c r="F74" s="199"/>
+      <c r="H74" s="200"/>
+      <c r="I74" s="200"/>
+      <c r="J74" s="200"/>
+      <c r="K74" s="200"/>
+      <c r="L74" s="197"/>
+      <c r="M74" s="197"/>
+      <c r="N74" s="200"/>
+      <c r="O74" s="200"/>
+      <c r="P74" s="197"/>
+      <c r="Q74" s="197"/>
     </row>
     <row r="75" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A75" s="403"/>
-[...14 lines deleted...]
-      <c r="Q75" s="68"/>
+      <c r="A75" s="199"/>
+      <c r="B75" s="199"/>
+      <c r="C75" s="199"/>
+      <c r="D75" s="199"/>
+      <c r="E75" s="199"/>
+      <c r="F75" s="199"/>
+      <c r="H75" s="200"/>
+      <c r="I75" s="200"/>
+      <c r="J75" s="200"/>
+      <c r="K75" s="200"/>
+      <c r="L75" s="197"/>
+      <c r="M75" s="197"/>
+      <c r="N75" s="200"/>
+      <c r="O75" s="200"/>
+      <c r="P75" s="197"/>
+      <c r="Q75" s="197"/>
     </row>
     <row r="76" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A76" s="403"/>
-[...14 lines deleted...]
-      <c r="Q76" s="68"/>
+      <c r="A76" s="199"/>
+      <c r="B76" s="199"/>
+      <c r="C76" s="199"/>
+      <c r="D76" s="199"/>
+      <c r="E76" s="199"/>
+      <c r="F76" s="199"/>
+      <c r="H76" s="200"/>
+      <c r="I76" s="200"/>
+      <c r="J76" s="200"/>
+      <c r="K76" s="200"/>
+      <c r="L76" s="197"/>
+      <c r="M76" s="197"/>
+      <c r="N76" s="200"/>
+      <c r="O76" s="200"/>
+      <c r="P76" s="197"/>
+      <c r="Q76" s="197"/>
     </row>
     <row r="77" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A77" s="403"/>
-[...14 lines deleted...]
-      <c r="Q77" s="68"/>
+      <c r="A77" s="199"/>
+      <c r="B77" s="199"/>
+      <c r="C77" s="199"/>
+      <c r="D77" s="199"/>
+      <c r="E77" s="199"/>
+      <c r="F77" s="199"/>
+      <c r="H77" s="200"/>
+      <c r="I77" s="200"/>
+      <c r="J77" s="200"/>
+      <c r="K77" s="200"/>
+      <c r="L77" s="197"/>
+      <c r="M77" s="197"/>
+      <c r="N77" s="200"/>
+      <c r="O77" s="200"/>
+      <c r="P77" s="197"/>
+      <c r="Q77" s="197"/>
     </row>
     <row r="78" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A78" s="403"/>
-[...14 lines deleted...]
-      <c r="Q78" s="68"/>
+      <c r="A78" s="199"/>
+      <c r="B78" s="199"/>
+      <c r="C78" s="199"/>
+      <c r="D78" s="199"/>
+      <c r="E78" s="199"/>
+      <c r="F78" s="199"/>
+      <c r="H78" s="200"/>
+      <c r="I78" s="200"/>
+      <c r="J78" s="200"/>
+      <c r="K78" s="200"/>
+      <c r="L78" s="197"/>
+      <c r="M78" s="197"/>
+      <c r="N78" s="200"/>
+      <c r="O78" s="200"/>
+      <c r="P78" s="197"/>
+      <c r="Q78" s="197"/>
     </row>
     <row r="79" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A79" s="403"/>
-[...14 lines deleted...]
-      <c r="Q79" s="68"/>
+      <c r="A79" s="199"/>
+      <c r="B79" s="199"/>
+      <c r="C79" s="199"/>
+      <c r="D79" s="199"/>
+      <c r="E79" s="199"/>
+      <c r="F79" s="199"/>
+      <c r="H79" s="200"/>
+      <c r="I79" s="200"/>
+      <c r="J79" s="200"/>
+      <c r="K79" s="200"/>
+      <c r="L79" s="197"/>
+      <c r="M79" s="197"/>
+      <c r="N79" s="200"/>
+      <c r="O79" s="200"/>
+      <c r="P79" s="197"/>
+      <c r="Q79" s="197"/>
     </row>
     <row r="80" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A80" s="403"/>
-[...14 lines deleted...]
-      <c r="Q80" s="68"/>
+      <c r="A80" s="199"/>
+      <c r="B80" s="199"/>
+      <c r="C80" s="199"/>
+      <c r="D80" s="199"/>
+      <c r="E80" s="199"/>
+      <c r="F80" s="199"/>
+      <c r="H80" s="200"/>
+      <c r="I80" s="200"/>
+      <c r="J80" s="200"/>
+      <c r="K80" s="200"/>
+      <c r="L80" s="197"/>
+      <c r="M80" s="197"/>
+      <c r="N80" s="200"/>
+      <c r="O80" s="200"/>
+      <c r="P80" s="197"/>
+      <c r="Q80" s="197"/>
     </row>
     <row r="81" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A81" s="403"/>
-[...14 lines deleted...]
-      <c r="Q81" s="68"/>
+      <c r="A81" s="199"/>
+      <c r="B81" s="199"/>
+      <c r="C81" s="199"/>
+      <c r="D81" s="199"/>
+      <c r="E81" s="199"/>
+      <c r="F81" s="199"/>
+      <c r="H81" s="200"/>
+      <c r="I81" s="200"/>
+      <c r="J81" s="200"/>
+      <c r="K81" s="200"/>
+      <c r="L81" s="197"/>
+      <c r="M81" s="197"/>
+      <c r="N81" s="200"/>
+      <c r="O81" s="200"/>
+      <c r="P81" s="197"/>
+      <c r="Q81" s="197"/>
     </row>
     <row r="82" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A82" s="403"/>
-[...14 lines deleted...]
-      <c r="Q82" s="68"/>
+      <c r="A82" s="199"/>
+      <c r="B82" s="199"/>
+      <c r="C82" s="199"/>
+      <c r="D82" s="199"/>
+      <c r="E82" s="199"/>
+      <c r="F82" s="199"/>
+      <c r="H82" s="200"/>
+      <c r="I82" s="200"/>
+      <c r="J82" s="200"/>
+      <c r="K82" s="200"/>
+      <c r="L82" s="197"/>
+      <c r="M82" s="197"/>
+      <c r="N82" s="200"/>
+      <c r="O82" s="200"/>
+      <c r="P82" s="197"/>
+      <c r="Q82" s="197"/>
     </row>
     <row r="83" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A83" s="403"/>
-[...14 lines deleted...]
-      <c r="Q83" s="68"/>
+      <c r="A83" s="199"/>
+      <c r="B83" s="199"/>
+      <c r="C83" s="199"/>
+      <c r="D83" s="199"/>
+      <c r="E83" s="199"/>
+      <c r="F83" s="199"/>
+      <c r="H83" s="200"/>
+      <c r="I83" s="200"/>
+      <c r="J83" s="200"/>
+      <c r="K83" s="200"/>
+      <c r="L83" s="197"/>
+      <c r="M83" s="197"/>
+      <c r="N83" s="200"/>
+      <c r="O83" s="200"/>
+      <c r="P83" s="197"/>
+      <c r="Q83" s="197"/>
     </row>
     <row r="84" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A84" s="403"/>
-[...14 lines deleted...]
-      <c r="Q84" s="68"/>
+      <c r="A84" s="199"/>
+      <c r="B84" s="199"/>
+      <c r="C84" s="199"/>
+      <c r="D84" s="199"/>
+      <c r="E84" s="199"/>
+      <c r="F84" s="199"/>
+      <c r="H84" s="200"/>
+      <c r="I84" s="200"/>
+      <c r="J84" s="200"/>
+      <c r="K84" s="200"/>
+      <c r="L84" s="197"/>
+      <c r="M84" s="197"/>
+      <c r="N84" s="200"/>
+      <c r="O84" s="200"/>
+      <c r="P84" s="197"/>
+      <c r="Q84" s="197"/>
     </row>
     <row r="85" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A85" s="400"/>
-      <c r="B85" s="400"/>
+      <c r="A85" s="114"/>
+      <c r="B85" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="E58:G58"/>
     <mergeCell ref="E60:G60"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C28:E30"/>
     <mergeCell ref="E52:G52"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="A3:G7"/>
     <mergeCell ref="H3:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50590D52-9EC4-4573-BF0F-85F42577F485}">
   <sheetPr codeName="Sheet65"/>
   <dimension ref="A1:R72"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="4" width="1.625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="19" max="16384" width="9" style="3"/>
+    <col min="1" max="4" width="1.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="1.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.625" style="50" customWidth="1"/>
+    <col min="9" max="17" width="14.625" style="50" customWidth="1"/>
+    <col min="18" max="18" width="10.625" style="50" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1">
-      <c r="A1" s="57"/>
-      <c r="B1" s="57"/>
+      <c r="A1" s="120"/>
+      <c r="B1" s="120"/>
     </row>
     <row r="2" spans="1:18" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="124" t="s">
-[...9 lines deleted...]
-      <c r="R2" s="59"/>
+      <c r="A2" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="201" t="s">
+        <v>2</v>
+      </c>
+      <c r="P2" s="202"/>
+      <c r="Q2" s="203"/>
+      <c r="R2" s="202"/>
     </row>
     <row r="3" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A3" s="457"/>
-[...6 lines deleted...]
-      <c r="H3" s="441" t="s">
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="369"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="353" t="s">
         <v>61</v>
       </c>
-      <c r="I3" s="495"/>
-[...8 lines deleted...]
-      <c r="R3" s="43"/>
+      <c r="I3" s="391"/>
+      <c r="J3" s="391"/>
+      <c r="K3" s="391"/>
+      <c r="L3" s="391"/>
+      <c r="M3" s="391"/>
+      <c r="N3" s="391"/>
+      <c r="O3" s="391"/>
+      <c r="P3" s="391"/>
+      <c r="Q3" s="391"/>
+      <c r="R3" s="6"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A4" s="459"/>
-[...20 lines deleted...]
-      <c r="R4" s="43"/>
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="371"/>
+      <c r="G4" s="372"/>
+      <c r="H4" s="354"/>
+      <c r="I4" s="356" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="204"/>
+      <c r="K4" s="204"/>
+      <c r="L4" s="204"/>
+      <c r="M4" s="204"/>
+      <c r="N4" s="356" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="204"/>
+      <c r="P4" s="204"/>
+      <c r="Q4" s="204"/>
+      <c r="R4" s="6"/>
     </row>
     <row r="5" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A5" s="459"/>
-[...8 lines deleted...]
-      <c r="J5" s="489" t="s">
+      <c r="A5" s="371"/>
+      <c r="B5" s="371"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="371"/>
+      <c r="G5" s="372"/>
+      <c r="H5" s="354"/>
+      <c r="I5" s="389"/>
+      <c r="J5" s="392" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="392" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="205"/>
+      <c r="N5" s="389"/>
+      <c r="O5" s="394" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="388" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q5" s="206"/>
+      <c r="R5" s="6"/>
+    </row>
+    <row r="6" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A6" s="371"/>
+      <c r="B6" s="371"/>
+      <c r="C6" s="371"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="371"/>
+      <c r="F6" s="371"/>
+      <c r="G6" s="372"/>
+      <c r="H6" s="354"/>
+      <c r="I6" s="389"/>
+      <c r="J6" s="393"/>
+      <c r="K6" s="393"/>
+      <c r="L6" s="387"/>
+      <c r="M6" s="207" t="s">
+        <v>62</v>
+      </c>
+      <c r="N6" s="389"/>
+      <c r="O6" s="354"/>
+      <c r="P6" s="389"/>
+      <c r="Q6" s="208" t="s">
+        <v>62</v>
+      </c>
+      <c r="R6" s="6"/>
+    </row>
+    <row r="7" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A7" s="373"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="373"/>
+      <c r="D7" s="373"/>
+      <c r="E7" s="373"/>
+      <c r="F7" s="373"/>
+      <c r="G7" s="374"/>
+      <c r="H7" s="355"/>
+      <c r="I7" s="390"/>
+      <c r="J7" s="355"/>
+      <c r="K7" s="355"/>
+      <c r="L7" s="382"/>
+      <c r="M7" s="350" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="390"/>
+      <c r="O7" s="355"/>
+      <c r="P7" s="390"/>
+      <c r="Q7" s="351" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="209"/>
+    </row>
+    <row r="8" spans="1:18" ht="9.75" customHeight="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="30"/>
+      <c r="C8" s="210"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q8" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="R8" s="209"/>
+    </row>
+    <row r="9" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A9" s="360" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="361"/>
+      <c r="C9" s="361"/>
+      <c r="D9" s="361"/>
+      <c r="E9" s="361"/>
+      <c r="F9" s="361"/>
+      <c r="G9" s="362"/>
+      <c r="H9" s="212">
+        <v>111173</v>
+      </c>
+      <c r="I9" s="212">
+        <v>111065</v>
+      </c>
+      <c r="J9" s="213">
+        <v>88197</v>
+      </c>
+      <c r="K9" s="213">
+        <v>162960</v>
+      </c>
+      <c r="L9" s="213">
+        <v>111302</v>
+      </c>
+      <c r="M9" s="213">
+        <v>47216</v>
+      </c>
+      <c r="N9" s="214">
+        <v>128966</v>
+      </c>
+      <c r="O9" s="213">
+        <v>143569</v>
+      </c>
+      <c r="P9" s="213">
+        <v>125266</v>
+      </c>
+      <c r="Q9" s="213">
+        <v>51424</v>
+      </c>
+      <c r="R9" s="215"/>
+    </row>
+    <row r="10" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="28"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="216">
+        <v>116045</v>
+      </c>
+      <c r="I10" s="216">
+        <v>115916</v>
+      </c>
+      <c r="J10" s="217">
+        <v>89490</v>
+      </c>
+      <c r="K10" s="217">
+        <v>223454</v>
+      </c>
+      <c r="L10" s="217">
+        <v>116066</v>
+      </c>
+      <c r="M10" s="217">
+        <v>55884</v>
+      </c>
+      <c r="N10" s="216">
+        <v>138465</v>
+      </c>
+      <c r="O10" s="217">
+        <v>163693</v>
+      </c>
+      <c r="P10" s="217">
+        <v>132985</v>
+      </c>
+      <c r="Q10" s="218">
+        <v>63307</v>
+      </c>
+      <c r="R10" s="200"/>
+    </row>
+    <row r="11" spans="1:18" ht="15" customHeight="1">
+      <c r="A11" s="28"/>
+      <c r="B11" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="216">
+        <v>152822</v>
+      </c>
+      <c r="I11" s="216">
+        <v>152801</v>
+      </c>
+      <c r="J11" s="217">
+        <v>106481</v>
+      </c>
+      <c r="K11" s="217">
+        <v>223454</v>
+      </c>
+      <c r="L11" s="217">
+        <v>152961</v>
+      </c>
+      <c r="M11" s="217">
+        <v>58229</v>
+      </c>
+      <c r="N11" s="216">
+        <v>155764</v>
+      </c>
+      <c r="O11" s="217">
+        <v>189941</v>
+      </c>
+      <c r="P11" s="217">
+        <v>148392</v>
+      </c>
+      <c r="Q11" s="218">
+        <v>64877</v>
+      </c>
+      <c r="R11" s="200"/>
+    </row>
+    <row r="12" spans="1:18" ht="15" customHeight="1">
+      <c r="A12" s="28"/>
+      <c r="B12" s="36"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="216">
+        <v>83506</v>
+      </c>
+      <c r="I12" s="216">
+        <v>83362</v>
+      </c>
+      <c r="J12" s="217">
+        <v>82543</v>
+      </c>
+      <c r="K12" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="217">
+        <v>83369</v>
+      </c>
+      <c r="M12" s="217">
+        <v>53806</v>
+      </c>
+      <c r="N12" s="216">
+        <v>114872</v>
+      </c>
+      <c r="O12" s="217">
+        <v>128374</v>
+      </c>
+      <c r="P12" s="217">
+        <v>111912</v>
+      </c>
+      <c r="Q12" s="218">
+        <v>61159</v>
+      </c>
+      <c r="R12" s="200"/>
+    </row>
+    <row r="13" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="28"/>
+      <c r="B13" s="36"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="220">
+        <v>112972</v>
+      </c>
+      <c r="I13" s="220">
+        <v>112802</v>
+      </c>
+      <c r="J13" s="221">
+        <v>89463</v>
+      </c>
+      <c r="K13" s="221">
+        <v>223454</v>
+      </c>
+      <c r="L13" s="221">
+        <v>112953</v>
+      </c>
+      <c r="M13" s="221">
+        <v>57106</v>
+      </c>
+      <c r="N13" s="220">
+        <v>138673</v>
+      </c>
+      <c r="O13" s="221">
+        <v>163941</v>
+      </c>
+      <c r="P13" s="221">
+        <v>133161</v>
+      </c>
+      <c r="Q13" s="222">
+        <v>63300</v>
+      </c>
+      <c r="R13" s="200"/>
+    </row>
+    <row r="14" spans="1:18" ht="15" customHeight="1">
+      <c r="A14" s="349"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="348"/>
+      <c r="D14" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="K5" s="489" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="485" t="s">
+      <c r="E14" s="50"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="216">
+        <v>151237</v>
+      </c>
+      <c r="I14" s="216">
+        <v>151193</v>
+      </c>
+      <c r="J14" s="217">
+        <v>106639</v>
+      </c>
+      <c r="K14" s="217">
+        <v>223454</v>
+      </c>
+      <c r="L14" s="217">
+        <v>151378</v>
+      </c>
+      <c r="M14" s="217">
+        <v>59634</v>
+      </c>
+      <c r="N14" s="216">
+        <v>156242</v>
+      </c>
+      <c r="O14" s="217">
+        <v>190407</v>
+      </c>
+      <c r="P14" s="217">
+        <v>148819</v>
+      </c>
+      <c r="Q14" s="218">
+        <v>64884</v>
+      </c>
+      <c r="R14" s="200"/>
+    </row>
+    <row r="15" spans="1:18" ht="15" customHeight="1">
+      <c r="A15" s="28"/>
+      <c r="B15" s="36"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="223">
+        <v>82445</v>
+      </c>
+      <c r="I15" s="223">
+        <v>82281</v>
+      </c>
+      <c r="J15" s="224">
+        <v>82540</v>
+      </c>
+      <c r="K15" s="225" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="224">
+        <v>82278</v>
+      </c>
+      <c r="M15" s="224">
+        <v>55089</v>
+      </c>
+      <c r="N15" s="223">
+        <v>114933</v>
+      </c>
+      <c r="O15" s="224">
+        <v>128462</v>
+      </c>
+      <c r="P15" s="224">
+        <v>111966</v>
+      </c>
+      <c r="Q15" s="226">
+        <v>61155</v>
+      </c>
+      <c r="R15" s="200"/>
+    </row>
+    <row r="16" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="349"/>
+      <c r="B16" s="48"/>
+      <c r="C16" s="348"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="216">
+        <v>135362</v>
+      </c>
+      <c r="I16" s="216">
+        <v>135369</v>
+      </c>
+      <c r="J16" s="217">
+        <v>92442</v>
+      </c>
+      <c r="K16" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="217">
+        <v>135385</v>
+      </c>
+      <c r="M16" s="227">
+        <v>48298</v>
+      </c>
+      <c r="N16" s="216">
+        <v>115507</v>
+      </c>
+      <c r="O16" s="217">
+        <v>118118</v>
+      </c>
+      <c r="P16" s="217">
+        <v>115192</v>
+      </c>
+      <c r="Q16" s="218">
+        <v>64042</v>
+      </c>
+      <c r="R16" s="200"/>
+    </row>
+    <row r="17" spans="1:18" ht="15" customHeight="1">
+      <c r="A17" s="28"/>
+      <c r="B17" s="36"/>
+      <c r="D17" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="260"/>
-[...66 lines deleted...]
-      <c r="H8" s="62" t="s">
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="216">
+        <v>159833</v>
+      </c>
+      <c r="I17" s="216">
+        <v>159853</v>
+      </c>
+      <c r="J17" s="217">
+        <v>98235</v>
+      </c>
+      <c r="K17" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="217">
+        <v>159876</v>
+      </c>
+      <c r="M17" s="227">
+        <v>52093</v>
+      </c>
+      <c r="N17" s="216">
+        <v>119121</v>
+      </c>
+      <c r="O17" s="217">
+        <v>123835</v>
+      </c>
+      <c r="P17" s="217">
+        <v>118618</v>
+      </c>
+      <c r="Q17" s="218">
+        <v>64413</v>
+      </c>
+      <c r="R17" s="200"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1">
+      <c r="A18" s="349"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="348"/>
+      <c r="D18" s="49"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="216">
+        <v>93556</v>
+      </c>
+      <c r="I18" s="216">
+        <v>93555</v>
+      </c>
+      <c r="J18" s="217">
+        <v>83051</v>
+      </c>
+      <c r="K18" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="217">
+        <v>93559</v>
+      </c>
+      <c r="M18" s="227">
+        <v>41817</v>
+      </c>
+      <c r="N18" s="216">
+        <v>98412</v>
+      </c>
+      <c r="O18" s="217">
+        <v>101876</v>
+      </c>
+      <c r="P18" s="217">
+        <v>97749</v>
+      </c>
+      <c r="Q18" s="218">
+        <v>62152</v>
+      </c>
+      <c r="R18" s="200"/>
+    </row>
+    <row r="19" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="28"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="228">
+        <v>157666</v>
+      </c>
+      <c r="I19" s="228">
+        <v>157644</v>
+      </c>
+      <c r="J19" s="229">
+        <v>128093</v>
+      </c>
+      <c r="K19" s="229">
+        <v>248145</v>
+      </c>
+      <c r="L19" s="229">
+        <v>157829</v>
+      </c>
+      <c r="M19" s="229">
+        <v>58566</v>
+      </c>
+      <c r="N19" s="229">
+        <v>160426</v>
+      </c>
+      <c r="O19" s="229">
+        <v>167450</v>
+      </c>
+      <c r="P19" s="229">
+        <v>158258</v>
+      </c>
+      <c r="Q19" s="230">
+        <v>64131</v>
+      </c>
+      <c r="R19" s="200"/>
+    </row>
+    <row r="20" spans="1:18" ht="15" customHeight="1">
+      <c r="A20" s="28"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="216">
+        <v>177263</v>
+      </c>
+      <c r="I20" s="216">
+        <v>177269</v>
+      </c>
+      <c r="J20" s="217">
+        <v>183700</v>
+      </c>
+      <c r="K20" s="217">
+        <v>248145</v>
+      </c>
+      <c r="L20" s="217">
+        <v>177242</v>
+      </c>
+      <c r="M20" s="217">
+        <v>60218</v>
+      </c>
+      <c r="N20" s="216">
+        <v>176348</v>
+      </c>
+      <c r="O20" s="217">
+        <v>193742</v>
+      </c>
+      <c r="P20" s="217">
+        <v>171401</v>
+      </c>
+      <c r="Q20" s="218">
+        <v>65784</v>
+      </c>
+      <c r="R20" s="200"/>
+    </row>
+    <row r="21" spans="1:18" ht="15" customHeight="1">
+      <c r="A21" s="28"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="216">
+        <v>118294</v>
+      </c>
+      <c r="I21" s="216">
+        <v>118139</v>
+      </c>
+      <c r="J21" s="217">
+        <v>112018</v>
+      </c>
+      <c r="K21" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="217">
+        <v>118235</v>
+      </c>
+      <c r="M21" s="217">
+        <v>55196</v>
+      </c>
+      <c r="N21" s="216">
+        <v>135105</v>
+      </c>
+      <c r="O21" s="217">
+        <v>131671</v>
+      </c>
+      <c r="P21" s="217">
+        <v>136304</v>
+      </c>
+      <c r="Q21" s="218">
+        <v>61369</v>
+      </c>
+      <c r="R21" s="200"/>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A22" s="28"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="49"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="220">
+        <v>158015</v>
+      </c>
+      <c r="I22" s="220">
+        <v>157990</v>
+      </c>
+      <c r="J22" s="221">
+        <v>128074</v>
+      </c>
+      <c r="K22" s="221">
+        <v>248145</v>
+      </c>
+      <c r="L22" s="221">
+        <v>158222</v>
+      </c>
+      <c r="M22" s="221">
+        <v>60422</v>
+      </c>
+      <c r="N22" s="220">
+        <v>160663</v>
+      </c>
+      <c r="O22" s="221">
+        <v>167727</v>
+      </c>
+      <c r="P22" s="221">
+        <v>158475</v>
+      </c>
+      <c r="Q22" s="222">
+        <v>64126</v>
+      </c>
+      <c r="R22" s="200"/>
+    </row>
+    <row r="23" spans="1:18" ht="15" customHeight="1">
+      <c r="A23" s="349"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="348"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="216">
+        <v>178447</v>
+      </c>
+      <c r="I23" s="216">
+        <v>178462</v>
+      </c>
+      <c r="J23" s="217">
+        <v>184704</v>
+      </c>
+      <c r="K23" s="217">
+        <v>248145</v>
+      </c>
+      <c r="L23" s="217">
+        <v>178428</v>
+      </c>
+      <c r="M23" s="217">
+        <v>62061</v>
+      </c>
+      <c r="N23" s="216">
+        <v>176798</v>
+      </c>
+      <c r="O23" s="217">
+        <v>194247</v>
+      </c>
+      <c r="P23" s="217">
+        <v>171809</v>
+      </c>
+      <c r="Q23" s="218">
+        <v>65795</v>
+      </c>
+      <c r="R23" s="231"/>
+    </row>
+    <row r="24" spans="1:18" ht="15" customHeight="1">
+      <c r="A24" s="28"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="223">
+        <v>118857</v>
+      </c>
+      <c r="I24" s="223">
+        <v>118676</v>
+      </c>
+      <c r="J24" s="224">
+        <v>112005</v>
+      </c>
+      <c r="K24" s="225" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="224">
+        <v>118802</v>
+      </c>
+      <c r="M24" s="224">
+        <v>57225</v>
+      </c>
+      <c r="N24" s="223">
+        <v>135194</v>
+      </c>
+      <c r="O24" s="224">
+        <v>131774</v>
+      </c>
+      <c r="P24" s="224">
+        <v>136389</v>
+      </c>
+      <c r="Q24" s="226">
+        <v>61361</v>
+      </c>
+      <c r="R24" s="231"/>
+    </row>
+    <row r="25" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="349"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="49"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="216">
+        <v>156237</v>
+      </c>
+      <c r="I25" s="216">
+        <v>156245</v>
+      </c>
+      <c r="J25" s="217">
+        <v>130404</v>
+      </c>
+      <c r="K25" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L25" s="217">
+        <v>156252</v>
+      </c>
+      <c r="M25" s="227">
+        <v>51119</v>
+      </c>
+      <c r="N25" s="216">
+        <v>131910</v>
+      </c>
+      <c r="O25" s="217">
+        <v>118118</v>
+      </c>
+      <c r="P25" s="217">
+        <v>134535</v>
+      </c>
+      <c r="Q25" s="218">
+        <v>64659</v>
+      </c>
+      <c r="R25" s="200"/>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1">
+      <c r="A26" s="28"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="216">
+        <v>172793</v>
+      </c>
+      <c r="I26" s="216">
+        <v>172807</v>
+      </c>
+      <c r="J26" s="217">
+        <v>139725</v>
+      </c>
+      <c r="K26" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="217">
+        <v>172815</v>
+      </c>
+      <c r="M26" s="227">
+        <v>53342</v>
+      </c>
+      <c r="N26" s="216">
+        <v>136271</v>
+      </c>
+      <c r="O26" s="217">
+        <v>123835</v>
+      </c>
+      <c r="P26" s="217">
+        <v>138349</v>
+      </c>
+      <c r="Q26" s="218">
+        <v>64898</v>
+      </c>
+      <c r="R26" s="200"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1">
+      <c r="A27" s="349"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="49"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="216">
+        <v>115566</v>
+      </c>
+      <c r="I27" s="216">
+        <v>115567</v>
+      </c>
+      <c r="J27" s="217">
+        <v>115199</v>
+      </c>
+      <c r="K27" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L27" s="217">
+        <v>115567</v>
+      </c>
+      <c r="M27" s="227">
+        <v>45660</v>
+      </c>
+      <c r="N27" s="216">
+        <v>111219</v>
+      </c>
+      <c r="O27" s="217">
+        <v>101876</v>
+      </c>
+      <c r="P27" s="217">
+        <v>114156</v>
+      </c>
+      <c r="Q27" s="218">
+        <v>63385</v>
+      </c>
+      <c r="R27" s="200"/>
+    </row>
+    <row r="28" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="28"/>
+      <c r="B28" s="36"/>
+      <c r="C28" s="363" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="364"/>
+      <c r="E28" s="364"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="228">
+        <v>68057</v>
+      </c>
+      <c r="I28" s="228">
+        <v>68026</v>
+      </c>
+      <c r="J28" s="229">
+        <v>33377</v>
+      </c>
+      <c r="K28" s="229">
+        <v>30247</v>
+      </c>
+      <c r="L28" s="229">
+        <v>68208</v>
+      </c>
+      <c r="M28" s="229">
+        <v>52811</v>
+      </c>
+      <c r="N28" s="228">
+        <v>77699</v>
+      </c>
+      <c r="O28" s="229">
+        <v>38091</v>
+      </c>
+      <c r="P28" s="229">
+        <v>78488</v>
+      </c>
+      <c r="Q28" s="230">
+        <v>61530</v>
+      </c>
+      <c r="R28" s="200"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" customHeight="1">
+      <c r="A29" s="28"/>
+      <c r="B29" s="36"/>
+      <c r="C29" s="365"/>
+      <c r="D29" s="366"/>
+      <c r="E29" s="366"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="216">
+        <v>74706</v>
+      </c>
+      <c r="I29" s="216">
+        <v>74659</v>
+      </c>
+      <c r="J29" s="217">
+        <v>41282</v>
+      </c>
+      <c r="K29" s="217">
+        <v>30247</v>
+      </c>
+      <c r="L29" s="217">
+        <v>74944</v>
+      </c>
+      <c r="M29" s="217">
+        <v>51838</v>
+      </c>
+      <c r="N29" s="216">
+        <v>82084</v>
+      </c>
+      <c r="O29" s="217">
+        <v>37897</v>
+      </c>
+      <c r="P29" s="217">
+        <v>82978</v>
+      </c>
+      <c r="Q29" s="218">
+        <v>62299</v>
+      </c>
+      <c r="R29" s="200"/>
+    </row>
+    <row r="30" spans="1:18" ht="15" customHeight="1">
+      <c r="A30" s="349"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="365"/>
+      <c r="D30" s="366"/>
+      <c r="E30" s="366"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="216">
+        <v>65948</v>
+      </c>
+      <c r="I30" s="216">
+        <v>65930</v>
+      </c>
+      <c r="J30" s="217">
+        <v>28407</v>
+      </c>
+      <c r="K30" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="217">
+        <v>66089</v>
+      </c>
+      <c r="M30" s="217">
+        <v>53117</v>
+      </c>
+      <c r="N30" s="216">
+        <v>73738</v>
+      </c>
+      <c r="O30" s="217">
+        <v>38270</v>
+      </c>
+      <c r="P30" s="217">
+        <v>74434</v>
+      </c>
+      <c r="Q30" s="218">
+        <v>60835</v>
+      </c>
+      <c r="R30" s="200"/>
+    </row>
+    <row r="31" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A31" s="28"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="220">
+        <v>68183</v>
+      </c>
+      <c r="I31" s="220">
+        <v>68149</v>
+      </c>
+      <c r="J31" s="221">
+        <v>33236</v>
+      </c>
+      <c r="K31" s="221">
+        <v>30247</v>
+      </c>
+      <c r="L31" s="221">
+        <v>68345</v>
+      </c>
+      <c r="M31" s="221">
+        <v>53839</v>
+      </c>
+      <c r="N31" s="220">
+        <v>77654</v>
+      </c>
+      <c r="O31" s="221">
+        <v>38091</v>
+      </c>
+      <c r="P31" s="221">
+        <v>78451</v>
+      </c>
+      <c r="Q31" s="222">
+        <v>61513</v>
+      </c>
+      <c r="R31" s="200"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1">
+      <c r="A32" s="349"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="348"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="216">
+        <v>74465</v>
+      </c>
+      <c r="I32" s="216">
+        <v>74411</v>
+      </c>
+      <c r="J32" s="217">
+        <v>41161</v>
+      </c>
+      <c r="K32" s="217">
+        <v>30247</v>
+      </c>
+      <c r="L32" s="217">
+        <v>74724</v>
+      </c>
+      <c r="M32" s="217">
+        <v>52757</v>
+      </c>
+      <c r="N32" s="216">
+        <v>82052</v>
+      </c>
+      <c r="O32" s="217">
+        <v>37897</v>
+      </c>
+      <c r="P32" s="217">
+        <v>82963</v>
+      </c>
+      <c r="Q32" s="218">
+        <v>62274</v>
+      </c>
+      <c r="R32" s="231"/>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1">
+      <c r="A33" s="349"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="223">
+        <v>66289</v>
+      </c>
+      <c r="I33" s="223">
+        <v>66271</v>
+      </c>
+      <c r="J33" s="224">
+        <v>28302</v>
+      </c>
+      <c r="K33" s="225" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="224">
+        <v>66440</v>
+      </c>
+      <c r="M33" s="224">
+        <v>54163</v>
+      </c>
+      <c r="N33" s="223">
+        <v>73744</v>
+      </c>
+      <c r="O33" s="224">
+        <v>38270</v>
+      </c>
+      <c r="P33" s="224">
+        <v>74443</v>
+      </c>
+      <c r="Q33" s="226">
+        <v>60838</v>
+      </c>
+      <c r="R33" s="231"/>
+    </row>
+    <row r="34" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="349"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="49"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="216">
+        <v>66356</v>
+      </c>
+      <c r="I34" s="216">
+        <v>66348</v>
+      </c>
+      <c r="J34" s="217">
+        <v>47441</v>
+      </c>
+      <c r="K34" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L34" s="217">
+        <v>66362</v>
+      </c>
+      <c r="M34" s="227">
+        <v>38965</v>
+      </c>
+      <c r="N34" s="216">
+        <v>81710</v>
+      </c>
+      <c r="O34" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="P34" s="217">
+        <v>81710</v>
+      </c>
+      <c r="Q34" s="218">
+        <v>62973</v>
+      </c>
+      <c r="R34" s="200"/>
+    </row>
+    <row r="35" spans="1:18" ht="15" customHeight="1">
+      <c r="A35" s="28"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="216">
+        <v>76776</v>
+      </c>
+      <c r="I35" s="216">
+        <v>76768</v>
+      </c>
+      <c r="J35" s="217">
+        <v>48798</v>
+      </c>
+      <c r="K35" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="L35" s="217">
+        <v>76804</v>
+      </c>
+      <c r="M35" s="227">
+        <v>44073</v>
+      </c>
+      <c r="N35" s="216">
+        <v>83727</v>
+      </c>
+      <c r="O35" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="P35" s="217">
+        <v>83727</v>
+      </c>
+      <c r="Q35" s="218">
+        <v>63556</v>
+      </c>
+      <c r="R35" s="200"/>
+    </row>
+    <row r="36" spans="1:18" ht="15" customHeight="1">
+      <c r="A36" s="349"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="216">
+        <v>60326</v>
+      </c>
+      <c r="I36" s="216">
+        <v>60324</v>
+      </c>
+      <c r="J36" s="217">
+        <v>45256</v>
+      </c>
+      <c r="K36" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L36" s="217">
+        <v>60331</v>
+      </c>
+      <c r="M36" s="227">
+        <v>36015</v>
+      </c>
+      <c r="N36" s="216">
+        <v>72227</v>
+      </c>
+      <c r="O36" s="219" t="s">
+        <v>96</v>
+      </c>
+      <c r="P36" s="217">
+        <v>72227</v>
+      </c>
+      <c r="Q36" s="218">
+        <v>60234</v>
+      </c>
+      <c r="R36" s="200"/>
+    </row>
+    <row r="37" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="61"/>
+      <c r="B37" s="62"/>
+      <c r="C37" s="63"/>
+      <c r="D37" s="64"/>
+      <c r="E37" s="64"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="228">
+        <v>104956</v>
+      </c>
+      <c r="I37" s="228">
+        <v>104928</v>
+      </c>
+      <c r="J37" s="229">
+        <v>100675</v>
+      </c>
+      <c r="K37" s="229">
+        <v>177920</v>
+      </c>
+      <c r="L37" s="229">
+        <v>105002</v>
+      </c>
+      <c r="M37" s="229">
+        <v>49254</v>
+      </c>
+      <c r="N37" s="228">
+        <v>113789</v>
+      </c>
+      <c r="O37" s="229">
+        <v>115642</v>
+      </c>
+      <c r="P37" s="229">
+        <v>112774</v>
+      </c>
+      <c r="Q37" s="230">
+        <v>61672</v>
+      </c>
+      <c r="R37" s="200"/>
+    </row>
+    <row r="38" spans="1:18" ht="15" customHeight="1">
+      <c r="A38" s="28"/>
+      <c r="B38" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="65"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="50"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="216">
+        <v>112198</v>
+      </c>
+      <c r="I38" s="216">
+        <v>112176</v>
+      </c>
+      <c r="J38" s="217">
+        <v>106878</v>
+      </c>
+      <c r="K38" s="217">
+        <v>177920</v>
+      </c>
+      <c r="L38" s="217">
+        <v>112254</v>
+      </c>
+      <c r="M38" s="217">
+        <v>50129</v>
+      </c>
+      <c r="N38" s="216">
+        <v>118521</v>
+      </c>
+      <c r="O38" s="217">
+        <v>120770</v>
+      </c>
+      <c r="P38" s="217">
+        <v>117327</v>
+      </c>
+      <c r="Q38" s="218">
+        <v>62167</v>
+      </c>
+      <c r="R38" s="200"/>
+    </row>
+    <row r="39" spans="1:18" ht="15" customHeight="1">
+      <c r="A39" s="61"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="67"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="216">
+        <v>92127</v>
+      </c>
+      <c r="I39" s="216">
+        <v>92095</v>
+      </c>
+      <c r="J39" s="217">
+        <v>89377</v>
+      </c>
+      <c r="K39" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L39" s="217">
+        <v>92200</v>
+      </c>
+      <c r="M39" s="217">
+        <v>47710</v>
+      </c>
+      <c r="N39" s="216">
+        <v>103603</v>
+      </c>
+      <c r="O39" s="217">
+        <v>105290</v>
+      </c>
+      <c r="P39" s="217">
+        <v>102613</v>
+      </c>
+      <c r="Q39" s="218">
+        <v>60568</v>
+      </c>
+      <c r="R39" s="200"/>
+    </row>
+    <row r="40" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="61"/>
+      <c r="B40" s="66"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="69"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="232">
+        <v>104872</v>
+      </c>
+      <c r="I40" s="232">
+        <v>104845</v>
+      </c>
+      <c r="J40" s="233">
+        <v>100675</v>
+      </c>
+      <c r="K40" s="233">
+        <v>122627</v>
+      </c>
+      <c r="L40" s="233">
+        <v>105002</v>
+      </c>
+      <c r="M40" s="233">
+        <v>49254</v>
+      </c>
+      <c r="N40" s="232">
+        <v>113656</v>
+      </c>
+      <c r="O40" s="233">
+        <v>116415</v>
+      </c>
+      <c r="P40" s="233">
+        <v>112076</v>
+      </c>
+      <c r="Q40" s="234">
+        <v>62341</v>
+      </c>
+      <c r="R40" s="200"/>
+    </row>
+    <row r="41" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="61"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="216">
+        <v>159569</v>
+      </c>
+      <c r="I41" s="216">
+        <v>159667</v>
+      </c>
+      <c r="J41" s="217">
+        <v>134069</v>
+      </c>
+      <c r="K41" s="217">
+        <v>171573</v>
+      </c>
+      <c r="L41" s="217">
+        <v>161111</v>
+      </c>
+      <c r="M41" s="217">
+        <v>86751</v>
+      </c>
+      <c r="N41" s="216">
+        <v>141398</v>
+      </c>
+      <c r="O41" s="217">
+        <v>141552</v>
+      </c>
+      <c r="P41" s="217">
+        <v>141312</v>
+      </c>
+      <c r="Q41" s="218">
+        <v>82648</v>
+      </c>
+      <c r="R41" s="200"/>
+    </row>
+    <row r="42" spans="1:18" ht="15" customHeight="1">
+      <c r="A42" s="77"/>
+      <c r="B42" s="78"/>
+      <c r="C42" s="79"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="216">
+        <v>168684</v>
+      </c>
+      <c r="I42" s="216">
+        <v>168801</v>
+      </c>
+      <c r="J42" s="217">
+        <v>140456</v>
+      </c>
+      <c r="K42" s="217">
+        <v>171573</v>
+      </c>
+      <c r="L42" s="217">
+        <v>170415</v>
+      </c>
+      <c r="M42" s="217">
+        <v>86896</v>
+      </c>
+      <c r="N42" s="216">
+        <v>145995</v>
+      </c>
+      <c r="O42" s="217">
+        <v>144144</v>
+      </c>
+      <c r="P42" s="217">
+        <v>146975</v>
+      </c>
+      <c r="Q42" s="218">
+        <v>82962</v>
+      </c>
+      <c r="R42" s="231"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1">
+      <c r="A43" s="61"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="65"/>
+      <c r="D43" s="75"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="216">
+        <v>135311</v>
+      </c>
+      <c r="I43" s="216">
+        <v>135336</v>
+      </c>
+      <c r="J43" s="217">
+        <v>116723</v>
+      </c>
+      <c r="K43" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L43" s="217">
+        <v>136375</v>
+      </c>
+      <c r="M43" s="217">
+        <v>86366</v>
+      </c>
+      <c r="N43" s="216">
+        <v>131079</v>
+      </c>
+      <c r="O43" s="217">
+        <v>136370</v>
+      </c>
+      <c r="P43" s="217">
+        <v>127719</v>
+      </c>
+      <c r="Q43" s="218">
+        <v>81895</v>
+      </c>
+      <c r="R43" s="231"/>
+    </row>
+    <row r="44" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="61"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="220">
+        <v>119775</v>
+      </c>
+      <c r="I44" s="220">
+        <v>119810</v>
+      </c>
+      <c r="J44" s="221">
+        <v>102558</v>
+      </c>
+      <c r="K44" s="221">
+        <v>119303</v>
+      </c>
+      <c r="L44" s="221">
+        <v>120426</v>
+      </c>
+      <c r="M44" s="221">
+        <v>70627</v>
+      </c>
+      <c r="N44" s="220">
+        <v>110204</v>
+      </c>
+      <c r="O44" s="221">
+        <v>109639</v>
+      </c>
+      <c r="P44" s="221">
+        <v>110536</v>
+      </c>
+      <c r="Q44" s="222">
+        <v>67138</v>
+      </c>
+      <c r="R44" s="200"/>
+    </row>
+    <row r="45" spans="1:18" ht="15" customHeight="1">
+      <c r="A45" s="77"/>
+      <c r="B45" s="78"/>
+      <c r="C45" s="79"/>
+      <c r="D45" s="80"/>
+      <c r="E45" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="37"/>
+      <c r="G45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="216">
+        <v>126541</v>
+      </c>
+      <c r="I45" s="216">
+        <v>126589</v>
+      </c>
+      <c r="J45" s="217">
+        <v>108559</v>
+      </c>
+      <c r="K45" s="217">
+        <v>119303</v>
+      </c>
+      <c r="L45" s="217">
+        <v>127231</v>
+      </c>
+      <c r="M45" s="217">
+        <v>70392</v>
+      </c>
+      <c r="N45" s="216">
+        <v>114205</v>
+      </c>
+      <c r="O45" s="217">
+        <v>115858</v>
+      </c>
+      <c r="P45" s="217">
+        <v>113255</v>
+      </c>
+      <c r="Q45" s="218">
+        <v>66853</v>
+      </c>
+      <c r="R45" s="231"/>
+    </row>
+    <row r="46" spans="1:18" ht="15" customHeight="1">
+      <c r="A46" s="61"/>
+      <c r="B46" s="66"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="223">
+        <v>108496</v>
+      </c>
+      <c r="I46" s="223">
+        <v>108517</v>
+      </c>
+      <c r="J46" s="224">
+        <v>92869</v>
+      </c>
+      <c r="K46" s="225" t="s">
+        <v>95</v>
+      </c>
+      <c r="L46" s="224">
+        <v>109086</v>
+      </c>
+      <c r="M46" s="224">
+        <v>71019</v>
+      </c>
+      <c r="N46" s="223">
+        <v>101849</v>
+      </c>
+      <c r="O46" s="224">
+        <v>97250</v>
+      </c>
+      <c r="P46" s="224">
+        <v>104696</v>
+      </c>
+      <c r="Q46" s="226">
+        <v>67751</v>
+      </c>
+      <c r="R46" s="231"/>
+    </row>
+    <row r="47" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A47" s="61"/>
+      <c r="B47" s="66"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="220">
+        <v>57649</v>
+      </c>
+      <c r="I47" s="220">
+        <v>57631</v>
+      </c>
+      <c r="J47" s="221">
+        <v>76405</v>
+      </c>
+      <c r="K47" s="221">
+        <v>98560</v>
+      </c>
+      <c r="L47" s="221">
+        <v>56904</v>
+      </c>
+      <c r="M47" s="235" t="s">
+        <v>97</v>
+      </c>
+      <c r="N47" s="220">
+        <v>73445</v>
+      </c>
+      <c r="O47" s="221">
+        <v>97515</v>
+      </c>
+      <c r="P47" s="221">
+        <v>60830</v>
+      </c>
+      <c r="Q47" s="235" t="s">
+        <v>97</v>
+      </c>
+      <c r="R47" s="200"/>
+    </row>
+    <row r="48" spans="1:18" ht="15" customHeight="1">
+      <c r="A48" s="77"/>
+      <c r="B48" s="78"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" s="37"/>
+      <c r="G48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="216">
+        <v>60314</v>
+      </c>
+      <c r="I48" s="216">
+        <v>60292</v>
+      </c>
+      <c r="J48" s="217">
+        <v>79420</v>
+      </c>
+      <c r="K48" s="217">
+        <v>98560</v>
+      </c>
+      <c r="L48" s="217">
+        <v>59533</v>
+      </c>
+      <c r="M48" s="219" t="s">
+        <v>97</v>
+      </c>
+      <c r="N48" s="216">
+        <v>78056</v>
+      </c>
+      <c r="O48" s="217">
+        <v>103160</v>
+      </c>
+      <c r="P48" s="217">
+        <v>64314</v>
+      </c>
+      <c r="Q48" s="219" t="s">
+        <v>97</v>
+      </c>
+      <c r="R48" s="231"/>
+    </row>
+    <row r="49" spans="1:18" ht="15" customHeight="1">
+      <c r="A49" s="61"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="65"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="223">
+        <v>53275</v>
+      </c>
+      <c r="I49" s="223">
+        <v>53263</v>
+      </c>
+      <c r="J49" s="224">
+        <v>71241</v>
+      </c>
+      <c r="K49" s="225" t="s">
+        <v>95</v>
+      </c>
+      <c r="L49" s="224">
+        <v>52599</v>
+      </c>
+      <c r="M49" s="225" t="s">
+        <v>97</v>
+      </c>
+      <c r="N49" s="223">
+        <v>64287</v>
+      </c>
+      <c r="O49" s="224">
+        <v>85283</v>
+      </c>
+      <c r="P49" s="224">
+        <v>54208</v>
+      </c>
+      <c r="Q49" s="225" t="s">
+        <v>97</v>
+      </c>
+      <c r="R49" s="231"/>
+    </row>
+    <row r="50" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A50" s="61"/>
+      <c r="B50" s="66"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="236"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="86"/>
+      <c r="H50" s="216">
+        <v>194366</v>
+      </c>
+      <c r="I50" s="216">
+        <v>211020</v>
+      </c>
+      <c r="J50" s="237" t="s">
+        <v>97</v>
+      </c>
+      <c r="K50" s="217">
+        <v>211020</v>
+      </c>
+      <c r="L50" s="219" t="s">
+        <v>97</v>
+      </c>
+      <c r="M50" s="219" t="s">
+        <v>97</v>
+      </c>
+      <c r="N50" s="216">
+        <v>116232</v>
+      </c>
+      <c r="O50" s="217">
+        <v>85348</v>
+      </c>
+      <c r="P50" s="217">
+        <v>122567</v>
+      </c>
+      <c r="Q50" s="238">
+        <v>52275</v>
+      </c>
+      <c r="R50" s="231"/>
+    </row>
+    <row r="51" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A51" s="28"/>
+      <c r="B51" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C51" s="63"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="87"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="228">
+        <v>86849</v>
+      </c>
+      <c r="I51" s="228">
+        <v>86789</v>
+      </c>
+      <c r="J51" s="229">
+        <v>88738</v>
+      </c>
+      <c r="K51" s="239">
+        <v>145801</v>
+      </c>
+      <c r="L51" s="229">
+        <v>86653</v>
+      </c>
+      <c r="M51" s="229">
+        <v>1074</v>
+      </c>
+      <c r="N51" s="240">
+        <v>94432</v>
+      </c>
+      <c r="O51" s="239">
+        <v>99290</v>
+      </c>
+      <c r="P51" s="239">
+        <v>92536</v>
+      </c>
+      <c r="Q51" s="230">
         <v>3</v>
       </c>
-      <c r="I8" s="62" t="s">
+      <c r="R51" s="200"/>
+    </row>
+    <row r="52" spans="1:18" ht="18" customHeight="1">
+      <c r="A52" s="28"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="89"/>
+      <c r="E52" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" s="367"/>
+      <c r="G52" s="368"/>
+      <c r="H52" s="223"/>
+      <c r="I52" s="223"/>
+      <c r="J52" s="224"/>
+      <c r="K52" s="241">
+        <v>210823</v>
+      </c>
+      <c r="L52" s="224"/>
+      <c r="M52" s="224"/>
+      <c r="N52" s="242">
+        <v>69201</v>
+      </c>
+      <c r="O52" s="241">
+        <v>78173</v>
+      </c>
+      <c r="P52" s="241">
+        <v>63440</v>
+      </c>
+      <c r="Q52" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="R52" s="200"/>
+    </row>
+    <row r="53" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="61"/>
+      <c r="B53" s="66"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="216">
+        <v>87445</v>
+      </c>
+      <c r="I53" s="216">
+        <v>87387</v>
+      </c>
+      <c r="J53" s="217">
+        <v>88900</v>
+      </c>
+      <c r="K53" s="217">
+        <v>146070</v>
+      </c>
+      <c r="L53" s="217">
+        <v>87265</v>
+      </c>
+      <c r="M53" s="217">
+        <v>858</v>
+      </c>
+      <c r="N53" s="216">
+        <v>94862</v>
+      </c>
+      <c r="O53" s="217">
+        <v>99430</v>
+      </c>
+      <c r="P53" s="217">
+        <v>93092</v>
+      </c>
+      <c r="Q53" s="218">
         <v>3</v>
       </c>
-      <c r="J8" s="62" t="s">
+      <c r="R53" s="200"/>
+    </row>
+    <row r="54" spans="1:18" ht="15" customHeight="1">
+      <c r="A54" s="61"/>
+      <c r="B54" s="66"/>
+      <c r="C54" s="65"/>
+      <c r="D54" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" s="79"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="216">
+        <v>24070</v>
+      </c>
+      <c r="I54" s="216">
+        <v>24012</v>
+      </c>
+      <c r="J54" s="217">
+        <v>68750</v>
+      </c>
+      <c r="K54" s="219" t="s">
+        <v>95</v>
+      </c>
+      <c r="L54" s="217">
+        <v>23774</v>
+      </c>
+      <c r="M54" s="227">
+        <v>951</v>
+      </c>
+      <c r="N54" s="216">
+        <v>46949</v>
+      </c>
+      <c r="O54" s="217">
+        <v>73352</v>
+      </c>
+      <c r="P54" s="217">
+        <v>43311</v>
+      </c>
+      <c r="Q54" s="219" t="s">
+        <v>97</v>
+      </c>
+      <c r="R54" s="200"/>
+    </row>
+    <row r="55" spans="1:18" ht="15" customHeight="1">
+      <c r="A55" s="61"/>
+      <c r="B55" s="66"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="93"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="216">
+        <v>88574</v>
+      </c>
+      <c r="I55" s="216">
+        <v>88521</v>
+      </c>
+      <c r="J55" s="217">
+        <v>88958</v>
+      </c>
+      <c r="K55" s="217">
+        <v>146070</v>
+      </c>
+      <c r="L55" s="217">
+        <v>88435</v>
+      </c>
+      <c r="M55" s="217">
+        <v>856</v>
+      </c>
+      <c r="N55" s="216">
+        <v>95132</v>
+      </c>
+      <c r="O55" s="217">
+        <v>99494</v>
+      </c>
+      <c r="P55" s="217">
+        <v>93434</v>
+      </c>
+      <c r="Q55" s="218">
         <v>3</v>
       </c>
-      <c r="K8" s="62" t="s">
+      <c r="R55" s="200"/>
+    </row>
+    <row r="56" spans="1:18" ht="18" customHeight="1">
+      <c r="A56" s="61"/>
+      <c r="B56" s="66"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="367"/>
+      <c r="G56" s="368"/>
+      <c r="H56" s="216"/>
+      <c r="I56" s="216"/>
+      <c r="J56" s="217"/>
+      <c r="K56" s="244">
+        <v>211008</v>
+      </c>
+      <c r="L56" s="217"/>
+      <c r="M56" s="217"/>
+      <c r="N56" s="245">
+        <v>71212</v>
+      </c>
+      <c r="O56" s="244">
+        <v>78560</v>
+      </c>
+      <c r="P56" s="244">
+        <v>66235</v>
+      </c>
+      <c r="Q56" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="R56" s="200"/>
+    </row>
+    <row r="57" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="61"/>
+      <c r="B57" s="66"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="G57" s="97"/>
+      <c r="H57" s="220">
+        <v>72380</v>
+      </c>
+      <c r="I57" s="220">
+        <v>72112</v>
+      </c>
+      <c r="J57" s="221">
+        <v>79224</v>
+      </c>
+      <c r="K57" s="221">
+        <v>100186</v>
+      </c>
+      <c r="L57" s="221">
+        <v>71613</v>
+      </c>
+      <c r="M57" s="221">
+        <v>51417</v>
+      </c>
+      <c r="N57" s="220">
+        <v>88432</v>
+      </c>
+      <c r="O57" s="221">
+        <v>97625</v>
+      </c>
+      <c r="P57" s="221">
+        <v>78562</v>
+      </c>
+      <c r="Q57" s="246" t="s">
+        <v>96</v>
+      </c>
+      <c r="R57" s="200"/>
+    </row>
+    <row r="58" spans="1:18" ht="18" customHeight="1">
+      <c r="A58" s="61"/>
+      <c r="B58" s="66"/>
+      <c r="C58" s="65"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" s="367"/>
+      <c r="G58" s="368"/>
+      <c r="H58" s="223"/>
+      <c r="I58" s="223"/>
+      <c r="J58" s="224"/>
+      <c r="K58" s="241">
+        <v>160642</v>
+      </c>
+      <c r="L58" s="224"/>
+      <c r="M58" s="224"/>
+      <c r="N58" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="O58" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="P58" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q58" s="243" t="s">
+        <v>96</v>
+      </c>
+      <c r="R58" s="200"/>
+    </row>
+    <row r="59" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A59" s="61"/>
+      <c r="B59" s="66"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="79"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="216">
+        <v>29659</v>
+      </c>
+      <c r="I59" s="216">
+        <v>29643</v>
+      </c>
+      <c r="J59" s="217">
+        <v>67503</v>
+      </c>
+      <c r="K59" s="217">
+        <v>105282</v>
+      </c>
+      <c r="L59" s="247">
+        <v>29146</v>
+      </c>
+      <c r="M59" s="182" t="s">
+        <v>97</v>
+      </c>
+      <c r="N59" s="216">
+        <v>32830</v>
+      </c>
+      <c r="O59" s="217">
+        <v>64141</v>
+      </c>
+      <c r="P59" s="217">
+        <v>27501</v>
+      </c>
+      <c r="Q59" s="182" t="s">
+        <v>97</v>
+      </c>
+      <c r="R59" s="200"/>
+    </row>
+    <row r="60" spans="1:18" ht="18" customHeight="1">
+      <c r="A60" s="61"/>
+      <c r="B60" s="66"/>
+      <c r="C60" s="65"/>
+      <c r="D60" s="94"/>
+      <c r="E60" s="367" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60" s="367"/>
+      <c r="G60" s="368"/>
+      <c r="H60" s="223"/>
+      <c r="I60" s="223"/>
+      <c r="J60" s="224"/>
+      <c r="K60" s="241">
+        <v>179894</v>
+      </c>
+      <c r="L60" s="224"/>
+      <c r="M60" s="224"/>
+      <c r="N60" s="242">
+        <v>33790</v>
+      </c>
+      <c r="O60" s="241">
+        <v>61644</v>
+      </c>
+      <c r="P60" s="241">
+        <v>28219</v>
+      </c>
+      <c r="Q60" s="243" t="s">
+        <v>97</v>
+      </c>
+      <c r="R60" s="200"/>
+    </row>
+    <row r="61" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="77"/>
+      <c r="B61" s="99"/>
+      <c r="C61" s="100"/>
+      <c r="D61" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="59"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="102"/>
+      <c r="H61" s="216">
+        <v>86790</v>
+      </c>
+      <c r="I61" s="216">
+        <v>86729</v>
+      </c>
+      <c r="J61" s="247">
+        <v>88738</v>
+      </c>
+      <c r="K61" s="217">
+        <v>100181</v>
+      </c>
+      <c r="L61" s="218">
+        <v>86653</v>
+      </c>
+      <c r="M61" s="247">
+        <v>1074</v>
+      </c>
+      <c r="N61" s="216">
+        <v>94616</v>
+      </c>
+      <c r="O61" s="217">
+        <v>99504</v>
+      </c>
+      <c r="P61" s="217">
+        <v>92715</v>
+      </c>
+      <c r="Q61" s="218">
         <v>3</v>
       </c>
-      <c r="L8" s="62" t="s">
-[...342 lines deleted...]
-      <c r="K16" s="407" t="s">
+      <c r="R61" s="200"/>
+    </row>
+    <row r="62" spans="1:18" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="A62" s="191"/>
+      <c r="B62" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="108"/>
+      <c r="D62" s="108"/>
+      <c r="E62" s="108"/>
+      <c r="F62" s="108"/>
+      <c r="G62" s="109"/>
+      <c r="H62" s="248">
+        <v>24441</v>
+      </c>
+      <c r="I62" s="248">
+        <v>24568</v>
+      </c>
+      <c r="J62" s="249">
+        <v>24569</v>
+      </c>
+      <c r="K62" s="249">
+        <v>24509</v>
+      </c>
+      <c r="L62" s="250" t="s">
+        <v>97</v>
+      </c>
+      <c r="M62" s="250" t="s">
+        <v>97</v>
+      </c>
+      <c r="N62" s="248">
+        <v>19651</v>
+      </c>
+      <c r="O62" s="249">
+        <v>19651</v>
+      </c>
+      <c r="P62" s="250" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q62" s="250" t="s">
+        <v>97</v>
+      </c>
+      <c r="R62" s="231"/>
+    </row>
+    <row r="63" spans="1:18" ht="13.5" customHeight="1">
+      <c r="A63" s="251" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="75">
-[...764 lines deleted...]
-      <c r="K34" s="407" t="s">
+      <c r="B63" s="251"/>
+      <c r="C63" s="252"/>
+      <c r="D63" s="252"/>
+      <c r="E63" s="252"/>
+      <c r="F63" s="252"/>
+      <c r="G63" s="252"/>
+      <c r="H63" s="253"/>
+      <c r="I63" s="253"/>
+      <c r="J63" s="253"/>
+      <c r="K63" s="253"/>
+      <c r="L63" s="253"/>
+      <c r="M63" s="253"/>
+      <c r="N63" s="253"/>
+      <c r="O63" s="253"/>
+      <c r="P63" s="253"/>
+      <c r="Q63" s="253"/>
+    </row>
+    <row r="64" spans="1:18" s="347" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="342" t="s">
         <v>99</v>
       </c>
-      <c r="L34" s="75">
-[...1210 lines deleted...]
-      <c r="R64" s="439"/>
+      <c r="B64" s="342"/>
+      <c r="C64" s="343"/>
+      <c r="D64" s="343"/>
+      <c r="E64" s="343"/>
+      <c r="F64" s="343"/>
+      <c r="G64" s="343"/>
+      <c r="H64" s="346"/>
+      <c r="I64" s="346"/>
+      <c r="J64" s="346"/>
+      <c r="K64" s="346"/>
+      <c r="L64" s="346"/>
+      <c r="M64" s="346"/>
+      <c r="N64" s="346"/>
+      <c r="O64" s="346"/>
+      <c r="P64" s="346"/>
+      <c r="Q64" s="346"/>
+      <c r="R64" s="346"/>
     </row>
     <row r="65" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A65" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="56"/>
+      <c r="A65" s="114" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" s="114"/>
     </row>
     <row r="66" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A66" s="304" t="s">
-[...18 lines deleted...]
-      <c r="R66" s="3"/>
+      <c r="A66" s="114" t="s">
+        <v>56</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="35"/>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+      <c r="L66" s="117"/>
+      <c r="M66" s="35"/>
+      <c r="N66" s="35"/>
+      <c r="O66" s="198"/>
+      <c r="P66" s="4"/>
+      <c r="Q66" s="4"/>
+      <c r="R66" s="4"/>
     </row>
     <row r="67" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A67" s="304" t="s">
-[...18 lines deleted...]
-      <c r="R67" s="3"/>
+      <c r="A67" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="35"/>
+      <c r="L67" s="117"/>
+      <c r="M67" s="35"/>
+      <c r="N67" s="35"/>
+      <c r="O67" s="198"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
     </row>
     <row r="68" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A68" s="56" t="s">
-[...13 lines deleted...]
-      <c r="R68" s="3"/>
+      <c r="A68" s="114" t="s">
+        <v>65</v>
+      </c>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+      <c r="Q68" s="4"/>
+      <c r="R68" s="4"/>
     </row>
     <row r="69" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A69" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="56"/>
+      <c r="A69" s="114" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="114"/>
     </row>
     <row r="70" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A70" s="309"/>
-      <c r="B70" s="56"/>
+      <c r="A70" s="114"/>
+      <c r="B70" s="114"/>
     </row>
     <row r="71" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A71" s="56"/>
+      <c r="A71" s="114"/>
     </row>
     <row r="72" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A72" s="56"/>
+      <c r="A72" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="E58:G58"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C28:E30"/>
     <mergeCell ref="E52:G52"/>
     <mergeCell ref="E56:G56"/>
     <mergeCell ref="A3:G7"/>
     <mergeCell ref="H3:H7"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
-    <mergeCell ref="O5:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="E58:G58"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F4F5A65-1660-438F-8BC3-9A59E5E66286}">
   <sheetPr codeName="Sheet66"/>
   <dimension ref="A1:Y39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="3" width="1.625" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="16384" width="9" style="2"/>
+    <col min="1" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="11.625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.5" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="12.5" style="3" customWidth="1"/>
+    <col min="12" max="13" width="10.625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="11.625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="10.875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="4.125" style="3" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="14.25" customHeight="1">
-[...15 lines deleted...]
-    </row>
+    <row r="1" spans="1:25" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:25" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="192" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="187"/>
+      <c r="A2" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="254"/>
+      <c r="K2" s="255"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1">
-      <c r="A3" s="478"/>
-[...15 lines deleted...]
-      <c r="O3" s="268"/>
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="408" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="256"/>
+      <c r="I3" s="257"/>
+      <c r="J3" s="257"/>
+      <c r="K3" s="258"/>
+      <c r="L3" s="259"/>
+      <c r="M3" s="259"/>
+      <c r="N3" s="259"/>
+      <c r="O3" s="259"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1">
-      <c r="A4" s="480"/>
-[...20 lines deleted...]
-        <v>7</v>
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="372"/>
+      <c r="G4" s="409"/>
+      <c r="H4" s="260"/>
+      <c r="I4" s="261"/>
+      <c r="J4" s="261"/>
+      <c r="K4" s="262"/>
+      <c r="L4" s="411" t="s">
+        <v>69</v>
+      </c>
+      <c r="M4" s="395" t="s">
+        <v>70</v>
+      </c>
+      <c r="N4" s="395" t="s">
+        <v>71</v>
+      </c>
+      <c r="O4" s="397" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="480"/>
-[...6 lines deleted...]
-      <c r="H5" s="501" t="s">
+      <c r="A5" s="371"/>
+      <c r="B5" s="371"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="372"/>
+      <c r="G5" s="409"/>
+      <c r="H5" s="400" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="263"/>
+      <c r="J5" s="263"/>
+      <c r="K5" s="403" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="395"/>
+      <c r="M5" s="395"/>
+      <c r="N5" s="395"/>
+      <c r="O5" s="398"/>
+    </row>
+    <row r="6" spans="1:25" ht="15" customHeight="1">
+      <c r="A6" s="371"/>
+      <c r="B6" s="371"/>
+      <c r="C6" s="371"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="371"/>
+      <c r="F6" s="372"/>
+      <c r="G6" s="409"/>
+      <c r="H6" s="401"/>
+      <c r="I6" s="404" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="406" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="403"/>
+      <c r="L6" s="395"/>
+      <c r="M6" s="395"/>
+      <c r="N6" s="395"/>
+      <c r="O6" s="398"/>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1">
+      <c r="A7" s="373"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="373"/>
+      <c r="D7" s="373"/>
+      <c r="E7" s="373"/>
+      <c r="F7" s="374"/>
+      <c r="G7" s="410"/>
+      <c r="H7" s="402"/>
+      <c r="I7" s="405"/>
+      <c r="J7" s="407"/>
+      <c r="K7" s="403"/>
+      <c r="L7" s="396"/>
+      <c r="M7" s="396"/>
+      <c r="N7" s="396"/>
+      <c r="O7" s="399"/>
+    </row>
+    <row r="8" spans="1:25" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="H8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="I8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="K8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="L8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="M8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="N8" s="264" t="s">
+        <v>77</v>
+      </c>
+      <c r="O8" s="265" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="267">
+        <v>30121079</v>
+      </c>
+      <c r="H9" s="267">
+        <v>28447121</v>
+      </c>
+      <c r="I9" s="267">
+        <v>2109025</v>
+      </c>
+      <c r="J9" s="267">
+        <v>26338096</v>
+      </c>
+      <c r="K9" s="267">
+        <v>1673958</v>
+      </c>
+      <c r="L9" s="267">
+        <v>1454266</v>
+      </c>
+      <c r="M9" s="267">
+        <v>364212</v>
+      </c>
+      <c r="N9" s="267">
+        <v>27743622</v>
+      </c>
+      <c r="O9" s="267">
+        <v>558978</v>
+      </c>
+      <c r="P9" s="268"/>
+      <c r="Q9" s="269"/>
+      <c r="R9" s="269"/>
+      <c r="S9" s="269"/>
+      <c r="T9" s="269"/>
+      <c r="U9" s="269"/>
+      <c r="V9" s="269"/>
+      <c r="W9" s="269"/>
+      <c r="X9" s="269"/>
+      <c r="Y9" s="269"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="270">
+        <v>14152072</v>
+      </c>
+      <c r="H10" s="267">
+        <v>13595495</v>
+      </c>
+      <c r="I10" s="267">
+        <v>956970</v>
+      </c>
+      <c r="J10" s="267">
+        <v>12638525</v>
+      </c>
+      <c r="K10" s="267">
+        <v>556577</v>
+      </c>
+      <c r="L10" s="267">
+        <v>407482</v>
+      </c>
+      <c r="M10" s="267">
+        <v>286488</v>
+      </c>
+      <c r="N10" s="267">
+        <v>13136443</v>
+      </c>
+      <c r="O10" s="267">
+        <v>321659</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="271">
+        <v>15969007</v>
+      </c>
+      <c r="H11" s="42">
+        <v>14851626</v>
+      </c>
+      <c r="I11" s="272">
+        <v>1152055</v>
+      </c>
+      <c r="J11" s="272">
+        <v>13699571</v>
+      </c>
+      <c r="K11" s="272">
+        <v>1117381</v>
+      </c>
+      <c r="L11" s="272">
+        <v>1046784</v>
+      </c>
+      <c r="M11" s="273">
+        <v>77724</v>
+      </c>
+      <c r="N11" s="272">
+        <v>14607179</v>
+      </c>
+      <c r="O11" s="272">
+        <v>237319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="23.45" customHeight="1">
+      <c r="A12" s="341"/>
+      <c r="B12" s="341"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="267">
+        <v>25941698</v>
+      </c>
+      <c r="H12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="267">
+        <v>793218</v>
+      </c>
+      <c r="M12" s="267">
+        <v>248082</v>
+      </c>
+      <c r="N12" s="267">
+        <v>24486578</v>
+      </c>
+      <c r="O12" s="267">
+        <v>413819</v>
+      </c>
+      <c r="Q12" s="269"/>
+      <c r="R12" s="269"/>
+      <c r="S12" s="269"/>
+      <c r="T12" s="269"/>
+      <c r="U12" s="269"/>
+      <c r="V12" s="269"/>
+      <c r="W12" s="269"/>
+      <c r="X12" s="269"/>
+      <c r="Y12" s="269"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="C13" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="196"/>
-[...291 lines deleted...]
-        <v>183549</v>
+      <c r="D13" s="121"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="267">
+        <v>11516149</v>
+      </c>
+      <c r="H13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="267">
+        <v>141435</v>
+      </c>
+      <c r="M13" s="267">
+        <v>187581</v>
+      </c>
+      <c r="N13" s="267">
+        <v>10965971</v>
+      </c>
+      <c r="O13" s="276">
+        <v>221162</v>
       </c>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="336"/>
-[...32 lines deleted...]
-        <v>155736</v>
+      <c r="A14" s="341"/>
+      <c r="B14" s="341"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="272">
+        <v>14425549</v>
+      </c>
+      <c r="H14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="272">
+        <v>651783</v>
+      </c>
+      <c r="M14" s="273">
+        <v>60501</v>
+      </c>
+      <c r="N14" s="272">
+        <v>13520607</v>
+      </c>
+      <c r="O14" s="277">
+        <v>192657</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A15" s="336"/>
-[...44 lines deleted...]
-      <c r="Y15" s="318"/>
+      <c r="A15" s="341"/>
+      <c r="B15" s="341"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="267">
+        <v>4179381</v>
+      </c>
+      <c r="H15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="267">
+        <v>661048</v>
+      </c>
+      <c r="M15" s="267">
+        <v>116130</v>
+      </c>
+      <c r="N15" s="278">
+        <v>3257044</v>
+      </c>
+      <c r="O15" s="278">
+        <v>145159</v>
+      </c>
+      <c r="Q15" s="269"/>
+      <c r="R15" s="269"/>
+      <c r="S15" s="269"/>
+      <c r="T15" s="269"/>
+      <c r="U15" s="269"/>
+      <c r="V15" s="269"/>
+      <c r="W15" s="269"/>
+      <c r="X15" s="269"/>
+      <c r="Y15" s="269"/>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="189"/>
-[...34 lines deleted...]
-        <v>79876</v>
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="267">
+        <v>2635923</v>
+      </c>
+      <c r="H16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="267">
+        <v>266047</v>
+      </c>
+      <c r="M16" s="267">
+        <v>98907</v>
+      </c>
+      <c r="N16" s="279">
+        <v>2170472</v>
+      </c>
+      <c r="O16" s="279">
+        <v>100497</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="336"/>
-[...32 lines deleted...]
-        <v>33848</v>
+      <c r="A17" s="341"/>
+      <c r="B17" s="280"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="272">
+        <v>1543458</v>
+      </c>
+      <c r="H17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="282">
+        <v>395001</v>
+      </c>
+      <c r="M17" s="283">
+        <v>17223</v>
+      </c>
+      <c r="N17" s="283">
+        <v>1086572</v>
+      </c>
+      <c r="O17" s="283">
+        <v>44662</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A18" s="189"/>
-[...42 lines deleted...]
-      <c r="Y18" s="318"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="284">
+        <v>16084820</v>
+      </c>
+      <c r="H18" s="267">
+        <v>15289773</v>
+      </c>
+      <c r="I18" s="267">
+        <v>726684</v>
+      </c>
+      <c r="J18" s="267">
+        <v>14563089</v>
+      </c>
+      <c r="K18" s="267">
+        <v>795047</v>
+      </c>
+      <c r="L18" s="284">
+        <v>659034</v>
+      </c>
+      <c r="M18" s="284">
+        <v>223153</v>
+      </c>
+      <c r="N18" s="284">
+        <v>14884059</v>
+      </c>
+      <c r="O18" s="284">
+        <v>318573</v>
+      </c>
+      <c r="Q18" s="269"/>
+      <c r="R18" s="269"/>
+      <c r="S18" s="269"/>
+      <c r="T18" s="269"/>
+      <c r="U18" s="269"/>
+      <c r="V18" s="269"/>
+      <c r="W18" s="269"/>
+      <c r="X18" s="269"/>
+      <c r="Y18" s="269"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="98"/>
-[...34 lines deleted...]
-        <v>188736</v>
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="270">
+        <v>10793013</v>
+      </c>
+      <c r="H19" s="267">
+        <v>10343567</v>
+      </c>
+      <c r="I19" s="267">
+        <v>574463</v>
+      </c>
+      <c r="J19" s="267">
+        <v>9769104</v>
+      </c>
+      <c r="K19" s="267">
+        <v>449446</v>
+      </c>
+      <c r="L19" s="267">
+        <v>344257</v>
+      </c>
+      <c r="M19" s="267">
+        <v>200919</v>
+      </c>
+      <c r="N19" s="267">
+        <v>10017148</v>
+      </c>
+      <c r="O19" s="267">
+        <v>230689</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="98"/>
-[...32 lines deleted...]
-        <v>71163</v>
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="271">
+        <v>5291807</v>
+      </c>
+      <c r="H20" s="42">
+        <v>4946206</v>
+      </c>
+      <c r="I20" s="272">
+        <v>152221</v>
+      </c>
+      <c r="J20" s="272">
+        <v>4793985</v>
+      </c>
+      <c r="K20" s="272">
+        <v>345601</v>
+      </c>
+      <c r="L20" s="272">
+        <v>314777</v>
+      </c>
+      <c r="M20" s="273">
+        <v>22234</v>
+      </c>
+      <c r="N20" s="272">
+        <v>4866911</v>
+      </c>
+      <c r="O20" s="272">
+        <v>87884</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A21" s="98"/>
-[...42 lines deleted...]
-      <c r="Y21" s="318"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="267">
+        <v>12875619</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="267">
+        <v>212866</v>
+      </c>
+      <c r="M21" s="267">
+        <v>132947</v>
+      </c>
+      <c r="N21" s="267">
+        <v>12318459</v>
+      </c>
+      <c r="O21" s="267">
+        <v>211346</v>
+      </c>
+      <c r="Q21" s="269"/>
+      <c r="R21" s="269"/>
+      <c r="S21" s="269"/>
+      <c r="T21" s="269"/>
+      <c r="U21" s="269"/>
+      <c r="V21" s="269"/>
+      <c r="W21" s="269"/>
+      <c r="X21" s="269"/>
+      <c r="Y21" s="269"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="219"/>
-[...34 lines deleted...]
-        <v>124818</v>
+      <c r="A22" s="341"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="341"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="267">
+        <v>8512304</v>
+      </c>
+      <c r="H22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" s="267">
+        <v>99366</v>
+      </c>
+      <c r="M22" s="267">
+        <v>118935</v>
+      </c>
+      <c r="N22" s="267">
+        <v>8142811</v>
+      </c>
+      <c r="O22" s="276">
+        <v>151192</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="98"/>
-[...42 lines deleted...]
-      <c r="Y23" s="318"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="272">
+        <v>4363315</v>
+      </c>
+      <c r="H23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="272">
+        <v>113500</v>
+      </c>
+      <c r="M23" s="273">
+        <v>14012</v>
+      </c>
+      <c r="N23" s="272">
+        <v>4175648</v>
+      </c>
+      <c r="O23" s="277">
+        <v>60154</v>
+      </c>
+      <c r="Q23" s="269"/>
+      <c r="R23" s="269"/>
+      <c r="S23" s="269"/>
+      <c r="T23" s="269"/>
+      <c r="U23" s="269"/>
+      <c r="V23" s="269"/>
+      <c r="W23" s="269"/>
+      <c r="X23" s="269"/>
+      <c r="Y23" s="269"/>
     </row>
     <row r="24" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A24" s="219"/>
-[...42 lines deleted...]
-      <c r="Y24" s="318"/>
+      <c r="A24" s="341"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="267">
+        <v>3209201</v>
+      </c>
+      <c r="H24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="267">
+        <v>446168</v>
+      </c>
+      <c r="M24" s="267">
+        <v>90206</v>
+      </c>
+      <c r="N24" s="267">
+        <v>2565600</v>
+      </c>
+      <c r="O24" s="279">
+        <v>107227</v>
+      </c>
+      <c r="Q24" s="269"/>
+      <c r="R24" s="269"/>
+      <c r="S24" s="269"/>
+      <c r="T24" s="269"/>
+      <c r="U24" s="269"/>
+      <c r="V24" s="269"/>
+      <c r="W24" s="269"/>
+      <c r="X24" s="269"/>
+      <c r="Y24" s="269"/>
     </row>
     <row r="25" spans="1:25">
-      <c r="A25" s="98"/>
-[...34 lines deleted...]
-        <v>63918</v>
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="267">
+        <v>2280709</v>
+      </c>
+      <c r="H25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="267">
+        <v>244891</v>
+      </c>
+      <c r="M25" s="267">
+        <v>81984</v>
+      </c>
+      <c r="N25" s="267">
+        <v>1874337</v>
+      </c>
+      <c r="O25" s="278">
+        <v>79497</v>
       </c>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="219"/>
-[...32 lines deleted...]
-        <v>21844</v>
+      <c r="A26" s="341"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="272">
+        <v>928492</v>
+      </c>
+      <c r="H26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="267">
+        <v>201277</v>
+      </c>
+      <c r="M26" s="279">
+        <v>8222</v>
+      </c>
+      <c r="N26" s="267">
+        <v>691263</v>
+      </c>
+      <c r="O26" s="278">
+        <v>27730</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A27" s="189"/>
-[...44 lines deleted...]
-      <c r="Y27" s="318"/>
+      <c r="B27" s="363" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="364"/>
+      <c r="D27" s="364"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="284">
+        <v>14036259</v>
+      </c>
+      <c r="H27" s="267">
+        <v>13157348</v>
+      </c>
+      <c r="I27" s="284">
+        <v>1382341</v>
+      </c>
+      <c r="J27" s="284">
+        <v>11775007</v>
+      </c>
+      <c r="K27" s="284">
+        <v>878911</v>
+      </c>
+      <c r="L27" s="284">
+        <v>795232</v>
+      </c>
+      <c r="M27" s="284">
+        <v>141059</v>
+      </c>
+      <c r="N27" s="284">
+        <v>12859563</v>
+      </c>
+      <c r="O27" s="284">
+        <v>240405</v>
+      </c>
+      <c r="Q27" s="269"/>
+      <c r="R27" s="269"/>
+      <c r="S27" s="269"/>
+      <c r="T27" s="269"/>
+      <c r="U27" s="269"/>
+      <c r="V27" s="269"/>
+      <c r="W27" s="269"/>
+      <c r="X27" s="269"/>
+      <c r="Y27" s="269"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="98"/>
-[...32 lines deleted...]
-        <v>74689</v>
+      <c r="B28" s="365"/>
+      <c r="C28" s="366"/>
+      <c r="D28" s="366"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="270">
+        <v>3359059</v>
+      </c>
+      <c r="H28" s="267">
+        <v>3251928</v>
+      </c>
+      <c r="I28" s="267">
+        <v>382507</v>
+      </c>
+      <c r="J28" s="267">
+        <v>2869421</v>
+      </c>
+      <c r="K28" s="267">
+        <v>107131</v>
+      </c>
+      <c r="L28" s="267">
+        <v>63225</v>
+      </c>
+      <c r="M28" s="267">
+        <v>85569</v>
+      </c>
+      <c r="N28" s="267">
+        <v>3119295</v>
+      </c>
+      <c r="O28" s="267">
+        <v>90970</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="98"/>
-[...32 lines deleted...]
-        <v>118421</v>
+      <c r="B29" s="365"/>
+      <c r="C29" s="366"/>
+      <c r="D29" s="366"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="270">
+        <v>10677200</v>
+      </c>
+      <c r="H29" s="42">
+        <v>9905420</v>
+      </c>
+      <c r="I29" s="267">
+        <v>999834</v>
+      </c>
+      <c r="J29" s="267">
+        <v>8905586</v>
+      </c>
+      <c r="K29" s="267">
+        <v>771780</v>
+      </c>
+      <c r="L29" s="267">
+        <v>732007</v>
+      </c>
+      <c r="M29" s="279">
+        <v>55490</v>
+      </c>
+      <c r="N29" s="267">
+        <v>9740268</v>
+      </c>
+      <c r="O29" s="267">
+        <v>149435</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A30" s="98"/>
-[...42 lines deleted...]
-      <c r="Y30" s="318"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="285">
+        <v>13066079</v>
+      </c>
+      <c r="H30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="285">
+        <v>580352</v>
+      </c>
+      <c r="M30" s="285">
+        <v>115135</v>
+      </c>
+      <c r="N30" s="285">
+        <v>12168119</v>
+      </c>
+      <c r="O30" s="285">
+        <v>202473</v>
+      </c>
+      <c r="Q30" s="269"/>
+      <c r="R30" s="269"/>
+      <c r="S30" s="269"/>
+      <c r="T30" s="269"/>
+      <c r="U30" s="269"/>
+      <c r="V30" s="269"/>
+      <c r="W30" s="269"/>
+      <c r="X30" s="269"/>
+      <c r="Y30" s="269"/>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="219"/>
-[...34 lines deleted...]
-        <v>58731</v>
+      <c r="A31" s="341"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="341"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="270">
+        <v>3003845</v>
+      </c>
+      <c r="H31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31" s="267">
+        <v>42069</v>
+      </c>
+      <c r="M31" s="267">
+        <v>68646</v>
+      </c>
+      <c r="N31" s="267">
+        <v>2823160</v>
+      </c>
+      <c r="O31" s="267">
+        <v>69970</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="219"/>
-[...32 lines deleted...]
-        <v>106417</v>
+      <c r="A32" s="341"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="271">
+        <v>10062234</v>
+      </c>
+      <c r="H32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32" s="272">
+        <v>538283</v>
+      </c>
+      <c r="M32" s="273">
+        <v>46489</v>
+      </c>
+      <c r="N32" s="272">
+        <v>9344959</v>
+      </c>
+      <c r="O32" s="272">
+        <v>132503</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="23.45" customHeight="1">
-      <c r="A33" s="219"/>
-[...42 lines deleted...]
-      <c r="Y33" s="318"/>
+      <c r="A33" s="341"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="267">
+        <v>970180</v>
+      </c>
+      <c r="H33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="267">
+        <v>214880</v>
+      </c>
+      <c r="M33" s="267">
+        <v>25924</v>
+      </c>
+      <c r="N33" s="278">
+        <v>691444</v>
+      </c>
+      <c r="O33" s="278">
+        <v>37932</v>
+      </c>
+      <c r="Q33" s="269"/>
+      <c r="R33" s="269"/>
+      <c r="S33" s="269"/>
+      <c r="T33" s="269"/>
+      <c r="U33" s="269"/>
+      <c r="V33" s="269"/>
+      <c r="W33" s="269"/>
+      <c r="X33" s="269"/>
+      <c r="Y33" s="269"/>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="189"/>
-[...34 lines deleted...]
-        <v>15958</v>
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="270">
+        <v>355214</v>
+      </c>
+      <c r="H34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="267">
+        <v>21156</v>
+      </c>
+      <c r="M34" s="267">
+        <v>16923</v>
+      </c>
+      <c r="N34" s="279">
+        <v>296135</v>
+      </c>
+      <c r="O34" s="279">
+        <v>21000</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="14.25" thickBot="1">
-      <c r="A35" s="287"/>
-[...20 lines deleted...]
-        <v>100</v>
+      <c r="A35" s="286"/>
+      <c r="B35" s="287"/>
+      <c r="C35" s="288"/>
+      <c r="D35" s="255"/>
+      <c r="E35" s="289"/>
+      <c r="F35" s="290" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="291">
+        <v>614966</v>
+      </c>
+      <c r="H35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="I35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="J35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="K35" s="292" t="s">
+        <v>95</v>
       </c>
       <c r="L35" s="293">
-        <v>262895</v>
-[...47 lines deleted...]
-      <c r="O37" s="312"/>
+        <v>193724</v>
+      </c>
+      <c r="M35" s="294">
+        <v>9001</v>
+      </c>
+      <c r="N35" s="294">
+        <v>395309</v>
+      </c>
+      <c r="O35" s="294">
+        <v>16932</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A36" s="251" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="295"/>
+      <c r="C36" s="295"/>
+      <c r="D36" s="295"/>
+      <c r="E36" s="295"/>
+      <c r="F36" s="295"/>
+      <c r="G36" s="295"/>
+      <c r="H36" s="296"/>
+      <c r="I36" s="296"/>
+      <c r="J36" s="296"/>
+      <c r="K36" s="296"/>
+      <c r="L36" s="297"/>
+      <c r="M36" s="296"/>
+      <c r="N36" s="296"/>
+      <c r="O36" s="298"/>
+    </row>
+    <row r="37" spans="1:25" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
     </row>
     <row r="38" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A38" s="67" t="s">
-[...15 lines deleted...]
-      <c r="O38" s="7"/>
+      <c r="A38" s="114" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="67"/>
+      <c r="A39" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="O4:O7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="76" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="78" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4374E7EE-5926-4599-9EAC-708C9542A670}">
   <sheetPr codeName="Sheet67"/>
   <dimension ref="A1:AD39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="124" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="2" width="1.5" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="19" max="16384" width="9" style="2"/>
+    <col min="1" max="2" width="1.5" style="3" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="15" width="15.625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="5.125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="9" style="3"/>
+    <col min="18" max="18" width="13.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-    </row>
+    <row r="1" spans="1:30" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:30" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="A2" s="135" t="s">
-[...5 lines deleted...]
-      <c r="O2" s="101"/>
+      <c r="A2" s="115" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="254"/>
+      <c r="K2" s="255"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
     </row>
     <row r="3" spans="1:30" ht="15" customHeight="1">
-      <c r="A3" s="457"/>
-[...15 lines deleted...]
-      <c r="O3" s="54"/>
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="413" t="s">
+        <v>83</v>
+      </c>
+      <c r="H3" s="299"/>
+      <c r="I3" s="300"/>
+      <c r="J3" s="300"/>
+      <c r="K3" s="266"/>
+      <c r="L3" s="252"/>
+      <c r="M3" s="252"/>
+      <c r="N3" s="252"/>
+      <c r="O3" s="252"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1">
-      <c r="A4" s="459"/>
-[...20 lines deleted...]
-        <v>7</v>
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="372"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="301"/>
+      <c r="I4" s="302"/>
+      <c r="J4" s="302"/>
+      <c r="K4" s="262"/>
+      <c r="L4" s="411" t="s">
+        <v>69</v>
+      </c>
+      <c r="M4" s="411" t="s">
+        <v>84</v>
+      </c>
+      <c r="N4" s="411" t="s">
+        <v>71</v>
+      </c>
+      <c r="O4" s="397" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="15" customHeight="1">
-      <c r="A5" s="459"/>
-[...6 lines deleted...]
-      <c r="H5" s="513" t="s">
+      <c r="A5" s="371"/>
+      <c r="B5" s="371"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="372"/>
+      <c r="G5" s="414"/>
+      <c r="H5" s="412" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="303"/>
+      <c r="J5" s="303"/>
+      <c r="K5" s="403" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="395"/>
+      <c r="M5" s="395"/>
+      <c r="N5" s="395"/>
+      <c r="O5" s="398"/>
+    </row>
+    <row r="6" spans="1:30" ht="15" customHeight="1">
+      <c r="A6" s="371"/>
+      <c r="B6" s="371"/>
+      <c r="C6" s="371"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="371"/>
+      <c r="F6" s="372"/>
+      <c r="G6" s="414"/>
+      <c r="H6" s="398"/>
+      <c r="I6" s="404" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="406" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="403"/>
+      <c r="L6" s="395"/>
+      <c r="M6" s="395"/>
+      <c r="N6" s="395"/>
+      <c r="O6" s="398"/>
+    </row>
+    <row r="7" spans="1:30" ht="15" customHeight="1">
+      <c r="A7" s="373"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="373"/>
+      <c r="D7" s="373"/>
+      <c r="E7" s="373"/>
+      <c r="F7" s="374"/>
+      <c r="G7" s="415"/>
+      <c r="H7" s="399"/>
+      <c r="I7" s="405"/>
+      <c r="J7" s="407"/>
+      <c r="K7" s="403"/>
+      <c r="L7" s="396"/>
+      <c r="M7" s="396"/>
+      <c r="N7" s="396"/>
+      <c r="O7" s="399"/>
+    </row>
+    <row r="8" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="264" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="264" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="304">
+        <v>21752826532</v>
+      </c>
+      <c r="H9" s="304">
+        <v>20716859836</v>
+      </c>
+      <c r="I9" s="304">
+        <v>898837662</v>
+      </c>
+      <c r="J9" s="304">
+        <v>19818022174</v>
+      </c>
+      <c r="K9" s="304">
+        <v>1035966696</v>
+      </c>
+      <c r="L9" s="304">
+        <v>821844831</v>
+      </c>
+      <c r="M9" s="304">
+        <v>231606555</v>
+      </c>
+      <c r="N9" s="304">
+        <v>20130089178</v>
+      </c>
+      <c r="O9" s="304">
+        <v>569284485</v>
+      </c>
+      <c r="P9" s="305"/>
+      <c r="Q9" s="306"/>
+      <c r="R9" s="306"/>
+      <c r="S9" s="306"/>
+      <c r="T9" s="306"/>
+      <c r="U9" s="306"/>
+      <c r="V9" s="306"/>
+      <c r="W9" s="306"/>
+      <c r="X9" s="306"/>
+      <c r="Y9" s="306"/>
+      <c r="Z9" s="306"/>
+      <c r="AA9" s="306"/>
+      <c r="AB9" s="306"/>
+      <c r="AC9" s="306"/>
+      <c r="AD9" s="306"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="304">
+        <v>16087821311</v>
+      </c>
+      <c r="H10" s="304">
+        <v>15447772287</v>
+      </c>
+      <c r="I10" s="304">
+        <v>688817703</v>
+      </c>
+      <c r="J10" s="304">
+        <v>14758954583</v>
+      </c>
+      <c r="K10" s="304">
+        <v>640049024</v>
+      </c>
+      <c r="L10" s="304">
+        <v>462781919</v>
+      </c>
+      <c r="M10" s="304">
+        <v>207524591</v>
+      </c>
+      <c r="N10" s="304">
+        <v>14973880309</v>
+      </c>
+      <c r="O10" s="304">
+        <v>443634492</v>
+      </c>
+      <c r="P10" s="305"/>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="304">
+        <v>5665005221</v>
+      </c>
+      <c r="H11" s="304">
+        <v>5269087550</v>
+      </c>
+      <c r="I11" s="304">
+        <v>210019959</v>
+      </c>
+      <c r="J11" s="304">
+        <v>5059067591</v>
+      </c>
+      <c r="K11" s="304">
+        <v>395917672</v>
+      </c>
+      <c r="L11" s="304">
+        <v>359062912</v>
+      </c>
+      <c r="M11" s="278">
+        <v>24081964</v>
+      </c>
+      <c r="N11" s="304">
+        <v>5156208869</v>
+      </c>
+      <c r="O11" s="304">
+        <v>125649994</v>
+      </c>
+      <c r="P11" s="305"/>
+    </row>
+    <row r="12" spans="1:30" ht="23.45" customHeight="1">
+      <c r="A12" s="341"/>
+      <c r="B12" s="341"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="307">
+        <v>17385164732</v>
+      </c>
+      <c r="H12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="307">
+        <v>323719237</v>
+      </c>
+      <c r="M12" s="307">
+        <v>145746549</v>
+      </c>
+      <c r="N12" s="307">
+        <v>16532381942</v>
+      </c>
+      <c r="O12" s="307">
+        <v>383315521</v>
+      </c>
+      <c r="P12" s="305"/>
+      <c r="Q12" s="306"/>
+      <c r="R12" s="306"/>
+      <c r="S12" s="306"/>
+      <c r="T12" s="306"/>
+      <c r="U12" s="306"/>
+      <c r="V12" s="306"/>
+      <c r="W12" s="306"/>
+      <c r="X12" s="306"/>
+      <c r="Y12" s="306"/>
+      <c r="Z12" s="306"/>
+      <c r="AA12" s="306"/>
+      <c r="AB12" s="306"/>
+      <c r="AC12" s="306"/>
+      <c r="AD12" s="306"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="C13" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="111"/>
-[...308 lines deleted...]
-      <c r="P13" s="112"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="304">
+        <v>12678503311</v>
+      </c>
+      <c r="H13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="304">
+        <v>148836568</v>
+      </c>
+      <c r="M13" s="304">
+        <v>128480450</v>
+      </c>
+      <c r="N13" s="304">
+        <v>12105269388</v>
+      </c>
+      <c r="O13" s="304">
+        <v>295916904</v>
+      </c>
+      <c r="P13" s="305"/>
     </row>
     <row r="14" spans="1:30">
-      <c r="A14" s="333"/>
-[...34 lines deleted...]
-      <c r="P14" s="112"/>
+      <c r="A14" s="341"/>
+      <c r="B14" s="341"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="308">
+        <v>4706661421</v>
+      </c>
+      <c r="H14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="308">
+        <v>174882669</v>
+      </c>
+      <c r="M14" s="309">
+        <v>17266099</v>
+      </c>
+      <c r="N14" s="308">
+        <v>4427112553</v>
+      </c>
+      <c r="O14" s="308">
+        <v>87398617</v>
+      </c>
+      <c r="P14" s="305"/>
     </row>
     <row r="15" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A15" s="333"/>
-[...50 lines deleted...]
-      <c r="AD15" s="319"/>
+      <c r="A15" s="341"/>
+      <c r="B15" s="341"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="304">
+        <v>4367661800</v>
+      </c>
+      <c r="H15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="304">
+        <v>498125594</v>
+      </c>
+      <c r="M15" s="304">
+        <v>85860006</v>
+      </c>
+      <c r="N15" s="278">
+        <v>3597707236</v>
+      </c>
+      <c r="O15" s="278">
+        <v>185968965</v>
+      </c>
+      <c r="P15" s="305"/>
+      <c r="Q15" s="306"/>
+      <c r="R15" s="306"/>
+      <c r="S15" s="306"/>
+      <c r="T15" s="306"/>
+      <c r="U15" s="306"/>
+      <c r="V15" s="306"/>
+      <c r="W15" s="306"/>
+      <c r="X15" s="306"/>
+      <c r="Y15" s="306"/>
+      <c r="Z15" s="306"/>
+      <c r="AA15" s="306"/>
+      <c r="AB15" s="306"/>
+      <c r="AC15" s="306"/>
+      <c r="AD15" s="306"/>
     </row>
     <row r="16" spans="1:30">
-      <c r="A16" s="7"/>
-[...36 lines deleted...]
-      <c r="P16" s="112"/>
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="304">
+        <v>3409318000</v>
+      </c>
+      <c r="H16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="304">
+        <v>313945351</v>
+      </c>
+      <c r="M16" s="304">
+        <v>79044141</v>
+      </c>
+      <c r="N16" s="278">
+        <v>2868610921</v>
+      </c>
+      <c r="O16" s="278">
+        <v>147717588</v>
+      </c>
+      <c r="P16" s="305"/>
     </row>
     <row r="17" spans="1:30">
-      <c r="A17" s="333"/>
-[...48 lines deleted...]
-      <c r="AD17" s="7"/>
+      <c r="A17" s="341"/>
+      <c r="B17" s="280"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="304">
+        <v>958343800</v>
+      </c>
+      <c r="H17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="304">
+        <v>184180243</v>
+      </c>
+      <c r="M17" s="278">
+        <v>6815865</v>
+      </c>
+      <c r="N17" s="278">
+        <v>729096315</v>
+      </c>
+      <c r="O17" s="278">
+        <v>38251377</v>
+      </c>
+      <c r="P17" s="305"/>
     </row>
     <row r="18" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A18" s="7"/>
-[...48 lines deleted...]
-      <c r="AD18" s="319"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="310">
+        <v>19159528831</v>
+      </c>
+      <c r="H18" s="311">
+        <v>18283898641</v>
+      </c>
+      <c r="I18" s="310">
+        <v>698503561</v>
+      </c>
+      <c r="J18" s="310">
+        <v>17585395081</v>
+      </c>
+      <c r="K18" s="310">
+        <v>875630189</v>
+      </c>
+      <c r="L18" s="310">
+        <v>679339382</v>
+      </c>
+      <c r="M18" s="310">
+        <v>196852125</v>
+      </c>
+      <c r="N18" s="310">
+        <v>17775524116</v>
+      </c>
+      <c r="O18" s="310">
+        <v>507811724</v>
+      </c>
+      <c r="P18" s="305"/>
+      <c r="Q18" s="306"/>
+      <c r="R18" s="306"/>
+      <c r="S18" s="306"/>
+      <c r="T18" s="306"/>
+      <c r="U18" s="306"/>
+      <c r="V18" s="306"/>
+      <c r="W18" s="306"/>
+      <c r="X18" s="306"/>
+      <c r="Y18" s="306"/>
+      <c r="Z18" s="306"/>
+      <c r="AA18" s="306"/>
+      <c r="AB18" s="306"/>
+      <c r="AC18" s="306"/>
+      <c r="AD18" s="306"/>
     </row>
     <row r="19" spans="1:30">
-      <c r="B19" s="27" t="s">
-[...35 lines deleted...]
-      <c r="P19" s="112"/>
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="304">
+        <v>15156453416</v>
+      </c>
+      <c r="H19" s="311">
+        <v>14547010818</v>
+      </c>
+      <c r="I19" s="304">
+        <v>604784791</v>
+      </c>
+      <c r="J19" s="304">
+        <v>13942226026</v>
+      </c>
+      <c r="K19" s="304">
+        <v>609442599</v>
+      </c>
+      <c r="L19" s="304">
+        <v>442230152</v>
+      </c>
+      <c r="M19" s="304">
+        <v>181921705</v>
+      </c>
+      <c r="N19" s="304">
+        <v>14119669786</v>
+      </c>
+      <c r="O19" s="304">
+        <v>412631774</v>
+      </c>
+      <c r="P19" s="305"/>
     </row>
     <row r="20" spans="1:30">
-      <c r="B20" s="27"/>
-[...33 lines deleted...]
-      <c r="P20" s="112"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="304">
+        <v>4003075414</v>
+      </c>
+      <c r="H20" s="311">
+        <v>3736887824</v>
+      </c>
+      <c r="I20" s="304">
+        <v>93718770</v>
+      </c>
+      <c r="J20" s="304">
+        <v>3643169054</v>
+      </c>
+      <c r="K20" s="304">
+        <v>266187590</v>
+      </c>
+      <c r="L20" s="304">
+        <v>237109231</v>
+      </c>
+      <c r="M20" s="278">
+        <v>14930420</v>
+      </c>
+      <c r="N20" s="304">
+        <v>3655854330</v>
+      </c>
+      <c r="O20" s="304">
+        <v>95179950</v>
+      </c>
+      <c r="P20" s="305"/>
     </row>
     <row r="21" spans="1:30" ht="23.45" customHeight="1">
-      <c r="B21" s="27"/>
-[...47 lines deleted...]
-      <c r="AD21" s="319"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="307">
+        <v>15110829545</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="307">
+        <v>232975748</v>
+      </c>
+      <c r="M21" s="307">
+        <v>118962383</v>
+      </c>
+      <c r="N21" s="307">
+        <v>14421261703</v>
+      </c>
+      <c r="O21" s="307">
+        <v>337628228</v>
+      </c>
+      <c r="P21" s="305"/>
+      <c r="Q21" s="306"/>
+      <c r="R21" s="306"/>
+      <c r="S21" s="306"/>
+      <c r="T21" s="306"/>
+      <c r="U21" s="306"/>
+      <c r="V21" s="306"/>
+      <c r="W21" s="306"/>
+      <c r="X21" s="306"/>
+      <c r="Y21" s="306"/>
+      <c r="Z21" s="306"/>
+      <c r="AA21" s="306"/>
+      <c r="AB21" s="306"/>
+      <c r="AC21" s="306"/>
+      <c r="AD21" s="306"/>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="107"/>
-[...36 lines deleted...]
-      <c r="P22" s="112"/>
+      <c r="A22" s="341"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="341"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="304">
+        <v>11886652317</v>
+      </c>
+      <c r="H22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" s="304">
+        <v>135408289</v>
+      </c>
+      <c r="M22" s="304">
+        <v>108763416</v>
+      </c>
+      <c r="N22" s="304">
+        <v>11368232474</v>
+      </c>
+      <c r="O22" s="304">
+        <v>274248138</v>
+      </c>
+      <c r="P22" s="305"/>
     </row>
     <row r="23" spans="1:30">
-      <c r="B23" s="27"/>
-[...33 lines deleted...]
-      <c r="P23" s="112"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="308">
+        <v>3224177228</v>
+      </c>
+      <c r="H23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="308">
+        <v>97567459</v>
+      </c>
+      <c r="M23" s="309">
+        <v>10198967</v>
+      </c>
+      <c r="N23" s="308">
+        <v>3053029228</v>
+      </c>
+      <c r="O23" s="308">
+        <v>63380090</v>
+      </c>
+      <c r="P23" s="305"/>
     </row>
     <row r="24" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A24" s="107"/>
-[...48 lines deleted...]
-      <c r="AD24" s="319"/>
+      <c r="A24" s="341"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="304">
+        <v>4048699286</v>
+      </c>
+      <c r="H24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="304">
+        <v>446363634</v>
+      </c>
+      <c r="M24" s="304">
+        <v>77889742</v>
+      </c>
+      <c r="N24" s="278">
+        <v>3354262413</v>
+      </c>
+      <c r="O24" s="278">
+        <v>170183496</v>
+      </c>
+      <c r="P24" s="305"/>
+      <c r="Q24" s="306"/>
+      <c r="R24" s="306"/>
+      <c r="S24" s="306"/>
+      <c r="T24" s="306"/>
+      <c r="U24" s="306"/>
+      <c r="V24" s="306"/>
+      <c r="W24" s="306"/>
+      <c r="X24" s="306"/>
+      <c r="Y24" s="306"/>
+      <c r="Z24" s="306"/>
+      <c r="AA24" s="306"/>
+      <c r="AB24" s="306"/>
+      <c r="AC24" s="306"/>
+      <c r="AD24" s="306"/>
     </row>
     <row r="25" spans="1:30">
-      <c r="B25" s="27"/>
-[...35 lines deleted...]
-      <c r="P25" s="112"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="304">
+        <v>3269801100</v>
+      </c>
+      <c r="H25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="304">
+        <v>306821863</v>
+      </c>
+      <c r="M25" s="304">
+        <v>73158289</v>
+      </c>
+      <c r="N25" s="278">
+        <v>2751437311</v>
+      </c>
+      <c r="O25" s="278">
+        <v>138383636</v>
+      </c>
+      <c r="P25" s="305"/>
     </row>
     <row r="26" spans="1:30">
-      <c r="A26" s="107"/>
-[...48 lines deleted...]
-      <c r="AD26" s="7"/>
+      <c r="A26" s="341"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="304">
+        <v>778898186</v>
+      </c>
+      <c r="H26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="304">
+        <v>139541771</v>
+      </c>
+      <c r="M26" s="278">
+        <v>4731453</v>
+      </c>
+      <c r="N26" s="278">
+        <v>602825102</v>
+      </c>
+      <c r="O26" s="278">
+        <v>31799861</v>
+      </c>
+      <c r="P26" s="305"/>
     </row>
     <row r="27" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A27" s="7"/>
-[...50 lines deleted...]
-      <c r="AD27" s="319"/>
+      <c r="B27" s="363" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="364"/>
+      <c r="D27" s="364"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="310">
+        <v>2593297702</v>
+      </c>
+      <c r="H27" s="311">
+        <v>2432961195</v>
+      </c>
+      <c r="I27" s="310">
+        <v>200334101</v>
+      </c>
+      <c r="J27" s="310">
+        <v>2232627094</v>
+      </c>
+      <c r="K27" s="310">
+        <v>160336507</v>
+      </c>
+      <c r="L27" s="310">
+        <v>142505448</v>
+      </c>
+      <c r="M27" s="310">
+        <v>34754430</v>
+      </c>
+      <c r="N27" s="310">
+        <v>2354565062</v>
+      </c>
+      <c r="O27" s="310">
+        <v>61472761</v>
+      </c>
+      <c r="P27" s="305"/>
+      <c r="Q27" s="306"/>
+      <c r="R27" s="306"/>
+      <c r="S27" s="306"/>
+      <c r="T27" s="306"/>
+      <c r="U27" s="306"/>
+      <c r="V27" s="306"/>
+      <c r="W27" s="306"/>
+      <c r="X27" s="306"/>
+      <c r="Y27" s="306"/>
+      <c r="Z27" s="306"/>
+      <c r="AA27" s="306"/>
+      <c r="AB27" s="306"/>
+      <c r="AC27" s="306"/>
+      <c r="AD27" s="306"/>
     </row>
     <row r="28" spans="1:30">
-      <c r="B28" s="476"/>
-[...33 lines deleted...]
-      <c r="P28" s="112"/>
+      <c r="B28" s="365"/>
+      <c r="C28" s="366"/>
+      <c r="D28" s="366"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="304">
+        <v>931367894</v>
+      </c>
+      <c r="H28" s="311">
+        <v>900761469</v>
+      </c>
+      <c r="I28" s="304">
+        <v>84032912</v>
+      </c>
+      <c r="J28" s="304">
+        <v>816728557</v>
+      </c>
+      <c r="K28" s="304">
+        <v>30606425</v>
+      </c>
+      <c r="L28" s="304">
+        <v>20551767</v>
+      </c>
+      <c r="M28" s="304">
+        <v>25602886</v>
+      </c>
+      <c r="N28" s="304">
+        <v>854210523</v>
+      </c>
+      <c r="O28" s="304">
+        <v>31002718</v>
+      </c>
+      <c r="P28" s="305"/>
     </row>
     <row r="29" spans="1:30">
-      <c r="B29" s="476"/>
-[...33 lines deleted...]
-      <c r="P29" s="112"/>
+      <c r="B29" s="365"/>
+      <c r="C29" s="366"/>
+      <c r="D29" s="366"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="304">
+        <v>1661929807</v>
+      </c>
+      <c r="H29" s="311">
+        <v>1532199726</v>
+      </c>
+      <c r="I29" s="304">
+        <v>116301189</v>
+      </c>
+      <c r="J29" s="304">
+        <v>1415898537</v>
+      </c>
+      <c r="K29" s="304">
+        <v>129730081</v>
+      </c>
+      <c r="L29" s="304">
+        <v>121953681</v>
+      </c>
+      <c r="M29" s="278">
+        <v>9151544</v>
+      </c>
+      <c r="N29" s="304">
+        <v>1500354538</v>
+      </c>
+      <c r="O29" s="304">
+        <v>30470043</v>
+      </c>
+      <c r="P29" s="305"/>
     </row>
     <row r="30" spans="1:30" ht="23.45" customHeight="1">
-      <c r="B30" s="27"/>
-[...47 lines deleted...]
-      <c r="AD30" s="319"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="307">
+        <v>2274335188</v>
+      </c>
+      <c r="H30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="307">
+        <v>90743489</v>
+      </c>
+      <c r="M30" s="307">
+        <v>26784167</v>
+      </c>
+      <c r="N30" s="307">
+        <v>2111120239</v>
+      </c>
+      <c r="O30" s="307">
+        <v>45687293</v>
+      </c>
+      <c r="P30" s="305"/>
+      <c r="Q30" s="312"/>
+      <c r="R30" s="306"/>
+      <c r="S30" s="306"/>
+      <c r="T30" s="306"/>
+      <c r="U30" s="306"/>
+      <c r="V30" s="306"/>
+      <c r="W30" s="306"/>
+      <c r="X30" s="306"/>
+      <c r="Y30" s="306"/>
+      <c r="Z30" s="306"/>
+      <c r="AA30" s="306"/>
+      <c r="AB30" s="306"/>
+      <c r="AC30" s="306"/>
+      <c r="AD30" s="306"/>
     </row>
     <row r="31" spans="1:30">
-      <c r="A31" s="107"/>
-[...36 lines deleted...]
-      <c r="P31" s="112"/>
+      <c r="A31" s="341"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="341"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="304">
+        <v>791850994</v>
+      </c>
+      <c r="H31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31" s="304">
+        <v>13428280</v>
+      </c>
+      <c r="M31" s="304">
+        <v>19717035</v>
+      </c>
+      <c r="N31" s="304">
+        <v>737036914</v>
+      </c>
+      <c r="O31" s="304">
+        <v>21668766</v>
+      </c>
+      <c r="P31" s="305"/>
     </row>
     <row r="32" spans="1:30">
-      <c r="A32" s="107"/>
-[...34 lines deleted...]
-      <c r="P32" s="112"/>
+      <c r="A32" s="341"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="308">
+        <v>1482484194</v>
+      </c>
+      <c r="H32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32" s="308">
+        <v>77315209</v>
+      </c>
+      <c r="M32" s="309">
+        <v>7067132</v>
+      </c>
+      <c r="N32" s="308">
+        <v>1374083325</v>
+      </c>
+      <c r="O32" s="308">
+        <v>24018527</v>
+      </c>
+      <c r="P32" s="305"/>
     </row>
     <row r="33" spans="1:30" ht="23.45" customHeight="1">
-      <c r="A33" s="107"/>
-[...48 lines deleted...]
-      <c r="AD33" s="319"/>
+      <c r="A33" s="341"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="304">
+        <v>318962514</v>
+      </c>
+      <c r="H33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="304">
+        <v>51761959</v>
+      </c>
+      <c r="M33" s="304">
+        <v>7970264</v>
+      </c>
+      <c r="N33" s="278">
+        <v>243444822</v>
+      </c>
+      <c r="O33" s="278">
+        <v>15785468</v>
+      </c>
+      <c r="P33" s="305"/>
+      <c r="Q33" s="306"/>
+      <c r="R33" s="306"/>
+      <c r="S33" s="306"/>
+      <c r="T33" s="306"/>
+      <c r="U33" s="306"/>
+      <c r="V33" s="306"/>
+      <c r="W33" s="306"/>
+      <c r="X33" s="306"/>
+      <c r="Y33" s="306"/>
+      <c r="Z33" s="306"/>
+      <c r="AA33" s="306"/>
+      <c r="AB33" s="306"/>
+      <c r="AC33" s="306"/>
+      <c r="AD33" s="306"/>
     </row>
     <row r="34" spans="1:30">
-      <c r="B34" s="27"/>
-[...35 lines deleted...]
-      <c r="P34" s="112"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="304">
+        <v>139516900</v>
+      </c>
+      <c r="H34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="304">
+        <v>7123487</v>
+      </c>
+      <c r="M34" s="304">
+        <v>5885852</v>
+      </c>
+      <c r="N34" s="278">
+        <v>117173609</v>
+      </c>
+      <c r="O34" s="278">
+        <v>9333952</v>
+      </c>
+      <c r="P34" s="305"/>
     </row>
     <row r="35" spans="1:30" ht="14.25" thickBot="1">
-      <c r="A35" s="294"/>
-[...70 lines deleted...]
-      <c r="A37" s="304" t="s">
+      <c r="A35" s="286"/>
+      <c r="B35" s="287"/>
+      <c r="C35" s="288"/>
+      <c r="D35" s="255"/>
+      <c r="E35" s="289"/>
+      <c r="F35" s="290" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="313">
+        <v>179445614</v>
+      </c>
+      <c r="H35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="I35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="J35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="K35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="L35" s="313">
+        <v>44638472</v>
+      </c>
+      <c r="M35" s="314">
+        <v>2084412</v>
+      </c>
+      <c r="N35" s="314">
+        <v>126271213</v>
+      </c>
+      <c r="O35" s="314">
+        <v>6451516</v>
+      </c>
+      <c r="P35" s="305"/>
+    </row>
+    <row r="36" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A36" s="251" t="s">
         <v>85</v>
       </c>
-      <c r="B37" s="43"/>
-[...12 lines deleted...]
-      <c r="O37" s="312"/>
+      <c r="B36" s="252"/>
+      <c r="C36" s="252"/>
+      <c r="D36" s="252"/>
+      <c r="E36" s="252"/>
+      <c r="F36" s="252"/>
+      <c r="G36" s="252"/>
+      <c r="H36" s="252"/>
+      <c r="I36" s="252"/>
+      <c r="J36" s="252"/>
+      <c r="K36" s="252"/>
+      <c r="L36" s="252"/>
+      <c r="M36" s="252"/>
+      <c r="N36" s="252"/>
+      <c r="O36" s="252"/>
+    </row>
+    <row r="37" spans="1:30" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
     </row>
     <row r="38" spans="1:30" ht="13.5" customHeight="1">
-      <c r="A38" s="304" t="s">
-        <v>70</v>
+      <c r="A38" s="114" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:30" ht="13.5" customHeight="1">
-      <c r="A39" s="67" t="s">
-        <v>71</v>
+      <c r="A39" s="114" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="N4:N7"/>
     <mergeCell ref="O4:O7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D35E7A-D99B-4DBD-A61D-D2391605CFC7}">
   <sheetPr codeName="Sheet68"/>
-  <dimension ref="A1:T39"/>
+  <dimension ref="A1:S39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="3" width="1.625" style="114" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9" style="114"/>
+    <col min="1" max="3" width="1.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="3" customWidth="1"/>
+    <col min="7" max="19" width="10.625" style="3" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="A2" s="135" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:19" ht="17.100000000000001" customHeight="1" thickBot="1">
+      <c r="A2" s="115" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="254"/>
+      <c r="K2" s="255"/>
+      <c r="Q2" s="125"/>
+      <c r="S2" s="125"/>
+    </row>
+    <row r="3" spans="1:19" ht="15" customHeight="1">
+      <c r="A3" s="369"/>
+      <c r="B3" s="369"/>
+      <c r="C3" s="369"/>
+      <c r="D3" s="369"/>
+      <c r="E3" s="369"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="425" t="s">
+        <v>83</v>
+      </c>
+      <c r="H3" s="299"/>
+      <c r="I3" s="300"/>
+      <c r="J3" s="300"/>
+      <c r="K3" s="266"/>
+      <c r="L3" s="259"/>
+      <c r="M3" s="315"/>
+      <c r="N3" s="259"/>
+      <c r="O3" s="315"/>
+      <c r="P3" s="259"/>
+      <c r="Q3" s="315"/>
+      <c r="R3" s="259"/>
+      <c r="S3" s="315"/>
+    </row>
+    <row r="4" spans="1:19" ht="15" customHeight="1">
+      <c r="A4" s="371"/>
+      <c r="B4" s="371"/>
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+      <c r="E4" s="371"/>
+      <c r="F4" s="372"/>
+      <c r="G4" s="426"/>
+      <c r="H4" s="316"/>
+      <c r="I4" s="317"/>
+      <c r="J4" s="317"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="397" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" s="428"/>
+      <c r="N4" s="397" t="s">
+        <v>90</v>
+      </c>
+      <c r="O4" s="428"/>
+      <c r="P4" s="397" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q4" s="428"/>
+      <c r="R4" s="397" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="115"/>
-[...43 lines deleted...]
-      <c r="N4" s="549" t="s">
+      <c r="S4" s="430"/>
+    </row>
+    <row r="5" spans="1:19" ht="15" customHeight="1">
+      <c r="A5" s="371"/>
+      <c r="B5" s="371"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="371"/>
+      <c r="E5" s="371"/>
+      <c r="F5" s="372"/>
+      <c r="G5" s="426"/>
+      <c r="H5" s="412" t="s">
+        <v>73</v>
+      </c>
+      <c r="I5" s="303"/>
+      <c r="J5" s="303"/>
+      <c r="K5" s="432" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" s="398"/>
+      <c r="M5" s="429"/>
+      <c r="N5" s="398"/>
+      <c r="O5" s="429"/>
+      <c r="P5" s="398"/>
+      <c r="Q5" s="429"/>
+      <c r="R5" s="398"/>
+      <c r="S5" s="431"/>
+    </row>
+    <row r="6" spans="1:19" ht="15" customHeight="1">
+      <c r="A6" s="371"/>
+      <c r="B6" s="371"/>
+      <c r="C6" s="371"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="371"/>
+      <c r="F6" s="372"/>
+      <c r="G6" s="426"/>
+      <c r="H6" s="398"/>
+      <c r="I6" s="404" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="406" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" s="432"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="416" t="s">
+        <v>93</v>
+      </c>
+      <c r="N6" s="318"/>
+      <c r="O6" s="416" t="s">
+        <v>93</v>
+      </c>
+      <c r="P6" s="319"/>
+      <c r="Q6" s="418" t="s">
+        <v>93</v>
+      </c>
+      <c r="R6" s="319"/>
+      <c r="S6" s="420" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="15" customHeight="1">
+      <c r="A7" s="373"/>
+      <c r="B7" s="373"/>
+      <c r="C7" s="373"/>
+      <c r="D7" s="373"/>
+      <c r="E7" s="373"/>
+      <c r="F7" s="374"/>
+      <c r="G7" s="427"/>
+      <c r="H7" s="399"/>
+      <c r="I7" s="405"/>
+      <c r="J7" s="407"/>
+      <c r="K7" s="432"/>
+      <c r="L7" s="36" t="s">
+        <v>94</v>
+      </c>
+      <c r="M7" s="417"/>
+      <c r="N7" s="320"/>
+      <c r="O7" s="417"/>
+      <c r="P7" s="321"/>
+      <c r="Q7" s="419"/>
+      <c r="R7" s="322"/>
+      <c r="S7" s="421"/>
+    </row>
+    <row r="8" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="264" t="s">
         <v>63</v>
       </c>
-      <c r="O4" s="550"/>
-      <c r="P4" s="549" t="s">
+      <c r="H8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="R8" s="264" t="s">
+        <v>63</v>
+      </c>
+      <c r="S8" s="264" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="D9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="323">
+        <v>116066</v>
+      </c>
+      <c r="H9" s="304">
+        <v>119861</v>
+      </c>
+      <c r="I9" s="304">
+        <v>82468</v>
+      </c>
+      <c r="J9" s="304">
+        <v>122855</v>
+      </c>
+      <c r="K9" s="304">
+        <v>51573</v>
+      </c>
+      <c r="L9" s="304">
+        <v>48310</v>
+      </c>
+      <c r="M9" s="323">
+        <v>1216</v>
+      </c>
+      <c r="N9" s="304">
+        <v>97482</v>
+      </c>
+      <c r="O9" s="323">
+        <v>44489</v>
+      </c>
+      <c r="P9" s="323">
+        <v>119134</v>
+      </c>
+      <c r="Q9" s="323">
+        <v>58669</v>
+      </c>
+      <c r="R9" s="324">
+        <v>152169</v>
+      </c>
+      <c r="S9" s="324">
+        <v>67299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="323">
+        <v>152961</v>
+      </c>
+      <c r="H10" s="304">
+        <v>155300</v>
+      </c>
+      <c r="I10" s="304">
+        <v>107218</v>
+      </c>
+      <c r="J10" s="304">
+        <v>158940</v>
+      </c>
+      <c r="K10" s="304">
+        <v>95831</v>
+      </c>
+      <c r="L10" s="304">
+        <v>95551</v>
+      </c>
+      <c r="M10" s="323">
+        <v>908</v>
+      </c>
+      <c r="N10" s="304">
+        <v>105006</v>
+      </c>
+      <c r="O10" s="323">
+        <v>44641</v>
+      </c>
+      <c r="P10" s="323">
+        <v>155037</v>
+      </c>
+      <c r="Q10" s="323">
+        <v>60047</v>
+      </c>
+      <c r="R10" s="324">
+        <v>183631</v>
+      </c>
+      <c r="S10" s="324">
+        <v>68697</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="323">
+        <v>83369</v>
+      </c>
+      <c r="H11" s="304">
+        <v>87420</v>
+      </c>
+      <c r="I11" s="304">
+        <v>61909</v>
+      </c>
+      <c r="J11" s="304">
+        <v>89565</v>
+      </c>
+      <c r="K11" s="304">
+        <v>29527</v>
+      </c>
+      <c r="L11" s="304">
+        <v>29921</v>
+      </c>
+      <c r="M11" s="323">
+        <v>1336</v>
+      </c>
+      <c r="N11" s="278">
+        <v>69749</v>
+      </c>
+      <c r="O11" s="325">
+        <v>43929</v>
+      </c>
+      <c r="P11" s="323">
+        <v>86846</v>
+      </c>
+      <c r="Q11" s="323">
+        <v>57430</v>
+      </c>
+      <c r="R11" s="324">
+        <v>109525</v>
+      </c>
+      <c r="S11" s="324">
+        <v>65404</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A12" s="341"/>
+      <c r="B12" s="341"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="326">
+        <v>112953</v>
+      </c>
+      <c r="H12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="307">
+        <v>35766</v>
+      </c>
+      <c r="M12" s="326">
+        <v>1757</v>
+      </c>
+      <c r="N12" s="307">
+        <v>92814</v>
+      </c>
+      <c r="O12" s="326">
+        <v>43856</v>
+      </c>
+      <c r="P12" s="326">
+        <v>115122</v>
+      </c>
+      <c r="Q12" s="326">
+        <v>58859</v>
+      </c>
+      <c r="R12" s="326">
+        <v>144663</v>
+      </c>
+      <c r="S12" s="326">
+        <v>67472</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="C13" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="50"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="323">
+        <v>151378</v>
+      </c>
+      <c r="H13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="304">
+        <v>89549</v>
+      </c>
+      <c r="M13" s="323">
+        <v>1855</v>
+      </c>
+      <c r="N13" s="304">
+        <v>100928</v>
+      </c>
+      <c r="O13" s="323">
+        <v>43851</v>
+      </c>
+      <c r="P13" s="323">
+        <v>152451</v>
+      </c>
+      <c r="Q13" s="323">
+        <v>60460</v>
+      </c>
+      <c r="R13" s="324">
+        <v>180513</v>
+      </c>
+      <c r="S13" s="324">
+        <v>69012</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="341"/>
+      <c r="B14" s="341"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="327">
+        <v>82278</v>
+      </c>
+      <c r="H14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="308">
+        <v>24095</v>
+      </c>
+      <c r="M14" s="327">
+        <v>1736</v>
+      </c>
+      <c r="N14" s="309">
+        <v>67654</v>
+      </c>
+      <c r="O14" s="328">
+        <v>43872</v>
+      </c>
+      <c r="P14" s="327">
+        <v>84846</v>
+      </c>
+      <c r="Q14" s="327">
+        <v>57560</v>
+      </c>
+      <c r="R14" s="329">
+        <v>103508</v>
+      </c>
+      <c r="S14" s="329">
+        <v>65704</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A15" s="341"/>
+      <c r="B15" s="341"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="323">
+        <v>135385</v>
+      </c>
+      <c r="H15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="304">
+        <v>63363</v>
+      </c>
+      <c r="M15" s="330">
+        <v>568</v>
+      </c>
+      <c r="N15" s="304">
+        <v>107454</v>
+      </c>
+      <c r="O15" s="330">
+        <v>45842</v>
+      </c>
+      <c r="P15" s="330">
+        <v>149297</v>
+      </c>
+      <c r="Q15" s="330">
+        <v>57248</v>
+      </c>
+      <c r="R15" s="330">
+        <v>173567</v>
+      </c>
+      <c r="S15" s="330">
+        <v>66805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="C16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="323">
+        <v>159876</v>
+      </c>
+      <c r="H16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K16" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="304">
+        <v>98741</v>
+      </c>
+      <c r="M16" s="330">
+        <v>405</v>
+      </c>
+      <c r="N16" s="304">
+        <v>112738</v>
+      </c>
+      <c r="O16" s="330">
+        <v>46140</v>
+      </c>
+      <c r="P16" s="330">
+        <v>168101</v>
+      </c>
+      <c r="Q16" s="330">
+        <v>57963</v>
+      </c>
+      <c r="R16" s="330">
+        <v>190492</v>
+      </c>
+      <c r="S16" s="330">
+        <v>68003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="341"/>
+      <c r="B17" s="280"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="323">
+        <v>93559</v>
+      </c>
+      <c r="H17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="304">
+        <v>39534</v>
+      </c>
+      <c r="M17" s="330">
+        <v>678</v>
+      </c>
+      <c r="N17" s="278">
+        <v>77109</v>
+      </c>
+      <c r="O17" s="330">
+        <v>44131</v>
+      </c>
+      <c r="P17" s="330">
+        <v>111737</v>
+      </c>
+      <c r="Q17" s="330">
+        <v>55820</v>
+      </c>
+      <c r="R17" s="331">
+        <v>135481</v>
+      </c>
+      <c r="S17" s="331">
+        <v>64109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="332">
+        <v>157829</v>
+      </c>
+      <c r="H18" s="311">
+        <v>161263</v>
+      </c>
+      <c r="I18" s="310">
+        <v>129650</v>
+      </c>
+      <c r="J18" s="310">
+        <v>162841</v>
+      </c>
+      <c r="K18" s="310">
+        <v>91780</v>
+      </c>
+      <c r="L18" s="310">
+        <v>87095</v>
+      </c>
+      <c r="M18" s="332">
+        <v>1194</v>
+      </c>
+      <c r="N18" s="310">
+        <v>121553</v>
+      </c>
+      <c r="O18" s="332">
+        <v>48041</v>
+      </c>
+      <c r="P18" s="332">
+        <v>160503</v>
+      </c>
+      <c r="Q18" s="332">
+        <v>60981</v>
+      </c>
+      <c r="R18" s="323">
+        <v>204611</v>
+      </c>
+      <c r="S18" s="323">
+        <v>71776</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="B19" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="323">
+        <v>177242</v>
+      </c>
+      <c r="H19" s="311">
+        <v>180033</v>
+      </c>
+      <c r="I19" s="304">
+        <v>137268</v>
+      </c>
+      <c r="J19" s="304">
+        <v>182548</v>
+      </c>
+      <c r="K19" s="304">
+        <v>112999</v>
+      </c>
+      <c r="L19" s="304">
+        <v>107919</v>
+      </c>
+      <c r="M19" s="323">
+        <v>870</v>
+      </c>
+      <c r="N19" s="304">
+        <v>123515</v>
+      </c>
+      <c r="O19" s="323">
+        <v>48061</v>
+      </c>
+      <c r="P19" s="323">
+        <v>179673</v>
+      </c>
+      <c r="Q19" s="323">
+        <v>62211</v>
+      </c>
+      <c r="R19" s="324">
+        <v>221907</v>
+      </c>
+      <c r="S19" s="324">
+        <v>72849</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="323">
+        <v>118235</v>
+      </c>
+      <c r="H20" s="311">
+        <v>122011</v>
+      </c>
+      <c r="I20" s="304">
+        <v>100902</v>
+      </c>
+      <c r="J20" s="304">
+        <v>122682</v>
+      </c>
+      <c r="K20" s="304">
+        <v>64185</v>
+      </c>
+      <c r="L20" s="304">
+        <v>64321</v>
+      </c>
+      <c r="M20" s="323">
+        <v>1549</v>
+      </c>
+      <c r="N20" s="278">
+        <v>103824</v>
+      </c>
+      <c r="O20" s="325">
+        <v>47865</v>
+      </c>
+      <c r="P20" s="323">
+        <v>121048</v>
+      </c>
+      <c r="Q20" s="323">
+        <v>58450</v>
+      </c>
+      <c r="R20" s="324">
+        <v>159211</v>
+      </c>
+      <c r="S20" s="324">
+        <v>68960</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B21" s="36"/>
+      <c r="C21" s="49"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="326">
+        <v>158222</v>
+      </c>
+      <c r="H21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="307">
+        <v>93912</v>
+      </c>
+      <c r="M21" s="326">
+        <v>2706</v>
+      </c>
+      <c r="N21" s="307">
+        <v>122447</v>
+      </c>
+      <c r="O21" s="326">
+        <v>47880</v>
+      </c>
+      <c r="P21" s="326">
+        <v>158910</v>
+      </c>
+      <c r="Q21" s="326">
+        <v>61351</v>
+      </c>
+      <c r="R21" s="326">
+        <v>205414</v>
+      </c>
+      <c r="S21" s="326">
+        <v>72288</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="341"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="341"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="323">
+        <v>178428</v>
+      </c>
+      <c r="H22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" s="304">
+        <v>115673</v>
+      </c>
+      <c r="M22" s="323">
+        <v>2113</v>
+      </c>
+      <c r="N22" s="304">
+        <v>124079</v>
+      </c>
+      <c r="O22" s="323">
+        <v>47873</v>
+      </c>
+      <c r="P22" s="323">
+        <v>179130</v>
+      </c>
+      <c r="Q22" s="323">
+        <v>62788</v>
+      </c>
+      <c r="R22" s="324">
+        <v>224597</v>
+      </c>
+      <c r="S22" s="324">
+        <v>73438</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="B23" s="36"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="327">
+        <v>118802</v>
+      </c>
+      <c r="H23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K23" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="308">
+        <v>74861</v>
+      </c>
+      <c r="M23" s="327">
+        <v>3226</v>
+      </c>
+      <c r="N23" s="309">
+        <v>108596</v>
+      </c>
+      <c r="O23" s="328">
+        <v>47939</v>
+      </c>
+      <c r="P23" s="327">
+        <v>119478</v>
+      </c>
+      <c r="Q23" s="327">
+        <v>58548</v>
+      </c>
+      <c r="R23" s="329">
+        <v>157201</v>
+      </c>
+      <c r="S23" s="329">
+        <v>69398</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A24" s="341"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="323">
+        <v>156252</v>
+      </c>
+      <c r="H24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="304">
+        <v>83843</v>
+      </c>
+      <c r="M24" s="330">
+        <v>473</v>
+      </c>
+      <c r="N24" s="304">
+        <v>120235</v>
+      </c>
+      <c r="O24" s="330">
+        <v>48279</v>
+      </c>
+      <c r="P24" s="330">
+        <v>168155</v>
+      </c>
+      <c r="Q24" s="330">
+        <v>59206</v>
+      </c>
+      <c r="R24" s="330">
+        <v>203028</v>
+      </c>
+      <c r="S24" s="330">
+        <v>70767</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="B25" s="36"/>
+      <c r="C25" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="323">
+        <v>172815</v>
+      </c>
+      <c r="H25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="304">
+        <v>104774</v>
+      </c>
+      <c r="M25" s="330">
+        <v>366</v>
+      </c>
+      <c r="N25" s="304">
+        <v>122696</v>
+      </c>
+      <c r="O25" s="330">
+        <v>48334</v>
+      </c>
+      <c r="P25" s="330">
+        <v>182032</v>
+      </c>
+      <c r="Q25" s="330">
+        <v>59702</v>
+      </c>
+      <c r="R25" s="330">
+        <v>216791</v>
+      </c>
+      <c r="S25" s="330">
+        <v>71729</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="341"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="323">
+        <v>115567</v>
+      </c>
+      <c r="H26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="J26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" s="281" t="s">
+        <v>95</v>
+      </c>
+      <c r="L26" s="304">
+        <v>58377</v>
+      </c>
+      <c r="M26" s="330">
+        <v>604</v>
+      </c>
+      <c r="N26" s="278">
+        <v>95693</v>
+      </c>
+      <c r="O26" s="330">
+        <v>47738</v>
+      </c>
+      <c r="P26" s="330">
+        <v>130530</v>
+      </c>
+      <c r="Q26" s="330">
+        <v>57858</v>
+      </c>
+      <c r="R26" s="331">
+        <v>163573</v>
+      </c>
+      <c r="S26" s="331">
+        <v>68009</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B27" s="363" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="422"/>
+      <c r="D27" s="422"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="332">
+        <v>68208</v>
+      </c>
+      <c r="H27" s="311">
+        <v>71749</v>
+      </c>
+      <c r="I27" s="310">
+        <v>57665</v>
+      </c>
+      <c r="J27" s="310">
+        <v>73402</v>
+      </c>
+      <c r="K27" s="310">
+        <v>15202</v>
+      </c>
+      <c r="L27" s="333">
+        <v>16168</v>
+      </c>
+      <c r="M27" s="334">
+        <v>1235</v>
+      </c>
+      <c r="N27" s="333">
+        <v>59401</v>
+      </c>
+      <c r="O27" s="334">
+        <v>38869</v>
+      </c>
+      <c r="P27" s="334">
+        <v>71252</v>
+      </c>
+      <c r="Q27" s="334">
+        <v>55994</v>
+      </c>
+      <c r="R27" s="325">
+        <v>82674</v>
+      </c>
+      <c r="S27" s="325">
+        <v>61366</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="B28" s="423"/>
+      <c r="C28" s="424"/>
+      <c r="D28" s="424"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="323">
+        <v>74944</v>
+      </c>
+      <c r="H28" s="311">
+        <v>76629</v>
+      </c>
+      <c r="I28" s="304">
+        <v>62089</v>
+      </c>
+      <c r="J28" s="304">
+        <v>78567</v>
+      </c>
+      <c r="K28" s="304">
+        <v>23808</v>
+      </c>
+      <c r="L28" s="278">
+        <v>28204</v>
+      </c>
+      <c r="M28" s="325">
+        <v>1116</v>
+      </c>
+      <c r="N28" s="278">
+        <v>61545</v>
+      </c>
+      <c r="O28" s="325">
+        <v>36611</v>
+      </c>
+      <c r="P28" s="325">
+        <v>75920</v>
+      </c>
+      <c r="Q28" s="325">
+        <v>53099</v>
+      </c>
+      <c r="R28" s="325">
+        <v>86568</v>
+      </c>
+      <c r="S28" s="325">
+        <v>58167</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="B29" s="423"/>
+      <c r="C29" s="424"/>
+      <c r="D29" s="424"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="323">
+        <v>66089</v>
+      </c>
+      <c r="H29" s="311">
+        <v>70146</v>
+      </c>
+      <c r="I29" s="304">
+        <v>55973</v>
+      </c>
+      <c r="J29" s="304">
+        <v>71738</v>
+      </c>
+      <c r="K29" s="304">
+        <v>14008</v>
+      </c>
+      <c r="L29" s="278">
+        <v>15128</v>
+      </c>
+      <c r="M29" s="325">
+        <v>1245</v>
+      </c>
+      <c r="N29" s="278">
+        <v>56096</v>
+      </c>
+      <c r="O29" s="325">
+        <v>42352</v>
+      </c>
+      <c r="P29" s="325">
+        <v>69757</v>
+      </c>
+      <c r="Q29" s="325">
+        <v>56921</v>
+      </c>
+      <c r="R29" s="325">
+        <v>80304</v>
+      </c>
+      <c r="S29" s="325">
+        <v>63313</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="23.45" customHeight="1">
+      <c r="B30" s="36"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="326">
+        <v>68345</v>
+      </c>
+      <c r="H30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K30" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" s="335">
+        <v>14439</v>
+      </c>
+      <c r="M30" s="336">
+        <v>1409</v>
+      </c>
+      <c r="N30" s="335">
+        <v>58595</v>
+      </c>
+      <c r="O30" s="336">
+        <v>39209</v>
+      </c>
+      <c r="P30" s="336">
+        <v>70793</v>
+      </c>
+      <c r="Q30" s="336">
+        <v>56335</v>
+      </c>
+      <c r="R30" s="336">
+        <v>81249</v>
+      </c>
+      <c r="S30" s="336">
+        <v>62445</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="341"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="341"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="323">
+        <v>74724</v>
+      </c>
+      <c r="H31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K31" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L31" s="278">
+        <v>27847</v>
+      </c>
+      <c r="M31" s="325">
+        <v>1247</v>
+      </c>
+      <c r="N31" s="278">
+        <v>60817</v>
+      </c>
+      <c r="O31" s="325">
+        <v>36882</v>
+      </c>
+      <c r="P31" s="325">
+        <v>75500</v>
+      </c>
+      <c r="Q31" s="325">
+        <v>53744</v>
+      </c>
+      <c r="R31" s="337">
+        <v>85256</v>
+      </c>
+      <c r="S31" s="337">
+        <v>59449</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="341"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="327">
+        <v>66440</v>
+      </c>
+      <c r="H32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K32" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32" s="309">
+        <v>13391</v>
+      </c>
+      <c r="M32" s="328">
+        <v>1421</v>
+      </c>
+      <c r="N32" s="309">
+        <v>55314</v>
+      </c>
+      <c r="O32" s="328">
+        <v>42646</v>
+      </c>
+      <c r="P32" s="328">
+        <v>69371</v>
+      </c>
+      <c r="Q32" s="328">
+        <v>57118</v>
+      </c>
+      <c r="R32" s="338">
+        <v>79133</v>
+      </c>
+      <c r="S32" s="338">
+        <v>64027</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="23.45" customHeight="1">
+      <c r="A33" s="341"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="266" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="323">
+        <v>66362</v>
+      </c>
+      <c r="H33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="I33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="J33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="K33" s="274" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33" s="278">
+        <v>20839</v>
+      </c>
+      <c r="M33" s="330">
+        <v>765</v>
+      </c>
+      <c r="N33" s="278">
+        <v>62982</v>
+      </c>
+      <c r="O33" s="330">
+        <v>37361</v>
+      </c>
+      <c r="P33" s="330">
+        <v>79324</v>
+      </c>
+      <c r="Q33" s="330">
+        <v>49984</v>
+      </c>
+      <c r="R33" s="330">
+        <v>90284</v>
+      </c>
+      <c r="S33" s="330">
+        <v>55604</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="B34" s="36"/>
+      <c r="C34" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="323">
+        <v>76804</v>
+      </c>
+      <c r="H34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="I34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="J34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="K34" s="275" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="278">
+        <v>28913</v>
+      </c>
+      <c r="M34" s="330">
+        <v>854</v>
+      </c>
+      <c r="N34" s="278">
+        <v>64497</v>
+      </c>
+      <c r="O34" s="330">
+        <v>35513</v>
+      </c>
+      <c r="P34" s="330">
+        <v>79926</v>
+      </c>
+      <c r="Q34" s="330">
+        <v>46953</v>
+      </c>
+      <c r="R34" s="330">
+        <v>90937</v>
+      </c>
+      <c r="S34" s="330">
+        <v>53898</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="14.25" thickBot="1">
+      <c r="A35" s="341"/>
+      <c r="B35" s="56"/>
+      <c r="C35" s="57"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="323">
+        <v>60331</v>
+      </c>
+      <c r="H35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="I35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="J35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="K35" s="292" t="s">
+        <v>95</v>
+      </c>
+      <c r="L35" s="314">
+        <v>19957</v>
+      </c>
+      <c r="M35" s="330">
+        <v>755</v>
+      </c>
+      <c r="N35" s="314">
+        <v>60134</v>
+      </c>
+      <c r="O35" s="330">
+        <v>40836</v>
+      </c>
+      <c r="P35" s="339">
+        <v>78873</v>
+      </c>
+      <c r="Q35" s="339">
+        <v>52255</v>
+      </c>
+      <c r="R35" s="340">
+        <v>89473</v>
+      </c>
+      <c r="S35" s="339">
+        <v>57721</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A36" s="251" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" s="252"/>
+      <c r="C36" s="252"/>
+      <c r="D36" s="252"/>
+      <c r="E36" s="252"/>
+      <c r="F36" s="252"/>
+      <c r="G36" s="252"/>
+      <c r="H36" s="252"/>
+      <c r="I36" s="252"/>
+      <c r="J36" s="252"/>
+      <c r="K36" s="252"/>
+      <c r="L36" s="252"/>
+      <c r="M36" s="252"/>
+      <c r="N36" s="252"/>
+      <c r="O36" s="252"/>
+    </row>
+    <row r="37" spans="1:19" s="115" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="116"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="118"/>
+    </row>
+    <row r="38" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A38" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="Q4" s="550"/>
-[...1523 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:19" ht="13.5" customHeight="1">
-      <c r="A39" s="67" t="s">
-        <v>71</v>
+      <c r="A39" s="114" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="B27:D29"/>
     <mergeCell ref="A3:F7"/>
     <mergeCell ref="G3:G7"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="61" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>