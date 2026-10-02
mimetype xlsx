--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{440D2445-895F-463E-B6B9-080CBDD6F36E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11D6DAE2-4430-4B96-BD66-157FC5005818}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31575" yWindow="2790" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="7" sheetId="18" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'7'!$A$1:$K$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -138,79 +138,75 @@
     <rPh sb="12" eb="14">
       <t>ロウレイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キュウフ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年度末現在</t>
     <rPh sb="0" eb="3">
       <t>ネンドマツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゲンザイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　２．平均年金月額には基礎年金月額を含む。</t>
-[...3 lines deleted...]
-    <t>令和元年度</t>
+    <t>令和６年度</t>
   </si>
   <si>
     <t>注１．「新法厚生年金保険」の「老齢年金」において、平成27年10月以降に受給権の発生した者については、年金分</t>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　　割によるみなし期間を含んだ被保険者期間にて判定している。</t>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>令和２年度</t>
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和３年度</t>
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和４年度</t>
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和５年度</t>
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　２．平均年金月額には老齢基礎年金月額を含む。</t>
+    <phoneticPr fontId="8"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;－&quot;;_ @\ "/>
     <numFmt numFmtId="177" formatCode="_ * \ &quot;・&quot;"/>
     <numFmt numFmtId="178" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;・&quot;;_ @\ "/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -398,139 +394,129 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -953,301 +939,290 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="16.125" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="16.125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="12.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="3.125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="3.125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="3.125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="3.125" style="18" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="18" customHeight="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="4"/>
-      <c r="G1" s="4"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
     </row>
     <row r="2" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="4"/>
-[...1 lines deleted...]
-      <c r="K2" s="6"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="K2" s="19"/>
     </row>
-    <row r="3" spans="1:15" s="8" customFormat="1" ht="24.95" customHeight="1">
-[...5 lines deleted...]
-      <c r="D3" s="43" t="s">
+    <row r="3" spans="1:15" s="21" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="45"/>
-      <c r="F3" s="43" t="s">
+      <c r="E3" s="39"/>
+      <c r="F3" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="45"/>
-      <c r="H3" s="43" t="s">
+      <c r="G3" s="39"/>
+      <c r="H3" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="45"/>
-[...4 lines deleted...]
-      <c r="L3" s="7"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="38"/>
     </row>
-    <row r="4" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
-      <c r="A4" s="24" t="s">
+    <row r="4" spans="1:15" s="26" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A4" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="13">
-[...2 lines deleted...]
-      <c r="C4" s="14" t="s">
+      <c r="B4" s="23">
+        <v>16520521</v>
+      </c>
+      <c r="C4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="15">
-[...2 lines deleted...]
-      <c r="E4" s="14" t="s">
+      <c r="D4" s="4">
+        <v>16640212</v>
+      </c>
+      <c r="E4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="15">
-[...2 lines deleted...]
-      <c r="G4" s="14" t="s">
+      <c r="F4" s="4">
+        <v>16464834</v>
+      </c>
+      <c r="G4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="15">
-[...2 lines deleted...]
-      <c r="I4" s="14" t="s">
+      <c r="H4" s="4">
+        <v>16561413</v>
+      </c>
+      <c r="I4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="13">
-[...2 lines deleted...]
-      <c r="K4" s="16" t="s">
+      <c r="J4" s="23">
+        <v>16631668</v>
+      </c>
+      <c r="K4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="9"/>
     </row>
     <row r="5" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="27">
-[...2 lines deleted...]
-      <c r="C5" s="18" t="s">
+      <c r="B5" s="28">
+        <v>423</v>
+      </c>
+      <c r="C5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28">
-[...2 lines deleted...]
-      <c r="E5" s="18" t="s">
+      <c r="D5" s="11">
+        <v>426</v>
+      </c>
+      <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="28">
-[...2 lines deleted...]
-      <c r="G5" s="18" t="s">
+      <c r="F5" s="11">
+        <v>430</v>
+      </c>
+      <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="28">
-[...2 lines deleted...]
-      <c r="I5" s="18" t="s">
+      <c r="H5" s="11">
+        <v>433</v>
+      </c>
+      <c r="I5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="17">
-[...2 lines deleted...]
-      <c r="K5" s="19" t="s">
+      <c r="J5" s="5">
+        <v>436</v>
+      </c>
+      <c r="K5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="27">
-[...2 lines deleted...]
-      <c r="C6" s="18" t="s">
+      <c r="B6" s="28">
+        <v>380455</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="28">
-[...2 lines deleted...]
-      <c r="E6" s="18" t="s">
+      <c r="D6" s="11">
+        <v>381539</v>
+      </c>
+      <c r="E6" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="28">
-[...2 lines deleted...]
-      <c r="G6" s="18" t="s">
+      <c r="F6" s="11">
+        <v>380037</v>
+      </c>
+      <c r="G6" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="28">
-[...2 lines deleted...]
-      <c r="I6" s="18" t="s">
+      <c r="H6" s="11">
+        <v>380569</v>
+      </c>
+      <c r="I6" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="17">
-[...2 lines deleted...]
-      <c r="K6" s="19" t="s">
+      <c r="J6" s="5">
+        <v>382562</v>
+      </c>
+      <c r="K6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="11"/>
-[...2 lines deleted...]
-      <c r="O6" s="11"/>
     </row>
     <row r="7" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="29">
-[...2 lines deleted...]
-      <c r="C7" s="21" t="s">
+      <c r="B7" s="30">
+        <v>148594</v>
+      </c>
+      <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="30">
-[...2 lines deleted...]
-      <c r="E7" s="21" t="s">
+      <c r="D7" s="12">
+        <v>148797</v>
+      </c>
+      <c r="E7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="30">
-[...2 lines deleted...]
-      <c r="G7" s="21" t="s">
+      <c r="F7" s="12">
+        <v>149169</v>
+      </c>
+      <c r="G7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="30">
-[...2 lines deleted...]
-      <c r="I7" s="21" t="s">
+      <c r="H7" s="12">
+        <v>152142</v>
+      </c>
+      <c r="I7" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="20">
-[...2 lines deleted...]
-      <c r="K7" s="22" t="s">
+      <c r="J7" s="8">
+        <v>156753</v>
+      </c>
+      <c r="K7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="11"/>
-[...2 lines deleted...]
-      <c r="O7" s="11"/>
     </row>
-    <row r="8" spans="1:15" s="31" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A8" s="34" t="s">
+    <row r="8" spans="1:15" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+    </row>
+    <row r="9" spans="1:15" s="36" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="34"/>
-[...12 lines deleted...]
-      <c r="O8" s="36"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="35"/>
     </row>
-    <row r="9" spans="1:15" s="42" customFormat="1" ht="13.5" customHeight="1">
-[...27 lines deleted...]
-      <c r="G10" s="33"/>
+    <row r="10" spans="1:15" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
     </row>
     <row r="11" spans="1:15" ht="13.5" customHeight="1"/>
     <row r="12" spans="1:15" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>