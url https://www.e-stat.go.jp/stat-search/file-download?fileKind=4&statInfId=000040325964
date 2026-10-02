--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D2D3FD4-2A2E-42F1-8AE7-96944077699C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FED511C7-9895-4232-A412-D88DBE3567A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="781" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="781" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="8(1)" sheetId="50" r:id="rId1"/>
     <sheet name="8(2)" sheetId="19" r:id="rId2"/>
     <sheet name="8(3)" sheetId="20" r:id="rId3"/>
     <sheet name="8(4)" sheetId="23" r:id="rId4"/>
     <sheet name="8(5)" sheetId="21" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'8(1)'!$A$1:$U$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'8(2)'!$A$1:$U$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'8(3)'!$A$1:$U$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'8(4)'!$A$1:$I$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'8(5)'!$A$1:$I$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1696" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1749" uniqueCount="114">
   <si>
     <t>　</t>
   </si>
   <si>
     <t>旧法船員保険</t>
   </si>
   <si>
     <t>構成比</t>
   </si>
   <si>
     <t>人</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>５９歳以下</t>
   </si>
   <si>
     <t>６０</t>
   </si>
   <si>
     <t>６１</t>
   </si>
   <si>
@@ -254,72 +254,60 @@
     <rPh sb="0" eb="1">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合　　計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>新　法</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通算退職
 年　　金</t>
     <rPh sb="2" eb="4">
       <t>タイショク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>合　　計</t>
-[...6 lines deleted...]
-  <si>
     <t>８６</t>
   </si>
   <si>
     <t>８７</t>
   </si>
   <si>
     <t>８８</t>
   </si>
   <si>
     <t>８９</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>７０歳以上</t>
     <rPh sb="2" eb="5">
       <t>サイイジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総　数</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>歳以上　　　歳以下</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>イジョウ</t>
@@ -378,62 +366,50 @@
     <rPh sb="28" eb="29">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（２）年度末現在　老齢年金・通算老齢年金受給権者数（男　子）</t>
     <rPh sb="28" eb="29">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（３）年度末現在　老齢年金・通算老齢年金受給権者数（女　子）</t>
     <rPh sb="26" eb="27">
       <t>オンナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>旧    法
 船員保険</t>
     <phoneticPr fontId="10"/>
   </si>
   <si>
-    <t>旧　法</t>
-[...10 lines deleted...]
-  <si>
     <t>0 ～ 4</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>5 ～ 9</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>10 ～ 14</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>15 ～ 19</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>20 ～ 24</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>25 ～ 29</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>30 ～ 34</t>
@@ -462,85 +438,76 @@
   <si>
     <t>60 ～ 64</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>65 ～ 69</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>70 ～ 74</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>75 ～ 79</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>80 ～ 84</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>85 ～ 89</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>小  計</t>
-[...2 lines deleted...]
-  <si>
     <t>９０歳以上</t>
     <rPh sb="2" eb="3">
       <t>サイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>90歳以上</t>
     <rPh sb="2" eb="3">
       <t>サイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>新法厚生年金保険</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>新        法
 厚生年金保険</t>
-    <phoneticPr fontId="10"/>
-[...3 lines deleted...]
-船員保険</t>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>旧        法
 厚生年金保険</t>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>旧共済組合を
 除く計</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>キョウサイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>クミアイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
@@ -603,54 +570,50 @@
     </rPh>
     <rPh sb="17" eb="18">
       <t>スウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ソウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>８．厚生年金保険　年齢別受給権者数</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　２．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　発生していた受給権者を計上している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　２．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が</t>
-[...2 lines deleted...]
-  <si>
     <t>注．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　発生していた受給権者を計上している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注１．「旧共済組合」は、厚生年金保険に統合された時点で旧ＪＲ共済、旧ＮＴＴ共済、旧ＪＴ共済又は旧農林共済の受給権が</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　２．「旧共済組合」の「旧法」には、通算遺族年金を含む。</t>
     <rPh sb="4" eb="5">
       <t>キュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キョウサイ</t>
     </rPh>
@@ -678,54 +641,50 @@
     <t>老 齢 年 金</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通算老齢年金・25年未満</t>
     <rPh sb="9" eb="12">
       <t>ネンミマン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>老齢年金</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通算老齢年金
 ・25年未満</t>
     <rPh sb="10" eb="13">
       <t>ネンミマン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通算老齢
 年　　金</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>老齢年金</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>通老相当
 ・25年未満</t>
     <rPh sb="0" eb="1">
       <t>トオル</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ロウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソウトウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミマン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>退職年金</t>
     <rPh sb="0" eb="2">
@@ -776,58 +735,60 @@
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注１．「新法厚生年金保険」の「老齢年金」、「通算老齢年金・25年未満」において、平成27年10月以降に受給権の発生した者</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　については、年金分割によるみなし期間を含んだ被保険者期間にて判定している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>－</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="7">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;…&quot;"/>
     <numFmt numFmtId="178" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;[Red]\-#,##0.0;_ * &quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0.0;[Red]\-#,##0.0;0.0;* @"/>
+    <numFmt numFmtId="181" formatCode="_ * #,##0;_ * \-#,##0;_ * &quot;－&quot;"/>
+    <numFmt numFmtId="182" formatCode="#,##0.0;[Red]\-#,##0.0;_ * &quot;－&quot;"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="36"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
@@ -879,66 +840,72 @@
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1209,518 +1176,496 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -2141,13458 +2086,13360 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68755514-4AF6-47A5-9E5A-8902153D510B}">
-  <dimension ref="A1:V68"/>
+  <dimension ref="A1:U68"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.125" style="2" customWidth="1"/>
-    <col min="8" max="8" width="10.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.625" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.25" style="2" bestFit="1" customWidth="1"/>
-    <col min="10" max="15" width="10.625" style="2" customWidth="1"/>
-    <col min="16" max="16" width="10.625" style="3" customWidth="1"/>
+    <col min="10" max="16" width="10.625" style="2" customWidth="1"/>
     <col min="17" max="17" width="12.25" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="10.625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+    </row>
+    <row r="3" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A3" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="120" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+    </row>
+    <row r="4" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A4" s="118"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="128"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+    </row>
+    <row r="5" spans="1:21" ht="18" customHeight="1">
+      <c r="A5" s="118"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="132" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="133"/>
+      <c r="L5" s="132" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="133"/>
+      <c r="N5" s="132" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="133"/>
+      <c r="P5" s="129"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="132" t="s">
+        <v>43</v>
+      </c>
+      <c r="S5" s="133"/>
+      <c r="T5" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="U5" s="126"/>
+    </row>
+    <row r="6" spans="1:21" s="4" customFormat="1" ht="27.95" customHeight="1">
+      <c r="A6" s="118"/>
+      <c r="B6" s="48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="48" t="s">
         <v>99</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B3" s="131" t="s">
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="I6" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="J6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="K6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="L6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="M6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="N6" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="136" t="s">
+        <v>103</v>
+      </c>
+      <c r="P6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q6" s="136" t="s">
+        <v>105</v>
+      </c>
+      <c r="R6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="S6" s="136" t="s">
+        <v>50</v>
+      </c>
+      <c r="T6" s="134" t="s">
+        <v>106</v>
+      </c>
+      <c r="U6" s="127" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="119"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="80" t="s">
+        <v>108</v>
+      </c>
+      <c r="F7" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="82" t="s">
+        <v>109</v>
+      </c>
+      <c r="H7" s="135"/>
+      <c r="I7" s="137"/>
+      <c r="J7" s="135"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="135"/>
+      <c r="M7" s="137"/>
+      <c r="N7" s="135"/>
+      <c r="O7" s="137"/>
+      <c r="P7" s="135"/>
+      <c r="Q7" s="137"/>
+      <c r="R7" s="135"/>
+      <c r="S7" s="137"/>
+      <c r="T7" s="135"/>
+      <c r="U7" s="138"/>
+    </row>
+    <row r="8" spans="1:21" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="5"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="R8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="S8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="T8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="U8" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="75">
+        <v>16631668</v>
+      </c>
+      <c r="C9" s="83">
+        <v>100</v>
+      </c>
+      <c r="D9" s="83">
+        <v>100</v>
+      </c>
+      <c r="E9" s="75">
+        <v>14652379</v>
+      </c>
+      <c r="F9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="83">
+        <v>100</v>
+      </c>
+      <c r="H9" s="75">
+        <v>16501468</v>
+      </c>
+      <c r="I9" s="75">
+        <v>14601951</v>
+      </c>
+      <c r="J9" s="75">
+        <v>107165</v>
+      </c>
+      <c r="K9" s="84">
+        <v>74108</v>
+      </c>
+      <c r="L9" s="75">
+        <v>2015</v>
+      </c>
+      <c r="M9" s="75">
+        <v>258</v>
+      </c>
+      <c r="N9" s="75">
+        <v>16392288</v>
+      </c>
+      <c r="O9" s="75">
+        <v>14527585</v>
+      </c>
+      <c r="P9" s="75">
+        <v>130200</v>
+      </c>
+      <c r="Q9" s="75">
+        <v>50428</v>
+      </c>
+      <c r="R9" s="75">
+        <v>30306</v>
+      </c>
+      <c r="S9" s="75">
+        <v>907</v>
+      </c>
+      <c r="T9" s="75">
+        <v>99894</v>
+      </c>
+      <c r="U9" s="75">
+        <v>49521</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A10" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K10" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="O10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U10" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="85">
+        <v>14668</v>
+      </c>
+      <c r="C11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="D11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="E11" s="85">
+        <v>15284</v>
+      </c>
+      <c r="F11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="G11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="H11" s="85">
+        <v>14668</v>
+      </c>
+      <c r="I11" s="85">
+        <v>15284</v>
+      </c>
+      <c r="J11" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="K11" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M11" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N11" s="87">
+        <v>14668</v>
+      </c>
+      <c r="O11" s="87">
+        <v>15284</v>
+      </c>
+      <c r="P11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U11" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A12" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="85">
+        <v>24439</v>
+      </c>
+      <c r="C12" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="E12" s="89">
+        <v>20686</v>
+      </c>
+      <c r="F12" s="90">
+        <v>0.1</v>
+      </c>
+      <c r="G12" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="H12" s="85">
+        <v>24439</v>
+      </c>
+      <c r="I12" s="89">
+        <v>20686</v>
+      </c>
+      <c r="J12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K12" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M12" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N12" s="89">
+        <v>24439</v>
+      </c>
+      <c r="O12" s="89">
+        <v>20686</v>
+      </c>
+      <c r="P12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U12" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="85">
+        <v>37243</v>
+      </c>
+      <c r="C13" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="D13" s="86">
+        <v>0.5</v>
+      </c>
+      <c r="E13" s="89">
+        <v>24900</v>
+      </c>
+      <c r="F13" s="90">
+        <v>0.2</v>
+      </c>
+      <c r="G13" s="86">
+        <v>0.4</v>
+      </c>
+      <c r="H13" s="85">
+        <v>37243</v>
+      </c>
+      <c r="I13" s="89">
+        <v>24900</v>
+      </c>
+      <c r="J13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K13" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M13" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" s="89">
+        <v>37243</v>
+      </c>
+      <c r="O13" s="89">
+        <v>24900</v>
+      </c>
+      <c r="P13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U13" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="85">
+        <v>194686</v>
+      </c>
+      <c r="C14" s="86">
+        <v>1.2</v>
+      </c>
+      <c r="D14" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="89">
+        <v>414214</v>
+      </c>
+      <c r="F14" s="90">
+        <v>2.8</v>
+      </c>
+      <c r="G14" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="H14" s="85">
+        <v>194686</v>
+      </c>
+      <c r="I14" s="89">
+        <v>414214</v>
+      </c>
+      <c r="J14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M14" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="89">
+        <v>194686</v>
+      </c>
+      <c r="O14" s="89">
+        <v>414214</v>
+      </c>
+      <c r="P14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U14" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="85">
+        <v>566585</v>
+      </c>
+      <c r="C15" s="86">
+        <v>3.4</v>
+      </c>
+      <c r="D15" s="86">
+        <v>5</v>
+      </c>
+      <c r="E15" s="89">
+        <v>476643</v>
+      </c>
+      <c r="F15" s="90">
+        <v>3.3</v>
+      </c>
+      <c r="G15" s="86">
+        <v>6.5</v>
+      </c>
+      <c r="H15" s="85">
+        <v>566585</v>
+      </c>
+      <c r="I15" s="89">
+        <v>476643</v>
+      </c>
+      <c r="J15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="89">
+        <v>566585</v>
+      </c>
+      <c r="O15" s="89">
+        <v>476643</v>
+      </c>
+      <c r="P15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U15" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A16" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="75">
+        <v>837621</v>
+      </c>
+      <c r="C16" s="83">
+        <v>5</v>
+      </c>
+      <c r="D16" s="83">
+        <v>5</v>
+      </c>
+      <c r="E16" s="75">
+        <v>951727</v>
+      </c>
+      <c r="F16" s="83">
+        <v>6.5</v>
+      </c>
+      <c r="G16" s="83">
+        <v>6.5</v>
+      </c>
+      <c r="H16" s="75">
+        <v>837621</v>
+      </c>
+      <c r="I16" s="75">
+        <v>951727</v>
+      </c>
+      <c r="J16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="85">
+        <v>837621</v>
+      </c>
+      <c r="O16" s="85">
+        <v>951727</v>
+      </c>
+      <c r="P16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U16" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="85">
+        <v>598401</v>
+      </c>
+      <c r="C17" s="86">
+        <v>3.6</v>
+      </c>
+      <c r="D17" s="86">
+        <v>8.6</v>
+      </c>
+      <c r="E17" s="85">
+        <v>470972</v>
+      </c>
+      <c r="F17" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="G17" s="86">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H17" s="85">
+        <v>598401</v>
+      </c>
+      <c r="I17" s="85">
+        <v>470972</v>
+      </c>
+      <c r="J17" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="87">
+        <v>598401</v>
+      </c>
+      <c r="O17" s="87">
+        <v>470972</v>
+      </c>
+      <c r="P17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U17" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="85">
+        <v>670190</v>
+      </c>
+      <c r="C18" s="86">
+        <v>4</v>
+      </c>
+      <c r="D18" s="86">
+        <v>12.7</v>
+      </c>
+      <c r="E18" s="89">
+        <v>533402</v>
+      </c>
+      <c r="F18" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G18" s="86">
+        <v>13.4</v>
+      </c>
+      <c r="H18" s="85">
+        <v>670190</v>
+      </c>
+      <c r="I18" s="89">
+        <v>533402</v>
+      </c>
+      <c r="J18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="89">
+        <v>670190</v>
+      </c>
+      <c r="O18" s="89">
+        <v>533402</v>
+      </c>
+      <c r="P18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U18" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="85">
+        <v>646243</v>
+      </c>
+      <c r="C19" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="D19" s="86">
+        <v>16.5</v>
+      </c>
+      <c r="E19" s="89">
+        <v>520625</v>
+      </c>
+      <c r="F19" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G19" s="86">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H19" s="85">
+        <v>646243</v>
+      </c>
+      <c r="I19" s="89">
+        <v>520625</v>
+      </c>
+      <c r="J19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K19" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="89">
+        <v>646243</v>
+      </c>
+      <c r="O19" s="89">
+        <v>520625</v>
+      </c>
+      <c r="P19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U19" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="85">
+        <v>674627</v>
+      </c>
+      <c r="C20" s="86">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D20" s="86">
+        <v>20.6</v>
+      </c>
+      <c r="E20" s="89">
+        <v>547347</v>
+      </c>
+      <c r="F20" s="90">
+        <v>3.7</v>
+      </c>
+      <c r="G20" s="86">
+        <v>20.6</v>
+      </c>
+      <c r="H20" s="85">
+        <v>674627</v>
+      </c>
+      <c r="I20" s="89">
+        <v>547346</v>
+      </c>
+      <c r="J20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K20" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="89">
+        <v>674627</v>
+      </c>
+      <c r="O20" s="89">
+        <v>547346</v>
+      </c>
+      <c r="P20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q20" s="85">
+        <v>1</v>
+      </c>
+      <c r="R20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U20" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="85">
+        <v>716349</v>
+      </c>
+      <c r="C21" s="86">
+        <v>4.3</v>
+      </c>
+      <c r="D21" s="86">
+        <v>24.9</v>
+      </c>
+      <c r="E21" s="89">
+        <v>559420</v>
+      </c>
+      <c r="F21" s="90">
+        <v>3.8</v>
+      </c>
+      <c r="G21" s="86">
+        <v>24.5</v>
+      </c>
+      <c r="H21" s="85">
+        <v>716349</v>
+      </c>
+      <c r="I21" s="89">
+        <v>559420</v>
+      </c>
+      <c r="J21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" s="89">
+        <v>716349</v>
+      </c>
+      <c r="O21" s="89">
+        <v>559420</v>
+      </c>
+      <c r="P21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U21" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A22" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="75">
+        <v>3305810</v>
+      </c>
+      <c r="C22" s="83">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="D22" s="83">
+        <v>24.9</v>
+      </c>
+      <c r="E22" s="75">
+        <v>2631766</v>
+      </c>
+      <c r="F22" s="83">
+        <v>18</v>
+      </c>
+      <c r="G22" s="83">
+        <v>24.5</v>
+      </c>
+      <c r="H22" s="75">
+        <v>3305810</v>
+      </c>
+      <c r="I22" s="75">
+        <v>2631765</v>
+      </c>
+      <c r="J22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K22" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" s="85">
+        <v>3305810</v>
+      </c>
+      <c r="O22" s="85">
+        <v>2631765</v>
+      </c>
+      <c r="P22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q22" s="75">
+        <v>1</v>
+      </c>
+      <c r="R22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U22" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A23" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="85">
+        <v>743624</v>
+      </c>
+      <c r="C23" s="86">
+        <v>4.5</v>
+      </c>
+      <c r="D23" s="86">
+        <v>29.4</v>
+      </c>
+      <c r="E23" s="85">
+        <v>570282</v>
+      </c>
+      <c r="F23" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="G23" s="86">
+        <v>28.3</v>
+      </c>
+      <c r="H23" s="85">
+        <v>743624</v>
+      </c>
+      <c r="I23" s="85">
+        <v>570235</v>
+      </c>
+      <c r="J23" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="K23" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M23" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="87">
+        <v>743624</v>
+      </c>
+      <c r="O23" s="87">
+        <v>570235</v>
+      </c>
+      <c r="P23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q23" s="85">
+        <v>47</v>
+      </c>
+      <c r="R23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U23" s="85">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A24" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="85">
+        <v>769206</v>
+      </c>
+      <c r="C24" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D24" s="86">
+        <v>34</v>
+      </c>
+      <c r="E24" s="89">
+        <v>586563</v>
+      </c>
+      <c r="F24" s="90">
+        <v>4</v>
+      </c>
+      <c r="G24" s="86">
+        <v>32.4</v>
+      </c>
+      <c r="H24" s="85">
+        <v>769128</v>
+      </c>
+      <c r="I24" s="89">
+        <v>586517</v>
+      </c>
+      <c r="J24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K24" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M24" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N24" s="89">
+        <v>769128</v>
+      </c>
+      <c r="O24" s="89">
+        <v>586517</v>
+      </c>
+      <c r="P24" s="85">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="85">
+        <v>46</v>
+      </c>
+      <c r="R24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T24" s="85">
+        <v>78</v>
+      </c>
+      <c r="U24" s="85">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A25" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="85">
+        <v>814928</v>
+      </c>
+      <c r="C25" s="86">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D25" s="86">
+        <v>38.9</v>
+      </c>
+      <c r="E25" s="89">
+        <v>604899</v>
+      </c>
+      <c r="F25" s="90">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G25" s="86">
+        <v>36.5</v>
+      </c>
+      <c r="H25" s="85">
+        <v>814799</v>
+      </c>
+      <c r="I25" s="89">
+        <v>604889</v>
+      </c>
+      <c r="J25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K25" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="85">
+        <v>1</v>
+      </c>
+      <c r="M25" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N25" s="89">
+        <v>814798</v>
+      </c>
+      <c r="O25" s="89">
+        <v>604889</v>
+      </c>
+      <c r="P25" s="85">
+        <v>129</v>
+      </c>
+      <c r="Q25" s="85">
+        <v>10</v>
+      </c>
+      <c r="R25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T25" s="85">
+        <v>129</v>
+      </c>
+      <c r="U25" s="85">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A26" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="85">
+        <v>855973</v>
+      </c>
+      <c r="C26" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D26" s="86">
+        <v>44.1</v>
+      </c>
+      <c r="E26" s="89">
+        <v>618923</v>
+      </c>
+      <c r="F26" s="90">
+        <v>4.2</v>
+      </c>
+      <c r="G26" s="86">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="H26" s="85">
+        <v>855654</v>
+      </c>
+      <c r="I26" s="89">
+        <v>618923</v>
+      </c>
+      <c r="J26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K26" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="85">
+        <v>1</v>
+      </c>
+      <c r="M26" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" s="89">
+        <v>855653</v>
+      </c>
+      <c r="O26" s="89">
+        <v>618923</v>
+      </c>
+      <c r="P26" s="85">
+        <v>319</v>
+      </c>
+      <c r="Q26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T26" s="85">
+        <v>319</v>
+      </c>
+      <c r="U26" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A27" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="85">
+        <v>833840</v>
+      </c>
+      <c r="C27" s="86">
+        <v>5</v>
+      </c>
+      <c r="D27" s="86">
+        <v>49.1</v>
+      </c>
+      <c r="E27" s="89">
+        <v>713316</v>
+      </c>
+      <c r="F27" s="90">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G27" s="86">
+        <v>45.6</v>
+      </c>
+      <c r="H27" s="85">
+        <v>833385</v>
+      </c>
+      <c r="I27" s="89">
+        <v>713316</v>
+      </c>
+      <c r="J27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K27" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M27" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N27" s="89">
+        <v>833385</v>
+      </c>
+      <c r="O27" s="89">
+        <v>713316</v>
+      </c>
+      <c r="P27" s="85">
+        <v>455</v>
+      </c>
+      <c r="Q27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R27" s="85">
+        <v>9</v>
+      </c>
+      <c r="S27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T27" s="85">
+        <v>446</v>
+      </c>
+      <c r="U27" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A28" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="75">
+        <v>4017571</v>
+      </c>
+      <c r="C28" s="83">
+        <v>24.2</v>
+      </c>
+      <c r="D28" s="83">
+        <v>49.1</v>
+      </c>
+      <c r="E28" s="75">
+        <v>3093983</v>
+      </c>
+      <c r="F28" s="83">
+        <v>21.1</v>
+      </c>
+      <c r="G28" s="83">
+        <v>45.6</v>
+      </c>
+      <c r="H28" s="75">
+        <v>4016590</v>
+      </c>
+      <c r="I28" s="75">
+        <v>3093880</v>
+      </c>
+      <c r="J28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K28" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="75">
+        <v>2</v>
+      </c>
+      <c r="M28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N28" s="84">
+        <v>4016588</v>
+      </c>
+      <c r="O28" s="84">
+        <v>3093880</v>
+      </c>
+      <c r="P28" s="75">
+        <v>981</v>
+      </c>
+      <c r="Q28" s="75">
+        <v>103</v>
+      </c>
+      <c r="R28" s="75">
+        <v>9</v>
+      </c>
+      <c r="S28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T28" s="75">
+        <v>972</v>
+      </c>
+      <c r="U28" s="75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A29" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="85">
+        <v>823738</v>
+      </c>
+      <c r="C29" s="86">
+        <v>5</v>
+      </c>
+      <c r="D29" s="86">
+        <v>54</v>
+      </c>
+      <c r="E29" s="85">
+        <v>818638</v>
+      </c>
+      <c r="F29" s="86">
+        <v>5.6</v>
+      </c>
+      <c r="G29" s="86">
+        <v>51.2</v>
+      </c>
+      <c r="H29" s="85">
+        <v>823025</v>
+      </c>
+      <c r="I29" s="85">
+        <v>818638</v>
+      </c>
+      <c r="J29" s="87">
+        <v>3</v>
+      </c>
+      <c r="K29" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M29" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="89">
+        <v>823022</v>
+      </c>
+      <c r="O29" s="87">
+        <v>818638</v>
+      </c>
+      <c r="P29" s="85">
+        <v>713</v>
+      </c>
+      <c r="Q29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R29" s="85">
+        <v>20</v>
+      </c>
+      <c r="S29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T29" s="85">
+        <v>693</v>
+      </c>
+      <c r="U29" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A30" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="85">
+        <v>825193</v>
+      </c>
+      <c r="C30" s="86">
+        <v>5</v>
+      </c>
+      <c r="D30" s="86">
+        <v>59</v>
+      </c>
+      <c r="E30" s="89">
+        <v>812171</v>
+      </c>
+      <c r="F30" s="90">
+        <v>5.5</v>
+      </c>
+      <c r="G30" s="86">
+        <v>56.7</v>
+      </c>
+      <c r="H30" s="85">
+        <v>824204</v>
+      </c>
+      <c r="I30" s="89">
+        <v>812171</v>
+      </c>
+      <c r="J30" s="85">
+        <v>11</v>
+      </c>
+      <c r="K30" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="85">
+        <v>1</v>
+      </c>
+      <c r="M30" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N30" s="89">
+        <v>824192</v>
+      </c>
+      <c r="O30" s="89">
+        <v>812171</v>
+      </c>
+      <c r="P30" s="85">
+        <v>989</v>
+      </c>
+      <c r="Q30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="85">
+        <v>57</v>
+      </c>
+      <c r="S30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T30" s="85">
+        <v>932</v>
+      </c>
+      <c r="U30" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A31" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="85">
+        <v>825349</v>
+      </c>
+      <c r="C31" s="86">
+        <v>5</v>
+      </c>
+      <c r="D31" s="86">
+        <v>63.9</v>
+      </c>
+      <c r="E31" s="89">
+        <v>798113</v>
+      </c>
+      <c r="F31" s="90">
+        <v>5.4</v>
+      </c>
+      <c r="G31" s="86">
+        <v>62.1</v>
+      </c>
+      <c r="H31" s="85">
+        <v>823884</v>
+      </c>
+      <c r="I31" s="89">
+        <v>798112</v>
+      </c>
+      <c r="J31" s="85">
+        <v>14</v>
+      </c>
+      <c r="K31" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M31" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N31" s="89">
+        <v>823870</v>
+      </c>
+      <c r="O31" s="89">
+        <v>798112</v>
+      </c>
+      <c r="P31" s="85">
+        <v>1465</v>
+      </c>
+      <c r="Q31" s="85">
+        <v>1</v>
+      </c>
+      <c r="R31" s="85">
+        <v>158</v>
+      </c>
+      <c r="S31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T31" s="85">
+        <v>1307</v>
+      </c>
+      <c r="U31" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A32" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="85">
+        <v>635208</v>
+      </c>
+      <c r="C32" s="86">
+        <v>3.8</v>
+      </c>
+      <c r="D32" s="86">
+        <v>67.8</v>
+      </c>
+      <c r="E32" s="89">
+        <v>584559</v>
+      </c>
+      <c r="F32" s="90">
+        <v>4</v>
+      </c>
+      <c r="G32" s="86">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="H32" s="85">
+        <v>633037</v>
+      </c>
+      <c r="I32" s="89">
+        <v>584558</v>
+      </c>
+      <c r="J32" s="85">
+        <v>22</v>
+      </c>
+      <c r="K32" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L32" s="85">
+        <v>1</v>
+      </c>
+      <c r="M32" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N32" s="89">
+        <v>633014</v>
+      </c>
+      <c r="O32" s="89">
+        <v>584558</v>
+      </c>
+      <c r="P32" s="85">
+        <v>2171</v>
+      </c>
+      <c r="Q32" s="85">
+        <v>1</v>
+      </c>
+      <c r="R32" s="85">
+        <v>225</v>
+      </c>
+      <c r="S32" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T32" s="85">
+        <v>1946</v>
+      </c>
+      <c r="U32" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A33" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="85">
+        <v>433610</v>
+      </c>
+      <c r="C33" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="D33" s="86">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E33" s="89">
+        <v>394815</v>
+      </c>
+      <c r="F33" s="90">
+        <v>2.7</v>
+      </c>
+      <c r="G33" s="86">
+        <v>68.8</v>
+      </c>
+      <c r="H33" s="85">
+        <v>431639</v>
+      </c>
+      <c r="I33" s="89">
+        <v>394801</v>
+      </c>
+      <c r="J33" s="85">
+        <v>19</v>
+      </c>
+      <c r="K33" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M33" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N33" s="89">
+        <v>431620</v>
+      </c>
+      <c r="O33" s="89">
+        <v>394801</v>
+      </c>
+      <c r="P33" s="85">
+        <v>1971</v>
+      </c>
+      <c r="Q33" s="85">
+        <v>14</v>
+      </c>
+      <c r="R33" s="85">
+        <v>238</v>
+      </c>
+      <c r="S33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T33" s="85">
+        <v>1733</v>
+      </c>
+      <c r="U33" s="85">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A34" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="75">
+        <v>3543098</v>
+      </c>
+      <c r="C34" s="83">
+        <v>21.3</v>
+      </c>
+      <c r="D34" s="83">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="E34" s="75">
+        <v>3408296</v>
+      </c>
+      <c r="F34" s="83">
+        <v>23.3</v>
+      </c>
+      <c r="G34" s="83">
+        <v>68.8</v>
+      </c>
+      <c r="H34" s="75">
+        <v>3535789</v>
+      </c>
+      <c r="I34" s="75">
+        <v>3408280</v>
+      </c>
+      <c r="J34" s="75">
+        <v>69</v>
+      </c>
+      <c r="K34" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L34" s="75">
+        <v>2</v>
+      </c>
+      <c r="M34" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N34" s="85">
+        <v>3535718</v>
+      </c>
+      <c r="O34" s="85">
+        <v>3408280</v>
+      </c>
+      <c r="P34" s="75">
+        <v>7309</v>
+      </c>
+      <c r="Q34" s="75">
+        <v>16</v>
+      </c>
+      <c r="R34" s="75">
+        <v>698</v>
+      </c>
+      <c r="S34" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T34" s="75">
+        <v>6611</v>
+      </c>
+      <c r="U34" s="75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A35" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="85">
+        <v>522886</v>
+      </c>
+      <c r="C35" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D35" s="86">
+        <v>73.5</v>
+      </c>
+      <c r="E35" s="85">
+        <v>478737</v>
+      </c>
+      <c r="F35" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="G35" s="86">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="H35" s="85">
+        <v>519970</v>
+      </c>
+      <c r="I35" s="85">
+        <v>478710</v>
+      </c>
+      <c r="J35" s="87">
+        <v>26</v>
+      </c>
+      <c r="K35" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="87">
+        <v>2</v>
+      </c>
+      <c r="M35" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N35" s="87">
+        <v>519942</v>
+      </c>
+      <c r="O35" s="87">
+        <v>478710</v>
+      </c>
+      <c r="P35" s="85">
+        <v>2916</v>
+      </c>
+      <c r="Q35" s="85">
+        <v>27</v>
+      </c>
+      <c r="R35" s="85">
+        <v>365</v>
+      </c>
+      <c r="S35" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T35" s="85">
+        <v>2551</v>
+      </c>
+      <c r="U35" s="85">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A36" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="85">
+        <v>562449</v>
+      </c>
+      <c r="C36" s="86">
+        <v>3.4</v>
+      </c>
+      <c r="D36" s="86">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="E36" s="89">
+        <v>512893</v>
+      </c>
+      <c r="F36" s="90">
+        <v>3.5</v>
+      </c>
+      <c r="G36" s="86">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="H36" s="85">
+        <v>559317</v>
+      </c>
+      <c r="I36" s="89">
+        <v>512856</v>
+      </c>
+      <c r="J36" s="85">
+        <v>38</v>
+      </c>
+      <c r="K36" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M36" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N36" s="89">
+        <v>559279</v>
+      </c>
+      <c r="O36" s="89">
+        <v>512856</v>
+      </c>
+      <c r="P36" s="85">
+        <v>3132</v>
+      </c>
+      <c r="Q36" s="85">
+        <v>37</v>
+      </c>
+      <c r="R36" s="85">
+        <v>451</v>
+      </c>
+      <c r="S36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T36" s="85">
+        <v>2681</v>
+      </c>
+      <c r="U36" s="85">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A37" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="85">
+        <v>514347</v>
+      </c>
+      <c r="C37" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D37" s="86">
+        <v>80</v>
+      </c>
+      <c r="E37" s="89">
+        <v>460330</v>
+      </c>
+      <c r="F37" s="90">
+        <v>3.1</v>
+      </c>
+      <c r="G37" s="86">
+        <v>78.7</v>
+      </c>
+      <c r="H37" s="85">
+        <v>511264</v>
+      </c>
+      <c r="I37" s="89">
+        <v>460307</v>
+      </c>
+      <c r="J37" s="85">
+        <v>51</v>
+      </c>
+      <c r="K37" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L37" s="85">
+        <v>2</v>
+      </c>
+      <c r="M37" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N37" s="89">
+        <v>511211</v>
+      </c>
+      <c r="O37" s="89">
+        <v>460307</v>
+      </c>
+      <c r="P37" s="85">
+        <v>3083</v>
+      </c>
+      <c r="Q37" s="85">
+        <v>23</v>
+      </c>
+      <c r="R37" s="85">
+        <v>465</v>
+      </c>
+      <c r="S37" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T37" s="85">
+        <v>2618</v>
+      </c>
+      <c r="U37" s="85">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A38" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="85">
+        <v>509683</v>
+      </c>
+      <c r="C38" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D38" s="86">
+        <v>83.1</v>
+      </c>
+      <c r="E38" s="89">
+        <v>466354</v>
+      </c>
+      <c r="F38" s="90">
+        <v>3.2</v>
+      </c>
+      <c r="G38" s="86">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="H38" s="85">
+        <v>500480</v>
+      </c>
+      <c r="I38" s="89">
+        <v>459019</v>
+      </c>
+      <c r="J38" s="85">
+        <v>47</v>
+      </c>
+      <c r="K38" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M38" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N38" s="89">
+        <v>500433</v>
+      </c>
+      <c r="O38" s="89">
+        <v>459019</v>
+      </c>
+      <c r="P38" s="85">
+        <v>9203</v>
+      </c>
+      <c r="Q38" s="85">
+        <v>7335</v>
+      </c>
+      <c r="R38" s="85">
+        <v>521</v>
+      </c>
+      <c r="S38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="85">
+        <v>8682</v>
+      </c>
+      <c r="U38" s="85">
+        <v>7335</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A39" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="85">
+        <v>436039</v>
+      </c>
+      <c r="C39" s="86">
+        <v>2.6</v>
+      </c>
+      <c r="D39" s="86">
+        <v>85.7</v>
+      </c>
+      <c r="E39" s="89">
+        <v>398640</v>
+      </c>
+      <c r="F39" s="90">
+        <v>2.7</v>
+      </c>
+      <c r="G39" s="86">
+        <v>84.6</v>
+      </c>
+      <c r="H39" s="85">
+        <v>426617</v>
+      </c>
+      <c r="I39" s="89">
+        <v>392197</v>
+      </c>
+      <c r="J39" s="85">
         <v>61</v>
       </c>
-      <c r="C3" s="132"/>
-[...62 lines deleted...]
-      <c r="L5" s="143" t="s">
+      <c r="K39" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="85">
+        <v>3</v>
+      </c>
+      <c r="M39" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" s="89">
+        <v>426553</v>
+      </c>
+      <c r="O39" s="89">
+        <v>392197</v>
+      </c>
+      <c r="P39" s="85">
+        <v>9422</v>
+      </c>
+      <c r="Q39" s="85">
+        <v>6443</v>
+      </c>
+      <c r="R39" s="85">
+        <v>495</v>
+      </c>
+      <c r="S39" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T39" s="85">
+        <v>8927</v>
+      </c>
+      <c r="U39" s="85">
+        <v>6443</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A40" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="75">
+        <v>2545404</v>
+      </c>
+      <c r="C40" s="83">
+        <v>15.3</v>
+      </c>
+      <c r="D40" s="83">
+        <v>85.7</v>
+      </c>
+      <c r="E40" s="75">
+        <v>2316954</v>
+      </c>
+      <c r="F40" s="83">
+        <v>15.8</v>
+      </c>
+      <c r="G40" s="83">
+        <v>84.6</v>
+      </c>
+      <c r="H40" s="75">
+        <v>2517648</v>
+      </c>
+      <c r="I40" s="75">
+        <v>2303089</v>
+      </c>
+      <c r="J40" s="75">
+        <v>223</v>
+      </c>
+      <c r="K40" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="75">
+        <v>7</v>
+      </c>
+      <c r="M40" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N40" s="85">
+        <v>2517418</v>
+      </c>
+      <c r="O40" s="85">
+        <v>2303089</v>
+      </c>
+      <c r="P40" s="75">
+        <v>27756</v>
+      </c>
+      <c r="Q40" s="75">
+        <v>13865</v>
+      </c>
+      <c r="R40" s="75">
+        <v>2297</v>
+      </c>
+      <c r="S40" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T40" s="75">
+        <v>25459</v>
+      </c>
+      <c r="U40" s="75">
+        <v>13865</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A41" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="85">
+        <v>361142</v>
+      </c>
+      <c r="C41" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D41" s="86">
+        <v>87.8</v>
+      </c>
+      <c r="E41" s="85">
+        <v>323224</v>
+      </c>
+      <c r="F41" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G41" s="86">
+        <v>86.9</v>
+      </c>
+      <c r="H41" s="85">
+        <v>351390</v>
+      </c>
+      <c r="I41" s="85">
+        <v>317838</v>
+      </c>
+      <c r="J41" s="87">
+        <v>53</v>
+      </c>
+      <c r="K41" s="88">
         <v>1</v>
       </c>
-      <c r="M5" s="144"/>
-[...31 lines deleted...]
-      <c r="I6" s="148" t="s">
+      <c r="L41" s="87">
+        <v>2</v>
+      </c>
+      <c r="M41" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N41" s="87">
+        <v>351335</v>
+      </c>
+      <c r="O41" s="87">
+        <v>317837</v>
+      </c>
+      <c r="P41" s="85">
+        <v>9752</v>
+      </c>
+      <c r="Q41" s="85">
+        <v>5386</v>
+      </c>
+      <c r="R41" s="85">
+        <v>540</v>
+      </c>
+      <c r="S41" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T41" s="85">
+        <v>9212</v>
+      </c>
+      <c r="U41" s="85">
+        <v>5386</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A42" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="85">
+        <v>310165</v>
+      </c>
+      <c r="C42" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="D42" s="86">
+        <v>89.7</v>
+      </c>
+      <c r="E42" s="89">
+        <v>270620</v>
+      </c>
+      <c r="F42" s="90">
+        <v>1.8</v>
+      </c>
+      <c r="G42" s="86">
+        <v>88.7</v>
+      </c>
+      <c r="H42" s="85">
+        <v>302146</v>
+      </c>
+      <c r="I42" s="89">
+        <v>266297</v>
+      </c>
+      <c r="J42" s="85">
+        <v>51</v>
+      </c>
+      <c r="K42" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L42" s="85">
+        <v>4</v>
+      </c>
+      <c r="M42" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N42" s="89">
+        <v>302091</v>
+      </c>
+      <c r="O42" s="89">
+        <v>266297</v>
+      </c>
+      <c r="P42" s="85">
+        <v>8019</v>
+      </c>
+      <c r="Q42" s="85">
+        <v>4323</v>
+      </c>
+      <c r="R42" s="85">
+        <v>507</v>
+      </c>
+      <c r="S42" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T42" s="85">
+        <v>7512</v>
+      </c>
+      <c r="U42" s="85">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A43" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43" s="85">
+        <v>318087</v>
+      </c>
+      <c r="C43" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="D43" s="86">
+        <v>91.6</v>
+      </c>
+      <c r="E43" s="89">
+        <v>277461</v>
+      </c>
+      <c r="F43" s="90">
+        <v>1.9</v>
+      </c>
+      <c r="G43" s="86">
+        <v>90.6</v>
+      </c>
+      <c r="H43" s="85">
+        <v>309599</v>
+      </c>
+      <c r="I43" s="89">
+        <v>272945</v>
+      </c>
+      <c r="J43" s="85">
+        <v>74</v>
+      </c>
+      <c r="K43" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L43" s="85">
+        <v>4</v>
+      </c>
+      <c r="M43" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N43" s="89">
+        <v>309521</v>
+      </c>
+      <c r="O43" s="89">
+        <v>272945</v>
+      </c>
+      <c r="P43" s="85">
+        <v>8488</v>
+      </c>
+      <c r="Q43" s="85">
+        <v>4516</v>
+      </c>
+      <c r="R43" s="85">
+        <v>665</v>
+      </c>
+      <c r="S43" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T43" s="85">
+        <v>7823</v>
+      </c>
+      <c r="U43" s="85">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A44" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="85">
+        <v>270834</v>
+      </c>
+      <c r="C44" s="86">
+        <v>1.6</v>
+      </c>
+      <c r="D44" s="86">
+        <v>93.3</v>
+      </c>
+      <c r="E44" s="89">
+        <v>239874</v>
+      </c>
+      <c r="F44" s="90">
+        <v>1.6</v>
+      </c>
+      <c r="G44" s="86">
+        <v>92.2</v>
+      </c>
+      <c r="H44" s="85">
+        <v>261239</v>
+      </c>
+      <c r="I44" s="89">
+        <v>235821</v>
+      </c>
+      <c r="J44" s="85">
+        <v>52</v>
+      </c>
+      <c r="K44" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L44" s="85">
+        <v>1</v>
+      </c>
+      <c r="M44" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N44" s="89">
+        <v>261186</v>
+      </c>
+      <c r="O44" s="89">
+        <v>235821</v>
+      </c>
+      <c r="P44" s="85">
+        <v>9595</v>
+      </c>
+      <c r="Q44" s="85">
+        <v>4053</v>
+      </c>
+      <c r="R44" s="85">
+        <v>825</v>
+      </c>
+      <c r="S44" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T44" s="85">
+        <v>8770</v>
+      </c>
+      <c r="U44" s="85">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A45" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="85">
+        <v>243234</v>
+      </c>
+      <c r="C45" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="D45" s="86">
+        <v>94.7</v>
+      </c>
+      <c r="E45" s="89">
+        <v>220254</v>
+      </c>
+      <c r="F45" s="90">
+        <v>1.5</v>
+      </c>
+      <c r="G45" s="86">
+        <v>93.7</v>
+      </c>
+      <c r="H45" s="85">
+        <v>233287</v>
+      </c>
+      <c r="I45" s="89">
+        <v>216591</v>
+      </c>
+      <c r="J45" s="85">
+        <v>75</v>
+      </c>
+      <c r="K45" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L45" s="85">
+        <v>2</v>
+      </c>
+      <c r="M45" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N45" s="89">
+        <v>233210</v>
+      </c>
+      <c r="O45" s="89">
+        <v>216591</v>
+      </c>
+      <c r="P45" s="85">
+        <v>9947</v>
+      </c>
+      <c r="Q45" s="85">
+        <v>3663</v>
+      </c>
+      <c r="R45" s="85">
+        <v>1077</v>
+      </c>
+      <c r="S45" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T45" s="85">
+        <v>8870</v>
+      </c>
+      <c r="U45" s="85">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A46" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="75">
+        <v>1503462</v>
+      </c>
+      <c r="C46" s="83">
+        <v>9</v>
+      </c>
+      <c r="D46" s="83">
+        <v>94.7</v>
+      </c>
+      <c r="E46" s="75">
+        <v>1331433</v>
+      </c>
+      <c r="F46" s="83">
+        <v>9.1</v>
+      </c>
+      <c r="G46" s="83">
+        <v>93.7</v>
+      </c>
+      <c r="H46" s="75">
+        <v>1457661</v>
+      </c>
+      <c r="I46" s="75">
+        <v>1309492</v>
+      </c>
+      <c r="J46" s="75">
+        <v>305</v>
+      </c>
+      <c r="K46" s="84">
+        <v>1</v>
+      </c>
+      <c r="L46" s="75">
+        <v>13</v>
+      </c>
+      <c r="M46" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N46" s="84">
+        <v>1457343</v>
+      </c>
+      <c r="O46" s="84">
+        <v>1309491</v>
+      </c>
+      <c r="P46" s="75">
+        <v>45801</v>
+      </c>
+      <c r="Q46" s="75">
+        <v>21941</v>
+      </c>
+      <c r="R46" s="75">
+        <v>3614</v>
+      </c>
+      <c r="S46" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T46" s="75">
+        <v>42187</v>
+      </c>
+      <c r="U46" s="75">
+        <v>21941</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A47" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="75">
+        <v>878702</v>
+      </c>
+      <c r="C47" s="83">
+        <v>5.3</v>
+      </c>
+      <c r="D47" s="83">
+        <v>100</v>
+      </c>
+      <c r="E47" s="75">
+        <v>918220</v>
+      </c>
+      <c r="F47" s="83">
+        <v>6.3</v>
+      </c>
+      <c r="G47" s="83">
+        <v>100</v>
+      </c>
+      <c r="H47" s="75">
+        <v>830349</v>
+      </c>
+      <c r="I47" s="75">
+        <v>903718</v>
+      </c>
+      <c r="J47" s="91">
+        <v>106568</v>
+      </c>
+      <c r="K47" s="92">
+        <v>74107</v>
+      </c>
+      <c r="L47" s="91">
+        <v>1991</v>
+      </c>
+      <c r="M47" s="92">
+        <v>258</v>
+      </c>
+      <c r="N47" s="85">
+        <v>721790</v>
+      </c>
+      <c r="O47" s="85">
+        <v>829353</v>
+      </c>
+      <c r="P47" s="85">
+        <v>48353</v>
+      </c>
+      <c r="Q47" s="85">
+        <v>14502</v>
+      </c>
+      <c r="R47" s="85">
+        <v>23688</v>
+      </c>
+      <c r="S47" s="85">
+        <v>907</v>
+      </c>
+      <c r="T47" s="85">
+        <v>24665</v>
+      </c>
+      <c r="U47" s="85">
+        <v>13595</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" ht="21" customHeight="1">
+      <c r="A48" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="93"/>
+      <c r="C48" s="94"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="93"/>
+      <c r="F48" s="94"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="93"/>
+      <c r="I48" s="93"/>
+      <c r="J48" s="93"/>
+      <c r="K48" s="95"/>
+      <c r="L48" s="95"/>
+      <c r="M48" s="95"/>
+      <c r="N48" s="93"/>
+      <c r="O48" s="93"/>
+      <c r="P48" s="93"/>
+      <c r="Q48" s="93"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="93"/>
+      <c r="T48" s="93"/>
+      <c r="U48" s="93"/>
+    </row>
+    <row r="49" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A49" s="55"/>
+      <c r="B49" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G49" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="I49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="J49" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K49" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="L49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="M49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="N49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="O49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="P49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="R49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="S49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="T49" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="U49" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B50" s="75">
+        <v>3271861</v>
+      </c>
+      <c r="C50" s="83">
+        <v>100</v>
+      </c>
+      <c r="D50" s="96">
+        <v>100</v>
+      </c>
+      <c r="E50" s="75">
+        <v>996739</v>
+      </c>
+      <c r="F50" s="83">
+        <v>100</v>
+      </c>
+      <c r="G50" s="96">
+        <v>100</v>
+      </c>
+      <c r="H50" s="75">
+        <v>3270797</v>
+      </c>
+      <c r="I50" s="75">
+        <v>996220</v>
+      </c>
+      <c r="J50" s="75">
+        <v>872</v>
+      </c>
+      <c r="K50" s="84">
+        <v>739</v>
+      </c>
+      <c r="L50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N50" s="75">
+        <v>3269925</v>
+      </c>
+      <c r="O50" s="84">
+        <v>995481</v>
+      </c>
+      <c r="P50" s="75">
+        <v>1064</v>
+      </c>
+      <c r="Q50" s="75">
+        <v>519</v>
+      </c>
+      <c r="R50" s="75">
+        <v>169</v>
+      </c>
+      <c r="S50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T50" s="75">
+        <v>895</v>
+      </c>
+      <c r="U50" s="75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A51" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="G51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="I51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K51" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="O51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="P51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U51" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A52" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="85">
+        <v>7740</v>
+      </c>
+      <c r="C52" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0.2</v>
+      </c>
+      <c r="E52" s="85">
+        <v>3434</v>
+      </c>
+      <c r="F52" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="H52" s="85">
+        <v>7740</v>
+      </c>
+      <c r="I52" s="85">
+        <v>3434</v>
+      </c>
+      <c r="J52" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="K52" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L52" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M52" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N52" s="87">
+        <v>7740</v>
+      </c>
+      <c r="O52" s="87">
+        <v>3434</v>
+      </c>
+      <c r="P52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U52" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A53" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="85">
+        <v>11879</v>
+      </c>
+      <c r="C53" s="86">
+        <v>0.4</v>
+      </c>
+      <c r="D53" s="90">
+        <v>0.6</v>
+      </c>
+      <c r="E53" s="85">
+        <v>4462</v>
+      </c>
+      <c r="F53" s="86">
+        <v>0.4</v>
+      </c>
+      <c r="G53" s="90">
+        <v>0.8</v>
+      </c>
+      <c r="H53" s="85">
+        <v>11879</v>
+      </c>
+      <c r="I53" s="89">
+        <v>4462</v>
+      </c>
+      <c r="J53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K53" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M53" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N53" s="85">
+        <v>11879</v>
+      </c>
+      <c r="O53" s="89">
+        <v>4462</v>
+      </c>
+      <c r="P53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U53" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A54" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="85">
+        <v>18840</v>
+      </c>
+      <c r="C54" s="86">
+        <v>0.6</v>
+      </c>
+      <c r="D54" s="90">
+        <v>1.2</v>
+      </c>
+      <c r="E54" s="85">
+        <v>5459</v>
+      </c>
+      <c r="F54" s="86">
+        <v>0.5</v>
+      </c>
+      <c r="G54" s="90">
+        <v>1.3</v>
+      </c>
+      <c r="H54" s="85">
+        <v>18840</v>
+      </c>
+      <c r="I54" s="89">
+        <v>5459</v>
+      </c>
+      <c r="J54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K54" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M54" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N54" s="85">
+        <v>18840</v>
+      </c>
+      <c r="O54" s="89">
+        <v>5459</v>
+      </c>
+      <c r="P54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U54" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A55" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="85">
+        <v>129360</v>
+      </c>
+      <c r="C55" s="86">
+        <v>4</v>
+      </c>
+      <c r="D55" s="90">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E55" s="85">
+        <v>117058</v>
+      </c>
+      <c r="F55" s="86">
+        <v>11.7</v>
+      </c>
+      <c r="G55" s="90">
+        <v>13.1</v>
+      </c>
+      <c r="H55" s="85">
+        <v>129360</v>
+      </c>
+      <c r="I55" s="89">
+        <v>117058</v>
+      </c>
+      <c r="J55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K55" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M55" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N55" s="85">
+        <v>129360</v>
+      </c>
+      <c r="O55" s="89">
+        <v>117058</v>
+      </c>
+      <c r="P55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U55" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A56" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" s="85">
+        <v>382150</v>
+      </c>
+      <c r="C56" s="86">
+        <v>11.7</v>
+      </c>
+      <c r="D56" s="90">
+        <v>16.8</v>
+      </c>
+      <c r="E56" s="85">
+        <v>123332</v>
+      </c>
+      <c r="F56" s="86">
+        <v>12.4</v>
+      </c>
+      <c r="G56" s="90">
+        <v>25.5</v>
+      </c>
+      <c r="H56" s="85">
+        <v>382150</v>
+      </c>
+      <c r="I56" s="89">
+        <v>123332</v>
+      </c>
+      <c r="J56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K56" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M56" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" s="85">
+        <v>382150</v>
+      </c>
+      <c r="O56" s="89">
+        <v>123332</v>
+      </c>
+      <c r="P56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U56" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A57" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="75">
+        <v>549969</v>
+      </c>
+      <c r="C57" s="83">
+        <v>16.8</v>
+      </c>
+      <c r="D57" s="96">
+        <v>16.8</v>
+      </c>
+      <c r="E57" s="75">
+        <v>253745</v>
+      </c>
+      <c r="F57" s="83">
+        <v>25.5</v>
+      </c>
+      <c r="G57" s="96">
+        <v>25.5</v>
+      </c>
+      <c r="H57" s="75">
+        <v>549969</v>
+      </c>
+      <c r="I57" s="75">
+        <v>253745</v>
+      </c>
+      <c r="J57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K57" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" s="75">
+        <v>549969</v>
+      </c>
+      <c r="O57" s="75">
+        <v>253745</v>
+      </c>
+      <c r="P57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U57" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A58" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="85">
+        <v>308022</v>
+      </c>
+      <c r="C58" s="86">
+        <v>9.4</v>
+      </c>
+      <c r="D58" s="90">
+        <v>26.2</v>
+      </c>
+      <c r="E58" s="85">
+        <v>84337</v>
+      </c>
+      <c r="F58" s="86">
+        <v>8.5</v>
+      </c>
+      <c r="G58" s="90">
+        <v>33.9</v>
+      </c>
+      <c r="H58" s="85">
+        <v>308022</v>
+      </c>
+      <c r="I58" s="85">
+        <v>84337</v>
+      </c>
+      <c r="J58" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="K58" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="M58" s="88" t="s">
+        <v>113</v>
+      </c>
+      <c r="N58" s="87">
+        <v>308022</v>
+      </c>
+      <c r="O58" s="87">
+        <v>84337</v>
+      </c>
+      <c r="P58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U58" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A59" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="85">
+        <v>288764</v>
+      </c>
+      <c r="C59" s="86">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D59" s="90">
+        <v>35</v>
+      </c>
+      <c r="E59" s="85">
+        <v>81452</v>
+      </c>
+      <c r="F59" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G59" s="90">
+        <v>42.1</v>
+      </c>
+      <c r="H59" s="85">
+        <v>288764</v>
+      </c>
+      <c r="I59" s="89">
+        <v>81452</v>
+      </c>
+      <c r="J59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K59" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M59" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N59" s="85">
+        <v>288764</v>
+      </c>
+      <c r="O59" s="89">
+        <v>81452</v>
+      </c>
+      <c r="P59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U59" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A60" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="85">
+        <v>256131</v>
+      </c>
+      <c r="C60" s="86">
+        <v>7.8</v>
+      </c>
+      <c r="D60" s="90">
+        <v>42.9</v>
+      </c>
+      <c r="E60" s="85">
+        <v>69835</v>
+      </c>
+      <c r="F60" s="86">
+        <v>7</v>
+      </c>
+      <c r="G60" s="90">
+        <v>49.1</v>
+      </c>
+      <c r="H60" s="85">
+        <v>256131</v>
+      </c>
+      <c r="I60" s="89">
+        <v>69835</v>
+      </c>
+      <c r="J60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K60" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M60" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" s="85">
+        <v>256131</v>
+      </c>
+      <c r="O60" s="89">
+        <v>69835</v>
+      </c>
+      <c r="P60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U60" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A61" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="85">
+        <v>239309</v>
+      </c>
+      <c r="C61" s="86">
+        <v>7.3</v>
+      </c>
+      <c r="D61" s="90">
+        <v>50.2</v>
+      </c>
+      <c r="E61" s="85">
+        <v>63409</v>
+      </c>
+      <c r="F61" s="86">
+        <v>6.4</v>
+      </c>
+      <c r="G61" s="90">
+        <v>55.5</v>
+      </c>
+      <c r="H61" s="85">
+        <v>239309</v>
+      </c>
+      <c r="I61" s="89">
+        <v>63409</v>
+      </c>
+      <c r="J61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K61" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M61" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N61" s="85">
+        <v>239309</v>
+      </c>
+      <c r="O61" s="89">
+        <v>63409</v>
+      </c>
+      <c r="P61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U61" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A62" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="85">
+        <v>227253</v>
+      </c>
+      <c r="C62" s="86">
+        <v>6.9</v>
+      </c>
+      <c r="D62" s="90">
+        <v>57.1</v>
+      </c>
+      <c r="E62" s="85">
+        <v>54045</v>
+      </c>
+      <c r="F62" s="86">
+        <v>5.4</v>
+      </c>
+      <c r="G62" s="90">
+        <v>60.9</v>
+      </c>
+      <c r="H62" s="85">
+        <v>227253</v>
+      </c>
+      <c r="I62" s="89">
+        <v>54045</v>
+      </c>
+      <c r="J62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K62" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M62" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="N62" s="85">
+        <v>227253</v>
+      </c>
+      <c r="O62" s="89">
+        <v>54045</v>
+      </c>
+      <c r="P62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U62" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A63" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="75">
+        <v>1319479</v>
+      </c>
+      <c r="C63" s="83">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D63" s="96">
+        <v>57.1</v>
+      </c>
+      <c r="E63" s="75">
+        <v>353078</v>
+      </c>
+      <c r="F63" s="83">
+        <v>35.4</v>
+      </c>
+      <c r="G63" s="96">
+        <v>60.9</v>
+      </c>
+      <c r="H63" s="75">
+        <v>1319479</v>
+      </c>
+      <c r="I63" s="75">
+        <v>353078</v>
+      </c>
+      <c r="J63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K63" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" s="75">
+        <v>1319479</v>
+      </c>
+      <c r="O63" s="75">
+        <v>353078</v>
+      </c>
+      <c r="P63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U63" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A64" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="91">
+        <v>1402413</v>
+      </c>
+      <c r="C64" s="97">
+        <v>42.9</v>
+      </c>
+      <c r="D64" s="98">
+        <v>100</v>
+      </c>
+      <c r="E64" s="91">
+        <v>389916</v>
+      </c>
+      <c r="F64" s="97">
+        <v>39.1</v>
+      </c>
+      <c r="G64" s="98">
+        <v>100</v>
+      </c>
+      <c r="H64" s="91">
+        <v>1401349</v>
+      </c>
+      <c r="I64" s="91">
+        <v>389397</v>
+      </c>
+      <c r="J64" s="91">
+        <v>872</v>
+      </c>
+      <c r="K64" s="92">
+        <v>739</v>
+      </c>
+      <c r="L64" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="M64" s="92" t="s">
+        <v>113</v>
+      </c>
+      <c r="N64" s="91">
+        <v>1400477</v>
+      </c>
+      <c r="O64" s="91">
+        <v>388658</v>
+      </c>
+      <c r="P64" s="99">
+        <v>1064</v>
+      </c>
+      <c r="Q64" s="99">
+        <v>519</v>
+      </c>
+      <c r="R64" s="99">
+        <v>169</v>
+      </c>
+      <c r="S64" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="T64" s="99">
+        <v>895</v>
+      </c>
+      <c r="U64" s="99">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" ht="15" customHeight="1">
+      <c r="A65" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="J6" s="146" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="148" t="s">
+    </row>
+    <row r="66" spans="1:1" ht="15" customHeight="1">
+      <c r="A66" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="L6" s="146" t="s">
-[...2347 lines deleted...]
-      <c r="D43" s="90">
+    </row>
+    <row r="67" spans="1:1" ht="15" customHeight="1">
+      <c r="A67" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E43" s="92">
-[...1409 lines deleted...]
-    <row r="68" spans="1:21" ht="15" customHeight="1">
+    </row>
+    <row r="68" spans="1:1" ht="15" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B3:G5"/>
     <mergeCell ref="H3:O3"/>
     <mergeCell ref="P3:U3"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="67" man="1"/>
   </colBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="A11:A15 A61:A62 A17:A21 A23:A27 A29:A33 A35:A39 A41:A45 A52:A56 A58:A60" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:V68"/>
+  <dimension ref="A1:U68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.125" style="2" customWidth="1"/>
-    <col min="8" max="8" width="10.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.625" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.25" style="2" bestFit="1" customWidth="1"/>
-    <col min="10" max="15" width="10.625" style="2" customWidth="1"/>
-    <col min="16" max="16" width="10.625" style="3" customWidth="1"/>
+    <col min="10" max="16" width="10.625" style="2" customWidth="1"/>
     <col min="17" max="17" width="12.25" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="10.625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="Q2" s="8" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="14"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="R2" s="9"/>
-[...5 lines deleted...]
-      <c r="A3" s="128" t="s">
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+    </row>
+    <row r="3" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A3" s="117" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="131" t="s">
-[...61 lines deleted...]
-      <c r="J5" s="143" t="s">
+      <c r="B3" s="120" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+    </row>
+    <row r="4" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A4" s="118"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="128"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+    </row>
+    <row r="5" spans="1:21" ht="18" customHeight="1">
+      <c r="A5" s="118"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="132" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="144"/>
-      <c r="L5" s="143" t="s">
+      <c r="K5" s="133"/>
+      <c r="L5" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="144"/>
-[...6 lines deleted...]
-      <c r="R5" s="143" t="s">
+      <c r="M5" s="133"/>
+      <c r="N5" s="132" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="133"/>
+      <c r="P5" s="129"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="132" t="s">
         <v>43</v>
       </c>
-      <c r="S5" s="144"/>
-      <c r="T5" s="143" t="s">
+      <c r="S5" s="133"/>
+      <c r="T5" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="U5" s="145"/>
-[...4 lines deleted...]
-      <c r="B6" s="77" t="s">
+      <c r="U5" s="126"/>
+    </row>
+    <row r="6" spans="1:21" s="4" customFormat="1" ht="27.95" customHeight="1">
+      <c r="A6" s="118"/>
+      <c r="B6" s="48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="I6" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="J6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="K6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="L6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="M6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="N6" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="136" t="s">
+        <v>103</v>
+      </c>
+      <c r="P6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q6" s="136" t="s">
+        <v>105</v>
+      </c>
+      <c r="R6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="S6" s="136" t="s">
+        <v>50</v>
+      </c>
+      <c r="T6" s="134" t="s">
+        <v>106</v>
+      </c>
+      <c r="U6" s="127" t="s">
         <v>107</v>
       </c>
-      <c r="C6" s="78"/>
-[...1 lines deleted...]
-      <c r="E6" s="77" t="s">
+    </row>
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="119"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="F6" s="78"/>
-[...1 lines deleted...]
-      <c r="H6" s="146" t="s">
+      <c r="F7" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="51" t="s">
         <v>109</v>
       </c>
-      <c r="I6" s="148" t="s">
+      <c r="H7" s="139"/>
+      <c r="I7" s="140"/>
+      <c r="J7" s="139"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="139"/>
+      <c r="M7" s="140"/>
+      <c r="N7" s="139"/>
+      <c r="O7" s="140"/>
+      <c r="P7" s="139"/>
+      <c r="Q7" s="140"/>
+      <c r="R7" s="139"/>
+      <c r="S7" s="140"/>
+      <c r="T7" s="139"/>
+      <c r="U7" s="141"/>
+    </row>
+    <row r="8" spans="1:21" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="18"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="R8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="S8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="T8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="U8" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="75">
+        <v>10970608</v>
+      </c>
+      <c r="C9" s="83">
+        <v>100</v>
+      </c>
+      <c r="D9" s="83">
+        <v>100</v>
+      </c>
+      <c r="E9" s="75">
+        <v>3439304</v>
+      </c>
+      <c r="F9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="83">
+        <v>100</v>
+      </c>
+      <c r="H9" s="75">
+        <v>10891774</v>
+      </c>
+      <c r="I9" s="75">
+        <v>3417259</v>
+      </c>
+      <c r="J9" s="75">
+        <v>24148</v>
+      </c>
+      <c r="K9" s="84">
+        <v>28507</v>
+      </c>
+      <c r="L9" s="75">
+        <v>2015</v>
+      </c>
+      <c r="M9" s="75">
+        <v>258</v>
+      </c>
+      <c r="N9" s="75">
+        <v>10865611</v>
+      </c>
+      <c r="O9" s="75">
+        <v>3388494</v>
+      </c>
+      <c r="P9" s="75">
+        <v>78834</v>
+      </c>
+      <c r="Q9" s="75">
+        <v>22045</v>
+      </c>
+      <c r="R9" s="75">
+        <v>17461</v>
+      </c>
+      <c r="S9" s="75">
+        <v>436</v>
+      </c>
+      <c r="T9" s="75">
+        <v>61373</v>
+      </c>
+      <c r="U9" s="75">
+        <v>21609</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K10" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="O10" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U10" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="85">
+        <v>11871</v>
+      </c>
+      <c r="C11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="D11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="E11" s="85">
+        <v>6688</v>
+      </c>
+      <c r="F11" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="G11" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="H11" s="85">
+        <v>11871</v>
+      </c>
+      <c r="I11" s="85">
+        <v>6688</v>
+      </c>
+      <c r="J11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K11" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N11" s="87">
+        <v>11871</v>
+      </c>
+      <c r="O11" s="87">
+        <v>6688</v>
+      </c>
+      <c r="P11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U11" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="85">
+        <v>20396</v>
+      </c>
+      <c r="C12" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="D12" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="E12" s="89">
+        <v>9609</v>
+      </c>
+      <c r="F12" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="G12" s="86">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="85">
+        <v>20396</v>
+      </c>
+      <c r="I12" s="89">
+        <v>9609</v>
+      </c>
+      <c r="J12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K12" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N12" s="89">
+        <v>20396</v>
+      </c>
+      <c r="O12" s="89">
+        <v>9609</v>
+      </c>
+      <c r="P12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U12" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="85">
+        <v>31877</v>
+      </c>
+      <c r="C13" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="D13" s="86">
+        <v>0.6</v>
+      </c>
+      <c r="E13" s="89">
+        <v>11819</v>
+      </c>
+      <c r="F13" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="G13" s="86">
+        <v>0.8</v>
+      </c>
+      <c r="H13" s="85">
+        <v>31877</v>
+      </c>
+      <c r="I13" s="89">
+        <v>11819</v>
+      </c>
+      <c r="J13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K13" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" s="89">
+        <v>31877</v>
+      </c>
+      <c r="O13" s="89">
+        <v>11819</v>
+      </c>
+      <c r="P13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U13" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="85">
+        <v>38699</v>
+      </c>
+      <c r="C14" s="86">
+        <v>0.4</v>
+      </c>
+      <c r="D14" s="86">
+        <v>0.9</v>
+      </c>
+      <c r="E14" s="89">
+        <v>12775</v>
+      </c>
+      <c r="F14" s="90">
+        <v>0.4</v>
+      </c>
+      <c r="G14" s="86">
+        <v>1.2</v>
+      </c>
+      <c r="H14" s="85">
+        <v>38699</v>
+      </c>
+      <c r="I14" s="89">
+        <v>12775</v>
+      </c>
+      <c r="J14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="89">
+        <v>38699</v>
+      </c>
+      <c r="O14" s="89">
+        <v>12775</v>
+      </c>
+      <c r="P14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U14" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="85">
+        <v>381816</v>
+      </c>
+      <c r="C15" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="D15" s="86">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E15" s="89">
+        <v>76091</v>
+      </c>
+      <c r="F15" s="90">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G15" s="86">
+        <v>3.4</v>
+      </c>
+      <c r="H15" s="85">
+        <v>381816</v>
+      </c>
+      <c r="I15" s="89">
+        <v>76091</v>
+      </c>
+      <c r="J15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="89">
+        <v>381816</v>
+      </c>
+      <c r="O15" s="89">
+        <v>76091</v>
+      </c>
+      <c r="P15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U15" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A16" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="75">
+        <v>484659</v>
+      </c>
+      <c r="C16" s="83">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D16" s="83">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E16" s="75">
+        <v>116982</v>
+      </c>
+      <c r="F16" s="83">
+        <v>3.4</v>
+      </c>
+      <c r="G16" s="83">
+        <v>3.4</v>
+      </c>
+      <c r="H16" s="75">
+        <v>484659</v>
+      </c>
+      <c r="I16" s="75">
+        <v>116982</v>
+      </c>
+      <c r="J16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="85">
+        <v>484659</v>
+      </c>
+      <c r="O16" s="85">
+        <v>116982</v>
+      </c>
+      <c r="P16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U16" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="85">
+        <v>416313</v>
+      </c>
+      <c r="C17" s="86">
+        <v>3.8</v>
+      </c>
+      <c r="D17" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E17" s="85">
+        <v>96665</v>
+      </c>
+      <c r="F17" s="86">
+        <v>2.8</v>
+      </c>
+      <c r="G17" s="86">
+        <v>6.2</v>
+      </c>
+      <c r="H17" s="85">
+        <v>416313</v>
+      </c>
+      <c r="I17" s="85">
+        <v>96665</v>
+      </c>
+      <c r="J17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="87">
+        <v>416313</v>
+      </c>
+      <c r="O17" s="87">
+        <v>96665</v>
+      </c>
+      <c r="P17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U17" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="85">
+        <v>467326</v>
+      </c>
+      <c r="C18" s="86">
+        <v>4.3</v>
+      </c>
+      <c r="D18" s="86">
+        <v>12.5</v>
+      </c>
+      <c r="E18" s="89">
+        <v>112302</v>
+      </c>
+      <c r="F18" s="90">
+        <v>3.3</v>
+      </c>
+      <c r="G18" s="86">
+        <v>9.5</v>
+      </c>
+      <c r="H18" s="85">
+        <v>467326</v>
+      </c>
+      <c r="I18" s="89">
+        <v>112302</v>
+      </c>
+      <c r="J18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="89">
+        <v>467326</v>
+      </c>
+      <c r="O18" s="89">
+        <v>112302</v>
+      </c>
+      <c r="P18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U18" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="85">
+        <v>450808</v>
+      </c>
+      <c r="C19" s="86">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D19" s="86">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="E19" s="89">
+        <v>111549</v>
+      </c>
+      <c r="F19" s="90">
+        <v>3.2</v>
+      </c>
+      <c r="G19" s="86">
+        <v>12.7</v>
+      </c>
+      <c r="H19" s="85">
+        <v>450808</v>
+      </c>
+      <c r="I19" s="89">
+        <v>111549</v>
+      </c>
+      <c r="J19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K19" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="89">
+        <v>450808</v>
+      </c>
+      <c r="O19" s="89">
+        <v>111549</v>
+      </c>
+      <c r="P19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U19" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="85">
+        <v>474137</v>
+      </c>
+      <c r="C20" s="86">
+        <v>4.3</v>
+      </c>
+      <c r="D20" s="86">
+        <v>20.9</v>
+      </c>
+      <c r="E20" s="89">
+        <v>116993</v>
+      </c>
+      <c r="F20" s="90">
+        <v>3.4</v>
+      </c>
+      <c r="G20" s="86">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H20" s="85">
+        <v>474137</v>
+      </c>
+      <c r="I20" s="89">
+        <v>116993</v>
+      </c>
+      <c r="J20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K20" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="89">
+        <v>474137</v>
+      </c>
+      <c r="O20" s="89">
+        <v>116993</v>
+      </c>
+      <c r="P20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U20" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="85">
+        <v>499650</v>
+      </c>
+      <c r="C21" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D21" s="86">
+        <v>25.5</v>
+      </c>
+      <c r="E21" s="89">
+        <v>117783</v>
+      </c>
+      <c r="F21" s="90">
+        <v>3.4</v>
+      </c>
+      <c r="G21" s="86">
+        <v>19.5</v>
+      </c>
+      <c r="H21" s="85">
+        <v>499650</v>
+      </c>
+      <c r="I21" s="89">
+        <v>117783</v>
+      </c>
+      <c r="J21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" s="89">
+        <v>499650</v>
+      </c>
+      <c r="O21" s="89">
+        <v>117783</v>
+      </c>
+      <c r="P21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U21" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A22" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="75">
+        <v>2308234</v>
+      </c>
+      <c r="C22" s="83">
+        <v>21</v>
+      </c>
+      <c r="D22" s="83">
+        <v>25.5</v>
+      </c>
+      <c r="E22" s="75">
+        <v>555292</v>
+      </c>
+      <c r="F22" s="83">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G22" s="83">
+        <v>19.5</v>
+      </c>
+      <c r="H22" s="75">
+        <v>2308234</v>
+      </c>
+      <c r="I22" s="75">
+        <v>555292</v>
+      </c>
+      <c r="J22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K22" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M22" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" s="85">
+        <v>2308234</v>
+      </c>
+      <c r="O22" s="85">
+        <v>555292</v>
+      </c>
+      <c r="P22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U22" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="85">
+        <v>514481</v>
+      </c>
+      <c r="C23" s="86">
+        <v>4.7</v>
+      </c>
+      <c r="D23" s="86">
+        <v>30.1</v>
+      </c>
+      <c r="E23" s="85">
+        <v>121195</v>
+      </c>
+      <c r="F23" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="G23" s="86">
+        <v>23.1</v>
+      </c>
+      <c r="H23" s="85">
+        <v>514481</v>
+      </c>
+      <c r="I23" s="85">
+        <v>121185</v>
+      </c>
+      <c r="J23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K23" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="87">
+        <v>514481</v>
+      </c>
+      <c r="O23" s="87">
+        <v>121185</v>
+      </c>
+      <c r="P23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q23" s="85">
+        <v>10</v>
+      </c>
+      <c r="R23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U23" s="85">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A24" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="85">
+        <v>529516</v>
+      </c>
+      <c r="C24" s="86">
+        <v>4.8</v>
+      </c>
+      <c r="D24" s="86">
+        <v>35</v>
+      </c>
+      <c r="E24" s="89">
+        <v>124328</v>
+      </c>
+      <c r="F24" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G24" s="86">
+        <v>26.7</v>
+      </c>
+      <c r="H24" s="85">
+        <v>529499</v>
+      </c>
+      <c r="I24" s="89">
+        <v>124314</v>
+      </c>
+      <c r="J24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K24" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N24" s="89">
+        <v>529499</v>
+      </c>
+      <c r="O24" s="89">
+        <v>124314</v>
+      </c>
+      <c r="P24" s="85">
+        <v>17</v>
+      </c>
+      <c r="Q24" s="85">
+        <v>14</v>
+      </c>
+      <c r="R24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T24" s="85">
+        <v>17</v>
+      </c>
+      <c r="U24" s="85">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A25" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="85">
+        <v>556368</v>
+      </c>
+      <c r="C25" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D25" s="86">
+        <v>40</v>
+      </c>
+      <c r="E25" s="89">
+        <v>124802</v>
+      </c>
+      <c r="F25" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G25" s="86">
+        <v>30.3</v>
+      </c>
+      <c r="H25" s="85">
+        <v>556333</v>
+      </c>
+      <c r="I25" s="89">
+        <v>124795</v>
+      </c>
+      <c r="J25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K25" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="85">
+        <v>1</v>
+      </c>
+      <c r="M25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N25" s="89">
+        <v>556332</v>
+      </c>
+      <c r="O25" s="89">
+        <v>124795</v>
+      </c>
+      <c r="P25" s="85">
+        <v>35</v>
+      </c>
+      <c r="Q25" s="85">
+        <v>7</v>
+      </c>
+      <c r="R25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T25" s="85">
+        <v>35</v>
+      </c>
+      <c r="U25" s="85">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A26" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="85">
+        <v>581849</v>
+      </c>
+      <c r="C26" s="86">
+        <v>5.3</v>
+      </c>
+      <c r="D26" s="86">
+        <v>45.3</v>
+      </c>
+      <c r="E26" s="89">
+        <v>126452</v>
+      </c>
+      <c r="F26" s="90">
+        <v>3.7</v>
+      </c>
+      <c r="G26" s="86">
+        <v>34</v>
+      </c>
+      <c r="H26" s="85">
+        <v>581772</v>
+      </c>
+      <c r="I26" s="89">
+        <v>126452</v>
+      </c>
+      <c r="J26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K26" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="85">
+        <v>1</v>
+      </c>
+      <c r="M26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" s="89">
+        <v>581771</v>
+      </c>
+      <c r="O26" s="89">
+        <v>126452</v>
+      </c>
+      <c r="P26" s="85">
+        <v>77</v>
+      </c>
+      <c r="Q26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T26" s="85">
+        <v>77</v>
+      </c>
+      <c r="U26" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A27" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="85">
+        <v>568433</v>
+      </c>
+      <c r="C27" s="86">
+        <v>5.2</v>
+      </c>
+      <c r="D27" s="86">
+        <v>50.5</v>
+      </c>
+      <c r="E27" s="89">
+        <v>170671</v>
+      </c>
+      <c r="F27" s="90">
+        <v>5</v>
+      </c>
+      <c r="G27" s="86">
+        <v>39</v>
+      </c>
+      <c r="H27" s="85">
+        <v>568271</v>
+      </c>
+      <c r="I27" s="89">
+        <v>170671</v>
+      </c>
+      <c r="J27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K27" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N27" s="89">
+        <v>568271</v>
+      </c>
+      <c r="O27" s="89">
+        <v>170671</v>
+      </c>
+      <c r="P27" s="85">
+        <v>162</v>
+      </c>
+      <c r="Q27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R27" s="85">
+        <v>4</v>
+      </c>
+      <c r="S27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T27" s="85">
+        <v>158</v>
+      </c>
+      <c r="U27" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A28" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="75">
+        <v>2750647</v>
+      </c>
+      <c r="C28" s="83">
+        <v>25.1</v>
+      </c>
+      <c r="D28" s="83">
+        <v>50.5</v>
+      </c>
+      <c r="E28" s="75">
+        <v>667448</v>
+      </c>
+      <c r="F28" s="83">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G28" s="83">
+        <v>39</v>
+      </c>
+      <c r="H28" s="75">
+        <v>2750356</v>
+      </c>
+      <c r="I28" s="75">
+        <v>667417</v>
+      </c>
+      <c r="J28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K28" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="75">
+        <v>2</v>
+      </c>
+      <c r="M28" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N28" s="85">
+        <v>2750354</v>
+      </c>
+      <c r="O28" s="85">
+        <v>667417</v>
+      </c>
+      <c r="P28" s="75">
+        <v>291</v>
+      </c>
+      <c r="Q28" s="75">
+        <v>31</v>
+      </c>
+      <c r="R28" s="75">
+        <v>4</v>
+      </c>
+      <c r="S28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T28" s="75">
+        <v>287</v>
+      </c>
+      <c r="U28" s="75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A29" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="85">
+        <v>562675</v>
+      </c>
+      <c r="C29" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D29" s="86">
+        <v>55.7</v>
+      </c>
+      <c r="E29" s="85">
+        <v>218440</v>
+      </c>
+      <c r="F29" s="86">
+        <v>6.4</v>
+      </c>
+      <c r="G29" s="86">
+        <v>45.3</v>
+      </c>
+      <c r="H29" s="85">
+        <v>562399</v>
+      </c>
+      <c r="I29" s="85">
+        <v>218440</v>
+      </c>
+      <c r="J29" s="85">
+        <v>1</v>
+      </c>
+      <c r="K29" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="87">
+        <v>562398</v>
+      </c>
+      <c r="O29" s="87">
+        <v>218440</v>
+      </c>
+      <c r="P29" s="85">
+        <v>276</v>
+      </c>
+      <c r="Q29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R29" s="85">
+        <v>2</v>
+      </c>
+      <c r="S29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T29" s="85">
+        <v>274</v>
+      </c>
+      <c r="U29" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A30" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="85">
+        <v>562356</v>
+      </c>
+      <c r="C30" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D30" s="86">
+        <v>60.8</v>
+      </c>
+      <c r="E30" s="89">
+        <v>216551</v>
+      </c>
+      <c r="F30" s="90">
+        <v>6.3</v>
+      </c>
+      <c r="G30" s="86">
+        <v>51.6</v>
+      </c>
+      <c r="H30" s="85">
+        <v>561937</v>
+      </c>
+      <c r="I30" s="89">
+        <v>216551</v>
+      </c>
+      <c r="J30" s="85">
+        <v>7</v>
+      </c>
+      <c r="K30" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="85">
+        <v>1</v>
+      </c>
+      <c r="M30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N30" s="89">
+        <v>561929</v>
+      </c>
+      <c r="O30" s="89">
+        <v>216551</v>
+      </c>
+      <c r="P30" s="85">
+        <v>419</v>
+      </c>
+      <c r="Q30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="85">
+        <v>17</v>
+      </c>
+      <c r="S30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T30" s="85">
+        <v>402</v>
+      </c>
+      <c r="U30" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A31" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="85">
+        <v>562221</v>
+      </c>
+      <c r="C31" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D31" s="86">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="E31" s="89">
+        <v>214063</v>
+      </c>
+      <c r="F31" s="90">
+        <v>6.2</v>
+      </c>
+      <c r="G31" s="86">
+        <v>57.8</v>
+      </c>
+      <c r="H31" s="85">
+        <v>561512</v>
+      </c>
+      <c r="I31" s="89">
+        <v>214063</v>
+      </c>
+      <c r="J31" s="85">
+        <v>12</v>
+      </c>
+      <c r="K31" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N31" s="89">
+        <v>561500</v>
+      </c>
+      <c r="O31" s="89">
+        <v>214063</v>
+      </c>
+      <c r="P31" s="85">
+        <v>709</v>
+      </c>
+      <c r="Q31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R31" s="85">
+        <v>42</v>
+      </c>
+      <c r="S31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T31" s="85">
+        <v>667</v>
+      </c>
+      <c r="U31" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A32" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="85">
+        <v>431067</v>
+      </c>
+      <c r="C32" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="D32" s="86">
+        <v>69.8</v>
+      </c>
+      <c r="E32" s="89">
+        <v>153565</v>
+      </c>
+      <c r="F32" s="90">
+        <v>4.5</v>
+      </c>
+      <c r="G32" s="86">
+        <v>62.3</v>
+      </c>
+      <c r="H32" s="85">
+        <v>429951</v>
+      </c>
+      <c r="I32" s="89">
+        <v>153565</v>
+      </c>
+      <c r="J32" s="85">
+        <v>18</v>
+      </c>
+      <c r="K32" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L32" s="85">
+        <v>1</v>
+      </c>
+      <c r="M32" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N32" s="89">
+        <v>429932</v>
+      </c>
+      <c r="O32" s="89">
+        <v>153565</v>
+      </c>
+      <c r="P32" s="85">
+        <v>1116</v>
+      </c>
+      <c r="Q32" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R32" s="85">
+        <v>85</v>
+      </c>
+      <c r="S32" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T32" s="85">
+        <v>1031</v>
+      </c>
+      <c r="U32" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A33" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="85">
+        <v>293907</v>
+      </c>
+      <c r="C33" s="86">
+        <v>2.7</v>
+      </c>
+      <c r="D33" s="86">
+        <v>72.5</v>
+      </c>
+      <c r="E33" s="89">
+        <v>99732</v>
+      </c>
+      <c r="F33" s="90">
+        <v>2.9</v>
+      </c>
+      <c r="G33" s="86">
+        <v>65.2</v>
+      </c>
+      <c r="H33" s="85">
+        <v>293137</v>
+      </c>
+      <c r="I33" s="89">
+        <v>99719</v>
+      </c>
+      <c r="J33" s="85">
+        <v>16</v>
+      </c>
+      <c r="K33" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N33" s="89">
+        <v>293121</v>
+      </c>
+      <c r="O33" s="89">
+        <v>99719</v>
+      </c>
+      <c r="P33" s="85">
+        <v>770</v>
+      </c>
+      <c r="Q33" s="85">
+        <v>13</v>
+      </c>
+      <c r="R33" s="85">
+        <v>92</v>
+      </c>
+      <c r="S33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T33" s="85">
+        <v>678</v>
+      </c>
+      <c r="U33" s="85">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A34" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="75">
+        <v>2412226</v>
+      </c>
+      <c r="C34" s="83">
+        <v>22</v>
+      </c>
+      <c r="D34" s="83">
+        <v>72.5</v>
+      </c>
+      <c r="E34" s="75">
+        <v>902351</v>
+      </c>
+      <c r="F34" s="83">
+        <v>26.2</v>
+      </c>
+      <c r="G34" s="83">
+        <v>65.2</v>
+      </c>
+      <c r="H34" s="75">
+        <v>2408936</v>
+      </c>
+      <c r="I34" s="75">
+        <v>902338</v>
+      </c>
+      <c r="J34" s="75">
+        <v>54</v>
+      </c>
+      <c r="K34" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L34" s="75">
+        <v>2</v>
+      </c>
+      <c r="M34" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N34" s="85">
+        <v>2408880</v>
+      </c>
+      <c r="O34" s="85">
+        <v>902338</v>
+      </c>
+      <c r="P34" s="75">
+        <v>3290</v>
+      </c>
+      <c r="Q34" s="75">
+        <v>13</v>
+      </c>
+      <c r="R34" s="75">
+        <v>238</v>
+      </c>
+      <c r="S34" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T34" s="75">
+        <v>3052</v>
+      </c>
+      <c r="U34" s="75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A35" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="85">
+        <v>348680</v>
+      </c>
+      <c r="C35" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="D35" s="86">
+        <v>75.7</v>
+      </c>
+      <c r="E35" s="85">
+        <v>121347</v>
+      </c>
+      <c r="F35" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="G35" s="86">
+        <v>68.7</v>
+      </c>
+      <c r="H35" s="85">
+        <v>347633</v>
+      </c>
+      <c r="I35" s="85">
+        <v>121320</v>
+      </c>
+      <c r="J35" s="85">
+        <v>19</v>
+      </c>
+      <c r="K35" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="85">
+        <v>2</v>
+      </c>
+      <c r="M35" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N35" s="87">
+        <v>347612</v>
+      </c>
+      <c r="O35" s="87">
+        <v>121320</v>
+      </c>
+      <c r="P35" s="85">
+        <v>1047</v>
+      </c>
+      <c r="Q35" s="85">
+        <v>27</v>
+      </c>
+      <c r="R35" s="85">
+        <v>128</v>
+      </c>
+      <c r="S35" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T35" s="85">
+        <v>919</v>
+      </c>
+      <c r="U35" s="85">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A36" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="85">
+        <v>372939</v>
+      </c>
+      <c r="C36" s="86">
+        <v>3.4</v>
+      </c>
+      <c r="D36" s="86">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E36" s="89">
+        <v>128246</v>
+      </c>
+      <c r="F36" s="90">
+        <v>3.7</v>
+      </c>
+      <c r="G36" s="86">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="H36" s="85">
+        <v>371759</v>
+      </c>
+      <c r="I36" s="89">
+        <v>128211</v>
+      </c>
+      <c r="J36" s="85">
+        <v>23</v>
+      </c>
+      <c r="K36" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N36" s="89">
+        <v>371736</v>
+      </c>
+      <c r="O36" s="89">
+        <v>128211</v>
+      </c>
+      <c r="P36" s="85">
+        <v>1180</v>
+      </c>
+      <c r="Q36" s="85">
+        <v>35</v>
+      </c>
+      <c r="R36" s="85">
+        <v>154</v>
+      </c>
+      <c r="S36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T36" s="85">
+        <v>1026</v>
+      </c>
+      <c r="U36" s="85">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A37" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="85">
+        <v>338701</v>
+      </c>
+      <c r="C37" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D37" s="86">
+        <v>82.2</v>
+      </c>
+      <c r="E37" s="89">
+        <v>115007</v>
+      </c>
+      <c r="F37" s="90">
+        <v>3.3</v>
+      </c>
+      <c r="G37" s="86">
+        <v>75.8</v>
+      </c>
+      <c r="H37" s="85">
+        <v>337462</v>
+      </c>
+      <c r="I37" s="89">
+        <v>114984</v>
+      </c>
+      <c r="J37" s="85">
+        <v>37</v>
+      </c>
+      <c r="K37" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L37" s="85">
+        <v>2</v>
+      </c>
+      <c r="M37" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N37" s="89">
+        <v>337423</v>
+      </c>
+      <c r="O37" s="89">
+        <v>114984</v>
+      </c>
+      <c r="P37" s="85">
+        <v>1239</v>
+      </c>
+      <c r="Q37" s="85">
+        <v>23</v>
+      </c>
+      <c r="R37" s="85">
+        <v>180</v>
+      </c>
+      <c r="S37" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T37" s="85">
+        <v>1059</v>
+      </c>
+      <c r="U37" s="85">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A38" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="85">
+        <v>333491</v>
+      </c>
+      <c r="C38" s="86">
+        <v>3</v>
+      </c>
+      <c r="D38" s="86">
+        <v>85.2</v>
+      </c>
+      <c r="E38" s="89">
+        <v>121526</v>
+      </c>
+      <c r="F38" s="90">
+        <v>3.5</v>
+      </c>
+      <c r="G38" s="86">
+        <v>79.3</v>
+      </c>
+      <c r="H38" s="85">
+        <v>328256</v>
+      </c>
+      <c r="I38" s="89">
+        <v>118689</v>
+      </c>
+      <c r="J38" s="85">
+        <v>32</v>
+      </c>
+      <c r="K38" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N38" s="89">
+        <v>328224</v>
+      </c>
+      <c r="O38" s="89">
+        <v>118689</v>
+      </c>
+      <c r="P38" s="85">
+        <v>5235</v>
+      </c>
+      <c r="Q38" s="85">
+        <v>2837</v>
+      </c>
+      <c r="R38" s="85">
+        <v>199</v>
+      </c>
+      <c r="S38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="85">
+        <v>5036</v>
+      </c>
+      <c r="U38" s="85">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A39" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="85">
+        <v>279606</v>
+      </c>
+      <c r="C39" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="D39" s="86">
+        <v>87.8</v>
+      </c>
+      <c r="E39" s="89">
+        <v>106133</v>
+      </c>
+      <c r="F39" s="90">
+        <v>3.1</v>
+      </c>
+      <c r="G39" s="86">
+        <v>82.4</v>
+      </c>
+      <c r="H39" s="85">
+        <v>274039</v>
+      </c>
+      <c r="I39" s="89">
+        <v>103581</v>
+      </c>
+      <c r="J39" s="85">
+        <v>44</v>
+      </c>
+      <c r="K39" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="85">
+        <v>3</v>
+      </c>
+      <c r="M39" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" s="89">
+        <v>273992</v>
+      </c>
+      <c r="O39" s="89">
+        <v>103581</v>
+      </c>
+      <c r="P39" s="85">
+        <v>5567</v>
+      </c>
+      <c r="Q39" s="85">
+        <v>2552</v>
+      </c>
+      <c r="R39" s="85">
+        <v>188</v>
+      </c>
+      <c r="S39" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T39" s="85">
+        <v>5379</v>
+      </c>
+      <c r="U39" s="85">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A40" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="75">
+        <v>1673417</v>
+      </c>
+      <c r="C40" s="83">
+        <v>15.3</v>
+      </c>
+      <c r="D40" s="83">
+        <v>87.8</v>
+      </c>
+      <c r="E40" s="75">
+        <v>592259</v>
+      </c>
+      <c r="F40" s="83">
+        <v>17.2</v>
+      </c>
+      <c r="G40" s="83">
+        <v>82.4</v>
+      </c>
+      <c r="H40" s="75">
+        <v>1659149</v>
+      </c>
+      <c r="I40" s="75">
+        <v>586785</v>
+      </c>
+      <c r="J40" s="75">
+        <v>155</v>
+      </c>
+      <c r="K40" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="75">
+        <v>7</v>
+      </c>
+      <c r="M40" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N40" s="85">
+        <v>1658987</v>
+      </c>
+      <c r="O40" s="85">
+        <v>586785</v>
+      </c>
+      <c r="P40" s="75">
+        <v>14268</v>
+      </c>
+      <c r="Q40" s="75">
+        <v>5474</v>
+      </c>
+      <c r="R40" s="75">
+        <v>849</v>
+      </c>
+      <c r="S40" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T40" s="75">
+        <v>13419</v>
+      </c>
+      <c r="U40" s="75">
+        <v>5474</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A41" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="85">
+        <v>228955</v>
+      </c>
+      <c r="C41" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="D41" s="86">
+        <v>89.9</v>
+      </c>
+      <c r="E41" s="85">
+        <v>87533</v>
+      </c>
+      <c r="F41" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="G41" s="86">
+        <v>85</v>
+      </c>
+      <c r="H41" s="85">
+        <v>222885</v>
+      </c>
+      <c r="I41" s="85">
+        <v>85214</v>
+      </c>
+      <c r="J41" s="85">
+        <v>46</v>
+      </c>
+      <c r="K41" s="89">
+        <v>1</v>
+      </c>
+      <c r="L41" s="85">
+        <v>2</v>
+      </c>
+      <c r="M41" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N41" s="87">
+        <v>222837</v>
+      </c>
+      <c r="O41" s="87">
+        <v>85213</v>
+      </c>
+      <c r="P41" s="85">
+        <v>6070</v>
+      </c>
+      <c r="Q41" s="85">
+        <v>2319</v>
+      </c>
+      <c r="R41" s="85">
+        <v>230</v>
+      </c>
+      <c r="S41" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T41" s="85">
+        <v>5840</v>
+      </c>
+      <c r="U41" s="85">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A42" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="85">
+        <v>193186</v>
+      </c>
+      <c r="C42" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="D42" s="86">
+        <v>91.6</v>
+      </c>
+      <c r="E42" s="89">
+        <v>72556</v>
+      </c>
+      <c r="F42" s="90">
+        <v>2.1</v>
+      </c>
+      <c r="G42" s="86">
+        <v>87.1</v>
+      </c>
+      <c r="H42" s="85">
+        <v>188177</v>
+      </c>
+      <c r="I42" s="89">
+        <v>70658</v>
+      </c>
+      <c r="J42" s="85">
+        <v>37</v>
+      </c>
+      <c r="K42" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L42" s="85">
+        <v>4</v>
+      </c>
+      <c r="M42" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N42" s="89">
+        <v>188136</v>
+      </c>
+      <c r="O42" s="89">
+        <v>70658</v>
+      </c>
+      <c r="P42" s="85">
+        <v>5009</v>
+      </c>
+      <c r="Q42" s="85">
+        <v>1898</v>
+      </c>
+      <c r="R42" s="85">
+        <v>205</v>
+      </c>
+      <c r="S42" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T42" s="85">
+        <v>4804</v>
+      </c>
+      <c r="U42" s="85">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A43" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="85">
+        <v>191957</v>
+      </c>
+      <c r="C43" s="86">
+        <v>1.7</v>
+      </c>
+      <c r="D43" s="86">
+        <v>93.4</v>
+      </c>
+      <c r="E43" s="89">
+        <v>76389</v>
+      </c>
+      <c r="F43" s="90">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G43" s="86">
+        <v>89.3</v>
+      </c>
+      <c r="H43" s="85">
+        <v>186830</v>
+      </c>
+      <c r="I43" s="89">
+        <v>74348</v>
+      </c>
+      <c r="J43" s="85">
+        <v>48</v>
+      </c>
+      <c r="K43" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L43" s="85">
+        <v>4</v>
+      </c>
+      <c r="M43" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N43" s="89">
+        <v>186778</v>
+      </c>
+      <c r="O43" s="89">
+        <v>74348</v>
+      </c>
+      <c r="P43" s="85">
+        <v>5127</v>
+      </c>
+      <c r="Q43" s="85">
+        <v>2041</v>
+      </c>
+      <c r="R43" s="85">
+        <v>220</v>
+      </c>
+      <c r="S43" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T43" s="85">
+        <v>4907</v>
+      </c>
+      <c r="U43" s="85">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A44" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="85">
+        <v>159566</v>
+      </c>
+      <c r="C44" s="86">
+        <v>1.5</v>
+      </c>
+      <c r="D44" s="86">
+        <v>94.8</v>
+      </c>
+      <c r="E44" s="89">
+        <v>68318</v>
+      </c>
+      <c r="F44" s="90">
+        <v>2</v>
+      </c>
+      <c r="G44" s="86">
+        <v>91.3</v>
+      </c>
+      <c r="H44" s="85">
+        <v>153370</v>
+      </c>
+      <c r="I44" s="89">
+        <v>66455</v>
+      </c>
+      <c r="J44" s="85">
+        <v>39</v>
+      </c>
+      <c r="K44" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L44" s="85">
+        <v>1</v>
+      </c>
+      <c r="M44" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N44" s="89">
+        <v>153330</v>
+      </c>
+      <c r="O44" s="89">
+        <v>66455</v>
+      </c>
+      <c r="P44" s="85">
+        <v>6196</v>
+      </c>
+      <c r="Q44" s="85">
+        <v>1863</v>
+      </c>
+      <c r="R44" s="85">
+        <v>248</v>
+      </c>
+      <c r="S44" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T44" s="85">
+        <v>5948</v>
+      </c>
+      <c r="U44" s="85">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A45" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="85">
+        <v>138599</v>
+      </c>
+      <c r="C45" s="86">
+        <v>1.3</v>
+      </c>
+      <c r="D45" s="86">
+        <v>96.1</v>
+      </c>
+      <c r="E45" s="89">
+        <v>62568</v>
+      </c>
+      <c r="F45" s="90">
+        <v>1.8</v>
+      </c>
+      <c r="G45" s="86">
+        <v>93.1</v>
+      </c>
+      <c r="H45" s="85">
+        <v>132181</v>
+      </c>
+      <c r="I45" s="89">
+        <v>60842</v>
+      </c>
+      <c r="J45" s="85">
+        <v>52</v>
+      </c>
+      <c r="K45" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L45" s="85">
+        <v>2</v>
+      </c>
+      <c r="M45" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N45" s="89">
+        <v>132127</v>
+      </c>
+      <c r="O45" s="89">
+        <v>60842</v>
+      </c>
+      <c r="P45" s="85">
+        <v>6418</v>
+      </c>
+      <c r="Q45" s="85">
+        <v>1726</v>
+      </c>
+      <c r="R45" s="85">
+        <v>341</v>
+      </c>
+      <c r="S45" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T45" s="85">
+        <v>6077</v>
+      </c>
+      <c r="U45" s="85">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A46" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="75">
+        <v>912263</v>
+      </c>
+      <c r="C46" s="83">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D46" s="83">
+        <v>96.1</v>
+      </c>
+      <c r="E46" s="75">
+        <v>367364</v>
+      </c>
+      <c r="F46" s="83">
+        <v>10.7</v>
+      </c>
+      <c r="G46" s="83">
+        <v>93.1</v>
+      </c>
+      <c r="H46" s="75">
+        <v>883443</v>
+      </c>
+      <c r="I46" s="75">
+        <v>357517</v>
+      </c>
+      <c r="J46" s="75">
+        <v>222</v>
+      </c>
+      <c r="K46" s="84">
+        <v>1</v>
+      </c>
+      <c r="L46" s="75">
+        <v>13</v>
+      </c>
+      <c r="M46" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N46" s="85">
+        <v>883208</v>
+      </c>
+      <c r="O46" s="85">
+        <v>357516</v>
+      </c>
+      <c r="P46" s="75">
+        <v>28820</v>
+      </c>
+      <c r="Q46" s="75">
+        <v>9847</v>
+      </c>
+      <c r="R46" s="75">
+        <v>1244</v>
+      </c>
+      <c r="S46" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T46" s="75">
+        <v>27576</v>
+      </c>
+      <c r="U46" s="75">
+        <v>9847</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A47" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="75">
+        <v>429162</v>
+      </c>
+      <c r="C47" s="83">
+        <v>3.9</v>
+      </c>
+      <c r="D47" s="83">
+        <v>100</v>
+      </c>
+      <c r="E47" s="75">
+        <v>237608</v>
+      </c>
+      <c r="F47" s="83">
+        <v>6.9</v>
+      </c>
+      <c r="G47" s="83">
+        <v>100</v>
+      </c>
+      <c r="H47" s="75">
+        <v>396997</v>
+      </c>
+      <c r="I47" s="75">
+        <v>230928</v>
+      </c>
+      <c r="J47" s="85">
+        <v>23717</v>
+      </c>
+      <c r="K47" s="89">
+        <v>28506</v>
+      </c>
+      <c r="L47" s="85">
+        <v>1991</v>
+      </c>
+      <c r="M47" s="85">
+        <v>258</v>
+      </c>
+      <c r="N47" s="91">
+        <v>371289</v>
+      </c>
+      <c r="O47" s="92">
+        <v>202164</v>
+      </c>
+      <c r="P47" s="85">
+        <v>32165</v>
+      </c>
+      <c r="Q47" s="85">
+        <v>6680</v>
+      </c>
+      <c r="R47" s="85">
+        <v>15126</v>
+      </c>
+      <c r="S47" s="85">
+        <v>436</v>
+      </c>
+      <c r="T47" s="85">
+        <v>17039</v>
+      </c>
+      <c r="U47" s="85">
+        <v>6244</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" ht="21" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="93"/>
+      <c r="C48" s="94"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="93"/>
+      <c r="F48" s="94"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="93"/>
+      <c r="I48" s="93"/>
+      <c r="J48" s="93"/>
+      <c r="K48" s="93"/>
+      <c r="L48" s="93"/>
+      <c r="M48" s="93"/>
+      <c r="N48" s="93"/>
+      <c r="O48" s="93"/>
+      <c r="P48" s="93"/>
+      <c r="Q48" s="93"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="93"/>
+      <c r="T48" s="93"/>
+      <c r="U48" s="93"/>
+    </row>
+    <row r="49" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A49" s="22"/>
+      <c r="B49" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K49" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="L49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="N49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="O49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="P49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="R49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="S49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="T49" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="U49" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="75">
+        <v>2319867</v>
+      </c>
+      <c r="C50" s="83">
+        <v>100</v>
+      </c>
+      <c r="D50" s="96">
+        <v>100</v>
+      </c>
+      <c r="E50" s="75">
+        <v>359353</v>
+      </c>
+      <c r="F50" s="83">
+        <v>100</v>
+      </c>
+      <c r="G50" s="96">
+        <v>100</v>
+      </c>
+      <c r="H50" s="75">
+        <v>2318993</v>
+      </c>
+      <c r="I50" s="75">
+        <v>358930</v>
+      </c>
+      <c r="J50" s="75">
+        <v>542</v>
+      </c>
+      <c r="K50" s="84">
+        <v>453</v>
+      </c>
+      <c r="L50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N50" s="75">
+        <v>2318451</v>
+      </c>
+      <c r="O50" s="75">
+        <v>358477</v>
+      </c>
+      <c r="P50" s="75">
+        <v>874</v>
+      </c>
+      <c r="Q50" s="75">
+        <v>423</v>
+      </c>
+      <c r="R50" s="75">
+        <v>125</v>
+      </c>
+      <c r="S50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T50" s="75">
+        <v>749</v>
+      </c>
+      <c r="U50" s="75">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A51" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="G51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="I51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K51" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="O51" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="P51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U51" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A52" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="85">
+        <v>6343</v>
+      </c>
+      <c r="C52" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="E52" s="85">
+        <v>1677</v>
+      </c>
+      <c r="F52" s="86">
+        <v>0.5</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0.5</v>
+      </c>
+      <c r="H52" s="85">
+        <v>6343</v>
+      </c>
+      <c r="I52" s="85">
+        <v>1677</v>
+      </c>
+      <c r="J52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K52" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N52" s="85">
+        <v>6343</v>
+      </c>
+      <c r="O52" s="85">
+        <v>1677</v>
+      </c>
+      <c r="P52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U52" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A53" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="85">
+        <v>10033</v>
+      </c>
+      <c r="C53" s="86">
+        <v>0.4</v>
+      </c>
+      <c r="D53" s="90">
+        <v>0.7</v>
+      </c>
+      <c r="E53" s="85">
+        <v>2342</v>
+      </c>
+      <c r="F53" s="86">
+        <v>0.7</v>
+      </c>
+      <c r="G53" s="90">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H53" s="85">
+        <v>10033</v>
+      </c>
+      <c r="I53" s="89">
+        <v>2342</v>
+      </c>
+      <c r="J53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K53" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N53" s="85">
+        <v>10033</v>
+      </c>
+      <c r="O53" s="85">
+        <v>2342</v>
+      </c>
+      <c r="P53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U53" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A54" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="85">
+        <v>16540</v>
+      </c>
+      <c r="C54" s="86">
+        <v>0.7</v>
+      </c>
+      <c r="D54" s="90">
+        <v>1.4</v>
+      </c>
+      <c r="E54" s="85">
+        <v>3038</v>
+      </c>
+      <c r="F54" s="86">
+        <v>0.8</v>
+      </c>
+      <c r="G54" s="90">
+        <v>2</v>
+      </c>
+      <c r="H54" s="85">
+        <v>16540</v>
+      </c>
+      <c r="I54" s="89">
+        <v>3038</v>
+      </c>
+      <c r="J54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K54" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N54" s="85">
+        <v>16540</v>
+      </c>
+      <c r="O54" s="85">
+        <v>3038</v>
+      </c>
+      <c r="P54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U54" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A55" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="85">
+        <v>20243</v>
+      </c>
+      <c r="C55" s="86">
+        <v>0.9</v>
+      </c>
+      <c r="D55" s="90">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E55" s="85">
+        <v>3160</v>
+      </c>
+      <c r="F55" s="86">
+        <v>0.9</v>
+      </c>
+      <c r="G55" s="90">
+        <v>2.8</v>
+      </c>
+      <c r="H55" s="85">
+        <v>20243</v>
+      </c>
+      <c r="I55" s="89">
+        <v>3160</v>
+      </c>
+      <c r="J55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K55" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N55" s="85">
+        <v>20243</v>
+      </c>
+      <c r="O55" s="85">
+        <v>3160</v>
+      </c>
+      <c r="P55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U55" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A56" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" s="85">
+        <v>272008</v>
+      </c>
+      <c r="C56" s="86">
+        <v>11.7</v>
+      </c>
+      <c r="D56" s="90">
+        <v>14</v>
+      </c>
+      <c r="E56" s="85">
+        <v>24524</v>
+      </c>
+      <c r="F56" s="86">
+        <v>6.8</v>
+      </c>
+      <c r="G56" s="90">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H56" s="85">
+        <v>272008</v>
+      </c>
+      <c r="I56" s="89">
+        <v>24524</v>
+      </c>
+      <c r="J56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K56" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" s="85">
+        <v>272008</v>
+      </c>
+      <c r="O56" s="85">
+        <v>24524</v>
+      </c>
+      <c r="P56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U56" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A57" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="75">
+        <v>325167</v>
+      </c>
+      <c r="C57" s="83">
+        <v>14</v>
+      </c>
+      <c r="D57" s="96">
+        <v>14</v>
+      </c>
+      <c r="E57" s="75">
+        <v>34741</v>
+      </c>
+      <c r="F57" s="83">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G57" s="96">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H57" s="75">
+        <v>325167</v>
+      </c>
+      <c r="I57" s="75">
+        <v>34741</v>
+      </c>
+      <c r="J57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K57" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M57" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" s="75">
+        <v>325167</v>
+      </c>
+      <c r="O57" s="75">
+        <v>34741</v>
+      </c>
+      <c r="P57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U57" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A58" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="85">
+        <v>225566</v>
+      </c>
+      <c r="C58" s="86">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="D58" s="90">
+        <v>23.7</v>
+      </c>
+      <c r="E58" s="85">
+        <v>25899</v>
+      </c>
+      <c r="F58" s="86">
+        <v>7.2</v>
+      </c>
+      <c r="G58" s="90">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H58" s="85">
+        <v>225566</v>
+      </c>
+      <c r="I58" s="85">
+        <v>25899</v>
+      </c>
+      <c r="J58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K58" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N58" s="85">
+        <v>225566</v>
+      </c>
+      <c r="O58" s="85">
+        <v>25899</v>
+      </c>
+      <c r="P58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U58" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A59" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="85">
+        <v>211671</v>
+      </c>
+      <c r="C59" s="86">
+        <v>9.1</v>
+      </c>
+      <c r="D59" s="90">
+        <v>32.9</v>
+      </c>
+      <c r="E59" s="85">
+        <v>27064</v>
+      </c>
+      <c r="F59" s="86">
+        <v>7.5</v>
+      </c>
+      <c r="G59" s="90">
+        <v>24.4</v>
+      </c>
+      <c r="H59" s="85">
+        <v>211671</v>
+      </c>
+      <c r="I59" s="89">
+        <v>27064</v>
+      </c>
+      <c r="J59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K59" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N59" s="85">
+        <v>211671</v>
+      </c>
+      <c r="O59" s="85">
+        <v>27064</v>
+      </c>
+      <c r="P59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U59" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A60" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="85">
+        <v>189209</v>
+      </c>
+      <c r="C60" s="86">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D60" s="90">
+        <v>41</v>
+      </c>
+      <c r="E60" s="85">
+        <v>24718</v>
+      </c>
+      <c r="F60" s="86">
+        <v>6.9</v>
+      </c>
+      <c r="G60" s="90">
+        <v>31.3</v>
+      </c>
+      <c r="H60" s="85">
+        <v>189209</v>
+      </c>
+      <c r="I60" s="89">
+        <v>24718</v>
+      </c>
+      <c r="J60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K60" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" s="85">
+        <v>189209</v>
+      </c>
+      <c r="O60" s="85">
+        <v>24718</v>
+      </c>
+      <c r="P60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U60" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A61" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="85">
+        <v>177916</v>
+      </c>
+      <c r="C61" s="86">
+        <v>7.7</v>
+      </c>
+      <c r="D61" s="90">
+        <v>48.7</v>
+      </c>
+      <c r="E61" s="85">
+        <v>23807</v>
+      </c>
+      <c r="F61" s="86">
+        <v>6.6</v>
+      </c>
+      <c r="G61" s="90">
+        <v>37.9</v>
+      </c>
+      <c r="H61" s="85">
+        <v>177916</v>
+      </c>
+      <c r="I61" s="89">
+        <v>23807</v>
+      </c>
+      <c r="J61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K61" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N61" s="85">
+        <v>177916</v>
+      </c>
+      <c r="O61" s="85">
+        <v>23807</v>
+      </c>
+      <c r="P61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U61" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A62" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="85">
+        <v>168275</v>
+      </c>
+      <c r="C62" s="86">
+        <v>7.3</v>
+      </c>
+      <c r="D62" s="90">
+        <v>55.9</v>
+      </c>
+      <c r="E62" s="85">
+        <v>21596</v>
+      </c>
+      <c r="F62" s="86">
+        <v>6</v>
+      </c>
+      <c r="G62" s="90">
+        <v>43.9</v>
+      </c>
+      <c r="H62" s="85">
+        <v>168275</v>
+      </c>
+      <c r="I62" s="89">
+        <v>21596</v>
+      </c>
+      <c r="J62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K62" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="N62" s="85">
+        <v>168275</v>
+      </c>
+      <c r="O62" s="85">
+        <v>21596</v>
+      </c>
+      <c r="P62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U62" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A63" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" s="75">
+        <v>972637</v>
+      </c>
+      <c r="C63" s="83">
+        <v>41.9</v>
+      </c>
+      <c r="D63" s="96">
+        <v>55.9</v>
+      </c>
+      <c r="E63" s="75">
+        <v>123084</v>
+      </c>
+      <c r="F63" s="83">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="G63" s="96">
+        <v>43.9</v>
+      </c>
+      <c r="H63" s="75">
+        <v>972637</v>
+      </c>
+      <c r="I63" s="75">
+        <v>123084</v>
+      </c>
+      <c r="J63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K63" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="M63" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" s="75">
+        <v>972637</v>
+      </c>
+      <c r="O63" s="75">
+        <v>123084</v>
+      </c>
+      <c r="P63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U63" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A64" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="91">
+        <v>1022063</v>
+      </c>
+      <c r="C64" s="97">
+        <v>44.1</v>
+      </c>
+      <c r="D64" s="98">
+        <v>100</v>
+      </c>
+      <c r="E64" s="91">
+        <v>201528</v>
+      </c>
+      <c r="F64" s="97">
+        <v>56.1</v>
+      </c>
+      <c r="G64" s="98">
+        <v>100</v>
+      </c>
+      <c r="H64" s="91">
+        <v>1021189</v>
+      </c>
+      <c r="I64" s="91">
+        <v>201105</v>
+      </c>
+      <c r="J64" s="99">
+        <v>542</v>
+      </c>
+      <c r="K64" s="100">
+        <v>453</v>
+      </c>
+      <c r="L64" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="M64" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="N64" s="91">
+        <v>1020647</v>
+      </c>
+      <c r="O64" s="91">
+        <v>200652</v>
+      </c>
+      <c r="P64" s="99">
+        <v>874</v>
+      </c>
+      <c r="Q64" s="99">
+        <v>423</v>
+      </c>
+      <c r="R64" s="99">
+        <v>125</v>
+      </c>
+      <c r="S64" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="T64" s="99">
+        <v>749</v>
+      </c>
+      <c r="U64" s="99">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" ht="15" customHeight="1">
+      <c r="A65" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="J6" s="146" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="148" t="s">
+    </row>
+    <row r="66" spans="1:1" ht="15" customHeight="1">
+      <c r="A66" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="L6" s="146" t="s">
-[...2282 lines deleted...]
-      <c r="D42" s="90">
+    </row>
+    <row r="67" spans="1:1" ht="15" customHeight="1">
+      <c r="A67" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E42" s="92">
-[...1474 lines deleted...]
-    <row r="68" spans="1:21" ht="15" customHeight="1">
+    </row>
+    <row r="68" spans="1:1" ht="15" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="H3:O3"/>
     <mergeCell ref="P3:U3"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="B3:G5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="67" man="1"/>
   </colBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="A11:A15 A17:A21 A23:A27 A29:A33 A35:A39 A41:A45 A52:A56 A58:A62" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:V68"/>
+  <dimension ref="A1:U68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.125" style="2" customWidth="1"/>
-    <col min="8" max="8" width="10.625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.625" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.25" style="2" bestFit="1" customWidth="1"/>
-    <col min="10" max="15" width="10.625" style="2" customWidth="1"/>
-    <col min="16" max="16" width="10.625" style="3" customWidth="1"/>
+    <col min="10" max="16" width="10.625" style="2" customWidth="1"/>
     <col min="17" max="17" width="12.25" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="10.625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="Q2" s="8" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="14"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="R2" s="9"/>
-[...5 lines deleted...]
-      <c r="A3" s="128" t="s">
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+    </row>
+    <row r="3" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A3" s="117" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="131" t="s">
-[...61 lines deleted...]
-      <c r="J5" s="143" t="s">
+      <c r="B3" s="120" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="121"/>
+      <c r="F3" s="121"/>
+      <c r="G3" s="121"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+    </row>
+    <row r="4" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A4" s="118"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="123"/>
+      <c r="H4" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="142"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q4" s="128"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+    </row>
+    <row r="5" spans="1:21" ht="18" customHeight="1">
+      <c r="A5" s="118"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="125"/>
+      <c r="H5" s="141"/>
+      <c r="I5" s="143"/>
+      <c r="J5" s="132" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="144"/>
-      <c r="L5" s="143" t="s">
+      <c r="K5" s="133"/>
+      <c r="L5" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="144"/>
-      <c r="N5" s="143" t="s">
+      <c r="M5" s="133"/>
+      <c r="N5" s="132" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="133"/>
+      <c r="P5" s="129"/>
+      <c r="Q5" s="130"/>
+      <c r="R5" s="132" t="s">
+        <v>43</v>
+      </c>
+      <c r="S5" s="133"/>
+      <c r="T5" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="U5" s="126"/>
+    </row>
+    <row r="6" spans="1:21" s="4" customFormat="1" ht="27.95" customHeight="1">
+      <c r="A6" s="118"/>
+      <c r="B6" s="68" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="68" t="s">
+        <v>99</v>
+      </c>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="I6" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="J6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="K6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="L6" s="134" t="s">
+        <v>100</v>
+      </c>
+      <c r="M6" s="136" t="s">
+        <v>102</v>
+      </c>
+      <c r="N6" s="134" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="136" t="s">
+        <v>103</v>
+      </c>
+      <c r="P6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q6" s="136" t="s">
+        <v>105</v>
+      </c>
+      <c r="R6" s="134" t="s">
+        <v>104</v>
+      </c>
+      <c r="S6" s="136" t="s">
+        <v>50</v>
+      </c>
+      <c r="T6" s="134" t="s">
+        <v>106</v>
+      </c>
+      <c r="U6" s="127" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="119"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="67" t="s">
+        <v>108</v>
+      </c>
+      <c r="F7" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="H7" s="139"/>
+      <c r="I7" s="140"/>
+      <c r="J7" s="139"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="139"/>
+      <c r="M7" s="140"/>
+      <c r="N7" s="139"/>
+      <c r="O7" s="140"/>
+      <c r="P7" s="139"/>
+      <c r="Q7" s="140"/>
+      <c r="R7" s="139"/>
+      <c r="S7" s="140"/>
+      <c r="T7" s="139"/>
+      <c r="U7" s="141"/>
+    </row>
+    <row r="8" spans="1:21" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A8" s="18"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="75">
+        <v>5661060</v>
+      </c>
+      <c r="C9" s="83">
+        <v>100</v>
+      </c>
+      <c r="D9" s="83">
+        <v>100</v>
+      </c>
+      <c r="E9" s="75">
+        <v>11213075</v>
+      </c>
+      <c r="F9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="83">
+        <v>100</v>
+      </c>
+      <c r="H9" s="75">
+        <v>5609694</v>
+      </c>
+      <c r="I9" s="75">
+        <v>11184692</v>
+      </c>
+      <c r="J9" s="75">
+        <v>83017</v>
+      </c>
+      <c r="K9" s="84">
+        <v>45601</v>
+      </c>
+      <c r="L9" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M9" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="N9" s="75">
+        <v>5526677</v>
+      </c>
+      <c r="O9" s="75">
+        <v>11139091</v>
+      </c>
+      <c r="P9" s="75">
+        <v>51366</v>
+      </c>
+      <c r="Q9" s="75">
+        <v>28383</v>
+      </c>
+      <c r="R9" s="75">
+        <v>12845</v>
+      </c>
+      <c r="S9" s="75">
+        <v>471</v>
+      </c>
+      <c r="T9" s="75">
+        <v>38521</v>
+      </c>
+      <c r="U9" s="75">
+        <v>27912</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K10" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L10" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M10" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="N10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="O10" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T10" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U10" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="85">
+        <v>2797</v>
+      </c>
+      <c r="C11" s="86">
+        <v>0</v>
+      </c>
+      <c r="D11" s="86">
+        <v>0</v>
+      </c>
+      <c r="E11" s="85">
+        <v>8596</v>
+      </c>
+      <c r="F11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="G11" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="H11" s="85">
+        <v>2797</v>
+      </c>
+      <c r="I11" s="85">
+        <v>8596</v>
+      </c>
+      <c r="J11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K11" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M11" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N11" s="87">
+        <v>2797</v>
+      </c>
+      <c r="O11" s="87">
+        <v>8596</v>
+      </c>
+      <c r="P11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U11" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="85">
+        <v>4043</v>
+      </c>
+      <c r="C12" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="E12" s="89">
+        <v>11077</v>
+      </c>
+      <c r="F12" s="90">
+        <v>0.1</v>
+      </c>
+      <c r="G12" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="H12" s="85">
+        <v>4043</v>
+      </c>
+      <c r="I12" s="89">
+        <v>11077</v>
+      </c>
+      <c r="J12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K12" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L12" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M12" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N12" s="89">
+        <v>4043</v>
+      </c>
+      <c r="O12" s="89">
+        <v>11077</v>
+      </c>
+      <c r="P12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T12" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U12" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="85">
+        <v>5366</v>
+      </c>
+      <c r="C13" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="D13" s="86">
+        <v>0.2</v>
+      </c>
+      <c r="E13" s="89">
+        <v>13081</v>
+      </c>
+      <c r="F13" s="90">
+        <v>0.1</v>
+      </c>
+      <c r="G13" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="H13" s="85">
+        <v>5366</v>
+      </c>
+      <c r="I13" s="89">
+        <v>13081</v>
+      </c>
+      <c r="J13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K13" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L13" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M13" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" s="89">
+        <v>5366</v>
+      </c>
+      <c r="O13" s="89">
+        <v>13081</v>
+      </c>
+      <c r="P13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T13" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U13" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="85">
+        <v>155987</v>
+      </c>
+      <c r="C14" s="86">
+        <v>2.8</v>
+      </c>
+      <c r="D14" s="86">
+        <v>3</v>
+      </c>
+      <c r="E14" s="89">
+        <v>401439</v>
+      </c>
+      <c r="F14" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G14" s="86">
+        <v>3.9</v>
+      </c>
+      <c r="H14" s="85">
+        <v>155987</v>
+      </c>
+      <c r="I14" s="89">
+        <v>401439</v>
+      </c>
+      <c r="J14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M14" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N14" s="89">
+        <v>155987</v>
+      </c>
+      <c r="O14" s="89">
+        <v>401439</v>
+      </c>
+      <c r="P14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T14" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U14" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="85">
+        <v>184769</v>
+      </c>
+      <c r="C15" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="D15" s="86">
+        <v>6.2</v>
+      </c>
+      <c r="E15" s="89">
+        <v>400552</v>
+      </c>
+      <c r="F15" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G15" s="86">
+        <v>7.4</v>
+      </c>
+      <c r="H15" s="85">
+        <v>184769</v>
+      </c>
+      <c r="I15" s="89">
+        <v>400552</v>
+      </c>
+      <c r="J15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M15" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N15" s="89">
+        <v>184769</v>
+      </c>
+      <c r="O15" s="89">
+        <v>400552</v>
+      </c>
+      <c r="P15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U15" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A16" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="75">
+        <v>352962</v>
+      </c>
+      <c r="C16" s="83">
+        <v>6.2</v>
+      </c>
+      <c r="D16" s="83">
+        <v>6.2</v>
+      </c>
+      <c r="E16" s="75">
+        <v>834745</v>
+      </c>
+      <c r="F16" s="83">
+        <v>7.4</v>
+      </c>
+      <c r="G16" s="83">
+        <v>7.4</v>
+      </c>
+      <c r="H16" s="75">
+        <v>352962</v>
+      </c>
+      <c r="I16" s="75">
+        <v>834745</v>
+      </c>
+      <c r="J16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M16" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N16" s="85">
+        <v>352962</v>
+      </c>
+      <c r="O16" s="85">
+        <v>834745</v>
+      </c>
+      <c r="P16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T16" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U16" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="85">
+        <v>182088</v>
+      </c>
+      <c r="C17" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="D17" s="86">
+        <v>9.5</v>
+      </c>
+      <c r="E17" s="85">
+        <v>374307</v>
+      </c>
+      <c r="F17" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="G17" s="86">
+        <v>10.8</v>
+      </c>
+      <c r="H17" s="85">
+        <v>182088</v>
+      </c>
+      <c r="I17" s="85">
+        <v>374307</v>
+      </c>
+      <c r="J17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="87">
+        <v>182088</v>
+      </c>
+      <c r="O17" s="87">
+        <v>374307</v>
+      </c>
+      <c r="P17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T17" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U17" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="85">
+        <v>202864</v>
+      </c>
+      <c r="C18" s="86">
+        <v>3.6</v>
+      </c>
+      <c r="D18" s="86">
+        <v>13</v>
+      </c>
+      <c r="E18" s="89">
+        <v>421100</v>
+      </c>
+      <c r="F18" s="90">
+        <v>3.8</v>
+      </c>
+      <c r="G18" s="86">
+        <v>14.5</v>
+      </c>
+      <c r="H18" s="85">
+        <v>202864</v>
+      </c>
+      <c r="I18" s="89">
+        <v>421100</v>
+      </c>
+      <c r="J18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="89">
+        <v>202864</v>
+      </c>
+      <c r="O18" s="89">
+        <v>421100</v>
+      </c>
+      <c r="P18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T18" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U18" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="85">
+        <v>195435</v>
+      </c>
+      <c r="C19" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="D19" s="86">
+        <v>16.5</v>
+      </c>
+      <c r="E19" s="89">
+        <v>409076</v>
+      </c>
+      <c r="F19" s="90">
+        <v>3.6</v>
+      </c>
+      <c r="G19" s="86">
+        <v>18.2</v>
+      </c>
+      <c r="H19" s="85">
+        <v>195435</v>
+      </c>
+      <c r="I19" s="89">
+        <v>409076</v>
+      </c>
+      <c r="J19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K19" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="89">
+        <v>195435</v>
+      </c>
+      <c r="O19" s="89">
+        <v>409076</v>
+      </c>
+      <c r="P19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T19" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U19" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="85">
+        <v>200490</v>
+      </c>
+      <c r="C20" s="86">
+        <v>3.5</v>
+      </c>
+      <c r="D20" s="86">
+        <v>20</v>
+      </c>
+      <c r="E20" s="89">
+        <v>430354</v>
+      </c>
+      <c r="F20" s="90">
+        <v>3.8</v>
+      </c>
+      <c r="G20" s="86">
+        <v>22</v>
+      </c>
+      <c r="H20" s="85">
+        <v>200490</v>
+      </c>
+      <c r="I20" s="89">
+        <v>430353</v>
+      </c>
+      <c r="J20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K20" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" s="89">
+        <v>200490</v>
+      </c>
+      <c r="O20" s="89">
+        <v>430353</v>
+      </c>
+      <c r="P20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q20" s="85">
+        <v>1</v>
+      </c>
+      <c r="R20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T20" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U20" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="85">
+        <v>216699</v>
+      </c>
+      <c r="C21" s="86">
+        <v>3.8</v>
+      </c>
+      <c r="D21" s="86">
+        <v>23.9</v>
+      </c>
+      <c r="E21" s="89">
+        <v>441637</v>
+      </c>
+      <c r="F21" s="90">
+        <v>3.9</v>
+      </c>
+      <c r="G21" s="86">
+        <v>26</v>
+      </c>
+      <c r="H21" s="85">
+        <v>216699</v>
+      </c>
+      <c r="I21" s="89">
+        <v>441637</v>
+      </c>
+      <c r="J21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" s="89">
+        <v>216699</v>
+      </c>
+      <c r="O21" s="89">
+        <v>441637</v>
+      </c>
+      <c r="P21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U21" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A22" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="75">
+        <v>997576</v>
+      </c>
+      <c r="C22" s="83">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D22" s="83">
+        <v>23.9</v>
+      </c>
+      <c r="E22" s="75">
+        <v>2076474</v>
+      </c>
+      <c r="F22" s="83">
+        <v>18.5</v>
+      </c>
+      <c r="G22" s="83">
+        <v>26</v>
+      </c>
+      <c r="H22" s="75">
+        <v>997576</v>
+      </c>
+      <c r="I22" s="75">
+        <v>2076473</v>
+      </c>
+      <c r="J22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K22" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M22" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N22" s="85">
+        <v>997576</v>
+      </c>
+      <c r="O22" s="85">
+        <v>2076473</v>
+      </c>
+      <c r="P22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q22" s="75">
+        <v>1</v>
+      </c>
+      <c r="R22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T22" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U22" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="85">
+        <v>229143</v>
+      </c>
+      <c r="C23" s="86">
+        <v>4</v>
+      </c>
+      <c r="D23" s="86">
+        <v>27.9</v>
+      </c>
+      <c r="E23" s="85">
+        <v>449087</v>
+      </c>
+      <c r="F23" s="86">
+        <v>4</v>
+      </c>
+      <c r="G23" s="86">
+        <v>30</v>
+      </c>
+      <c r="H23" s="85">
+        <v>229143</v>
+      </c>
+      <c r="I23" s="85">
+        <v>449050</v>
+      </c>
+      <c r="J23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K23" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M23" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N23" s="87">
+        <v>229143</v>
+      </c>
+      <c r="O23" s="87">
+        <v>449050</v>
+      </c>
+      <c r="P23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q23" s="85">
+        <v>37</v>
+      </c>
+      <c r="R23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T23" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U23" s="85">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A24" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="85">
+        <v>239690</v>
+      </c>
+      <c r="C24" s="86">
+        <v>4.2</v>
+      </c>
+      <c r="D24" s="86">
+        <v>32.1</v>
+      </c>
+      <c r="E24" s="89">
+        <v>462235</v>
+      </c>
+      <c r="F24" s="90">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G24" s="86">
+        <v>34.1</v>
+      </c>
+      <c r="H24" s="85">
+        <v>239629</v>
+      </c>
+      <c r="I24" s="89">
+        <v>462203</v>
+      </c>
+      <c r="J24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K24" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M24" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N24" s="89">
+        <v>239629</v>
+      </c>
+      <c r="O24" s="89">
+        <v>462203</v>
+      </c>
+      <c r="P24" s="85">
+        <v>61</v>
+      </c>
+      <c r="Q24" s="85">
+        <v>32</v>
+      </c>
+      <c r="R24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S24" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T24" s="85">
+        <v>61</v>
+      </c>
+      <c r="U24" s="85">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A25" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="85">
+        <v>258560</v>
+      </c>
+      <c r="C25" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D25" s="86">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E25" s="89">
+        <v>480097</v>
+      </c>
+      <c r="F25" s="90">
+        <v>4.3</v>
+      </c>
+      <c r="G25" s="86">
+        <v>38.4</v>
+      </c>
+      <c r="H25" s="85">
+        <v>258466</v>
+      </c>
+      <c r="I25" s="89">
+        <v>480094</v>
+      </c>
+      <c r="J25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K25" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M25" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N25" s="89">
+        <v>258466</v>
+      </c>
+      <c r="O25" s="89">
+        <v>480094</v>
+      </c>
+      <c r="P25" s="85">
+        <v>94</v>
+      </c>
+      <c r="Q25" s="85">
+        <v>3</v>
+      </c>
+      <c r="R25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S25" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T25" s="85">
+        <v>94</v>
+      </c>
+      <c r="U25" s="85">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A26" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="85">
+        <v>274124</v>
+      </c>
+      <c r="C26" s="86">
+        <v>4.8</v>
+      </c>
+      <c r="D26" s="86">
+        <v>41.5</v>
+      </c>
+      <c r="E26" s="89">
+        <v>492471</v>
+      </c>
+      <c r="F26" s="90">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G26" s="86">
+        <v>42.8</v>
+      </c>
+      <c r="H26" s="85">
+        <v>273882</v>
+      </c>
+      <c r="I26" s="89">
+        <v>492471</v>
+      </c>
+      <c r="J26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K26" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M26" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N26" s="89">
+        <v>273882</v>
+      </c>
+      <c r="O26" s="89">
+        <v>492471</v>
+      </c>
+      <c r="P26" s="85">
+        <v>242</v>
+      </c>
+      <c r="Q26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S26" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T26" s="85">
+        <v>242</v>
+      </c>
+      <c r="U26" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A27" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="85">
+        <v>265407</v>
+      </c>
+      <c r="C27" s="86">
+        <v>4.7</v>
+      </c>
+      <c r="D27" s="86">
+        <v>46.2</v>
+      </c>
+      <c r="E27" s="89">
+        <v>542645</v>
+      </c>
+      <c r="F27" s="90">
+        <v>4.8</v>
+      </c>
+      <c r="G27" s="86">
+        <v>47.6</v>
+      </c>
+      <c r="H27" s="85">
+        <v>265114</v>
+      </c>
+      <c r="I27" s="89">
+        <v>542645</v>
+      </c>
+      <c r="J27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K27" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M27" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N27" s="89">
+        <v>265114</v>
+      </c>
+      <c r="O27" s="89">
+        <v>542645</v>
+      </c>
+      <c r="P27" s="85">
+        <v>293</v>
+      </c>
+      <c r="Q27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R27" s="85">
+        <v>5</v>
+      </c>
+      <c r="S27" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T27" s="85">
+        <v>288</v>
+      </c>
+      <c r="U27" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A28" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="75">
+        <v>1266924</v>
+      </c>
+      <c r="C28" s="83">
+        <v>22.4</v>
+      </c>
+      <c r="D28" s="83">
+        <v>46.2</v>
+      </c>
+      <c r="E28" s="75">
+        <v>2426535</v>
+      </c>
+      <c r="F28" s="83">
+        <v>21.6</v>
+      </c>
+      <c r="G28" s="83">
+        <v>47.6</v>
+      </c>
+      <c r="H28" s="75">
+        <v>1266234</v>
+      </c>
+      <c r="I28" s="75">
+        <v>2426463</v>
+      </c>
+      <c r="J28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K28" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M28" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N28" s="85">
+        <v>1266234</v>
+      </c>
+      <c r="O28" s="85">
+        <v>2426463</v>
+      </c>
+      <c r="P28" s="75">
+        <v>690</v>
+      </c>
+      <c r="Q28" s="75">
+        <v>72</v>
+      </c>
+      <c r="R28" s="75">
+        <v>5</v>
+      </c>
+      <c r="S28" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T28" s="75">
+        <v>685</v>
+      </c>
+      <c r="U28" s="75">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A29" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="85">
+        <v>261063</v>
+      </c>
+      <c r="C29" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D29" s="86">
+        <v>50.8</v>
+      </c>
+      <c r="E29" s="85">
+        <v>600198</v>
+      </c>
+      <c r="F29" s="86">
+        <v>5.4</v>
+      </c>
+      <c r="G29" s="86">
+        <v>53</v>
+      </c>
+      <c r="H29" s="85">
+        <v>260626</v>
+      </c>
+      <c r="I29" s="85">
+        <v>600198</v>
+      </c>
+      <c r="J29" s="85">
+        <v>2</v>
+      </c>
+      <c r="K29" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M29" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N29" s="87">
+        <v>260624</v>
+      </c>
+      <c r="O29" s="87">
+        <v>600198</v>
+      </c>
+      <c r="P29" s="85">
+        <v>437</v>
+      </c>
+      <c r="Q29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R29" s="85">
+        <v>18</v>
+      </c>
+      <c r="S29" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T29" s="85">
+        <v>419</v>
+      </c>
+      <c r="U29" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A30" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="85">
+        <v>262837</v>
+      </c>
+      <c r="C30" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D30" s="86">
+        <v>55.5</v>
+      </c>
+      <c r="E30" s="89">
+        <v>595620</v>
+      </c>
+      <c r="F30" s="90">
+        <v>5.3</v>
+      </c>
+      <c r="G30" s="86">
+        <v>58.3</v>
+      </c>
+      <c r="H30" s="85">
+        <v>262267</v>
+      </c>
+      <c r="I30" s="89">
+        <v>595620</v>
+      </c>
+      <c r="J30" s="85">
+        <v>4</v>
+      </c>
+      <c r="K30" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M30" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N30" s="89">
+        <v>262263</v>
+      </c>
+      <c r="O30" s="89">
+        <v>595620</v>
+      </c>
+      <c r="P30" s="85">
+        <v>570</v>
+      </c>
+      <c r="Q30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="85">
+        <v>40</v>
+      </c>
+      <c r="S30" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T30" s="85">
+        <v>530</v>
+      </c>
+      <c r="U30" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A31" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="85">
+        <v>263128</v>
+      </c>
+      <c r="C31" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D31" s="86">
+        <v>60.1</v>
+      </c>
+      <c r="E31" s="89">
+        <v>584050</v>
+      </c>
+      <c r="F31" s="90">
+        <v>5.2</v>
+      </c>
+      <c r="G31" s="86">
+        <v>63.5</v>
+      </c>
+      <c r="H31" s="85">
+        <v>262372</v>
+      </c>
+      <c r="I31" s="89">
+        <v>584049</v>
+      </c>
+      <c r="J31" s="85">
+        <v>2</v>
+      </c>
+      <c r="K31" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L31" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M31" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N31" s="89">
+        <v>262370</v>
+      </c>
+      <c r="O31" s="89">
+        <v>584049</v>
+      </c>
+      <c r="P31" s="85">
+        <v>756</v>
+      </c>
+      <c r="Q31" s="85">
+        <v>1</v>
+      </c>
+      <c r="R31" s="85">
+        <v>116</v>
+      </c>
+      <c r="S31" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T31" s="85">
+        <v>640</v>
+      </c>
+      <c r="U31" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A32" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="85">
+        <v>204141</v>
+      </c>
+      <c r="C32" s="86">
+        <v>3.6</v>
+      </c>
+      <c r="D32" s="86">
+        <v>63.7</v>
+      </c>
+      <c r="E32" s="89">
+        <v>430994</v>
+      </c>
+      <c r="F32" s="90">
+        <v>3.8</v>
+      </c>
+      <c r="G32" s="86">
+        <v>67.3</v>
+      </c>
+      <c r="H32" s="85">
+        <v>203086</v>
+      </c>
+      <c r="I32" s="89">
+        <v>430993</v>
+      </c>
+      <c r="J32" s="85">
+        <v>4</v>
+      </c>
+      <c r="K32" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L32" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M32" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N32" s="89">
+        <v>203082</v>
+      </c>
+      <c r="O32" s="89">
+        <v>430993</v>
+      </c>
+      <c r="P32" s="85">
+        <v>1055</v>
+      </c>
+      <c r="Q32" s="85">
+        <v>1</v>
+      </c>
+      <c r="R32" s="85">
+        <v>140</v>
+      </c>
+      <c r="S32" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T32" s="85">
+        <v>915</v>
+      </c>
+      <c r="U32" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A33" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="85">
+        <v>139703</v>
+      </c>
+      <c r="C33" s="86">
+        <v>2.5</v>
+      </c>
+      <c r="D33" s="86">
+        <v>66.2</v>
+      </c>
+      <c r="E33" s="89">
+        <v>295083</v>
+      </c>
+      <c r="F33" s="90">
+        <v>2.6</v>
+      </c>
+      <c r="G33" s="86">
+        <v>70</v>
+      </c>
+      <c r="H33" s="85">
+        <v>138502</v>
+      </c>
+      <c r="I33" s="89">
+        <v>295082</v>
+      </c>
+      <c r="J33" s="85">
+        <v>3</v>
+      </c>
+      <c r="K33" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L33" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M33" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N33" s="89">
+        <v>138499</v>
+      </c>
+      <c r="O33" s="89">
+        <v>295082</v>
+      </c>
+      <c r="P33" s="85">
+        <v>1201</v>
+      </c>
+      <c r="Q33" s="85">
+        <v>1</v>
+      </c>
+      <c r="R33" s="85">
+        <v>146</v>
+      </c>
+      <c r="S33" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T33" s="85">
+        <v>1055</v>
+      </c>
+      <c r="U33" s="85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A34" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="75">
+        <v>1130872</v>
+      </c>
+      <c r="C34" s="83">
+        <v>20</v>
+      </c>
+      <c r="D34" s="83">
+        <v>66.2</v>
+      </c>
+      <c r="E34" s="75">
+        <v>2505945</v>
+      </c>
+      <c r="F34" s="83">
+        <v>22.3</v>
+      </c>
+      <c r="G34" s="83">
+        <v>70</v>
+      </c>
+      <c r="H34" s="75">
+        <v>1126853</v>
+      </c>
+      <c r="I34" s="75">
+        <v>2505942</v>
+      </c>
+      <c r="J34" s="75">
+        <v>15</v>
+      </c>
+      <c r="K34" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L34" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M34" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N34" s="85">
+        <v>1126838</v>
+      </c>
+      <c r="O34" s="85">
+        <v>2505942</v>
+      </c>
+      <c r="P34" s="75">
+        <v>4019</v>
+      </c>
+      <c r="Q34" s="75">
+        <v>3</v>
+      </c>
+      <c r="R34" s="75">
+        <v>460</v>
+      </c>
+      <c r="S34" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T34" s="75">
+        <v>3559</v>
+      </c>
+      <c r="U34" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A35" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="85">
+        <v>174206</v>
+      </c>
+      <c r="C35" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D35" s="86">
+        <v>69.3</v>
+      </c>
+      <c r="E35" s="85">
+        <v>357390</v>
+      </c>
+      <c r="F35" s="86">
+        <v>3.2</v>
+      </c>
+      <c r="G35" s="86">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="H35" s="85">
+        <v>172337</v>
+      </c>
+      <c r="I35" s="85">
+        <v>357390</v>
+      </c>
+      <c r="J35" s="85">
+        <v>7</v>
+      </c>
+      <c r="K35" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M35" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N35" s="87">
+        <v>172330</v>
+      </c>
+      <c r="O35" s="87">
+        <v>357390</v>
+      </c>
+      <c r="P35" s="85">
+        <v>1869</v>
+      </c>
+      <c r="Q35" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R35" s="85">
+        <v>237</v>
+      </c>
+      <c r="S35" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T35" s="85">
+        <v>1632</v>
+      </c>
+      <c r="U35" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A36" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="85">
+        <v>189510</v>
+      </c>
+      <c r="C36" s="86">
+        <v>3.3</v>
+      </c>
+      <c r="D36" s="86">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E36" s="89">
+        <v>384647</v>
+      </c>
+      <c r="F36" s="90">
+        <v>3.4</v>
+      </c>
+      <c r="G36" s="86">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="H36" s="85">
+        <v>187558</v>
+      </c>
+      <c r="I36" s="89">
+        <v>384645</v>
+      </c>
+      <c r="J36" s="85">
+        <v>15</v>
+      </c>
+      <c r="K36" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L36" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M36" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N36" s="89">
+        <v>187543</v>
+      </c>
+      <c r="O36" s="89">
+        <v>384645</v>
+      </c>
+      <c r="P36" s="85">
+        <v>1952</v>
+      </c>
+      <c r="Q36" s="85">
+        <v>2</v>
+      </c>
+      <c r="R36" s="85">
+        <v>297</v>
+      </c>
+      <c r="S36" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T36" s="85">
+        <v>1655</v>
+      </c>
+      <c r="U36" s="85">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A37" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="85">
+        <v>175646</v>
+      </c>
+      <c r="C37" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D37" s="86">
+        <v>75.7</v>
+      </c>
+      <c r="E37" s="89">
+        <v>345323</v>
+      </c>
+      <c r="F37" s="90">
+        <v>3.1</v>
+      </c>
+      <c r="G37" s="86">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H37" s="85">
+        <v>173802</v>
+      </c>
+      <c r="I37" s="89">
+        <v>345323</v>
+      </c>
+      <c r="J37" s="85">
+        <v>14</v>
+      </c>
+      <c r="K37" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L37" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M37" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N37" s="89">
+        <v>173788</v>
+      </c>
+      <c r="O37" s="89">
+        <v>345323</v>
+      </c>
+      <c r="P37" s="85">
+        <v>1844</v>
+      </c>
+      <c r="Q37" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R37" s="85">
+        <v>285</v>
+      </c>
+      <c r="S37" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T37" s="85">
+        <v>1559</v>
+      </c>
+      <c r="U37" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A38" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="85">
+        <v>176192</v>
+      </c>
+      <c r="C38" s="86">
+        <v>3.1</v>
+      </c>
+      <c r="D38" s="86">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="E38" s="89">
+        <v>344828</v>
+      </c>
+      <c r="F38" s="90">
+        <v>3.1</v>
+      </c>
+      <c r="G38" s="86">
+        <v>82.7</v>
+      </c>
+      <c r="H38" s="85">
+        <v>172224</v>
+      </c>
+      <c r="I38" s="89">
+        <v>340330</v>
+      </c>
+      <c r="J38" s="85">
+        <v>15</v>
+      </c>
+      <c r="K38" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M38" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N38" s="89">
+        <v>172209</v>
+      </c>
+      <c r="O38" s="89">
+        <v>340330</v>
+      </c>
+      <c r="P38" s="85">
+        <v>3968</v>
+      </c>
+      <c r="Q38" s="85">
+        <v>4498</v>
+      </c>
+      <c r="R38" s="85">
+        <v>322</v>
+      </c>
+      <c r="S38" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="85">
+        <v>3646</v>
+      </c>
+      <c r="U38" s="85">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A39" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="85">
+        <v>156433</v>
+      </c>
+      <c r="C39" s="86">
+        <v>2.8</v>
+      </c>
+      <c r="D39" s="86">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E39" s="89">
+        <v>292507</v>
+      </c>
+      <c r="F39" s="90">
+        <v>2.6</v>
+      </c>
+      <c r="G39" s="86">
+        <v>85.3</v>
+      </c>
+      <c r="H39" s="85">
+        <v>152578</v>
+      </c>
+      <c r="I39" s="89">
+        <v>288616</v>
+      </c>
+      <c r="J39" s="85">
+        <v>17</v>
+      </c>
+      <c r="K39" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M39" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N39" s="89">
+        <v>152561</v>
+      </c>
+      <c r="O39" s="89">
+        <v>288616</v>
+      </c>
+      <c r="P39" s="85">
+        <v>3855</v>
+      </c>
+      <c r="Q39" s="85">
+        <v>3891</v>
+      </c>
+      <c r="R39" s="85">
+        <v>307</v>
+      </c>
+      <c r="S39" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T39" s="85">
+        <v>3548</v>
+      </c>
+      <c r="U39" s="85">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A40" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="75">
+        <v>871987</v>
+      </c>
+      <c r="C40" s="83">
+        <v>15.4</v>
+      </c>
+      <c r="D40" s="83">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E40" s="75">
+        <v>1724695</v>
+      </c>
+      <c r="F40" s="83">
+        <v>15.4</v>
+      </c>
+      <c r="G40" s="83">
+        <v>85.3</v>
+      </c>
+      <c r="H40" s="75">
+        <v>858499</v>
+      </c>
+      <c r="I40" s="75">
+        <v>1716304</v>
+      </c>
+      <c r="J40" s="75">
+        <v>68</v>
+      </c>
+      <c r="K40" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M40" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N40" s="85">
+        <v>858431</v>
+      </c>
+      <c r="O40" s="85">
+        <v>1716304</v>
+      </c>
+      <c r="P40" s="75">
+        <v>13488</v>
+      </c>
+      <c r="Q40" s="75">
+        <v>8391</v>
+      </c>
+      <c r="R40" s="75">
+        <v>1448</v>
+      </c>
+      <c r="S40" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T40" s="75">
+        <v>12040</v>
+      </c>
+      <c r="U40" s="75">
+        <v>8391</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A41" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="85">
+        <v>132187</v>
+      </c>
+      <c r="C41" s="86">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D41" s="86">
+        <v>84</v>
+      </c>
+      <c r="E41" s="85">
+        <v>235691</v>
+      </c>
+      <c r="F41" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="G41" s="86">
+        <v>87.4</v>
+      </c>
+      <c r="H41" s="85">
+        <v>128505</v>
+      </c>
+      <c r="I41" s="85">
+        <v>232624</v>
+      </c>
+      <c r="J41" s="85">
+        <v>7</v>
+      </c>
+      <c r="K41" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L41" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M41" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N41" s="87">
+        <v>128498</v>
+      </c>
+      <c r="O41" s="87">
+        <v>232624</v>
+      </c>
+      <c r="P41" s="85">
+        <v>3682</v>
+      </c>
+      <c r="Q41" s="85">
+        <v>3067</v>
+      </c>
+      <c r="R41" s="85">
+        <v>310</v>
+      </c>
+      <c r="S41" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T41" s="85">
+        <v>3372</v>
+      </c>
+      <c r="U41" s="85">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A42" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="85">
+        <v>116979</v>
+      </c>
+      <c r="C42" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="D42" s="86">
+        <v>86</v>
+      </c>
+      <c r="E42" s="89">
+        <v>198064</v>
+      </c>
+      <c r="F42" s="90">
+        <v>1.8</v>
+      </c>
+      <c r="G42" s="86">
+        <v>89.2</v>
+      </c>
+      <c r="H42" s="85">
+        <v>113969</v>
+      </c>
+      <c r="I42" s="89">
+        <v>195639</v>
+      </c>
+      <c r="J42" s="85">
+        <v>14</v>
+      </c>
+      <c r="K42" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L42" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M42" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N42" s="89">
+        <v>113955</v>
+      </c>
+      <c r="O42" s="89">
+        <v>195639</v>
+      </c>
+      <c r="P42" s="85">
+        <v>3010</v>
+      </c>
+      <c r="Q42" s="85">
+        <v>2425</v>
+      </c>
+      <c r="R42" s="85">
+        <v>302</v>
+      </c>
+      <c r="S42" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T42" s="85">
+        <v>2708</v>
+      </c>
+      <c r="U42" s="85">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A43" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="85">
+        <v>126130</v>
+      </c>
+      <c r="C43" s="86">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D43" s="86">
+        <v>88.2</v>
+      </c>
+      <c r="E43" s="89">
+        <v>201072</v>
+      </c>
+      <c r="F43" s="90">
+        <v>1.8</v>
+      </c>
+      <c r="G43" s="86">
         <v>91</v>
       </c>
-      <c r="O5" s="144"/>
-[...36 lines deleted...]
-      <c r="L6" s="146" t="s">
+      <c r="H43" s="85">
+        <v>122769</v>
+      </c>
+      <c r="I43" s="89">
+        <v>198597</v>
+      </c>
+      <c r="J43" s="85">
+        <v>26</v>
+      </c>
+      <c r="K43" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L43" s="102" t="s">
         <v>112</v>
       </c>
-      <c r="M6" s="148" t="s">
-[...31 lines deleted...]
-      <c r="C7" s="81" t="s">
+      <c r="M43" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N43" s="89">
+        <v>122743</v>
+      </c>
+      <c r="O43" s="89">
+        <v>198597</v>
+      </c>
+      <c r="P43" s="85">
+        <v>3361</v>
+      </c>
+      <c r="Q43" s="85">
+        <v>2475</v>
+      </c>
+      <c r="R43" s="85">
+        <v>445</v>
+      </c>
+      <c r="S43" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T43" s="85">
+        <v>2916</v>
+      </c>
+      <c r="U43" s="85">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A44" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="85">
+        <v>111268</v>
+      </c>
+      <c r="C44" s="86">
         <v>2</v>
       </c>
-      <c r="D7" s="82" t="s">
-[...96 lines deleted...]
-      <c r="C9" s="86">
+      <c r="D44" s="86">
+        <v>90.2</v>
+      </c>
+      <c r="E44" s="89">
+        <v>171556</v>
+      </c>
+      <c r="F44" s="90">
+        <v>1.5</v>
+      </c>
+      <c r="G44" s="86">
+        <v>92.5</v>
+      </c>
+      <c r="H44" s="85">
+        <v>107869</v>
+      </c>
+      <c r="I44" s="89">
+        <v>169366</v>
+      </c>
+      <c r="J44" s="85">
+        <v>13</v>
+      </c>
+      <c r="K44" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L44" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M44" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N44" s="89">
+        <v>107856</v>
+      </c>
+      <c r="O44" s="89">
+        <v>169366</v>
+      </c>
+      <c r="P44" s="85">
+        <v>3399</v>
+      </c>
+      <c r="Q44" s="85">
+        <v>2190</v>
+      </c>
+      <c r="R44" s="85">
+        <v>577</v>
+      </c>
+      <c r="S44" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T44" s="85">
+        <v>2822</v>
+      </c>
+      <c r="U44" s="85">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A45" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="85">
+        <v>104635</v>
+      </c>
+      <c r="C45" s="86">
+        <v>1.8</v>
+      </c>
+      <c r="D45" s="86">
+        <v>92.1</v>
+      </c>
+      <c r="E45" s="89">
+        <v>157686</v>
+      </c>
+      <c r="F45" s="90">
+        <v>1.4</v>
+      </c>
+      <c r="G45" s="86">
+        <v>93.9</v>
+      </c>
+      <c r="H45" s="85">
+        <v>101106</v>
+      </c>
+      <c r="I45" s="89">
+        <v>155749</v>
+      </c>
+      <c r="J45" s="85">
+        <v>23</v>
+      </c>
+      <c r="K45" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L45" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M45" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N45" s="89">
+        <v>101083</v>
+      </c>
+      <c r="O45" s="89">
+        <v>155749</v>
+      </c>
+      <c r="P45" s="85">
+        <v>3529</v>
+      </c>
+      <c r="Q45" s="85">
+        <v>1937</v>
+      </c>
+      <c r="R45" s="85">
+        <v>736</v>
+      </c>
+      <c r="S45" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T45" s="85">
+        <v>2793</v>
+      </c>
+      <c r="U45" s="85">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A46" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="75">
+        <v>591199</v>
+      </c>
+      <c r="C46" s="83">
+        <v>10.4</v>
+      </c>
+      <c r="D46" s="83">
+        <v>92.1</v>
+      </c>
+      <c r="E46" s="75">
+        <v>964069</v>
+      </c>
+      <c r="F46" s="83">
+        <v>8.6</v>
+      </c>
+      <c r="G46" s="83">
+        <v>93.9</v>
+      </c>
+      <c r="H46" s="75">
+        <v>574218</v>
+      </c>
+      <c r="I46" s="75">
+        <v>951975</v>
+      </c>
+      <c r="J46" s="75">
+        <v>83</v>
+      </c>
+      <c r="K46" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L46" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M46" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N46" s="85">
+        <v>574135</v>
+      </c>
+      <c r="O46" s="85">
+        <v>951975</v>
+      </c>
+      <c r="P46" s="75">
+        <v>16981</v>
+      </c>
+      <c r="Q46" s="75">
+        <v>12094</v>
+      </c>
+      <c r="R46" s="75">
+        <v>2370</v>
+      </c>
+      <c r="S46" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T46" s="75">
+        <v>14611</v>
+      </c>
+      <c r="U46" s="75">
+        <v>12094</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A47" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="75">
+        <v>449540</v>
+      </c>
+      <c r="C47" s="83">
+        <v>7.9</v>
+      </c>
+      <c r="D47" s="83">
         <v>100</v>
       </c>
-      <c r="D9" s="86">
+      <c r="E47" s="75">
+        <v>680612</v>
+      </c>
+      <c r="F47" s="83">
+        <v>6.1</v>
+      </c>
+      <c r="G47" s="83">
         <v>100</v>
       </c>
-      <c r="E9" s="87">
-[...880 lines deleted...]
-      <c r="Q22" s="87">
+      <c r="H47" s="75">
+        <v>433352</v>
+      </c>
+      <c r="I47" s="75">
+        <v>672790</v>
+      </c>
+      <c r="J47" s="85">
+        <v>82851</v>
+      </c>
+      <c r="K47" s="89">
+        <v>45601</v>
+      </c>
+      <c r="L47" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M47" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N47" s="91">
+        <v>350501</v>
+      </c>
+      <c r="O47" s="92">
+        <v>627189</v>
+      </c>
+      <c r="P47" s="85">
+        <v>16188</v>
+      </c>
+      <c r="Q47" s="85">
+        <v>7822</v>
+      </c>
+      <c r="R47" s="85">
+        <v>8562</v>
+      </c>
+      <c r="S47" s="85">
+        <v>471</v>
+      </c>
+      <c r="T47" s="85">
+        <v>7626</v>
+      </c>
+      <c r="U47" s="85">
+        <v>7351</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" ht="21" customHeight="1">
+      <c r="A48" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="R22" s="114" t="s">
-[...1650 lines deleted...]
-      <c r="K48" s="96"/>
+      <c r="B48" s="93"/>
+      <c r="C48" s="94"/>
+      <c r="D48" s="94"/>
+      <c r="E48" s="93"/>
+      <c r="F48" s="94"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="93"/>
+      <c r="I48" s="93"/>
+      <c r="J48" s="93"/>
+      <c r="K48" s="93"/>
       <c r="L48" s="104"/>
       <c r="M48" s="104"/>
-      <c r="N48" s="96"/>
-[...10 lines deleted...]
-      <c r="B49" s="13" t="s">
+      <c r="N48" s="93"/>
+      <c r="O48" s="93"/>
+      <c r="P48" s="93"/>
+      <c r="Q48" s="93"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="93"/>
+      <c r="T48" s="93"/>
+      <c r="U48" s="93"/>
+    </row>
+    <row r="49" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A49" s="22"/>
+      <c r="B49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C49" s="14" t="s">
+      <c r="C49" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="D49" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E49" s="13" t="s">
+      <c r="E49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F49" s="14" t="s">
+      <c r="F49" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="G49" s="15" t="s">
+      <c r="G49" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="H49" s="16" t="s">
+      <c r="H49" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="I49" s="13" t="s">
+      <c r="I49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J49" s="13" t="s">
+      <c r="J49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="K49" s="24" t="s">
+      <c r="K49" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="L49" s="13" t="s">
+      <c r="L49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="M49" s="13" t="s">
+      <c r="M49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="N49" s="13" t="s">
+      <c r="N49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="O49" s="13" t="s">
+      <c r="O49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="P49" s="13" t="s">
+      <c r="P49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="Q49" s="13" t="s">
+      <c r="Q49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="R49" s="13" t="s">
+      <c r="R49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="S49" s="13" t="s">
+      <c r="S49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="T49" s="13" t="s">
+      <c r="T49" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="U49" s="13" t="s">
+      <c r="U49" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="50" spans="1:21" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A50" s="27" t="s">
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="87">
-[...2 lines deleted...]
-      <c r="C50" s="86">
+      <c r="B50" s="75">
+        <v>951994</v>
+      </c>
+      <c r="C50" s="83">
         <v>100</v>
       </c>
-      <c r="D50" s="99">
+      <c r="D50" s="96">
         <v>100</v>
       </c>
-      <c r="E50" s="87">
-[...2 lines deleted...]
-      <c r="F50" s="86">
+      <c r="E50" s="75">
+        <v>637386</v>
+      </c>
+      <c r="F50" s="83">
         <v>100</v>
       </c>
-      <c r="G50" s="99">
+      <c r="G50" s="96">
         <v>100</v>
       </c>
-      <c r="H50" s="87">
-[...43 lines deleted...]
-      <c r="A51" s="29" t="s">
+      <c r="H50" s="75">
+        <v>951804</v>
+      </c>
+      <c r="I50" s="75">
+        <v>637290</v>
+      </c>
+      <c r="J50" s="75">
+        <v>330</v>
+      </c>
+      <c r="K50" s="84">
+        <v>286</v>
+      </c>
+      <c r="L50" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M50" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="N50" s="75">
+        <v>951474</v>
+      </c>
+      <c r="O50" s="75">
+        <v>637004</v>
+      </c>
+      <c r="P50" s="75">
+        <v>190</v>
+      </c>
+      <c r="Q50" s="75">
+        <v>96</v>
+      </c>
+      <c r="R50" s="75">
+        <v>44</v>
+      </c>
+      <c r="S50" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T50" s="75">
+        <v>146</v>
+      </c>
+      <c r="U50" s="75">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A51" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B51" s="114" t="s">
-[...61 lines deleted...]
-      <c r="A52" s="30" t="s">
+      <c r="B51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="G51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="I51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K51" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L51" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M51" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="N51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="O51" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="P51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T51" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U51" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A52" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="B52" s="89">
-[...2 lines deleted...]
-      <c r="C52" s="90">
+      <c r="B52" s="85">
+        <v>1397</v>
+      </c>
+      <c r="C52" s="86">
         <v>0.1</v>
       </c>
-      <c r="D52" s="93">
+      <c r="D52" s="90">
         <v>0.1</v>
       </c>
-      <c r="E52" s="89">
-[...52 lines deleted...]
-      <c r="A53" s="30" t="s">
+      <c r="E52" s="85">
+        <v>1757</v>
+      </c>
+      <c r="F52" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="H52" s="85">
+        <v>1397</v>
+      </c>
+      <c r="I52" s="85">
+        <v>1757</v>
+      </c>
+      <c r="J52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K52" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L52" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M52" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N52" s="85">
+        <v>1397</v>
+      </c>
+      <c r="O52" s="85">
+        <v>1757</v>
+      </c>
+      <c r="P52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T52" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U52" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A53" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B53" s="89">
-[...5 lines deleted...]
-      <c r="D53" s="93">
+      <c r="B53" s="85">
+        <v>1846</v>
+      </c>
+      <c r="C53" s="86">
         <v>0.2</v>
       </c>
-      <c r="E53" s="89">
-[...2 lines deleted...]
-      <c r="F53" s="90">
+      <c r="D53" s="90">
+        <v>0.3</v>
+      </c>
+      <c r="E53" s="85">
+        <v>2120</v>
+      </c>
+      <c r="F53" s="86">
+        <v>0.3</v>
+      </c>
+      <c r="G53" s="90">
+        <v>0.6</v>
+      </c>
+      <c r="H53" s="85">
+        <v>1846</v>
+      </c>
+      <c r="I53" s="89">
+        <v>2120</v>
+      </c>
+      <c r="J53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K53" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L53" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M53" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N53" s="85">
+        <v>1846</v>
+      </c>
+      <c r="O53" s="85">
+        <v>2120</v>
+      </c>
+      <c r="P53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T53" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U53" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A54" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="85">
+        <v>2300</v>
+      </c>
+      <c r="C54" s="86">
         <v>0.2</v>
       </c>
-      <c r="G53" s="93">
+      <c r="D54" s="90">
+        <v>0.6</v>
+      </c>
+      <c r="E54" s="85">
+        <v>2421</v>
+      </c>
+      <c r="F54" s="86">
         <v>0.4</v>
       </c>
-      <c r="H53" s="89">
-[...108 lines deleted...]
-      <c r="A55" s="30" t="s">
+      <c r="G54" s="90">
+        <v>1</v>
+      </c>
+      <c r="H54" s="85">
+        <v>2300</v>
+      </c>
+      <c r="I54" s="89">
+        <v>2421</v>
+      </c>
+      <c r="J54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K54" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M54" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N54" s="85">
+        <v>2300</v>
+      </c>
+      <c r="O54" s="85">
+        <v>2421</v>
+      </c>
+      <c r="P54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T54" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U54" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A55" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B55" s="89">
-[...61 lines deleted...]
-      <c r="A56" s="30" t="s">
+      <c r="B55" s="85">
+        <v>109117</v>
+      </c>
+      <c r="C55" s="86">
+        <v>11.5</v>
+      </c>
+      <c r="D55" s="90">
+        <v>12</v>
+      </c>
+      <c r="E55" s="85">
+        <v>113898</v>
+      </c>
+      <c r="F55" s="86">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G55" s="90">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H55" s="85">
+        <v>109117</v>
+      </c>
+      <c r="I55" s="89">
+        <v>113898</v>
+      </c>
+      <c r="J55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K55" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L55" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M55" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N55" s="85">
+        <v>109117</v>
+      </c>
+      <c r="O55" s="85">
+        <v>113898</v>
+      </c>
+      <c r="P55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T55" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U55" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A56" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="B56" s="89">
-[...61 lines deleted...]
-      <c r="A57" s="31" t="s">
+      <c r="B56" s="85">
+        <v>110142</v>
+      </c>
+      <c r="C56" s="86">
+        <v>11.6</v>
+      </c>
+      <c r="D56" s="90">
+        <v>23.6</v>
+      </c>
+      <c r="E56" s="85">
+        <v>98808</v>
+      </c>
+      <c r="F56" s="86">
+        <v>15.5</v>
+      </c>
+      <c r="G56" s="90">
+        <v>34.4</v>
+      </c>
+      <c r="H56" s="85">
+        <v>110142</v>
+      </c>
+      <c r="I56" s="89">
+        <v>98808</v>
+      </c>
+      <c r="J56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K56" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L56" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M56" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N56" s="85">
+        <v>110142</v>
+      </c>
+      <c r="O56" s="85">
+        <v>98808</v>
+      </c>
+      <c r="P56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T56" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U56" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A57" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B57" s="87">
-[...61 lines deleted...]
-      <c r="A58" s="18" t="s">
+      <c r="B57" s="75">
+        <v>224802</v>
+      </c>
+      <c r="C57" s="83">
+        <v>23.6</v>
+      </c>
+      <c r="D57" s="96">
+        <v>23.6</v>
+      </c>
+      <c r="E57" s="75">
+        <v>219004</v>
+      </c>
+      <c r="F57" s="83">
+        <v>34.4</v>
+      </c>
+      <c r="G57" s="96">
+        <v>34.4</v>
+      </c>
+      <c r="H57" s="75">
+        <v>224802</v>
+      </c>
+      <c r="I57" s="75">
+        <v>219004</v>
+      </c>
+      <c r="J57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K57" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L57" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M57" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N57" s="75">
+        <v>224802</v>
+      </c>
+      <c r="O57" s="75">
+        <v>219004</v>
+      </c>
+      <c r="P57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T57" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U57" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A58" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B58" s="89">
-[...2 lines deleted...]
-      <c r="C58" s="90">
+      <c r="B58" s="85">
+        <v>82456</v>
+      </c>
+      <c r="C58" s="86">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D58" s="90">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="E58" s="85">
+        <v>58438</v>
+      </c>
+      <c r="F58" s="86">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G58" s="90">
+        <v>43.5</v>
+      </c>
+      <c r="H58" s="85">
+        <v>82456</v>
+      </c>
+      <c r="I58" s="85">
+        <v>58438</v>
+      </c>
+      <c r="J58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K58" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M58" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N58" s="85">
+        <v>82456</v>
+      </c>
+      <c r="O58" s="85">
+        <v>58438</v>
+      </c>
+      <c r="P58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T58" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U58" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A59" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="85">
+        <v>77093</v>
+      </c>
+      <c r="C59" s="86">
         <v>8.1</v>
       </c>
-      <c r="D58" s="93">
+      <c r="D59" s="90">
+        <v>40.4</v>
+      </c>
+      <c r="E59" s="85">
+        <v>54388</v>
+      </c>
+      <c r="F59" s="86">
+        <v>8.5</v>
+      </c>
+      <c r="G59" s="90">
+        <v>52.1</v>
+      </c>
+      <c r="H59" s="85">
+        <v>77093</v>
+      </c>
+      <c r="I59" s="89">
+        <v>54388</v>
+      </c>
+      <c r="J59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K59" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L59" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M59" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N59" s="85">
+        <v>77093</v>
+      </c>
+      <c r="O59" s="85">
+        <v>54388</v>
+      </c>
+      <c r="P59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T59" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U59" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A60" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="85">
+        <v>66922</v>
+      </c>
+      <c r="C60" s="86">
+        <v>7</v>
+      </c>
+      <c r="D60" s="90">
+        <v>47.4</v>
+      </c>
+      <c r="E60" s="85">
+        <v>45117</v>
+      </c>
+      <c r="F60" s="86">
+        <v>7.1</v>
+      </c>
+      <c r="G60" s="90">
+        <v>59.1</v>
+      </c>
+      <c r="H60" s="85">
+        <v>66922</v>
+      </c>
+      <c r="I60" s="89">
+        <v>45117</v>
+      </c>
+      <c r="J60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K60" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M60" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N60" s="85">
+        <v>66922</v>
+      </c>
+      <c r="O60" s="85">
+        <v>45117</v>
+      </c>
+      <c r="P60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T60" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U60" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A61" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" s="85">
+        <v>61393</v>
+      </c>
+      <c r="C61" s="86">
+        <v>6.4</v>
+      </c>
+      <c r="D61" s="90">
+        <v>53.9</v>
+      </c>
+      <c r="E61" s="85">
+        <v>39602</v>
+      </c>
+      <c r="F61" s="86">
+        <v>6.2</v>
+      </c>
+      <c r="G61" s="90">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="H61" s="85">
+        <v>61393</v>
+      </c>
+      <c r="I61" s="89">
+        <v>39602</v>
+      </c>
+      <c r="J61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K61" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L61" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M61" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N61" s="85">
+        <v>61393</v>
+      </c>
+      <c r="O61" s="85">
+        <v>39602</v>
+      </c>
+      <c r="P61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T61" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U61" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A62" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="85">
+        <v>58978</v>
+      </c>
+      <c r="C62" s="86">
+        <v>6.2</v>
+      </c>
+      <c r="D62" s="90">
+        <v>60</v>
+      </c>
+      <c r="E62" s="85">
+        <v>32449</v>
+      </c>
+      <c r="F62" s="86">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G62" s="90">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="H62" s="85">
+        <v>58978</v>
+      </c>
+      <c r="I62" s="89">
+        <v>32449</v>
+      </c>
+      <c r="J62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="K62" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="L62" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="M62" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="N62" s="85">
+        <v>58978</v>
+      </c>
+      <c r="O62" s="85">
+        <v>32449</v>
+      </c>
+      <c r="P62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="R62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="S62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="T62" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="U62" s="85" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A63" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="E58" s="89">
-[...386 lines deleted...]
-      <c r="D64" s="101">
+      <c r="B63" s="75">
+        <v>346842</v>
+      </c>
+      <c r="C63" s="83">
+        <v>36.4</v>
+      </c>
+      <c r="D63" s="96">
+        <v>60</v>
+      </c>
+      <c r="E63" s="75">
+        <v>229994</v>
+      </c>
+      <c r="F63" s="83">
+        <v>36.1</v>
+      </c>
+      <c r="G63" s="96">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="H63" s="75">
+        <v>346842</v>
+      </c>
+      <c r="I63" s="75">
+        <v>229994</v>
+      </c>
+      <c r="J63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="K63" s="84" t="s">
+        <v>113</v>
+      </c>
+      <c r="L63" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="M63" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="N63" s="75">
+        <v>346842</v>
+      </c>
+      <c r="O63" s="75">
+        <v>229994</v>
+      </c>
+      <c r="P63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="R63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="S63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="T63" s="75" t="s">
+        <v>113</v>
+      </c>
+      <c r="U63" s="75" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" ht="16.5" customHeight="1">
+      <c r="A64" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="91">
+        <v>380350</v>
+      </c>
+      <c r="C64" s="97">
+        <v>40</v>
+      </c>
+      <c r="D64" s="98">
         <v>100</v>
       </c>
-      <c r="E64" s="94">
-[...5 lines deleted...]
-      <c r="G64" s="101">
+      <c r="E64" s="91">
+        <v>188388</v>
+      </c>
+      <c r="F64" s="97">
+        <v>29.6</v>
+      </c>
+      <c r="G64" s="98">
         <v>100</v>
       </c>
-      <c r="H64" s="94">
-[...67 lines deleted...]
-    <row r="66" spans="1:21" ht="15" customHeight="1">
+      <c r="H64" s="91">
+        <v>380160</v>
+      </c>
+      <c r="I64" s="91">
+        <v>188292</v>
+      </c>
+      <c r="J64" s="99">
+        <v>330</v>
+      </c>
+      <c r="K64" s="100">
+        <v>286</v>
+      </c>
+      <c r="L64" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="M64" s="106" t="s">
+        <v>112</v>
+      </c>
+      <c r="N64" s="91">
+        <v>379830</v>
+      </c>
+      <c r="O64" s="91">
+        <v>188006</v>
+      </c>
+      <c r="P64" s="99">
+        <v>190</v>
+      </c>
+      <c r="Q64" s="99">
+        <v>96</v>
+      </c>
+      <c r="R64" s="99">
+        <v>44</v>
+      </c>
+      <c r="S64" s="99" t="s">
+        <v>113</v>
+      </c>
+      <c r="T64" s="99">
+        <v>146</v>
+      </c>
+      <c r="U64" s="99">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" ht="15" customHeight="1">
+      <c r="A65" s="30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" ht="15" customHeight="1">
       <c r="A66" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:21" ht="15" customHeight="1">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" ht="15" customHeight="1">
       <c r="A67" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:21" ht="15" customHeight="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" ht="15" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="P6:P7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B3:G5"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="H3:O3"/>
     <mergeCell ref="P3:U3"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="P4:Q5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="67" man="1"/>
   </colBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="A11:A15 A17:A21 A23:A27 A29:A33 A35:A39 A41:A45 A52:A56 A58:A62" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="9" width="12.75" customWidth="1"/>
     <col min="14" max="15" width="10.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
-      <c r="A1" s="42"/>
-[...7 lines deleted...]
-      <c r="I1" s="43"/>
+      <c r="A1" s="116"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="24" customHeight="1">
-      <c r="A2" s="45" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="A2" s="57" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="58"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1">
-      <c r="A3" s="152" t="s">
+      <c r="A3" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="155" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="159"/>
+      <c r="B3" s="147" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
     </row>
     <row r="4" spans="1:14" ht="17.25" customHeight="1">
-      <c r="A4" s="153"/>
-[...1 lines deleted...]
-      <c r="C4" s="160" t="s">
+      <c r="A4" s="145"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="151" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="46"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="153" t="s">
+        <v>88</v>
+      </c>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+    </row>
+    <row r="5" spans="1:14" ht="24" customHeight="1">
+      <c r="A5" s="146"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="152"/>
+      <c r="D5" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="152"/>
+      <c r="H5" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="2"/>
+    </row>
+    <row r="6" spans="1:14" ht="11.25" customHeight="1">
+      <c r="A6" s="32"/>
+      <c r="B6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A7" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="107">
+        <v>768289</v>
+      </c>
+      <c r="C7" s="107">
+        <v>764959</v>
+      </c>
+      <c r="D7" s="107">
+        <v>37685</v>
+      </c>
+      <c r="E7" s="107">
+        <v>780</v>
+      </c>
+      <c r="F7" s="107">
+        <v>726494</v>
+      </c>
+      <c r="G7" s="107">
+        <v>3330</v>
+      </c>
+      <c r="H7" s="107">
+        <v>952</v>
+      </c>
+      <c r="I7" s="107">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A8" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E9" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="G9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I9" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="18" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="C11" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="G11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I11" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="18" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="108">
+        <v>2</v>
+      </c>
+      <c r="C12" s="109">
+        <v>2</v>
+      </c>
+      <c r="D12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" s="108">
+        <v>2</v>
+      </c>
+      <c r="G12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I12" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="18" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="107">
+        <v>1468</v>
+      </c>
+      <c r="C13" s="107">
+        <v>1468</v>
+      </c>
+      <c r="D13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="E13" s="110" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="108">
+        <v>1468</v>
+      </c>
+      <c r="G13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="I13" s="107" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="18" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="108">
+        <v>10491</v>
+      </c>
+      <c r="C14" s="108">
+        <v>10491</v>
+      </c>
+      <c r="D14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E14" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="111">
+        <v>10491</v>
+      </c>
+      <c r="G14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="18" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="108">
+        <v>20867</v>
+      </c>
+      <c r="C15" s="109">
+        <v>20867</v>
+      </c>
+      <c r="D15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E15" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" s="108">
+        <v>20867</v>
+      </c>
+      <c r="G15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="18" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="108">
+        <v>30239</v>
+      </c>
+      <c r="C16" s="109">
+        <v>30239</v>
+      </c>
+      <c r="D16" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16" s="108">
+        <v>30239</v>
+      </c>
+      <c r="G16" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H16" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="18" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="108">
+        <v>41836</v>
+      </c>
+      <c r="C17" s="109">
+        <v>41834</v>
+      </c>
+      <c r="D17" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E17" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="108">
+        <v>41834</v>
+      </c>
+      <c r="G17" s="108">
+        <v>2</v>
+      </c>
+      <c r="H17" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" s="108">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="107">
+        <v>62213</v>
+      </c>
+      <c r="C18" s="107">
+        <v>62171</v>
+      </c>
+      <c r="D18" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="E18" s="110" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" s="108">
+        <v>62171</v>
+      </c>
+      <c r="G18" s="107">
+        <v>42</v>
+      </c>
+      <c r="H18" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" s="107">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18" customHeight="1">
+      <c r="A19" s="61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="108">
+        <v>93384</v>
+      </c>
+      <c r="C19" s="108">
+        <v>93271</v>
+      </c>
+      <c r="D19" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E19" s="109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="111">
+        <v>93271</v>
+      </c>
+      <c r="G19" s="108">
+        <v>113</v>
+      </c>
+      <c r="H19" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="108">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="108">
+        <v>103588</v>
+      </c>
+      <c r="C20" s="109">
+        <v>103423</v>
+      </c>
+      <c r="D20" s="108">
+        <v>116</v>
+      </c>
+      <c r="E20" s="109">
+        <v>2</v>
+      </c>
+      <c r="F20" s="108">
+        <v>103305</v>
+      </c>
+      <c r="G20" s="108">
+        <v>165</v>
+      </c>
+      <c r="H20" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="108">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18" customHeight="1">
+      <c r="A21" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="108">
+        <v>116633</v>
+      </c>
+      <c r="C21" s="109">
+        <v>116328</v>
+      </c>
+      <c r="D21" s="108">
+        <v>1449</v>
+      </c>
+      <c r="E21" s="109">
+        <v>15</v>
+      </c>
+      <c r="F21" s="108">
+        <v>114864</v>
+      </c>
+      <c r="G21" s="108">
+        <v>305</v>
+      </c>
+      <c r="H21" s="108">
+        <v>52</v>
+      </c>
+      <c r="I21" s="108">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18" customHeight="1">
+      <c r="A22" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="108">
+        <v>97799</v>
+      </c>
+      <c r="C22" s="109">
+        <v>97393</v>
+      </c>
+      <c r="D22" s="108">
+        <v>3480</v>
+      </c>
+      <c r="E22" s="109">
+        <v>52</v>
+      </c>
+      <c r="F22" s="108">
+        <v>93861</v>
+      </c>
+      <c r="G22" s="108">
+        <v>406</v>
+      </c>
+      <c r="H22" s="108">
+        <v>124</v>
+      </c>
+      <c r="I22" s="108">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18" customHeight="1">
+      <c r="A23" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="107">
+        <v>74492</v>
+      </c>
+      <c r="C23" s="107">
+        <v>73901</v>
+      </c>
+      <c r="D23" s="107">
+        <v>6366</v>
+      </c>
+      <c r="E23" s="110">
+        <v>123</v>
+      </c>
+      <c r="F23" s="108">
+        <v>67412</v>
+      </c>
+      <c r="G23" s="107">
+        <v>591</v>
+      </c>
+      <c r="H23" s="107">
+        <v>183</v>
+      </c>
+      <c r="I23" s="107">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1">
+      <c r="A24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="108">
+        <v>58629</v>
+      </c>
+      <c r="C24" s="108">
+        <v>57921</v>
+      </c>
+      <c r="D24" s="108">
+        <v>7984</v>
+      </c>
+      <c r="E24" s="109">
+        <v>155</v>
+      </c>
+      <c r="F24" s="111">
+        <v>49782</v>
+      </c>
+      <c r="G24" s="108">
+        <v>708</v>
+      </c>
+      <c r="H24" s="108">
+        <v>204</v>
+      </c>
+      <c r="I24" s="108">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="108">
+        <v>31844</v>
+      </c>
+      <c r="C25" s="109">
+        <v>31301</v>
+      </c>
+      <c r="D25" s="108">
+        <v>6681</v>
+      </c>
+      <c r="E25" s="109">
+        <v>152</v>
+      </c>
+      <c r="F25" s="109">
+        <v>24468</v>
+      </c>
+      <c r="G25" s="108">
+        <v>543</v>
+      </c>
+      <c r="H25" s="108">
+        <v>144</v>
+      </c>
+      <c r="I25" s="108">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18" customHeight="1">
+      <c r="A26" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="107">
+        <v>14553</v>
+      </c>
+      <c r="C26" s="107">
+        <v>14283</v>
+      </c>
+      <c r="D26" s="107">
+        <v>4802</v>
+      </c>
+      <c r="E26" s="110">
+        <v>129</v>
+      </c>
+      <c r="F26" s="110">
+        <v>9352</v>
+      </c>
+      <c r="G26" s="107">
+        <v>270</v>
+      </c>
+      <c r="H26" s="107">
+        <v>114</v>
+      </c>
+      <c r="I26" s="107">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="18" customHeight="1">
+      <c r="A27" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="112">
+        <v>10251</v>
+      </c>
+      <c r="C27" s="113">
+        <v>10066</v>
+      </c>
+      <c r="D27" s="112">
+        <v>6807</v>
+      </c>
+      <c r="E27" s="113">
+        <v>152</v>
+      </c>
+      <c r="F27" s="114">
+        <v>3107</v>
+      </c>
+      <c r="G27" s="115">
+        <v>185</v>
+      </c>
+      <c r="H27" s="115">
+        <v>131</v>
+      </c>
+      <c r="I27" s="115">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+    </row>
+    <row r="29" spans="1:9" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>95</v>
-      </c>
-[...666 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:I3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="9" width="12.75" customWidth="1"/>
     <col min="14" max="15" width="10.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
-      <c r="A1" s="42"/>
-[...7 lines deleted...]
-      <c r="I1" s="43"/>
+      <c r="A1" s="116"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="24" customHeight="1">
-      <c r="A2" s="45" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="A2" s="57" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="58"/>
     </row>
     <row r="3" spans="1:14" ht="17.25" customHeight="1">
-      <c r="A3" s="152" t="s">
+      <c r="A3" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="155" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="159"/>
+      <c r="B3" s="147" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
     </row>
     <row r="4" spans="1:14" ht="17.25" customHeight="1">
-      <c r="A4" s="153"/>
-[...7 lines deleted...]
-      <c r="G4" s="162" t="s">
+      <c r="A4" s="145"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="151" t="s">
+        <v>87</v>
+      </c>
+      <c r="D4" s="46"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="153" t="s">
+        <v>88</v>
+      </c>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+    </row>
+    <row r="5" spans="1:14" ht="24">
+      <c r="A5" s="146"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="152"/>
+      <c r="D5" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="152"/>
+      <c r="H5" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="2"/>
+    </row>
+    <row r="6" spans="1:14" ht="11.25" customHeight="1">
+      <c r="A6" s="32"/>
+      <c r="B6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A7" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="107">
+        <v>6310693</v>
+      </c>
+      <c r="C7" s="107">
+        <v>6258965</v>
+      </c>
+      <c r="D7" s="107">
+        <v>210039</v>
+      </c>
+      <c r="E7" s="107">
+        <v>7056</v>
+      </c>
+      <c r="F7" s="107">
+        <v>6041870</v>
+      </c>
+      <c r="G7" s="107">
+        <v>51728</v>
+      </c>
+      <c r="H7" s="107">
+        <v>14717</v>
+      </c>
+      <c r="I7" s="107">
+        <v>37011</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A8" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="108"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="108">
+        <v>3228</v>
+      </c>
+      <c r="C9" s="109">
+        <v>3228</v>
+      </c>
+      <c r="D9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="108">
+        <v>3228</v>
+      </c>
+      <c r="G9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I9" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1">
+      <c r="A10" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="108">
+        <v>14077</v>
+      </c>
+      <c r="C10" s="109">
+        <v>14077</v>
+      </c>
+      <c r="D10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="108">
+        <v>14077</v>
+      </c>
+      <c r="G10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I10" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="18" customHeight="1">
+      <c r="A11" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="108">
+        <v>33736</v>
+      </c>
+      <c r="C11" s="109">
+        <v>33736</v>
+      </c>
+      <c r="D11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="108">
+        <v>33736</v>
+      </c>
+      <c r="G11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H11" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I11" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="18" customHeight="1">
+      <c r="A12" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="108">
+        <v>50682</v>
+      </c>
+      <c r="C12" s="109">
+        <v>50682</v>
+      </c>
+      <c r="D12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" s="108">
+        <v>50682</v>
+      </c>
+      <c r="G12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I12" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="18" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="107">
+        <v>129</v>
+      </c>
+      <c r="C13" s="107">
+        <v>129</v>
+      </c>
+      <c r="D13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="E13" s="110" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="108">
+        <v>129</v>
+      </c>
+      <c r="G13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="I13" s="107" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="18" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="108">
+        <v>535</v>
+      </c>
+      <c r="C14" s="108">
+        <v>535</v>
+      </c>
+      <c r="D14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="111">
+        <v>535</v>
+      </c>
+      <c r="G14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="18" customHeight="1">
+      <c r="A15" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="108">
+        <v>1854</v>
+      </c>
+      <c r="C15" s="109">
+        <v>1854</v>
+      </c>
+      <c r="D15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" s="108">
+        <v>1854</v>
+      </c>
+      <c r="G15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="18" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="108">
+        <v>5095</v>
+      </c>
+      <c r="C16" s="109">
+        <v>5094</v>
+      </c>
+      <c r="D16" s="108">
+        <v>1</v>
+      </c>
+      <c r="E16" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16" s="108">
+        <v>5093</v>
+      </c>
+      <c r="G16" s="108">
+        <v>1</v>
+      </c>
+      <c r="H16" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="18" customHeight="1">
+      <c r="A17" s="61" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="108">
+        <v>12112</v>
+      </c>
+      <c r="C17" s="109">
+        <v>12108</v>
+      </c>
+      <c r="D17" s="108">
+        <v>34</v>
+      </c>
+      <c r="E17" s="108">
+        <v>1</v>
+      </c>
+      <c r="F17" s="108">
+        <v>12073</v>
+      </c>
+      <c r="G17" s="108">
+        <v>4</v>
+      </c>
+      <c r="H17" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" s="108">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="107">
+        <v>26818</v>
+      </c>
+      <c r="C18" s="107">
+        <v>26804</v>
+      </c>
+      <c r="D18" s="107">
+        <v>105</v>
+      </c>
+      <c r="E18" s="110">
+        <v>1</v>
+      </c>
+      <c r="F18" s="108">
+        <v>26698</v>
+      </c>
+      <c r="G18" s="107">
+        <v>14</v>
+      </c>
+      <c r="H18" s="107">
+        <v>2</v>
+      </c>
+      <c r="I18" s="107">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18" customHeight="1">
+      <c r="A19" s="61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="108">
+        <v>58605</v>
+      </c>
+      <c r="C19" s="108">
+        <v>58572</v>
+      </c>
+      <c r="D19" s="108">
+        <v>268</v>
+      </c>
+      <c r="E19" s="108">
+        <v>1</v>
+      </c>
+      <c r="F19" s="111">
+        <v>58303</v>
+      </c>
+      <c r="G19" s="108">
+        <v>33</v>
+      </c>
+      <c r="H19" s="108" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="108">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="108">
+        <v>107075</v>
+      </c>
+      <c r="C20" s="109">
+        <v>106921</v>
+      </c>
+      <c r="D20" s="108">
+        <v>355</v>
+      </c>
+      <c r="E20" s="108">
+        <v>1</v>
+      </c>
+      <c r="F20" s="108">
+        <v>106565</v>
+      </c>
+      <c r="G20" s="108">
+        <v>154</v>
+      </c>
+      <c r="H20" s="108">
+        <v>14</v>
+      </c>
+      <c r="I20" s="108">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18" customHeight="1">
+      <c r="A21" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="108">
+        <v>199172</v>
+      </c>
+      <c r="C21" s="109">
+        <v>198702</v>
+      </c>
+      <c r="D21" s="108">
+        <v>567</v>
+      </c>
+      <c r="E21" s="108">
+        <v>8</v>
+      </c>
+      <c r="F21" s="108">
+        <v>198127</v>
+      </c>
+      <c r="G21" s="108">
+        <v>470</v>
+      </c>
+      <c r="H21" s="108">
+        <v>23</v>
+      </c>
+      <c r="I21" s="108">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18" customHeight="1">
+      <c r="A22" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="108">
+        <v>334527</v>
+      </c>
+      <c r="C22" s="109">
+        <v>333332</v>
+      </c>
+      <c r="D22" s="108">
+        <v>1931</v>
+      </c>
+      <c r="E22" s="108">
+        <v>53</v>
+      </c>
+      <c r="F22" s="108">
+        <v>331348</v>
+      </c>
+      <c r="G22" s="108">
+        <v>1195</v>
+      </c>
+      <c r="H22" s="108">
+        <v>99</v>
+      </c>
+      <c r="I22" s="108">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18" customHeight="1">
+      <c r="A23" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="107">
+        <v>616714</v>
+      </c>
+      <c r="C23" s="107">
+        <v>613959</v>
+      </c>
+      <c r="D23" s="107">
+        <v>8277</v>
+      </c>
+      <c r="E23" s="110">
+        <v>246</v>
+      </c>
+      <c r="F23" s="108">
+        <v>605436</v>
+      </c>
+      <c r="G23" s="107">
+        <v>2755</v>
+      </c>
+      <c r="H23" s="107">
+        <v>446</v>
+      </c>
+      <c r="I23" s="107">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1">
+      <c r="A24" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="108">
+        <v>1042576</v>
+      </c>
+      <c r="C24" s="108">
+        <v>1037607</v>
+      </c>
+      <c r="D24" s="108">
+        <v>20354</v>
+      </c>
+      <c r="E24" s="108">
+        <v>666</v>
+      </c>
+      <c r="F24" s="111">
+        <v>1016587</v>
+      </c>
+      <c r="G24" s="108">
+        <v>4969</v>
+      </c>
+      <c r="H24" s="108">
+        <v>997</v>
+      </c>
+      <c r="I24" s="108">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="108">
+        <v>1303733</v>
+      </c>
+      <c r="C25" s="109">
+        <v>1297257</v>
+      </c>
+      <c r="D25" s="108">
+        <v>36885</v>
+      </c>
+      <c r="E25" s="108">
+        <v>1343</v>
+      </c>
+      <c r="F25" s="109">
+        <v>1259029</v>
+      </c>
+      <c r="G25" s="108">
+        <v>6476</v>
+      </c>
+      <c r="H25" s="108">
+        <v>1473</v>
+      </c>
+      <c r="I25" s="108">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18" customHeight="1">
+      <c r="A26" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="107">
+        <v>1236451</v>
+      </c>
+      <c r="C26" s="107">
+        <v>1226900</v>
+      </c>
+      <c r="D26" s="107">
+        <v>47734</v>
+      </c>
+      <c r="E26" s="110">
+        <v>1853</v>
+      </c>
+      <c r="F26" s="110">
+        <v>1177313</v>
+      </c>
+      <c r="G26" s="107">
+        <v>9551</v>
+      </c>
+      <c r="H26" s="107">
+        <v>2636</v>
+      </c>
+      <c r="I26" s="107">
+        <v>6915</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="18" customHeight="1">
+      <c r="A27" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="112">
+        <v>1263574</v>
+      </c>
+      <c r="C27" s="113">
+        <v>1237468</v>
+      </c>
+      <c r="D27" s="112">
+        <v>93528</v>
+      </c>
+      <c r="E27" s="113">
+        <v>2883</v>
+      </c>
+      <c r="F27" s="114">
+        <v>1141057</v>
+      </c>
+      <c r="G27" s="115">
+        <v>26106</v>
+      </c>
+      <c r="H27" s="115">
+        <v>9027</v>
+      </c>
+      <c r="I27" s="115">
+        <v>17079</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="H4" s="73"/>
-[...659 lines deleted...]
-        <v>101</v>
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+    </row>
+    <row r="29" spans="1:9" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
-      <c r="A30" s="43" t="s">
-[...9 lines deleted...]
-      <c r="I30" s="43"/>
+      <c r="A30" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:I3"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>