--- v0 (2026-05-23)
+++ v1 (2026-10-02)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71D5295B-761E-4AA2-A603-30A13A9B8CAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B21AEB0F-A348-4FBF-A866-EBADBC2CC37E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="10320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="厚生年金保険（年次推移） 03" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'厚生年金保険（年次推移） 03'!$A$1:$L$73,'厚生年金保険（年次推移） 03'!$N$1:$V$73</definedName>
   </definedNames>
   <calcPr calcId="162913" concurrentManualCount="2"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="50">
   <si>
     <t>　　　　８月</t>
   </si>
   <si>
     <t>　　　　９月</t>
   </si>
   <si>
     <t>　　　　11月</t>
   </si>
   <si>
     <t>　　　　12月</t>
   </si>
   <si>
     <t>年 度 別
 月　　別</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>タビ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ベツ</t>
     </rPh>
     <rPh sb="6" eb="7">
@@ -416,97 +416,93 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　注．「（再掲）短時間労働者」の「男子」には、坑内員を含む。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>男 子</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>平成25年度</t>
-[...1 lines deleted...]
-  <si>
     <t>平成26年度</t>
   </si>
   <si>
     <t>平成27年度</t>
   </si>
   <si>
     <t>平成28年度</t>
   </si>
   <si>
     <t>平成29年度</t>
   </si>
   <si>
     <t>平成30年度</t>
   </si>
   <si>
     <t>令和２年度</t>
   </si>
   <si>
     <t>令和３年度</t>
   </si>
   <si>
     <t>令和４年度</t>
   </si>
   <si>
-    <t>令和４年４月</t>
-[...4 lines deleted...]
-  <si>
     <t>令和５年度</t>
   </si>
   <si>
     <t>令和５年４月</t>
   </si>
   <si>
     <t>令和６年１月</t>
   </si>
   <si>
     <t>令和元年度</t>
-    <rPh sb="0" eb="2">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>令和６年４月</t>
+  </si>
+  <si>
+    <t>令和７年１月</t>
   </si>
   <si>
     <t>*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -941,136 +937,136 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...82 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1361,279 +1357,279 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W75"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="12" width="9.125" style="4" customWidth="1"/>
     <col min="13" max="13" width="8.625" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.5" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.25" style="4" customWidth="1"/>
     <col min="23" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="19" customFormat="1" ht="18" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="51"/>
-[...9 lines deleted...]
-      <c r="L1" s="51"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
       <c r="M1" s="43"/>
-      <c r="N1" s="51" t="s">
+      <c r="N1" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="O1" s="51"/>
-[...6 lines deleted...]
-      <c r="V1" s="51"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
     </row>
     <row r="2" spans="1:23" s="1" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:23" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="21"/>
       <c r="N3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="V3" s="21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="56"/>
-[...8 lines deleted...]
-      <c r="L4" s="57"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="56"/>
       <c r="M4" s="22"/>
-      <c r="N4" s="52" t="s">
+      <c r="N4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="45" t="s">
+      <c r="O4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="46"/>
-[...2 lines deleted...]
-      <c r="S4" s="45" t="s">
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="T4" s="46"/>
-[...1 lines deleted...]
-      <c r="V4" s="46"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
     </row>
     <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="53"/>
-      <c r="B5" s="58" t="s">
+      <c r="A5" s="52"/>
+      <c r="B5" s="57" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="L5" s="6"/>
       <c r="M5" s="22"/>
-      <c r="N5" s="53"/>
-[...7 lines deleted...]
-      <c r="V5" s="49"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="47"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
     </row>
     <row r="6" spans="1:23" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="53"/>
-[...1 lines deleted...]
-      <c r="C6" s="61" t="s">
+      <c r="A6" s="52"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="64"/>
-[...1 lines deleted...]
-      <c r="F6" s="64"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="14"/>
       <c r="K6" s="15"/>
-      <c r="L6" s="68" t="s">
+      <c r="L6" s="67" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="22"/>
-      <c r="N6" s="53"/>
-      <c r="O6" s="65" t="s">
+      <c r="N6" s="52"/>
+      <c r="O6" s="64" t="s">
         <v>17</v>
       </c>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="25"/>
-      <c r="S6" s="65" t="s">
+      <c r="S6" s="64" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
     </row>
     <row r="7" spans="1:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="53"/>
-[...1 lines deleted...]
-      <c r="C7" s="62"/>
+      <c r="A7" s="52"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="61"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="13"/>
-      <c r="G7" s="61" t="s">
+      <c r="G7" s="60" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="7"/>
       <c r="K7" s="8"/>
-      <c r="L7" s="72"/>
+      <c r="L7" s="71"/>
       <c r="M7" s="22"/>
-      <c r="N7" s="53"/>
-      <c r="O7" s="66"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="65"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="25"/>
-      <c r="S7" s="66"/>
+      <c r="S7" s="65"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
     </row>
     <row r="8" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="53"/>
-[...2 lines deleted...]
-      <c r="D8" s="68" t="s">
+      <c r="A8" s="52"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="68" t="s">
+      <c r="E8" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="G8" s="62"/>
+      <c r="G8" s="61"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
-      <c r="J8" s="68" t="s">
+      <c r="J8" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="K8" s="68" t="s">
+      <c r="K8" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="L8" s="72"/>
+      <c r="L8" s="71"/>
       <c r="M8" s="22"/>
-      <c r="N8" s="53"/>
-[...1 lines deleted...]
-      <c r="P8" s="70" t="s">
+      <c r="N8" s="52"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="Q8" s="70" t="s">
+      <c r="Q8" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="70" t="s">
+      <c r="R8" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="66"/>
-      <c r="T8" s="70" t="s">
+      <c r="S8" s="65"/>
+      <c r="T8" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="U8" s="70" t="s">
+      <c r="U8" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="V8" s="70" t="s">
+      <c r="V8" s="69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="54"/>
-[...5 lines deleted...]
-      <c r="G9" s="63"/>
+      <c r="A9" s="53"/>
+      <c r="B9" s="59"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="62"/>
       <c r="H9" s="18" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="69"/>
-[...1 lines deleted...]
-      <c r="L9" s="69"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
       <c r="M9" s="22"/>
-      <c r="N9" s="54"/>
-[...7 lines deleted...]
-      <c r="V9" s="71"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="66"/>
+      <c r="P9" s="70"/>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="70"/>
+      <c r="S9" s="66"/>
+      <c r="T9" s="70"/>
+      <c r="U9" s="70"/>
+      <c r="V9" s="70"/>
       <c r="W9" s="26"/>
     </row>
     <row r="10" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="32"/>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>33</v>
       </c>
@@ -1659,966 +1655,966 @@
       </c>
       <c r="Q10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="R10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="S10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="V10" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="34">
-        <v>306282</v>
+        <v>308382</v>
       </c>
       <c r="C11" s="34">
-        <v>306168</v>
+        <v>308270</v>
       </c>
       <c r="D11" s="35">
-        <v>347194</v>
+        <v>349654</v>
       </c>
       <c r="E11" s="35">
-        <v>233482</v>
+        <v>235763</v>
       </c>
       <c r="F11" s="35">
-        <v>342763</v>
+        <v>341407</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="11" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="35">
-        <v>382649</v>
+        <v>385514</v>
       </c>
       <c r="M11" s="27"/>
       <c r="N11" s="33" t="s">
         <v>34</v>
       </c>
       <c r="O11" s="34">
-        <v>321409</v>
+        <v>328917</v>
       </c>
       <c r="P11" s="34">
-        <v>354223</v>
+        <v>363763</v>
       </c>
       <c r="Q11" s="34">
-        <v>248509</v>
+        <v>254368</v>
       </c>
       <c r="R11" s="35">
-        <v>299300</v>
+        <v>300762</v>
       </c>
       <c r="S11" s="35">
-        <v>304230</v>
+        <v>306382</v>
       </c>
       <c r="T11" s="35">
-        <v>346220</v>
+        <v>348264</v>
       </c>
       <c r="U11" s="35">
-        <v>231866</v>
+        <v>234288</v>
       </c>
       <c r="V11" s="35">
-        <v>344254</v>
+        <v>342881</v>
       </c>
     </row>
     <row r="12" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="33"/>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="35"/>
       <c r="M12" s="27"/>
       <c r="N12" s="33"/>
       <c r="O12" s="34"/>
       <c r="P12" s="34"/>
       <c r="Q12" s="34"/>
       <c r="R12" s="35"/>
       <c r="S12" s="35"/>
       <c r="T12" s="35"/>
       <c r="U12" s="35"/>
       <c r="V12" s="35"/>
     </row>
     <row r="13" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="33" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="34">
-        <v>308382</v>
+        <v>308938</v>
       </c>
       <c r="C13" s="34">
-        <v>308270</v>
+        <v>308818</v>
       </c>
       <c r="D13" s="35">
-        <v>349654</v>
+        <v>350017</v>
       </c>
       <c r="E13" s="35">
-        <v>235763</v>
+        <v>237574</v>
       </c>
       <c r="F13" s="35">
-        <v>341407</v>
+        <v>340279</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="L13" s="35">
-        <v>385514</v>
+        <v>393533</v>
       </c>
       <c r="M13" s="27"/>
       <c r="N13" s="33" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="34">
-        <v>328917</v>
+        <v>332582</v>
       </c>
       <c r="P13" s="34">
-        <v>363763</v>
+        <v>370713</v>
       </c>
       <c r="Q13" s="34">
-        <v>254368</v>
+        <v>263607</v>
       </c>
       <c r="R13" s="35">
-        <v>300762</v>
+        <v>382000</v>
       </c>
       <c r="S13" s="35">
-        <v>306382</v>
+        <v>307962</v>
       </c>
       <c r="T13" s="35">
-        <v>348264</v>
+        <v>349259</v>
       </c>
       <c r="U13" s="35">
-        <v>234288</v>
+        <v>236664</v>
       </c>
       <c r="V13" s="35">
-        <v>342881</v>
+        <v>339938</v>
       </c>
     </row>
     <row r="14" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="33"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="35"/>
       <c r="M14" s="27"/>
       <c r="N14" s="33"/>
       <c r="O14" s="34"/>
       <c r="P14" s="34"/>
       <c r="Q14" s="34"/>
       <c r="R14" s="35"/>
       <c r="S14" s="35"/>
       <c r="T14" s="35"/>
       <c r="U14" s="35"/>
       <c r="V14" s="35"/>
     </row>
     <row r="15" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="33" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="34">
-        <v>308938</v>
+        <v>308133</v>
       </c>
       <c r="C15" s="34">
-        <v>308818</v>
+        <v>308012</v>
       </c>
       <c r="D15" s="35">
-        <v>350017</v>
+        <v>349991</v>
       </c>
       <c r="E15" s="35">
-        <v>237574</v>
+        <v>237462</v>
       </c>
       <c r="F15" s="35">
-        <v>340279</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>342756</v>
+      </c>
+      <c r="G15" s="11">
+        <v>126946</v>
+      </c>
+      <c r="H15" s="11">
+        <v>126946</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="J15" s="11" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="J15" s="11">
+        <v>139893</v>
+      </c>
+      <c r="K15" s="11">
+        <v>121494</v>
       </c>
       <c r="L15" s="35">
-        <v>393533</v>
+        <v>396995</v>
       </c>
       <c r="M15" s="27"/>
       <c r="N15" s="33" t="s">
         <v>36</v>
       </c>
       <c r="O15" s="34">
-        <v>332582</v>
+        <v>321438</v>
       </c>
       <c r="P15" s="34">
-        <v>370713</v>
+        <v>364444</v>
       </c>
       <c r="Q15" s="34">
-        <v>263607</v>
+        <v>241054</v>
       </c>
       <c r="R15" s="35">
-        <v>382000</v>
+        <v>382667</v>
       </c>
       <c r="S15" s="35">
-        <v>307962</v>
+        <v>307849</v>
       </c>
       <c r="T15" s="35">
-        <v>349259</v>
+        <v>349809</v>
       </c>
       <c r="U15" s="35">
-        <v>236664</v>
+        <v>237421</v>
       </c>
       <c r="V15" s="35">
-        <v>339938</v>
+        <v>342552</v>
       </c>
     </row>
     <row r="16" spans="1:23" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="33"/>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="27"/>
       <c r="N16" s="33"/>
       <c r="O16" s="34"/>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
       <c r="R16" s="35"/>
       <c r="S16" s="35"/>
       <c r="T16" s="35"/>
       <c r="U16" s="35"/>
       <c r="V16" s="35"/>
     </row>
     <row r="17" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="33"/>
       <c r="B17" s="34"/>
       <c r="C17" s="34"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="27"/>
       <c r="N17" s="33"/>
       <c r="O17" s="34"/>
       <c r="P17" s="34"/>
       <c r="Q17" s="34"/>
       <c r="R17" s="35"/>
       <c r="S17" s="35"/>
       <c r="T17" s="35"/>
       <c r="U17" s="35"/>
       <c r="V17" s="35"/>
     </row>
     <row r="18" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="33" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="34">
-        <v>308133</v>
+        <v>309994</v>
       </c>
       <c r="C18" s="34">
-        <v>308012</v>
+        <v>309873</v>
       </c>
       <c r="D18" s="35">
-        <v>349991</v>
+        <v>351857</v>
       </c>
       <c r="E18" s="35">
-        <v>237462</v>
+        <v>240264</v>
       </c>
       <c r="F18" s="35">
-        <v>342756</v>
+        <v>347976</v>
       </c>
       <c r="G18" s="11">
-        <v>126946</v>
+        <v>139312</v>
       </c>
       <c r="H18" s="11">
-        <v>126946</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>139162</v>
+      </c>
+      <c r="I18" s="11">
+        <v>155300</v>
       </c>
       <c r="J18" s="11">
-        <v>139893</v>
+        <v>152136</v>
       </c>
       <c r="K18" s="11">
-        <v>121494</v>
+        <v>134033</v>
       </c>
       <c r="L18" s="35">
-        <v>396995</v>
+        <v>400312</v>
       </c>
       <c r="M18" s="27"/>
       <c r="N18" s="33" t="s">
         <v>37</v>
       </c>
       <c r="O18" s="34">
-        <v>321438</v>
+        <v>312851</v>
       </c>
       <c r="P18" s="34">
-        <v>364444</v>
+        <v>365249</v>
       </c>
       <c r="Q18" s="34">
-        <v>241054</v>
+        <v>231136</v>
       </c>
       <c r="R18" s="35">
-        <v>382667</v>
+        <v>249333</v>
       </c>
       <c r="S18" s="35">
-        <v>307849</v>
+        <v>309852</v>
       </c>
       <c r="T18" s="35">
-        <v>349809</v>
+        <v>351766</v>
       </c>
       <c r="U18" s="35">
-        <v>237421</v>
+        <v>240330</v>
       </c>
       <c r="V18" s="35">
-        <v>342552</v>
+        <v>348494</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="36"/>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="35"/>
       <c r="E19" s="35"/>
       <c r="F19" s="35"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="35"/>
       <c r="M19" s="27"/>
       <c r="N19" s="36"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="35"/>
       <c r="S19" s="35"/>
       <c r="T19" s="35"/>
       <c r="U19" s="35"/>
       <c r="V19" s="35"/>
     </row>
     <row r="20" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="33" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="34">
-        <v>309994</v>
+        <v>312678</v>
       </c>
       <c r="C20" s="34">
-        <v>309873</v>
+        <v>312562</v>
       </c>
       <c r="D20" s="35">
-        <v>351857</v>
+        <v>354863</v>
       </c>
       <c r="E20" s="35">
-        <v>240264</v>
+        <v>243623</v>
       </c>
       <c r="F20" s="35">
-        <v>347976</v>
+        <v>354816</v>
       </c>
       <c r="G20" s="11">
-        <v>139312</v>
+        <v>144795</v>
       </c>
       <c r="H20" s="11">
-        <v>139162</v>
+        <v>144550</v>
       </c>
       <c r="I20" s="11">
-        <v>155300</v>
+        <v>161227</v>
       </c>
       <c r="J20" s="11">
-        <v>152136</v>
+        <v>158108</v>
       </c>
       <c r="K20" s="11">
-        <v>134033</v>
+        <v>139489</v>
       </c>
       <c r="L20" s="35">
-        <v>400312</v>
+        <v>400766</v>
       </c>
       <c r="M20" s="27"/>
       <c r="N20" s="33" t="s">
         <v>38</v>
       </c>
       <c r="O20" s="34">
-        <v>312851</v>
+        <v>335031</v>
       </c>
       <c r="P20" s="34">
-        <v>365249</v>
+        <v>389000</v>
       </c>
       <c r="Q20" s="34">
-        <v>231136</v>
-[...2 lines deleted...]
-        <v>249333</v>
+        <v>252317</v>
+      </c>
+      <c r="R20" s="72" t="s">
+        <v>49</v>
       </c>
       <c r="S20" s="35">
-        <v>309852</v>
+        <v>312471</v>
       </c>
       <c r="T20" s="35">
-        <v>351766</v>
+        <v>354727</v>
       </c>
       <c r="U20" s="35">
-        <v>240330</v>
+        <v>243586</v>
       </c>
       <c r="V20" s="35">
-        <v>348494</v>
+        <v>355158</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="36"/>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="35"/>
       <c r="M21" s="27"/>
       <c r="N21" s="36"/>
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
       <c r="Q21" s="34"/>
       <c r="R21" s="35"/>
       <c r="S21" s="35"/>
       <c r="T21" s="35"/>
       <c r="U21" s="35"/>
       <c r="V21" s="35"/>
     </row>
     <row r="22" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="33" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B22" s="34">
-        <v>312678</v>
+        <v>314798</v>
       </c>
       <c r="C22" s="34">
-        <v>312562</v>
+        <v>314683</v>
       </c>
       <c r="D22" s="35">
-        <v>354863</v>
+        <v>357127</v>
       </c>
       <c r="E22" s="35">
-        <v>243623</v>
+        <v>246693</v>
       </c>
       <c r="F22" s="35">
-        <v>354816</v>
+        <v>368679</v>
       </c>
       <c r="G22" s="11">
-        <v>144795</v>
+        <v>146999</v>
       </c>
       <c r="H22" s="11">
-        <v>144550</v>
+        <v>146718</v>
       </c>
       <c r="I22" s="11">
-        <v>161227</v>
+        <v>163090</v>
       </c>
       <c r="J22" s="11">
-        <v>158108</v>
+        <v>160307</v>
       </c>
       <c r="K22" s="11">
-        <v>139489</v>
+        <v>141984</v>
       </c>
       <c r="L22" s="35">
-        <v>400766</v>
+        <v>404423</v>
       </c>
       <c r="M22" s="27"/>
       <c r="N22" s="33" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O22" s="34">
-        <v>335031</v>
+        <v>340235</v>
       </c>
       <c r="P22" s="34">
-        <v>389000</v>
+        <v>393762</v>
       </c>
       <c r="Q22" s="34">
-        <v>252317</v>
-[...1 lines deleted...]
-      <c r="R22" s="44" t="s">
+        <v>258462</v>
+      </c>
+      <c r="R22" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S22" s="35">
-        <v>312471</v>
+        <v>314585</v>
       </c>
       <c r="T22" s="35">
-        <v>354727</v>
+        <v>356989</v>
       </c>
       <c r="U22" s="35">
-        <v>243586</v>
+        <v>246646</v>
       </c>
       <c r="V22" s="35">
-        <v>355158</v>
+        <v>369126</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="L23" s="35"/>
       <c r="M23" s="27"/>
       <c r="N23" s="33"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="35"/>
       <c r="S23" s="35"/>
       <c r="T23" s="35"/>
       <c r="U23" s="35"/>
       <c r="V23" s="35"/>
     </row>
     <row r="24" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="37"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="27"/>
       <c r="N24" s="37"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
     </row>
     <row r="25" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="33" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B25" s="34">
-        <v>314798</v>
+        <v>313099</v>
       </c>
       <c r="C25" s="34">
-        <v>314683</v>
+        <v>312974</v>
       </c>
       <c r="D25" s="35">
-        <v>357127</v>
+        <v>355113</v>
       </c>
       <c r="E25" s="35">
-        <v>246693</v>
+        <v>246518</v>
       </c>
       <c r="F25" s="35">
-        <v>368679</v>
+        <v>363829</v>
       </c>
       <c r="G25" s="11">
-        <v>146999</v>
+        <v>145843</v>
       </c>
       <c r="H25" s="11">
-        <v>146718</v>
+        <v>145530</v>
       </c>
       <c r="I25" s="11">
-        <v>163090</v>
+        <v>162465</v>
       </c>
       <c r="J25" s="11">
-        <v>160307</v>
+        <v>158111</v>
       </c>
       <c r="K25" s="11">
-        <v>141984</v>
+        <v>141537</v>
       </c>
       <c r="L25" s="35">
-        <v>404423</v>
+        <v>412695</v>
       </c>
       <c r="M25" s="27"/>
       <c r="N25" s="33" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="O25" s="34">
-        <v>340235</v>
+        <v>350324</v>
       </c>
       <c r="P25" s="34">
-        <v>393762</v>
+        <v>409132</v>
       </c>
       <c r="Q25" s="34">
-        <v>258462</v>
-[...1 lines deleted...]
-      <c r="R25" s="44" t="s">
+        <v>263155</v>
+      </c>
+      <c r="R25" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S25" s="35">
-        <v>314585</v>
+        <v>312856</v>
       </c>
       <c r="T25" s="35">
-        <v>356989</v>
+        <v>354947</v>
       </c>
       <c r="U25" s="35">
-        <v>246646</v>
+        <v>246464</v>
       </c>
       <c r="V25" s="35">
-        <v>369126</v>
+        <v>364268</v>
       </c>
     </row>
     <row r="26" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="33"/>
       <c r="B26" s="34"/>
       <c r="C26" s="34"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="35"/>
       <c r="M26" s="27"/>
       <c r="N26" s="33"/>
       <c r="O26" s="34"/>
       <c r="P26" s="34"/>
       <c r="Q26" s="34"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
       <c r="T26" s="35"/>
       <c r="U26" s="35"/>
       <c r="V26" s="35"/>
     </row>
     <row r="27" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="34">
-        <v>313099</v>
+        <v>318593</v>
       </c>
       <c r="C27" s="34">
-        <v>312974</v>
+        <v>318470</v>
       </c>
       <c r="D27" s="35">
-        <v>355113</v>
+        <v>361448</v>
       </c>
       <c r="E27" s="35">
-        <v>246518</v>
+        <v>251727</v>
       </c>
       <c r="F27" s="35">
-        <v>363829</v>
+        <v>371410</v>
       </c>
       <c r="G27" s="11">
-        <v>145843</v>
+        <v>148938</v>
       </c>
       <c r="H27" s="11">
-        <v>145530</v>
+        <v>148497</v>
       </c>
       <c r="I27" s="11">
-        <v>162465</v>
+        <v>170447</v>
       </c>
       <c r="J27" s="11">
-        <v>158111</v>
+        <v>160714</v>
       </c>
       <c r="K27" s="11">
-        <v>141537</v>
+        <v>144923</v>
       </c>
       <c r="L27" s="35">
-        <v>412695</v>
+        <v>417641</v>
       </c>
       <c r="M27" s="27"/>
       <c r="N27" s="41" t="s">
         <v>40</v>
       </c>
       <c r="O27" s="34">
-        <v>350324</v>
+        <v>347170</v>
       </c>
       <c r="P27" s="34">
-        <v>409132</v>
+        <v>405916</v>
       </c>
       <c r="Q27" s="34">
-        <v>263155</v>
-[...1 lines deleted...]
-      <c r="R27" s="44" t="s">
+        <v>262653</v>
+      </c>
+      <c r="R27" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S27" s="35">
-        <v>312856</v>
+        <v>318381</v>
       </c>
       <c r="T27" s="35">
-        <v>354947</v>
+        <v>361314</v>
       </c>
       <c r="U27" s="35">
-        <v>246464</v>
+        <v>251692</v>
       </c>
       <c r="V27" s="35">
-        <v>364268</v>
+        <v>371907</v>
       </c>
     </row>
     <row r="28" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="33"/>
       <c r="B28" s="34"/>
       <c r="C28" s="34"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="35"/>
       <c r="M28" s="27"/>
       <c r="N28" s="33"/>
       <c r="O28" s="34"/>
       <c r="P28" s="34"/>
       <c r="Q28" s="34"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="35"/>
     </row>
     <row r="29" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="34">
-        <v>318593</v>
+        <v>320919</v>
       </c>
       <c r="C29" s="34">
-        <v>318470</v>
+        <v>320794</v>
       </c>
       <c r="D29" s="35">
-        <v>361448</v>
+        <v>364503</v>
       </c>
       <c r="E29" s="35">
-        <v>251727</v>
+        <v>255093</v>
       </c>
       <c r="F29" s="35">
-        <v>371410</v>
+        <v>375670</v>
       </c>
       <c r="G29" s="10">
-        <v>148938</v>
+        <v>146972</v>
       </c>
       <c r="H29" s="10">
-        <v>148497</v>
+        <v>146696</v>
       </c>
       <c r="I29" s="10">
-        <v>170447</v>
+        <v>167290</v>
       </c>
       <c r="J29" s="10">
-        <v>160714</v>
+        <v>158942</v>
       </c>
       <c r="K29" s="10">
-        <v>144923</v>
+        <v>143055</v>
       </c>
       <c r="L29" s="35">
-        <v>417641</v>
+        <v>423641</v>
       </c>
       <c r="M29" s="27"/>
       <c r="N29" s="33" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="34">
-        <v>347170</v>
+        <v>348250</v>
       </c>
       <c r="P29" s="34">
-        <v>405916</v>
+        <v>407690</v>
       </c>
       <c r="Q29" s="34">
-        <v>262653</v>
-[...1 lines deleted...]
-      <c r="R29" s="44" t="s">
+        <v>265038</v>
+      </c>
+      <c r="R29" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S29" s="35">
-        <v>318381</v>
+        <v>320713</v>
       </c>
       <c r="T29" s="35">
-        <v>361314</v>
+        <v>364379</v>
       </c>
       <c r="U29" s="35">
-        <v>251692</v>
+        <v>255062</v>
       </c>
       <c r="V29" s="35">
-        <v>371907</v>
+        <v>376207</v>
       </c>
     </row>
     <row r="30" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="33"/>
       <c r="B30" s="34"/>
       <c r="C30" s="34"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="27"/>
       <c r="N30" s="33"/>
       <c r="O30" s="34"/>
       <c r="P30" s="34"/>
       <c r="Q30" s="34"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
       <c r="T30" s="35"/>
       <c r="U30" s="35"/>
       <c r="V30" s="35"/>
     </row>
     <row r="31" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="33"/>
       <c r="B31" s="34"/>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="35"/>
       <c r="M31" s="27"/>
       <c r="N31" s="33"/>
       <c r="O31" s="34"/>
       <c r="P31" s="34"/>
       <c r="Q31" s="34"/>
       <c r="R31" s="35"/>
       <c r="S31" s="35"/>
       <c r="T31" s="35"/>
       <c r="U31" s="35"/>
       <c r="V31" s="35"/>
     </row>
     <row r="32" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="38" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="34">
-        <v>320919</v>
+        <v>326159</v>
       </c>
       <c r="C32" s="34">
-        <v>320794</v>
+        <v>326027</v>
       </c>
       <c r="D32" s="35">
-        <v>364503</v>
+        <v>370279</v>
       </c>
       <c r="E32" s="35">
-        <v>255093</v>
+        <v>260712</v>
       </c>
       <c r="F32" s="35">
-        <v>375670</v>
+        <v>391414</v>
       </c>
       <c r="G32" s="10">
-        <v>146972</v>
+        <v>152267</v>
       </c>
       <c r="H32" s="10">
-        <v>146696</v>
+        <v>152019</v>
       </c>
       <c r="I32" s="10">
-        <v>167290</v>
+        <v>170515</v>
       </c>
       <c r="J32" s="10">
-        <v>158942</v>
+        <v>164347</v>
       </c>
       <c r="K32" s="10">
-        <v>143055</v>
+        <v>148448</v>
       </c>
       <c r="L32" s="35">
-        <v>423641</v>
+        <v>435797</v>
       </c>
       <c r="M32" s="27"/>
       <c r="N32" s="38" t="s">
         <v>42</v>
       </c>
       <c r="O32" s="34">
-        <v>348250</v>
+        <v>354567</v>
       </c>
       <c r="P32" s="34">
-        <v>407690</v>
+        <v>414870</v>
       </c>
       <c r="Q32" s="34">
-        <v>265038</v>
-[...1 lines deleted...]
-      <c r="R32" s="44" t="s">
+        <v>271527</v>
+      </c>
+      <c r="R32" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S32" s="35">
-        <v>320713</v>
+        <v>325945</v>
       </c>
       <c r="T32" s="35">
-        <v>364379</v>
+        <v>370155</v>
       </c>
       <c r="U32" s="35">
-        <v>255062</v>
+        <v>260680</v>
       </c>
       <c r="V32" s="35">
-        <v>376207</v>
+        <v>392050</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="38"/>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="35"/>
       <c r="M33" s="27"/>
       <c r="N33" s="38"/>
       <c r="O33" s="34"/>
       <c r="P33" s="34"/>
       <c r="Q33" s="34"/>
       <c r="R33" s="35"/>
       <c r="S33" s="35"/>
       <c r="T33" s="35"/>
       <c r="U33" s="35"/>
       <c r="V33" s="35"/>
@@ -2630,463 +2626,463 @@
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="35"/>
       <c r="M34" s="27"/>
       <c r="N34" s="38"/>
       <c r="O34" s="34"/>
       <c r="P34" s="34"/>
       <c r="Q34" s="34"/>
       <c r="R34" s="35"/>
       <c r="S34" s="35"/>
       <c r="T34" s="35"/>
       <c r="U34" s="35"/>
       <c r="V34" s="35"/>
     </row>
     <row r="35" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="34">
-        <v>316606</v>
+        <v>319015</v>
       </c>
       <c r="C35" s="34">
-        <v>316481</v>
+        <v>318887</v>
       </c>
       <c r="D35" s="35">
-        <v>359100</v>
+        <v>362178</v>
       </c>
       <c r="E35" s="35">
-        <v>250731</v>
+        <v>254154</v>
       </c>
       <c r="F35" s="35">
-        <v>370216</v>
+        <v>375337</v>
       </c>
       <c r="G35" s="10">
-        <v>148872</v>
+        <v>146906</v>
       </c>
       <c r="H35" s="10">
-        <v>148431</v>
+        <v>146641</v>
       </c>
       <c r="I35" s="10">
-        <v>168541</v>
+        <v>166062</v>
       </c>
       <c r="J35" s="10">
-        <v>160863</v>
+        <v>159037</v>
       </c>
       <c r="K35" s="10">
-        <v>144804</v>
+        <v>142942</v>
       </c>
       <c r="L35" s="35">
-        <v>416964</v>
+        <v>425029</v>
       </c>
       <c r="M35" s="27"/>
       <c r="N35" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O35" s="34">
-        <v>342331</v>
+        <v>343951</v>
       </c>
       <c r="P35" s="34">
-        <v>401044</v>
+        <v>402966</v>
       </c>
       <c r="Q35" s="34">
-        <v>259832</v>
-[...1 lines deleted...]
-      <c r="R35" s="44" t="s">
+        <v>262643</v>
+      </c>
+      <c r="R35" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S35" s="35">
-        <v>316400</v>
+        <v>318812</v>
       </c>
       <c r="T35" s="35">
-        <v>358974</v>
+        <v>362060</v>
       </c>
       <c r="U35" s="35">
-        <v>250700</v>
+        <v>254128</v>
       </c>
       <c r="V35" s="35">
-        <v>370719</v>
+        <v>375874</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="34">
-        <v>316411</v>
+        <v>318753</v>
       </c>
       <c r="C36" s="34">
-        <v>316287</v>
+        <v>318624</v>
       </c>
       <c r="D36" s="35">
-        <v>358915</v>
+        <v>361924</v>
       </c>
       <c r="E36" s="35">
-        <v>250606</v>
+        <v>253993</v>
       </c>
       <c r="F36" s="35">
-        <v>370028</v>
+        <v>376610</v>
       </c>
       <c r="G36" s="10">
-        <v>148855</v>
+        <v>147021</v>
       </c>
       <c r="H36" s="10">
-        <v>148417</v>
+        <v>146755</v>
       </c>
       <c r="I36" s="10">
-        <v>168261</v>
+        <v>166295</v>
       </c>
       <c r="J36" s="10">
-        <v>160819</v>
+        <v>159216</v>
       </c>
       <c r="K36" s="10">
-        <v>144807</v>
+        <v>143044</v>
       </c>
       <c r="L36" s="35">
-        <v>416578</v>
+        <v>425577</v>
       </c>
       <c r="M36" s="27"/>
       <c r="N36" s="39" t="s">
         <v>9</v>
       </c>
       <c r="O36" s="34">
-        <v>342307</v>
+        <v>343970</v>
       </c>
       <c r="P36" s="34">
-        <v>401026</v>
+        <v>403085</v>
       </c>
       <c r="Q36" s="34">
-        <v>259834</v>
-[...1 lines deleted...]
-      <c r="R36" s="44" t="s">
+        <v>262639</v>
+      </c>
+      <c r="R36" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S36" s="35">
-        <v>316206</v>
+        <v>318549</v>
       </c>
       <c r="T36" s="35">
-        <v>358789</v>
+        <v>361805</v>
       </c>
       <c r="U36" s="35">
-        <v>250575</v>
+        <v>253966</v>
       </c>
       <c r="V36" s="35">
-        <v>370530</v>
+        <v>377162</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="34">
-        <v>316210</v>
+        <v>318559</v>
       </c>
       <c r="C37" s="34">
-        <v>316087</v>
+        <v>318430</v>
       </c>
       <c r="D37" s="35">
-        <v>358688</v>
+        <v>361744</v>
       </c>
       <c r="E37" s="35">
-        <v>250555</v>
+        <v>253896</v>
       </c>
       <c r="F37" s="35">
-        <v>370638</v>
+        <v>375122</v>
       </c>
       <c r="G37" s="10">
-        <v>149023</v>
+        <v>147145</v>
       </c>
       <c r="H37" s="10">
-        <v>148583</v>
+        <v>146884</v>
       </c>
       <c r="I37" s="10">
-        <v>168258</v>
+        <v>166098</v>
       </c>
       <c r="J37" s="10">
-        <v>160926</v>
+        <v>159332</v>
       </c>
       <c r="K37" s="10">
-        <v>145011</v>
+        <v>143172</v>
       </c>
       <c r="L37" s="35">
-        <v>416077</v>
+        <v>425833</v>
       </c>
       <c r="M37" s="27"/>
       <c r="N37" s="39" t="s">
         <v>10</v>
       </c>
       <c r="O37" s="34">
-        <v>341977</v>
+        <v>343810</v>
       </c>
       <c r="P37" s="34">
-        <v>400572</v>
+        <v>402907</v>
       </c>
       <c r="Q37" s="34">
-        <v>259929</v>
-[...1 lines deleted...]
-      <c r="R37" s="44" t="s">
+        <v>262748</v>
+      </c>
+      <c r="R37" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S37" s="35">
-        <v>316007</v>
+        <v>318355</v>
       </c>
       <c r="T37" s="35">
-        <v>358564</v>
+        <v>361627</v>
       </c>
       <c r="U37" s="35">
-        <v>250524</v>
+        <v>253869</v>
       </c>
       <c r="V37" s="35">
-        <v>371142</v>
+        <v>375667</v>
       </c>
     </row>
     <row r="38" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="38"/>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="35"/>
       <c r="M38" s="27"/>
       <c r="N38" s="38"/>
       <c r="O38" s="34"/>
       <c r="P38" s="34"/>
       <c r="Q38" s="34"/>
       <c r="R38" s="35"/>
       <c r="S38" s="35"/>
       <c r="T38" s="35"/>
       <c r="U38" s="35"/>
       <c r="V38" s="35"/>
     </row>
     <row r="39" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="34">
-        <v>317420</v>
+        <v>320157</v>
       </c>
       <c r="C39" s="34">
-        <v>317301</v>
+        <v>320032</v>
       </c>
       <c r="D39" s="35">
-        <v>360067</v>
+        <v>363646</v>
       </c>
       <c r="E39" s="35">
-        <v>251588</v>
+        <v>255137</v>
       </c>
       <c r="F39" s="35">
-        <v>371472</v>
+        <v>377420</v>
       </c>
       <c r="G39" s="10">
-        <v>148957</v>
+        <v>147701</v>
       </c>
       <c r="H39" s="10">
-        <v>148506</v>
+        <v>147433</v>
       </c>
       <c r="I39" s="10">
-        <v>168526</v>
+        <v>167083</v>
       </c>
       <c r="J39" s="10">
-        <v>160690</v>
+        <v>159842</v>
       </c>
       <c r="K39" s="10">
-        <v>144997</v>
+        <v>143745</v>
       </c>
       <c r="L39" s="35">
-        <v>414260</v>
+        <v>424000</v>
       </c>
       <c r="M39" s="27"/>
       <c r="N39" s="39" t="s">
         <v>11</v>
       </c>
       <c r="O39" s="34">
-        <v>344192</v>
+        <v>347405</v>
       </c>
       <c r="P39" s="34">
-        <v>403237</v>
+        <v>407040</v>
       </c>
       <c r="Q39" s="34">
-        <v>261454</v>
-[...1 lines deleted...]
-      <c r="R39" s="44" t="s">
+        <v>265605</v>
+      </c>
+      <c r="R39" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S39" s="35">
-        <v>317218</v>
+        <v>319952</v>
       </c>
       <c r="T39" s="35">
-        <v>359938</v>
+        <v>363522</v>
       </c>
       <c r="U39" s="35">
-        <v>251556</v>
+        <v>255104</v>
       </c>
       <c r="V39" s="35">
-        <v>371977</v>
+        <v>377980</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="34">
-        <v>318200</v>
+        <v>321377</v>
       </c>
       <c r="C40" s="34">
-        <v>318078</v>
+        <v>321250</v>
       </c>
       <c r="D40" s="35">
-        <v>360954</v>
+        <v>365067</v>
       </c>
       <c r="E40" s="35">
-        <v>252217</v>
+        <v>256077</v>
       </c>
       <c r="F40" s="35">
-        <v>372834</v>
+        <v>379265</v>
       </c>
       <c r="G40" s="10">
-        <v>149222</v>
+        <v>148459</v>
       </c>
       <c r="H40" s="10">
-        <v>148800</v>
+        <v>148197</v>
       </c>
       <c r="I40" s="10">
-        <v>167222</v>
+        <v>167361</v>
       </c>
       <c r="J40" s="10">
-        <v>160706</v>
+        <v>160302</v>
       </c>
       <c r="K40" s="10">
-        <v>145361</v>
+        <v>144600</v>
       </c>
       <c r="L40" s="35">
-        <v>415706</v>
+        <v>425441</v>
       </c>
       <c r="M40" s="27"/>
       <c r="N40" s="39" t="s">
         <v>0</v>
       </c>
       <c r="O40" s="34">
-        <v>344690</v>
+        <v>347987</v>
       </c>
       <c r="P40" s="34">
-        <v>403698</v>
+        <v>407633</v>
       </c>
       <c r="Q40" s="34">
-        <v>261803</v>
-[...1 lines deleted...]
-      <c r="R40" s="44" t="s">
+        <v>266015</v>
+      </c>
+      <c r="R40" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S40" s="35">
-        <v>317996</v>
+        <v>321172</v>
       </c>
       <c r="T40" s="35">
-        <v>360827</v>
+        <v>364946</v>
       </c>
       <c r="U40" s="35">
-        <v>252186</v>
+        <v>256046</v>
       </c>
       <c r="V40" s="35">
-        <v>373346</v>
+        <v>379833</v>
       </c>
     </row>
     <row r="41" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="34">
-        <v>322266</v>
+        <v>325895</v>
       </c>
       <c r="C41" s="34">
-        <v>322140</v>
+        <v>325762</v>
       </c>
       <c r="D41" s="35">
-        <v>365087</v>
+        <v>369893</v>
       </c>
       <c r="E41" s="35">
-        <v>256267</v>
+        <v>260203</v>
       </c>
       <c r="F41" s="35">
-        <v>373125</v>
+        <v>390326</v>
       </c>
       <c r="G41" s="10">
-        <v>150823</v>
+        <v>151607</v>
       </c>
       <c r="H41" s="10">
-        <v>150375</v>
+        <v>151332</v>
       </c>
       <c r="I41" s="10">
-        <v>169463</v>
+        <v>171613</v>
       </c>
       <c r="J41" s="10">
-        <v>162729</v>
+        <v>163823</v>
       </c>
       <c r="K41" s="10">
-        <v>146833</v>
+        <v>147635</v>
       </c>
       <c r="L41" s="35">
-        <v>422680</v>
+        <v>434519</v>
       </c>
       <c r="M41" s="27"/>
       <c r="N41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="O41" s="34">
-        <v>348167</v>
+        <v>352905</v>
       </c>
       <c r="P41" s="34">
-        <v>407337</v>
+        <v>412723</v>
       </c>
       <c r="Q41" s="34">
-        <v>264974</v>
-[...1 lines deleted...]
-      <c r="R41" s="44" t="s">
+        <v>270616</v>
+      </c>
+      <c r="R41" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S41" s="35">
-        <v>322060</v>
+        <v>325682</v>
       </c>
       <c r="T41" s="35">
-        <v>364962</v>
+        <v>369772</v>
       </c>
       <c r="U41" s="35">
-        <v>256239</v>
+        <v>260171</v>
       </c>
       <c r="V41" s="35">
-        <v>373633</v>
+        <v>390953</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="39"/>
       <c r="B42" s="34"/>
       <c r="C42" s="34"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
       <c r="L42" s="35"/>
       <c r="M42" s="27"/>
       <c r="N42" s="39"/>
       <c r="O42" s="34"/>
       <c r="P42" s="34"/>
       <c r="Q42" s="34"/>
       <c r="R42" s="35"/>
       <c r="S42" s="35"/>
       <c r="T42" s="35"/>
       <c r="U42" s="35"/>
       <c r="V42" s="35"/>
@@ -3098,463 +3094,463 @@
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
       <c r="F43" s="35"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="35"/>
       <c r="M43" s="27"/>
       <c r="N43" s="38"/>
       <c r="O43" s="34"/>
       <c r="P43" s="34"/>
       <c r="Q43" s="34"/>
       <c r="R43" s="35"/>
       <c r="S43" s="35"/>
       <c r="T43" s="35"/>
       <c r="U43" s="35"/>
       <c r="V43" s="35"/>
     </row>
     <row r="44" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="34">
-        <v>321191</v>
+        <v>326017</v>
       </c>
       <c r="C44" s="34">
-        <v>321064</v>
+        <v>325883</v>
       </c>
       <c r="D44" s="35">
-        <v>364624</v>
+        <v>370101</v>
       </c>
       <c r="E44" s="35">
-        <v>255102</v>
+        <v>260293</v>
       </c>
       <c r="F44" s="35">
-        <v>372634</v>
+        <v>390647</v>
       </c>
       <c r="G44" s="10">
-        <v>147121</v>
+        <v>151280</v>
       </c>
       <c r="H44" s="10">
-        <v>146817</v>
+        <v>151005</v>
       </c>
       <c r="I44" s="10">
-        <v>168636</v>
+        <v>171415</v>
       </c>
       <c r="J44" s="10">
-        <v>159372</v>
+        <v>163404</v>
       </c>
       <c r="K44" s="10">
-        <v>143008</v>
+        <v>147360</v>
       </c>
       <c r="L44" s="35">
-        <v>423343</v>
+        <v>435390</v>
       </c>
       <c r="M44" s="27"/>
       <c r="N44" s="39" t="s">
         <v>12</v>
       </c>
       <c r="O44" s="34">
-        <v>348164</v>
+        <v>353465</v>
       </c>
       <c r="P44" s="34">
-        <v>407693</v>
+        <v>413549</v>
       </c>
       <c r="Q44" s="34">
-        <v>264650</v>
-[...1 lines deleted...]
-      <c r="R44" s="44" t="s">
+        <v>270837</v>
+      </c>
+      <c r="R44" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S44" s="35">
-        <v>320982</v>
+        <v>325802</v>
       </c>
       <c r="T44" s="35">
-        <v>364497</v>
+        <v>369979</v>
       </c>
       <c r="U44" s="35">
-        <v>255072</v>
+        <v>260261</v>
       </c>
       <c r="V44" s="35">
-        <v>373143</v>
+        <v>391275</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="34">
-        <v>320925</v>
+        <v>325894</v>
       </c>
       <c r="C45" s="34">
-        <v>320798</v>
+        <v>325760</v>
       </c>
       <c r="D45" s="35">
-        <v>364430</v>
+        <v>369992</v>
       </c>
       <c r="E45" s="35">
-        <v>254919</v>
+        <v>260232</v>
       </c>
       <c r="F45" s="35">
-        <v>372233</v>
+        <v>390449</v>
       </c>
       <c r="G45" s="10">
-        <v>146382</v>
+        <v>151236</v>
       </c>
       <c r="H45" s="10">
-        <v>146082</v>
+        <v>150968</v>
       </c>
       <c r="I45" s="10">
-        <v>168007</v>
+        <v>170805</v>
       </c>
       <c r="J45" s="10">
-        <v>158513</v>
+        <v>163332</v>
       </c>
       <c r="K45" s="10">
-        <v>142327</v>
+        <v>147338</v>
       </c>
       <c r="L45" s="35">
-        <v>424141</v>
+        <v>435904</v>
       </c>
       <c r="M45" s="27"/>
       <c r="N45" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O45" s="34">
-        <v>348246</v>
+        <v>353570</v>
       </c>
       <c r="P45" s="34">
-        <v>407836</v>
+        <v>413727</v>
       </c>
       <c r="Q45" s="34">
-        <v>264694</v>
-[...1 lines deleted...]
-      <c r="R45" s="44" t="s">
+        <v>270892</v>
+      </c>
+      <c r="R45" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S45" s="35">
-        <v>320715</v>
+        <v>325679</v>
       </c>
       <c r="T45" s="35">
-        <v>364303</v>
+        <v>369870</v>
       </c>
       <c r="U45" s="35">
-        <v>254888</v>
+        <v>260200</v>
       </c>
       <c r="V45" s="35">
-        <v>372738</v>
+        <v>391077</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="34">
-        <v>320797</v>
+        <v>325832</v>
       </c>
       <c r="C46" s="34">
-        <v>320673</v>
+        <v>325701</v>
       </c>
       <c r="D46" s="35">
-        <v>364386</v>
+        <v>369991</v>
       </c>
       <c r="E46" s="35">
-        <v>254792</v>
+        <v>260185</v>
       </c>
       <c r="F46" s="35">
-        <v>374590</v>
+        <v>391097</v>
       </c>
       <c r="G46" s="10">
-        <v>146266</v>
+        <v>151140</v>
       </c>
       <c r="H46" s="10">
-        <v>145972</v>
+        <v>150878</v>
       </c>
       <c r="I46" s="10">
-        <v>167639</v>
+        <v>170307</v>
       </c>
       <c r="J46" s="10">
-        <v>158429</v>
+        <v>163283</v>
       </c>
       <c r="K46" s="10">
-        <v>142221</v>
+        <v>147242</v>
       </c>
       <c r="L46" s="35">
-        <v>423320</v>
+        <v>435234</v>
       </c>
       <c r="M46" s="27"/>
       <c r="N46" s="39" t="s">
         <v>3</v>
       </c>
       <c r="O46" s="34">
-        <v>347426</v>
+        <v>353658</v>
       </c>
       <c r="P46" s="34">
-        <v>406821</v>
+        <v>413837</v>
       </c>
       <c r="Q46" s="34">
-        <v>264546</v>
-[...1 lines deleted...]
-      <c r="R46" s="44" t="s">
+        <v>270960</v>
+      </c>
+      <c r="R46" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S46" s="35">
-        <v>320593</v>
+        <v>325621</v>
       </c>
       <c r="T46" s="35">
-        <v>364263</v>
+        <v>369868</v>
       </c>
       <c r="U46" s="35">
-        <v>254761</v>
+        <v>260153</v>
       </c>
       <c r="V46" s="35">
-        <v>375111</v>
+        <v>391731</v>
       </c>
     </row>
     <row r="47" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="38"/>
       <c r="B47" s="34"/>
       <c r="C47" s="34"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
       <c r="F47" s="35"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="35"/>
       <c r="M47" s="27"/>
       <c r="N47" s="38"/>
       <c r="O47" s="34"/>
       <c r="P47" s="34"/>
       <c r="Q47" s="34"/>
       <c r="R47" s="35"/>
       <c r="S47" s="35"/>
       <c r="T47" s="35"/>
       <c r="U47" s="35"/>
       <c r="V47" s="35"/>
     </row>
     <row r="48" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="34">
-        <v>320867</v>
+        <v>326001</v>
       </c>
       <c r="C48" s="34">
-        <v>320743</v>
+        <v>325870</v>
       </c>
       <c r="D48" s="35">
-        <v>364513</v>
+        <v>370216</v>
       </c>
       <c r="E48" s="35">
-        <v>254860</v>
+        <v>260336</v>
       </c>
       <c r="F48" s="35">
-        <v>376377</v>
+        <v>391317</v>
       </c>
       <c r="G48" s="10">
-        <v>146338</v>
+        <v>151277</v>
       </c>
       <c r="H48" s="10">
-        <v>146053</v>
+        <v>151012</v>
       </c>
       <c r="I48" s="10">
-        <v>167092</v>
+        <v>170678</v>
       </c>
       <c r="J48" s="10">
-        <v>158545</v>
+        <v>163499</v>
       </c>
       <c r="K48" s="10">
-        <v>142314</v>
+        <v>147374</v>
       </c>
       <c r="L48" s="35">
-        <v>423664</v>
+        <v>435165</v>
       </c>
       <c r="M48" s="27"/>
       <c r="N48" s="39" t="s">
         <v>44</v>
       </c>
       <c r="O48" s="34">
-        <v>347857</v>
+        <v>354272</v>
       </c>
       <c r="P48" s="34">
-        <v>407282</v>
+        <v>414550</v>
       </c>
       <c r="Q48" s="34">
-        <v>264771</v>
-[...1 lines deleted...]
-      <c r="R48" s="44" t="s">
+        <v>271337</v>
+      </c>
+      <c r="R48" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S48" s="35">
-        <v>320662</v>
+        <v>325789</v>
       </c>
       <c r="T48" s="35">
-        <v>364389</v>
+        <v>370092</v>
       </c>
       <c r="U48" s="35">
-        <v>254830</v>
+        <v>260303</v>
       </c>
       <c r="V48" s="35">
-        <v>376922</v>
+        <v>391950</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="34">
-        <v>321022</v>
+        <v>326179</v>
       </c>
       <c r="C49" s="34">
-        <v>320898</v>
+        <v>326048</v>
       </c>
       <c r="D49" s="35">
-        <v>364614</v>
+        <v>370339</v>
       </c>
       <c r="E49" s="35">
-        <v>255130</v>
+        <v>260642</v>
       </c>
       <c r="F49" s="35">
-        <v>375526</v>
+        <v>391287</v>
       </c>
       <c r="G49" s="10">
-        <v>147047</v>
+        <v>152164</v>
       </c>
       <c r="H49" s="10">
-        <v>146772</v>
+        <v>151916</v>
       </c>
       <c r="I49" s="10">
-        <v>167170</v>
+        <v>170438</v>
       </c>
       <c r="J49" s="10">
-        <v>159122</v>
+        <v>164301</v>
       </c>
       <c r="K49" s="10">
-        <v>143078</v>
+        <v>148302</v>
       </c>
       <c r="L49" s="35">
-        <v>423436</v>
+        <v>435180</v>
       </c>
       <c r="M49" s="27"/>
       <c r="N49" s="39" t="s">
         <v>13</v>
       </c>
       <c r="O49" s="34">
-        <v>348171</v>
+        <v>354532</v>
       </c>
       <c r="P49" s="34">
-        <v>407584</v>
+        <v>414841</v>
       </c>
       <c r="Q49" s="34">
-        <v>265000</v>
-[...1 lines deleted...]
-      <c r="R49" s="44" t="s">
+        <v>271493</v>
+      </c>
+      <c r="R49" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S49" s="35">
-        <v>320817</v>
+        <v>325966</v>
       </c>
       <c r="T49" s="35">
-        <v>364490</v>
+        <v>370215</v>
       </c>
       <c r="U49" s="35">
-        <v>255099</v>
+        <v>260609</v>
       </c>
       <c r="V49" s="35">
-        <v>376063</v>
+        <v>391920</v>
       </c>
     </row>
     <row r="50" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="34">
-        <v>320919</v>
+        <v>326159</v>
       </c>
       <c r="C50" s="34">
-        <v>320794</v>
+        <v>326027</v>
       </c>
       <c r="D50" s="35">
-        <v>364503</v>
+        <v>370279</v>
       </c>
       <c r="E50" s="35">
-        <v>255093</v>
+        <v>260712</v>
       </c>
       <c r="F50" s="35">
-        <v>375670</v>
+        <v>391414</v>
       </c>
       <c r="G50" s="10">
-        <v>146972</v>
+        <v>152267</v>
       </c>
       <c r="H50" s="10">
-        <v>146696</v>
+        <v>152019</v>
       </c>
       <c r="I50" s="10">
-        <v>167290</v>
+        <v>170515</v>
       </c>
       <c r="J50" s="10">
-        <v>158942</v>
+        <v>164347</v>
       </c>
       <c r="K50" s="10">
-        <v>143055</v>
+        <v>148448</v>
       </c>
       <c r="L50" s="35">
-        <v>423641</v>
+        <v>435797</v>
       </c>
       <c r="M50" s="27"/>
       <c r="N50" s="39" t="s">
         <v>14</v>
       </c>
       <c r="O50" s="34">
-        <v>348250</v>
+        <v>354567</v>
       </c>
       <c r="P50" s="34">
-        <v>407690</v>
+        <v>414870</v>
       </c>
       <c r="Q50" s="34">
-        <v>265038</v>
-[...1 lines deleted...]
-      <c r="R50" s="44" t="s">
+        <v>271527</v>
+      </c>
+      <c r="R50" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S50" s="35">
-        <v>320713</v>
+        <v>325945</v>
       </c>
       <c r="T50" s="35">
-        <v>364379</v>
+        <v>370155</v>
       </c>
       <c r="U50" s="35">
-        <v>255062</v>
+        <v>260680</v>
       </c>
       <c r="V50" s="35">
-        <v>376207</v>
+        <v>392050</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="33"/>
       <c r="B51" s="34"/>
       <c r="C51" s="34"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
       <c r="K51" s="10"/>
       <c r="L51" s="35"/>
       <c r="M51" s="27"/>
       <c r="N51" s="33"/>
       <c r="O51" s="34"/>
       <c r="P51" s="34"/>
       <c r="Q51" s="34"/>
       <c r="R51" s="35"/>
       <c r="S51" s="35"/>
       <c r="T51" s="35"/>
       <c r="U51" s="35"/>
       <c r="V51" s="35"/>
@@ -3563,570 +3559,570 @@
       <c r="A52" s="33"/>
       <c r="B52" s="34"/>
       <c r="C52" s="34"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
       <c r="F52" s="35"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
       <c r="K52" s="10"/>
       <c r="L52" s="35"/>
       <c r="M52" s="27"/>
       <c r="N52" s="33"/>
       <c r="O52" s="34"/>
       <c r="P52" s="34"/>
       <c r="Q52" s="34"/>
       <c r="R52" s="35"/>
       <c r="S52" s="35"/>
       <c r="T52" s="35"/>
       <c r="U52" s="35"/>
       <c r="V52" s="35"/>
     </row>
     <row r="53" spans="1:22" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B53" s="34">
-        <v>326159</v>
+        <v>331936</v>
       </c>
       <c r="C53" s="34">
-        <v>326027</v>
+        <v>331803</v>
       </c>
       <c r="D53" s="35">
-        <v>370279</v>
+        <v>376922</v>
       </c>
       <c r="E53" s="35">
-        <v>260712</v>
+        <v>266974</v>
       </c>
       <c r="F53" s="35">
-        <v>391414</v>
+        <v>400132</v>
       </c>
       <c r="G53" s="10">
-        <v>152267</v>
+        <v>155125</v>
       </c>
       <c r="H53" s="10">
-        <v>152019</v>
+        <v>154940</v>
       </c>
       <c r="I53" s="10">
-        <v>170515</v>
+        <v>172100</v>
       </c>
       <c r="J53" s="10">
-        <v>164347</v>
+        <v>167549</v>
       </c>
       <c r="K53" s="10">
-        <v>148448</v>
+        <v>151381</v>
       </c>
       <c r="L53" s="35">
-        <v>435797</v>
+        <v>442860</v>
       </c>
       <c r="N53" s="38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O53" s="34">
-        <v>354567</v>
+        <v>363667</v>
       </c>
       <c r="P53" s="34">
-        <v>414870</v>
+        <v>424005</v>
       </c>
       <c r="Q53" s="34">
-        <v>271527</v>
-[...1 lines deleted...]
-      <c r="R53" s="44" t="s">
+        <v>282533</v>
+      </c>
+      <c r="R53" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S53" s="35">
-        <v>325945</v>
+        <v>331714</v>
       </c>
       <c r="T53" s="35">
-        <v>370155</v>
+        <v>376795</v>
       </c>
       <c r="U53" s="35">
-        <v>260680</v>
+        <v>266929</v>
       </c>
       <c r="V53" s="35">
-        <v>392050</v>
+        <v>400829</v>
       </c>
     </row>
     <row r="54" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="38"/>
       <c r="B54" s="34"/>
       <c r="C54" s="34"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
       <c r="F54" s="35"/>
       <c r="G54" s="10"/>
       <c r="H54" s="10"/>
       <c r="I54" s="10"/>
       <c r="J54" s="10"/>
       <c r="K54" s="10"/>
       <c r="L54" s="35"/>
       <c r="N54" s="38"/>
       <c r="O54" s="34"/>
       <c r="P54" s="34"/>
       <c r="Q54" s="34"/>
       <c r="R54" s="35"/>
       <c r="S54" s="35"/>
       <c r="T54" s="35"/>
       <c r="U54" s="35"/>
       <c r="V54" s="35"/>
     </row>
     <row r="55" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="38"/>
       <c r="B55" s="34"/>
       <c r="C55" s="34"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
       <c r="G55" s="10"/>
       <c r="H55" s="10"/>
       <c r="I55" s="10"/>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="35"/>
       <c r="N55" s="38"/>
       <c r="O55" s="34"/>
       <c r="P55" s="34"/>
       <c r="Q55" s="34"/>
       <c r="R55" s="35"/>
       <c r="S55" s="35"/>
       <c r="T55" s="35"/>
       <c r="U55" s="35"/>
       <c r="V55" s="35"/>
     </row>
     <row r="56" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B56" s="34">
-        <v>319015</v>
+        <v>324251</v>
       </c>
       <c r="C56" s="34">
-        <v>318887</v>
+        <v>324115</v>
       </c>
       <c r="D56" s="35">
-        <v>362178</v>
+        <v>367989</v>
       </c>
       <c r="E56" s="35">
-        <v>254154</v>
+        <v>259766</v>
       </c>
       <c r="F56" s="35">
-        <v>375337</v>
+        <v>392200</v>
       </c>
       <c r="G56" s="10">
-        <v>146906</v>
+        <v>151848</v>
       </c>
       <c r="H56" s="10">
-        <v>146641</v>
+        <v>151615</v>
       </c>
       <c r="I56" s="10">
-        <v>166062</v>
+        <v>168325</v>
       </c>
       <c r="J56" s="10">
-        <v>159037</v>
+        <v>164124</v>
       </c>
       <c r="K56" s="10">
-        <v>142942</v>
+        <v>148010</v>
       </c>
       <c r="L56" s="35">
-        <v>425029</v>
+        <v>437542</v>
       </c>
       <c r="N56" s="39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O56" s="34">
-        <v>343951</v>
+        <v>349835</v>
       </c>
       <c r="P56" s="34">
-        <v>402966</v>
+        <v>409353</v>
       </c>
       <c r="Q56" s="34">
-        <v>262643</v>
-[...1 lines deleted...]
-      <c r="R56" s="44" t="s">
+        <v>269284</v>
+      </c>
+      <c r="R56" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S56" s="35">
-        <v>318812</v>
+        <v>324040</v>
       </c>
       <c r="T56" s="35">
-        <v>362060</v>
+        <v>367873</v>
       </c>
       <c r="U56" s="35">
-        <v>254128</v>
+        <v>259737</v>
       </c>
       <c r="V56" s="35">
-        <v>375874</v>
+        <v>392842</v>
       </c>
     </row>
     <row r="57" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="34">
-        <v>318753</v>
+        <v>323979</v>
       </c>
       <c r="C57" s="34">
-        <v>318624</v>
+        <v>323842</v>
       </c>
       <c r="D57" s="35">
-        <v>361924</v>
+        <v>367726</v>
       </c>
       <c r="E57" s="35">
-        <v>253993</v>
+        <v>259610</v>
       </c>
       <c r="F57" s="35">
-        <v>376610</v>
+        <v>391119</v>
       </c>
       <c r="G57" s="10">
-        <v>147021</v>
+        <v>151868</v>
       </c>
       <c r="H57" s="10">
-        <v>146755</v>
+        <v>151639</v>
       </c>
       <c r="I57" s="10">
-        <v>166295</v>
+        <v>168127</v>
       </c>
       <c r="J57" s="10">
-        <v>159216</v>
+        <v>164101</v>
       </c>
       <c r="K57" s="10">
-        <v>143044</v>
+        <v>148051</v>
       </c>
       <c r="L57" s="35">
-        <v>425577</v>
+        <v>438538</v>
       </c>
       <c r="N57" s="39" t="s">
         <v>9</v>
       </c>
       <c r="O57" s="34">
-        <v>343970</v>
+        <v>349886</v>
       </c>
       <c r="P57" s="34">
-        <v>403085</v>
+        <v>409471</v>
       </c>
       <c r="Q57" s="34">
-        <v>262639</v>
-[...1 lines deleted...]
-      <c r="R57" s="44" t="s">
+        <v>269350</v>
+      </c>
+      <c r="R57" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S57" s="35">
-        <v>318549</v>
+        <v>323766</v>
       </c>
       <c r="T57" s="35">
-        <v>361805</v>
+        <v>367610</v>
       </c>
       <c r="U57" s="35">
-        <v>253966</v>
+        <v>259580</v>
       </c>
       <c r="V57" s="35">
-        <v>377162</v>
+        <v>391755</v>
       </c>
     </row>
     <row r="58" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="34">
-        <v>318559</v>
+        <v>323792</v>
       </c>
       <c r="C58" s="34">
-        <v>318430</v>
+        <v>323656</v>
       </c>
       <c r="D58" s="35">
-        <v>361744</v>
+        <v>367550</v>
       </c>
       <c r="E58" s="35">
-        <v>253896</v>
+        <v>259550</v>
       </c>
       <c r="F58" s="35">
-        <v>375122</v>
+        <v>391751</v>
       </c>
       <c r="G58" s="10">
-        <v>147145</v>
+        <v>151969</v>
       </c>
       <c r="H58" s="10">
-        <v>146884</v>
+        <v>151734</v>
       </c>
       <c r="I58" s="10">
-        <v>166098</v>
+        <v>168685</v>
       </c>
       <c r="J58" s="10">
-        <v>159332</v>
+        <v>164266</v>
       </c>
       <c r="K58" s="10">
-        <v>143172</v>
+        <v>148127</v>
       </c>
       <c r="L58" s="35">
-        <v>425833</v>
+        <v>438415</v>
       </c>
       <c r="N58" s="39" t="s">
         <v>10</v>
       </c>
       <c r="O58" s="34">
-        <v>343810</v>
+        <v>349728</v>
       </c>
       <c r="P58" s="34">
-        <v>402907</v>
+        <v>409255</v>
       </c>
       <c r="Q58" s="34">
-        <v>262748</v>
-[...1 lines deleted...]
-      <c r="R58" s="44" t="s">
+        <v>269527</v>
+      </c>
+      <c r="R58" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S58" s="35">
-        <v>318355</v>
+        <v>323581</v>
       </c>
       <c r="T58" s="35">
-        <v>361627</v>
+        <v>367434</v>
       </c>
       <c r="U58" s="35">
-        <v>253869</v>
+        <v>259520</v>
       </c>
       <c r="V58" s="35">
-        <v>375667</v>
+        <v>392391</v>
       </c>
     </row>
     <row r="59" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="38"/>
       <c r="B59" s="34"/>
       <c r="C59" s="34"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
       <c r="G59" s="10"/>
       <c r="H59" s="10"/>
       <c r="I59" s="10"/>
       <c r="J59" s="10"/>
       <c r="K59" s="10"/>
       <c r="L59" s="35"/>
       <c r="N59" s="38"/>
       <c r="O59" s="34"/>
       <c r="P59" s="34"/>
       <c r="Q59" s="34"/>
       <c r="R59" s="35"/>
       <c r="S59" s="35"/>
       <c r="T59" s="35"/>
       <c r="U59" s="35"/>
       <c r="V59" s="35"/>
     </row>
     <row r="60" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="34">
-        <v>320157</v>
+        <v>325682</v>
       </c>
       <c r="C60" s="34">
-        <v>320032</v>
+        <v>325550</v>
       </c>
       <c r="D60" s="35">
-        <v>363646</v>
+        <v>369777</v>
       </c>
       <c r="E60" s="35">
-        <v>255137</v>
+        <v>261048</v>
       </c>
       <c r="F60" s="35">
-        <v>377420</v>
+        <v>393721</v>
       </c>
       <c r="G60" s="10">
-        <v>147701</v>
+        <v>152667</v>
       </c>
       <c r="H60" s="10">
-        <v>147433</v>
+        <v>152438</v>
       </c>
       <c r="I60" s="10">
-        <v>167083</v>
+        <v>168967</v>
       </c>
       <c r="J60" s="10">
-        <v>159842</v>
+        <v>165181</v>
       </c>
       <c r="K60" s="10">
-        <v>143745</v>
+        <v>148742</v>
       </c>
       <c r="L60" s="35">
-        <v>424000</v>
+        <v>436931</v>
       </c>
       <c r="N60" s="39" t="s">
         <v>11</v>
       </c>
       <c r="O60" s="34">
-        <v>347405</v>
+        <v>355251</v>
       </c>
       <c r="P60" s="34">
-        <v>407040</v>
+        <v>415025</v>
       </c>
       <c r="Q60" s="34">
-        <v>265605</v>
-[...1 lines deleted...]
-      <c r="R60" s="44" t="s">
+        <v>274631</v>
+      </c>
+      <c r="R60" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S60" s="35">
-        <v>319952</v>
+        <v>325465</v>
       </c>
       <c r="T60" s="35">
-        <v>363522</v>
+        <v>369651</v>
       </c>
       <c r="U60" s="35">
-        <v>255104</v>
+        <v>261007</v>
       </c>
       <c r="V60" s="35">
-        <v>377980</v>
+        <v>394371</v>
       </c>
     </row>
     <row r="61" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="34">
-        <v>321377</v>
+        <v>326933</v>
       </c>
       <c r="C61" s="34">
-        <v>321250</v>
+        <v>326799</v>
       </c>
       <c r="D61" s="35">
-        <v>365067</v>
+        <v>371258</v>
       </c>
       <c r="E61" s="35">
-        <v>256077</v>
+        <v>262006</v>
       </c>
       <c r="F61" s="35">
-        <v>379265</v>
+        <v>394818</v>
       </c>
       <c r="G61" s="10">
-        <v>148459</v>
+        <v>153268</v>
       </c>
       <c r="H61" s="10">
-        <v>148197</v>
+        <v>153037</v>
       </c>
       <c r="I61" s="10">
-        <v>167361</v>
+        <v>169565</v>
       </c>
       <c r="J61" s="10">
-        <v>160302</v>
+        <v>165541</v>
       </c>
       <c r="K61" s="10">
-        <v>144600</v>
+        <v>149424</v>
       </c>
       <c r="L61" s="35">
-        <v>425441</v>
+        <v>438178</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>0</v>
       </c>
       <c r="O61" s="34">
-        <v>347987</v>
+        <v>355865</v>
       </c>
       <c r="P61" s="34">
-        <v>407633</v>
+        <v>415596</v>
       </c>
       <c r="Q61" s="34">
-        <v>266015</v>
-[...1 lines deleted...]
-      <c r="R61" s="44" t="s">
+        <v>275228</v>
+      </c>
+      <c r="R61" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S61" s="35">
-        <v>321172</v>
+        <v>326716</v>
       </c>
       <c r="T61" s="35">
-        <v>364946</v>
+        <v>371136</v>
       </c>
       <c r="U61" s="35">
-        <v>256046</v>
+        <v>261966</v>
       </c>
       <c r="V61" s="35">
-        <v>379833</v>
+        <v>395474</v>
       </c>
     </row>
     <row r="62" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="34">
-        <v>325895</v>
+        <v>332198</v>
       </c>
       <c r="C62" s="34">
-        <v>325762</v>
+        <v>332062</v>
       </c>
       <c r="D62" s="35">
-        <v>369893</v>
+        <v>376721</v>
       </c>
       <c r="E62" s="35">
-        <v>260203</v>
+        <v>267095</v>
       </c>
       <c r="F62" s="35">
-        <v>390326</v>
+        <v>397112</v>
       </c>
       <c r="G62" s="10">
-        <v>151607</v>
+        <v>156200</v>
       </c>
       <c r="H62" s="10">
-        <v>151332</v>
+        <v>155955</v>
       </c>
       <c r="I62" s="10">
-        <v>171613</v>
+        <v>173406</v>
       </c>
       <c r="J62" s="10">
-        <v>163823</v>
+        <v>168762</v>
       </c>
       <c r="K62" s="10">
-        <v>147635</v>
+        <v>152285</v>
       </c>
       <c r="L62" s="35">
-        <v>434519</v>
+        <v>444639</v>
       </c>
       <c r="N62" s="39" t="s">
         <v>1</v>
       </c>
       <c r="O62" s="34">
-        <v>352905</v>
+        <v>362179</v>
       </c>
       <c r="P62" s="34">
-        <v>412723</v>
+        <v>421787</v>
       </c>
       <c r="Q62" s="34">
-        <v>270616</v>
-[...1 lines deleted...]
-      <c r="R62" s="44" t="s">
+        <v>281651</v>
+      </c>
+      <c r="R62" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S62" s="35">
-        <v>325682</v>
+        <v>331976</v>
       </c>
       <c r="T62" s="35">
-        <v>369772</v>
+        <v>376597</v>
       </c>
       <c r="U62" s="35">
-        <v>260171</v>
+        <v>267051</v>
       </c>
       <c r="V62" s="35">
-        <v>390953</v>
+        <v>397779</v>
       </c>
     </row>
     <row r="63" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="39"/>
       <c r="B63" s="34"/>
       <c r="C63" s="34"/>
       <c r="D63" s="35"/>
       <c r="E63" s="35"/>
       <c r="F63" s="35"/>
       <c r="G63" s="10"/>
       <c r="H63" s="10"/>
       <c r="I63" s="10"/>
       <c r="J63" s="10"/>
       <c r="K63" s="10"/>
       <c r="L63" s="35"/>
       <c r="N63" s="39"/>
       <c r="O63" s="34"/>
       <c r="P63" s="34"/>
       <c r="Q63" s="34"/>
       <c r="R63" s="35"/>
       <c r="S63" s="35"/>
       <c r="T63" s="35"/>
       <c r="U63" s="35"/>
       <c r="V63" s="35"/>
     </row>
@@ -4136,456 +4132,456 @@
       <c r="C64" s="34"/>
       <c r="D64" s="35"/>
       <c r="E64" s="35"/>
       <c r="F64" s="35"/>
       <c r="G64" s="10"/>
       <c r="H64" s="10"/>
       <c r="I64" s="10"/>
       <c r="J64" s="10"/>
       <c r="K64" s="10"/>
       <c r="L64" s="35"/>
       <c r="N64" s="38"/>
       <c r="O64" s="34"/>
       <c r="P64" s="34"/>
       <c r="Q64" s="34"/>
       <c r="R64" s="35"/>
       <c r="S64" s="35"/>
       <c r="T64" s="35"/>
       <c r="U64" s="35"/>
       <c r="V64" s="35"/>
     </row>
     <row r="65" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="34">
-        <v>326017</v>
+        <v>331883</v>
       </c>
       <c r="C65" s="34">
-        <v>325883</v>
+        <v>331745</v>
       </c>
       <c r="D65" s="35">
-        <v>370101</v>
+        <v>376783</v>
       </c>
       <c r="E65" s="35">
-        <v>260293</v>
+        <v>266589</v>
       </c>
       <c r="F65" s="35">
-        <v>390647</v>
+        <v>398050</v>
       </c>
       <c r="G65" s="10">
-        <v>151280</v>
+        <v>154296</v>
       </c>
       <c r="H65" s="10">
-        <v>151005</v>
+        <v>154090</v>
       </c>
       <c r="I65" s="10">
-        <v>171415</v>
+        <v>173384</v>
       </c>
       <c r="J65" s="10">
-        <v>163404</v>
+        <v>166855</v>
       </c>
       <c r="K65" s="10">
-        <v>147360</v>
+        <v>150426</v>
       </c>
       <c r="L65" s="35">
-        <v>435390</v>
+        <v>445100</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>12</v>
       </c>
       <c r="O65" s="34">
-        <v>353465</v>
+        <v>360811</v>
       </c>
       <c r="P65" s="34">
-        <v>413549</v>
+        <v>421006</v>
       </c>
       <c r="Q65" s="34">
-        <v>270837</v>
-[...1 lines deleted...]
-      <c r="R65" s="44" t="s">
+        <v>280457</v>
+      </c>
+      <c r="R65" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S65" s="35">
-        <v>325802</v>
+        <v>331664</v>
       </c>
       <c r="T65" s="35">
-        <v>369979</v>
+        <v>376663</v>
       </c>
       <c r="U65" s="35">
-        <v>260261</v>
+        <v>266548</v>
       </c>
       <c r="V65" s="35">
-        <v>391275</v>
+        <v>398725</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="34">
-        <v>325894</v>
+        <v>331726</v>
       </c>
       <c r="C66" s="34">
-        <v>325760</v>
+        <v>331589</v>
       </c>
       <c r="D66" s="35">
-        <v>369992</v>
+        <v>376673</v>
       </c>
       <c r="E66" s="35">
-        <v>260232</v>
+        <v>266481</v>
       </c>
       <c r="F66" s="35">
-        <v>390449</v>
+        <v>397875</v>
       </c>
       <c r="G66" s="10">
-        <v>151236</v>
+        <v>154101</v>
       </c>
       <c r="H66" s="10">
-        <v>150968</v>
+        <v>153896</v>
       </c>
       <c r="I66" s="10">
-        <v>170805</v>
+        <v>173007</v>
       </c>
       <c r="J66" s="10">
-        <v>163332</v>
+        <v>166581</v>
       </c>
       <c r="K66" s="10">
-        <v>147338</v>
+        <v>150265</v>
       </c>
       <c r="L66" s="35">
-        <v>435904</v>
+        <v>445303</v>
       </c>
       <c r="N66" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O66" s="34">
-        <v>353570</v>
+        <v>362345</v>
       </c>
       <c r="P66" s="34">
-        <v>413727</v>
+        <v>422458</v>
       </c>
       <c r="Q66" s="34">
-        <v>270892</v>
-[...1 lines deleted...]
-      <c r="R66" s="44" t="s">
+        <v>281605</v>
+      </c>
+      <c r="R66" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S66" s="35">
-        <v>325679</v>
+        <v>331503</v>
       </c>
       <c r="T66" s="35">
-        <v>369870</v>
+        <v>376548</v>
       </c>
       <c r="U66" s="35">
-        <v>260200</v>
+        <v>266437</v>
       </c>
       <c r="V66" s="35">
-        <v>391077</v>
+        <v>398549</v>
       </c>
     </row>
     <row r="67" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B67" s="34">
-        <v>325832</v>
+        <v>331565</v>
       </c>
       <c r="C67" s="34">
-        <v>325701</v>
+        <v>331431</v>
       </c>
       <c r="D67" s="35">
-        <v>369991</v>
+        <v>376570</v>
       </c>
       <c r="E67" s="35">
-        <v>260185</v>
+        <v>266362</v>
       </c>
       <c r="F67" s="35">
-        <v>391097</v>
+        <v>399195</v>
       </c>
       <c r="G67" s="10">
-        <v>151140</v>
+        <v>153894</v>
       </c>
       <c r="H67" s="10">
-        <v>150878</v>
+        <v>153693</v>
       </c>
       <c r="I67" s="10">
-        <v>170307</v>
+        <v>172547</v>
       </c>
       <c r="J67" s="10">
-        <v>163283</v>
+        <v>166404</v>
       </c>
       <c r="K67" s="10">
-        <v>147242</v>
+        <v>150063</v>
       </c>
       <c r="L67" s="35">
-        <v>435234</v>
+        <v>443970</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>3</v>
       </c>
       <c r="O67" s="34">
-        <v>353658</v>
+        <v>362536</v>
       </c>
       <c r="P67" s="34">
-        <v>413837</v>
+        <v>422656</v>
       </c>
       <c r="Q67" s="34">
-        <v>270960</v>
-[...1 lines deleted...]
-      <c r="R67" s="44" t="s">
+        <v>281744</v>
+      </c>
+      <c r="R67" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S67" s="35">
-        <v>325621</v>
+        <v>331344</v>
       </c>
       <c r="T67" s="35">
-        <v>369868</v>
+        <v>376445</v>
       </c>
       <c r="U67" s="35">
-        <v>260153</v>
+        <v>266317</v>
       </c>
       <c r="V67" s="35">
-        <v>391731</v>
+        <v>399883</v>
       </c>
     </row>
     <row r="68" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="38"/>
       <c r="B68" s="34"/>
       <c r="C68" s="34"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="35"/>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="10"/>
       <c r="L68" s="35"/>
       <c r="N68" s="38"/>
       <c r="O68" s="34"/>
       <c r="P68" s="34"/>
       <c r="Q68" s="34"/>
       <c r="R68" s="35"/>
       <c r="S68" s="35"/>
       <c r="T68" s="35"/>
       <c r="U68" s="35"/>
       <c r="V68" s="35"/>
     </row>
     <row r="69" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B69" s="34">
-        <v>326001</v>
+        <v>331667</v>
       </c>
       <c r="C69" s="34">
-        <v>325870</v>
+        <v>331535</v>
       </c>
       <c r="D69" s="35">
-        <v>370216</v>
+        <v>376758</v>
       </c>
       <c r="E69" s="35">
-        <v>260336</v>
+        <v>266448</v>
       </c>
       <c r="F69" s="35">
-        <v>391317</v>
+        <v>399853</v>
       </c>
       <c r="G69" s="10">
-        <v>151277</v>
+        <v>153936</v>
       </c>
       <c r="H69" s="10">
-        <v>151012</v>
+        <v>153741</v>
       </c>
       <c r="I69" s="10">
-        <v>170678</v>
+        <v>171736</v>
       </c>
       <c r="J69" s="10">
-        <v>163499</v>
+        <v>166517</v>
       </c>
       <c r="K69" s="10">
-        <v>147374</v>
+        <v>150116</v>
       </c>
       <c r="L69" s="35">
-        <v>435165</v>
+        <v>442586</v>
       </c>
       <c r="N69" s="39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O69" s="34">
-        <v>354272</v>
+        <v>363316</v>
       </c>
       <c r="P69" s="34">
-        <v>414550</v>
+        <v>423600</v>
       </c>
       <c r="Q69" s="34">
-        <v>271337</v>
-[...1 lines deleted...]
-      <c r="R69" s="44" t="s">
+        <v>282242</v>
+      </c>
+      <c r="R69" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S69" s="35">
-        <v>325789</v>
+        <v>331447</v>
       </c>
       <c r="T69" s="35">
-        <v>370092</v>
+        <v>376630</v>
       </c>
       <c r="U69" s="35">
-        <v>260303</v>
+        <v>266402</v>
       </c>
       <c r="V69" s="35">
-        <v>391950</v>
+        <v>400545</v>
       </c>
     </row>
     <row r="70" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="34">
-        <v>326179</v>
+        <v>331918</v>
       </c>
       <c r="C70" s="34">
-        <v>326048</v>
+        <v>331787</v>
       </c>
       <c r="D70" s="35">
-        <v>370339</v>
+        <v>376949</v>
       </c>
       <c r="E70" s="35">
-        <v>260642</v>
+        <v>266839</v>
       </c>
       <c r="F70" s="35">
-        <v>391287</v>
+        <v>400514</v>
       </c>
       <c r="G70" s="10">
-        <v>152164</v>
+        <v>154869</v>
       </c>
       <c r="H70" s="10">
-        <v>151916</v>
+        <v>154680</v>
       </c>
       <c r="I70" s="10">
-        <v>170438</v>
+        <v>172170</v>
       </c>
       <c r="J70" s="10">
-        <v>164301</v>
+        <v>167408</v>
       </c>
       <c r="K70" s="10">
-        <v>148302</v>
+        <v>151074</v>
       </c>
       <c r="L70" s="35">
-        <v>435180</v>
+        <v>442313</v>
       </c>
       <c r="N70" s="39" t="s">
         <v>13</v>
       </c>
       <c r="O70" s="34">
-        <v>354532</v>
+        <v>363600</v>
       </c>
       <c r="P70" s="34">
-        <v>414841</v>
+        <v>423909</v>
       </c>
       <c r="Q70" s="34">
-        <v>271493</v>
-[...1 lines deleted...]
-      <c r="R70" s="44" t="s">
+        <v>282486</v>
+      </c>
+      <c r="R70" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S70" s="35">
-        <v>325966</v>
+        <v>331698</v>
       </c>
       <c r="T70" s="35">
-        <v>370215</v>
+        <v>376822</v>
       </c>
       <c r="U70" s="35">
-        <v>260609</v>
+        <v>266793</v>
       </c>
       <c r="V70" s="35">
-        <v>391920</v>
+        <v>401212</v>
       </c>
     </row>
     <row r="71" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="34">
-        <v>326159</v>
+        <v>331936</v>
       </c>
       <c r="C71" s="34">
-        <v>326027</v>
+        <v>331803</v>
       </c>
       <c r="D71" s="35">
-        <v>370279</v>
+        <v>376922</v>
       </c>
       <c r="E71" s="35">
-        <v>260712</v>
+        <v>266974</v>
       </c>
       <c r="F71" s="35">
-        <v>391414</v>
+        <v>400132</v>
       </c>
       <c r="G71" s="10">
-        <v>152267</v>
+        <v>155125</v>
       </c>
       <c r="H71" s="10">
-        <v>152019</v>
+        <v>154940</v>
       </c>
       <c r="I71" s="10">
-        <v>170515</v>
+        <v>172100</v>
       </c>
       <c r="J71" s="10">
-        <v>164347</v>
+        <v>167549</v>
       </c>
       <c r="K71" s="10">
-        <v>148448</v>
+        <v>151381</v>
       </c>
       <c r="L71" s="35">
-        <v>435797</v>
+        <v>442860</v>
       </c>
       <c r="N71" s="39" t="s">
         <v>14</v>
       </c>
       <c r="O71" s="34">
-        <v>354567</v>
+        <v>363667</v>
       </c>
       <c r="P71" s="34">
-        <v>414870</v>
+        <v>424005</v>
       </c>
       <c r="Q71" s="34">
-        <v>271527</v>
-[...1 lines deleted...]
-      <c r="R71" s="44" t="s">
+        <v>282533</v>
+      </c>
+      <c r="R71" s="72" t="s">
         <v>49</v>
       </c>
       <c r="S71" s="35">
-        <v>325945</v>
+        <v>331714</v>
       </c>
       <c r="T71" s="35">
-        <v>370155</v>
+        <v>376795</v>
       </c>
       <c r="U71" s="35">
-        <v>260680</v>
+        <v>266929</v>
       </c>
       <c r="V71" s="35">
-        <v>392050</v>
+        <v>400829</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="1" customFormat="1" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A72" s="40"/>
       <c r="B72" s="12"/>
       <c r="C72" s="12"/>
       <c r="D72" s="12"/>
       <c r="E72" s="12"/>
       <c r="F72" s="12"/>
       <c r="G72" s="12"/>
       <c r="H72" s="12"/>
       <c r="I72" s="12"/>
       <c r="J72" s="12"/>
       <c r="K72" s="12"/>
       <c r="L72" s="12"/>
       <c r="M72" s="28"/>
       <c r="N72" s="40"/>
       <c r="O72" s="29"/>
       <c r="P72" s="12"/>
       <c r="Q72" s="12"/>
       <c r="R72" s="12"/>
       <c r="S72" s="12"/>
       <c r="T72" s="12"/>
       <c r="U72" s="12"/>
       <c r="V72" s="12"/>