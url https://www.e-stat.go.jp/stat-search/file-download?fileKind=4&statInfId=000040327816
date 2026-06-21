--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,85 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD5E8A64-B380-43BA-B39D-108330C18BE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7680"/>
+    <workbookView xWindow="4560" yWindow="1010" windowWidth="19900" windowHeight="20590" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="24-41-3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK" localSheetId="0">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-41-3'!$A$1:$F$58</definedName>
     <definedName name="SISETSUMEI" localSheetId="0">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN" localSheetId="0">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO" localSheetId="0">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913" calcMode="manual"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>第３表 条項別 租税特別措置法による登録免許税の軽減件数及び納付額</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウコウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ベツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ソゼイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ソチホウ</t>
     </rPh>
@@ -309,61 +299,61 @@
   </si>
   <si>
     <t>第80条第3項第2号</t>
     <phoneticPr fontId="39"/>
   </si>
   <si>
     <t>第80条の3第1号</t>
     <phoneticPr fontId="39"/>
   </si>
   <si>
     <t>※</t>
     <phoneticPr fontId="39"/>
   </si>
   <si>
     <t>第83条の2の2第1項</t>
     <phoneticPr fontId="39"/>
   </si>
   <si>
     <t>第83条の2の2第3項</t>
     <phoneticPr fontId="39"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,###,###\ ;;\-\ "/>
     <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1161,239 +1151,236 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="17" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="17" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="25" fillId="0" borderId="22" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="22" fillId="0" borderId="23" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="22" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="23" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="22" fillId="0" borderId="24" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="24" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="23" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="22" fillId="0" borderId="22" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="22" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="13" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="14" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="15" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="16" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="14" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="17" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="18" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="19" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="20" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="21" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="19" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="22" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...2 lines deleted...]
-    <cellStyle name="標準_SRY0088_01_SR_年報_雛形SRY0088" xfId="63"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="標準_SRY0088" xfId="62" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="標準_SRY0088_01_SR_年報_雛形SRY0088" xfId="63" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
     <cellStyle name="良い" xfId="64" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1618,775 +1605,767 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="6" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="E16" sqref="E16"/>
+      <selection pane="bottomRight" activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="12" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="10.83203125" style="12"/>
+    <col min="1" max="1" width="2.875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="28.875" style="12" customWidth="1"/>
+    <col min="3" max="3" width="2.875" style="12" customWidth="1"/>
+    <col min="4" max="4" width="28.875" style="12" customWidth="1"/>
+    <col min="5" max="5" width="30.875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="10.875" style="12"/>
+    <col min="7" max="7" width="16.875" style="12" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="10.875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.5">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:6" ht="13" x14ac:dyDescent="0.15">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...17 lines deleted...]
-      <c r="E3" s="19" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="13"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="D3" s="15"/>
+      <c r="E3" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="17" customFormat="1" ht="12" customHeight="1" thickTop="1">
-[...8 lines deleted...]
-      <c r="B5" s="25" t="s">
+    <row r="4" spans="1:6" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="21"/>
+      <c r="B5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="26"/>
-      <c r="D5" s="27" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="25" t="s">
+      <c r="E5" s="22" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="17" customFormat="1" ht="12" customHeight="1">
-[...13 lines deleted...]
-    <row r="8" spans="1:6" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="6" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
+    </row>
+    <row r="7" spans="1:6" ht="7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="30"/>
+    </row>
+    <row r="8" spans="1:6" s="4" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="1"/>
       <c r="B8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="3">
         <v>2125013</v>
       </c>
       <c r="E8" s="4">
         <v>237933225700</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="9" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="8"/>
       <c r="B9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="9">
         <v>1179115</v>
       </c>
       <c r="E9" s="10">
         <v>208413910100</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="10" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="8"/>
       <c r="B10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="9">
         <v>3995</v>
       </c>
       <c r="E10" s="10">
         <v>1852084300</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="11" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="8"/>
       <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9">
         <v>504</v>
       </c>
       <c r="E11" s="10">
         <v>51408100</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="12" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="8"/>
       <c r="B12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="9">
         <v>66</v>
       </c>
       <c r="E12" s="10">
         <v>41954600</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="13" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8"/>
       <c r="B13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="9">
         <v>97</v>
       </c>
       <c r="E13" s="10">
         <v>14521700</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="14" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="8"/>
       <c r="B14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="9">
         <v>227427</v>
       </c>
       <c r="E14" s="10">
         <v>4095908000</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="15" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8"/>
       <c r="B15" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="9">
         <v>119580</v>
       </c>
       <c r="E15" s="10">
         <v>3702005300</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="16" spans="1:6" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8"/>
       <c r="B16" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="9">
         <v>109901</v>
       </c>
       <c r="E16" s="10">
         <v>1306849200</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="17" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8"/>
       <c r="B17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="9">
         <v>1365</v>
       </c>
       <c r="E17" s="10">
         <v>26846200</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="18" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8"/>
       <c r="B18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="9">
         <v>7111</v>
       </c>
       <c r="E18" s="10">
         <v>164611100</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="19" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="8"/>
       <c r="B19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="9">
         <v>131</v>
       </c>
       <c r="E19" s="10">
         <v>2101300</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="20" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8"/>
       <c r="B20" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="9">
         <v>3399</v>
       </c>
       <c r="E20" s="10">
         <v>55767800</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="21" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="8"/>
       <c r="B21" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="9">
         <v>224929</v>
       </c>
       <c r="E21" s="10">
         <v>7780867400</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="22" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8"/>
       <c r="B22" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="9">
         <v>177957</v>
       </c>
       <c r="E22" s="10">
         <v>6220837900</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="23" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8"/>
       <c r="B23" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="9">
         <v>166</v>
       </c>
       <c r="E23" s="10">
         <v>5672600</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="24" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8"/>
       <c r="B24" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="9">
         <v>19542</v>
       </c>
       <c r="E24" s="10">
         <v>637480600</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="25" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8"/>
       <c r="B25" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="9">
         <v>13220</v>
       </c>
       <c r="E25" s="10">
         <v>75679500</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="26" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="8"/>
       <c r="B26" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="9">
         <v>2521</v>
       </c>
       <c r="E26" s="10">
         <v>17551200</v>
       </c>
     </row>
-    <row r="27" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="27" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8"/>
       <c r="B27" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="9">
         <v>1653</v>
       </c>
       <c r="E27" s="10">
         <v>60562800</v>
       </c>
     </row>
-    <row r="28" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="28" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8"/>
       <c r="B28" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="9">
         <v>3956</v>
       </c>
       <c r="E28" s="10">
         <v>208269000</v>
       </c>
     </row>
-    <row r="29" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="29" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8"/>
       <c r="B29" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="9">
         <v>11</v>
       </c>
       <c r="E29" s="10">
         <v>544400</v>
       </c>
     </row>
-    <row r="30" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="30" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8"/>
       <c r="B30" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="9">
         <v>8</v>
       </c>
       <c r="E30" s="10">
         <v>303900</v>
       </c>
     </row>
-    <row r="31" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="31" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="8"/>
       <c r="B31" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="9">
         <v>1</v>
       </c>
       <c r="E31" s="10">
         <v>54000</v>
       </c>
     </row>
-    <row r="32" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="32" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="8"/>
       <c r="B32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="9">
         <v>3</v>
       </c>
       <c r="E32" s="10">
         <v>40250000</v>
       </c>
     </row>
-    <row r="33" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="33" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8"/>
       <c r="B33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="9">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2500000</v>
       </c>
     </row>
-    <row r="34" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="34" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8"/>
       <c r="B34" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="9">
         <v>2</v>
       </c>
       <c r="E34" s="10">
         <v>1011500</v>
       </c>
     </row>
-    <row r="35" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="35" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="8"/>
       <c r="B35" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="9">
         <v>15</v>
       </c>
       <c r="E35" s="10">
         <v>7281100</v>
       </c>
     </row>
-    <row r="36" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="36" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="8"/>
       <c r="B36" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="9">
         <v>224</v>
       </c>
       <c r="E36" s="10">
         <v>947350900</v>
       </c>
     </row>
-    <row r="37" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="37" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8"/>
       <c r="B37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="9">
         <v>2656</v>
       </c>
       <c r="E37" s="10">
         <v>199216000</v>
       </c>
     </row>
-    <row r="38" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="38" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="8"/>
       <c r="B38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="9">
         <v>694</v>
       </c>
       <c r="E38" s="10">
-        <f>20866500-45000</f>
         <v>20821500</v>
       </c>
     </row>
-    <row r="39" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="39" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="9">
         <v>2</v>
       </c>
       <c r="E39" s="10">
         <v>53700</v>
       </c>
     </row>
-    <row r="40" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="40" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="8"/>
       <c r="B40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="9">
         <v>3</v>
       </c>
       <c r="E40" s="10">
         <v>62900</v>
       </c>
     </row>
-    <row r="41" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="41" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="8"/>
       <c r="B41" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="10">
         <v>40600</v>
       </c>
     </row>
-    <row r="42" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="42" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="8"/>
       <c r="B42" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="9">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>16782200</v>
       </c>
     </row>
-    <row r="43" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="43" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="8"/>
       <c r="B43" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="9">
         <v>1</v>
       </c>
       <c r="E43" s="10">
         <v>12148200</v>
       </c>
     </row>
-    <row r="44" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="44" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="8"/>
       <c r="B44" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="9">
         <v>1</v>
       </c>
       <c r="E44" s="10">
         <v>2647000</v>
       </c>
     </row>
-    <row r="45" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="45" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="8"/>
       <c r="B45" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="9">
         <v>2</v>
       </c>
       <c r="E45" s="10">
         <v>23400000</v>
       </c>
     </row>
-    <row r="46" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="46" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="8"/>
       <c r="B46" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="9">
         <v>16</v>
       </c>
       <c r="E46" s="10">
         <v>83155400</v>
       </c>
     </row>
-    <row r="47" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="47" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="8"/>
       <c r="B47" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="9">
         <v>4</v>
       </c>
       <c r="E47" s="10">
         <v>14967800</v>
       </c>
     </row>
-    <row r="48" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="48" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="8"/>
       <c r="B48" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="9">
-        <f>130+1</f>
         <v>131</v>
       </c>
       <c r="E48" s="10">
-        <f>1023312500+1193700</f>
         <v>1024506200</v>
       </c>
     </row>
-    <row r="49" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="49" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="8"/>
       <c r="B49" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="9">
         <v>2</v>
       </c>
       <c r="E49" s="10">
         <v>34374600</v>
       </c>
     </row>
-    <row r="50" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="50" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="8"/>
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="9">
-        <f>58+1</f>
         <v>59</v>
       </c>
       <c r="E50" s="10">
-        <f>523095400+5976800</f>
         <v>529072200</v>
       </c>
     </row>
-    <row r="51" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="51" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="8"/>
       <c r="B51" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="9">
         <v>3</v>
       </c>
       <c r="E51" s="10">
         <v>53100700</v>
       </c>
     </row>
-    <row r="52" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="52" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="8"/>
       <c r="B52" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="9">
         <v>34</v>
       </c>
       <c r="E52" s="10">
         <v>2497700</v>
       </c>
     </row>
-    <row r="53" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="53" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="8"/>
       <c r="B53" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="9">
         <v>2670</v>
       </c>
       <c r="E53" s="10">
         <v>20025000</v>
       </c>
     </row>
-    <row r="54" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="54" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="8"/>
       <c r="B54" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="9">
         <v>21483</v>
       </c>
       <c r="E54" s="10">
         <v>161122500</v>
       </c>
     </row>
-    <row r="55" spans="1:5" s="34" customFormat="1" ht="14.1" customHeight="1">
+    <row r="55" spans="1:5" s="31" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="8"/>
       <c r="B55" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="9">
         <v>349</v>
       </c>
       <c r="E55" s="10">
         <v>1047000</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="6.95" customHeight="1">
+    <row r="56" spans="1:5" ht="7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="7"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="6"/>
       <c r="E56" s="7"/>
     </row>
-    <row r="57" spans="1:5" ht="6.95" customHeight="1"/>
-    <row r="58" spans="1:5">
+    <row r="57" spans="1:5" ht="7" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.15">
       <c r="A58" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
   </mergeCells>
   <phoneticPr fontId="39"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>