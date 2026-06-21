--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,1037 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{234A3B16-DDFA-46A6-8A23-4F2634A42E79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7680"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="19900" windowHeight="20590" xr2:uid="{DBF20106-2979-4EDF-8747-A83F93862F44}"/>
   </bookViews>
   <sheets>
     <sheet name="24-41-6" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'24-41-6'!$A$1:$H$70</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="114210" calcMode="manual"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="70">
   <si>
-    <t>総          数</t>
+    <t>第６表　法務局及び地方法務局管内別・種類別　登記等手数料の納付額</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ホウムキョク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ホウムキョク</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>カンナイベツ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シュルイベツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トウキ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>テスウリョウ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ノウフガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(単位　千円)</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>セン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>法務局　　　　　　　地方法務局　　　　　　管内</t>
     <rPh sb="0" eb="3">
       <t>ホウムキョク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>チホウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ホウムキョク</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カンナイ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>総額</t>
     <rPh sb="0" eb="2">
       <t>ソウガク</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>登記事項証明書の　　　交付等</t>
     <rPh sb="0" eb="2">
       <t>トウキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウフ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>成年後見登記　　　　の嘱託</t>
     <rPh sb="0" eb="2">
       <t>セイネン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウケン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トウキ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ショクタク</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>筆界特定の申請</t>
     <rPh sb="0" eb="1">
       <t>ヒツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>確定日付の付与</t>
     <rPh sb="0" eb="2">
       <t>カクテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒヅケ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>フヨ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>抵当証券の交付の申請</t>
     <rPh sb="0" eb="2">
       <t>テイトウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウケン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コウフ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シンセイ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...39 lines deleted...]
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>総          数</t>
+  </si>
+  <si>
+    <t>札幌法務局管内</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>札幌</t>
+  </si>
+  <si>
+    <t>函館</t>
+  </si>
+  <si>
+    <t>旭川</t>
+  </si>
+  <si>
+    <t>釧路</t>
+  </si>
+  <si>
+    <t>仙台法務局管内</t>
+  </si>
+  <si>
+    <t>仙台</t>
+  </si>
+  <si>
+    <t>青森</t>
+  </si>
+  <si>
+    <t>盛岡</t>
+  </si>
+  <si>
+    <t>秋田</t>
+  </si>
+  <si>
+    <t>山形</t>
+  </si>
+  <si>
+    <t>福島</t>
+  </si>
+  <si>
+    <t>東京法務局管内</t>
+  </si>
+  <si>
+    <t>東京</t>
+  </si>
+  <si>
+    <t>水戸</t>
+  </si>
+  <si>
+    <t>宇都宮</t>
+  </si>
+  <si>
+    <t>前橋</t>
+  </si>
+  <si>
+    <t>さいたま</t>
+  </si>
+  <si>
+    <t>千葉</t>
+  </si>
+  <si>
+    <t>横浜</t>
+  </si>
+  <si>
+    <t>新潟</t>
+  </si>
+  <si>
+    <t>甲府</t>
+  </si>
+  <si>
+    <t>長野</t>
+  </si>
+  <si>
+    <t>静岡</t>
+  </si>
+  <si>
+    <t>名古屋法務局管内</t>
+  </si>
+  <si>
+    <t>名古屋</t>
+  </si>
+  <si>
+    <t>富山</t>
+  </si>
+  <si>
+    <t>金沢</t>
+  </si>
+  <si>
+    <t>福井</t>
+  </si>
+  <si>
+    <t>岐阜</t>
+  </si>
+  <si>
+    <t>津</t>
+  </si>
+  <si>
+    <t>大阪法務局管内</t>
+  </si>
+  <si>
+    <t>大阪</t>
+  </si>
+  <si>
+    <t>大津</t>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <t>神戸</t>
+  </si>
+  <si>
+    <t>奈良</t>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <t>広島法務局管内</t>
+  </si>
+  <si>
+    <t>広島</t>
+  </si>
+  <si>
+    <t>鳥取</t>
+  </si>
+  <si>
+    <t>松江</t>
+  </si>
+  <si>
+    <t>岡山</t>
+  </si>
+  <si>
+    <t>山口</t>
+  </si>
+  <si>
+    <t>高松法務局管内</t>
+  </si>
+  <si>
+    <t>高松</t>
+  </si>
+  <si>
+    <t>徳島</t>
+  </si>
+  <si>
+    <t>松山</t>
+  </si>
+  <si>
+    <t>高知</t>
+  </si>
+  <si>
+    <t>福岡法務局管内</t>
+  </si>
+  <si>
+    <t>福岡</t>
+  </si>
+  <si>
+    <t>佐賀</t>
+  </si>
+  <si>
+    <t>長崎</t>
+  </si>
+  <si>
+    <t>熊本</t>
+  </si>
+  <si>
+    <t>大分</t>
+  </si>
+  <si>
+    <t>宮崎</t>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <t>那覇</t>
   </si>
   <si>
     <t>(注)　この表の金額は千円未満を切り捨ててあるので、合計の金額と内訳の計は必ずしも一致しない。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キンガク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>センエン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ミマン</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>キリス</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>キンガク</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ウチワケ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ケイ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>カナラ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>イッチ</t>
     </rPh>
-    <phoneticPr fontId="24"/>
-[...176 lines deleted...]
-    <t>…</t>
+    <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...7 lines deleted...]
-    <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="176" formatCode="###,###,###;;\-"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...36 lines deleted...]
-      <sz val="8"/>
+      <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-    </font>
-[...82 lines deleted...]
-      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9.3000000000000007"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...62 lines deleted...]
-    </font>
   </fonts>
-  <fills count="26">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...120 lines deleted...]
-    </fill>
   </fills>
-  <borders count="28">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...142 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
@@ -1049,472 +649,196 @@
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-[...7 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="65">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="43">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...273 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="65">
-[...58 lines deleted...]
-    <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
+  <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...3 lines deleted...]
-    <cellStyle name="良い" xfId="64" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="標準_SRY0091" xfId="1" xr:uid="{2127937F-5D3D-49C7-AA62-D9BA1BFBEE09}"/>
+    <cellStyle name="標準_SRY0091_01_SR_年報_雛形SRY0091" xfId="2" xr:uid="{8610A1E1-157B-4BA5-B0B5-A03495E018BF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1755,1602 +1079,1530 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Sheet1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10282E82-66CA-4533-8C91-9E4BDA7716FA}">
   <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="J17" sqref="J17"/>
+      <selection pane="bottomRight" activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="15.33203125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="12" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="1" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="15.33203125" style="2"/>
+    <col min="1" max="1" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="0.6640625" style="1" customWidth="1"/>
+    <col min="4" max="8" width="13.9140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="10.25" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="17.25" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="22.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+      <c r="B3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="31"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="8"/>
+    </row>
+    <row r="5" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="9"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B6" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="1"/>
-[...27 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="C6" s="14"/>
+      <c r="D6" s="12">
+        <v>75669965</v>
+      </c>
+      <c r="E6" s="12">
+        <v>75478023</v>
+      </c>
+      <c r="F6" s="12">
+        <v>157886</v>
+      </c>
+      <c r="G6" s="12">
+        <v>16452</v>
+      </c>
+      <c r="H6" s="12">
+        <v>17602</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="15">
+        <v>2355493</v>
+      </c>
+      <c r="E7" s="15">
+        <v>2354249</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="15">
+        <v>151</v>
+      </c>
+      <c r="H7" s="15">
+        <v>1092</v>
+      </c>
+      <c r="I7" s="19"/>
+    </row>
+    <row r="8" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="20">
+        <v>1549473</v>
+      </c>
+      <c r="E8" s="20">
+        <v>1548877</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="20">
+        <v>134</v>
+      </c>
+      <c r="H8" s="20">
+        <v>461</v>
+      </c>
+      <c r="I8" s="19"/>
+    </row>
+    <row r="9" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B9" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="22"/>
+      <c r="D9" s="20">
+        <v>191249</v>
+      </c>
+      <c r="E9" s="20">
+        <v>191171</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="20">
+        <v>6</v>
+      </c>
+      <c r="H9" s="20">
+        <v>71</v>
+      </c>
+      <c r="I9" s="19"/>
+    </row>
+    <row r="10" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="22"/>
+      <c r="D10" s="20">
+        <v>258139</v>
+      </c>
+      <c r="E10" s="20">
+        <v>257890</v>
+      </c>
+      <c r="F10" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="20">
+        <v>9</v>
+      </c>
+      <c r="H10" s="20">
+        <v>238</v>
+      </c>
+      <c r="I10" s="19"/>
+    </row>
+    <row r="11" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B11" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="20">
+        <v>356631</v>
+      </c>
+      <c r="E11" s="20">
+        <v>356309</v>
+      </c>
+      <c r="F11" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>321</v>
+      </c>
+      <c r="I11" s="19"/>
+    </row>
+    <row r="12" spans="1:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="17"/>
+      <c r="D12" s="15">
+        <v>4069692</v>
+      </c>
+      <c r="E12" s="15">
+        <v>4067689</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="15">
+        <v>131</v>
+      </c>
+      <c r="H12" s="15">
+        <v>1871</v>
+      </c>
+      <c r="I12" s="19"/>
+    </row>
+    <row r="13" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="20">
+        <v>1222568</v>
+      </c>
+      <c r="E13" s="20">
+        <v>1221859</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="20">
+        <v>46</v>
+      </c>
+      <c r="H13" s="20">
+        <v>662</v>
+      </c>
+      <c r="I13" s="19"/>
+    </row>
+    <row r="14" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B14" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="20">
+        <v>493240</v>
+      </c>
+      <c r="E14" s="20">
+        <v>492979</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="20">
+        <v>0</v>
+      </c>
+      <c r="H14" s="20">
+        <v>260</v>
+      </c>
+      <c r="I14" s="19"/>
+    </row>
+    <row r="15" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B15" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="22"/>
+      <c r="D15" s="20">
+        <v>551470</v>
+      </c>
+      <c r="E15" s="20">
+        <v>551126</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="20">
+        <v>16</v>
+      </c>
+      <c r="H15" s="20">
+        <v>328</v>
+      </c>
+      <c r="I15" s="19"/>
+    </row>
+    <row r="16" spans="1:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B16" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="22"/>
+      <c r="D16" s="20">
+        <v>378351</v>
+      </c>
+      <c r="E16" s="20">
+        <v>377972</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="20">
+        <v>18</v>
+      </c>
+      <c r="H16" s="20">
+        <v>360</v>
+      </c>
+      <c r="I16" s="19"/>
+    </row>
+    <row r="17" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B17" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="22"/>
+      <c r="D17" s="20">
+        <v>422186</v>
+      </c>
+      <c r="E17" s="20">
+        <v>421974</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="20">
+        <v>20</v>
+      </c>
+      <c r="H17" s="20">
+        <v>192</v>
+      </c>
+      <c r="I17" s="19"/>
+    </row>
+    <row r="18" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B18" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="22"/>
+      <c r="D18" s="20">
+        <v>1001875</v>
+      </c>
+      <c r="E18" s="20">
+        <v>1001777</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="20">
+        <v>30</v>
+      </c>
+      <c r="H18" s="20">
+        <v>67</v>
+      </c>
+      <c r="I18" s="19"/>
+    </row>
+    <row r="19" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="15">
+        <v>36536356</v>
+      </c>
+      <c r="E19" s="15">
+        <v>36363959</v>
+      </c>
+      <c r="F19" s="18">
+        <v>157886</v>
+      </c>
+      <c r="G19" s="15">
+        <v>8686</v>
+      </c>
+      <c r="H19" s="15">
+        <v>5823</v>
+      </c>
+      <c r="I19" s="19"/>
+    </row>
+    <row r="20" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B20" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="22"/>
+      <c r="D20" s="20">
+        <v>15379410</v>
+      </c>
+      <c r="E20" s="20">
+        <v>15213647</v>
+      </c>
+      <c r="F20" s="23">
+        <v>157886</v>
+      </c>
+      <c r="G20" s="20">
+        <v>7214</v>
+      </c>
+      <c r="H20" s="20">
+        <v>661</v>
+      </c>
+      <c r="I20" s="19"/>
+    </row>
+    <row r="21" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="20">
+        <v>1587366</v>
+      </c>
+      <c r="E21" s="20">
+        <v>1586675</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="20">
+        <v>31</v>
+      </c>
+      <c r="H21" s="20">
+        <v>660</v>
+      </c>
+      <c r="I21" s="19"/>
+    </row>
+    <row r="22" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B22" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="22"/>
+      <c r="D22" s="20">
+        <v>1113419</v>
+      </c>
+      <c r="E22" s="20">
+        <v>1113114</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="20">
+        <v>29</v>
+      </c>
+      <c r="H22" s="20">
+        <v>275</v>
+      </c>
+      <c r="I22" s="19"/>
+    </row>
+    <row r="23" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B23" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="22"/>
+      <c r="D23" s="20">
+        <v>1086635</v>
+      </c>
+      <c r="E23" s="20">
+        <v>1086351</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="20">
+        <v>26</v>
+      </c>
+      <c r="H23" s="20">
+        <v>256</v>
+      </c>
+      <c r="I23" s="19"/>
+    </row>
+    <row r="24" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B24" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="20">
+        <v>3926048</v>
+      </c>
+      <c r="E24" s="20">
+        <v>3924817</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="20">
+        <v>266</v>
+      </c>
+      <c r="H24" s="20">
+        <v>964</v>
+      </c>
+      <c r="I24" s="19"/>
+    </row>
+    <row r="25" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="22"/>
+      <c r="D25" s="20">
+        <v>3461483</v>
+      </c>
+      <c r="E25" s="20">
+        <v>3460101</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="20">
+        <v>582</v>
+      </c>
+      <c r="H25" s="20">
+        <v>799</v>
+      </c>
+      <c r="I25" s="19"/>
+    </row>
+    <row r="26" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B26" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="20">
+        <v>5248416</v>
+      </c>
+      <c r="E26" s="20">
+        <v>5247353</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="20">
+        <v>400</v>
+      </c>
+      <c r="H26" s="20">
+        <v>662</v>
+      </c>
+      <c r="I26" s="19"/>
+    </row>
+    <row r="27" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="22"/>
+      <c r="D27" s="20">
+        <v>952760</v>
+      </c>
+      <c r="E27" s="20">
+        <v>952282</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="20">
+        <v>44</v>
+      </c>
+      <c r="H27" s="20">
+        <v>434</v>
+      </c>
+      <c r="I27" s="19"/>
+    </row>
+    <row r="28" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B28" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="20">
+        <v>509862</v>
+      </c>
+      <c r="E28" s="20">
+        <v>509768</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="20">
+        <v>9</v>
+      </c>
+      <c r="H28" s="20">
+        <v>84</v>
+      </c>
+      <c r="I28" s="19"/>
+    </row>
+    <row r="29" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="22"/>
+      <c r="D29" s="20">
+        <v>1201697</v>
+      </c>
+      <c r="E29" s="20">
+        <v>1201280</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="20">
+        <v>52</v>
+      </c>
+      <c r="H29" s="20">
+        <v>364</v>
+      </c>
+      <c r="I29" s="19"/>
+    </row>
+    <row r="30" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B30" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="22"/>
+      <c r="D30" s="20">
+        <v>2069256</v>
+      </c>
+      <c r="E30" s="20">
+        <v>2068566</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="20">
+        <v>29</v>
+      </c>
+      <c r="H30" s="20">
+        <v>660</v>
+      </c>
+      <c r="I30" s="19"/>
+    </row>
+    <row r="31" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="17"/>
+      <c r="D31" s="15">
+        <v>7813378</v>
+      </c>
+      <c r="E31" s="15">
+        <v>7811310</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="15">
+        <v>630</v>
+      </c>
+      <c r="H31" s="15">
+        <v>1437</v>
+      </c>
+      <c r="I31" s="19"/>
+    </row>
+    <row r="32" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B32" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="22"/>
+      <c r="D32" s="20">
+        <v>4462756</v>
+      </c>
+      <c r="E32" s="20">
+        <v>4461535</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="20">
+        <v>463</v>
+      </c>
+      <c r="H32" s="20">
+        <v>757</v>
+      </c>
+      <c r="I32" s="19"/>
+    </row>
+    <row r="33" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B33" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="22"/>
+      <c r="D33" s="20">
+        <v>472401</v>
+      </c>
+      <c r="E33" s="20">
+        <v>472239</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="20">
+        <v>9</v>
+      </c>
+      <c r="H33" s="20">
+        <v>152</v>
+      </c>
+      <c r="I33" s="19"/>
+    </row>
+    <row r="34" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B34" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="22"/>
+      <c r="D34" s="20">
+        <v>546313</v>
+      </c>
+      <c r="E34" s="20">
+        <v>546216</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="20">
+        <v>48</v>
+      </c>
+      <c r="H34" s="20">
+        <v>49</v>
+      </c>
+      <c r="I34" s="19"/>
+    </row>
+    <row r="35" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B35" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="22"/>
+      <c r="D35" s="20">
+        <v>343276</v>
+      </c>
+      <c r="E35" s="20">
+        <v>343163</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="20">
+        <v>18</v>
+      </c>
+      <c r="H35" s="20">
+        <v>94</v>
+      </c>
+      <c r="I35" s="19"/>
+    </row>
+    <row r="36" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B36" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="22"/>
+      <c r="D36" s="20">
+        <v>1033020</v>
+      </c>
+      <c r="E36" s="20">
+        <v>1032684</v>
+      </c>
+      <c r="F36" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="20">
+        <v>58</v>
+      </c>
+      <c r="H36" s="20">
+        <v>277</v>
+      </c>
+      <c r="I36" s="19"/>
+    </row>
+    <row r="37" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B37" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="22"/>
+      <c r="D37" s="20">
+        <v>955609</v>
+      </c>
+      <c r="E37" s="20">
+        <v>955470</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="20">
+        <v>32</v>
+      </c>
+      <c r="H37" s="20">
+        <v>105</v>
+      </c>
+      <c r="I37" s="19"/>
+    </row>
+    <row r="38" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="17"/>
+      <c r="D38" s="15">
+        <v>12373293</v>
+      </c>
+      <c r="E38" s="15">
+        <v>12366214</v>
+      </c>
+      <c r="F38" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="15">
+        <v>4745</v>
+      </c>
+      <c r="H38" s="15">
+        <v>2333</v>
+      </c>
+      <c r="I38" s="19"/>
+    </row>
+    <row r="39" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B39" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="22"/>
+      <c r="D39" s="20">
+        <v>6011448</v>
+      </c>
+      <c r="E39" s="20">
+        <v>6008479</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="20">
+        <v>2108</v>
+      </c>
+      <c r="H39" s="20">
+        <v>861</v>
+      </c>
+      <c r="I39" s="19"/>
+    </row>
+    <row r="40" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B40" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="22"/>
+      <c r="D40" s="20">
+        <v>831671</v>
+      </c>
+      <c r="E40" s="20">
+        <v>831435</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="20">
+        <v>115</v>
+      </c>
+      <c r="H40" s="20">
+        <v>121</v>
+      </c>
+      <c r="I40" s="19"/>
+    </row>
+    <row r="41" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B41" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="22"/>
+      <c r="D41" s="20">
+        <v>1630040</v>
+      </c>
+      <c r="E41" s="20">
+        <v>1628101</v>
+      </c>
+      <c r="F41" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="20">
+        <v>1434</v>
+      </c>
+      <c r="H41" s="20">
+        <v>504</v>
+      </c>
+      <c r="I41" s="19"/>
+    </row>
+    <row r="42" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B42" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="22"/>
+      <c r="D42" s="20">
+        <v>2858666</v>
+      </c>
+      <c r="E42" s="20">
+        <v>2857363</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="20">
+        <v>775</v>
+      </c>
+      <c r="H42" s="20">
+        <v>527</v>
+      </c>
+      <c r="I42" s="19"/>
+    </row>
+    <row r="43" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B43" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="22"/>
+      <c r="D43" s="20">
+        <v>606842</v>
+      </c>
+      <c r="E43" s="20">
+        <v>606344</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="20">
+        <v>263</v>
+      </c>
+      <c r="H43" s="20">
+        <v>235</v>
+      </c>
+      <c r="I43" s="19"/>
+    </row>
+    <row r="44" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="22"/>
+      <c r="D44" s="20">
+        <v>434623</v>
+      </c>
+      <c r="E44" s="20">
+        <v>434489</v>
+      </c>
+      <c r="F44" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="20">
+        <v>49</v>
+      </c>
+      <c r="H44" s="20">
+        <v>84</v>
+      </c>
+      <c r="I44" s="19"/>
+    </row>
+    <row r="45" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="17"/>
+      <c r="D45" s="15">
+        <v>3710899</v>
+      </c>
+      <c r="E45" s="15">
+        <v>3709028</v>
+      </c>
+      <c r="F45" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="15">
+        <v>716</v>
+      </c>
+      <c r="H45" s="15">
+        <v>1155</v>
+      </c>
+      <c r="I45" s="19"/>
+    </row>
+    <row r="46" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B46" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="22"/>
+      <c r="D46" s="20">
+        <v>1548458</v>
+      </c>
+      <c r="E46" s="20">
+        <v>1547754</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="20">
+        <v>270</v>
+      </c>
+      <c r="H46" s="20">
+        <v>433</v>
+      </c>
+      <c r="I46" s="19"/>
+    </row>
+    <row r="47" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B47" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="22"/>
+      <c r="D47" s="20">
+        <v>242433</v>
+      </c>
+      <c r="E47" s="20">
+        <v>242426</v>
+      </c>
+      <c r="F47" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="20">
+        <v>6</v>
+      </c>
+      <c r="H47" s="20">
+        <v>0</v>
+      </c>
+      <c r="I47" s="19"/>
+    </row>
+    <row r="48" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B48" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="22"/>
+      <c r="D48" s="20">
+        <v>285249</v>
+      </c>
+      <c r="E48" s="20">
+        <v>285109</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="20">
+        <v>16</v>
+      </c>
+      <c r="H48" s="20">
+        <v>123</v>
+      </c>
+      <c r="I48" s="19"/>
+    </row>
+    <row r="49" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B49" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="22"/>
+      <c r="D49" s="20">
+        <v>1006848</v>
+      </c>
+      <c r="E49" s="20">
+        <v>1005949</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="20">
+        <v>396</v>
+      </c>
+      <c r="H49" s="20">
+        <v>501</v>
+      </c>
+      <c r="I49" s="19"/>
+    </row>
+    <row r="50" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B50" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="22"/>
+      <c r="D50" s="20">
+        <v>627910</v>
+      </c>
+      <c r="E50" s="20">
+        <v>627787</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="20">
+        <v>26</v>
+      </c>
+      <c r="H50" s="20">
+        <v>96</v>
+      </c>
+      <c r="I50" s="19"/>
+    </row>
+    <row r="51" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="17"/>
+      <c r="D51" s="15">
+        <v>1726086</v>
+      </c>
+      <c r="E51" s="15">
+        <v>1724830</v>
+      </c>
+      <c r="F51" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="15">
+        <v>94</v>
+      </c>
+      <c r="H51" s="15">
+        <v>1161</v>
+      </c>
+      <c r="I51" s="19"/>
+    </row>
+    <row r="52" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B52" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="22"/>
+      <c r="D52" s="20">
+        <v>461569</v>
+      </c>
+      <c r="E52" s="20">
+        <v>461329</v>
+      </c>
+      <c r="F52" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="20">
+        <v>36</v>
+      </c>
+      <c r="H52" s="20">
+        <v>203</v>
+      </c>
+      <c r="I52" s="19"/>
+    </row>
+    <row r="53" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B53" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="22"/>
+      <c r="D53" s="20">
+        <v>341178</v>
+      </c>
+      <c r="E53" s="20">
+        <v>340864</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="20">
+        <v>27</v>
+      </c>
+      <c r="H53" s="20">
+        <v>286</v>
+      </c>
+      <c r="I53" s="19"/>
+    </row>
+    <row r="54" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B54" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="22"/>
+      <c r="D54" s="20">
+        <v>611884</v>
+      </c>
+      <c r="E54" s="20">
+        <v>611505</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="20">
+        <v>25</v>
+      </c>
+      <c r="H54" s="20">
+        <v>352</v>
+      </c>
+      <c r="I54" s="19"/>
+    </row>
+    <row r="55" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B55" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="22"/>
+      <c r="D55" s="20">
+        <v>311453</v>
+      </c>
+      <c r="E55" s="20">
+        <v>311129</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="20">
         <v>4</v>
       </c>
-      <c r="F3" s="12" t="s">
-[...29 lines deleted...]
-      <c r="H5" s="24" t="s">
+      <c r="H55" s="20">
+        <v>319</v>
+      </c>
+      <c r="I55" s="19"/>
+    </row>
+    <row r="56" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" s="17"/>
+      <c r="D56" s="15">
+        <v>7084764</v>
+      </c>
+      <c r="E56" s="15">
+        <v>7080740</v>
+      </c>
+      <c r="F56" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="15">
+        <v>1296</v>
+      </c>
+      <c r="H56" s="15">
+        <v>2727</v>
+      </c>
+      <c r="I56" s="19"/>
+    </row>
+    <row r="57" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B57" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" s="22"/>
+      <c r="D57" s="20">
+        <v>2799905</v>
+      </c>
+      <c r="E57" s="20">
+        <v>2798314</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="20">
+        <v>826</v>
+      </c>
+      <c r="H57" s="20">
+        <v>764</v>
+      </c>
+      <c r="I57" s="19"/>
+    </row>
+    <row r="58" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B58" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="22"/>
+      <c r="D58" s="20">
+        <v>344886</v>
+      </c>
+      <c r="E58" s="20">
+        <v>344748</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="20">
+        <v>47</v>
+      </c>
+      <c r="H58" s="20">
+        <v>90</v>
+      </c>
+      <c r="I58" s="19"/>
+    </row>
+    <row r="59" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B59" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" s="22"/>
+      <c r="D59" s="20">
+        <v>465138</v>
+      </c>
+      <c r="E59" s="20">
+        <v>464937</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="20">
         <v>8</v>
       </c>
-      <c r="I5" s="3"/>
-[...35 lines deleted...]
-      <c r="F7" s="33" t="s">
+      <c r="H59" s="20">
+        <v>192</v>
+      </c>
+      <c r="I59" s="19"/>
+    </row>
+    <row r="60" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B60" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="22"/>
+      <c r="D60" s="20">
+        <v>904472</v>
+      </c>
+      <c r="E60" s="20">
+        <v>904067</v>
+      </c>
+      <c r="F60" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="20">
+        <v>123</v>
+      </c>
+      <c r="H60" s="20">
+        <v>281</v>
+      </c>
+      <c r="I60" s="19"/>
+    </row>
+    <row r="61" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B61" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="22"/>
+      <c r="D61" s="20">
+        <v>569346</v>
+      </c>
+      <c r="E61" s="20">
+        <v>568842</v>
+      </c>
+      <c r="F61" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="20">
+        <v>67</v>
+      </c>
+      <c r="H61" s="20">
+        <v>436</v>
+      </c>
+      <c r="I61" s="19"/>
+    </row>
+    <row r="62" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B62" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" s="22"/>
+      <c r="D62" s="20">
+        <v>493153</v>
+      </c>
+      <c r="E62" s="20">
+        <v>492924</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="20">
+        <v>26</v>
+      </c>
+      <c r="H62" s="20">
+        <v>203</v>
+      </c>
+      <c r="I62" s="19"/>
+    </row>
+    <row r="63" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B63" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" s="22"/>
+      <c r="D63" s="20">
+        <v>748487</v>
+      </c>
+      <c r="E63" s="20">
+        <v>747785</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="20">
+        <v>58</v>
+      </c>
+      <c r="H63" s="20">
+        <v>643</v>
+      </c>
+      <c r="I63" s="19"/>
+    </row>
+    <row r="64" spans="2:9" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B64" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" s="22"/>
+      <c r="D64" s="20">
+        <v>759374</v>
+      </c>
+      <c r="E64" s="20">
+        <v>759118</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="20">
+        <v>139</v>
+      </c>
+      <c r="H64" s="20">
+        <v>116</v>
+      </c>
+      <c r="I64" s="19"/>
+    </row>
+    <row r="65" spans="1:9" ht="6.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A65" s="9"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="27"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="27"/>
+      <c r="H65" s="27"/>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B66" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="G7" s="32">
-[...1374 lines deleted...]
-      <c r="H70" s="45"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="41"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="41"/>
+      <c r="G66" s="41"/>
+      <c r="H66" s="41"/>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="42"/>
+      <c r="I68" s="28"/>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="B67:H67"/>
+    <mergeCell ref="B68:H68"/>
+    <mergeCell ref="B69:H69"/>
     <mergeCell ref="B70:H70"/>
-    <mergeCell ref="B69:H69"/>
-[...2 lines deleted...]
-    <mergeCell ref="B67:H67"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="E3:E5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="D3:D5"/>
+    <mergeCell ref="E3:E5"/>
     <mergeCell ref="F3:F5"/>
     <mergeCell ref="G3:G5"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
+  <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>24-41-6</vt:lpstr>
       <vt:lpstr>'24-41-6'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>