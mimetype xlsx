--- v0 (2026-06-04)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_8355B681D4461826746C175D8FA327DD517B1192" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{74E35581-DBA2-40C8-952A-FD813AEF2D06}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F4FFA9F-9273-4563-A412-EF6DB822466F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9525" yWindow="1035" windowWidth="18345" windowHeight="15120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A15CDA15-6C2B-4144-AD78-ECE184A6470A}"/>
   </bookViews>
   <sheets>
     <sheet name="25-08-04" sheetId="20" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1798,127 +1794,127 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="76" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{EC3E4899-D269-4A8F-B5A9-36C6350F9722}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{9168B18C-7A55-4974-B9C6-0713026100D8}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{8586C72D-224C-4B95-A080-2F61DE69D32C}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{3F3F804B-6808-45E0-B86F-685045265B61}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{389C5F0A-1B4F-4B55-8943-52132F957857}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{628B6A17-83FF-418F-B559-C4A98C792AF8}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{C00F6C74-AA64-4030-B170-083E13B6C4AD}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{07DAFAFC-D3F2-46A1-B4D7-F5936A03A085}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{1DB6F760-A02F-4A35-A47F-5E25E6C5DB6E}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{39040833-BEE1-4BD0-ABCD-98AC310AB152}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{EB0F363E-F1B6-4366-BDBE-5E9E0011633E}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{1996D5A7-EC5F-43E7-B17A-CEB3C3846649}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{944C5686-97D1-4356-94F1-5EFD45B2E901}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{C8802F9B-F87D-42B6-AC8D-87A1829CC4DE}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{7728599D-EDA3-422A-AB45-0182B238444A}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{7F0F8C4B-20F0-47F7-B043-0F082AD6A237}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{4BC80E77-53E9-4364-8769-B9EECF080BAF}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{87E99FD8-F7B6-4F81-B4F3-71DB29F1EF04}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2BF79ABE-2368-488F-A2B3-54C37CEDE2B9}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="桁区切り" xfId="52" builtinId="6"/>
     <cellStyle name="見出し 1" xfId="53" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="54" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="55" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="56" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="57" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="58" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="59" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="60" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="77" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="標準 2" xfId="61" xr:uid="{AA34577F-814F-4A53-B02F-1148A0536437}"/>
+    <cellStyle name="標準 2 2" xfId="62" xr:uid="{A4D58B36-F37E-4852-9D18-C8585C379980}"/>
+    <cellStyle name="標準 2 3" xfId="63" xr:uid="{BD2A117F-F36C-4177-A69F-7EE839F93766}"/>
+    <cellStyle name="標準 2 4" xfId="64" xr:uid="{39AD62C3-C18E-4AA9-924B-CD2B3FE69157}"/>
+    <cellStyle name="標準 2 5" xfId="65" xr:uid="{7DB45B33-F781-464D-8671-93B633A6C824}"/>
+    <cellStyle name="標準 2 6" xfId="66" xr:uid="{8B31BAEC-486F-46E7-A214-A3A26F6D8570}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="67" xr:uid="{40B48352-21D6-4C80-A4B0-A321BEE8FA8C}"/>
+    <cellStyle name="標準 3" xfId="68" xr:uid="{DC83C005-0F51-4F8D-848D-E30D18822B71}"/>
+    <cellStyle name="標準 4" xfId="69" xr:uid="{FF2E4744-87CF-4E5E-97B8-8740E311BC47}"/>
+    <cellStyle name="標準 5" xfId="70" xr:uid="{B8ED2B33-729E-4B2A-A7CE-8A242E9D86E0}"/>
+    <cellStyle name="標準 6" xfId="71" xr:uid="{2027C102-CDC2-4FFF-A047-C0C3146D9FF4}"/>
+    <cellStyle name="標準 7" xfId="72" xr:uid="{35110882-6F3E-4762-B673-BDCEEA5FAA76}"/>
+    <cellStyle name="標準 8" xfId="73" xr:uid="{CA89047F-C609-4F64-B889-630B69D85FDE}"/>
+    <cellStyle name="標準 9" xfId="74" xr:uid="{4DE46F52-9C58-4367-81F5-3977C53B440E}"/>
+    <cellStyle name="標準_14-9原稿" xfId="75" xr:uid="{515B09D1-3D66-4908-82EF-FD180F46B2F4}"/>
+    <cellStyle name="標準_第１表－０２" xfId="76" xr:uid="{E3C505DB-C1A8-4B19-B659-A231E8BE298A}"/>
+    <cellStyle name="未定義" xfId="77" xr:uid="{3D34BE2B-1838-4EE9-9156-45F767DF23A4}"/>
     <cellStyle name="良い" xfId="78" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -2253,70 +2249,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40E1C76F-F037-4708-BD22-C39E36CD467E}">
   <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24.75" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="40.625" style="7" customWidth="1"/>
-    <col min="2" max="19" width="10.625" style="28" customWidth="1"/>
+    <col min="1" max="1" width="40.58203125" style="7" customWidth="1"/>
+    <col min="2" max="19" width="10.58203125" style="28" customWidth="1"/>
     <col min="20" max="20" width="11.5" style="28" customWidth="1"/>
-    <col min="21" max="22" width="10.625" style="28" customWidth="1"/>
+    <col min="21" max="22" width="10.58203125" style="28" customWidth="1"/>
     <col min="23" max="23" width="11.5" style="28" customWidth="1"/>
-    <col min="24" max="26" width="10.625" style="28" customWidth="1"/>
+    <col min="24" max="26" width="10.58203125" style="28" customWidth="1"/>
     <col min="27" max="27" width="15.25" style="29" customWidth="1"/>
-    <col min="28" max="28" width="10.625" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="10.625" style="28" customWidth="1"/>
+    <col min="28" max="28" width="10.58203125" style="28" customWidth="1"/>
+    <col min="29" max="29" width="16.58203125" style="28" customWidth="1"/>
+    <col min="30" max="30" width="10.58203125" style="28" customWidth="1"/>
     <col min="31" max="31" width="19.5" style="28" customWidth="1"/>
     <col min="32" max="32" width="15.25" style="28" customWidth="1"/>
     <col min="33" max="33" width="2.25" style="28" customWidth="1"/>
     <col min="34" max="34" width="2.5" style="28" customWidth="1"/>
     <col min="35" max="16384" width="24.75" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="5"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -2614,141 +2610,141 @@
       <c r="Z5" s="22"/>
       <c r="AA5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AB5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="AC5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="AE5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
-        <v>23169</v>
+        <v>23166</v>
       </c>
       <c r="C6" s="25">
-        <v>10827</v>
+        <v>10824</v>
       </c>
       <c r="D6" s="25">
-        <v>4528</v>
+        <v>4526</v>
       </c>
       <c r="E6" s="25">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F6" s="25">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="G6" s="25">
         <v>198</v>
       </c>
       <c r="H6" s="25">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="I6" s="25">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="J6" s="25">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="K6" s="25">
         <v>315</v>
       </c>
       <c r="L6" s="25">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M6" s="25">
         <v>2428</v>
       </c>
       <c r="N6" s="25">
-        <v>1340</v>
+        <v>1336</v>
       </c>
       <c r="O6" s="25">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="P6" s="25">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="Q6" s="25">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="R6" s="25">
         <v>3150</v>
       </c>
       <c r="S6" s="25">
         <v>3019</v>
       </c>
       <c r="T6" s="25">
         <v>75</v>
       </c>
       <c r="U6" s="25">
         <v>56</v>
       </c>
       <c r="V6" s="25">
         <v>6764</v>
       </c>
       <c r="W6" s="25">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="X6" s="25">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="Y6" s="25">
-        <v>5505</v>
+        <v>5501</v>
       </c>
       <c r="Z6" s="25">
         <v>0</v>
       </c>
       <c r="AA6" s="26">
         <v>0</v>
       </c>
       <c r="AB6" s="25">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AC6" s="25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AD6" s="25">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AE6" s="25">
         <v>72</v>
       </c>
       <c r="AF6" s="25">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="7" spans="1:33" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="A7" s="37"/>
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
       <c r="S7" s="25"/>
       <c r="T7" s="25"/>
       <c r="U7" s="25"/>
       <c r="V7" s="25"/>
@@ -3284,63 +3280,63 @@
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="36"/>
       <c r="AC13" s="31"/>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
     </row>
     <row r="14" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="24">
         <v>1003</v>
       </c>
       <c r="C14" s="25">
         <v>446</v>
       </c>
       <c r="D14" s="25">
         <v>146</v>
       </c>
       <c r="E14" s="25">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F14" s="25">
         <v>17</v>
       </c>
       <c r="G14" s="25">
         <v>2</v>
       </c>
       <c r="H14" s="25">
         <v>145</v>
       </c>
       <c r="I14" s="25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J14" s="25">
         <v>7</v>
       </c>
       <c r="K14" s="25">
         <v>18</v>
       </c>
       <c r="L14" s="25">
         <v>68</v>
       </c>
       <c r="M14" s="25">
         <v>59</v>
       </c>
       <c r="N14" s="25">
         <v>36</v>
       </c>
       <c r="O14" s="25">
         <v>21</v>
       </c>
       <c r="P14" s="25">
         <v>0</v>
       </c>
       <c r="Q14" s="25">
         <v>2</v>
       </c>
@@ -3359,57 +3355,57 @@
       <c r="V14" s="25">
         <v>367</v>
       </c>
       <c r="W14" s="25">
         <v>20</v>
       </c>
       <c r="X14" s="25">
         <v>9</v>
       </c>
       <c r="Y14" s="25">
         <v>338</v>
       </c>
       <c r="Z14" s="25">
         <v>0</v>
       </c>
       <c r="AA14" s="25">
         <v>0</v>
       </c>
       <c r="AB14" s="25">
         <v>8</v>
       </c>
       <c r="AC14" s="25">
         <v>0</v>
       </c>
       <c r="AD14" s="25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AE14" s="25">
         <v>2</v>
       </c>
       <c r="AF14" s="25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AG14" s="25"/>
     </row>
     <row r="15" spans="1:33" ht="18" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="30">
         <v>140</v>
       </c>
       <c r="C15" s="31">
         <v>62</v>
       </c>
       <c r="D15" s="31">
         <v>18</v>
       </c>
       <c r="E15" s="31">
         <v>2</v>
       </c>
       <c r="F15" s="31">
         <v>2</v>
       </c>
       <c r="G15" s="31">
         <v>1</v>
       </c>
@@ -3779,63 +3775,63 @@
       <c r="AD18" s="31">
         <v>1</v>
       </c>
       <c r="AE18" s="31">
         <v>1</v>
       </c>
       <c r="AF18" s="31">
         <v>0</v>
       </c>
       <c r="AG18" s="31"/>
     </row>
     <row r="19" spans="1:33" ht="18" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="30">
         <v>124</v>
       </c>
       <c r="C19" s="31">
         <v>55</v>
       </c>
       <c r="D19" s="31">
         <v>16</v>
       </c>
       <c r="E19" s="31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F19" s="31">
         <v>2</v>
       </c>
       <c r="G19" s="31">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>14</v>
       </c>
       <c r="I19" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J19" s="31">
         <v>0</v>
       </c>
       <c r="K19" s="31">
         <v>3</v>
       </c>
       <c r="L19" s="31">
         <v>14</v>
       </c>
       <c r="M19" s="31">
         <v>5</v>
       </c>
       <c r="N19" s="31">
         <v>1</v>
       </c>
       <c r="O19" s="31">
         <v>4</v>
       </c>
       <c r="P19" s="31">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
@@ -3860,51 +3856,51 @@
       <c r="X19" s="31">
         <v>0</v>
       </c>
       <c r="Y19" s="31">
         <v>55</v>
       </c>
       <c r="Z19" s="28">
         <v>0</v>
       </c>
       <c r="AA19" s="31">
         <v>0</v>
       </c>
       <c r="AB19" s="36">
         <v>4</v>
       </c>
       <c r="AC19" s="31">
         <v>0</v>
       </c>
       <c r="AD19" s="31">
         <v>1</v>
       </c>
       <c r="AE19" s="31">
         <v>0</v>
       </c>
       <c r="AF19" s="31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG19" s="31"/>
     </row>
     <row r="20" spans="1:33" ht="18" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="30">
         <v>255</v>
       </c>
       <c r="C20" s="31">
         <v>114</v>
       </c>
       <c r="D20" s="31">
         <v>34</v>
       </c>
       <c r="E20" s="31">
         <v>5</v>
       </c>
       <c r="F20" s="31">
         <v>8</v>
       </c>
       <c r="G20" s="31">
         <v>0</v>
       </c>
@@ -3953,181 +3949,181 @@
       <c r="V20" s="31">
         <v>89</v>
       </c>
       <c r="W20" s="31">
         <v>6</v>
       </c>
       <c r="X20" s="31">
         <v>3</v>
       </c>
       <c r="Y20" s="31">
         <v>80</v>
       </c>
       <c r="Z20" s="28">
         <v>0</v>
       </c>
       <c r="AA20" s="31">
         <v>0</v>
       </c>
       <c r="AB20" s="36">
         <v>0</v>
       </c>
       <c r="AC20" s="31">
         <v>0</v>
       </c>
       <c r="AD20" s="31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AE20" s="31">
         <v>1</v>
       </c>
       <c r="AF20" s="31">
         <v>5</v>
       </c>
       <c r="AG20" s="31"/>
     </row>
     <row r="21" spans="1:33" ht="17.25" customHeight="1">
       <c r="A21" s="38"/>
       <c r="B21" s="30"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="31"/>
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
       <c r="AA21" s="31"/>
       <c r="AB21" s="36"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
       <c r="AE21" s="31"/>
       <c r="AF21" s="31"/>
       <c r="AG21" s="31"/>
     </row>
     <row r="22" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="24">
-        <v>8839</v>
+        <v>8838</v>
       </c>
       <c r="C22" s="25">
-        <v>3995</v>
+        <v>3994</v>
       </c>
       <c r="D22" s="25">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="E22" s="25">
         <v>188</v>
       </c>
       <c r="F22" s="25">
         <v>183</v>
       </c>
       <c r="G22" s="25">
         <v>67</v>
       </c>
       <c r="H22" s="25">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="I22" s="25">
         <v>323</v>
       </c>
       <c r="J22" s="25">
         <v>109</v>
       </c>
       <c r="K22" s="25">
         <v>134</v>
       </c>
       <c r="L22" s="25">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M22" s="25">
         <v>963</v>
       </c>
       <c r="N22" s="25">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="O22" s="25">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="P22" s="25">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Q22" s="25">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R22" s="25">
         <v>1204</v>
       </c>
       <c r="S22" s="25">
         <v>1150</v>
       </c>
       <c r="T22" s="25">
         <v>34</v>
       </c>
       <c r="U22" s="25">
         <v>20</v>
       </c>
       <c r="V22" s="25">
         <v>2677</v>
       </c>
       <c r="W22" s="25">
         <v>329</v>
       </c>
       <c r="X22" s="25">
         <v>212</v>
       </c>
       <c r="Y22" s="25">
         <v>2136</v>
       </c>
       <c r="Z22" s="25">
         <v>0</v>
       </c>
       <c r="AA22" s="25">
         <v>0</v>
       </c>
       <c r="AB22" s="25">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="AC22" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AD22" s="25">
         <v>88</v>
       </c>
       <c r="AE22" s="25">
         <v>31</v>
       </c>
       <c r="AF22" s="25">
         <v>282</v>
       </c>
       <c r="AG22" s="25"/>
     </row>
     <row r="23" spans="1:33" ht="18" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="30">
         <v>514</v>
       </c>
       <c r="C23" s="31">
         <v>231</v>
       </c>
       <c r="D23" s="31">
         <v>88</v>
       </c>
@@ -4404,63 +4400,63 @@
       <c r="AC25" s="31">
         <v>0</v>
       </c>
       <c r="AD25" s="31">
         <v>3</v>
       </c>
       <c r="AE25" s="31">
         <v>0</v>
       </c>
       <c r="AF25" s="31">
         <v>8</v>
       </c>
       <c r="AG25" s="31"/>
     </row>
     <row r="26" spans="1:33" ht="18" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="30">
         <v>1302</v>
       </c>
       <c r="C26" s="31">
         <v>665</v>
       </c>
       <c r="D26" s="31">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E26" s="31">
         <v>37</v>
       </c>
       <c r="F26" s="31">
         <v>31</v>
       </c>
       <c r="G26" s="31">
         <v>16</v>
       </c>
       <c r="H26" s="31">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I26" s="31">
         <v>43</v>
       </c>
       <c r="J26" s="31">
         <v>16</v>
       </c>
       <c r="K26" s="31">
         <v>27</v>
       </c>
       <c r="L26" s="31">
         <v>15</v>
       </c>
       <c r="M26" s="31">
         <v>141</v>
       </c>
       <c r="N26" s="31">
         <v>76</v>
       </c>
       <c r="O26" s="31">
         <v>49</v>
       </c>
       <c r="P26" s="31">
         <v>10</v>
       </c>
@@ -4575,54 +4571,54 @@
       <c r="T27" s="31">
         <v>7</v>
       </c>
       <c r="U27" s="31">
         <v>1</v>
       </c>
       <c r="V27" s="31">
         <v>324</v>
       </c>
       <c r="W27" s="31">
         <v>53</v>
       </c>
       <c r="X27" s="31">
         <v>27</v>
       </c>
       <c r="Y27" s="31">
         <v>244</v>
       </c>
       <c r="Z27" s="28">
         <v>0</v>
       </c>
       <c r="AA27" s="31">
         <v>0</v>
       </c>
       <c r="AB27" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC27" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD27" s="31">
         <v>5</v>
       </c>
       <c r="AE27" s="31">
         <v>3</v>
       </c>
       <c r="AF27" s="31">
         <v>31</v>
       </c>
       <c r="AG27" s="31"/>
     </row>
     <row r="28" spans="1:33" ht="18" customHeight="1">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="30">
         <v>1522</v>
       </c>
       <c r="C28" s="31">
         <v>550</v>
       </c>
       <c r="D28" s="31">
         <v>237</v>
       </c>
@@ -4695,81 +4691,81 @@
       <c r="AA28" s="31">
         <v>0</v>
       </c>
       <c r="AB28" s="36">
         <v>3</v>
       </c>
       <c r="AC28" s="31">
         <v>1</v>
       </c>
       <c r="AD28" s="31">
         <v>22</v>
       </c>
       <c r="AE28" s="31">
         <v>18</v>
       </c>
       <c r="AF28" s="31">
         <v>38</v>
       </c>
       <c r="AG28" s="31"/>
     </row>
     <row r="29" spans="1:33" ht="18" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="30">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C29" s="31">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D29" s="31">
         <v>145</v>
       </c>
       <c r="E29" s="31">
         <v>16</v>
       </c>
       <c r="F29" s="31">
         <v>25</v>
       </c>
       <c r="G29" s="31">
         <v>5</v>
       </c>
       <c r="H29" s="31">
         <v>75</v>
       </c>
       <c r="I29" s="31">
         <v>14</v>
       </c>
       <c r="J29" s="31">
         <v>19</v>
       </c>
       <c r="K29" s="31">
         <v>9</v>
       </c>
       <c r="L29" s="31">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M29" s="31">
         <v>71</v>
       </c>
       <c r="N29" s="31">
         <v>38</v>
       </c>
       <c r="O29" s="31">
         <v>19</v>
       </c>
       <c r="P29" s="31">
         <v>8</v>
       </c>
       <c r="Q29" s="31">
         <v>6</v>
       </c>
       <c r="R29" s="31">
         <v>87</v>
       </c>
       <c r="S29" s="31">
         <v>82</v>
       </c>
       <c r="T29" s="31">
         <v>4</v>
       </c>
@@ -4836,54 +4832,54 @@
       <c r="H30" s="31">
         <v>210</v>
       </c>
       <c r="I30" s="31">
         <v>55</v>
       </c>
       <c r="J30" s="31">
         <v>27</v>
       </c>
       <c r="K30" s="31">
         <v>34</v>
       </c>
       <c r="L30" s="31">
         <v>3</v>
       </c>
       <c r="M30" s="31">
         <v>177</v>
       </c>
       <c r="N30" s="31">
         <v>95</v>
       </c>
       <c r="O30" s="31">
         <v>49</v>
       </c>
       <c r="P30" s="31">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q30" s="31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="R30" s="31">
         <v>158</v>
       </c>
       <c r="S30" s="31">
         <v>150</v>
       </c>
       <c r="T30" s="31">
         <v>6</v>
       </c>
       <c r="U30" s="31">
         <v>2</v>
       </c>
       <c r="V30" s="31">
         <v>456</v>
       </c>
       <c r="W30" s="31">
         <v>66</v>
       </c>
       <c r="X30" s="31">
         <v>40</v>
       </c>
       <c r="Y30" s="31">
         <v>350</v>
       </c>
@@ -4929,93 +4925,93 @@
       <c r="F31" s="31">
         <v>3</v>
       </c>
       <c r="G31" s="31">
         <v>1</v>
       </c>
       <c r="H31" s="31">
         <v>33</v>
       </c>
       <c r="I31" s="31">
         <v>11</v>
       </c>
       <c r="J31" s="31">
         <v>4</v>
       </c>
       <c r="K31" s="31">
         <v>5</v>
       </c>
       <c r="L31" s="31">
         <v>0</v>
       </c>
       <c r="M31" s="31">
         <v>17</v>
       </c>
       <c r="N31" s="31">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O31" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P31" s="31">
         <v>0</v>
       </c>
       <c r="Q31" s="31">
         <v>2</v>
       </c>
       <c r="R31" s="31">
         <v>33</v>
       </c>
       <c r="S31" s="31">
         <v>32</v>
       </c>
       <c r="T31" s="31">
         <v>0</v>
       </c>
       <c r="U31" s="31">
         <v>1</v>
       </c>
       <c r="V31" s="31">
         <v>85</v>
       </c>
       <c r="W31" s="31">
         <v>4</v>
       </c>
       <c r="X31" s="31">
         <v>1</v>
       </c>
       <c r="Y31" s="31">
         <v>80</v>
       </c>
       <c r="Z31" s="28">
         <v>0</v>
       </c>
       <c r="AA31" s="31">
         <v>0</v>
       </c>
       <c r="AB31" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC31" s="31">
         <v>0</v>
       </c>
       <c r="AD31" s="31">
         <v>1</v>
       </c>
       <c r="AE31" s="31">
         <v>0</v>
       </c>
       <c r="AF31" s="31">
         <v>12</v>
       </c>
       <c r="AG31" s="31"/>
     </row>
     <row r="32" spans="1:33" ht="18" customHeight="1">
       <c r="A32" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="30">
         <v>158</v>
       </c>
       <c r="C32" s="31">
         <v>62</v>
       </c>
@@ -5323,129 +5319,129 @@
       <c r="N35" s="31"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
       <c r="AA35" s="31"/>
       <c r="AB35" s="36"/>
       <c r="AC35" s="31"/>
       <c r="AD35" s="31"/>
       <c r="AE35" s="31"/>
       <c r="AF35" s="31"/>
       <c r="AG35" s="31"/>
     </row>
     <row r="36" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A36" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="24">
-        <v>2581</v>
+        <v>2580</v>
       </c>
       <c r="C36" s="25">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="D36" s="25">
         <v>591</v>
       </c>
       <c r="E36" s="25">
         <v>75</v>
       </c>
       <c r="F36" s="25">
         <v>66</v>
       </c>
       <c r="G36" s="25">
         <v>18</v>
       </c>
       <c r="H36" s="25">
         <v>359</v>
       </c>
       <c r="I36" s="25">
         <v>90</v>
       </c>
       <c r="J36" s="25">
         <v>20</v>
       </c>
       <c r="K36" s="25">
         <v>22</v>
       </c>
       <c r="L36" s="25">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M36" s="25">
         <v>243</v>
       </c>
       <c r="N36" s="25">
         <v>135</v>
       </c>
       <c r="O36" s="25">
         <v>74</v>
       </c>
       <c r="P36" s="25">
         <v>17</v>
       </c>
       <c r="Q36" s="25">
         <v>17</v>
       </c>
       <c r="R36" s="25">
         <v>324</v>
       </c>
       <c r="S36" s="25">
         <v>311</v>
       </c>
       <c r="T36" s="25">
         <v>6</v>
       </c>
       <c r="U36" s="25">
         <v>7</v>
       </c>
       <c r="V36" s="25">
         <v>739</v>
       </c>
       <c r="W36" s="25">
         <v>93</v>
       </c>
       <c r="X36" s="25">
         <v>58</v>
       </c>
       <c r="Y36" s="25">
         <v>588</v>
       </c>
       <c r="Z36" s="25">
         <v>0</v>
       </c>
       <c r="AA36" s="25">
         <v>0</v>
       </c>
       <c r="AB36" s="25">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AC36" s="25">
         <v>0</v>
       </c>
       <c r="AD36" s="25">
         <v>11</v>
       </c>
       <c r="AE36" s="25">
         <v>8</v>
       </c>
       <c r="AF36" s="25">
         <v>45</v>
       </c>
       <c r="AG36" s="25"/>
     </row>
     <row r="37" spans="1:33" ht="18" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="30">
         <v>122</v>
       </c>
       <c r="C37" s="31">
         <v>63</v>
       </c>
@@ -5719,81 +5715,81 @@
       <c r="AA39" s="31">
         <v>0</v>
       </c>
       <c r="AB39" s="36">
         <v>1</v>
       </c>
       <c r="AC39" s="31">
         <v>0</v>
       </c>
       <c r="AD39" s="31">
         <v>0</v>
       </c>
       <c r="AE39" s="31">
         <v>0</v>
       </c>
       <c r="AF39" s="31">
         <v>6</v>
       </c>
       <c r="AG39" s="31"/>
     </row>
     <row r="40" spans="1:33" ht="18" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="30">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C40" s="31">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D40" s="31">
         <v>55</v>
       </c>
       <c r="E40" s="31">
         <v>8</v>
       </c>
       <c r="F40" s="31">
         <v>10</v>
       </c>
       <c r="G40" s="31">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>51</v>
       </c>
       <c r="I40" s="31">
         <v>12</v>
       </c>
       <c r="J40" s="31">
         <v>1</v>
       </c>
       <c r="K40" s="31">
         <v>1</v>
       </c>
       <c r="L40" s="31">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M40" s="31">
         <v>22</v>
       </c>
       <c r="N40" s="31">
         <v>11</v>
       </c>
       <c r="O40" s="31">
         <v>9</v>
       </c>
       <c r="P40" s="31">
         <v>1</v>
       </c>
       <c r="Q40" s="31">
         <v>1</v>
       </c>
       <c r="R40" s="31">
         <v>38</v>
       </c>
       <c r="S40" s="31">
         <v>38</v>
       </c>
       <c r="T40" s="31">
         <v>0</v>
       </c>
@@ -5896,51 +5892,51 @@
       <c r="T41" s="31">
         <v>3</v>
       </c>
       <c r="U41" s="31">
         <v>6</v>
       </c>
       <c r="V41" s="31">
         <v>354</v>
       </c>
       <c r="W41" s="31">
         <v>54</v>
       </c>
       <c r="X41" s="31">
         <v>36</v>
       </c>
       <c r="Y41" s="31">
         <v>264</v>
       </c>
       <c r="Z41" s="28">
         <v>0</v>
       </c>
       <c r="AA41" s="31">
         <v>0</v>
       </c>
       <c r="AB41" s="36">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AC41" s="31">
         <v>0</v>
       </c>
       <c r="AD41" s="31">
         <v>3</v>
       </c>
       <c r="AE41" s="31">
         <v>3</v>
       </c>
       <c r="AF41" s="31">
         <v>15</v>
       </c>
       <c r="AG41" s="31"/>
     </row>
     <row r="42" spans="1:33" ht="18" customHeight="1">
       <c r="A42" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B42" s="30">
         <v>345</v>
       </c>
       <c r="C42" s="31">
         <v>151</v>
       </c>
@@ -6050,120 +6046,120 @@
       <c r="N43" s="31"/>
       <c r="O43" s="31"/>
       <c r="P43" s="31"/>
       <c r="Q43" s="31"/>
       <c r="R43" s="31"/>
       <c r="S43" s="31"/>
       <c r="T43" s="31"/>
       <c r="U43" s="31"/>
       <c r="V43" s="31"/>
       <c r="W43" s="31"/>
       <c r="X43" s="31"/>
       <c r="Y43" s="31"/>
       <c r="AA43" s="31"/>
       <c r="AB43" s="36"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="31"/>
       <c r="AE43" s="31"/>
       <c r="AF43" s="31"/>
       <c r="AG43" s="31"/>
     </row>
     <row r="44" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A44" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="24">
-        <v>5040</v>
+        <v>5039</v>
       </c>
       <c r="C44" s="25">
-        <v>2398</v>
+        <v>2397</v>
       </c>
       <c r="D44" s="25">
         <v>1093</v>
       </c>
       <c r="E44" s="25">
         <v>215</v>
       </c>
       <c r="F44" s="25">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G44" s="25">
         <v>47</v>
       </c>
       <c r="H44" s="25">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="I44" s="25">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J44" s="25">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K44" s="25">
         <v>54</v>
       </c>
       <c r="L44" s="25">
         <v>73</v>
       </c>
       <c r="M44" s="25">
         <v>641</v>
       </c>
       <c r="N44" s="25">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="O44" s="25">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P44" s="25">
         <v>52</v>
       </c>
       <c r="Q44" s="25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="R44" s="25">
         <v>703</v>
       </c>
       <c r="S44" s="25">
         <v>671</v>
       </c>
       <c r="T44" s="25">
         <v>16</v>
       </c>
       <c r="U44" s="25">
         <v>16</v>
       </c>
       <c r="V44" s="25">
         <v>1298</v>
       </c>
       <c r="W44" s="25">
         <v>148</v>
       </c>
       <c r="X44" s="25">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="Y44" s="25">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="Z44" s="25">
         <v>0</v>
       </c>
       <c r="AA44" s="25">
         <v>0</v>
       </c>
       <c r="AB44" s="25">
         <v>16</v>
       </c>
       <c r="AC44" s="25">
         <v>2</v>
       </c>
       <c r="AD44" s="25">
         <v>34</v>
       </c>
       <c r="AE44" s="25">
         <v>14</v>
       </c>
       <c r="AF44" s="25">
         <v>162</v>
       </c>
       <c r="AG44" s="25"/>
     </row>
     <row r="45" spans="1:33" ht="18" customHeight="1">
@@ -6260,108 +6256,108 @@
       <c r="AE45" s="31">
         <v>0</v>
       </c>
       <c r="AF45" s="31">
         <v>13</v>
       </c>
       <c r="AG45" s="31"/>
     </row>
     <row r="46" spans="1:33" ht="18" customHeight="1">
       <c r="A46" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="30">
         <v>597</v>
       </c>
       <c r="C46" s="31">
         <v>253</v>
       </c>
       <c r="D46" s="31">
         <v>113</v>
       </c>
       <c r="E46" s="31">
         <v>12</v>
       </c>
       <c r="F46" s="31">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G46" s="31">
         <v>1</v>
       </c>
       <c r="H46" s="31">
         <v>71</v>
       </c>
       <c r="I46" s="31">
         <v>15</v>
       </c>
       <c r="J46" s="31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K46" s="31">
         <v>7</v>
       </c>
       <c r="L46" s="31">
         <v>9</v>
       </c>
       <c r="M46" s="31">
         <v>68</v>
       </c>
       <c r="N46" s="31">
         <v>31</v>
       </c>
       <c r="O46" s="31">
         <v>32</v>
       </c>
       <c r="P46" s="31">
         <v>3</v>
       </c>
       <c r="Q46" s="31">
         <v>2</v>
       </c>
       <c r="R46" s="31">
         <v>117</v>
       </c>
       <c r="S46" s="31">
         <v>111</v>
       </c>
       <c r="T46" s="31">
         <v>5</v>
       </c>
       <c r="U46" s="31">
         <v>1</v>
       </c>
       <c r="V46" s="31">
         <v>159</v>
       </c>
       <c r="W46" s="31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="X46" s="31">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="Y46" s="31">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="Z46" s="28">
         <v>0</v>
       </c>
       <c r="AA46" s="31">
         <v>0</v>
       </c>
       <c r="AB46" s="36">
         <v>3</v>
       </c>
       <c r="AC46" s="31">
         <v>0</v>
       </c>
       <c r="AD46" s="31">
         <v>7</v>
       </c>
       <c r="AE46" s="31">
         <v>2</v>
       </c>
       <c r="AF46" s="31">
         <v>18</v>
       </c>
       <c r="AG46" s="31"/>
     </row>
     <row r="47" spans="1:33" ht="18" customHeight="1">
@@ -6386,57 +6382,57 @@
       <c r="G47" s="31">
         <v>15</v>
       </c>
       <c r="H47" s="31">
         <v>189</v>
       </c>
       <c r="I47" s="31">
         <v>57</v>
       </c>
       <c r="J47" s="31">
         <v>19</v>
       </c>
       <c r="K47" s="31">
         <v>22</v>
       </c>
       <c r="L47" s="31">
         <v>16</v>
       </c>
       <c r="M47" s="31">
         <v>235</v>
       </c>
       <c r="N47" s="31">
         <v>147</v>
       </c>
       <c r="O47" s="31">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P47" s="31">
         <v>14</v>
       </c>
       <c r="Q47" s="31">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R47" s="31">
         <v>271</v>
       </c>
       <c r="S47" s="31">
         <v>258</v>
       </c>
       <c r="T47" s="31">
         <v>7</v>
       </c>
       <c r="U47" s="31">
         <v>6</v>
       </c>
       <c r="V47" s="31">
         <v>438</v>
       </c>
       <c r="W47" s="31">
         <v>40</v>
       </c>
       <c r="X47" s="31">
         <v>48</v>
       </c>
       <c r="Y47" s="31">
         <v>350</v>
       </c>
@@ -6563,153 +6559,153 @@
       <c r="AG48" s="31"/>
     </row>
     <row r="49" spans="1:33" ht="18" customHeight="1">
       <c r="A49" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="30">
         <v>1276</v>
       </c>
       <c r="C49" s="31">
         <v>651</v>
       </c>
       <c r="D49" s="31">
         <v>309</v>
       </c>
       <c r="E49" s="31">
         <v>53</v>
       </c>
       <c r="F49" s="31">
         <v>28</v>
       </c>
       <c r="G49" s="31">
         <v>6</v>
       </c>
       <c r="H49" s="31">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I49" s="31">
         <v>35</v>
       </c>
       <c r="J49" s="31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K49" s="31">
         <v>7</v>
       </c>
       <c r="L49" s="31">
         <v>37</v>
       </c>
       <c r="M49" s="31">
         <v>133</v>
       </c>
       <c r="N49" s="31">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="O49" s="31">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P49" s="31">
         <v>19</v>
       </c>
       <c r="Q49" s="31">
         <v>8</v>
       </c>
       <c r="R49" s="31">
         <v>147</v>
       </c>
       <c r="S49" s="31">
         <v>141</v>
       </c>
       <c r="T49" s="31">
         <v>2</v>
       </c>
       <c r="U49" s="31">
         <v>4</v>
       </c>
       <c r="V49" s="31">
         <v>345</v>
       </c>
       <c r="W49" s="31">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="X49" s="31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Y49" s="31">
         <v>279</v>
       </c>
       <c r="Z49" s="28">
         <v>0</v>
       </c>
       <c r="AA49" s="31">
         <v>0</v>
       </c>
       <c r="AB49" s="36">
         <v>1</v>
       </c>
       <c r="AC49" s="31">
         <v>0</v>
       </c>
       <c r="AD49" s="31">
         <v>3</v>
       </c>
       <c r="AE49" s="31">
         <v>1</v>
       </c>
       <c r="AF49" s="31">
         <v>32</v>
       </c>
       <c r="AG49" s="31"/>
     </row>
     <row r="50" spans="1:33" ht="18" customHeight="1">
       <c r="A50" s="38" t="s">
         <v>90</v>
       </c>
       <c r="B50" s="30">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C50" s="31">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D50" s="31">
         <v>42</v>
       </c>
       <c r="E50" s="31">
         <v>20</v>
       </c>
       <c r="F50" s="31">
         <v>9</v>
       </c>
       <c r="G50" s="31">
         <v>1</v>
       </c>
       <c r="H50" s="31">
         <v>31</v>
       </c>
       <c r="I50" s="31">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J50" s="31">
         <v>0</v>
       </c>
       <c r="K50" s="31">
         <v>0</v>
       </c>
       <c r="L50" s="31">
         <v>1</v>
       </c>
       <c r="M50" s="31">
         <v>25</v>
       </c>
       <c r="N50" s="31">
         <v>12</v>
       </c>
       <c r="O50" s="31">
         <v>10</v>
       </c>
       <c r="P50" s="31">
         <v>2</v>
       </c>
       <c r="Q50" s="31">
         <v>1</v>
       </c>
@@ -6954,63 +6950,63 @@
       <c r="T53" s="25">
         <v>2</v>
       </c>
       <c r="U53" s="25">
         <v>2</v>
       </c>
       <c r="V53" s="25">
         <v>388</v>
       </c>
       <c r="W53" s="25">
         <v>26</v>
       </c>
       <c r="X53" s="25">
         <v>14</v>
       </c>
       <c r="Y53" s="25">
         <v>348</v>
       </c>
       <c r="Z53" s="25">
         <v>0</v>
       </c>
       <c r="AA53" s="25">
         <v>0</v>
       </c>
       <c r="AB53" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AC53" s="25">
         <v>1</v>
       </c>
       <c r="AD53" s="25">
         <v>15</v>
       </c>
       <c r="AE53" s="25">
         <v>7</v>
       </c>
       <c r="AF53" s="25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AG53" s="25"/>
     </row>
     <row r="54" spans="1:33" ht="18" customHeight="1">
       <c r="A54" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="30">
         <v>91</v>
       </c>
       <c r="C54" s="31">
         <v>46</v>
       </c>
       <c r="D54" s="31">
         <v>25</v>
       </c>
       <c r="E54" s="31">
         <v>1</v>
       </c>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="31">
         <v>1</v>
       </c>
@@ -7251,63 +7247,63 @@
       <c r="T56" s="31">
         <v>0</v>
       </c>
       <c r="U56" s="31">
         <v>1</v>
       </c>
       <c r="V56" s="31">
         <v>134</v>
       </c>
       <c r="W56" s="31">
         <v>11</v>
       </c>
       <c r="X56" s="31">
         <v>3</v>
       </c>
       <c r="Y56" s="31">
         <v>120</v>
       </c>
       <c r="Z56" s="28">
         <v>0</v>
       </c>
       <c r="AA56" s="31">
         <v>0</v>
       </c>
       <c r="AB56" s="36">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AC56" s="31">
         <v>1</v>
       </c>
       <c r="AD56" s="31">
         <v>3</v>
       </c>
       <c r="AE56" s="31">
         <v>0</v>
       </c>
       <c r="AF56" s="31">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AG56" s="31"/>
     </row>
     <row r="57" spans="1:33" ht="18" customHeight="1">
       <c r="A57" s="38" t="s">
         <v>96</v>
       </c>
       <c r="B57" s="30">
         <v>504</v>
       </c>
       <c r="C57" s="31">
         <v>242</v>
       </c>
       <c r="D57" s="31">
         <v>119</v>
       </c>
       <c r="E57" s="31">
         <v>17</v>
       </c>
       <c r="F57" s="31">
         <v>10</v>
       </c>
       <c r="G57" s="31">
         <v>4</v>
       </c>
@@ -8039,111 +8035,111 @@
       <c r="T65" s="31"/>
       <c r="U65" s="31"/>
       <c r="V65" s="31"/>
       <c r="W65" s="31"/>
       <c r="X65" s="31"/>
       <c r="Y65" s="31"/>
       <c r="AA65" s="31"/>
       <c r="AB65" s="36"/>
       <c r="AC65" s="31"/>
       <c r="AD65" s="31"/>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="31"/>
     </row>
     <row r="66" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A66" s="37" t="s">
         <v>103</v>
       </c>
       <c r="B66" s="24">
         <v>2771</v>
       </c>
       <c r="C66" s="25">
         <v>1374</v>
       </c>
       <c r="D66" s="25">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E66" s="25">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F66" s="25">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G66" s="25">
         <v>40</v>
       </c>
       <c r="H66" s="25">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I66" s="25">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J66" s="25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K66" s="25">
         <v>43</v>
       </c>
       <c r="L66" s="25">
         <v>14</v>
       </c>
       <c r="M66" s="25">
         <v>256</v>
       </c>
       <c r="N66" s="25">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="O66" s="25">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P66" s="25">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Q66" s="25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="R66" s="25">
         <v>363</v>
       </c>
       <c r="S66" s="25">
         <v>348</v>
       </c>
       <c r="T66" s="25">
         <v>9</v>
       </c>
       <c r="U66" s="25">
         <v>6</v>
       </c>
       <c r="V66" s="25">
         <v>778</v>
       </c>
       <c r="W66" s="25">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X66" s="25">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y66" s="25">
         <v>634</v>
       </c>
       <c r="Z66" s="25">
         <v>0</v>
       </c>
       <c r="AA66" s="25">
         <v>0</v>
       </c>
       <c r="AB66" s="25">
         <v>14</v>
       </c>
       <c r="AC66" s="25">
         <v>2</v>
       </c>
       <c r="AD66" s="25">
         <v>19</v>
       </c>
       <c r="AE66" s="25">
         <v>5</v>
       </c>
       <c r="AF66" s="25">
         <v>74</v>
       </c>
@@ -8441,63 +8437,63 @@
       <c r="AE69" s="31">
         <v>0</v>
       </c>
       <c r="AF69" s="31">
         <v>3</v>
       </c>
       <c r="AG69" s="31"/>
     </row>
     <row r="70" spans="1:33" ht="18" customHeight="1">
       <c r="A70" s="38" t="s">
         <v>107</v>
       </c>
       <c r="B70" s="30">
         <v>194</v>
       </c>
       <c r="C70" s="31">
         <v>81</v>
       </c>
       <c r="D70" s="31">
         <v>38</v>
       </c>
       <c r="E70" s="31">
         <v>2</v>
       </c>
       <c r="F70" s="31">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G70" s="31">
         <v>0</v>
       </c>
       <c r="H70" s="31">
         <v>26</v>
       </c>
       <c r="I70" s="31">
         <v>8</v>
       </c>
       <c r="J70" s="31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K70" s="31">
         <v>1</v>
       </c>
       <c r="L70" s="31">
         <v>0</v>
       </c>
       <c r="M70" s="31">
         <v>20</v>
       </c>
       <c r="N70" s="31">
         <v>10</v>
       </c>
       <c r="O70" s="31">
         <v>5</v>
       </c>
       <c r="P70" s="31">
         <v>3</v>
       </c>
       <c r="Q70" s="31">
         <v>2</v>
       </c>
       <c r="R70" s="31">
         <v>31</v>
       </c>
@@ -8888,132 +8884,132 @@
       <c r="O74" s="31">
         <v>5</v>
       </c>
       <c r="P74" s="31">
         <v>0</v>
       </c>
       <c r="Q74" s="31">
         <v>0</v>
       </c>
       <c r="R74" s="31">
         <v>24</v>
       </c>
       <c r="S74" s="31">
         <v>24</v>
       </c>
       <c r="T74" s="31">
         <v>0</v>
       </c>
       <c r="U74" s="31">
         <v>0</v>
       </c>
       <c r="V74" s="31">
         <v>80</v>
       </c>
       <c r="W74" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X74" s="31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y74" s="31">
         <v>75</v>
       </c>
       <c r="Z74" s="28">
         <v>0</v>
       </c>
       <c r="AA74" s="31">
         <v>0</v>
       </c>
       <c r="AB74" s="36">
         <v>0</v>
       </c>
       <c r="AC74" s="31">
         <v>0</v>
       </c>
       <c r="AD74" s="31">
         <v>1</v>
       </c>
       <c r="AE74" s="31">
         <v>0</v>
       </c>
       <c r="AF74" s="31">
         <v>8</v>
       </c>
       <c r="AG74" s="31"/>
     </row>
     <row r="75" spans="1:33" ht="18" customHeight="1">
       <c r="A75" s="38" t="s">
         <v>112</v>
       </c>
       <c r="B75" s="30">
         <v>429</v>
       </c>
       <c r="C75" s="31">
         <v>261</v>
       </c>
       <c r="D75" s="31">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E75" s="31">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F75" s="31">
         <v>26</v>
       </c>
       <c r="G75" s="31">
         <v>20</v>
       </c>
       <c r="H75" s="31">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I75" s="31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J75" s="31">
         <v>3</v>
       </c>
       <c r="K75" s="31">
         <v>14</v>
       </c>
       <c r="L75" s="31">
         <v>0</v>
       </c>
       <c r="M75" s="31">
         <v>58</v>
       </c>
       <c r="N75" s="31">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O75" s="31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P75" s="31">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Q75" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R75" s="31">
         <v>32</v>
       </c>
       <c r="S75" s="31">
         <v>32</v>
       </c>
       <c r="T75" s="31">
         <v>0</v>
       </c>
       <c r="U75" s="31">
         <v>0</v>
       </c>
       <c r="V75" s="31">
         <v>78</v>
       </c>
       <c r="W75" s="31">
         <v>6</v>
       </c>
       <c r="X75" s="31">
         <v>8</v>
       </c>
       <c r="Y75" s="31">
         <v>64</v>
       </c>
@@ -9063,253 +9059,68 @@
       <c r="T76" s="33"/>
       <c r="U76" s="33"/>
       <c r="V76" s="33"/>
       <c r="W76" s="33"/>
       <c r="X76" s="33"/>
       <c r="Y76" s="33"/>
       <c r="Z76" s="34"/>
       <c r="AA76" s="35"/>
       <c r="AB76" s="34"/>
       <c r="AC76" s="34"/>
       <c r="AD76" s="34"/>
       <c r="AE76" s="34"/>
       <c r="AF76" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="AD1:AE1"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-08-04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>