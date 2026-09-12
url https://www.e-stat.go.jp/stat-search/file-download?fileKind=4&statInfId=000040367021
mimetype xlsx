--- v0 (2026-06-04)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_F65DB681D4C695E62CC87827E9244CD11C618147" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7BE7A111-0383-4DA0-AA09-3893019BAF68}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8514258F-69A6-4E0B-A6A7-79E351AB8C39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{263CB89C-2013-41A6-8253-F7AB333B6537}"/>
   </bookViews>
   <sheets>
     <sheet name="25-09-04" sheetId="20" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1798,127 +1794,127 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="76" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F96DC3FD-A1AE-4AC0-A296-60AD266621C6}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{8ACED7C5-468B-4A5B-852A-8649FBFBF7EB}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{301C6AA1-4C63-4E95-88D6-89065643714C}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{BAB8CAD2-F595-47DF-8714-0F952167CD01}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{A6AB6974-0F2F-47F3-851D-AC75C24DC7E3}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{5B03E8A7-A188-4EAC-A9FB-29114700CAF2}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{0A1065A6-BBCF-468A-B82C-809F34457263}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{C889B794-65EA-428D-B826-E45737887715}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{DE307318-CB96-46DF-ACDD-83C38BE8CD63}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{89916FB6-143F-481F-89BE-E1A1C03CF70D}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{42A03A36-38DC-4C71-9B72-FA041CFFE335}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{2BB36AC8-CDE1-4742-A538-79EA85850CB7}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{3949B227-A7F9-4666-93E7-DCE9450FCD92}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{22AE7DFD-B505-44F9-9307-0BF43F1539F8}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{68913F0B-E084-4F0E-A70A-A50704B87962}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{F8A2859E-2700-41E5-B257-63DCCDDD3D73}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{286F267F-3626-4DD9-B1E8-6A807A2B34CB}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{F54D84C3-8D5A-4299-ABA6-BCCC92D622F0}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{8E9C62BA-0618-463A-9C4B-512B71C376D5}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="桁区切り" xfId="52" builtinId="6"/>
     <cellStyle name="見出し 1" xfId="53" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="54" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="55" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="56" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="57" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="58" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="59" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="60" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="77" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="標準 2" xfId="61" xr:uid="{0204EF04-EFE0-4598-8CEF-EE798C38ADB8}"/>
+    <cellStyle name="標準 2 2" xfId="62" xr:uid="{7322B02B-B208-478C-A6AA-F684F28331AD}"/>
+    <cellStyle name="標準 2 3" xfId="63" xr:uid="{634927F8-2A4A-4069-990C-B136DB70A545}"/>
+    <cellStyle name="標準 2 4" xfId="64" xr:uid="{8DDC6A71-3C33-4F96-B006-644DEF99A084}"/>
+    <cellStyle name="標準 2 5" xfId="65" xr:uid="{6DB5601E-CCFE-49BF-A6AD-7C61BA02E128}"/>
+    <cellStyle name="標準 2 6" xfId="66" xr:uid="{9CCDD84F-1E21-4EA6-BC53-402F5FB42C47}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="67" xr:uid="{65FA0073-B984-4399-AA98-AA8A7BF03EEF}"/>
+    <cellStyle name="標準 3" xfId="68" xr:uid="{C025A3E6-50BF-48E4-A809-D546887806CE}"/>
+    <cellStyle name="標準 4" xfId="69" xr:uid="{2782A070-752B-41C9-8AF0-B33FCEB7CF51}"/>
+    <cellStyle name="標準 5" xfId="70" xr:uid="{94409B4C-E0F7-4381-8797-DB10D0858DC2}"/>
+    <cellStyle name="標準 6" xfId="71" xr:uid="{EE28004C-7B9B-48CA-82AD-397F71B76AA7}"/>
+    <cellStyle name="標準 7" xfId="72" xr:uid="{23B61876-FF1A-49C5-B971-9368A15120C2}"/>
+    <cellStyle name="標準 8" xfId="73" xr:uid="{560F2DA9-BCDD-406E-9E58-0084992943FC}"/>
+    <cellStyle name="標準 9" xfId="74" xr:uid="{405B9659-F584-400E-8D0E-BA36C42D8829}"/>
+    <cellStyle name="標準_14-9原稿" xfId="75" xr:uid="{402806D9-4DD4-4BC9-9FEA-AE2813C7E50F}"/>
+    <cellStyle name="標準_第１表－０２" xfId="76" xr:uid="{D576F3DC-9948-496E-A7A6-87CE7BFD77D9}"/>
+    <cellStyle name="未定義" xfId="77" xr:uid="{309A5AB5-638C-42CA-AC79-02EAE7A8A7C6}"/>
     <cellStyle name="良い" xfId="78" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -2253,70 +2249,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{427FB16F-BF16-497B-A16A-D2F55C31AD8C}">
   <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24.75" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="40.625" style="7" customWidth="1"/>
-    <col min="2" max="19" width="10.625" style="28" customWidth="1"/>
+    <col min="1" max="1" width="40.58203125" style="7" customWidth="1"/>
+    <col min="2" max="19" width="10.58203125" style="28" customWidth="1"/>
     <col min="20" max="20" width="11.5" style="28" customWidth="1"/>
-    <col min="21" max="22" width="10.625" style="28" customWidth="1"/>
+    <col min="21" max="22" width="10.58203125" style="28" customWidth="1"/>
     <col min="23" max="23" width="11.5" style="28" customWidth="1"/>
-    <col min="24" max="26" width="10.625" style="28" customWidth="1"/>
+    <col min="24" max="26" width="10.58203125" style="28" customWidth="1"/>
     <col min="27" max="27" width="15.25" style="29" customWidth="1"/>
-    <col min="28" max="28" width="10.625" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="10.625" style="28" customWidth="1"/>
+    <col min="28" max="28" width="10.58203125" style="28" customWidth="1"/>
+    <col min="29" max="29" width="16.58203125" style="28" customWidth="1"/>
+    <col min="30" max="30" width="10.58203125" style="28" customWidth="1"/>
     <col min="31" max="31" width="19.5" style="28" customWidth="1"/>
     <col min="32" max="32" width="15.25" style="28" customWidth="1"/>
     <col min="33" max="33" width="2.25" style="28" customWidth="1"/>
     <col min="34" max="34" width="2.5" style="28" customWidth="1"/>
     <col min="35" max="16384" width="24.75" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="5"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -2614,141 +2612,141 @@
       <c r="Z5" s="22"/>
       <c r="AA5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AB5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="AC5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="AE5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
-        <v>23453</v>
+        <v>23448</v>
       </c>
       <c r="C6" s="25">
-        <v>11033</v>
+        <v>11028</v>
       </c>
       <c r="D6" s="25">
         <v>4595</v>
       </c>
       <c r="E6" s="25">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="F6" s="25">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="G6" s="25">
         <v>196</v>
       </c>
       <c r="H6" s="25">
-        <v>3220</v>
+        <v>3219</v>
       </c>
       <c r="I6" s="25">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="J6" s="25">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="K6" s="25">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="L6" s="25">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="M6" s="25">
         <v>2459</v>
       </c>
       <c r="N6" s="25">
         <v>1356</v>
       </c>
       <c r="O6" s="25">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="P6" s="25">
         <v>176</v>
       </c>
       <c r="Q6" s="25">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="R6" s="25">
         <v>3177</v>
       </c>
       <c r="S6" s="25">
         <v>3050</v>
       </c>
       <c r="T6" s="25">
         <v>82</v>
       </c>
       <c r="U6" s="25">
         <v>45</v>
       </c>
       <c r="V6" s="25">
         <v>6784</v>
       </c>
       <c r="W6" s="25">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="X6" s="25">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="Y6" s="25">
-        <v>5546</v>
+        <v>5542</v>
       </c>
       <c r="Z6" s="25">
         <v>0</v>
       </c>
       <c r="AA6" s="26">
         <v>0</v>
       </c>
       <c r="AB6" s="25">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AC6" s="25">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AD6" s="25">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AE6" s="25">
         <v>73</v>
       </c>
       <c r="AF6" s="25">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="7" spans="1:33" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="A7" s="37"/>
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
       <c r="S7" s="25"/>
       <c r="T7" s="25"/>
       <c r="U7" s="25"/>
       <c r="V7" s="25"/>
@@ -3275,81 +3273,81 @@
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="36"/>
       <c r="AC13" s="31"/>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
     </row>
     <row r="14" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="24">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="C14" s="25">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D14" s="25">
         <v>151</v>
       </c>
       <c r="E14" s="25">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F14" s="25">
         <v>13</v>
       </c>
       <c r="G14" s="25">
         <v>2</v>
       </c>
       <c r="H14" s="25">
         <v>144</v>
       </c>
       <c r="I14" s="25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J14" s="25">
         <v>7</v>
       </c>
       <c r="K14" s="25">
         <v>21</v>
       </c>
       <c r="L14" s="25">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M14" s="25">
         <v>62</v>
       </c>
       <c r="N14" s="25">
         <v>39</v>
       </c>
       <c r="O14" s="25">
         <v>21</v>
       </c>
       <c r="P14" s="25">
         <v>0</v>
       </c>
       <c r="Q14" s="25">
         <v>2</v>
       </c>
       <c r="R14" s="25">
         <v>135</v>
       </c>
       <c r="S14" s="25">
         <v>133</v>
       </c>
       <c r="T14" s="25">
         <v>2</v>
       </c>
@@ -3365,51 +3363,51 @@
       <c r="X14" s="25">
         <v>10</v>
       </c>
       <c r="Y14" s="25">
         <v>336</v>
       </c>
       <c r="Z14" s="25">
         <v>0</v>
       </c>
       <c r="AA14" s="25">
         <v>0</v>
       </c>
       <c r="AB14" s="25">
         <v>8</v>
       </c>
       <c r="AC14" s="25">
         <v>0</v>
       </c>
       <c r="AD14" s="25">
         <v>14</v>
       </c>
       <c r="AE14" s="25">
         <v>1</v>
       </c>
       <c r="AF14" s="25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AG14" s="25"/>
     </row>
     <row r="15" spans="1:33" ht="18" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="30">
         <v>144</v>
       </c>
       <c r="C15" s="31">
         <v>68</v>
       </c>
       <c r="D15" s="31">
         <v>17</v>
       </c>
       <c r="E15" s="31">
         <v>3</v>
       </c>
       <c r="F15" s="31">
         <v>2</v>
       </c>
       <c r="G15" s="31">
         <v>1</v>
       </c>
@@ -3779,63 +3777,63 @@
       <c r="AD18" s="31">
         <v>1</v>
       </c>
       <c r="AE18" s="31">
         <v>0</v>
       </c>
       <c r="AF18" s="31">
         <v>4</v>
       </c>
       <c r="AG18" s="31"/>
     </row>
     <row r="19" spans="1:33" ht="18" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="30">
         <v>124</v>
       </c>
       <c r="C19" s="31">
         <v>55</v>
       </c>
       <c r="D19" s="31">
         <v>18</v>
       </c>
       <c r="E19" s="31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F19" s="31">
         <v>2</v>
       </c>
       <c r="G19" s="31">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>14</v>
       </c>
       <c r="I19" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J19" s="31">
         <v>0</v>
       </c>
       <c r="K19" s="31">
         <v>4</v>
       </c>
       <c r="L19" s="31">
         <v>11</v>
       </c>
       <c r="M19" s="31">
         <v>6</v>
       </c>
       <c r="N19" s="31">
         <v>2</v>
       </c>
       <c r="O19" s="31">
         <v>4</v>
       </c>
       <c r="P19" s="31">
         <v>0</v>
       </c>
       <c r="Q19" s="31">
         <v>0</v>
       </c>
@@ -3860,90 +3858,90 @@
       <c r="X19" s="31">
         <v>0</v>
       </c>
       <c r="Y19" s="31">
         <v>55</v>
       </c>
       <c r="Z19" s="28">
         <v>0</v>
       </c>
       <c r="AA19" s="31">
         <v>0</v>
       </c>
       <c r="AB19" s="36">
         <v>4</v>
       </c>
       <c r="AC19" s="31">
         <v>0</v>
       </c>
       <c r="AD19" s="31">
         <v>1</v>
       </c>
       <c r="AE19" s="31">
         <v>0</v>
       </c>
       <c r="AF19" s="31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG19" s="31"/>
     </row>
     <row r="20" spans="1:33" ht="18" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="30">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C20" s="31">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D20" s="31">
         <v>38</v>
       </c>
       <c r="E20" s="31">
         <v>4</v>
       </c>
       <c r="F20" s="31">
         <v>5</v>
       </c>
       <c r="G20" s="31">
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <v>38</v>
       </c>
       <c r="I20" s="31">
         <v>8</v>
       </c>
       <c r="J20" s="31">
         <v>1</v>
       </c>
       <c r="K20" s="31">
         <v>8</v>
       </c>
       <c r="L20" s="31">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="M20" s="31">
         <v>10</v>
       </c>
       <c r="N20" s="31">
         <v>6</v>
       </c>
       <c r="O20" s="31">
         <v>4</v>
       </c>
       <c r="P20" s="31">
         <v>0</v>
       </c>
       <c r="Q20" s="31">
         <v>0</v>
       </c>
       <c r="R20" s="31">
         <v>41</v>
       </c>
       <c r="S20" s="31">
         <v>40</v>
       </c>
       <c r="T20" s="31">
         <v>1</v>
       </c>
@@ -4080,63 +4078,63 @@
       <c r="T22" s="25">
         <v>34</v>
       </c>
       <c r="U22" s="25">
         <v>17</v>
       </c>
       <c r="V22" s="25">
         <v>2708</v>
       </c>
       <c r="W22" s="25">
         <v>329</v>
       </c>
       <c r="X22" s="25">
         <v>213</v>
       </c>
       <c r="Y22" s="25">
         <v>2166</v>
       </c>
       <c r="Z22" s="25">
         <v>0</v>
       </c>
       <c r="AA22" s="25">
         <v>0</v>
       </c>
       <c r="AB22" s="25">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="AC22" s="25">
         <v>4</v>
       </c>
       <c r="AD22" s="25">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AE22" s="25">
         <v>35</v>
       </c>
       <c r="AF22" s="25">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AG22" s="25"/>
     </row>
     <row r="23" spans="1:33" ht="18" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="30">
         <v>523</v>
       </c>
       <c r="C23" s="31">
         <v>244</v>
       </c>
       <c r="D23" s="31">
         <v>93</v>
       </c>
       <c r="E23" s="31">
         <v>13</v>
       </c>
       <c r="F23" s="31">
         <v>5</v>
       </c>
       <c r="G23" s="31">
         <v>13</v>
       </c>
@@ -4185,51 +4183,51 @@
       <c r="V23" s="31">
         <v>150</v>
       </c>
       <c r="W23" s="31">
         <v>26</v>
       </c>
       <c r="X23" s="31">
         <v>12</v>
       </c>
       <c r="Y23" s="31">
         <v>112</v>
       </c>
       <c r="Z23" s="28">
         <v>0</v>
       </c>
       <c r="AA23" s="31">
         <v>0</v>
       </c>
       <c r="AB23" s="36">
         <v>1</v>
       </c>
       <c r="AC23" s="31">
         <v>0</v>
       </c>
       <c r="AD23" s="31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE23" s="31">
         <v>0</v>
       </c>
       <c r="AF23" s="31">
         <v>16</v>
       </c>
       <c r="AG23" s="31"/>
     </row>
     <row r="24" spans="1:33" ht="18" customHeight="1">
       <c r="A24" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="30">
         <v>451</v>
       </c>
       <c r="C24" s="31">
         <v>183</v>
       </c>
       <c r="D24" s="31">
         <v>73</v>
       </c>
       <c r="E24" s="31">
         <v>6</v>
       </c>
@@ -4575,63 +4573,63 @@
       <c r="T27" s="31">
         <v>5</v>
       </c>
       <c r="U27" s="31">
         <v>2</v>
       </c>
       <c r="V27" s="31">
         <v>328</v>
       </c>
       <c r="W27" s="31">
         <v>53</v>
       </c>
       <c r="X27" s="31">
         <v>26</v>
       </c>
       <c r="Y27" s="31">
         <v>249</v>
       </c>
       <c r="Z27" s="28">
         <v>0</v>
       </c>
       <c r="AA27" s="31">
         <v>0</v>
       </c>
       <c r="AB27" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC27" s="31">
         <v>0</v>
       </c>
       <c r="AD27" s="31">
         <v>4</v>
       </c>
       <c r="AE27" s="31">
         <v>4</v>
       </c>
       <c r="AF27" s="31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AG27" s="31"/>
     </row>
     <row r="28" spans="1:33" ht="18" customHeight="1">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="30">
         <v>1522</v>
       </c>
       <c r="C28" s="31">
         <v>552</v>
       </c>
       <c r="D28" s="31">
         <v>242</v>
       </c>
       <c r="E28" s="31">
         <v>23</v>
       </c>
       <c r="F28" s="31">
         <v>27</v>
       </c>
       <c r="G28" s="31">
         <v>9</v>
       </c>
@@ -4971,51 +4969,51 @@
       <c r="T31" s="31">
         <v>0</v>
       </c>
       <c r="U31" s="31">
         <v>0</v>
       </c>
       <c r="V31" s="31">
         <v>85</v>
       </c>
       <c r="W31" s="31">
         <v>4</v>
       </c>
       <c r="X31" s="31">
         <v>2</v>
       </c>
       <c r="Y31" s="31">
         <v>79</v>
       </c>
       <c r="Z31" s="28">
         <v>0</v>
       </c>
       <c r="AA31" s="31">
         <v>0</v>
       </c>
       <c r="AB31" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC31" s="31">
         <v>0</v>
       </c>
       <c r="AD31" s="31">
         <v>2</v>
       </c>
       <c r="AE31" s="31">
         <v>1</v>
       </c>
       <c r="AF31" s="31">
         <v>11</v>
       </c>
       <c r="AG31" s="31"/>
     </row>
     <row r="32" spans="1:33" ht="18" customHeight="1">
       <c r="A32" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="30">
         <v>161</v>
       </c>
       <c r="C32" s="31">
         <v>63</v>
       </c>
@@ -5401,51 +5399,51 @@
       <c r="T36" s="25">
         <v>7</v>
       </c>
       <c r="U36" s="25">
         <v>5</v>
       </c>
       <c r="V36" s="25">
         <v>730</v>
       </c>
       <c r="W36" s="25">
         <v>84</v>
       </c>
       <c r="X36" s="25">
         <v>55</v>
       </c>
       <c r="Y36" s="25">
         <v>591</v>
       </c>
       <c r="Z36" s="25">
         <v>0</v>
       </c>
       <c r="AA36" s="25">
         <v>0</v>
       </c>
       <c r="AB36" s="25">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AC36" s="25">
         <v>1</v>
       </c>
       <c r="AD36" s="25">
         <v>10</v>
       </c>
       <c r="AE36" s="25">
         <v>7</v>
       </c>
       <c r="AF36" s="25">
         <v>48</v>
       </c>
       <c r="AG36" s="25"/>
     </row>
     <row r="37" spans="1:33" ht="18" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="30">
         <v>121</v>
       </c>
       <c r="C37" s="31">
         <v>65</v>
       </c>
@@ -5896,51 +5894,51 @@
       <c r="T41" s="31">
         <v>3</v>
       </c>
       <c r="U41" s="31">
         <v>5</v>
       </c>
       <c r="V41" s="31">
         <v>350</v>
       </c>
       <c r="W41" s="31">
         <v>51</v>
       </c>
       <c r="X41" s="31">
         <v>33</v>
       </c>
       <c r="Y41" s="31">
         <v>266</v>
       </c>
       <c r="Z41" s="28">
         <v>0</v>
       </c>
       <c r="AA41" s="31">
         <v>0</v>
       </c>
       <c r="AB41" s="36">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC41" s="31">
         <v>1</v>
       </c>
       <c r="AD41" s="31">
         <v>2</v>
       </c>
       <c r="AE41" s="31">
         <v>2</v>
       </c>
       <c r="AF41" s="31">
         <v>16</v>
       </c>
       <c r="AG41" s="31"/>
     </row>
     <row r="42" spans="1:33" ht="18" customHeight="1">
       <c r="A42" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B42" s="30">
         <v>338</v>
       </c>
       <c r="C42" s="31">
         <v>147</v>
       </c>
@@ -6062,108 +6060,108 @@
       <c r="AA43" s="31"/>
       <c r="AB43" s="36"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="31"/>
       <c r="AE43" s="31"/>
       <c r="AF43" s="31"/>
       <c r="AG43" s="31"/>
     </row>
     <row r="44" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A44" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="24">
         <v>5102</v>
       </c>
       <c r="C44" s="25">
         <v>2446</v>
       </c>
       <c r="D44" s="25">
         <v>1110</v>
       </c>
       <c r="E44" s="25">
         <v>211</v>
       </c>
       <c r="F44" s="25">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G44" s="25">
         <v>49</v>
       </c>
       <c r="H44" s="25">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="I44" s="25">
         <v>147</v>
       </c>
       <c r="J44" s="25">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K44" s="25">
         <v>63</v>
       </c>
       <c r="L44" s="25">
         <v>89</v>
       </c>
       <c r="M44" s="25">
         <v>642</v>
       </c>
       <c r="N44" s="25">
         <v>360</v>
       </c>
       <c r="O44" s="25">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="P44" s="25">
         <v>52</v>
       </c>
       <c r="Q44" s="25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="R44" s="25">
         <v>704</v>
       </c>
       <c r="S44" s="25">
         <v>673</v>
       </c>
       <c r="T44" s="25">
         <v>16</v>
       </c>
       <c r="U44" s="25">
         <v>15</v>
       </c>
       <c r="V44" s="25">
         <v>1310</v>
       </c>
       <c r="W44" s="25">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="X44" s="25">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y44" s="25">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="Z44" s="25">
         <v>0</v>
       </c>
       <c r="AA44" s="25">
         <v>0</v>
       </c>
       <c r="AB44" s="25">
         <v>17</v>
       </c>
       <c r="AC44" s="25">
         <v>1</v>
       </c>
       <c r="AD44" s="25">
         <v>33</v>
       </c>
       <c r="AE44" s="25">
         <v>13</v>
       </c>
       <c r="AF44" s="25">
         <v>166</v>
       </c>
       <c r="AG44" s="25"/>
     </row>
     <row r="45" spans="1:33" ht="18" customHeight="1">
@@ -6260,108 +6258,108 @@
       <c r="AE45" s="31">
         <v>0</v>
       </c>
       <c r="AF45" s="31">
         <v>12</v>
       </c>
       <c r="AG45" s="31"/>
     </row>
     <row r="46" spans="1:33" ht="18" customHeight="1">
       <c r="A46" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="30">
         <v>583</v>
       </c>
       <c r="C46" s="31">
         <v>254</v>
       </c>
       <c r="D46" s="31">
         <v>111</v>
       </c>
       <c r="E46" s="31">
         <v>12</v>
       </c>
       <c r="F46" s="31">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G46" s="31">
         <v>4</v>
       </c>
       <c r="H46" s="31">
         <v>72</v>
       </c>
       <c r="I46" s="31">
         <v>15</v>
       </c>
       <c r="J46" s="31">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K46" s="31">
         <v>8</v>
       </c>
       <c r="L46" s="31">
         <v>11</v>
       </c>
       <c r="M46" s="31">
         <v>66</v>
       </c>
       <c r="N46" s="31">
         <v>29</v>
       </c>
       <c r="O46" s="31">
         <v>32</v>
       </c>
       <c r="P46" s="31">
         <v>3</v>
       </c>
       <c r="Q46" s="31">
         <v>2</v>
       </c>
       <c r="R46" s="31">
         <v>103</v>
       </c>
       <c r="S46" s="31">
         <v>98</v>
       </c>
       <c r="T46" s="31">
         <v>4</v>
       </c>
       <c r="U46" s="31">
         <v>1</v>
       </c>
       <c r="V46" s="31">
         <v>160</v>
       </c>
       <c r="W46" s="31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="X46" s="31">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="Y46" s="31">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="Z46" s="28">
         <v>0</v>
       </c>
       <c r="AA46" s="31">
         <v>0</v>
       </c>
       <c r="AB46" s="36">
         <v>3</v>
       </c>
       <c r="AC46" s="31">
         <v>0</v>
       </c>
       <c r="AD46" s="31">
         <v>6</v>
       </c>
       <c r="AE46" s="31">
         <v>2</v>
       </c>
       <c r="AF46" s="31">
         <v>18</v>
       </c>
       <c r="AG46" s="31"/>
     </row>
     <row r="47" spans="1:33" ht="18" customHeight="1">
@@ -6386,57 +6384,57 @@
       <c r="G47" s="31">
         <v>15</v>
       </c>
       <c r="H47" s="31">
         <v>190</v>
       </c>
       <c r="I47" s="31">
         <v>54</v>
       </c>
       <c r="J47" s="31">
         <v>19</v>
       </c>
       <c r="K47" s="31">
         <v>30</v>
       </c>
       <c r="L47" s="31">
         <v>27</v>
       </c>
       <c r="M47" s="31">
         <v>237</v>
       </c>
       <c r="N47" s="31">
         <v>150</v>
       </c>
       <c r="O47" s="31">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P47" s="31">
         <v>13</v>
       </c>
       <c r="Q47" s="31">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R47" s="31">
         <v>282</v>
       </c>
       <c r="S47" s="31">
         <v>274</v>
       </c>
       <c r="T47" s="31">
         <v>4</v>
       </c>
       <c r="U47" s="31">
         <v>4</v>
       </c>
       <c r="V47" s="31">
         <v>440</v>
       </c>
       <c r="W47" s="31">
         <v>42</v>
       </c>
       <c r="X47" s="31">
         <v>46</v>
       </c>
       <c r="Y47" s="31">
         <v>352</v>
       </c>
@@ -6563,57 +6561,57 @@
       <c r="AG48" s="31"/>
     </row>
     <row r="49" spans="1:33" ht="18" customHeight="1">
       <c r="A49" s="38" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="30">
         <v>1313</v>
       </c>
       <c r="C49" s="31">
         <v>678</v>
       </c>
       <c r="D49" s="31">
         <v>329</v>
       </c>
       <c r="E49" s="31">
         <v>54</v>
       </c>
       <c r="F49" s="31">
         <v>24</v>
       </c>
       <c r="G49" s="31">
         <v>6</v>
       </c>
       <c r="H49" s="31">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="I49" s="31">
         <v>37</v>
       </c>
       <c r="J49" s="31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K49" s="31">
         <v>5</v>
       </c>
       <c r="L49" s="31">
         <v>39</v>
       </c>
       <c r="M49" s="31">
         <v>132</v>
       </c>
       <c r="N49" s="31">
         <v>64</v>
       </c>
       <c r="O49" s="31">
         <v>42</v>
       </c>
       <c r="P49" s="31">
         <v>19</v>
       </c>
       <c r="Q49" s="31">
         <v>7</v>
       </c>
       <c r="R49" s="31">
         <v>155</v>
       </c>
@@ -6966,51 +6964,51 @@
       <c r="X53" s="25">
         <v>15</v>
       </c>
       <c r="Y53" s="25">
         <v>352</v>
       </c>
       <c r="Z53" s="25">
         <v>0</v>
       </c>
       <c r="AA53" s="25">
         <v>0</v>
       </c>
       <c r="AB53" s="25">
         <v>10</v>
       </c>
       <c r="AC53" s="25">
         <v>0</v>
       </c>
       <c r="AD53" s="25">
         <v>17</v>
       </c>
       <c r="AE53" s="25">
         <v>7</v>
       </c>
       <c r="AF53" s="25">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AG53" s="25"/>
     </row>
     <row r="54" spans="1:33" ht="18" customHeight="1">
       <c r="A54" s="38" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="30">
         <v>95</v>
       </c>
       <c r="C54" s="31">
         <v>46</v>
       </c>
       <c r="D54" s="31">
         <v>24</v>
       </c>
       <c r="E54" s="31">
         <v>1</v>
       </c>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="31">
         <v>1</v>
       </c>
@@ -7263,51 +7261,51 @@
       <c r="X56" s="31">
         <v>4</v>
       </c>
       <c r="Y56" s="31">
         <v>120</v>
       </c>
       <c r="Z56" s="28">
         <v>0</v>
       </c>
       <c r="AA56" s="31">
         <v>0</v>
       </c>
       <c r="AB56" s="36">
         <v>8</v>
       </c>
       <c r="AC56" s="31">
         <v>0</v>
       </c>
       <c r="AD56" s="31">
         <v>6</v>
       </c>
       <c r="AE56" s="31">
         <v>1</v>
       </c>
       <c r="AF56" s="31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AG56" s="31"/>
     </row>
     <row r="57" spans="1:33" ht="18" customHeight="1">
       <c r="A57" s="38" t="s">
         <v>96</v>
       </c>
       <c r="B57" s="30">
         <v>526</v>
       </c>
       <c r="C57" s="31">
         <v>261</v>
       </c>
       <c r="D57" s="31">
         <v>122</v>
       </c>
       <c r="E57" s="31">
         <v>20</v>
       </c>
       <c r="F57" s="31">
         <v>11</v>
       </c>
       <c r="G57" s="31">
         <v>7</v>
       </c>
@@ -7504,78 +7502,78 @@
       <c r="N59" s="31"/>
       <c r="O59" s="31"/>
       <c r="P59" s="31"/>
       <c r="Q59" s="31"/>
       <c r="R59" s="31"/>
       <c r="S59" s="31"/>
       <c r="T59" s="31"/>
       <c r="U59" s="31"/>
       <c r="V59" s="31"/>
       <c r="W59" s="31"/>
       <c r="X59" s="31"/>
       <c r="Y59" s="31"/>
       <c r="AA59" s="31"/>
       <c r="AB59" s="36"/>
       <c r="AC59" s="31"/>
       <c r="AD59" s="31"/>
       <c r="AE59" s="31"/>
       <c r="AF59" s="31"/>
       <c r="AG59" s="31"/>
     </row>
     <row r="60" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A60" s="37" t="s">
         <v>98</v>
       </c>
       <c r="B60" s="24">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C60" s="25">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D60" s="25">
         <v>129</v>
       </c>
       <c r="E60" s="25">
         <v>22</v>
       </c>
       <c r="F60" s="25">
         <v>22</v>
       </c>
       <c r="G60" s="25">
         <v>14</v>
       </c>
       <c r="H60" s="25">
         <v>83</v>
       </c>
       <c r="I60" s="25">
         <v>27</v>
       </c>
       <c r="J60" s="25">
         <v>4</v>
       </c>
       <c r="K60" s="25">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="L60" s="25">
         <v>9</v>
       </c>
       <c r="M60" s="25">
         <v>53</v>
       </c>
       <c r="N60" s="25">
         <v>33</v>
       </c>
       <c r="O60" s="25">
         <v>18</v>
       </c>
       <c r="P60" s="25">
         <v>1</v>
       </c>
       <c r="Q60" s="25">
         <v>1</v>
       </c>
       <c r="R60" s="25">
         <v>97</v>
       </c>
       <c r="S60" s="25">
         <v>96</v>
       </c>
@@ -7603,78 +7601,78 @@
       <c r="AA60" s="25">
         <v>0</v>
       </c>
       <c r="AB60" s="25">
         <v>0</v>
       </c>
       <c r="AC60" s="25">
         <v>0</v>
       </c>
       <c r="AD60" s="25">
         <v>3</v>
       </c>
       <c r="AE60" s="25">
         <v>1</v>
       </c>
       <c r="AF60" s="25">
         <v>24</v>
       </c>
       <c r="AG60" s="25"/>
     </row>
     <row r="61" spans="1:33" ht="18" customHeight="1">
       <c r="A61" s="38" t="s">
         <v>99</v>
       </c>
       <c r="B61" s="30">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C61" s="31">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D61" s="31">
         <v>28</v>
       </c>
       <c r="E61" s="31">
         <v>3</v>
       </c>
       <c r="F61" s="31">
         <v>1</v>
       </c>
       <c r="G61" s="31">
         <v>2</v>
       </c>
       <c r="H61" s="31">
         <v>15</v>
       </c>
       <c r="I61" s="31">
         <v>2</v>
       </c>
       <c r="J61" s="31">
         <v>0</v>
       </c>
       <c r="K61" s="31">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L61" s="31">
         <v>1</v>
       </c>
       <c r="M61" s="31">
         <v>3</v>
       </c>
       <c r="N61" s="31">
         <v>0</v>
       </c>
       <c r="O61" s="31">
         <v>3</v>
       </c>
       <c r="P61" s="31">
         <v>0</v>
       </c>
       <c r="Q61" s="31">
         <v>0</v>
       </c>
       <c r="R61" s="31">
         <v>15</v>
       </c>
       <c r="S61" s="31">
         <v>14</v>
       </c>
@@ -8045,129 +8043,129 @@
       <c r="AA65" s="31"/>
       <c r="AB65" s="36"/>
       <c r="AC65" s="31"/>
       <c r="AD65" s="31"/>
       <c r="AE65" s="31"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="31"/>
     </row>
     <row r="66" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A66" s="37" t="s">
         <v>103</v>
       </c>
       <c r="B66" s="24">
         <v>2797</v>
       </c>
       <c r="C66" s="25">
         <v>1399</v>
       </c>
       <c r="D66" s="25">
         <v>573</v>
       </c>
       <c r="E66" s="25">
         <v>122</v>
       </c>
       <c r="F66" s="25">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G66" s="25">
         <v>34</v>
       </c>
       <c r="H66" s="25">
         <v>404</v>
       </c>
       <c r="I66" s="25">
         <v>88</v>
       </c>
       <c r="J66" s="25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K66" s="25">
         <v>40</v>
       </c>
       <c r="L66" s="25">
         <v>19</v>
       </c>
       <c r="M66" s="25">
         <v>267</v>
       </c>
       <c r="N66" s="25">
         <v>167</v>
       </c>
       <c r="O66" s="25">
         <v>72</v>
       </c>
       <c r="P66" s="25">
         <v>18</v>
       </c>
       <c r="Q66" s="25">
         <v>10</v>
       </c>
       <c r="R66" s="25">
         <v>371</v>
       </c>
       <c r="S66" s="25">
         <v>352</v>
       </c>
       <c r="T66" s="25">
         <v>14</v>
       </c>
       <c r="U66" s="25">
         <v>5</v>
       </c>
       <c r="V66" s="25">
         <v>760</v>
       </c>
       <c r="W66" s="25">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X66" s="25">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Y66" s="25">
         <v>620</v>
       </c>
       <c r="Z66" s="25">
         <v>0</v>
       </c>
       <c r="AA66" s="25">
         <v>0</v>
       </c>
       <c r="AB66" s="25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AC66" s="25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AD66" s="25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AE66" s="25">
         <v>4</v>
       </c>
       <c r="AF66" s="25">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AG66" s="25"/>
     </row>
     <row r="67" spans="1:33" ht="18" customHeight="1">
       <c r="A67" s="38" t="s">
         <v>104</v>
       </c>
       <c r="B67" s="30">
         <v>928</v>
       </c>
       <c r="C67" s="31">
         <v>456</v>
       </c>
       <c r="D67" s="31">
         <v>188</v>
       </c>
       <c r="E67" s="31">
         <v>56</v>
       </c>
       <c r="F67" s="31">
         <v>28</v>
       </c>
       <c r="G67" s="31">
         <v>8</v>
       </c>
@@ -8309,63 +8307,63 @@
       <c r="T68" s="31">
         <v>2</v>
       </c>
       <c r="U68" s="31">
         <v>0</v>
       </c>
       <c r="V68" s="31">
         <v>82</v>
       </c>
       <c r="W68" s="31">
         <v>7</v>
       </c>
       <c r="X68" s="31">
         <v>13</v>
       </c>
       <c r="Y68" s="31">
         <v>62</v>
       </c>
       <c r="Z68" s="28">
         <v>0</v>
       </c>
       <c r="AA68" s="31">
         <v>0</v>
       </c>
       <c r="AB68" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC68" s="31">
         <v>0</v>
       </c>
       <c r="AD68" s="31">
         <v>0</v>
       </c>
       <c r="AE68" s="31">
         <v>0</v>
       </c>
       <c r="AF68" s="31">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AG68" s="31"/>
     </row>
     <row r="69" spans="1:33" ht="18" customHeight="1">
       <c r="A69" s="38" t="s">
         <v>106</v>
       </c>
       <c r="B69" s="30">
         <v>108</v>
       </c>
       <c r="C69" s="31">
         <v>54</v>
       </c>
       <c r="D69" s="31">
         <v>20</v>
       </c>
       <c r="E69" s="31">
         <v>4</v>
       </c>
       <c r="F69" s="31">
         <v>3</v>
       </c>
       <c r="G69" s="31">
         <v>1</v>
       </c>
@@ -8411,93 +8409,93 @@
       <c r="U69" s="31">
         <v>0</v>
       </c>
       <c r="V69" s="31">
         <v>30</v>
       </c>
       <c r="W69" s="31">
         <v>1</v>
       </c>
       <c r="X69" s="31">
         <v>4</v>
       </c>
       <c r="Y69" s="31">
         <v>25</v>
       </c>
       <c r="Z69" s="28">
         <v>0</v>
       </c>
       <c r="AA69" s="31">
         <v>0</v>
       </c>
       <c r="AB69" s="36">
         <v>1</v>
       </c>
       <c r="AC69" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD69" s="31">
         <v>0</v>
       </c>
       <c r="AE69" s="31">
         <v>0</v>
       </c>
       <c r="AF69" s="31">
         <v>1</v>
       </c>
       <c r="AG69" s="31"/>
     </row>
     <row r="70" spans="1:33" ht="18" customHeight="1">
       <c r="A70" s="38" t="s">
         <v>107</v>
       </c>
       <c r="B70" s="30">
         <v>198</v>
       </c>
       <c r="C70" s="31">
         <v>91</v>
       </c>
       <c r="D70" s="31">
         <v>38</v>
       </c>
       <c r="E70" s="31">
         <v>4</v>
       </c>
       <c r="F70" s="31">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G70" s="31">
         <v>2</v>
       </c>
       <c r="H70" s="31">
         <v>29</v>
       </c>
       <c r="I70" s="31">
         <v>8</v>
       </c>
       <c r="J70" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K70" s="31">
         <v>4</v>
       </c>
       <c r="L70" s="31">
         <v>0</v>
       </c>
       <c r="M70" s="31">
         <v>20</v>
       </c>
       <c r="N70" s="31">
         <v>10</v>
       </c>
       <c r="O70" s="31">
         <v>5</v>
       </c>
       <c r="P70" s="31">
         <v>3</v>
       </c>
       <c r="Q70" s="31">
         <v>2</v>
       </c>
       <c r="R70" s="31">
         <v>26</v>
       </c>
@@ -8810,51 +8808,51 @@
       <c r="V73" s="31">
         <v>62</v>
       </c>
       <c r="W73" s="31">
         <v>6</v>
       </c>
       <c r="X73" s="31">
         <v>0</v>
       </c>
       <c r="Y73" s="31">
         <v>56</v>
       </c>
       <c r="Z73" s="28">
         <v>0</v>
       </c>
       <c r="AA73" s="31">
         <v>0</v>
       </c>
       <c r="AB73" s="36">
         <v>2</v>
       </c>
       <c r="AC73" s="31">
         <v>0</v>
       </c>
       <c r="AD73" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE73" s="31">
         <v>0</v>
       </c>
       <c r="AF73" s="31">
         <v>4</v>
       </c>
       <c r="AG73" s="31"/>
     </row>
     <row r="74" spans="1:33" ht="18" customHeight="1">
       <c r="A74" s="38" t="s">
         <v>111</v>
       </c>
       <c r="B74" s="30">
         <v>201</v>
       </c>
       <c r="C74" s="31">
         <v>84</v>
       </c>
       <c r="D74" s="31">
         <v>33</v>
       </c>
       <c r="E74" s="31">
         <v>1</v>
       </c>
@@ -8888,54 +8886,54 @@
       <c r="O74" s="31">
         <v>5</v>
       </c>
       <c r="P74" s="31">
         <v>0</v>
       </c>
       <c r="Q74" s="31">
         <v>0</v>
       </c>
       <c r="R74" s="31">
         <v>30</v>
       </c>
       <c r="S74" s="31">
         <v>30</v>
       </c>
       <c r="T74" s="31">
         <v>0</v>
       </c>
       <c r="U74" s="31">
         <v>0</v>
       </c>
       <c r="V74" s="31">
         <v>78</v>
       </c>
       <c r="W74" s="31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X74" s="31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y74" s="31">
         <v>74</v>
       </c>
       <c r="Z74" s="28">
         <v>0</v>
       </c>
       <c r="AA74" s="31">
         <v>0</v>
       </c>
       <c r="AB74" s="36">
         <v>0</v>
       </c>
       <c r="AC74" s="31">
         <v>0</v>
       </c>
       <c r="AD74" s="31">
         <v>1</v>
       </c>
       <c r="AE74" s="31">
         <v>0</v>
       </c>
       <c r="AF74" s="31">
         <v>5</v>
       </c>
@@ -9005,51 +9003,51 @@
       <c r="U75" s="31">
         <v>1</v>
       </c>
       <c r="V75" s="31">
         <v>75</v>
       </c>
       <c r="W75" s="31">
         <v>6</v>
       </c>
       <c r="X75" s="31">
         <v>5</v>
       </c>
       <c r="Y75" s="31">
         <v>64</v>
       </c>
       <c r="Z75" s="28">
         <v>0</v>
       </c>
       <c r="AA75" s="31">
         <v>0</v>
       </c>
       <c r="AB75" s="36">
         <v>1</v>
       </c>
       <c r="AC75" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD75" s="31">
         <v>2</v>
       </c>
       <c r="AE75" s="31">
         <v>0</v>
       </c>
       <c r="AF75" s="31">
         <v>5</v>
       </c>
       <c r="AG75" s="31"/>
     </row>
     <row r="76" spans="1:33" ht="18" customHeight="1">
       <c r="A76" s="19"/>
       <c r="B76" s="32"/>
       <c r="C76" s="33"/>
       <c r="D76" s="33"/>
       <c r="E76" s="33"/>
       <c r="F76" s="33"/>
       <c r="G76" s="33"/>
       <c r="H76" s="33"/>
       <c r="I76" s="33"/>
       <c r="J76" s="33"/>
       <c r="K76" s="33"/>
       <c r="L76" s="33"/>
@@ -9063,253 +9061,68 @@
       <c r="T76" s="33"/>
       <c r="U76" s="33"/>
       <c r="V76" s="33"/>
       <c r="W76" s="33"/>
       <c r="X76" s="33"/>
       <c r="Y76" s="33"/>
       <c r="Z76" s="34"/>
       <c r="AA76" s="35"/>
       <c r="AB76" s="34"/>
       <c r="AC76" s="34"/>
       <c r="AD76" s="34"/>
       <c r="AE76" s="34"/>
       <c r="AF76" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="AD1:AE1"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-09-04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>