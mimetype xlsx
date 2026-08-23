--- v0 (2026-06-27)
+++ v1 (2026-08-23)
@@ -1,430 +1,427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="11_F344B45979B5619958964C995A1FDEEB52252244" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{741497C0-474A-45C7-B708-DFC2F2DF4D87}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{9C446FD8-27DE-4F5D-A8FA-7F6CFF35A3DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FAA3EC6E-BD96-4474-9225-DD1EB45C5875}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{B33FF715-8FCA-41DB-85E2-A161E215B593}"/>
   </bookViews>
   <sheets>
     <sheet name="25-09-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-09-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-09-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-09-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y2" i="15" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="53">
   <si>
+    <t>入</t>
+  </si>
+  <si>
+    <t>所</t>
+  </si>
+  <si>
+    <t>出</t>
+  </si>
+  <si>
+    <t>刑の</t>
+  </si>
+  <si>
+    <t>　　　</t>
+  </si>
+  <si>
+    <t>の</t>
+  </si>
+  <si>
+    <t>留置場</t>
+    <rPh sb="0" eb="3">
+      <t>リュウチジョウ</t>
+    </rPh>
+    <phoneticPr fontId="31"/>
+  </si>
+  <si>
+    <t>変更に</t>
+  </si>
+  <si>
+    <t>総　　数</t>
+  </si>
+  <si>
+    <t>仮釈放</t>
+  </si>
+  <si>
+    <t>から</t>
+  </si>
+  <si>
+    <t>労役場</t>
+  </si>
+  <si>
+    <t>留置に</t>
+  </si>
+  <si>
+    <t>移行</t>
+  </si>
+  <si>
+    <t>男</t>
+    <rPh sb="0" eb="1">
+      <t>オトコ</t>
+    </rPh>
+    <phoneticPr fontId="34"/>
+  </si>
+  <si>
+    <t>女</t>
+    <rPh sb="0" eb="1">
+      <t>オンナ</t>
+    </rPh>
+    <phoneticPr fontId="34"/>
+  </si>
+  <si>
     <t>２　　受刑者の入出所事由別人員</t>
     <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>(</t>
     <phoneticPr fontId="31"/>
   </si>
   <si>
     <t>）</t>
     <phoneticPr fontId="31"/>
   </si>
   <si>
-    <t>入</t>
-[...11 lines deleted...]
-    <t>刑の</t>
+    <t>裁判確定</t>
+    <rPh sb="0" eb="2">
+      <t>サイバン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カクテイ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>仮釈放の</t>
     <rPh sb="0" eb="3">
       <t>カリシャクホウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>刑の</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>仮釈放</t>
     <rPh sb="0" eb="3">
       <t>カリシャクホウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
+    <t>一部執行</t>
+    <rPh sb="0" eb="2">
+      <t>イチブ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シッコウ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>及び</t>
+    <rPh sb="0" eb="1">
+      <t>オヨ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>取消し</t>
+    <rPh sb="0" eb="2">
+      <t>トリケ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>猶予の</t>
+    <rPh sb="0" eb="2">
+      <t>ユウヨ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>(一部猶</t>
+  </si>
+  <si>
+    <t>予なし)</t>
+  </si>
+  <si>
+    <t>予あり)</t>
+  </si>
+  <si>
     <t>労役場</t>
     <rPh sb="0" eb="3">
       <t>ロウエキジョウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>警察</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サッ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>逃走者</t>
     <rPh sb="0" eb="3">
       <t>トウソウシャ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
+    <t>執行停止</t>
+    <rPh sb="0" eb="2">
+      <t>シッコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>テイシ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>留置から</t>
+    <rPh sb="0" eb="2">
+      <t>リュウチ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>総　数</t>
+  </si>
+  <si>
+    <t>満期釈放</t>
+    <rPh sb="0" eb="2">
+      <t>マンキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シャクホウ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>執行に</t>
+    <rPh sb="0" eb="2">
+      <t>シッコウ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>移送</t>
+    <rPh sb="0" eb="1">
+      <t>ワタル</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ソウ</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
+    <t>連戻し</t>
+    <rPh sb="0" eb="1">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>モド</t>
+    </rPh>
+    <phoneticPr fontId="37"/>
+  </si>
+  <si>
     <t>実刑期</t>
     <rPh sb="0" eb="1">
       <t>ジツ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ケイキ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>不定期刑</t>
     <rPh sb="0" eb="3">
       <t>フテイキ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>執行順序</t>
     <rPh sb="0" eb="2">
       <t>シッコウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>警察</t>
     <rPh sb="0" eb="2">
       <t>ケイサツ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
-    <t>一部執行</t>
-[...42 lines deleted...]
-  <si>
     <t>留置場に</t>
     <rPh sb="0" eb="3">
       <t>リュウチジョウ</t>
     </rPh>
     <phoneticPr fontId="31"/>
   </si>
   <si>
-    <t>総　　数</t>
-[...54 lines deleted...]
-  <si>
     <t>終了</t>
     <rPh sb="0" eb="1">
       <t>オワ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>恩　赦</t>
     <rPh sb="0" eb="1">
       <t>オン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>より</t>
   </si>
   <si>
     <t>逃　走</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ソウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
     <t>死　亡</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
   </si>
   <si>
+    <t>総　　　　　　数</t>
+    <rPh sb="0" eb="1">
+      <t>フサ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カズ</t>
+    </rPh>
+    <phoneticPr fontId="34"/>
+  </si>
+  <si>
     <t>死刑執行</t>
     <rPh sb="0" eb="2">
       <t>シケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シッコウ</t>
     </rPh>
     <phoneticPr fontId="37"/>
-  </si>
-[...67 lines deleted...]
-    <phoneticPr fontId="34"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="180" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="182" formatCode="_ * #\ ##0_ ;_ * \-#\ ##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="183" formatCode="_ * \(#\ ##0\)_ ;_ * \(\-#\ ##0\)_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1332,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{671E5CCC-6820-4C6C-8FF9-B4A9819D4F41}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{FFC1C3D2-BE96-4612-AB26-8ADBD5F6BFD6}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{16F6459B-E62D-42E5-BE7A-D44F2A1B0F25}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{2476382D-F106-4A7B-ACA9-EB5BD93593DD}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D4110B1D-DD21-48C6-A126-644DD3A84F01}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{0D4D41CD-7B22-4F2C-AD77-52B56CDB87FD}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{E3E31576-622D-4524-8EFF-76F74BD5B2FC}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{0BA43DA7-E723-4D04-B3AF-8208F96F16AD}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{85B0FECD-ED3C-429C-AE16-45E1E4B26EF8}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{DC39F168-24AA-44E8-BA49-8336B4220B4D}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{DC8FF553-1722-4ADC-9205-A053807143D3}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{EA3A5327-7630-4553-972C-125A127B68D8}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C33EE58E-F051-4F63-B646-F3911BA8E2FB}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{B83F724D-25F4-4433-90B6-D0012D1DAD9A}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{96251E4F-7290-497A-954D-24DF189A7596}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{07BA506C-5C92-436F-8A69-2110E9A9DDF5}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{8CE13291-3308-4B90-A36C-22232621EF4B}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{89C3F52D-C482-44B3-8CAE-4F221E99C7CD}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{0D076853-EDCA-426F-A4A5-8F3F089C96AE}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4FCE596A-5899-49A3-9F47-BD1632F02472}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{C9E8D08D-1A6C-47FD-9B1E-88A6048BAFC9}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{9817EE14-CE63-49F2-87D8-AE786FB46BA4}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{5EABD1A3-5BD6-44A9-BA1C-73121C2CCD01}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{8D15F538-3610-4BB1-B762-8ADF1ADD13BD}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{3AB983CA-F910-436E-84C2-4D1740107FAC}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1689,506 +1686,508 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6BD42ED-6789-42ED-B5C3-813AA760F880}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="Y1" s="41">
         <v>45901</v>
       </c>
     </row>
     <row r="2" spans="3:29" ht="27" customHeight="1">
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="L2" s="3" t="s">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="X2" s="4" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="Y2" s="42" t="str">
         <f>IF(TEXT(Y1,"e")="1",TEXT(Y1,"ggg")&amp;"元",TEXT(Y1,"ggge"))&amp;"年"&amp;TEXT(Y1,"m")&amp;"月"</f>
         <v>令和7年9月</v>
       </c>
       <c r="Z2" s="42"/>
       <c r="AA2" s="1" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="3:29" ht="13.5" thickBot="1">
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="22"/>
     </row>
     <row r="4" spans="3:29" ht="13.5" thickTop="1">
       <c r="D4" s="6"/>
       <c r="E4" s="7" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="7" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="6"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AC4" s="9"/>
     </row>
     <row r="5" spans="3:29">
       <c r="D5" s="10"/>
       <c r="E5" s="32"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
       <c r="O5" s="30"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R5" s="33"/>
       <c r="S5" s="33" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="T5" s="33"/>
       <c r="U5" s="33"/>
       <c r="V5" s="33"/>
       <c r="W5" s="33" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="X5" s="33"/>
       <c r="Y5" s="33"/>
       <c r="Z5" s="33"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
     </row>
     <row r="6" spans="3:29">
       <c r="D6" s="10"/>
       <c r="E6" s="34"/>
       <c r="F6" s="35" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G6" s="35" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="H6" s="35" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="I6" s="35" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="J6" s="35" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="K6" s="35" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="L6" s="35" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="M6" s="35" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="N6" s="35"/>
       <c r="O6" s="30"/>
       <c r="P6" s="35"/>
       <c r="Q6" s="36"/>
       <c r="R6" s="35" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="S6" s="36"/>
       <c r="T6" s="35" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="U6" s="36"/>
       <c r="V6" s="35" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="W6" s="35" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="X6" s="35" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="Y6" s="36"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="30"/>
       <c r="AB6" s="10"/>
       <c r="AC6" s="11"/>
     </row>
     <row r="7" spans="3:29">
       <c r="D7" s="10"/>
       <c r="E7" s="34"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I7" s="35" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="J7" s="35" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K7" s="35" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="L7" s="35" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="30"/>
       <c r="P7" s="36"/>
       <c r="Q7" s="36"/>
       <c r="R7" s="35"/>
       <c r="S7" s="36"/>
       <c r="T7" s="35"/>
       <c r="U7" s="36"/>
       <c r="V7" s="35"/>
       <c r="W7" s="35" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="X7" s="35" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="Y7" s="36"/>
       <c r="Z7" s="36"/>
       <c r="AA7" s="30"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="11"/>
     </row>
     <row r="8" spans="3:29">
       <c r="D8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="E8" s="37" t="s">
+      <c r="G8" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I8" s="35" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="J8" s="35" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="K8" s="35"/>
       <c r="L8" s="35" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="M8" s="35"/>
       <c r="N8" s="35" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="O8" s="29" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P8" s="35" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="Q8" s="35" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="R8" s="35" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="S8" s="35" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="T8" s="35"/>
       <c r="U8" s="35" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="V8" s="35"/>
       <c r="W8" s="35" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="X8" s="35"/>
       <c r="Y8" s="35" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="Z8" s="35" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="AA8" s="29" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="AB8" s="11"/>
       <c r="AC8" s="11" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="3:29">
       <c r="D9" s="10"/>
       <c r="E9" s="34"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J9" s="35"/>
       <c r="K9" s="35" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="35"/>
       <c r="O9" s="30"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
       <c r="R9" s="35"/>
       <c r="S9" s="36"/>
       <c r="T9" s="35"/>
       <c r="U9" s="36"/>
       <c r="V9" s="35"/>
       <c r="W9" s="35" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="X9" s="35"/>
       <c r="Y9" s="36"/>
       <c r="Z9" s="36"/>
       <c r="AA9" s="30"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="11"/>
     </row>
     <row r="10" spans="3:29">
       <c r="D10" s="10"/>
       <c r="E10" s="34"/>
       <c r="F10" s="35" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="G10" s="35" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="H10" s="35" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I10" s="35" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J10" s="35" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K10" s="35" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="L10" s="35" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="M10" s="35" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N10" s="36"/>
       <c r="O10" s="30"/>
       <c r="P10" s="35"/>
       <c r="Q10" s="35" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="R10" s="35" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="S10" s="35" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="T10" s="35" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="U10" s="36"/>
       <c r="V10" s="35" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="W10" s="35" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="X10" s="35" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="30"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="11"/>
     </row>
     <row r="11" spans="3:29">
       <c r="C11" s="8"/>
       <c r="D11" s="6"/>
       <c r="E11" s="38"/>
       <c r="F11" s="39" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G11" s="39" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H11" s="39"/>
       <c r="I11" s="39" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J11" s="39"/>
       <c r="K11" s="39" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="40"/>
       <c r="P11" s="39"/>
       <c r="Q11" s="39" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="R11" s="39" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="S11" s="39" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="39"/>
       <c r="W11" s="39" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
       <c r="Z11" s="39"/>
       <c r="AA11" s="31"/>
       <c r="AB11" s="11"/>
       <c r="AC11" s="12"/>
     </row>
     <row r="12" spans="3:29">
       <c r="C12" s="13"/>
       <c r="D12" s="23">
         <v>0</v>
       </c>
       <c r="E12" s="23">
         <v>0</v>
       </c>
       <c r="F12" s="23">
         <v>0</v>
       </c>
       <c r="G12" s="23">
         <v>0</v>
       </c>
       <c r="H12" s="23">
         <v>0</v>
       </c>
@@ -2234,96 +2233,96 @@
       <c r="V12" s="23">
         <v>0</v>
       </c>
       <c r="W12" s="23">
         <v>0</v>
       </c>
       <c r="X12" s="23">
         <v>0</v>
       </c>
       <c r="Y12" s="23">
         <v>0</v>
       </c>
       <c r="Z12" s="23">
         <v>0</v>
       </c>
       <c r="AA12" s="24">
         <v>0</v>
       </c>
       <c r="AB12" s="24"/>
       <c r="AC12" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="3:29" s="26" customFormat="1">
       <c r="C13" s="14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="15">
         <v>1238</v>
       </c>
       <c r="E13" s="15">
         <v>1137</v>
       </c>
       <c r="F13" s="15">
         <v>28</v>
       </c>
       <c r="G13" s="15">
         <v>0</v>
       </c>
       <c r="H13" s="15">
         <v>3</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>57</v>
       </c>
       <c r="L13" s="15">
         <v>13</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>0</v>
       </c>
       <c r="O13" s="15">
         <v>1351</v>
       </c>
       <c r="P13" s="15">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="Q13" s="15">
         <v>757</v>
       </c>
       <c r="R13" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S13" s="15">
         <v>40</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="W13" s="15">
         <v>39</v>
       </c>
       <c r="X13" s="15">
         <v>11</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
       <c r="Z13" s="15">
         <v>18</v>
       </c>
@@ -2394,96 +2393,96 @@
       <c r="V14" s="23">
         <v>0</v>
       </c>
       <c r="W14" s="23">
         <v>0</v>
       </c>
       <c r="X14" s="23">
         <v>0</v>
       </c>
       <c r="Y14" s="23">
         <v>0</v>
       </c>
       <c r="Z14" s="23">
         <v>0</v>
       </c>
       <c r="AA14" s="24">
         <v>0</v>
       </c>
       <c r="AB14" s="24"/>
       <c r="AC14" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:29" s="26" customFormat="1">
       <c r="C15" s="14" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="D15" s="17">
         <v>1108</v>
       </c>
       <c r="E15" s="17">
         <v>1015</v>
       </c>
       <c r="F15" s="17">
         <v>27</v>
       </c>
       <c r="G15" s="17">
         <v>0</v>
       </c>
       <c r="H15" s="17">
         <v>3</v>
       </c>
       <c r="I15" s="17">
         <v>0</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>52</v>
       </c>
       <c r="L15" s="17">
         <v>11</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>0</v>
       </c>
       <c r="O15" s="17">
         <v>1216</v>
       </c>
       <c r="P15" s="17">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="Q15" s="17">
         <v>674</v>
       </c>
       <c r="R15" s="17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S15" s="17">
         <v>34</v>
       </c>
       <c r="T15" s="17">
         <v>0</v>
       </c>
       <c r="U15" s="17">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>0</v>
       </c>
       <c r="W15" s="17">
         <v>37</v>
       </c>
       <c r="X15" s="17">
         <v>11</v>
       </c>
       <c r="Y15" s="17">
         <v>0</v>
       </c>
       <c r="Z15" s="17">
         <v>16</v>
       </c>
@@ -2554,51 +2553,51 @@
       <c r="V16" s="23">
         <v>0</v>
       </c>
       <c r="W16" s="23">
         <v>0</v>
       </c>
       <c r="X16" s="23">
         <v>0</v>
       </c>
       <c r="Y16" s="23">
         <v>0</v>
       </c>
       <c r="Z16" s="23">
         <v>0</v>
       </c>
       <c r="AA16" s="24">
         <v>0</v>
       </c>
       <c r="AB16" s="27"/>
       <c r="AC16" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="3:29" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="C17" s="14" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D17" s="17">
         <v>130</v>
       </c>
       <c r="E17" s="17">
         <v>122</v>
       </c>
       <c r="F17" s="17">
         <v>1</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
         <v>0</v>
       </c>
       <c r="K17" s="17">
         <v>5</v>
       </c>
@@ -2702,50 +2701,40 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>25-09-02</vt:lpstr>
       <vt:lpstr>PASTE1</vt:lpstr>
       <vt:lpstr>PASTE2</vt:lpstr>
       <vt:lpstr>PASTE3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>