--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8EA1CC9-001C-4675-9ECB-17741E6C7BDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{2F1998AE-BCDD-4F78-BCBA-F3AF6C65E895}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{2D2ECA16-8222-4DD7-87B5-5E19874A4832}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A6FD2F3D-5B9F-4E4E-91C6-338C8FBD1DBB}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-09-01" sheetId="2" r:id="rId1"/>
+    <sheet name="１　被疑事件の受理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-09-01'!$A$1:$Q$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'１　被疑事件の受理人員'!$A$1:$Q$65</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="80">
   <si>
     <t>１　　罪　名　別　　　　被　　　疑　　　事　　　件　　　の　　　受　　　理　　　人　　　員</t>
     <rPh sb="3" eb="4">
       <t>ツミ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -1184,69 +1183,69 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{D51E7146-D02D-4F4C-8F15-CA64A26CE94C}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{83D73D13-362C-4027-A9CC-57FCF4630002}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{8A938313-93E8-468A-A4F9-820EE43CDB42}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{4D2FCA67-3042-4D97-B6ED-FC9583A1C952}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1525,3134 +1524,2950 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D48DB82D-4A02-4614-9E00-9594F60415D6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{424264C4-100F-4A89-9DF3-D772025BBEEF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
+    <col min="4" max="12" width="14.625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="5.625" style="1" customWidth="1"/>
+    <col min="14" max="16" width="14.625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="20.625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="22" customHeight="1">
+    <row r="1" spans="1:17" ht="21.95" customHeight="1">
       <c r="F1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="5">
         <v>45901</v>
       </c>
     </row>
-    <row r="2" spans="1:17" s="6" customFormat="1" ht="22" customHeight="1">
+    <row r="2" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="10" t="str">
         <f>"("&amp;IF(TEXT(Q1,"e")="1",TEXT(Q1,"ggg")&amp;"元",TEXT(Q1,"ggge"))&amp;"年"&amp;TEXT(Q1,"m")&amp;"月分)"</f>
         <v>(令和7年9月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:17" s="6" customFormat="1" ht="4" customHeight="1">
+    <row r="3" spans="1:17" s="6" customFormat="1" ht="3.95" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="13"/>
     </row>
-    <row r="4" spans="1:17" s="6" customFormat="1" ht="22" customHeight="1">
+    <row r="4" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="A4" s="14"/>
       <c r="B4" s="55" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="48" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="N4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="19"/>
     </row>
-    <row r="5" spans="1:17" s="6" customFormat="1" ht="22" customHeight="1">
+    <row r="5" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="B5" s="56"/>
       <c r="C5" s="20"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="51" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="53" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="53" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="48" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="48" t="s">
         <v>12</v>
       </c>
       <c r="P5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="6" customFormat="1" ht="22" customHeight="1">
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="B6" s="56"/>
       <c r="C6" s="20"/>
       <c r="D6" s="49"/>
       <c r="E6" s="49"/>
       <c r="F6" s="58"/>
       <c r="G6" s="51" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="49"/>
       <c r="N6" s="49"/>
       <c r="O6" s="49"/>
       <c r="P6" s="49"/>
       <c r="Q6" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="6" customFormat="1" ht="22" customHeight="1">
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="A7" s="22"/>
       <c r="B7" s="57"/>
       <c r="C7" s="24"/>
       <c r="D7" s="50"/>
       <c r="E7" s="50"/>
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="50"/>
       <c r="N7" s="50"/>
       <c r="O7" s="50"/>
       <c r="P7" s="50"/>
       <c r="Q7" s="25" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="40" customHeight="1">
+    <row r="8" spans="1:17" ht="39.950000000000003" customHeight="1">
       <c r="B8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="27"/>
       <c r="D8" s="28">
-        <v>129295</v>
+        <v>129292</v>
       </c>
       <c r="E8" s="28">
-        <v>51811</v>
+        <v>51809</v>
       </c>
       <c r="F8" s="28">
-        <v>77484</v>
+        <v>77483</v>
       </c>
       <c r="G8" s="28">
         <v>66765</v>
       </c>
       <c r="H8" s="28">
         <v>276</v>
       </c>
       <c r="I8" s="28">
         <v>66489</v>
       </c>
       <c r="J8" s="28">
-        <v>10320</v>
+        <v>10319</v>
       </c>
       <c r="K8" s="28">
         <v>301</v>
       </c>
       <c r="L8" s="28">
         <v>98</v>
       </c>
       <c r="M8" s="28"/>
       <c r="N8" s="28">
         <v>582064</v>
       </c>
       <c r="O8" s="28">
         <v>579676</v>
       </c>
       <c r="P8" s="28">
-        <v>586499</v>
+        <v>586496</v>
       </c>
       <c r="Q8" s="28">
         <v>101.18</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="22" customHeight="1">
+    <row r="9" spans="1:17" ht="21.95" customHeight="1">
       <c r="B9" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="28">
-        <v>78441</v>
+        <v>78439</v>
       </c>
       <c r="E9" s="28">
-        <v>33707</v>
+        <v>33705</v>
       </c>
       <c r="F9" s="28">
         <v>44734</v>
       </c>
       <c r="G9" s="28">
         <v>40553</v>
       </c>
       <c r="H9" s="28">
         <v>160</v>
       </c>
       <c r="I9" s="28">
         <v>40393</v>
       </c>
       <c r="J9" s="28">
         <v>4008</v>
       </c>
       <c r="K9" s="28">
         <v>108</v>
       </c>
       <c r="L9" s="28">
         <v>65</v>
       </c>
       <c r="M9" s="28"/>
       <c r="N9" s="28">
         <v>361405</v>
       </c>
       <c r="O9" s="28">
-        <v>362252</v>
+        <v>362253</v>
       </c>
       <c r="P9" s="28">
-        <v>363736</v>
+        <v>363734</v>
       </c>
       <c r="Q9" s="28">
         <v>100.41</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="22" customHeight="1">
+    <row r="10" spans="1:17" ht="21.95" customHeight="1">
       <c r="B10" s="29" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="31">
         <v>401</v>
       </c>
       <c r="E10" s="31">
         <v>217</v>
       </c>
       <c r="F10" s="31">
         <v>184</v>
       </c>
       <c r="G10" s="31">
         <v>137</v>
       </c>
       <c r="H10" s="31">
         <v>0</v>
       </c>
       <c r="I10" s="31">
         <v>137</v>
       </c>
       <c r="J10" s="31">
         <v>47</v>
       </c>
       <c r="K10" s="31">
         <v>0</v>
       </c>
       <c r="L10" s="31">
         <v>0</v>
       </c>
       <c r="M10" s="31"/>
       <c r="N10" s="31">
         <v>1309</v>
       </c>
       <c r="O10" s="31">
         <v>1391</v>
       </c>
       <c r="P10" s="31">
         <v>1402</v>
       </c>
       <c r="Q10" s="31">
         <v>100.79</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="22" customHeight="1">
+    <row r="11" spans="1:17" ht="21.95" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="31">
         <v>0</v>
       </c>
       <c r="E11" s="31">
         <v>0</v>
       </c>
       <c r="F11" s="31">
         <v>0</v>
       </c>
       <c r="G11" s="31">
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <v>0</v>
       </c>
       <c r="I11" s="31">
         <v>0</v>
       </c>
       <c r="J11" s="31">
         <v>0</v>
       </c>
       <c r="K11" s="31">
         <v>0</v>
       </c>
       <c r="L11" s="31">
         <v>0</v>
       </c>
       <c r="M11" s="31"/>
       <c r="N11" s="31">
         <v>0</v>
       </c>
       <c r="O11" s="31">
         <v>41</v>
       </c>
       <c r="P11" s="31">
         <v>0</v>
       </c>
       <c r="Q11" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="22" customHeight="1">
+    <row r="12" spans="1:17" ht="21.95" customHeight="1">
       <c r="B12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="31">
         <v>147</v>
       </c>
       <c r="E12" s="31">
         <v>86</v>
       </c>
       <c r="F12" s="31">
         <v>61</v>
       </c>
       <c r="G12" s="31">
         <v>54</v>
       </c>
       <c r="H12" s="31">
         <v>0</v>
       </c>
       <c r="I12" s="31">
         <v>54</v>
       </c>
       <c r="J12" s="31">
         <v>6</v>
       </c>
       <c r="K12" s="31">
         <v>0</v>
       </c>
       <c r="L12" s="31">
         <v>1</v>
       </c>
       <c r="M12" s="31"/>
       <c r="N12" s="31">
         <v>601</v>
       </c>
       <c r="O12" s="31">
         <v>528</v>
       </c>
       <c r="P12" s="31">
         <v>486</v>
       </c>
       <c r="Q12" s="31">
         <v>92.05</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="22" customHeight="1">
+    <row r="13" spans="1:17" ht="21.95" customHeight="1">
       <c r="B13" s="29" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="30"/>
       <c r="D13" s="31">
         <v>1220</v>
       </c>
       <c r="E13" s="31">
         <v>540</v>
       </c>
       <c r="F13" s="31">
         <v>680</v>
       </c>
       <c r="G13" s="31">
         <v>564</v>
       </c>
       <c r="H13" s="31">
         <v>9</v>
       </c>
       <c r="I13" s="31">
         <v>555</v>
       </c>
       <c r="J13" s="31">
         <v>115</v>
       </c>
       <c r="K13" s="31">
         <v>1</v>
       </c>
       <c r="L13" s="31">
         <v>0</v>
       </c>
       <c r="M13" s="31"/>
       <c r="N13" s="31">
         <v>4336</v>
       </c>
       <c r="O13" s="31">
         <v>4281</v>
       </c>
       <c r="P13" s="31">
         <v>4562</v>
       </c>
       <c r="Q13" s="31">
         <v>106.56</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="22" customHeight="1">
+    <row r="14" spans="1:17" ht="21.95" customHeight="1">
       <c r="B14" s="29" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="31">
         <v>465</v>
       </c>
       <c r="E14" s="31">
         <v>306</v>
       </c>
       <c r="F14" s="31">
         <v>159</v>
       </c>
       <c r="G14" s="31">
         <v>148</v>
       </c>
       <c r="H14" s="31">
         <v>5</v>
       </c>
       <c r="I14" s="31">
         <v>143</v>
       </c>
       <c r="J14" s="31">
         <v>9</v>
       </c>
       <c r="K14" s="31">
         <v>0</v>
       </c>
       <c r="L14" s="31">
         <v>2</v>
       </c>
       <c r="M14" s="31"/>
       <c r="N14" s="31">
         <v>1718</v>
       </c>
       <c r="O14" s="31">
         <v>1750</v>
       </c>
       <c r="P14" s="31">
         <v>1661</v>
       </c>
       <c r="Q14" s="31">
         <v>94.91</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="22" customHeight="1">
+    <row r="15" spans="1:17" ht="21.95" customHeight="1">
       <c r="B15" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="30"/>
       <c r="D15" s="31">
         <v>3</v>
       </c>
       <c r="E15" s="31">
         <v>2</v>
       </c>
       <c r="F15" s="31">
         <v>1</v>
       </c>
       <c r="G15" s="31">
         <v>1</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <v>1</v>
       </c>
       <c r="J15" s="31">
         <v>0</v>
       </c>
       <c r="K15" s="31">
         <v>0</v>
       </c>
       <c r="L15" s="31">
         <v>0</v>
       </c>
       <c r="M15" s="31"/>
       <c r="N15" s="31">
         <v>0</v>
       </c>
       <c r="O15" s="31">
         <v>47</v>
       </c>
       <c r="P15" s="31">
         <v>13</v>
       </c>
       <c r="Q15" s="31">
         <v>27.66</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="22" customHeight="1">
+    <row r="16" spans="1:17" ht="21.95" customHeight="1">
       <c r="B16" s="32" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="30"/>
       <c r="D16" s="31">
         <v>55</v>
       </c>
       <c r="E16" s="31">
         <v>24</v>
       </c>
       <c r="F16" s="31">
         <v>31</v>
       </c>
       <c r="G16" s="31">
         <v>26</v>
       </c>
       <c r="H16" s="31">
         <v>0</v>
       </c>
       <c r="I16" s="31">
         <v>26</v>
       </c>
       <c r="J16" s="31">
         <v>5</v>
       </c>
       <c r="K16" s="31">
         <v>0</v>
       </c>
       <c r="L16" s="31">
         <v>0</v>
       </c>
       <c r="M16" s="31"/>
       <c r="N16" s="31">
         <v>213</v>
       </c>
       <c r="O16" s="31">
         <v>113</v>
       </c>
       <c r="P16" s="31">
         <v>124</v>
       </c>
       <c r="Q16" s="31">
         <v>109.73</v>
       </c>
     </row>
-    <row r="17" spans="2:17" ht="22" customHeight="1">
+    <row r="17" spans="2:17" ht="21.95" customHeight="1">
       <c r="B17" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="30"/>
       <c r="D17" s="31">
         <v>4</v>
       </c>
       <c r="E17" s="31">
         <v>2</v>
       </c>
       <c r="F17" s="31">
         <v>2</v>
       </c>
       <c r="G17" s="31">
         <v>1</v>
       </c>
       <c r="H17" s="31">
         <v>0</v>
       </c>
       <c r="I17" s="31">
         <v>1</v>
       </c>
       <c r="J17" s="31">
         <v>1</v>
       </c>
       <c r="K17" s="31">
         <v>0</v>
       </c>
       <c r="L17" s="31">
         <v>0</v>
       </c>
       <c r="M17" s="31"/>
       <c r="N17" s="31">
         <v>0</v>
       </c>
       <c r="O17" s="31">
         <v>38</v>
       </c>
       <c r="P17" s="31">
         <v>8</v>
       </c>
       <c r="Q17" s="31">
         <v>21.05</v>
       </c>
     </row>
-    <row r="18" spans="2:17" ht="22" customHeight="1">
+    <row r="18" spans="2:17" ht="21.95" customHeight="1">
       <c r="B18" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="30"/>
       <c r="D18" s="31">
         <v>67</v>
       </c>
       <c r="E18" s="31">
         <v>47</v>
       </c>
       <c r="F18" s="31">
         <v>20</v>
       </c>
       <c r="G18" s="31">
         <v>20</v>
       </c>
       <c r="H18" s="31">
         <v>0</v>
       </c>
       <c r="I18" s="31">
         <v>20</v>
       </c>
       <c r="J18" s="31">
         <v>0</v>
       </c>
       <c r="K18" s="31">
         <v>0</v>
       </c>
       <c r="L18" s="31">
         <v>0</v>
       </c>
       <c r="M18" s="31"/>
       <c r="N18" s="31">
         <v>143</v>
       </c>
       <c r="O18" s="31">
         <v>166</v>
       </c>
       <c r="P18" s="31">
         <v>178</v>
       </c>
       <c r="Q18" s="31">
         <v>107.23</v>
       </c>
     </row>
-    <row r="19" spans="2:17" ht="22" customHeight="1">
+    <row r="19" spans="2:17" ht="21.95" customHeight="1">
       <c r="B19" s="29" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="31">
         <v>78</v>
       </c>
       <c r="E19" s="31">
         <v>61</v>
       </c>
       <c r="F19" s="31">
         <v>17</v>
       </c>
       <c r="G19" s="31">
         <v>17</v>
       </c>
       <c r="H19" s="31">
         <v>0</v>
       </c>
       <c r="I19" s="31">
         <v>17</v>
       </c>
       <c r="J19" s="31">
         <v>0</v>
       </c>
       <c r="K19" s="31">
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="31"/>
       <c r="N19" s="31">
         <v>0</v>
       </c>
       <c r="O19" s="31">
         <v>644</v>
       </c>
       <c r="P19" s="31">
         <v>229</v>
       </c>
       <c r="Q19" s="31">
         <v>35.56</v>
       </c>
     </row>
-    <row r="20" spans="2:17" ht="22" customHeight="1">
+    <row r="20" spans="2:17" ht="21.95" customHeight="1">
       <c r="B20" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="30"/>
       <c r="D20" s="31">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="E20" s="31">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="F20" s="31">
         <v>530</v>
       </c>
       <c r="G20" s="31">
         <v>510</v>
       </c>
       <c r="H20" s="31">
         <v>8</v>
       </c>
       <c r="I20" s="31">
         <v>502</v>
       </c>
       <c r="J20" s="31">
         <v>19</v>
       </c>
       <c r="K20" s="31">
         <v>1</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="31"/>
       <c r="N20" s="31">
         <v>3370</v>
       </c>
       <c r="O20" s="31">
         <v>3293</v>
       </c>
       <c r="P20" s="31">
-        <v>4038</v>
+        <v>4040</v>
       </c>
       <c r="Q20" s="31">
-        <v>122.62</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:17" ht="22" customHeight="1">
+        <v>122.68</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="21.95" customHeight="1">
       <c r="B21" s="29" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="30"/>
       <c r="D21" s="31">
         <v>63</v>
       </c>
       <c r="E21" s="31">
         <v>47</v>
       </c>
       <c r="F21" s="31">
         <v>16</v>
       </c>
       <c r="G21" s="31">
         <v>16</v>
       </c>
       <c r="H21" s="31">
         <v>1</v>
       </c>
       <c r="I21" s="31">
         <v>15</v>
       </c>
       <c r="J21" s="31">
         <v>0</v>
       </c>
       <c r="K21" s="31">
         <v>0</v>
       </c>
       <c r="L21" s="31">
         <v>0</v>
       </c>
       <c r="M21" s="31"/>
       <c r="N21" s="31">
         <v>0</v>
       </c>
       <c r="O21" s="31">
         <v>402</v>
       </c>
       <c r="P21" s="31">
         <v>203</v>
       </c>
       <c r="Q21" s="31">
         <v>50.5</v>
       </c>
     </row>
-    <row r="22" spans="2:17" ht="22" customHeight="1">
+    <row r="22" spans="2:17" ht="21.95" customHeight="1">
       <c r="B22" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="30"/>
       <c r="D22" s="31">
         <v>844</v>
       </c>
       <c r="E22" s="31">
         <v>527</v>
       </c>
       <c r="F22" s="31">
         <v>317</v>
       </c>
       <c r="G22" s="31">
         <v>306</v>
       </c>
       <c r="H22" s="31">
         <v>3</v>
       </c>
       <c r="I22" s="31">
         <v>303</v>
       </c>
       <c r="J22" s="31">
         <v>9</v>
       </c>
       <c r="K22" s="31">
         <v>2</v>
       </c>
       <c r="L22" s="31">
         <v>0</v>
       </c>
       <c r="M22" s="31"/>
       <c r="N22" s="31">
         <v>1349</v>
       </c>
       <c r="O22" s="31">
         <v>2114</v>
       </c>
       <c r="P22" s="31">
         <v>2598</v>
       </c>
       <c r="Q22" s="31">
         <v>122.89</v>
       </c>
     </row>
-    <row r="23" spans="2:17" ht="22" customHeight="1">
+    <row r="23" spans="2:17" ht="21.95" customHeight="1">
       <c r="B23" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="31">
         <v>24</v>
       </c>
       <c r="E23" s="31">
         <v>9</v>
       </c>
       <c r="F23" s="31">
         <v>15</v>
       </c>
       <c r="G23" s="31">
         <v>11</v>
       </c>
       <c r="H23" s="31">
         <v>1</v>
       </c>
       <c r="I23" s="31">
         <v>10</v>
       </c>
       <c r="J23" s="31">
         <v>4</v>
       </c>
       <c r="K23" s="31">
         <v>0</v>
       </c>
       <c r="L23" s="31">
         <v>0</v>
       </c>
       <c r="M23" s="31"/>
       <c r="N23" s="31">
         <v>1</v>
       </c>
       <c r="O23" s="31">
         <v>46</v>
       </c>
       <c r="P23" s="31">
         <v>52</v>
       </c>
       <c r="Q23" s="31">
         <v>113.04</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="22" customHeight="1">
+    <row r="24" spans="2:17" ht="21.95" customHeight="1">
       <c r="B24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="31">
         <v>490</v>
       </c>
       <c r="E24" s="31">
         <v>240</v>
       </c>
       <c r="F24" s="31">
         <v>250</v>
       </c>
       <c r="G24" s="31">
         <v>191</v>
       </c>
       <c r="H24" s="31">
         <v>1</v>
       </c>
       <c r="I24" s="31">
         <v>190</v>
       </c>
       <c r="J24" s="31">
         <v>58</v>
       </c>
       <c r="K24" s="31">
         <v>0</v>
       </c>
       <c r="L24" s="31">
         <v>1</v>
       </c>
       <c r="M24" s="31"/>
       <c r="N24" s="31">
         <v>1436</v>
       </c>
       <c r="O24" s="31">
         <v>1389</v>
       </c>
       <c r="P24" s="31">
         <v>1317</v>
       </c>
       <c r="Q24" s="31">
         <v>94.82</v>
       </c>
     </row>
-    <row r="25" spans="2:17" ht="22" customHeight="1">
+    <row r="25" spans="2:17" ht="21.95" customHeight="1">
       <c r="B25" s="29" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="30"/>
       <c r="D25" s="31">
         <v>229</v>
       </c>
       <c r="E25" s="31">
         <v>142</v>
       </c>
       <c r="F25" s="31">
         <v>87</v>
       </c>
       <c r="G25" s="31">
         <v>68</v>
       </c>
       <c r="H25" s="31">
         <v>3</v>
       </c>
       <c r="I25" s="31">
         <v>65</v>
       </c>
       <c r="J25" s="31">
         <v>19</v>
       </c>
       <c r="K25" s="31">
         <v>0</v>
       </c>
       <c r="L25" s="31">
         <v>0</v>
       </c>
       <c r="M25" s="31"/>
       <c r="N25" s="31">
         <v>362</v>
       </c>
       <c r="O25" s="31">
         <v>378</v>
       </c>
       <c r="P25" s="31">
         <v>628</v>
       </c>
       <c r="Q25" s="31">
         <v>166.14</v>
       </c>
     </row>
-    <row r="26" spans="2:17" ht="22" customHeight="1">
+    <row r="26" spans="2:17" ht="21.95" customHeight="1">
       <c r="B26" s="29" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="30"/>
       <c r="D26" s="31">
         <v>257</v>
       </c>
       <c r="E26" s="31">
         <v>221</v>
       </c>
       <c r="F26" s="31">
         <v>36</v>
       </c>
       <c r="G26" s="31">
         <v>35</v>
       </c>
       <c r="H26" s="31">
         <v>20</v>
       </c>
       <c r="I26" s="31">
         <v>15</v>
       </c>
       <c r="J26" s="31">
         <v>0</v>
       </c>
       <c r="K26" s="31">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>1</v>
       </c>
       <c r="M26" s="31"/>
       <c r="N26" s="31">
         <v>1284</v>
       </c>
       <c r="O26" s="31">
         <v>810</v>
       </c>
       <c r="P26" s="31">
         <v>637</v>
       </c>
       <c r="Q26" s="31">
         <v>78.64</v>
       </c>
     </row>
-    <row r="27" spans="2:17" ht="22" customHeight="1">
+    <row r="27" spans="2:17" ht="21.95" customHeight="1">
       <c r="B27" s="29" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="30"/>
       <c r="D27" s="31">
         <v>7</v>
       </c>
       <c r="E27" s="31">
         <v>2</v>
       </c>
       <c r="F27" s="31">
         <v>5</v>
       </c>
       <c r="G27" s="31">
         <v>5</v>
       </c>
       <c r="H27" s="31">
         <v>1</v>
       </c>
       <c r="I27" s="31">
         <v>4</v>
       </c>
       <c r="J27" s="31">
         <v>0</v>
       </c>
       <c r="K27" s="31">
         <v>0</v>
       </c>
       <c r="L27" s="31">
         <v>0</v>
       </c>
       <c r="M27" s="31"/>
       <c r="N27" s="31">
         <v>94</v>
       </c>
       <c r="O27" s="31">
         <v>27</v>
       </c>
       <c r="P27" s="31">
         <v>46</v>
       </c>
       <c r="Q27" s="31">
         <v>170.37</v>
       </c>
     </row>
-    <row r="28" spans="2:17" ht="22" customHeight="1">
+    <row r="28" spans="2:17" ht="21.95" customHeight="1">
       <c r="B28" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="30"/>
       <c r="D28" s="31">
         <v>10</v>
       </c>
       <c r="E28" s="31">
         <v>6</v>
       </c>
       <c r="F28" s="31">
         <v>4</v>
       </c>
       <c r="G28" s="31">
         <v>4</v>
       </c>
       <c r="H28" s="31">
         <v>0</v>
       </c>
       <c r="I28" s="31">
         <v>4</v>
       </c>
       <c r="J28" s="31">
         <v>0</v>
       </c>
       <c r="K28" s="31">
         <v>0</v>
       </c>
       <c r="L28" s="31">
         <v>0</v>
       </c>
       <c r="M28" s="31"/>
       <c r="N28" s="31">
         <v>75</v>
       </c>
       <c r="O28" s="31">
         <v>33</v>
       </c>
       <c r="P28" s="31">
         <v>36</v>
       </c>
       <c r="Q28" s="31">
         <v>109.09</v>
       </c>
     </row>
-    <row r="29" spans="2:17" ht="22" customHeight="1">
+    <row r="29" spans="2:17" ht="21.95" customHeight="1">
       <c r="B29" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="30"/>
       <c r="D29" s="31">
         <v>416</v>
       </c>
       <c r="E29" s="31">
         <v>274</v>
       </c>
       <c r="F29" s="31">
         <v>142</v>
       </c>
       <c r="G29" s="31">
         <v>118</v>
       </c>
       <c r="H29" s="31">
         <v>15</v>
       </c>
       <c r="I29" s="31">
         <v>103</v>
       </c>
       <c r="J29" s="31">
         <v>4</v>
       </c>
       <c r="K29" s="31">
         <v>0</v>
       </c>
       <c r="L29" s="31">
         <v>20</v>
       </c>
       <c r="M29" s="31"/>
       <c r="N29" s="31">
         <v>1087</v>
       </c>
       <c r="O29" s="31">
         <v>1063</v>
       </c>
       <c r="P29" s="31">
         <v>1124</v>
       </c>
       <c r="Q29" s="31">
         <v>105.74</v>
       </c>
     </row>
-    <row r="30" spans="2:17" ht="22" customHeight="1">
+    <row r="30" spans="2:17" ht="21.95" customHeight="1">
       <c r="B30" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="30"/>
       <c r="D30" s="31">
         <v>15</v>
       </c>
       <c r="E30" s="31">
         <v>10</v>
       </c>
       <c r="F30" s="31">
         <v>5</v>
       </c>
       <c r="G30" s="31">
         <v>2</v>
       </c>
       <c r="H30" s="31">
         <v>0</v>
       </c>
       <c r="I30" s="31">
         <v>2</v>
       </c>
       <c r="J30" s="31">
         <v>1</v>
       </c>
       <c r="K30" s="31">
         <v>0</v>
       </c>
       <c r="L30" s="31">
         <v>2</v>
       </c>
       <c r="M30" s="31"/>
       <c r="N30" s="31">
         <v>41</v>
       </c>
       <c r="O30" s="31">
         <v>57</v>
       </c>
       <c r="P30" s="31">
         <v>46</v>
       </c>
       <c r="Q30" s="31">
         <v>80.7</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="22" customHeight="1">
+    <row r="31" spans="2:17" ht="21.95" customHeight="1">
       <c r="B31" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="30"/>
       <c r="D31" s="31">
-        <v>5981</v>
+        <v>5982</v>
       </c>
       <c r="E31" s="31">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="F31" s="31">
         <v>2394</v>
       </c>
       <c r="G31" s="31">
         <v>2057</v>
       </c>
       <c r="H31" s="31">
         <v>6</v>
       </c>
       <c r="I31" s="31">
         <v>2051</v>
       </c>
       <c r="J31" s="31">
         <v>328</v>
       </c>
       <c r="K31" s="31">
         <v>6</v>
       </c>
       <c r="L31" s="31">
         <v>3</v>
       </c>
       <c r="M31" s="31"/>
       <c r="N31" s="31">
         <v>16386</v>
       </c>
       <c r="O31" s="31">
         <v>17089</v>
       </c>
       <c r="P31" s="31">
-        <v>17959</v>
+        <v>17960</v>
       </c>
       <c r="Q31" s="31">
-        <v>105.09</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:17" ht="22" customHeight="1">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="32" spans="2:17" ht="21.95" customHeight="1">
       <c r="B32" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="30"/>
       <c r="D32" s="31">
-        <v>3449</v>
+        <v>3448</v>
       </c>
       <c r="E32" s="31">
         <v>1931</v>
       </c>
       <c r="F32" s="31">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="G32" s="31">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="H32" s="31">
         <v>9</v>
       </c>
       <c r="I32" s="31">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="J32" s="31">
         <v>177</v>
       </c>
       <c r="K32" s="31">
         <v>1</v>
       </c>
       <c r="L32" s="31">
         <v>3</v>
       </c>
       <c r="M32" s="31"/>
       <c r="N32" s="31">
         <v>11040</v>
       </c>
       <c r="O32" s="31">
         <v>11376</v>
       </c>
       <c r="P32" s="31">
-        <v>11633</v>
+        <v>11631</v>
       </c>
       <c r="Q32" s="31">
-        <v>102.26</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:17" ht="22" customHeight="1">
+        <v>102.24</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="21.95" customHeight="1">
       <c r="B33" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="30"/>
       <c r="D33" s="31">
         <v>16</v>
       </c>
       <c r="E33" s="31">
         <v>7</v>
       </c>
       <c r="F33" s="31">
         <v>9</v>
       </c>
       <c r="G33" s="31">
         <v>9</v>
       </c>
       <c r="H33" s="31">
         <v>0</v>
       </c>
       <c r="I33" s="31">
         <v>9</v>
       </c>
       <c r="J33" s="31">
         <v>0</v>
       </c>
       <c r="K33" s="31">
         <v>0</v>
       </c>
       <c r="L33" s="31">
         <v>0</v>
       </c>
       <c r="M33" s="31"/>
       <c r="N33" s="31">
         <v>19</v>
       </c>
       <c r="O33" s="31">
         <v>66</v>
       </c>
       <c r="P33" s="31">
         <v>94</v>
       </c>
       <c r="Q33" s="31">
         <v>142.41999999999999</v>
       </c>
     </row>
-    <row r="34" spans="2:17" ht="22" customHeight="1">
+    <row r="34" spans="2:17" ht="21.95" customHeight="1">
       <c r="B34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="31">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E34" s="31">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F34" s="31">
         <v>77</v>
       </c>
       <c r="G34" s="31">
         <v>72</v>
       </c>
       <c r="H34" s="31">
         <v>2</v>
       </c>
       <c r="I34" s="31">
         <v>70</v>
       </c>
       <c r="J34" s="31">
         <v>5</v>
       </c>
       <c r="K34" s="31">
         <v>0</v>
       </c>
       <c r="L34" s="31">
         <v>0</v>
       </c>
       <c r="M34" s="31"/>
       <c r="N34" s="31">
         <v>522</v>
       </c>
       <c r="O34" s="31">
         <v>547</v>
       </c>
       <c r="P34" s="31">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="Q34" s="31">
-        <v>107.13</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:17" ht="22" customHeight="1">
+        <v>106.76</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="21.95" customHeight="1">
       <c r="B35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" s="31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F35" s="31">
         <v>3</v>
       </c>
       <c r="G35" s="31">
         <v>2</v>
       </c>
       <c r="H35" s="31">
         <v>0</v>
       </c>
       <c r="I35" s="31">
         <v>2</v>
       </c>
       <c r="J35" s="31">
         <v>1</v>
       </c>
       <c r="K35" s="31">
         <v>0</v>
       </c>
       <c r="L35" s="31">
         <v>0</v>
       </c>
       <c r="M35" s="31"/>
       <c r="N35" s="31">
         <v>15</v>
       </c>
       <c r="O35" s="31">
         <v>23</v>
       </c>
       <c r="P35" s="31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q35" s="31">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:17" ht="22" customHeight="1">
+        <v>104.35</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="21.95" customHeight="1">
       <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="31">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E36" s="31">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F36" s="31">
         <v>91</v>
       </c>
       <c r="G36" s="31">
         <v>64</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="31">
         <v>63</v>
       </c>
       <c r="J36" s="31">
         <v>26</v>
       </c>
       <c r="K36" s="31">
         <v>0</v>
       </c>
       <c r="L36" s="31">
         <v>1</v>
       </c>
       <c r="M36" s="31"/>
       <c r="N36" s="31">
         <v>613</v>
       </c>
       <c r="O36" s="31">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="P36" s="31">
         <v>748</v>
       </c>
       <c r="Q36" s="31">
-        <v>80.09</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:17" ht="22" customHeight="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="21.95" customHeight="1">
       <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="31">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="E37" s="31">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F37" s="31">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="G37" s="31">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H37" s="31">
         <v>0</v>
       </c>
       <c r="I37" s="31">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J37" s="31">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K37" s="31">
         <v>0</v>
       </c>
       <c r="L37" s="31">
         <v>0</v>
       </c>
       <c r="M37" s="31"/>
       <c r="N37" s="31">
         <v>3730</v>
       </c>
       <c r="O37" s="31">
         <v>3830</v>
       </c>
       <c r="P37" s="31">
-        <v>3777</v>
+        <v>3779</v>
       </c>
       <c r="Q37" s="31">
-        <v>98.62</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:17" ht="22" customHeight="1">
+        <v>98.67</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="21.95" customHeight="1">
       <c r="B38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="31">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E38" s="31">
         <v>161</v>
       </c>
       <c r="F38" s="31">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G38" s="31">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H38" s="31">
         <v>0</v>
       </c>
       <c r="I38" s="31">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J38" s="31">
         <v>40</v>
       </c>
       <c r="K38" s="31">
         <v>0</v>
       </c>
       <c r="L38" s="31">
         <v>4</v>
       </c>
       <c r="M38" s="31"/>
       <c r="N38" s="31">
         <v>1209</v>
       </c>
       <c r="O38" s="31">
         <v>1301</v>
       </c>
       <c r="P38" s="31">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="Q38" s="31">
-        <v>101.69</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:17" ht="22" customHeight="1">
+        <v>101.77</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="21.95" customHeight="1">
       <c r="B39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="31">
-        <v>31292</v>
+        <v>31279</v>
       </c>
       <c r="E39" s="31">
-        <v>8017</v>
+        <v>8010</v>
       </c>
       <c r="F39" s="31">
-        <v>23275</v>
+        <v>23269</v>
       </c>
       <c r="G39" s="31">
-        <v>21718</v>
+        <v>21714</v>
       </c>
       <c r="H39" s="31">
         <v>5</v>
       </c>
       <c r="I39" s="31">
-        <v>21713</v>
+        <v>21709</v>
       </c>
       <c r="J39" s="31">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="K39" s="31">
         <v>42</v>
       </c>
       <c r="L39" s="31">
         <v>12</v>
       </c>
       <c r="M39" s="31"/>
       <c r="N39" s="31">
         <v>212480</v>
       </c>
       <c r="O39" s="31">
         <v>203305</v>
       </c>
       <c r="P39" s="31">
-        <v>197410</v>
+        <v>197400</v>
       </c>
       <c r="Q39" s="31">
         <v>97.1</v>
       </c>
     </row>
-    <row r="40" spans="2:17" ht="22" customHeight="1">
+    <row r="40" spans="2:17" ht="21.95" customHeight="1">
       <c r="B40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="27"/>
       <c r="D40" s="31">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="E40" s="31">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F40" s="31">
         <v>189</v>
       </c>
       <c r="G40" s="31">
         <v>149</v>
       </c>
       <c r="H40" s="31">
         <v>0</v>
       </c>
       <c r="I40" s="31">
         <v>149</v>
       </c>
       <c r="J40" s="31">
         <v>38</v>
       </c>
       <c r="K40" s="31">
         <v>2</v>
       </c>
       <c r="L40" s="31">
         <v>0</v>
       </c>
       <c r="M40" s="31"/>
       <c r="N40" s="31">
         <v>1673</v>
       </c>
       <c r="O40" s="31">
         <v>1735</v>
       </c>
       <c r="P40" s="31">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="Q40" s="31">
-        <v>96.54</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:17" ht="22" customHeight="1">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="21.95" customHeight="1">
       <c r="B41" s="34" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="27"/>
       <c r="D41" s="31">
         <v>26</v>
       </c>
       <c r="E41" s="31">
         <v>26</v>
       </c>
       <c r="F41" s="31">
         <v>0</v>
       </c>
       <c r="G41" s="31">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="31">
         <v>0</v>
       </c>
       <c r="J41" s="31">
         <v>0</v>
       </c>
       <c r="K41" s="31">
         <v>0</v>
       </c>
       <c r="L41" s="31">
         <v>0</v>
       </c>
       <c r="M41" s="31"/>
       <c r="N41" s="31">
         <v>59</v>
       </c>
       <c r="O41" s="31">
         <v>64</v>
       </c>
       <c r="P41" s="31">
         <v>58</v>
       </c>
       <c r="Q41" s="31">
         <v>90.63</v>
       </c>
     </row>
-    <row r="42" spans="2:17" ht="22" customHeight="1">
+    <row r="42" spans="2:17" ht="21.95" customHeight="1">
       <c r="B42" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="27"/>
       <c r="D42" s="31">
         <v>397</v>
       </c>
       <c r="E42" s="31">
         <v>261</v>
       </c>
       <c r="F42" s="31">
         <v>136</v>
       </c>
       <c r="G42" s="31">
         <v>124</v>
       </c>
       <c r="H42" s="31">
         <v>0</v>
       </c>
       <c r="I42" s="31">
         <v>124</v>
       </c>
       <c r="J42" s="31">
         <v>8</v>
       </c>
       <c r="K42" s="31">
         <v>4</v>
       </c>
       <c r="L42" s="31">
         <v>0</v>
       </c>
       <c r="M42" s="31"/>
       <c r="N42" s="31">
         <v>967</v>
       </c>
       <c r="O42" s="31">
         <v>1015</v>
       </c>
       <c r="P42" s="31">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="Q42" s="31">
-        <v>107.09</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:17" ht="22" customHeight="1">
+        <v>107.19</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="21.95" customHeight="1">
       <c r="B43" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="31">
         <v>4</v>
       </c>
       <c r="E43" s="31">
         <v>4</v>
       </c>
       <c r="F43" s="31">
         <v>0</v>
       </c>
       <c r="G43" s="31">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0</v>
       </c>
       <c r="I43" s="31">
         <v>0</v>
       </c>
       <c r="J43" s="31">
         <v>0</v>
       </c>
       <c r="K43" s="31">
         <v>0</v>
       </c>
       <c r="L43" s="31">
         <v>0</v>
       </c>
       <c r="M43" s="31"/>
       <c r="N43" s="31">
         <v>10</v>
       </c>
       <c r="O43" s="31">
         <v>10</v>
       </c>
       <c r="P43" s="31">
         <v>12</v>
       </c>
       <c r="Q43" s="31">
         <v>120</v>
       </c>
     </row>
-    <row r="44" spans="2:17" ht="22" customHeight="1">
+    <row r="44" spans="2:17" ht="21.95" customHeight="1">
       <c r="B44" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="30"/>
       <c r="D44" s="31">
-        <v>15647</v>
+        <v>15645</v>
       </c>
       <c r="E44" s="31">
         <v>7291</v>
       </c>
       <c r="F44" s="31">
-        <v>8356</v>
+        <v>8354</v>
       </c>
       <c r="G44" s="31">
-        <v>7344</v>
+        <v>7342</v>
       </c>
       <c r="H44" s="31">
         <v>13</v>
       </c>
       <c r="I44" s="31">
-        <v>7331</v>
+        <v>7329</v>
       </c>
       <c r="J44" s="31">
         <v>986</v>
       </c>
       <c r="K44" s="31">
         <v>16</v>
       </c>
       <c r="L44" s="31">
         <v>10</v>
       </c>
       <c r="M44" s="31"/>
       <c r="N44" s="31">
         <v>59034</v>
       </c>
       <c r="O44" s="31">
         <v>61726</v>
       </c>
       <c r="P44" s="31">
-        <v>64079</v>
+        <v>64076</v>
       </c>
       <c r="Q44" s="31">
         <v>103.81</v>
       </c>
     </row>
-    <row r="45" spans="2:17" ht="22" customHeight="1">
+    <row r="45" spans="2:17" ht="21.95" customHeight="1">
       <c r="B45" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="27"/>
       <c r="D45" s="31">
         <v>240</v>
       </c>
       <c r="E45" s="31">
         <v>109</v>
       </c>
       <c r="F45" s="31">
         <v>131</v>
       </c>
       <c r="G45" s="31">
         <v>122</v>
       </c>
       <c r="H45" s="31">
         <v>0</v>
       </c>
       <c r="I45" s="31">
         <v>122</v>
       </c>
       <c r="J45" s="31">
         <v>6</v>
       </c>
       <c r="K45" s="31">
         <v>3</v>
       </c>
       <c r="L45" s="31">
         <v>0</v>
       </c>
       <c r="M45" s="31"/>
       <c r="N45" s="31">
         <v>1207</v>
       </c>
       <c r="O45" s="31">
         <v>1086</v>
       </c>
       <c r="P45" s="31">
         <v>1127</v>
       </c>
       <c r="Q45" s="31">
         <v>103.78</v>
       </c>
     </row>
-    <row r="46" spans="2:17" ht="22" customHeight="1">
+    <row r="46" spans="2:17" ht="21.95" customHeight="1">
       <c r="B46" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="31">
         <v>179</v>
       </c>
       <c r="E46" s="31">
         <v>84</v>
       </c>
       <c r="F46" s="31">
         <v>95</v>
       </c>
       <c r="G46" s="31">
         <v>93</v>
       </c>
       <c r="H46" s="31">
         <v>0</v>
       </c>
       <c r="I46" s="31">
         <v>93</v>
       </c>
       <c r="J46" s="31">
         <v>1</v>
       </c>
       <c r="K46" s="31">
         <v>1</v>
       </c>
       <c r="L46" s="31">
         <v>0</v>
       </c>
       <c r="M46" s="31"/>
       <c r="N46" s="31">
         <v>821</v>
       </c>
       <c r="O46" s="31">
         <v>844</v>
       </c>
       <c r="P46" s="31">
         <v>751</v>
       </c>
       <c r="Q46" s="31">
         <v>88.98</v>
       </c>
     </row>
-    <row r="47" spans="2:17" ht="22" customHeight="1">
+    <row r="47" spans="2:17" ht="21.95" customHeight="1">
       <c r="B47" s="29" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="30"/>
       <c r="D47" s="31">
-        <v>3593</v>
+        <v>3595</v>
       </c>
       <c r="E47" s="31">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="F47" s="31">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="G47" s="31">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H47" s="31">
         <v>7</v>
       </c>
       <c r="I47" s="31">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="J47" s="31">
         <v>62</v>
       </c>
       <c r="K47" s="31">
         <v>17</v>
       </c>
       <c r="L47" s="31">
         <v>0</v>
       </c>
       <c r="M47" s="31"/>
       <c r="N47" s="31">
         <v>11788</v>
       </c>
       <c r="O47" s="31">
         <v>11991</v>
       </c>
       <c r="P47" s="31">
-        <v>12732</v>
+        <v>12734</v>
       </c>
       <c r="Q47" s="31">
-        <v>106.18</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:17" ht="22" customHeight="1">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="21.95" customHeight="1">
       <c r="B48" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="30"/>
       <c r="D48" s="31">
         <v>381</v>
       </c>
       <c r="E48" s="31">
         <v>181</v>
       </c>
       <c r="F48" s="31">
         <v>200</v>
       </c>
       <c r="G48" s="31">
         <v>191</v>
       </c>
       <c r="H48" s="31">
         <v>0</v>
       </c>
       <c r="I48" s="31">
         <v>191</v>
       </c>
       <c r="J48" s="31">
         <v>6</v>
       </c>
       <c r="K48" s="31">
         <v>3</v>
       </c>
       <c r="L48" s="31">
         <v>0</v>
       </c>
       <c r="M48" s="31"/>
       <c r="N48" s="31">
         <v>1428</v>
       </c>
       <c r="O48" s="31">
         <v>1418</v>
       </c>
       <c r="P48" s="31">
         <v>1595</v>
       </c>
       <c r="Q48" s="31">
         <v>112.48</v>
       </c>
     </row>
-    <row r="49" spans="2:17" ht="22" customHeight="1">
+    <row r="49" spans="2:17" ht="21.95" customHeight="1">
       <c r="B49" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="27"/>
       <c r="D49" s="31">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="E49" s="31">
         <v>731</v>
       </c>
       <c r="F49" s="31">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="G49" s="31">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="H49" s="31">
         <v>10</v>
       </c>
       <c r="I49" s="31">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="J49" s="31">
         <v>48</v>
       </c>
       <c r="K49" s="31">
         <v>0</v>
       </c>
       <c r="L49" s="31">
         <v>0</v>
       </c>
       <c r="M49" s="31"/>
       <c r="N49" s="31">
         <v>5182</v>
       </c>
       <c r="O49" s="31">
         <v>5782</v>
       </c>
       <c r="P49" s="31">
-        <v>5818</v>
+        <v>5820</v>
       </c>
       <c r="Q49" s="31">
-        <v>100.62</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:17" ht="22" customHeight="1">
+        <v>100.66</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="21.95" customHeight="1">
       <c r="B50" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="30"/>
       <c r="D50" s="31">
         <v>199</v>
       </c>
       <c r="E50" s="31">
         <v>132</v>
       </c>
       <c r="F50" s="31">
         <v>67</v>
       </c>
       <c r="G50" s="31">
         <v>61</v>
       </c>
       <c r="H50" s="31">
         <v>0</v>
       </c>
       <c r="I50" s="31">
         <v>61</v>
       </c>
       <c r="J50" s="31">
         <v>5</v>
       </c>
       <c r="K50" s="31">
         <v>1</v>
       </c>
       <c r="L50" s="31">
         <v>0</v>
       </c>
       <c r="M50" s="31"/>
       <c r="N50" s="31">
         <v>682</v>
       </c>
       <c r="O50" s="31">
         <v>670</v>
       </c>
       <c r="P50" s="31">
         <v>754</v>
       </c>
       <c r="Q50" s="31">
         <v>112.54</v>
       </c>
     </row>
-    <row r="51" spans="2:17" ht="22" customHeight="1">
+    <row r="51" spans="2:17" ht="21.95" customHeight="1">
       <c r="B51" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="27"/>
       <c r="D51" s="31">
         <v>365</v>
       </c>
       <c r="E51" s="31">
         <v>168</v>
       </c>
       <c r="F51" s="31">
         <v>197</v>
       </c>
       <c r="G51" s="31">
         <v>171</v>
       </c>
       <c r="H51" s="31">
         <v>0</v>
       </c>
       <c r="I51" s="31">
         <v>171</v>
       </c>
       <c r="J51" s="31">
         <v>26</v>
       </c>
       <c r="K51" s="31">
         <v>0</v>
       </c>
       <c r="L51" s="31">
         <v>0</v>
       </c>
       <c r="M51" s="31"/>
       <c r="N51" s="31">
         <v>1549</v>
       </c>
       <c r="O51" s="31">
         <v>1451</v>
       </c>
       <c r="P51" s="31">
         <v>1454</v>
       </c>
       <c r="Q51" s="31">
         <v>100.21</v>
       </c>
     </row>
-    <row r="52" spans="2:17" ht="22" customHeight="1">
+    <row r="52" spans="2:17" ht="21.95" customHeight="1">
       <c r="B52" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="27"/>
       <c r="D52" s="31">
-        <v>1712</v>
+        <v>1709</v>
       </c>
       <c r="E52" s="31">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="F52" s="31">
         <v>792</v>
       </c>
       <c r="G52" s="31">
         <v>578</v>
       </c>
       <c r="H52" s="31">
         <v>5</v>
       </c>
       <c r="I52" s="31">
         <v>573</v>
       </c>
       <c r="J52" s="31">
         <v>210</v>
       </c>
       <c r="K52" s="31">
         <v>4</v>
       </c>
       <c r="L52" s="31">
         <v>0</v>
       </c>
       <c r="M52" s="31"/>
       <c r="N52" s="31">
         <v>353</v>
       </c>
       <c r="O52" s="31">
         <v>3662</v>
       </c>
       <c r="P52" s="31">
-        <v>4475</v>
+        <v>4473</v>
       </c>
       <c r="Q52" s="31">
-        <v>122.2</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:17" ht="22" customHeight="1">
+        <v>122.15</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="21.95" customHeight="1">
       <c r="B53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="27"/>
       <c r="D53" s="31">
-        <v>4546</v>
+        <v>4549</v>
       </c>
       <c r="E53" s="31">
         <v>2598</v>
       </c>
       <c r="F53" s="31">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="G53" s="31">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="H53" s="31">
         <v>35</v>
       </c>
       <c r="I53" s="31">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="J53" s="31">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K53" s="31">
         <v>4</v>
       </c>
       <c r="L53" s="31">
         <v>5</v>
       </c>
       <c r="M53" s="31"/>
       <c r="N53" s="31">
         <v>13219</v>
       </c>
       <c r="O53" s="31">
         <v>13716</v>
       </c>
       <c r="P53" s="31">
-        <v>15178</v>
+        <v>15182</v>
       </c>
       <c r="Q53" s="31">
-        <v>110.66</v>
+        <v>110.69</v>
       </c>
     </row>
     <row r="54" spans="2:17" s="39" customFormat="1" ht="30" customHeight="1">
       <c r="B54" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="38">
-        <v>17545</v>
+        <v>17538</v>
       </c>
       <c r="E54" s="38">
-        <v>8949</v>
+        <v>8943</v>
       </c>
       <c r="F54" s="38">
-        <v>8596</v>
+        <v>8595</v>
       </c>
       <c r="G54" s="38">
-        <v>7090</v>
+        <v>7089</v>
       </c>
       <c r="H54" s="38">
         <v>111</v>
       </c>
       <c r="I54" s="38">
-        <v>6979</v>
+        <v>6978</v>
       </c>
       <c r="J54" s="38">
         <v>1482</v>
       </c>
       <c r="K54" s="38">
         <v>20</v>
       </c>
       <c r="L54" s="38">
         <v>4</v>
       </c>
       <c r="M54" s="38"/>
       <c r="N54" s="38">
         <v>62308</v>
       </c>
       <c r="O54" s="38">
-        <v>60000</v>
+        <v>59999</v>
       </c>
       <c r="P54" s="38">
-        <v>60336</v>
+        <v>60322</v>
       </c>
       <c r="Q54" s="38">
-        <v>100.56</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:17" ht="22" customHeight="1">
+        <v>100.54</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="21.95" customHeight="1">
       <c r="B55" s="34" t="s">
         <v>66</v>
       </c>
       <c r="C55" s="40"/>
       <c r="D55" s="31"/>
       <c r="E55" s="31"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="31"/>
       <c r="P55" s="31"/>
       <c r="Q55" s="31"/>
     </row>
-    <row r="56" spans="2:17" ht="22" customHeight="1">
+    <row r="56" spans="2:17" ht="21.95" customHeight="1">
       <c r="B56" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C56" s="27"/>
       <c r="D56" s="31">
         <v>946</v>
       </c>
       <c r="E56" s="31">
         <v>411</v>
       </c>
       <c r="F56" s="31">
         <v>535</v>
       </c>
       <c r="G56" s="31">
         <v>447</v>
       </c>
       <c r="H56" s="31">
         <v>2</v>
       </c>
       <c r="I56" s="31">
         <v>445</v>
       </c>
       <c r="J56" s="31">
         <v>88</v>
       </c>
       <c r="K56" s="31">
         <v>0</v>
       </c>
       <c r="L56" s="31">
         <v>0</v>
       </c>
       <c r="M56" s="31"/>
       <c r="N56" s="31">
         <v>3795</v>
       </c>
       <c r="O56" s="31">
         <v>3716</v>
       </c>
       <c r="P56" s="31">
-        <v>3627</v>
+        <v>3624</v>
       </c>
       <c r="Q56" s="31">
-        <v>97.6</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:17" ht="22" customHeight="1">
+        <v>97.52</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="21.95" customHeight="1">
       <c r="B57" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="30"/>
       <c r="D57" s="31">
         <v>335</v>
       </c>
       <c r="E57" s="31">
         <v>196</v>
       </c>
       <c r="F57" s="31">
         <v>139</v>
       </c>
       <c r="G57" s="31">
         <v>133</v>
       </c>
       <c r="H57" s="31">
         <v>0</v>
       </c>
       <c r="I57" s="31">
         <v>133</v>
       </c>
       <c r="J57" s="31">
         <v>6</v>
       </c>
       <c r="K57" s="31">
         <v>0</v>
       </c>
       <c r="L57" s="31">
         <v>0</v>
       </c>
       <c r="M57" s="31"/>
       <c r="N57" s="31">
         <v>7005</v>
       </c>
       <c r="O57" s="31">
         <v>6737</v>
       </c>
       <c r="P57" s="31">
-        <v>2349</v>
+        <v>2346</v>
       </c>
       <c r="Q57" s="31">
-        <v>34.869999999999997</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:17" ht="22" customHeight="1">
+        <v>34.82</v>
+      </c>
+    </row>
+    <row r="58" spans="2:17" ht="21.95" customHeight="1">
       <c r="B58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="27"/>
       <c r="D58" s="31">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="E58" s="31">
         <v>1076</v>
       </c>
       <c r="F58" s="31">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="G58" s="31">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H58" s="31">
         <v>2</v>
       </c>
       <c r="I58" s="31">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="J58" s="31">
         <v>38</v>
       </c>
       <c r="K58" s="31">
         <v>10</v>
       </c>
       <c r="L58" s="31">
         <v>0</v>
       </c>
       <c r="M58" s="31"/>
       <c r="N58" s="31">
         <v>1208</v>
       </c>
       <c r="O58" s="31">
         <v>1848</v>
       </c>
       <c r="P58" s="31">
-        <v>7679</v>
+        <v>7680</v>
       </c>
       <c r="Q58" s="31">
-        <v>415.53</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:17" ht="22" customHeight="1">
+        <v>415.58</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="21.95" customHeight="1">
       <c r="B59" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="27"/>
       <c r="D59" s="31">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E59" s="31">
         <v>17</v>
       </c>
       <c r="F59" s="31">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G59" s="31">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H59" s="31">
         <v>1</v>
       </c>
       <c r="I59" s="31">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="J59" s="31">
         <v>0</v>
       </c>
       <c r="K59" s="31">
         <v>0</v>
       </c>
       <c r="L59" s="31">
         <v>0</v>
       </c>
       <c r="M59" s="31"/>
       <c r="N59" s="31">
         <v>0</v>
       </c>
       <c r="O59" s="31">
         <v>0</v>
       </c>
       <c r="P59" s="31">
         <v>123</v>
       </c>
       <c r="Q59" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:17" ht="22" customHeight="1">
+    <row r="60" spans="2:17" ht="21.95" customHeight="1">
       <c r="B60" s="29" t="s">
         <v>71</v>
       </c>
       <c r="C60" s="30"/>
       <c r="D60" s="31">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="E60" s="31">
         <v>640</v>
       </c>
       <c r="F60" s="31">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="G60" s="31">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H60" s="31">
         <v>0</v>
       </c>
       <c r="I60" s="31">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="J60" s="31">
         <v>58</v>
       </c>
       <c r="K60" s="31">
         <v>1</v>
       </c>
       <c r="L60" s="31">
         <v>0</v>
       </c>
       <c r="M60" s="31"/>
       <c r="N60" s="31">
         <v>7270</v>
       </c>
       <c r="O60" s="31">
         <v>7805</v>
       </c>
       <c r="P60" s="31">
-        <v>8114</v>
+        <v>8115</v>
       </c>
       <c r="Q60" s="31">
-        <v>103.96</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:17" ht="22" customHeight="1">
+        <v>103.97</v>
+      </c>
+    </row>
+    <row r="61" spans="2:17" ht="21.95" customHeight="1">
       <c r="B61" s="29" t="s">
         <v>72</v>
       </c>
       <c r="C61" s="30"/>
       <c r="D61" s="31">
         <v>1</v>
       </c>
       <c r="E61" s="31">
         <v>0</v>
       </c>
       <c r="F61" s="31">
         <v>1</v>
       </c>
       <c r="G61" s="31">
         <v>1</v>
       </c>
       <c r="H61" s="31">
         <v>0</v>
       </c>
       <c r="I61" s="31">
         <v>1</v>
       </c>
       <c r="J61" s="31">
         <v>0</v>
       </c>
       <c r="K61" s="31">
         <v>0</v>
       </c>
       <c r="L61" s="31">
         <v>0</v>
       </c>
       <c r="M61" s="31"/>
       <c r="N61" s="31">
         <v>7</v>
       </c>
       <c r="O61" s="31">
         <v>9</v>
       </c>
       <c r="P61" s="31">
         <v>14</v>
       </c>
       <c r="Q61" s="31">
         <v>155.56</v>
       </c>
     </row>
-    <row r="62" spans="2:17" ht="22" customHeight="1">
+    <row r="62" spans="2:17" ht="21.95" customHeight="1">
       <c r="B62" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="27"/>
       <c r="D62" s="31">
-        <v>12456</v>
+        <v>12449</v>
       </c>
       <c r="E62" s="31">
-        <v>6609</v>
+        <v>6603</v>
       </c>
       <c r="F62" s="31">
-        <v>5847</v>
+        <v>5846</v>
       </c>
       <c r="G62" s="31">
-        <v>4542</v>
+        <v>4541</v>
       </c>
       <c r="H62" s="31">
         <v>106</v>
       </c>
       <c r="I62" s="31">
-        <v>4436</v>
+        <v>4435</v>
       </c>
       <c r="J62" s="31">
         <v>1292</v>
       </c>
       <c r="K62" s="31">
         <v>9</v>
       </c>
       <c r="L62" s="31">
         <v>4</v>
       </c>
       <c r="M62" s="31"/>
       <c r="N62" s="31">
         <v>43023</v>
       </c>
       <c r="O62" s="31">
-        <v>39885</v>
+        <v>39884</v>
       </c>
       <c r="P62" s="31">
-        <v>38430</v>
+        <v>38420</v>
       </c>
       <c r="Q62" s="31">
-        <v>96.35</v>
+        <v>96.33</v>
       </c>
     </row>
     <row r="63" spans="2:17" s="39" customFormat="1" ht="30" customHeight="1">
       <c r="B63" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="42"/>
       <c r="D63" s="38">
-        <v>33309</v>
+        <v>33315</v>
       </c>
       <c r="E63" s="38">
-        <v>9155</v>
+        <v>9161</v>
       </c>
       <c r="F63" s="38">
         <v>24154</v>
       </c>
       <c r="G63" s="38">
-        <v>19122</v>
+        <v>19123</v>
       </c>
       <c r="H63" s="38">
         <v>5</v>
       </c>
       <c r="I63" s="38">
-        <v>19117</v>
+        <v>19118</v>
       </c>
       <c r="J63" s="38">
-        <v>4830</v>
+        <v>4829</v>
       </c>
       <c r="K63" s="38">
         <v>173</v>
       </c>
       <c r="L63" s="38">
         <v>29</v>
       </c>
       <c r="M63" s="38"/>
       <c r="N63" s="38">
         <v>158351</v>
       </c>
       <c r="O63" s="38">
         <v>157424</v>
       </c>
       <c r="P63" s="38">
-        <v>162427</v>
+        <v>162440</v>
       </c>
       <c r="Q63" s="38">
-        <v>103.18</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:17" ht="22" customHeight="1">
+        <v>103.19</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="21.95" customHeight="1">
       <c r="B64" s="29" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="30"/>
       <c r="D64" s="31">
-        <v>33247</v>
+        <v>33252</v>
       </c>
       <c r="E64" s="31">
-        <v>9133</v>
+        <v>9139</v>
       </c>
       <c r="F64" s="31">
-        <v>24114</v>
+        <v>24113</v>
       </c>
       <c r="G64" s="31">
         <v>19093</v>
       </c>
       <c r="H64" s="31">
         <v>5</v>
       </c>
       <c r="I64" s="31">
         <v>19088</v>
       </c>
       <c r="J64" s="31">
-        <v>4820</v>
+        <v>4819</v>
       </c>
       <c r="K64" s="31">
         <v>172</v>
       </c>
       <c r="L64" s="31">
         <v>29</v>
       </c>
       <c r="M64" s="31"/>
       <c r="N64" s="31">
         <v>157615</v>
       </c>
       <c r="O64" s="31">
         <v>156903</v>
       </c>
       <c r="P64" s="31">
-        <v>161915</v>
+        <v>161927</v>
       </c>
       <c r="Q64" s="31">
-        <v>103.19</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:22" ht="22" customHeight="1">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="21.95" customHeight="1">
       <c r="A65" s="43"/>
       <c r="B65" s="23" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="44"/>
       <c r="D65" s="45">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E65" s="45">
         <v>22</v>
       </c>
       <c r="F65" s="45">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G65" s="45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H65" s="45">
         <v>0</v>
       </c>
       <c r="I65" s="45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J65" s="45">
         <v>10</v>
       </c>
       <c r="K65" s="45">
         <v>1</v>
       </c>
       <c r="L65" s="45">
         <v>0</v>
       </c>
       <c r="M65" s="45"/>
       <c r="N65" s="45">
         <v>736</v>
       </c>
       <c r="O65" s="45">
         <v>521</v>
       </c>
       <c r="P65" s="45">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="Q65" s="45">
-        <v>98.27</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:22" ht="22" customHeight="1">
+        <v>98.46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" ht="21.95" customHeight="1">
       <c r="B66" s="46" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="46"/>
       <c r="D66" s="31"/>
       <c r="E66" s="31"/>
       <c r="F66" s="31"/>
       <c r="G66" s="31"/>
       <c r="H66" s="31"/>
       <c r="I66" s="31"/>
     </row>
-    <row r="67" spans="1:22" ht="22" customHeight="1">
+    <row r="67" spans="1:22" ht="21.95" customHeight="1">
       <c r="B67" s="46" t="s">
         <v>78</v>
       </c>
       <c r="C67" s="46"/>
     </row>
     <row r="68" spans="1:22">
       <c r="B68" s="47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:22">
       <c r="N76" s="3"/>
     </row>
     <row r="77" spans="1:22">
       <c r="M77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="S77" s="3"/>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
       <c r="V77" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="K5:K7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73D47F3F-4DBF-447E-82FE-4FC972B14A45}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>25-09-01</vt:lpstr>
-      <vt:lpstr>'25-09-01'!Print_Area</vt:lpstr>
+      <vt:lpstr>１　被疑事件の受理人員</vt:lpstr>
+      <vt:lpstr>'１　被疑事件の受理人員'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>