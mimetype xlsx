--- v0 (2026-06-15)
+++ v1 (2026-09-22)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7CCC741-3727-4F28-8577-90149235CA98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{192CDDA8-6CD2-48F1-8A5A-248B06E209F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{08EBBDF2-D469-4730-A9EC-089CB1587C33}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4CC0F7A9-BC3A-481F-8511-DB0BD7626827}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-09-02" sheetId="2" r:id="rId1"/>
+    <sheet name="２　被疑事件の処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-09-02'!$A$1:$P$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'２　被疑事件の処理人員'!$A$1:$P$64</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="76">
   <si>
     <t>２　　罪　名　別　　　　被　　　疑　　　事　　　件　　　の　　　処　　　理　　　人　　　員</t>
     <rPh sb="3" eb="4">
       <t>ツミ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -975,70 +974,70 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{8E1B9D86-0BE2-412C-879D-D8A8C76DB370}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{D139A67B-CA71-4213-8DC3-6BDD941432A1}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{E0779FC9-74CE-4A2D-9AFA-73F13F3C5431}"/>
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{2DF5C378-4954-46CA-B381-857F9AEF74CA}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{969D8518-5CB2-4334-A748-367F28D396EE}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{4E77A0D7-2D75-4A8E-B67D-910ED04F992A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1317,257 +1316,258 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F16BDD87-7F63-4D37-B9A6-9AA054E9F261}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B414436-D9D8-4492-9172-382691CC9340}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
+    <col min="4" max="15" width="14.625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="20.625" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22" customHeight="1">
+    <row r="1" spans="1:16" ht="21.95" customHeight="1">
       <c r="F1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="4">
         <v>45901</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="22" customHeight="1">
+    <row r="2" spans="1:16" ht="21.95" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="O2" s="6"/>
       <c r="P2" s="7" t="str">
         <f>"("&amp;IF(TEXT(P1,"e")="1",TEXT(P1,"ggg")&amp;"元",TEXT(P1,"ggge"))&amp;"年"&amp;TEXT(P1,"m")&amp;"月分)"</f>
         <v>(令和7年9月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="4" customHeight="1">
+    <row r="3" spans="1:16" ht="3.95" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="10"/>
       <c r="P3" s="11"/>
     </row>
-    <row r="4" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="47" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52"/>
       <c r="P4" s="53" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="5" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="B5" s="45"/>
       <c r="C5" s="14"/>
       <c r="D5" s="48"/>
       <c r="E5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="46"/>
       <c r="C6" s="18"/>
       <c r="D6" s="49"/>
       <c r="E6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="49"/>
       <c r="N6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="O6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="P6" s="55"/>
     </row>
-    <row r="7" spans="1:16" ht="40" customHeight="1">
+    <row r="7" spans="1:16" ht="39.950000000000003" customHeight="1">
       <c r="B7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="23">
-        <v>73633</v>
+        <v>73631</v>
       </c>
       <c r="E7" s="23">
-        <v>19878</v>
+        <v>19877</v>
       </c>
       <c r="F7" s="23">
-        <v>6188</v>
+        <v>6187</v>
       </c>
       <c r="G7" s="23">
         <v>13690</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
         <v>38841</v>
       </c>
       <c r="J7" s="23">
         <v>33970</v>
       </c>
       <c r="K7" s="23">
         <v>3797</v>
       </c>
       <c r="L7" s="23">
         <v>1074</v>
       </c>
       <c r="M7" s="23">
         <v>47</v>
       </c>
       <c r="N7" s="23">
         <v>10098</v>
       </c>
       <c r="O7" s="23">
-        <v>4769</v>
+        <v>4768</v>
       </c>
       <c r="P7" s="23">
-        <v>55662</v>
+        <v>55661</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="21" customHeight="1">
       <c r="B8" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="23">
-        <v>42121</v>
+        <v>42120</v>
       </c>
       <c r="E8" s="23">
-        <v>8316</v>
+        <v>8315</v>
       </c>
       <c r="F8" s="23">
-        <v>4043</v>
+        <v>4042</v>
       </c>
       <c r="G8" s="23">
         <v>4273</v>
       </c>
       <c r="H8" s="23">
         <v>0</v>
       </c>
       <c r="I8" s="23">
         <v>26709</v>
       </c>
       <c r="J8" s="23">
         <v>23313</v>
       </c>
       <c r="K8" s="23">
         <v>2569</v>
       </c>
       <c r="L8" s="23">
         <v>827</v>
       </c>
       <c r="M8" s="23">
         <v>26</v>
       </c>
       <c r="N8" s="23">
         <v>3881</v>
       </c>
@@ -1652,87 +1652,87 @@
       <c r="K10" s="26">
         <v>0</v>
       </c>
       <c r="L10" s="26">
         <v>0</v>
       </c>
       <c r="M10" s="26">
         <v>0</v>
       </c>
       <c r="N10" s="26">
         <v>0</v>
       </c>
       <c r="O10" s="26">
         <v>0</v>
       </c>
       <c r="P10" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="21" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="26">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E11" s="26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F11" s="26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G11" s="26">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="26">
         <v>22</v>
       </c>
       <c r="J11" s="26">
         <v>3</v>
       </c>
       <c r="K11" s="26">
         <v>12</v>
       </c>
       <c r="L11" s="26">
         <v>7</v>
       </c>
       <c r="M11" s="26">
         <v>0</v>
       </c>
       <c r="N11" s="26">
         <v>6</v>
       </c>
       <c r="O11" s="26">
         <v>5</v>
       </c>
       <c r="P11" s="26">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="21" customHeight="1">
       <c r="B12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="26">
         <v>628</v>
       </c>
       <c r="E12" s="26">
         <v>191</v>
       </c>
       <c r="F12" s="26">
         <v>118</v>
       </c>
       <c r="G12" s="26">
         <v>73</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="26">
         <v>224</v>
       </c>
@@ -2048,51 +2048,51 @@
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="26">
         <v>223</v>
       </c>
       <c r="J19" s="26">
         <v>133</v>
       </c>
       <c r="K19" s="26">
         <v>87</v>
       </c>
       <c r="L19" s="26">
         <v>3</v>
       </c>
       <c r="M19" s="26">
         <v>0</v>
       </c>
       <c r="N19" s="26">
         <v>16</v>
       </c>
       <c r="O19" s="26">
         <v>41</v>
       </c>
       <c r="P19" s="26">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="20" spans="2:16" ht="21" customHeight="1">
       <c r="B20" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="26">
         <v>13</v>
       </c>
       <c r="E20" s="26">
         <v>4</v>
       </c>
       <c r="F20" s="26">
         <v>4</v>
       </c>
       <c r="G20" s="26">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="26">
         <v>8</v>
       </c>
@@ -2507,594 +2507,594 @@
       <c r="K29" s="26">
         <v>1</v>
       </c>
       <c r="L29" s="26">
         <v>0</v>
       </c>
       <c r="M29" s="26">
         <v>0</v>
       </c>
       <c r="N29" s="26">
         <v>1</v>
       </c>
       <c r="O29" s="26">
         <v>0</v>
       </c>
       <c r="P29" s="26">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="2:16" ht="21" customHeight="1">
       <c r="B30" s="24" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="25"/>
       <c r="D30" s="26">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="E30" s="26">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="F30" s="26">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G30" s="26">
         <v>277</v>
       </c>
       <c r="H30" s="26">
         <v>0</v>
       </c>
       <c r="I30" s="26">
         <v>1074</v>
       </c>
       <c r="J30" s="26">
         <v>825</v>
       </c>
       <c r="K30" s="26">
         <v>235</v>
       </c>
       <c r="L30" s="26">
         <v>14</v>
       </c>
       <c r="M30" s="26">
         <v>1</v>
       </c>
       <c r="N30" s="26">
         <v>317</v>
       </c>
       <c r="O30" s="26">
         <v>221</v>
       </c>
       <c r="P30" s="26">
-        <v>3804</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="31" spans="2:16" ht="21" customHeight="1">
       <c r="B31" s="24" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="25"/>
       <c r="D31" s="26">
         <v>1591</v>
       </c>
       <c r="E31" s="26">
         <v>346</v>
       </c>
       <c r="F31" s="26">
         <v>63</v>
       </c>
       <c r="G31" s="26">
         <v>283</v>
       </c>
       <c r="H31" s="26">
         <v>0</v>
       </c>
       <c r="I31" s="26">
         <v>967</v>
       </c>
       <c r="J31" s="26">
         <v>844</v>
       </c>
       <c r="K31" s="26">
         <v>119</v>
       </c>
       <c r="L31" s="26">
         <v>4</v>
       </c>
       <c r="M31" s="26">
         <v>0</v>
       </c>
       <c r="N31" s="26">
         <v>181</v>
       </c>
       <c r="O31" s="26">
         <v>97</v>
       </c>
       <c r="P31" s="26">
-        <v>2050</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="32" spans="2:16" ht="21" customHeight="1">
       <c r="B32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="25"/>
       <c r="D32" s="26">
         <v>6</v>
       </c>
       <c r="E32" s="26">
         <v>1</v>
       </c>
       <c r="F32" s="26">
         <v>1</v>
       </c>
       <c r="G32" s="26">
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <v>0</v>
       </c>
       <c r="I32" s="26">
         <v>5</v>
       </c>
       <c r="J32" s="26">
         <v>1</v>
       </c>
       <c r="K32" s="26">
         <v>4</v>
       </c>
       <c r="L32" s="26">
         <v>0</v>
       </c>
       <c r="M32" s="26">
         <v>0</v>
       </c>
       <c r="N32" s="26">
         <v>0</v>
       </c>
       <c r="O32" s="26">
         <v>0</v>
       </c>
       <c r="P32" s="26">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="33" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B33" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="22"/>
       <c r="D33" s="26">
         <v>48</v>
       </c>
       <c r="E33" s="26">
         <v>34</v>
       </c>
       <c r="F33" s="26">
         <v>34</v>
       </c>
       <c r="G33" s="26">
         <v>0</v>
       </c>
       <c r="H33" s="26">
         <v>0</v>
       </c>
       <c r="I33" s="26">
         <v>4</v>
       </c>
       <c r="J33" s="26">
         <v>1</v>
       </c>
       <c r="K33" s="26">
         <v>3</v>
       </c>
       <c r="L33" s="26">
         <v>0</v>
       </c>
       <c r="M33" s="26">
         <v>0</v>
       </c>
       <c r="N33" s="26">
         <v>5</v>
       </c>
       <c r="O33" s="26">
         <v>5</v>
       </c>
       <c r="P33" s="26">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q33" s="26"/>
     </row>
-    <row r="34" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="34" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="22"/>
       <c r="D34" s="26">
         <v>6</v>
       </c>
       <c r="E34" s="26">
         <v>4</v>
       </c>
       <c r="F34" s="26">
         <v>4</v>
       </c>
       <c r="G34" s="26">
         <v>0</v>
       </c>
       <c r="H34" s="26">
         <v>0</v>
       </c>
       <c r="I34" s="26">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>0</v>
       </c>
       <c r="K34" s="26">
         <v>0</v>
       </c>
       <c r="L34" s="26">
         <v>0</v>
       </c>
       <c r="M34" s="26">
         <v>0</v>
       </c>
       <c r="N34" s="26">
         <v>1</v>
       </c>
       <c r="O34" s="26">
         <v>1</v>
       </c>
       <c r="P34" s="26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q34" s="26"/>
     </row>
-    <row r="35" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="35" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="22"/>
       <c r="D35" s="26">
         <v>106</v>
       </c>
       <c r="E35" s="26">
         <v>26</v>
       </c>
       <c r="F35" s="26">
         <v>2</v>
       </c>
       <c r="G35" s="26">
         <v>24</v>
       </c>
       <c r="H35" s="26">
         <v>0</v>
       </c>
       <c r="I35" s="26">
         <v>53</v>
       </c>
       <c r="J35" s="26">
         <v>23</v>
       </c>
       <c r="K35" s="26">
         <v>28</v>
       </c>
       <c r="L35" s="26">
         <v>2</v>
       </c>
       <c r="M35" s="26">
         <v>1</v>
       </c>
       <c r="N35" s="26">
         <v>26</v>
       </c>
       <c r="O35" s="26">
         <v>0</v>
       </c>
       <c r="P35" s="26">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="Q35" s="26"/>
     </row>
-    <row r="36" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="36" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="22"/>
       <c r="D36" s="26">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E36" s="26">
         <v>9</v>
       </c>
       <c r="F36" s="26">
         <v>1</v>
       </c>
       <c r="G36" s="26">
         <v>8</v>
       </c>
       <c r="H36" s="26">
         <v>0</v>
       </c>
       <c r="I36" s="26">
         <v>132</v>
       </c>
       <c r="J36" s="26">
         <v>104</v>
       </c>
       <c r="K36" s="26">
         <v>28</v>
       </c>
       <c r="L36" s="26">
         <v>0</v>
       </c>
       <c r="M36" s="26">
         <v>0</v>
       </c>
       <c r="N36" s="26">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O36" s="26">
         <v>21</v>
       </c>
       <c r="P36" s="26">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="Q36" s="26"/>
     </row>
-    <row r="37" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="37" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="22"/>
       <c r="D37" s="26">
         <v>438</v>
       </c>
       <c r="E37" s="26">
         <v>22</v>
       </c>
       <c r="F37" s="26">
         <v>0</v>
       </c>
       <c r="G37" s="26">
         <v>22</v>
       </c>
       <c r="H37" s="26">
         <v>0</v>
       </c>
       <c r="I37" s="26">
         <v>299</v>
       </c>
       <c r="J37" s="26">
         <v>34</v>
       </c>
       <c r="K37" s="26">
         <v>12</v>
       </c>
       <c r="L37" s="26">
         <v>253</v>
       </c>
       <c r="M37" s="26">
         <v>0</v>
       </c>
       <c r="N37" s="26">
         <v>40</v>
       </c>
       <c r="O37" s="26">
         <v>77</v>
       </c>
       <c r="P37" s="26">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="Q37" s="26"/>
     </row>
-    <row r="38" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="38" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="22"/>
       <c r="D38" s="26">
-        <v>22617</v>
+        <v>22616</v>
       </c>
       <c r="E38" s="26">
         <v>2813</v>
       </c>
       <c r="F38" s="26">
         <v>207</v>
       </c>
       <c r="G38" s="26">
         <v>2606</v>
       </c>
       <c r="H38" s="26">
         <v>0</v>
       </c>
       <c r="I38" s="26">
         <v>17759</v>
       </c>
       <c r="J38" s="26">
         <v>17255</v>
       </c>
       <c r="K38" s="26">
         <v>450</v>
       </c>
       <c r="L38" s="26">
         <v>54</v>
       </c>
       <c r="M38" s="26">
         <v>9</v>
       </c>
       <c r="N38" s="26">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="O38" s="26">
         <v>604</v>
       </c>
       <c r="P38" s="26">
-        <v>8644</v>
+        <v>8633</v>
       </c>
       <c r="Q38" s="26"/>
     </row>
-    <row r="39" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="39" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="22"/>
       <c r="D39" s="26">
         <v>203</v>
       </c>
       <c r="E39" s="26">
         <v>97</v>
       </c>
       <c r="F39" s="26">
         <v>65</v>
       </c>
       <c r="G39" s="26">
         <v>32</v>
       </c>
       <c r="H39" s="26">
         <v>0</v>
       </c>
       <c r="I39" s="26">
         <v>55</v>
       </c>
       <c r="J39" s="26">
         <v>7</v>
       </c>
       <c r="K39" s="26">
         <v>45</v>
       </c>
       <c r="L39" s="26">
         <v>3</v>
       </c>
       <c r="M39" s="26">
         <v>0</v>
       </c>
       <c r="N39" s="26">
         <v>46</v>
       </c>
       <c r="O39" s="26">
         <v>5</v>
       </c>
       <c r="P39" s="26">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="Q39" s="26"/>
     </row>
-    <row r="40" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="40" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B40" s="30" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="22"/>
       <c r="D40" s="26">
         <v>4</v>
       </c>
       <c r="E40" s="26">
         <v>2</v>
       </c>
       <c r="F40" s="26">
         <v>2</v>
       </c>
       <c r="G40" s="26">
         <v>0</v>
       </c>
       <c r="H40" s="26">
         <v>0</v>
       </c>
       <c r="I40" s="26">
         <v>1</v>
       </c>
       <c r="J40" s="26">
         <v>0</v>
       </c>
       <c r="K40" s="26">
         <v>1</v>
       </c>
       <c r="L40" s="26">
         <v>0</v>
       </c>
       <c r="M40" s="26">
         <v>0</v>
       </c>
       <c r="N40" s="26">
         <v>1</v>
       </c>
       <c r="O40" s="26">
         <v>0</v>
       </c>
       <c r="P40" s="26">
         <v>22</v>
       </c>
       <c r="Q40" s="26"/>
     </row>
-    <row r="41" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="41" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B41" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="22"/>
       <c r="D41" s="26">
         <v>79</v>
       </c>
       <c r="E41" s="26">
         <v>39</v>
       </c>
       <c r="F41" s="26">
         <v>39</v>
       </c>
       <c r="G41" s="26">
         <v>0</v>
       </c>
       <c r="H41" s="26">
         <v>0</v>
       </c>
       <c r="I41" s="26">
         <v>9</v>
       </c>
       <c r="J41" s="26">
         <v>6</v>
       </c>
       <c r="K41" s="26">
         <v>3</v>
       </c>
       <c r="L41" s="26">
         <v>0</v>
       </c>
       <c r="M41" s="26">
         <v>0</v>
       </c>
       <c r="N41" s="26">
         <v>8</v>
       </c>
       <c r="O41" s="26">
         <v>23</v>
       </c>
       <c r="P41" s="26">
         <v>298</v>
       </c>
       <c r="Q41" s="26"/>
     </row>
-    <row r="42" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="42" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B42" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="26">
         <v>0</v>
       </c>
       <c r="E42" s="26">
         <v>0</v>
       </c>
       <c r="F42" s="26">
         <v>0</v>
       </c>
       <c r="G42" s="26">
         <v>0</v>
       </c>
       <c r="H42" s="26">
         <v>0</v>
       </c>
       <c r="I42" s="26">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>0</v>
       </c>
@@ -3138,51 +3138,51 @@
       <c r="H43" s="26">
         <v>0</v>
       </c>
       <c r="I43" s="26">
         <v>3010</v>
       </c>
       <c r="J43" s="26">
         <v>2456</v>
       </c>
       <c r="K43" s="26">
         <v>461</v>
       </c>
       <c r="L43" s="26">
         <v>93</v>
       </c>
       <c r="M43" s="26">
         <v>6</v>
       </c>
       <c r="N43" s="26">
         <v>967</v>
       </c>
       <c r="O43" s="26">
         <v>1388</v>
       </c>
       <c r="P43" s="26">
-        <v>7819</v>
+        <v>7817</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="21" customHeight="1">
       <c r="B44" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="22"/>
       <c r="D44" s="26">
         <v>99</v>
       </c>
       <c r="E44" s="26">
         <v>17</v>
       </c>
       <c r="F44" s="26">
         <v>17</v>
       </c>
       <c r="G44" s="26">
         <v>0</v>
       </c>
       <c r="H44" s="26">
         <v>0</v>
       </c>
       <c r="I44" s="26">
         <v>64</v>
       </c>
@@ -3273,51 +3273,51 @@
       <c r="H46" s="26">
         <v>0</v>
       </c>
       <c r="I46" s="26">
         <v>525</v>
       </c>
       <c r="J46" s="26">
         <v>255</v>
       </c>
       <c r="K46" s="26">
         <v>254</v>
       </c>
       <c r="L46" s="26">
         <v>16</v>
       </c>
       <c r="M46" s="26">
         <v>0</v>
       </c>
       <c r="N46" s="26">
         <v>57</v>
       </c>
       <c r="O46" s="26">
         <v>89</v>
       </c>
       <c r="P46" s="26">
-        <v>2390</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="21" customHeight="1">
       <c r="B47" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="25"/>
       <c r="D47" s="26">
         <v>188</v>
       </c>
       <c r="E47" s="26">
         <v>36</v>
       </c>
       <c r="F47" s="26">
         <v>36</v>
       </c>
       <c r="G47" s="26">
         <v>0</v>
       </c>
       <c r="H47" s="26">
         <v>0</v>
       </c>
       <c r="I47" s="26">
         <v>79</v>
       </c>
@@ -3327,87 +3327,87 @@
       <c r="K47" s="26">
         <v>32</v>
       </c>
       <c r="L47" s="26">
         <v>0</v>
       </c>
       <c r="M47" s="26">
         <v>0</v>
       </c>
       <c r="N47" s="26">
         <v>4</v>
       </c>
       <c r="O47" s="26">
         <v>69</v>
       </c>
       <c r="P47" s="26">
         <v>215</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="21" customHeight="1">
       <c r="B48" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="22"/>
       <c r="D48" s="26">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="E48" s="26">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F48" s="26">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G48" s="26">
         <v>24</v>
       </c>
       <c r="H48" s="26">
         <v>0</v>
       </c>
       <c r="I48" s="26">
         <v>354</v>
       </c>
       <c r="J48" s="26">
         <v>304</v>
       </c>
       <c r="K48" s="26">
         <v>49</v>
       </c>
       <c r="L48" s="26">
         <v>1</v>
       </c>
       <c r="M48" s="26">
         <v>0</v>
       </c>
       <c r="N48" s="26">
         <v>43</v>
       </c>
       <c r="O48" s="26">
         <v>138</v>
       </c>
       <c r="P48" s="26">
-        <v>883</v>
+        <v>886</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="21" customHeight="1">
       <c r="B49" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="25"/>
       <c r="D49" s="26">
         <v>88</v>
       </c>
       <c r="E49" s="26">
         <v>8</v>
       </c>
       <c r="F49" s="26">
         <v>8</v>
       </c>
       <c r="G49" s="26">
         <v>0</v>
       </c>
       <c r="H49" s="26">
         <v>0</v>
       </c>
       <c r="I49" s="26">
         <v>48</v>
       </c>
@@ -3498,141 +3498,141 @@
       <c r="H51" s="26">
         <v>0</v>
       </c>
       <c r="I51" s="26">
         <v>143</v>
       </c>
       <c r="J51" s="26">
         <v>130</v>
       </c>
       <c r="K51" s="26">
         <v>11</v>
       </c>
       <c r="L51" s="26">
         <v>2</v>
       </c>
       <c r="M51" s="26">
         <v>0</v>
       </c>
       <c r="N51" s="26">
         <v>205</v>
       </c>
       <c r="O51" s="26">
         <v>63</v>
       </c>
       <c r="P51" s="26">
-        <v>1024</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="21" customHeight="1">
       <c r="B52" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="22"/>
       <c r="D52" s="26">
         <v>1714</v>
       </c>
       <c r="E52" s="26">
         <v>335</v>
       </c>
       <c r="F52" s="26">
         <v>182</v>
       </c>
       <c r="G52" s="26">
         <v>153</v>
       </c>
       <c r="H52" s="26">
         <v>0</v>
       </c>
       <c r="I52" s="26">
         <v>1047</v>
       </c>
       <c r="J52" s="26">
         <v>355</v>
       </c>
       <c r="K52" s="26">
         <v>401</v>
       </c>
       <c r="L52" s="26">
         <v>291</v>
       </c>
       <c r="M52" s="26">
         <v>0</v>
       </c>
       <c r="N52" s="26">
         <v>214</v>
       </c>
       <c r="O52" s="26">
         <v>118</v>
       </c>
       <c r="P52" s="26">
-        <v>2846</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="53" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
       <c r="B53" s="33" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="34"/>
       <c r="D53" s="35">
         <v>7902</v>
       </c>
       <c r="E53" s="35">
         <v>2874</v>
       </c>
       <c r="F53" s="35">
         <v>1622</v>
       </c>
       <c r="G53" s="35">
         <v>1252</v>
       </c>
       <c r="H53" s="35">
         <v>0</v>
       </c>
       <c r="I53" s="35">
         <v>3237</v>
       </c>
       <c r="J53" s="35">
         <v>2403</v>
       </c>
       <c r="K53" s="35">
         <v>747</v>
       </c>
       <c r="L53" s="35">
         <v>87</v>
       </c>
       <c r="M53" s="35">
         <v>5</v>
       </c>
       <c r="N53" s="35">
         <v>1413</v>
       </c>
       <c r="O53" s="35">
         <v>373</v>
       </c>
       <c r="P53" s="35">
-        <v>9719</v>
+        <v>9712</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="21" customHeight="1">
       <c r="B54" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="36"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
     </row>
     <row r="55" spans="1:16" ht="21" customHeight="1">
       <c r="B55" s="2" t="s">
         <v>66</v>
       </c>
@@ -3706,147 +3706,147 @@
       <c r="K56" s="26">
         <v>70</v>
       </c>
       <c r="L56" s="26">
         <v>10</v>
       </c>
       <c r="M56" s="26">
         <v>0</v>
       </c>
       <c r="N56" s="26">
         <v>5</v>
       </c>
       <c r="O56" s="26">
         <v>9</v>
       </c>
       <c r="P56" s="26">
         <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="21" customHeight="1">
       <c r="B57" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="22"/>
       <c r="D57" s="26">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="E57" s="26">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F57" s="26">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G57" s="26">
         <v>0</v>
       </c>
       <c r="H57" s="26">
         <v>0</v>
       </c>
       <c r="I57" s="26">
         <v>295</v>
       </c>
       <c r="J57" s="26">
         <v>112</v>
       </c>
       <c r="K57" s="26">
         <v>179</v>
       </c>
       <c r="L57" s="26">
         <v>4</v>
       </c>
       <c r="M57" s="26">
         <v>0</v>
       </c>
       <c r="N57" s="26">
         <v>40</v>
       </c>
       <c r="O57" s="26">
         <v>136</v>
       </c>
       <c r="P57" s="26">
         <v>1246</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="21" customHeight="1">
       <c r="B58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="22"/>
       <c r="D58" s="26">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E58" s="26">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F58" s="26">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G58" s="26">
         <v>0</v>
       </c>
       <c r="H58" s="26">
         <v>0</v>
       </c>
       <c r="I58" s="26">
         <v>3</v>
       </c>
       <c r="J58" s="26">
         <v>2</v>
       </c>
       <c r="K58" s="26">
         <v>1</v>
       </c>
       <c r="L58" s="26">
         <v>0</v>
       </c>
       <c r="M58" s="26">
         <v>0</v>
       </c>
       <c r="N58" s="26">
         <v>0</v>
       </c>
       <c r="O58" s="26">
         <v>0</v>
       </c>
       <c r="P58" s="26">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="21" customHeight="1">
       <c r="B59" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="25"/>
       <c r="D59" s="26">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E59" s="26">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F59" s="26">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="G59" s="26">
         <v>0</v>
       </c>
       <c r="H59" s="26">
         <v>0</v>
       </c>
       <c r="I59" s="26">
         <v>188</v>
       </c>
       <c r="J59" s="26">
         <v>45</v>
       </c>
       <c r="K59" s="26">
         <v>130</v>
       </c>
       <c r="L59" s="26">
         <v>13</v>
       </c>
       <c r="M59" s="26">
         <v>0</v>
       </c>
       <c r="N59" s="26">
         <v>57</v>
       </c>
@@ -3922,459 +3922,274 @@
       <c r="H61" s="26">
         <v>0</v>
       </c>
       <c r="I61" s="26">
         <v>2293</v>
       </c>
       <c r="J61" s="26">
         <v>1912</v>
       </c>
       <c r="K61" s="26">
         <v>346</v>
       </c>
       <c r="L61" s="26">
         <v>35</v>
       </c>
       <c r="M61" s="26">
         <v>5</v>
       </c>
       <c r="N61" s="26">
         <v>1227</v>
       </c>
       <c r="O61" s="26">
         <v>201</v>
       </c>
       <c r="P61" s="26">
-        <v>7125</v>
+        <v>7118</v>
       </c>
     </row>
     <row r="62" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
       <c r="B62" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="38"/>
       <c r="D62" s="35">
-        <v>23610</v>
+        <v>23609</v>
       </c>
       <c r="E62" s="35">
         <v>8688</v>
       </c>
       <c r="F62" s="35">
         <v>523</v>
       </c>
       <c r="G62" s="35">
         <v>8165</v>
       </c>
       <c r="H62" s="35">
         <v>0</v>
       </c>
       <c r="I62" s="35">
         <v>8895</v>
       </c>
       <c r="J62" s="35">
         <v>8254</v>
       </c>
       <c r="K62" s="35">
         <v>481</v>
       </c>
       <c r="L62" s="35">
         <v>160</v>
       </c>
       <c r="M62" s="35">
         <v>16</v>
       </c>
       <c r="N62" s="35">
         <v>4804</v>
       </c>
       <c r="O62" s="35">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="P62" s="35">
-        <v>9746</v>
+        <v>9752</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="21" customHeight="1">
       <c r="B63" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="25"/>
       <c r="D63" s="26">
-        <v>23569</v>
+        <v>23567</v>
       </c>
       <c r="E63" s="26">
-        <v>8664</v>
+        <v>8663</v>
       </c>
       <c r="F63" s="26">
         <v>523</v>
       </c>
       <c r="G63" s="26">
-        <v>8141</v>
+        <v>8140</v>
       </c>
       <c r="H63" s="26">
         <v>0</v>
       </c>
       <c r="I63" s="26">
         <v>8886</v>
       </c>
       <c r="J63" s="26">
         <v>8246</v>
       </c>
       <c r="K63" s="26">
         <v>481</v>
       </c>
       <c r="L63" s="26">
         <v>159</v>
       </c>
       <c r="M63" s="26">
         <v>16</v>
       </c>
       <c r="N63" s="26">
         <v>4796</v>
       </c>
       <c r="O63" s="26">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="P63" s="26">
-        <v>9725</v>
+        <v>9731</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="21" customHeight="1">
       <c r="A64" s="17"/>
       <c r="B64" s="39" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="40"/>
       <c r="D64" s="41">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E64" s="41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F64" s="41">
         <v>0</v>
       </c>
       <c r="G64" s="41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H64" s="41">
         <v>0</v>
       </c>
       <c r="I64" s="41">
         <v>9</v>
       </c>
       <c r="J64" s="41">
         <v>8</v>
       </c>
       <c r="K64" s="41">
         <v>0</v>
       </c>
       <c r="L64" s="41">
         <v>1</v>
       </c>
       <c r="M64" s="41">
         <v>0</v>
       </c>
       <c r="N64" s="41">
         <v>8</v>
       </c>
       <c r="O64" s="41">
         <v>0</v>
       </c>
       <c r="P64" s="41">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="2:16">
       <c r="B65" s="42"/>
       <c r="C65" s="42"/>
       <c r="D65" s="43"/>
       <c r="E65" s="43"/>
       <c r="F65" s="43"/>
       <c r="G65" s="43"/>
       <c r="H65" s="43"/>
       <c r="I65" s="43"/>
       <c r="J65" s="43"/>
       <c r="K65" s="43"/>
       <c r="L65" s="43"/>
       <c r="M65" s="43"/>
       <c r="N65" s="43"/>
       <c r="O65" s="43"/>
       <c r="P65" s="43"/>
     </row>
-    <row r="66" spans="2:16" ht="20.149999999999999" customHeight="1">
+    <row r="66" spans="2:16" ht="20.100000000000001" customHeight="1">
       <c r="B66" s="42"/>
       <c r="C66" s="42"/>
       <c r="D66" s="43"/>
       <c r="E66" s="43"/>
       <c r="F66" s="43"/>
       <c r="G66" s="43"/>
       <c r="H66" s="43"/>
       <c r="I66" s="43"/>
       <c r="J66" s="43"/>
       <c r="K66" s="43"/>
       <c r="L66" s="43"/>
       <c r="M66" s="43"/>
       <c r="N66" s="43"/>
       <c r="O66" s="43"/>
       <c r="P66" s="43"/>
     </row>
-    <row r="67" spans="2:16" ht="20.149999999999999" customHeight="1">
+    <row r="67" spans="2:16" ht="20.100000000000001" customHeight="1">
       <c r="B67" s="42"/>
       <c r="C67" s="42"/>
       <c r="D67" s="43"/>
       <c r="E67" s="43"/>
       <c r="F67" s="43"/>
       <c r="G67" s="43"/>
       <c r="H67" s="43"/>
       <c r="I67" s="43"/>
       <c r="J67" s="43"/>
       <c r="K67" s="43"/>
       <c r="L67" s="43"/>
       <c r="M67" s="43"/>
       <c r="N67" s="43"/>
       <c r="O67" s="43"/>
       <c r="P67" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:O4"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="M5:M6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6450F33-4422-45DD-B3A6-163001BC2EFA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>25-09-02</vt:lpstr>
-      <vt:lpstr>'25-09-02'!Print_Area</vt:lpstr>
+      <vt:lpstr>２　被疑事件の処理人員</vt:lpstr>
+      <vt:lpstr>'２　被疑事件の処理人員'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>