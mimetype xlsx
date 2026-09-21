--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C815684-476B-4185-B7D7-EE7BC224E2FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{DCC3CADF-683B-4AA7-81A8-00C85C4EF921}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{53E1EC1E-0B0E-4CE8-A750-D3562EC6F616}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{25E6C335-4BDE-4109-8CC6-DC56FA8C4D7C}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-09-03" sheetId="2" r:id="rId1"/>
+    <sheet name="３　被疑事件の受理及び処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-09-03'!$A$1:$R$76</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-09-03'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'３　被疑事件の受理及び処理人員'!$A$1:$R$76</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'３　被疑事件の受理及び処理人員'!$3:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="88">
   <si>
     <t>３　最高検、高検及び地検管内別　　　被　疑　事　件　の　受　理　及　び　処　理　人　員　　（道路交通法等違反被疑事件を除く。）</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -845,69 +844,69 @@
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{C2AC8C52-37C8-4B7C-B83A-C55B29759062}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{F1FD589C-9E71-4F82-B540-43318E85058E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{C919526A-DED1-4C32-9EEF-5967B848A41E}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{0533588A-C00D-4774-A395-52AB5A87B854}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1186,279 +1185,280 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3980F2E8-2038-46F6-9BE1-679A5788FBEF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0D6F740-B80E-4710-9B31-E6F37AA96C1E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4:B6"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="1" customWidth="1"/>
+    <col min="4" max="17" width="15.625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="16" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="22" customHeight="1">
+    <row r="1" spans="1:18" ht="21.95" customHeight="1">
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3">
         <v>45901</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="18" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="R2" s="5" t="str">
         <f>"("&amp;IF(TEXT(R1,"e")="1",TEXT(R1,"ggg")&amp;"元",TEXT(R1,"ggge"))&amp;"年"&amp;TEXT(R1,"m")&amp;"月分)"</f>
         <v>(令和7年9月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:18" ht="4" customHeight="1">
+    <row r="3" spans="1:18" ht="3.95" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
     </row>
-    <row r="4" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="9"/>
       <c r="D4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="36"/>
       <c r="F4" s="37"/>
       <c r="G4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
       <c r="L4" s="39"/>
       <c r="M4" s="39"/>
       <c r="N4" s="39"/>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="5" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B5" s="34"/>
       <c r="C5" s="10"/>
       <c r="D5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="47" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="R5" s="42"/>
     </row>
-    <row r="6" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B6" s="34"/>
       <c r="C6" s="10"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="48"/>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="R6" s="43"/>
     </row>
-    <row r="7" spans="1:18" ht="4" customHeight="1">
+    <row r="7" spans="1:18" ht="3.95" customHeight="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="16"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="16"/>
     </row>
-    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="20"/>
       <c r="D8" s="21">
-        <v>95986</v>
+        <v>95977</v>
       </c>
       <c r="E8" s="22">
-        <v>42656</v>
+        <v>42648</v>
       </c>
       <c r="F8" s="22">
-        <v>53330</v>
+        <v>53329</v>
       </c>
       <c r="G8" s="22">
-        <v>50023</v>
+        <v>50022</v>
       </c>
       <c r="H8" s="22">
-        <v>11190</v>
+        <v>11189</v>
       </c>
       <c r="I8" s="22">
-        <v>5665</v>
+        <v>5664</v>
       </c>
       <c r="J8" s="22">
         <v>5525</v>
       </c>
       <c r="K8" s="22">
         <v>29946</v>
       </c>
       <c r="L8" s="22">
         <v>25716</v>
       </c>
       <c r="M8" s="22">
         <v>3316</v>
       </c>
       <c r="N8" s="22">
         <v>914</v>
       </c>
       <c r="O8" s="22">
         <v>31</v>
       </c>
       <c r="P8" s="22">
         <v>5294</v>
       </c>
       <c r="Q8" s="22">
         <v>3562</v>
       </c>
       <c r="R8" s="22">
-        <v>45916</v>
+        <v>45909</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>0</v>
       </c>
       <c r="G9" s="22">
         <v>0</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>0</v>
       </c>
@@ -1474,93 +1474,93 @@
       <c r="M9" s="22">
         <v>0</v>
       </c>
       <c r="N9" s="22">
         <v>0</v>
       </c>
       <c r="O9" s="22">
         <v>0</v>
       </c>
       <c r="P9" s="22">
         <v>0</v>
       </c>
       <c r="Q9" s="22">
         <v>0</v>
       </c>
       <c r="R9" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="21">
-        <v>40604</v>
+        <v>40602</v>
       </c>
       <c r="E10" s="22">
-        <v>18816</v>
+        <v>18813</v>
       </c>
       <c r="F10" s="22">
-        <v>21788</v>
+        <v>21789</v>
       </c>
       <c r="G10" s="22">
-        <v>20463</v>
+        <v>20464</v>
       </c>
       <c r="H10" s="22">
         <v>4424</v>
       </c>
       <c r="I10" s="22">
         <v>2279</v>
       </c>
       <c r="J10" s="22">
         <v>2145</v>
       </c>
       <c r="K10" s="22">
         <v>12311</v>
       </c>
       <c r="L10" s="22">
         <v>10386</v>
       </c>
       <c r="M10" s="22">
         <v>1543</v>
       </c>
       <c r="N10" s="22">
         <v>382</v>
       </c>
       <c r="O10" s="22">
         <v>19</v>
       </c>
       <c r="P10" s="22">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="Q10" s="22">
         <v>1305</v>
       </c>
       <c r="R10" s="22">
-        <v>20141</v>
+        <v>20138</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="25">
         <v>0</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>0</v>
       </c>
       <c r="G11" s="26">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="26">
         <v>0</v>
       </c>
@@ -1678,144 +1678,144 @@
       <c r="M13" s="26">
         <v>212</v>
       </c>
       <c r="N13" s="26">
         <v>82</v>
       </c>
       <c r="O13" s="26">
         <v>1</v>
       </c>
       <c r="P13" s="26">
         <v>601</v>
       </c>
       <c r="Q13" s="26">
         <v>272</v>
       </c>
       <c r="R13" s="26">
         <v>2698</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B14" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="25">
-        <v>5395</v>
+        <v>5394</v>
       </c>
       <c r="E14" s="26">
-        <v>2477</v>
+        <v>2476</v>
       </c>
       <c r="F14" s="26">
         <v>2918</v>
       </c>
       <c r="G14" s="26">
         <v>2957</v>
       </c>
       <c r="H14" s="26">
         <v>598</v>
       </c>
       <c r="I14" s="26">
         <v>299</v>
       </c>
       <c r="J14" s="26">
         <v>299</v>
       </c>
       <c r="K14" s="26">
         <v>1878</v>
       </c>
       <c r="L14" s="26">
         <v>1576</v>
       </c>
       <c r="M14" s="26">
         <v>264</v>
       </c>
       <c r="N14" s="26">
         <v>38</v>
       </c>
       <c r="O14" s="26">
         <v>1</v>
       </c>
       <c r="P14" s="26">
         <v>250</v>
       </c>
       <c r="Q14" s="26">
         <v>230</v>
       </c>
       <c r="R14" s="26">
-        <v>2438</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="24"/>
       <c r="D15" s="25">
-        <v>4282</v>
+        <v>4283</v>
       </c>
       <c r="E15" s="26">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="F15" s="26">
         <v>2288</v>
       </c>
       <c r="G15" s="26">
         <v>2219</v>
       </c>
       <c r="H15" s="26">
         <v>579</v>
       </c>
       <c r="I15" s="26">
         <v>256</v>
       </c>
       <c r="J15" s="26">
         <v>323</v>
       </c>
       <c r="K15" s="26">
         <v>1279</v>
       </c>
       <c r="L15" s="26">
         <v>971</v>
       </c>
       <c r="M15" s="26">
         <v>282</v>
       </c>
       <c r="N15" s="26">
         <v>26</v>
       </c>
       <c r="O15" s="26">
         <v>0</v>
       </c>
       <c r="P15" s="26">
         <v>249</v>
       </c>
       <c r="Q15" s="26">
         <v>112</v>
       </c>
       <c r="R15" s="26">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="24"/>
       <c r="D16" s="25">
         <v>2273</v>
       </c>
       <c r="E16" s="26">
         <v>1065</v>
       </c>
       <c r="F16" s="26">
         <v>1208</v>
       </c>
       <c r="G16" s="26">
         <v>1130</v>
       </c>
       <c r="H16" s="26">
         <v>295</v>
       </c>
       <c r="I16" s="26">
         <v>116</v>
       </c>
@@ -1831,195 +1831,195 @@
       <c r="M16" s="26">
         <v>70</v>
       </c>
       <c r="N16" s="26">
         <v>16</v>
       </c>
       <c r="O16" s="26">
         <v>1</v>
       </c>
       <c r="P16" s="26">
         <v>181</v>
       </c>
       <c r="Q16" s="26">
         <v>54</v>
       </c>
       <c r="R16" s="26">
         <v>1139</v>
       </c>
     </row>
     <row r="17" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="25">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="E17" s="26">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F17" s="26">
         <v>733</v>
       </c>
       <c r="G17" s="26">
         <v>681</v>
       </c>
       <c r="H17" s="26">
         <v>189</v>
       </c>
       <c r="I17" s="26">
         <v>92</v>
       </c>
       <c r="J17" s="26">
         <v>97</v>
       </c>
       <c r="K17" s="26">
         <v>334</v>
       </c>
       <c r="L17" s="26">
         <v>282</v>
       </c>
       <c r="M17" s="26">
         <v>44</v>
       </c>
       <c r="N17" s="26">
         <v>8</v>
       </c>
       <c r="O17" s="26">
         <v>0</v>
       </c>
       <c r="P17" s="26">
         <v>123</v>
       </c>
       <c r="Q17" s="26">
         <v>35</v>
       </c>
       <c r="R17" s="26">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="18" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B18" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="24"/>
       <c r="D18" s="25">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="E18" s="26">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="F18" s="26">
         <v>1210</v>
       </c>
       <c r="G18" s="26">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H18" s="26">
         <v>204</v>
       </c>
       <c r="I18" s="26">
         <v>107</v>
       </c>
       <c r="J18" s="26">
         <v>97</v>
       </c>
       <c r="K18" s="26">
         <v>770</v>
       </c>
       <c r="L18" s="26">
         <v>704</v>
       </c>
       <c r="M18" s="26">
         <v>56</v>
       </c>
       <c r="N18" s="26">
         <v>10</v>
       </c>
       <c r="O18" s="26">
         <v>2</v>
       </c>
       <c r="P18" s="26">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q18" s="26">
         <v>84</v>
       </c>
       <c r="R18" s="26">
-        <v>702</v>
+        <v>697</v>
       </c>
     </row>
     <row r="19" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="25">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="E19" s="26">
         <v>1022</v>
       </c>
       <c r="F19" s="26">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="G19" s="26">
         <v>2090</v>
       </c>
       <c r="H19" s="26">
         <v>295</v>
       </c>
       <c r="I19" s="26">
         <v>126</v>
       </c>
       <c r="J19" s="26">
         <v>169</v>
       </c>
       <c r="K19" s="26">
         <v>1544</v>
       </c>
       <c r="L19" s="26">
         <v>1422</v>
       </c>
       <c r="M19" s="26">
         <v>102</v>
       </c>
       <c r="N19" s="26">
         <v>20</v>
       </c>
       <c r="O19" s="26">
         <v>1</v>
       </c>
       <c r="P19" s="26">
         <v>121</v>
       </c>
       <c r="Q19" s="26">
         <v>129</v>
       </c>
       <c r="R19" s="26">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="20" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="25">
         <v>530</v>
       </c>
       <c r="E20" s="26">
         <v>207</v>
       </c>
       <c r="F20" s="26">
         <v>323</v>
       </c>
       <c r="G20" s="26">
         <v>240</v>
       </c>
       <c r="H20" s="26">
         <v>69</v>
       </c>
       <c r="I20" s="26">
         <v>48</v>
       </c>
@@ -2137,93 +2137,93 @@
       <c r="M22" s="26">
         <v>30</v>
       </c>
       <c r="N22" s="26">
         <v>8</v>
       </c>
       <c r="O22" s="26">
         <v>2</v>
       </c>
       <c r="P22" s="26">
         <v>94</v>
       </c>
       <c r="Q22" s="26">
         <v>48</v>
       </c>
       <c r="R22" s="26">
         <v>637</v>
       </c>
     </row>
     <row r="23" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B23" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="20"/>
       <c r="D23" s="21">
-        <v>16365</v>
+        <v>16360</v>
       </c>
       <c r="E23" s="22">
-        <v>6748</v>
+        <v>6743</v>
       </c>
       <c r="F23" s="22">
         <v>9617</v>
       </c>
       <c r="G23" s="22">
-        <v>9263</v>
+        <v>9264</v>
       </c>
       <c r="H23" s="22">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="I23" s="22">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="J23" s="22">
         <v>1013</v>
       </c>
       <c r="K23" s="22">
         <v>5628</v>
       </c>
       <c r="L23" s="22">
         <v>4701</v>
       </c>
       <c r="M23" s="22">
         <v>629</v>
       </c>
       <c r="N23" s="22">
         <v>298</v>
       </c>
       <c r="O23" s="22">
         <v>1</v>
       </c>
       <c r="P23" s="22">
         <v>751</v>
       </c>
       <c r="Q23" s="22">
         <v>719</v>
       </c>
       <c r="R23" s="22">
-        <v>7071</v>
+        <v>7066</v>
       </c>
     </row>
     <row r="24" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="26">
         <v>1</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>0</v>
       </c>
       <c r="H24" s="26">
         <v>0</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
@@ -2239,144 +2239,144 @@
       <c r="M24" s="26">
         <v>0</v>
       </c>
       <c r="N24" s="26">
         <v>0</v>
       </c>
       <c r="O24" s="26">
         <v>0</v>
       </c>
       <c r="P24" s="26">
         <v>0</v>
       </c>
       <c r="Q24" s="26">
         <v>0</v>
       </c>
       <c r="R24" s="26">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="25">
-        <v>7360</v>
+        <v>7358</v>
       </c>
       <c r="E25" s="26">
-        <v>2904</v>
+        <v>2902</v>
       </c>
       <c r="F25" s="26">
         <v>4456</v>
       </c>
       <c r="G25" s="26">
         <v>4487</v>
       </c>
       <c r="H25" s="26">
         <v>976</v>
       </c>
       <c r="I25" s="26">
         <v>540</v>
       </c>
       <c r="J25" s="26">
         <v>436</v>
       </c>
       <c r="K25" s="26">
         <v>2857</v>
       </c>
       <c r="L25" s="26">
         <v>2397</v>
       </c>
       <c r="M25" s="26">
         <v>308</v>
       </c>
       <c r="N25" s="26">
         <v>152</v>
       </c>
       <c r="O25" s="26">
         <v>0</v>
       </c>
       <c r="P25" s="26">
         <v>314</v>
       </c>
       <c r="Q25" s="26">
         <v>340</v>
       </c>
       <c r="R25" s="26">
-        <v>2864</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="26" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B26" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="25">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="E26" s="26">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F26" s="26">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="G26" s="26">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="H26" s="26">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I26" s="26">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J26" s="26">
         <v>98</v>
       </c>
       <c r="K26" s="26">
         <v>467</v>
       </c>
       <c r="L26" s="26">
         <v>381</v>
       </c>
       <c r="M26" s="26">
         <v>42</v>
       </c>
       <c r="N26" s="26">
         <v>44</v>
       </c>
       <c r="O26" s="26">
         <v>0</v>
       </c>
       <c r="P26" s="26">
         <v>82</v>
       </c>
       <c r="Q26" s="26">
         <v>74</v>
       </c>
       <c r="R26" s="26">
-        <v>992</v>
+        <v>988</v>
       </c>
     </row>
     <row r="27" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="25">
         <v>4554</v>
       </c>
       <c r="E27" s="26">
         <v>1863</v>
       </c>
       <c r="F27" s="26">
         <v>2691</v>
       </c>
       <c r="G27" s="26">
         <v>2515</v>
       </c>
       <c r="H27" s="26">
         <v>607</v>
       </c>
       <c r="I27" s="26">
         <v>311</v>
       </c>
@@ -2392,93 +2392,93 @@
       <c r="M27" s="26">
         <v>176</v>
       </c>
       <c r="N27" s="26">
         <v>81</v>
       </c>
       <c r="O27" s="26">
         <v>1</v>
       </c>
       <c r="P27" s="26">
         <v>201</v>
       </c>
       <c r="Q27" s="26">
         <v>182</v>
       </c>
       <c r="R27" s="26">
         <v>2028</v>
       </c>
     </row>
     <row r="28" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B28" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="24"/>
       <c r="D28" s="25">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E28" s="26">
         <v>258</v>
       </c>
       <c r="F28" s="26">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="G28" s="26">
         <v>545</v>
       </c>
       <c r="H28" s="26">
         <v>139</v>
       </c>
       <c r="I28" s="26">
         <v>68</v>
       </c>
       <c r="J28" s="26">
         <v>71</v>
       </c>
       <c r="K28" s="26">
         <v>307</v>
       </c>
       <c r="L28" s="26">
         <v>275</v>
       </c>
       <c r="M28" s="26">
         <v>25</v>
       </c>
       <c r="N28" s="26">
         <v>7</v>
       </c>
       <c r="O28" s="26">
         <v>0</v>
       </c>
       <c r="P28" s="26">
         <v>61</v>
       </c>
       <c r="Q28" s="26">
         <v>38</v>
       </c>
       <c r="R28" s="26">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="29" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B29" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="24"/>
       <c r="D29" s="25">
         <v>1063</v>
       </c>
       <c r="E29" s="26">
         <v>464</v>
       </c>
       <c r="F29" s="26">
         <v>599</v>
       </c>
       <c r="G29" s="26">
         <v>582</v>
       </c>
       <c r="H29" s="26">
         <v>125</v>
       </c>
       <c r="I29" s="26">
         <v>61</v>
       </c>
@@ -2545,93 +2545,93 @@
       <c r="M30" s="26">
         <v>16</v>
       </c>
       <c r="N30" s="26">
         <v>5</v>
       </c>
       <c r="O30" s="26">
         <v>0</v>
       </c>
       <c r="P30" s="26">
         <v>49</v>
       </c>
       <c r="Q30" s="26">
         <v>24</v>
       </c>
       <c r="R30" s="26">
         <v>396</v>
       </c>
     </row>
     <row r="31" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="20"/>
       <c r="D31" s="21">
-        <v>10568</v>
+        <v>10566</v>
       </c>
       <c r="E31" s="22">
-        <v>4420</v>
+        <v>4418</v>
       </c>
       <c r="F31" s="22">
         <v>6148</v>
       </c>
       <c r="G31" s="22">
-        <v>5761</v>
+        <v>5760</v>
       </c>
       <c r="H31" s="22">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="I31" s="22">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J31" s="22">
         <v>570</v>
       </c>
       <c r="K31" s="22">
         <v>3547</v>
       </c>
       <c r="L31" s="22">
         <v>3122</v>
       </c>
       <c r="M31" s="22">
         <v>357</v>
       </c>
       <c r="N31" s="22">
         <v>68</v>
       </c>
       <c r="O31" s="22">
         <v>2</v>
       </c>
       <c r="P31" s="22">
         <v>573</v>
       </c>
       <c r="Q31" s="22">
         <v>443</v>
       </c>
       <c r="R31" s="22">
-        <v>4807</v>
+        <v>4806</v>
       </c>
     </row>
     <row r="32" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="24"/>
       <c r="D32" s="25">
         <v>0</v>
       </c>
       <c r="E32" s="26">
         <v>0</v>
       </c>
       <c r="F32" s="26">
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <v>0</v>
       </c>
       <c r="I32" s="26">
         <v>0</v>
       </c>
@@ -2647,66 +2647,66 @@
       <c r="M32" s="26">
         <v>0</v>
       </c>
       <c r="N32" s="26">
         <v>0</v>
       </c>
       <c r="O32" s="26">
         <v>0</v>
       </c>
       <c r="P32" s="26">
         <v>0</v>
       </c>
       <c r="Q32" s="26">
         <v>0</v>
       </c>
       <c r="R32" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="24"/>
       <c r="D33" s="25">
-        <v>6112</v>
+        <v>6111</v>
       </c>
       <c r="E33" s="26">
-        <v>2285</v>
+        <v>2284</v>
       </c>
       <c r="F33" s="26">
         <v>3827</v>
       </c>
       <c r="G33" s="26">
-        <v>3607</v>
+        <v>3606</v>
       </c>
       <c r="H33" s="26">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="I33" s="26">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J33" s="26">
         <v>276</v>
       </c>
       <c r="K33" s="26">
         <v>2421</v>
       </c>
       <c r="L33" s="26">
         <v>2131</v>
       </c>
       <c r="M33" s="26">
         <v>246</v>
       </c>
       <c r="N33" s="26">
         <v>44</v>
       </c>
       <c r="O33" s="26">
         <v>2</v>
       </c>
       <c r="P33" s="26">
         <v>278</v>
       </c>
       <c r="Q33" s="26">
         <v>286</v>
       </c>
@@ -2749,93 +2749,93 @@
       <c r="M34" s="26">
         <v>21</v>
       </c>
       <c r="N34" s="26">
         <v>9</v>
       </c>
       <c r="O34" s="26">
         <v>0</v>
       </c>
       <c r="P34" s="26">
         <v>79</v>
       </c>
       <c r="Q34" s="26">
         <v>34</v>
       </c>
       <c r="R34" s="26">
         <v>632</v>
       </c>
     </row>
     <row r="35" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="25">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="E35" s="26">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F35" s="26">
         <v>603</v>
       </c>
       <c r="G35" s="26">
         <v>529</v>
       </c>
       <c r="H35" s="26">
         <v>150</v>
       </c>
       <c r="I35" s="26">
         <v>77</v>
       </c>
       <c r="J35" s="26">
         <v>73</v>
       </c>
       <c r="K35" s="26">
         <v>284</v>
       </c>
       <c r="L35" s="26">
         <v>226</v>
       </c>
       <c r="M35" s="26">
         <v>48</v>
       </c>
       <c r="N35" s="26">
         <v>10</v>
       </c>
       <c r="O35" s="26">
         <v>0</v>
       </c>
       <c r="P35" s="26">
         <v>51</v>
       </c>
       <c r="Q35" s="26">
         <v>44</v>
       </c>
       <c r="R35" s="26">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="36" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B36" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="24"/>
       <c r="D36" s="25">
         <v>476</v>
       </c>
       <c r="E36" s="26">
         <v>196</v>
       </c>
       <c r="F36" s="26">
         <v>280</v>
       </c>
       <c r="G36" s="26">
         <v>260</v>
       </c>
       <c r="H36" s="26">
         <v>73</v>
       </c>
       <c r="I36" s="26">
         <v>35</v>
       </c>
@@ -2953,93 +2953,93 @@
       <c r="M38" s="26">
         <v>17</v>
       </c>
       <c r="N38" s="26">
         <v>1</v>
       </c>
       <c r="O38" s="26">
         <v>0</v>
       </c>
       <c r="P38" s="26">
         <v>50</v>
       </c>
       <c r="Q38" s="26">
         <v>30</v>
       </c>
       <c r="R38" s="26">
         <v>338</v>
       </c>
     </row>
     <row r="39" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B39" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="20"/>
       <c r="D39" s="21">
-        <v>5474</v>
+        <v>5473</v>
       </c>
       <c r="E39" s="22">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="F39" s="22">
-        <v>2883</v>
+        <v>2881</v>
       </c>
       <c r="G39" s="22">
-        <v>2786</v>
+        <v>2784</v>
       </c>
       <c r="H39" s="22">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="I39" s="22">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="J39" s="22">
         <v>354</v>
       </c>
       <c r="K39" s="22">
         <v>1588</v>
       </c>
       <c r="L39" s="22">
         <v>1362</v>
       </c>
       <c r="M39" s="22">
         <v>174</v>
       </c>
       <c r="N39" s="22">
         <v>52</v>
       </c>
       <c r="O39" s="22">
         <v>0</v>
       </c>
       <c r="P39" s="22">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q39" s="22">
         <v>256</v>
       </c>
       <c r="R39" s="22">
-        <v>2686</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="40" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B40" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="24"/>
       <c r="D40" s="25">
         <v>0</v>
       </c>
       <c r="E40" s="26">
         <v>0</v>
       </c>
       <c r="F40" s="26">
         <v>0</v>
       </c>
       <c r="G40" s="26">
         <v>0</v>
       </c>
       <c r="H40" s="26">
         <v>0</v>
       </c>
       <c r="I40" s="26">
         <v>0</v>
       </c>
@@ -3109,135 +3109,135 @@
       <c r="N41" s="26">
         <v>12</v>
       </c>
       <c r="O41" s="26">
         <v>0</v>
       </c>
       <c r="P41" s="26">
         <v>86</v>
       </c>
       <c r="Q41" s="26">
         <v>79</v>
       </c>
       <c r="R41" s="26">
         <v>1109</v>
       </c>
     </row>
     <row r="42" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B42" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="24"/>
       <c r="D42" s="25">
         <v>927</v>
       </c>
       <c r="E42" s="26">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F42" s="26">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="G42" s="26">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="H42" s="26">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I42" s="26">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J42" s="26">
         <v>65</v>
       </c>
       <c r="K42" s="26">
         <v>291</v>
       </c>
       <c r="L42" s="26">
         <v>238</v>
       </c>
       <c r="M42" s="26">
         <v>40</v>
       </c>
       <c r="N42" s="26">
         <v>13</v>
       </c>
       <c r="O42" s="26">
         <v>0</v>
       </c>
       <c r="P42" s="26">
         <v>48</v>
       </c>
       <c r="Q42" s="26">
         <v>58</v>
       </c>
       <c r="R42" s="26">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="43" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B43" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="24"/>
       <c r="D43" s="25">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="E43" s="26">
         <v>708</v>
       </c>
       <c r="F43" s="26">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="G43" s="26">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="H43" s="26">
         <v>215</v>
       </c>
       <c r="I43" s="26">
         <v>99</v>
       </c>
       <c r="J43" s="26">
         <v>116</v>
       </c>
       <c r="K43" s="26">
         <v>522</v>
       </c>
       <c r="L43" s="26">
         <v>457</v>
       </c>
       <c r="M43" s="26">
         <v>44</v>
       </c>
       <c r="N43" s="26">
         <v>21</v>
       </c>
       <c r="O43" s="26">
         <v>0</v>
       </c>
       <c r="P43" s="26">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="Q43" s="26">
         <v>92</v>
       </c>
       <c r="R43" s="26">
         <v>722</v>
       </c>
     </row>
     <row r="44" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B44" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="24"/>
       <c r="D44" s="25">
         <v>361</v>
       </c>
       <c r="E44" s="26">
         <v>153</v>
       </c>
       <c r="F44" s="26">
         <v>208</v>
       </c>
       <c r="G44" s="26">
         <v>204</v>
       </c>
@@ -3310,93 +3310,93 @@
       <c r="M45" s="26">
         <v>7</v>
       </c>
       <c r="N45" s="26">
         <v>5</v>
       </c>
       <c r="O45" s="26">
         <v>0</v>
       </c>
       <c r="P45" s="26">
         <v>15</v>
       </c>
       <c r="Q45" s="26">
         <v>11</v>
       </c>
       <c r="R45" s="26">
         <v>289</v>
       </c>
     </row>
     <row r="46" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B46" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="20"/>
       <c r="D46" s="21">
-        <v>10973</v>
+        <v>10974</v>
       </c>
       <c r="E46" s="22">
-        <v>4283</v>
+        <v>4284</v>
       </c>
       <c r="F46" s="22">
         <v>6690</v>
       </c>
       <c r="G46" s="22">
         <v>6159</v>
       </c>
       <c r="H46" s="22">
         <v>1260</v>
       </c>
       <c r="I46" s="22">
         <v>614</v>
       </c>
       <c r="J46" s="22">
         <v>646</v>
       </c>
       <c r="K46" s="22">
         <v>3797</v>
       </c>
       <c r="L46" s="22">
         <v>3453</v>
       </c>
       <c r="M46" s="22">
         <v>295</v>
       </c>
       <c r="N46" s="22">
         <v>49</v>
       </c>
       <c r="O46" s="22">
         <v>4</v>
       </c>
       <c r="P46" s="22">
         <v>627</v>
       </c>
       <c r="Q46" s="22">
         <v>471</v>
       </c>
       <c r="R46" s="22">
-        <v>4801</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="47" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="24"/>
       <c r="D47" s="25">
         <v>0</v>
       </c>
       <c r="E47" s="26">
         <v>0</v>
       </c>
       <c r="F47" s="26">
         <v>0</v>
       </c>
       <c r="G47" s="26">
         <v>0</v>
       </c>
       <c r="H47" s="26">
         <v>0</v>
       </c>
       <c r="I47" s="26">
         <v>0</v>
       </c>
@@ -3412,93 +3412,93 @@
       <c r="M47" s="26">
         <v>0</v>
       </c>
       <c r="N47" s="26">
         <v>0</v>
       </c>
       <c r="O47" s="26">
         <v>0</v>
       </c>
       <c r="P47" s="26">
         <v>0</v>
       </c>
       <c r="Q47" s="26">
         <v>0</v>
       </c>
       <c r="R47" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="24"/>
       <c r="D48" s="25">
-        <v>4378</v>
+        <v>4379</v>
       </c>
       <c r="E48" s="26">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="F48" s="26">
         <v>2848</v>
       </c>
       <c r="G48" s="26">
         <v>2709</v>
       </c>
       <c r="H48" s="26">
         <v>480</v>
       </c>
       <c r="I48" s="26">
         <v>285</v>
       </c>
       <c r="J48" s="26">
         <v>195</v>
       </c>
       <c r="K48" s="26">
         <v>1783</v>
       </c>
       <c r="L48" s="26">
         <v>1661</v>
       </c>
       <c r="M48" s="26">
         <v>112</v>
       </c>
       <c r="N48" s="26">
         <v>10</v>
       </c>
       <c r="O48" s="26">
         <v>1</v>
       </c>
       <c r="P48" s="26">
         <v>231</v>
       </c>
       <c r="Q48" s="26">
         <v>214</v>
       </c>
       <c r="R48" s="26">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="49" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="24"/>
       <c r="D49" s="25">
         <v>794</v>
       </c>
       <c r="E49" s="26">
         <v>356</v>
       </c>
       <c r="F49" s="26">
         <v>438</v>
       </c>
       <c r="G49" s="26">
         <v>418</v>
       </c>
       <c r="H49" s="26">
         <v>82</v>
       </c>
       <c r="I49" s="26">
         <v>31</v>
       </c>
@@ -4893,256 +4893,71 @@
       <c r="M77" s="15"/>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:Q4"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{265844CC-4A5E-4856-BFD7-96B5F81EB037}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-09-03</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-09-03'!Print_Titles</vt:lpstr>
+      <vt:lpstr>３　被疑事件の受理及び処理人員</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>