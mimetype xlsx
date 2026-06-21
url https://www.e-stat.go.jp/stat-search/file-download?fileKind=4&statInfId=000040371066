--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -1,65 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E207258-88B5-4535-9AFE-AF808F885AB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7680"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="37550" windowHeight="20590" xr2:uid="{1D7A582E-3DE0-4C55-87DD-31C7EC2DE93D}"/>
   </bookViews>
   <sheets>
     <sheet name="25-09-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-09-1'!$A:$C</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="81">
   <si>
     <t>（金額単位：円）</t>
     <rPh sb="1" eb="3">
       <t>キンガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タンイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>法務局
 地方法務局
 管内</t>
     <rPh sb="0" eb="3">
       <t>ホウムキョク</t>
     </rPh>
@@ -94,72 +108,50 @@
     </rPh>
     <rPh sb="5" eb="6">
       <t>ツヅ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>筆界特定制度</t>
     <rPh sb="0" eb="1">
       <t>ヒツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サダム</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>セイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ド</t>
-    </rPh>
-[...20 lines deleted...]
-      <t>ジケン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>不動産登記</t>
     <rPh sb="0" eb="3">
       <t>フドウサン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トウキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>商業・法人等の登記</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
@@ -495,68 +487,90 @@
   <si>
     <t>佐賀</t>
   </si>
   <si>
     <t>長崎</t>
   </si>
   <si>
     <t>熊本</t>
   </si>
   <si>
     <t>大分</t>
   </si>
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>那覇</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
+    <t>登記事項証明書交付等請求事件</t>
+    <rPh sb="0" eb="2">
+      <t>トウキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>コウフナド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジケン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
     <t>第1表　法務局及び地方法務局管内別　登記事務取扱数（令和7年9月）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="###,###,###,###;;\-"/>
     <numFmt numFmtId="179" formatCode="###,###,###;;\-"/>
     <numFmt numFmtId="180" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="181" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="182" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -819,555 +833,534 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...61 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="181" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="182" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="3" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="3"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="8" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="9" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="9" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="11" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="12" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="5"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="5"/>
-[...28 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="5" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="13" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="21" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="22" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="23" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{41874DCB-5DDE-4B93-8A83-D5ACF7BD61F1}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{F24191DC-3C93-47C9-BD3D-7174442B5B58}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{E363AECB-0C95-43C9-872E-93EF415C3C33}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{79F37A86-A53A-485E-AE58-EA4FEB0535E3}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{B98CC4F7-D988-4AB1-8444-3ECF6E6FB9E8}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{0C915B78-5657-465E-9C38-129C9BC2E48A}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{FE804792-E4CB-4415-8AD4-2ED3AB731F95}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{1B3542BB-4F18-479D-A325-47BC44A5A9B8}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{28C7D97B-0858-411B-81A8-FD1B93A384C8}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{065D46DE-6A70-4C6D-BBCA-AD666CBE080E}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{7A5386C1-B4F9-4F89-8364-DBBBE33CB514}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{531A8525-7F7F-4A33-8838-A5E92A294FA1}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{3319F4B0-BA19-4F6A-91A4-352E3EE2320C}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{2EFFE30B-2FC5-45DF-927C-28348361145C}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{3DA6B242-32A0-4C1D-91A6-D789153A3E5F}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{607944CA-6541-4A9D-98C9-19674ADC3750}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{9AF9C7B9-40C1-4B8C-93DC-5762E7512F4D}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{A7E2A061-157D-4C3A-8346-172ECEC6BAA9}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{F495EE32-D89E-4B99-B9F8-5F5B061D9379}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_Sheet1" xfId="22"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{7348E37A-2694-4264-B022-F675132E1AA1}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{F0409A15-684C-42DB-AF56-06533CD7036A}"/>
+    <cellStyle name="標準_Sheet1" xfId="22" xr:uid="{8E8415CE-EF02-473B-83E0-62C9692C3B3A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1500,6373 +1493,6373 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C92253FE-5BB5-4E5C-93A3-5E7002E8A14A}">
   <dimension ref="A1:AH66"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="6" topLeftCell="H7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="B3" sqref="B3:B6"/>
+      <selection pane="bottomRight" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.875" style="2" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="34" max="34" width="14.625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="0.90625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.6328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="0.90625" style="2" customWidth="1"/>
+    <col min="4" max="6" width="10.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.6328125" style="2" customWidth="1"/>
+    <col min="8" max="10" width="10.6328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="14.6328125" style="2" customWidth="1"/>
+    <col min="12" max="13" width="10.6328125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="14.6328125" style="2" customWidth="1"/>
+    <col min="15" max="17" width="10.6328125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="14.6328125" style="2" customWidth="1"/>
+    <col min="19" max="21" width="10.6328125" style="2" customWidth="1"/>
+    <col min="22" max="22" width="14.6328125" style="2" customWidth="1"/>
+    <col min="23" max="24" width="10.6328125" style="2" customWidth="1"/>
+    <col min="25" max="25" width="14.6328125" style="2" customWidth="1"/>
+    <col min="26" max="28" width="10.6328125" style="2" customWidth="1"/>
+    <col min="29" max="29" width="14.6328125" style="2" customWidth="1"/>
+    <col min="30" max="31" width="10.6328125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="14.6328125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="11.6328125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="14.6328125" style="2" customWidth="1"/>
     <col min="35" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="17.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:34" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="55"/>
-[...15 lines deleted...]
-      <c r="R1" s="55"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
     </row>
-    <row r="2" spans="1:34" ht="14.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="22">
+    <row r="2" spans="1:34" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20">
         <v>45901</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="3"/>
     </row>
-    <row r="3" spans="1:34" ht="14.25" customHeight="1" thickTop="1">
+    <row r="3" spans="1:34" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4"/>
-      <c r="D3" s="59" t="s">
+      <c r="D3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="60"/>
-[...13 lines deleted...]
-      <c r="S3" s="34" t="s">
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="35"/>
-[...9 lines deleted...]
-      <c r="AD3" s="49" t="s">
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AE3" s="50"/>
-[...1 lines deleted...]
-      <c r="AG3" s="25" t="s">
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH3" s="30"/>
+    </row>
+    <row r="4" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AH3" s="26"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="32"/>
     </row>
-    <row r="4" spans="1:34" ht="13.5" customHeight="1">
-[...20 lines deleted...]
-      <c r="O4" s="29" t="s">
+    <row r="5" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A5" s="1"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="R5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="T5" s="5"/>
+      <c r="U5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="V5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="W5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD5" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF5" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG5" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH5" s="46" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" ht="19" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="39"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="39"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" s="28"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="U6" s="39"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="47"/>
+    </row>
+    <row r="7" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="9">
+        <v>934784</v>
+      </c>
+      <c r="E7" s="9">
+        <v>672454</v>
+      </c>
+      <c r="F7" s="9">
+        <v>17288595</v>
+      </c>
+      <c r="G7" s="9">
+        <v>55220795400</v>
+      </c>
+      <c r="H7" s="9">
+        <v>778573</v>
+      </c>
+      <c r="I7" s="9">
+        <v>588180</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2008023</v>
+      </c>
+      <c r="K7" s="9">
+        <v>49818487200</v>
+      </c>
+      <c r="L7" s="9">
+        <v>135537</v>
+      </c>
+      <c r="M7" s="9">
+        <v>83730</v>
+      </c>
+      <c r="N7" s="9">
+        <v>5203065000</v>
+      </c>
+      <c r="O7" s="9">
+        <v>671</v>
+      </c>
+      <c r="P7" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>1436</v>
+      </c>
+      <c r="R7" s="9">
+        <v>1764500</v>
+      </c>
+      <c r="S7" s="9">
+        <v>6078</v>
+      </c>
+      <c r="T7" s="9">
+        <v>13</v>
+      </c>
+      <c r="U7" s="9">
+        <v>15278807</v>
+      </c>
+      <c r="V7" s="9">
+        <v>21308500</v>
+      </c>
+      <c r="W7" s="9">
+        <v>13639</v>
+      </c>
+      <c r="X7" s="9">
+        <v>531</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>11186000</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>286</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>329</v>
+      </c>
+      <c r="AC7" s="9">
+        <v>176170200</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>160</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>122</v>
+      </c>
+      <c r="AF7" s="9">
+        <v>961600</v>
+      </c>
+      <c r="AG7" s="9">
+        <v>31855941</v>
+      </c>
+      <c r="AH7" s="9">
+        <v>6609398610</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9"/>
+      <c r="B8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="13"/>
+      <c r="D8" s="9">
+        <v>30974</v>
+      </c>
+      <c r="E8" s="9">
+        <v>23252</v>
+      </c>
+      <c r="F8" s="9">
+        <v>64552</v>
+      </c>
+      <c r="G8" s="9">
+        <v>1772959600</v>
+      </c>
+      <c r="H8" s="9">
+        <v>26855</v>
+      </c>
+      <c r="I8" s="9">
+        <v>20579</v>
+      </c>
+      <c r="J8" s="9">
+        <v>64509</v>
+      </c>
+      <c r="K8" s="9">
+        <v>1541019100</v>
+      </c>
+      <c r="L8" s="9">
+        <v>4105</v>
+      </c>
+      <c r="M8" s="9">
+        <v>2673</v>
+      </c>
+      <c r="N8" s="9">
+        <v>231439700</v>
+      </c>
+      <c r="O8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y8" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>14</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>43</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>500800</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>1</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="9">
+        <v>666221</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>208692880</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1"/>
+      <c r="B9" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="15"/>
+      <c r="D9" s="16">
+        <v>19574</v>
+      </c>
+      <c r="E9" s="16">
+        <v>14655</v>
+      </c>
+      <c r="F9" s="16">
+        <v>37676</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1283237200</v>
+      </c>
+      <c r="H9" s="16">
+        <v>16742</v>
+      </c>
+      <c r="I9" s="16">
+        <v>12895</v>
+      </c>
+      <c r="J9" s="16">
+        <v>37673</v>
+      </c>
+      <c r="K9" s="16">
+        <v>1215095800</v>
+      </c>
+      <c r="L9" s="16">
+        <v>2830</v>
+      </c>
+      <c r="M9" s="16">
+        <v>1760</v>
+      </c>
+      <c r="N9" s="16">
+        <v>68128400</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>13000</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="16">
+        <v>454391</v>
+      </c>
+      <c r="AH9" s="16">
+        <v>141801380</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1"/>
+      <c r="B10" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="16">
+        <v>2684</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2011</v>
+      </c>
+      <c r="F10" s="16">
+        <v>5273</v>
+      </c>
+      <c r="G10" s="16">
+        <v>217150600</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2453</v>
+      </c>
+      <c r="I10" s="16">
+        <v>1840</v>
+      </c>
+      <c r="J10" s="16">
+        <v>5272</v>
+      </c>
+      <c r="K10" s="16">
+        <v>74937400</v>
+      </c>
+      <c r="L10" s="16">
+        <v>230</v>
+      </c>
+      <c r="M10" s="16">
+        <v>171</v>
+      </c>
+      <c r="N10" s="16">
+        <v>142195200</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>18000</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="16">
+        <v>53787</v>
+      </c>
+      <c r="AH10" s="16">
+        <v>16294830</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1"/>
+      <c r="B11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="16">
+        <v>3996</v>
+      </c>
+      <c r="E11" s="16">
+        <v>2995</v>
+      </c>
+      <c r="F11" s="16">
+        <v>9686</v>
+      </c>
+      <c r="G11" s="16">
+        <v>122985600</v>
+      </c>
+      <c r="H11" s="16">
+        <v>3504</v>
+      </c>
+      <c r="I11" s="16">
+        <v>2640</v>
+      </c>
+      <c r="J11" s="16">
+        <v>9684</v>
+      </c>
+      <c r="K11" s="16">
+        <v>113035100</v>
+      </c>
+      <c r="L11" s="16">
+        <v>490</v>
+      </c>
+      <c r="M11" s="16">
+        <v>355</v>
+      </c>
+      <c r="N11" s="16">
+        <v>9829500</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>121000</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="16">
+        <v>72780</v>
+      </c>
+      <c r="AH11" s="16">
+        <v>22215500</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1"/>
+      <c r="B12" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="15"/>
+      <c r="D12" s="16">
+        <v>4720</v>
+      </c>
+      <c r="E12" s="16">
+        <v>3591</v>
+      </c>
+      <c r="F12" s="16">
+        <v>11917</v>
+      </c>
+      <c r="G12" s="16">
+        <v>149586200</v>
+      </c>
+      <c r="H12" s="16">
+        <v>4156</v>
+      </c>
+      <c r="I12" s="16">
+        <v>3204</v>
+      </c>
+      <c r="J12" s="16">
+        <v>11880</v>
+      </c>
+      <c r="K12" s="16">
+        <v>137950800</v>
+      </c>
+      <c r="L12" s="16">
+        <v>555</v>
+      </c>
+      <c r="M12" s="16">
+        <v>387</v>
+      </c>
+      <c r="N12" s="16">
+        <v>11286600</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z12" s="16">
         <v>9</v>
       </c>
-      <c r="P4" s="30"/>
-[...23 lines deleted...]
-      <c r="AH4" s="28"/>
+      <c r="AA12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="16">
+        <v>37</v>
+      </c>
+      <c r="AC12" s="16">
+        <v>348800</v>
+      </c>
+      <c r="AD12" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="16">
+        <v>85263</v>
+      </c>
+      <c r="AH12" s="16">
+        <v>28381170</v>
+      </c>
     </row>
-    <row r="5" spans="1:34">
-[...3 lines deleted...]
-      <c r="D5" s="41" t="s">
+    <row r="13" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="9">
+        <v>55264</v>
+      </c>
+      <c r="E13" s="9">
+        <v>43449</v>
+      </c>
+      <c r="F13" s="9">
+        <v>161694</v>
+      </c>
+      <c r="G13" s="9">
+        <v>2147998200</v>
+      </c>
+      <c r="H13" s="9">
+        <v>48956</v>
+      </c>
+      <c r="I13" s="9">
+        <v>39046</v>
+      </c>
+      <c r="J13" s="9">
+        <v>161667</v>
+      </c>
+      <c r="K13" s="9">
+        <v>2000829600</v>
+      </c>
+      <c r="L13" s="9">
+        <v>6281</v>
+      </c>
+      <c r="M13" s="9">
+        <v>4403</v>
+      </c>
+      <c r="N13" s="9">
+        <v>140415300</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y13" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>27</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>27</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>6753300</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>2</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>1600</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>1155521</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>345124510</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1"/>
+      <c r="B14" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="16">
+        <v>14025</v>
+      </c>
+      <c r="E14" s="16">
+        <v>10590</v>
+      </c>
+      <c r="F14" s="16">
+        <v>30957</v>
+      </c>
+      <c r="G14" s="16">
+        <v>941395200</v>
+      </c>
+      <c r="H14" s="16">
+        <v>11991</v>
+      </c>
+      <c r="I14" s="16">
+        <v>9281</v>
+      </c>
+      <c r="J14" s="16">
+        <v>30953</v>
+      </c>
+      <c r="K14" s="16">
+        <v>899684000</v>
+      </c>
+      <c r="L14" s="16">
+        <v>2030</v>
+      </c>
+      <c r="M14" s="16">
+        <v>1309</v>
+      </c>
+      <c r="N14" s="16">
+        <v>41693200</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC14" s="16">
+        <v>18000</v>
+      </c>
+      <c r="AD14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="16">
+        <v>328807</v>
+      </c>
+      <c r="AH14" s="16">
+        <v>102649160</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1"/>
+      <c r="B15" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="15"/>
+      <c r="D15" s="16">
+        <v>8121</v>
+      </c>
+      <c r="E15" s="16">
+        <v>6656</v>
+      </c>
+      <c r="F15" s="16">
+        <v>18435</v>
+      </c>
+      <c r="G15" s="16">
+        <v>195769300</v>
+      </c>
+      <c r="H15" s="16">
+        <v>7337</v>
+      </c>
+      <c r="I15" s="16">
+        <v>6052</v>
+      </c>
+      <c r="J15" s="16">
+        <v>18422</v>
+      </c>
+      <c r="K15" s="16">
+        <v>174775400</v>
+      </c>
+      <c r="L15" s="16">
+        <v>771</v>
+      </c>
+      <c r="M15" s="16">
+        <v>604</v>
+      </c>
+      <c r="N15" s="16">
+        <v>20881900</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z15" s="16">
         <v>13</v>
       </c>
-      <c r="E5" s="6"/>
-[...6 lines deleted...]
-      <c r="H5" s="41" t="s">
+      <c r="AA15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="16">
         <v>13</v>
       </c>
-      <c r="I5" s="6"/>
-[...6 lines deleted...]
-      <c r="L5" s="41" t="s">
+      <c r="AC15" s="16">
+        <v>112000</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="16">
+        <v>1600</v>
+      </c>
+      <c r="AG15" s="16">
+        <v>143457</v>
+      </c>
+      <c r="AH15" s="16">
+        <v>44131640</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1"/>
+      <c r="B16" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="16">
+        <v>7696</v>
+      </c>
+      <c r="E16" s="16">
+        <v>6216</v>
+      </c>
+      <c r="F16" s="16">
+        <v>23485</v>
+      </c>
+      <c r="G16" s="16">
+        <v>266126300</v>
+      </c>
+      <c r="H16" s="16">
+        <v>6916</v>
+      </c>
+      <c r="I16" s="16">
+        <v>5672</v>
+      </c>
+      <c r="J16" s="16">
+        <v>23482</v>
+      </c>
+      <c r="K16" s="16">
+        <v>253787800</v>
+      </c>
+      <c r="L16" s="16">
+        <v>777</v>
+      </c>
+      <c r="M16" s="16">
+        <v>544</v>
+      </c>
+      <c r="N16" s="16">
+        <v>12337500</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y16" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="16">
+        <v>1000</v>
+      </c>
+      <c r="AD16" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="16">
+        <v>159472</v>
+      </c>
+      <c r="AH16" s="16">
+        <v>46107750</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="15"/>
+      <c r="D17" s="16">
+        <v>5996</v>
+      </c>
+      <c r="E17" s="16">
+        <v>4610</v>
+      </c>
+      <c r="F17" s="16">
+        <v>19311</v>
+      </c>
+      <c r="G17" s="16">
+        <v>130342000</v>
+      </c>
+      <c r="H17" s="16">
+        <v>5337</v>
+      </c>
+      <c r="I17" s="16">
+        <v>4107</v>
+      </c>
+      <c r="J17" s="16">
+        <v>19310</v>
+      </c>
+      <c r="K17" s="16">
+        <v>118409500</v>
+      </c>
+      <c r="L17" s="16">
+        <v>658</v>
+      </c>
+      <c r="M17" s="16">
+        <v>503</v>
+      </c>
+      <c r="N17" s="16">
+        <v>11932500</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="16">
+        <v>119571</v>
+      </c>
+      <c r="AH17" s="16">
+        <v>32683420</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1"/>
+      <c r="B18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="15"/>
+      <c r="D18" s="16">
+        <v>6513</v>
+      </c>
+      <c r="E18" s="16">
+        <v>5020</v>
+      </c>
+      <c r="F18" s="16">
+        <v>19501</v>
+      </c>
+      <c r="G18" s="16">
+        <v>196480600</v>
+      </c>
+      <c r="H18" s="16">
+        <v>5797</v>
+      </c>
+      <c r="I18" s="16">
+        <v>4530</v>
+      </c>
+      <c r="J18" s="16">
+        <v>19499</v>
+      </c>
+      <c r="K18" s="16">
+        <v>181508200</v>
+      </c>
+      <c r="L18" s="16">
+        <v>714</v>
+      </c>
+      <c r="M18" s="16">
+        <v>490</v>
+      </c>
+      <c r="N18" s="16">
+        <v>14970400</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z18" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="16">
+        <v>2000</v>
+      </c>
+      <c r="AD18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="16">
+        <v>117603</v>
+      </c>
+      <c r="AH18" s="16">
+        <v>36155840</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1"/>
+      <c r="B19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="15"/>
+      <c r="D19" s="16">
+        <v>12913</v>
+      </c>
+      <c r="E19" s="16">
+        <v>10357</v>
+      </c>
+      <c r="F19" s="16">
+        <v>50005</v>
+      </c>
+      <c r="G19" s="16">
+        <v>417884800</v>
+      </c>
+      <c r="H19" s="16">
+        <v>11578</v>
+      </c>
+      <c r="I19" s="16">
+        <v>9404</v>
+      </c>
+      <c r="J19" s="16">
+        <v>50001</v>
+      </c>
+      <c r="K19" s="16">
+        <v>372664700</v>
+      </c>
+      <c r="L19" s="16">
+        <v>1331</v>
+      </c>
+      <c r="M19" s="16">
+        <v>953</v>
+      </c>
+      <c r="N19" s="16">
+        <v>38599800</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>6620300</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="16">
+        <v>286611</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>83396700</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="13"/>
+      <c r="D20" s="9">
+        <v>405455</v>
+      </c>
+      <c r="E20" s="9">
+        <v>283405</v>
+      </c>
+      <c r="F20" s="9">
+        <v>16077267</v>
+      </c>
+      <c r="G20" s="9">
+        <v>28690928100</v>
+      </c>
+      <c r="H20" s="9">
+        <v>317509</v>
+      </c>
+      <c r="I20" s="9">
+        <v>244706</v>
+      </c>
+      <c r="J20" s="9">
+        <v>796962</v>
+      </c>
+      <c r="K20" s="9">
+        <v>25463898700</v>
+      </c>
+      <c r="L20" s="9">
+        <v>67493</v>
+      </c>
+      <c r="M20" s="9">
+        <v>38155</v>
+      </c>
+      <c r="N20" s="9">
+        <v>3113389800</v>
+      </c>
+      <c r="O20" s="19">
+        <v>671</v>
+      </c>
+      <c r="P20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="19">
+        <v>1436</v>
+      </c>
+      <c r="R20" s="19">
+        <v>1764500</v>
+      </c>
+      <c r="S20" s="19">
+        <v>6078</v>
+      </c>
+      <c r="T20" s="19">
         <v>13</v>
       </c>
-      <c r="M5" s="6"/>
-[...53 lines deleted...]
-        <v>16</v>
+      <c r="U20" s="19">
+        <v>15278807</v>
+      </c>
+      <c r="V20" s="19">
+        <v>21308500</v>
+      </c>
+      <c r="W20" s="19">
+        <v>13639</v>
+      </c>
+      <c r="X20" s="19">
+        <v>531</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>11186000</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>65</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>62</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>90566600</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>31</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>28</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>249600</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>19823713</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>3215967080</v>
       </c>
     </row>
-    <row r="6" spans="1:34" ht="21">
-[...1351 lines deleted...]
-      <c r="B20" s="12" t="s">
+    <row r="21" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1"/>
+      <c r="B21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="15"/>
-[...100 lines deleted...]
-      <c r="D21" s="18">
+      <c r="C21" s="15"/>
+      <c r="D21" s="16">
         <v>150624</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="16">
         <v>90794</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="16">
         <v>15488393</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G21" s="16">
         <v>14573983600</v>
       </c>
-      <c r="H21" s="18">
+      <c r="H21" s="16">
         <v>90494</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I21" s="16">
         <v>69269</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="16">
         <v>208140</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K21" s="16">
         <v>12406665300</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L21" s="16">
         <v>39729</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M21" s="16">
         <v>20981</v>
       </c>
-      <c r="N21" s="18">
+      <c r="N21" s="16">
         <v>2080716100</v>
       </c>
       <c r="O21" s="3">
         <v>671</v>
       </c>
       <c r="P21" s="3">
         <v>0</v>
       </c>
       <c r="Q21" s="3">
         <v>1436</v>
       </c>
       <c r="R21" s="3">
         <v>1764500</v>
       </c>
       <c r="S21" s="3">
         <v>6078</v>
       </c>
       <c r="T21" s="3">
         <v>13</v>
       </c>
       <c r="U21" s="3">
         <v>15278807</v>
       </c>
       <c r="V21" s="3">
         <v>21308500</v>
       </c>
       <c r="W21" s="3">
         <v>13639</v>
       </c>
       <c r="X21" s="3">
         <v>531</v>
       </c>
       <c r="Y21" s="3">
         <v>11186000</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="16">
         <v>13</v>
       </c>
-      <c r="AA21" s="18">
-[...2 lines deleted...]
-      <c r="AB21" s="18">
+      <c r="AA21" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="16">
         <v>10</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="16">
         <v>63529200</v>
       </c>
-      <c r="AD21" s="18">
+      <c r="AD21" s="16">
         <v>6</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="16">
         <v>13</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="16">
         <v>197600</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="16">
         <v>13251839</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="16">
         <v>1346542790</v>
       </c>
     </row>
-    <row r="22" spans="1:34" ht="12" customHeight="1">
+    <row r="22" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="16">
+        <v>19030</v>
+      </c>
+      <c r="E22" s="16">
+        <v>13829</v>
+      </c>
+      <c r="F22" s="16">
+        <v>41878</v>
+      </c>
+      <c r="G22" s="16">
+        <v>652182900</v>
+      </c>
+      <c r="H22" s="16">
+        <v>16823</v>
+      </c>
+      <c r="I22" s="16">
+        <v>12427</v>
+      </c>
+      <c r="J22" s="16">
+        <v>41871</v>
+      </c>
+      <c r="K22" s="16">
+        <v>596330900</v>
+      </c>
+      <c r="L22" s="16">
+        <v>2200</v>
+      </c>
+      <c r="M22" s="16">
+        <v>1402</v>
+      </c>
+      <c r="N22" s="16">
+        <v>55758600</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>7</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>7</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>93400</v>
+      </c>
+      <c r="AD22" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="16">
+        <v>4000</v>
+      </c>
+      <c r="AG22" s="16">
+        <v>418798</v>
+      </c>
+      <c r="AH22" s="16">
+        <v>132168410</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1"/>
+      <c r="B23" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="17"/>
-[...66 lines deleted...]
-      <c r="Z22" s="18">
+      <c r="C23" s="15"/>
+      <c r="D23" s="16">
+        <v>13596</v>
+      </c>
+      <c r="E23" s="16">
+        <v>9294</v>
+      </c>
+      <c r="F23" s="16">
+        <v>33922</v>
+      </c>
+      <c r="G23" s="16">
+        <v>465113800</v>
+      </c>
+      <c r="H23" s="16">
+        <v>12243</v>
+      </c>
+      <c r="I23" s="16">
+        <v>8412</v>
+      </c>
+      <c r="J23" s="16">
+        <v>33913</v>
+      </c>
+      <c r="K23" s="16">
+        <v>434512400</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1344</v>
+      </c>
+      <c r="M23" s="16">
+        <v>882</v>
+      </c>
+      <c r="N23" s="16">
+        <v>29509400</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z23" s="16">
+        <v>9</v>
+      </c>
+      <c r="AA23" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC23" s="16">
+        <v>1092000</v>
+      </c>
+      <c r="AD23" s="16">
+        <v>4</v>
+      </c>
+      <c r="AE23" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF23" s="16">
+        <v>9600</v>
+      </c>
+      <c r="AG23" s="16">
+        <v>334466</v>
+      </c>
+      <c r="AH23" s="16">
+        <v>97100700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1"/>
+      <c r="B24" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="16">
+        <v>13307</v>
+      </c>
+      <c r="E24" s="16">
+        <v>10368</v>
+      </c>
+      <c r="F24" s="16">
+        <v>30108</v>
+      </c>
+      <c r="G24" s="16">
+        <v>576461000</v>
+      </c>
+      <c r="H24" s="16">
+        <v>11809</v>
+      </c>
+      <c r="I24" s="16">
+        <v>9351</v>
+      </c>
+      <c r="J24" s="16">
+        <v>30108</v>
+      </c>
+      <c r="K24" s="16">
+        <v>541528400</v>
+      </c>
+      <c r="L24" s="16">
+        <v>1498</v>
+      </c>
+      <c r="M24" s="16">
+        <v>1017</v>
+      </c>
+      <c r="N24" s="16">
+        <v>34932600</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="16">
+        <v>3</v>
+      </c>
+      <c r="AE24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="16">
+        <v>314545</v>
+      </c>
+      <c r="AH24" s="16">
+        <v>95596490</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1"/>
+      <c r="B25" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16">
+        <v>45315</v>
+      </c>
+      <c r="E25" s="16">
+        <v>34521</v>
+      </c>
+      <c r="F25" s="16">
+        <v>95197</v>
+      </c>
+      <c r="G25" s="16">
+        <v>2435458700</v>
+      </c>
+      <c r="H25" s="16">
+        <v>40223</v>
+      </c>
+      <c r="I25" s="16">
+        <v>31472</v>
+      </c>
+      <c r="J25" s="16">
+        <v>95197</v>
+      </c>
+      <c r="K25" s="16">
+        <v>2296543600</v>
+      </c>
+      <c r="L25" s="16">
+        <v>5092</v>
+      </c>
+      <c r="M25" s="16">
+        <v>3049</v>
+      </c>
+      <c r="N25" s="16">
+        <v>138915100</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="16">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG25" s="16">
+        <v>1166102</v>
+      </c>
+      <c r="AH25" s="16">
+        <v>342883450</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1"/>
+      <c r="B26" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16">
+        <v>40725</v>
+      </c>
+      <c r="E26" s="16">
+        <v>30818</v>
+      </c>
+      <c r="F26" s="16">
+        <v>91723</v>
+      </c>
+      <c r="G26" s="16">
+        <v>2372108200</v>
+      </c>
+      <c r="H26" s="16">
+        <v>36744</v>
+      </c>
+      <c r="I26" s="16">
+        <v>28604</v>
+      </c>
+      <c r="J26" s="16">
+        <v>91718</v>
+      </c>
+      <c r="K26" s="16">
+        <v>2253062500</v>
+      </c>
+      <c r="L26" s="16">
+        <v>3976</v>
+      </c>
+      <c r="M26" s="16">
+        <v>2214</v>
+      </c>
+      <c r="N26" s="16">
+        <v>119021700</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>24000</v>
+      </c>
+      <c r="AD26" s="16">
+        <v>9</v>
+      </c>
+      <c r="AE26" s="16">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG26" s="16">
+        <v>1082893</v>
+      </c>
+      <c r="AH26" s="16">
+        <v>311513980</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1"/>
+      <c r="B27" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="16">
+        <v>60659</v>
+      </c>
+      <c r="E27" s="16">
+        <v>46321</v>
+      </c>
+      <c r="F27" s="16">
+        <v>133560</v>
+      </c>
+      <c r="G27" s="16">
+        <v>5255488200</v>
+      </c>
+      <c r="H27" s="16">
+        <v>53740</v>
+      </c>
+      <c r="I27" s="16">
+        <v>42500</v>
+      </c>
+      <c r="J27" s="16">
+        <v>133555</v>
+      </c>
+      <c r="K27" s="16">
+        <v>4734709400</v>
+      </c>
+      <c r="L27" s="16">
+        <v>6914</v>
+      </c>
+      <c r="M27" s="16">
+        <v>3821</v>
+      </c>
+      <c r="N27" s="16">
+        <v>520482500</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC27" s="16">
+        <v>296300</v>
+      </c>
+      <c r="AD27" s="16">
+        <v>5</v>
+      </c>
+      <c r="AE27" s="16">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="16">
+        <v>28000</v>
+      </c>
+      <c r="AG27" s="16">
+        <v>1766364</v>
+      </c>
+      <c r="AH27" s="16">
+        <v>481752040</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1"/>
+      <c r="B28" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="16">
+        <v>13623</v>
+      </c>
+      <c r="E28" s="16">
+        <v>10445</v>
+      </c>
+      <c r="F28" s="16">
+        <v>43224</v>
+      </c>
+      <c r="G28" s="16">
+        <v>447021600</v>
+      </c>
+      <c r="H28" s="16">
+        <v>11962</v>
+      </c>
+      <c r="I28" s="16">
+        <v>9275</v>
+      </c>
+      <c r="J28" s="16">
+        <v>43224</v>
+      </c>
+      <c r="K28" s="16">
+        <v>419050100</v>
+      </c>
+      <c r="L28" s="16">
+        <v>1661</v>
+      </c>
+      <c r="M28" s="16">
+        <v>1170</v>
+      </c>
+      <c r="N28" s="16">
+        <v>27971500</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y28" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="16">
+        <v>304912</v>
+      </c>
+      <c r="AH28" s="16">
+        <v>82821830</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1"/>
+      <c r="B29" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="16">
+        <v>6612</v>
+      </c>
+      <c r="E29" s="16">
+        <v>5258</v>
+      </c>
+      <c r="F29" s="16">
+        <v>17721</v>
+      </c>
+      <c r="G29" s="16">
+        <v>198369800</v>
+      </c>
+      <c r="H29" s="16">
+        <v>5983</v>
+      </c>
+      <c r="I29" s="16">
+        <v>4870</v>
+      </c>
+      <c r="J29" s="16">
+        <v>17720</v>
+      </c>
+      <c r="K29" s="16">
+        <v>184417300</v>
+      </c>
+      <c r="L29" s="16">
+        <v>628</v>
+      </c>
+      <c r="M29" s="16">
+        <v>388</v>
+      </c>
+      <c r="N29" s="16">
+        <v>13946500</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="16">
+        <v>6000</v>
+      </c>
+      <c r="AD29" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="16">
+        <v>1600</v>
+      </c>
+      <c r="AG29" s="16">
+        <v>230677</v>
+      </c>
+      <c r="AH29" s="16">
+        <v>44527090</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="1"/>
+      <c r="B30" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16">
+        <v>18376</v>
+      </c>
+      <c r="E30" s="16">
+        <v>12592</v>
+      </c>
+      <c r="F30" s="16">
+        <v>46258</v>
+      </c>
+      <c r="G30" s="16">
+        <v>496981700</v>
+      </c>
+      <c r="H30" s="16">
+        <v>16685</v>
+      </c>
+      <c r="I30" s="16">
+        <v>11411</v>
+      </c>
+      <c r="J30" s="16">
+        <v>46239</v>
+      </c>
+      <c r="K30" s="16">
+        <v>451368600</v>
+      </c>
+      <c r="L30" s="16">
+        <v>1672</v>
+      </c>
+      <c r="M30" s="16">
+        <v>1181</v>
+      </c>
+      <c r="N30" s="16">
+        <v>35327400</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y30" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z30" s="16">
+        <v>19</v>
+      </c>
+      <c r="AA30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="16">
+        <v>19</v>
+      </c>
+      <c r="AC30" s="16">
+        <v>10285700</v>
+      </c>
+      <c r="AD30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="16">
+        <v>351814</v>
+      </c>
+      <c r="AH30" s="16">
+        <v>102683650</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="1"/>
+      <c r="B31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="16">
+        <v>23588</v>
+      </c>
+      <c r="E31" s="16">
+        <v>19165</v>
+      </c>
+      <c r="F31" s="16">
+        <v>55283</v>
+      </c>
+      <c r="G31" s="16">
+        <v>1217758600</v>
+      </c>
+      <c r="H31" s="16">
+        <v>20803</v>
+      </c>
+      <c r="I31" s="16">
+        <v>17115</v>
+      </c>
+      <c r="J31" s="16">
+        <v>55277</v>
+      </c>
+      <c r="K31" s="16">
+        <v>1145710200</v>
+      </c>
+      <c r="L31" s="16">
+        <v>2779</v>
+      </c>
+      <c r="M31" s="16">
+        <v>2050</v>
+      </c>
+      <c r="N31" s="16">
+        <v>56808400</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>6</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC31" s="16">
+        <v>15240000</v>
+      </c>
+      <c r="AD31" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF31" s="16">
+        <v>2400</v>
+      </c>
+      <c r="AG31" s="16">
+        <v>601303</v>
+      </c>
+      <c r="AH31" s="16">
+        <v>178376650</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="13"/>
+      <c r="D32" s="9">
+        <v>101298</v>
+      </c>
+      <c r="E32" s="9">
+        <v>79951</v>
+      </c>
+      <c r="F32" s="9">
+        <v>226158</v>
+      </c>
+      <c r="G32" s="9">
+        <v>5374233100</v>
+      </c>
+      <c r="H32" s="9">
+        <v>88560</v>
+      </c>
+      <c r="I32" s="9">
+        <v>70812</v>
+      </c>
+      <c r="J32" s="9">
+        <v>226106</v>
+      </c>
+      <c r="K32" s="9">
+        <v>5020388100</v>
+      </c>
+      <c r="L32" s="9">
+        <v>12691</v>
+      </c>
+      <c r="M32" s="9">
+        <v>9139</v>
+      </c>
+      <c r="N32" s="9">
+        <v>304260100</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y32" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>47</v>
+      </c>
+      <c r="AA32" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>52</v>
+      </c>
+      <c r="AC32" s="9">
+        <v>49584900</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>11</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>115200</v>
+      </c>
+      <c r="AG32" s="9">
+        <v>2341891</v>
+      </c>
+      <c r="AH32" s="9">
+        <v>687759070</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1"/>
+      <c r="B33" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="16">
+        <v>52067</v>
+      </c>
+      <c r="E33" s="16">
+        <v>43698</v>
+      </c>
+      <c r="F33" s="16">
+        <v>101255</v>
+      </c>
+      <c r="G33" s="16">
+        <v>3619799500</v>
+      </c>
+      <c r="H33" s="16">
+        <v>44856</v>
+      </c>
+      <c r="I33" s="16">
+        <v>38500</v>
+      </c>
+      <c r="J33" s="16">
+        <v>101249</v>
+      </c>
+      <c r="K33" s="16">
+        <v>3435591000</v>
+      </c>
+      <c r="L33" s="16">
+        <v>7206</v>
+      </c>
+      <c r="M33" s="16">
+        <v>5198</v>
+      </c>
+      <c r="N33" s="16">
+        <v>184178900</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>6</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>29600</v>
+      </c>
+      <c r="AD33" s="16">
         <v>7</v>
       </c>
-      <c r="AA22" s="18">
-[...2 lines deleted...]
-      <c r="AB22" s="18">
+      <c r="AE33" s="16">
+        <v>8</v>
+      </c>
+      <c r="AF33" s="16">
+        <v>110400</v>
+      </c>
+      <c r="AG33" s="16">
+        <v>1293334</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>396435160</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1"/>
+      <c r="B34" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="15"/>
+      <c r="D34" s="16">
+        <v>7947</v>
+      </c>
+      <c r="E34" s="16">
+        <v>5485</v>
+      </c>
+      <c r="F34" s="16">
+        <v>22537</v>
+      </c>
+      <c r="G34" s="16">
+        <v>301426100</v>
+      </c>
+      <c r="H34" s="16">
+        <v>7114</v>
+      </c>
+      <c r="I34" s="16">
+        <v>4896</v>
+      </c>
+      <c r="J34" s="16">
+        <v>22511</v>
+      </c>
+      <c r="K34" s="16">
+        <v>229542800</v>
+      </c>
+      <c r="L34" s="16">
+        <v>807</v>
+      </c>
+      <c r="M34" s="16">
+        <v>589</v>
+      </c>
+      <c r="N34" s="16">
+        <v>22419000</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y34" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>26</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>26</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>49464300</v>
+      </c>
+      <c r="AD34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="16">
+        <v>152072</v>
+      </c>
+      <c r="AH34" s="16">
+        <v>41920880</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1"/>
+      <c r="B35" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="15"/>
+      <c r="D35" s="16">
+        <v>7944</v>
+      </c>
+      <c r="E35" s="16">
+        <v>6221</v>
+      </c>
+      <c r="F35" s="16">
+        <v>22664</v>
+      </c>
+      <c r="G35" s="16">
+        <v>282883600</v>
+      </c>
+      <c r="H35" s="16">
+        <v>6892</v>
+      </c>
+      <c r="I35" s="16">
+        <v>5414</v>
+      </c>
+      <c r="J35" s="16">
+        <v>22663</v>
+      </c>
+      <c r="K35" s="16">
+        <v>261195500</v>
+      </c>
+      <c r="L35" s="16">
+        <v>1051</v>
+      </c>
+      <c r="M35" s="16">
+        <v>807</v>
+      </c>
+      <c r="N35" s="16">
+        <v>21682100</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="16">
+        <v>6000</v>
+      </c>
+      <c r="AD35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="16">
+        <v>181367</v>
+      </c>
+      <c r="AH35" s="16">
+        <v>47412380</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1"/>
+      <c r="B36" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="15"/>
+      <c r="D36" s="16">
+        <v>5654</v>
+      </c>
+      <c r="E36" s="16">
+        <v>4073</v>
+      </c>
+      <c r="F36" s="16">
+        <v>15033</v>
+      </c>
+      <c r="G36" s="16">
+        <v>162300000</v>
+      </c>
+      <c r="H36" s="16">
+        <v>4865</v>
+      </c>
+      <c r="I36" s="16">
+        <v>3522</v>
+      </c>
+      <c r="J36" s="16">
+        <v>15033</v>
+      </c>
+      <c r="K36" s="16">
+        <v>148516000</v>
+      </c>
+      <c r="L36" s="16">
+        <v>789</v>
+      </c>
+      <c r="M36" s="16">
+        <v>551</v>
+      </c>
+      <c r="N36" s="16">
+        <v>13784000</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="16">
+        <v>101138</v>
+      </c>
+      <c r="AH36" s="16">
+        <v>30068270</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1"/>
+      <c r="B37" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="16">
+        <v>14129</v>
+      </c>
+      <c r="E37" s="16">
+        <v>10795</v>
+      </c>
+      <c r="F37" s="16">
+        <v>33461</v>
+      </c>
+      <c r="G37" s="16">
+        <v>629335600</v>
+      </c>
+      <c r="H37" s="16">
+        <v>12477</v>
+      </c>
+      <c r="I37" s="16">
+        <v>9604</v>
+      </c>
+      <c r="J37" s="16">
+        <v>33461</v>
+      </c>
+      <c r="K37" s="16">
+        <v>593191500</v>
+      </c>
+      <c r="L37" s="16">
+        <v>1652</v>
+      </c>
+      <c r="M37" s="16">
+        <v>1191</v>
+      </c>
+      <c r="N37" s="16">
+        <v>36144100</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="16">
+        <v>4</v>
+      </c>
+      <c r="AE37" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF37" s="16">
+        <v>4800</v>
+      </c>
+      <c r="AG37" s="16">
+        <v>319386</v>
+      </c>
+      <c r="AH37" s="16">
+        <v>89837960</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1"/>
+      <c r="B38" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="16">
+        <v>13557</v>
+      </c>
+      <c r="E38" s="16">
+        <v>9679</v>
+      </c>
+      <c r="F38" s="16">
+        <v>31208</v>
+      </c>
+      <c r="G38" s="16">
+        <v>378488300</v>
+      </c>
+      <c r="H38" s="16">
+        <v>12356</v>
+      </c>
+      <c r="I38" s="16">
+        <v>8876</v>
+      </c>
+      <c r="J38" s="16">
+        <v>31189</v>
+      </c>
+      <c r="K38" s="16">
+        <v>352351300</v>
+      </c>
+      <c r="L38" s="16">
+        <v>1186</v>
+      </c>
+      <c r="M38" s="16">
+        <v>803</v>
+      </c>
+      <c r="N38" s="16">
+        <v>26052000</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z38" s="16">
+        <v>15</v>
+      </c>
+      <c r="AA38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="16">
+        <v>19</v>
+      </c>
+      <c r="AC38" s="16">
+        <v>85000</v>
+      </c>
+      <c r="AD38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="16">
+        <v>294594</v>
+      </c>
+      <c r="AH38" s="16">
+        <v>82084420</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9"/>
+      <c r="B39" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="13"/>
+      <c r="D39" s="9">
+        <v>151749</v>
+      </c>
+      <c r="E39" s="9">
+        <v>110819</v>
+      </c>
+      <c r="F39" s="9">
+        <v>297388</v>
+      </c>
+      <c r="G39" s="9">
+        <v>9613756300</v>
+      </c>
+      <c r="H39" s="9">
+        <v>128104</v>
+      </c>
+      <c r="I39" s="9">
+        <v>96225</v>
+      </c>
+      <c r="J39" s="9">
+        <v>297368</v>
+      </c>
+      <c r="K39" s="9">
+        <v>8808748800</v>
+      </c>
+      <c r="L39" s="9">
+        <v>23625</v>
+      </c>
+      <c r="M39" s="9">
+        <v>14594</v>
+      </c>
+      <c r="N39" s="9">
+        <v>803613100</v>
+      </c>
+      <c r="O39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y39" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>20</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>20</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>1394400</v>
+      </c>
+      <c r="AD39" s="9">
+        <v>58</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>63</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>474400</v>
+      </c>
+      <c r="AG39" s="9">
+        <v>4184429</v>
+      </c>
+      <c r="AH39" s="9">
+        <v>1080634850</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="15"/>
+      <c r="D40" s="16">
+        <v>66789</v>
+      </c>
+      <c r="E40" s="16">
+        <v>50214</v>
+      </c>
+      <c r="F40" s="16">
+        <v>117614</v>
+      </c>
+      <c r="G40" s="16">
+        <v>5163915400</v>
+      </c>
+      <c r="H40" s="16">
+        <v>53719</v>
+      </c>
+      <c r="I40" s="16">
+        <v>42544</v>
+      </c>
+      <c r="J40" s="16">
+        <v>117609</v>
+      </c>
+      <c r="K40" s="16">
+        <v>4648158800</v>
+      </c>
+      <c r="L40" s="16">
+        <v>13065</v>
+      </c>
+      <c r="M40" s="16">
+        <v>7670</v>
+      </c>
+      <c r="N40" s="16">
+        <v>514725800</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>5</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="16">
+        <v>5</v>
+      </c>
+      <c r="AC40" s="16">
+        <v>1030800</v>
+      </c>
+      <c r="AD40" s="16">
+        <v>15</v>
+      </c>
+      <c r="AE40" s="16">
+        <v>23</v>
+      </c>
+      <c r="AF40" s="16">
+        <v>156000</v>
+      </c>
+      <c r="AG40" s="16">
+        <v>2178428</v>
+      </c>
+      <c r="AH40" s="16">
+        <v>529938220</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1"/>
+      <c r="B41" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16">
+        <v>10164</v>
+      </c>
+      <c r="E41" s="16">
+        <v>7999</v>
+      </c>
+      <c r="F41" s="16">
+        <v>23896</v>
+      </c>
+      <c r="G41" s="16">
+        <v>475781600</v>
+      </c>
+      <c r="H41" s="16">
+        <v>9132</v>
+      </c>
+      <c r="I41" s="16">
+        <v>7319</v>
+      </c>
+      <c r="J41" s="16">
+        <v>23896</v>
+      </c>
+      <c r="K41" s="16">
+        <v>453340900</v>
+      </c>
+      <c r="L41" s="16">
+        <v>1032</v>
+      </c>
+      <c r="M41" s="16">
+        <v>680</v>
+      </c>
+      <c r="N41" s="16">
+        <v>22440700</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="16">
+        <v>5</v>
+      </c>
+      <c r="AE41" s="16">
+        <v>6</v>
+      </c>
+      <c r="AF41" s="16">
+        <v>8000</v>
+      </c>
+      <c r="AG41" s="16">
+        <v>260818</v>
+      </c>
+      <c r="AH41" s="16">
+        <v>71239920</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1"/>
+      <c r="B42" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="15"/>
+      <c r="D42" s="16">
+        <v>19541</v>
+      </c>
+      <c r="E42" s="16">
+        <v>14981</v>
+      </c>
+      <c r="F42" s="16">
+        <v>40043</v>
+      </c>
+      <c r="G42" s="16">
+        <v>1391105100</v>
+      </c>
+      <c r="H42" s="16">
+        <v>16005</v>
+      </c>
+      <c r="I42" s="16">
+        <v>12631</v>
+      </c>
+      <c r="J42" s="16">
+        <v>40043</v>
+      </c>
+      <c r="K42" s="16">
+        <v>1290053500</v>
+      </c>
+      <c r="L42" s="16">
+        <v>3536</v>
+      </c>
+      <c r="M42" s="16">
+        <v>2350</v>
+      </c>
+      <c r="N42" s="16">
+        <v>101051600</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="16">
+        <v>17</v>
+      </c>
+      <c r="AE42" s="16">
+        <v>15</v>
+      </c>
+      <c r="AF42" s="16">
+        <v>116800</v>
+      </c>
+      <c r="AG42" s="16">
+        <v>536734</v>
+      </c>
+      <c r="AH42" s="16">
+        <v>142388650</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1"/>
+      <c r="B43" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="15"/>
+      <c r="D43" s="16">
+        <v>40151</v>
+      </c>
+      <c r="E43" s="16">
+        <v>26972</v>
+      </c>
+      <c r="F43" s="16">
+        <v>80743</v>
+      </c>
+      <c r="G43" s="16">
+        <v>1925569300</v>
+      </c>
+      <c r="H43" s="16">
+        <v>35732</v>
+      </c>
+      <c r="I43" s="16">
+        <v>24087</v>
+      </c>
+      <c r="J43" s="16">
+        <v>80730</v>
+      </c>
+      <c r="K43" s="16">
+        <v>1793370200</v>
+      </c>
+      <c r="L43" s="16">
+        <v>4406</v>
+      </c>
+      <c r="M43" s="16">
+        <v>2885</v>
+      </c>
+      <c r="N43" s="16">
+        <v>131836500</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z43" s="16">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="16">
+        <v>13</v>
+      </c>
+      <c r="AC43" s="16">
+        <v>362600</v>
+      </c>
+      <c r="AD43" s="16">
+        <v>21</v>
+      </c>
+      <c r="AE43" s="16">
+        <v>18</v>
+      </c>
+      <c r="AF43" s="16">
+        <v>187200</v>
+      </c>
+      <c r="AG43" s="16">
+        <v>885623</v>
+      </c>
+      <c r="AH43" s="16">
+        <v>248447050</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="1"/>
+      <c r="B44" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16">
+        <v>7684</v>
+      </c>
+      <c r="E44" s="16">
+        <v>5557</v>
+      </c>
+      <c r="F44" s="16">
+        <v>15746</v>
+      </c>
+      <c r="G44" s="16">
+        <v>325424100</v>
+      </c>
+      <c r="H44" s="16">
+        <v>6822</v>
+      </c>
+      <c r="I44" s="16">
+        <v>5013</v>
+      </c>
+      <c r="J44" s="16">
+        <v>15746</v>
+      </c>
+      <c r="K44" s="16">
+        <v>306711900</v>
+      </c>
+      <c r="L44" s="16">
+        <v>862</v>
+      </c>
+      <c r="M44" s="16">
+        <v>544</v>
+      </c>
+      <c r="N44" s="16">
+        <v>18712200</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="16">
+        <v>6400</v>
+      </c>
+      <c r="AG44" s="16">
+        <v>174543</v>
+      </c>
+      <c r="AH44" s="16">
+        <v>51049320</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="15"/>
+      <c r="D45" s="16">
+        <v>7420</v>
+      </c>
+      <c r="E45" s="16">
+        <v>5096</v>
+      </c>
+      <c r="F45" s="16">
+        <v>19346</v>
+      </c>
+      <c r="G45" s="16">
+        <v>331960800</v>
+      </c>
+      <c r="H45" s="16">
+        <v>6694</v>
+      </c>
+      <c r="I45" s="16">
+        <v>4631</v>
+      </c>
+      <c r="J45" s="16">
+        <v>19344</v>
+      </c>
+      <c r="K45" s="16">
+        <v>317113500</v>
+      </c>
+      <c r="L45" s="16">
+        <v>724</v>
+      </c>
+      <c r="M45" s="16">
+        <v>465</v>
+      </c>
+      <c r="N45" s="16">
+        <v>14846300</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z45" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC45" s="16">
+        <v>1000</v>
+      </c>
+      <c r="AD45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="16">
+        <v>148283</v>
+      </c>
+      <c r="AH45" s="16">
+        <v>37571690</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9"/>
+      <c r="B46" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="9">
+        <v>51082</v>
+      </c>
+      <c r="E46" s="9">
+        <v>36726</v>
+      </c>
+      <c r="F46" s="9">
+        <v>135201</v>
+      </c>
+      <c r="G46" s="9">
+        <v>2127286600</v>
+      </c>
+      <c r="H46" s="9">
+        <v>45160</v>
+      </c>
+      <c r="I46" s="9">
+        <v>32419</v>
+      </c>
+      <c r="J46" s="9">
+        <v>135156</v>
+      </c>
+      <c r="K46" s="9">
+        <v>1997846900</v>
+      </c>
+      <c r="L46" s="9">
+        <v>5881</v>
+      </c>
+      <c r="M46" s="9">
+        <v>4307</v>
+      </c>
+      <c r="N46" s="9">
+        <v>121110100</v>
+      </c>
+      <c r="O46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y46" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z46" s="9">
+        <v>41</v>
+      </c>
+      <c r="AA46" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="9">
+        <v>45</v>
+      </c>
+      <c r="AC46" s="9">
+        <v>8329600</v>
+      </c>
+      <c r="AD46" s="9">
+        <v>11</v>
+      </c>
+      <c r="AE46" s="9">
+        <v>3</v>
+      </c>
+      <c r="AF46" s="9">
+        <v>5600</v>
+      </c>
+      <c r="AG46" s="9">
+        <v>1083022</v>
+      </c>
+      <c r="AH46" s="9">
+        <v>319002110</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="1"/>
+      <c r="B47" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="15"/>
+      <c r="D47" s="16">
+        <v>18488</v>
+      </c>
+      <c r="E47" s="16">
+        <v>13703</v>
+      </c>
+      <c r="F47" s="16">
+        <v>47052</v>
+      </c>
+      <c r="G47" s="16">
+        <v>1073180700</v>
+      </c>
+      <c r="H47" s="16">
+        <v>16070</v>
+      </c>
+      <c r="I47" s="16">
+        <v>11876</v>
+      </c>
+      <c r="J47" s="16">
+        <v>47032</v>
+      </c>
+      <c r="K47" s="16">
+        <v>1021809300</v>
+      </c>
+      <c r="L47" s="16">
+        <v>2398</v>
+      </c>
+      <c r="M47" s="16">
+        <v>1827</v>
+      </c>
+      <c r="N47" s="16">
+        <v>50465100</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z47" s="16">
+        <v>20</v>
+      </c>
+      <c r="AA47" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="16">
+        <v>20</v>
+      </c>
+      <c r="AC47" s="16">
+        <v>906300</v>
+      </c>
+      <c r="AD47" s="16">
+        <v>9</v>
+      </c>
+      <c r="AE47" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF47" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG47" s="16">
+        <v>434996</v>
+      </c>
+      <c r="AH47" s="16">
+        <v>134111670</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="15"/>
+      <c r="D48" s="16">
+        <v>4526</v>
+      </c>
+      <c r="E48" s="16">
+        <v>2785</v>
+      </c>
+      <c r="F48" s="16">
+        <v>12083</v>
+      </c>
+      <c r="G48" s="16">
+        <v>88958700</v>
+      </c>
+      <c r="H48" s="16">
+        <v>4126</v>
+      </c>
+      <c r="I48" s="16">
+        <v>2505</v>
+      </c>
+      <c r="J48" s="16">
+        <v>12081</v>
+      </c>
+      <c r="K48" s="16">
+        <v>81565000</v>
+      </c>
+      <c r="L48" s="16">
+        <v>398</v>
+      </c>
+      <c r="M48" s="16">
+        <v>280</v>
+      </c>
+      <c r="N48" s="16">
+        <v>7122500</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y48" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z48" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC48" s="16">
+        <v>271200</v>
+      </c>
+      <c r="AD48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="16">
+        <v>72862</v>
+      </c>
+      <c r="AH48" s="16">
+        <v>21193230</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="1"/>
+      <c r="B49" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="15"/>
+      <c r="D49" s="16">
+        <v>4797</v>
+      </c>
+      <c r="E49" s="16">
+        <v>3566</v>
+      </c>
+      <c r="F49" s="16">
+        <v>16492</v>
+      </c>
+      <c r="G49" s="16">
+        <v>112125800</v>
+      </c>
+      <c r="H49" s="16">
+        <v>4352</v>
+      </c>
+      <c r="I49" s="16">
+        <v>3236</v>
+      </c>
+      <c r="J49" s="16">
+        <v>16490</v>
+      </c>
+      <c r="K49" s="16">
+        <v>102999500</v>
+      </c>
+      <c r="L49" s="16">
+        <v>443</v>
+      </c>
+      <c r="M49" s="16">
+        <v>330</v>
+      </c>
+      <c r="N49" s="16">
+        <v>9085400</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z49" s="16">
+        <v>2</v>
+      </c>
+      <c r="AA49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC49" s="16">
+        <v>40900</v>
+      </c>
+      <c r="AD49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="16">
+        <v>101228</v>
+      </c>
+      <c r="AH49" s="16">
+        <v>24482190</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="1"/>
+      <c r="B50" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="15"/>
+      <c r="D50" s="16">
+        <v>12541</v>
+      </c>
+      <c r="E50" s="16">
+        <v>9821</v>
+      </c>
+      <c r="F50" s="16">
+        <v>32040</v>
+      </c>
+      <c r="G50" s="16">
+        <v>567155500</v>
+      </c>
+      <c r="H50" s="16">
+        <v>10902</v>
+      </c>
+      <c r="I50" s="16">
+        <v>8636</v>
+      </c>
+      <c r="J50" s="16">
+        <v>32031</v>
+      </c>
+      <c r="K50" s="16">
+        <v>529019800</v>
+      </c>
+      <c r="L50" s="16">
+        <v>1630</v>
+      </c>
+      <c r="M50" s="16">
+        <v>1185</v>
+      </c>
+      <c r="N50" s="16">
+        <v>36347300</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z50" s="16">
+        <v>9</v>
+      </c>
+      <c r="AA50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC50" s="16">
+        <v>1788400</v>
+      </c>
+      <c r="AD50" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF50" s="16">
+        <v>2400</v>
+      </c>
+      <c r="AG50" s="16">
+        <v>274531</v>
+      </c>
+      <c r="AH50" s="16">
+        <v>85549110</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C51" s="15"/>
+      <c r="D51" s="16">
+        <v>10730</v>
+      </c>
+      <c r="E51" s="16">
+        <v>6851</v>
+      </c>
+      <c r="F51" s="16">
+        <v>27534</v>
+      </c>
+      <c r="G51" s="16">
+        <v>285865900</v>
+      </c>
+      <c r="H51" s="16">
+        <v>9710</v>
+      </c>
+      <c r="I51" s="16">
+        <v>6166</v>
+      </c>
+      <c r="J51" s="16">
+        <v>27522</v>
+      </c>
+      <c r="K51" s="16">
+        <v>262453300</v>
+      </c>
+      <c r="L51" s="16">
+        <v>1012</v>
+      </c>
+      <c r="M51" s="16">
+        <v>685</v>
+      </c>
+      <c r="N51" s="16">
+        <v>18089800</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>8</v>
+      </c>
+      <c r="AA51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC51" s="16">
+        <v>5322800</v>
+      </c>
+      <c r="AD51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="16">
+        <v>199405</v>
+      </c>
+      <c r="AH51" s="16">
+        <v>53665910</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9"/>
+      <c r="B52" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="13"/>
+      <c r="D52" s="9">
+        <v>30175</v>
+      </c>
+      <c r="E52" s="9">
+        <v>18752</v>
+      </c>
+      <c r="F52" s="9">
+        <v>78336</v>
+      </c>
+      <c r="G52" s="9">
+        <v>824576600</v>
+      </c>
+      <c r="H52" s="9">
+        <v>27149</v>
+      </c>
+      <c r="I52" s="9">
+        <v>16493</v>
+      </c>
+      <c r="J52" s="9">
+        <v>78317</v>
+      </c>
+      <c r="K52" s="9">
+        <v>758490300</v>
+      </c>
+      <c r="L52" s="9">
+        <v>3008</v>
+      </c>
+      <c r="M52" s="9">
+        <v>2259</v>
+      </c>
+      <c r="N52" s="9">
+        <v>57795000</v>
+      </c>
+      <c r="O52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y52" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>18</v>
+      </c>
+      <c r="AA52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="9">
+        <v>19</v>
+      </c>
+      <c r="AC52" s="9">
+        <v>8291300</v>
+      </c>
+      <c r="AD52" s="9">
+        <v>15</v>
+      </c>
+      <c r="AE52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="9">
+        <v>526537</v>
+      </c>
+      <c r="AH52" s="9">
+        <v>140497790</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="1"/>
+      <c r="B53" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="15"/>
+      <c r="D53" s="16">
+        <v>6147</v>
+      </c>
+      <c r="E53" s="16">
+        <v>4835</v>
+      </c>
+      <c r="F53" s="16">
+        <v>14356</v>
+      </c>
+      <c r="G53" s="16">
+        <v>186307600</v>
+      </c>
+      <c r="H53" s="16">
+        <v>5278</v>
+      </c>
+      <c r="I53" s="16">
+        <v>4176</v>
+      </c>
+      <c r="J53" s="16">
+        <v>14349</v>
+      </c>
+      <c r="K53" s="16">
+        <v>164434100</v>
+      </c>
+      <c r="L53" s="16">
+        <v>862</v>
+      </c>
+      <c r="M53" s="16">
+        <v>659</v>
+      </c>
+      <c r="N53" s="16">
+        <v>17186100</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y53" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z53" s="16">
         <v>7</v>
       </c>
-      <c r="AC22" s="18">
-[...2 lines deleted...]
-      <c r="AD22" s="18">
+      <c r="AA53" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="16">
+        <v>7</v>
+      </c>
+      <c r="AC53" s="16">
+        <v>4687400</v>
+      </c>
+      <c r="AD53" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE53" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="16">
+        <v>127626</v>
+      </c>
+      <c r="AH53" s="16">
+        <v>37144380</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="1"/>
+      <c r="B54" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" s="15"/>
+      <c r="D54" s="16">
+        <v>7383</v>
+      </c>
+      <c r="E54" s="16">
+        <v>3821</v>
+      </c>
+      <c r="F54" s="16">
+        <v>17305</v>
+      </c>
+      <c r="G54" s="16">
+        <v>200868700</v>
+      </c>
+      <c r="H54" s="16">
+        <v>6796</v>
+      </c>
+      <c r="I54" s="16">
+        <v>3411</v>
+      </c>
+      <c r="J54" s="16">
+        <v>17305</v>
+      </c>
+      <c r="K54" s="16">
+        <v>189918700</v>
+      </c>
+      <c r="L54" s="16">
+        <v>587</v>
+      </c>
+      <c r="M54" s="16">
+        <v>410</v>
+      </c>
+      <c r="N54" s="16">
+        <v>10950000</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="16">
+        <v>13</v>
+      </c>
+      <c r="AE54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="16">
+        <v>121286</v>
+      </c>
+      <c r="AH54" s="16">
+        <v>27696700</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="1"/>
+      <c r="B55" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="15"/>
+      <c r="D55" s="16">
+        <v>8988</v>
+      </c>
+      <c r="E55" s="16">
+        <v>6440</v>
+      </c>
+      <c r="F55" s="16">
+        <v>23278</v>
+      </c>
+      <c r="G55" s="16">
+        <v>302775300</v>
+      </c>
+      <c r="H55" s="16">
+        <v>7961</v>
+      </c>
+      <c r="I55" s="16">
+        <v>5639</v>
+      </c>
+      <c r="J55" s="16">
+        <v>23269</v>
+      </c>
+      <c r="K55" s="16">
+        <v>278502600</v>
+      </c>
+      <c r="L55" s="16">
+        <v>1019</v>
+      </c>
+      <c r="M55" s="16">
+        <v>801</v>
+      </c>
+      <c r="N55" s="16">
+        <v>20818000</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y55" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z55" s="16">
+        <v>8</v>
+      </c>
+      <c r="AA55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC55" s="16">
+        <v>3454700</v>
+      </c>
+      <c r="AD55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="16">
+        <v>171047</v>
+      </c>
+      <c r="AH55" s="16">
+        <v>50339640</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="15"/>
+      <c r="D56" s="16">
+        <v>7657</v>
+      </c>
+      <c r="E56" s="16">
+        <v>3656</v>
+      </c>
+      <c r="F56" s="16">
+        <v>23397</v>
+      </c>
+      <c r="G56" s="16">
+        <v>134625000</v>
+      </c>
+      <c r="H56" s="16">
+        <v>7114</v>
+      </c>
+      <c r="I56" s="16">
+        <v>3267</v>
+      </c>
+      <c r="J56" s="16">
+        <v>23394</v>
+      </c>
+      <c r="K56" s="16">
+        <v>125634900</v>
+      </c>
+      <c r="L56" s="16">
+        <v>540</v>
+      </c>
+      <c r="M56" s="16">
+        <v>389</v>
+      </c>
+      <c r="N56" s="16">
+        <v>8840900</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y56" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z56" s="16">
+        <v>3</v>
+      </c>
+      <c r="AA56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC56" s="16">
+        <v>149200</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="16">
+        <v>106578</v>
+      </c>
+      <c r="AH56" s="16">
+        <v>25317070</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9"/>
+      <c r="B57" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="13"/>
+      <c r="D57" s="9">
+        <v>108787</v>
+      </c>
+      <c r="E57" s="9">
+        <v>76100</v>
+      </c>
+      <c r="F57" s="9">
+        <v>247999</v>
+      </c>
+      <c r="G57" s="9">
+        <v>4669056900</v>
+      </c>
+      <c r="H57" s="9">
+        <v>96280</v>
+      </c>
+      <c r="I57" s="9">
+        <v>67900</v>
+      </c>
+      <c r="J57" s="9">
+        <v>247938</v>
+      </c>
+      <c r="K57" s="9">
+        <v>4227265700</v>
+      </c>
+      <c r="L57" s="9">
+        <v>12453</v>
+      </c>
+      <c r="M57" s="9">
+        <v>8200</v>
+      </c>
+      <c r="N57" s="9">
+        <v>431041900</v>
+      </c>
+      <c r="O57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="P57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="R57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="U57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="V57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="W57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y57" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z57" s="9">
+        <v>54</v>
+      </c>
+      <c r="AA57" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="9">
+        <v>61</v>
+      </c>
+      <c r="AC57" s="9">
+        <v>10749300</v>
+      </c>
+      <c r="AD57" s="9">
+        <v>32</v>
+      </c>
+      <c r="AE57" s="9">
+        <v>16</v>
+      </c>
+      <c r="AF57" s="9">
+        <v>115200</v>
+      </c>
+      <c r="AG57" s="9">
+        <v>2074607</v>
+      </c>
+      <c r="AH57" s="9">
+        <v>611720320</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58" s="15"/>
+      <c r="D58" s="16">
+        <v>32733</v>
+      </c>
+      <c r="E58" s="16">
+        <v>26667</v>
+      </c>
+      <c r="F58" s="16">
+        <v>66182</v>
+      </c>
+      <c r="G58" s="16">
+        <v>2214397900</v>
+      </c>
+      <c r="H58" s="16">
+        <v>27952</v>
+      </c>
+      <c r="I58" s="16">
+        <v>23581</v>
+      </c>
+      <c r="J58" s="16">
+        <v>66173</v>
+      </c>
+      <c r="K58" s="16">
+        <v>2091752600</v>
+      </c>
+      <c r="L58" s="16">
+        <v>4774</v>
+      </c>
+      <c r="M58" s="16">
+        <v>3086</v>
+      </c>
+      <c r="N58" s="16">
+        <v>121744500</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z58" s="16">
+        <v>7</v>
+      </c>
+      <c r="AA58" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="16">
+        <v>9</v>
+      </c>
+      <c r="AC58" s="16">
+        <v>900800</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>19</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>6</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>48800</v>
+      </c>
+      <c r="AG58" s="16">
+        <v>794071</v>
+      </c>
+      <c r="AH58" s="16">
+        <v>245146100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="1"/>
+      <c r="B59" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="15"/>
+      <c r="D59" s="16">
+        <v>5578</v>
+      </c>
+      <c r="E59" s="16">
+        <v>4403</v>
+      </c>
+      <c r="F59" s="16">
+        <v>14448</v>
+      </c>
+      <c r="G59" s="16">
+        <v>146609700</v>
+      </c>
+      <c r="H59" s="16">
+        <v>4981</v>
+      </c>
+      <c r="I59" s="16">
+        <v>4010</v>
+      </c>
+      <c r="J59" s="16">
+        <v>14447</v>
+      </c>
+      <c r="K59" s="16">
+        <v>136259200</v>
+      </c>
+      <c r="L59" s="16">
+        <v>596</v>
+      </c>
+      <c r="M59" s="16">
+        <v>393</v>
+      </c>
+      <c r="N59" s="16">
+        <v>10350500</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y59" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z59" s="16">
         <v>1</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AA59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="16">
         <v>2</v>
       </c>
-      <c r="AF22" s="18">
-[...6 lines deleted...]
-        <v>132168410</v>
+      <c r="AE59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>92906</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>29442210</v>
       </c>
     </row>
-    <row r="23" spans="1:34" ht="12" customHeight="1">
-[...71 lines deleted...]
-      <c r="Z23" s="18">
+    <row r="60" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="1"/>
+      <c r="B60" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="15"/>
+      <c r="D60" s="16">
+        <v>10120</v>
+      </c>
+      <c r="E60" s="16">
+        <v>5693</v>
+      </c>
+      <c r="F60" s="16">
+        <v>25048</v>
+      </c>
+      <c r="G60" s="16">
+        <v>226282800</v>
+      </c>
+      <c r="H60" s="16">
+        <v>9124</v>
+      </c>
+      <c r="I60" s="16">
+        <v>5033</v>
+      </c>
+      <c r="J60" s="16">
+        <v>25028</v>
+      </c>
+      <c r="K60" s="16">
+        <v>201891500</v>
+      </c>
+      <c r="L60" s="16">
+        <v>978</v>
+      </c>
+      <c r="M60" s="16">
+        <v>660</v>
+      </c>
+      <c r="N60" s="16">
+        <v>18483000</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y60" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z60" s="16">
+        <v>18</v>
+      </c>
+      <c r="AA60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="16">
+        <v>20</v>
+      </c>
+      <c r="AC60" s="16">
+        <v>5908300</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>1</v>
+      </c>
+      <c r="AF60" s="16">
+        <v>9600</v>
+      </c>
+      <c r="AG60" s="16">
+        <v>137403</v>
+      </c>
+      <c r="AH60" s="16">
+        <v>39070690</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="1"/>
+      <c r="B61" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61" s="15"/>
+      <c r="D61" s="16">
+        <v>16173</v>
+      </c>
+      <c r="E61" s="16">
+        <v>9169</v>
+      </c>
+      <c r="F61" s="16">
+        <v>35159</v>
+      </c>
+      <c r="G61" s="16">
+        <v>475047800</v>
+      </c>
+      <c r="H61" s="16">
+        <v>14675</v>
+      </c>
+      <c r="I61" s="16">
+        <v>8159</v>
+      </c>
+      <c r="J61" s="16">
+        <v>35148</v>
+      </c>
+      <c r="K61" s="16">
+        <v>441630200</v>
+      </c>
+      <c r="L61" s="16">
+        <v>1490</v>
+      </c>
+      <c r="M61" s="16">
+        <v>1010</v>
+      </c>
+      <c r="N61" s="16">
+        <v>33408600</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z61" s="16">
+        <v>8</v>
+      </c>
+      <c r="AA61" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="16">
+        <v>11</v>
+      </c>
+      <c r="AC61" s="16">
+        <v>9000</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>36000</v>
+      </c>
+      <c r="AG61" s="16">
+        <v>268347</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>76851130</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="1"/>
+      <c r="B62" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="15"/>
+      <c r="D62" s="16">
+        <v>10130</v>
+      </c>
+      <c r="E62" s="16">
+        <v>6224</v>
+      </c>
+      <c r="F62" s="16">
+        <v>27563</v>
+      </c>
+      <c r="G62" s="16">
+        <v>259379600</v>
+      </c>
+      <c r="H62" s="16">
+        <v>9110</v>
+      </c>
+      <c r="I62" s="16">
+        <v>5602</v>
+      </c>
+      <c r="J62" s="16">
+        <v>27559</v>
+      </c>
+      <c r="K62" s="16">
+        <v>237901000</v>
+      </c>
+      <c r="L62" s="16">
+        <v>1016</v>
+      </c>
+      <c r="M62" s="16">
+        <v>622</v>
+      </c>
+      <c r="N62" s="16">
+        <v>19742300</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y62" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z62" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA62" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC62" s="16">
+        <v>1736300</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>3</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>3200</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>167579</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>49470280</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="1"/>
+      <c r="B63" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="15"/>
+      <c r="D63" s="16">
+        <v>10746</v>
+      </c>
+      <c r="E63" s="16">
+        <v>5946</v>
+      </c>
+      <c r="F63" s="16">
+        <v>27576</v>
+      </c>
+      <c r="G63" s="16">
+        <v>256218000</v>
+      </c>
+      <c r="H63" s="16">
+        <v>9943</v>
+      </c>
+      <c r="I63" s="16">
+        <v>5372</v>
+      </c>
+      <c r="J63" s="16">
+        <v>27572</v>
+      </c>
+      <c r="K63" s="16">
+        <v>241356500</v>
+      </c>
+      <c r="L63" s="16">
+        <v>799</v>
+      </c>
+      <c r="M63" s="16">
+        <v>574</v>
+      </c>
+      <c r="N63" s="16">
+        <v>14295100</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z63" s="16">
+        <v>4</v>
+      </c>
+      <c r="AA63" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="16">
+        <v>4</v>
+      </c>
+      <c r="AC63" s="16">
+        <v>566400</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>5</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>8000</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>152090</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>41753180</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C64" s="15"/>
+      <c r="D64" s="16">
+        <v>12799</v>
+      </c>
+      <c r="E64" s="16">
+        <v>9315</v>
+      </c>
+      <c r="F64" s="16">
+        <v>33093</v>
+      </c>
+      <c r="G64" s="16">
+        <v>366168800</v>
+      </c>
+      <c r="H64" s="16">
+        <v>11509</v>
+      </c>
+      <c r="I64" s="16">
+        <v>8422</v>
+      </c>
+      <c r="J64" s="16">
+        <v>33090</v>
+      </c>
+      <c r="K64" s="16">
+        <v>338227200</v>
+      </c>
+      <c r="L64" s="16">
+        <v>1287</v>
+      </c>
+      <c r="M64" s="16">
+        <v>893</v>
+      </c>
+      <c r="N64" s="16">
+        <v>27939600</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y64" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z64" s="16">
+        <v>3</v>
+      </c>
+      <c r="AA64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="16">
+        <v>3</v>
+      </c>
+      <c r="AC64" s="16">
+        <v>2000</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>2</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>258244</v>
+      </c>
+      <c r="AH64" s="16">
+        <v>64658660</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="1"/>
+      <c r="B65" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C65" s="15"/>
+      <c r="D65" s="16">
+        <v>10508</v>
+      </c>
+      <c r="E65" s="16">
+        <v>8683</v>
+      </c>
+      <c r="F65" s="16">
+        <v>18930</v>
+      </c>
+      <c r="G65" s="16">
+        <v>724952300</v>
+      </c>
+      <c r="H65" s="16">
+        <v>8986</v>
+      </c>
+      <c r="I65" s="16">
+        <v>7721</v>
+      </c>
+      <c r="J65" s="16">
+        <v>18921</v>
+      </c>
+      <c r="K65" s="16">
+        <v>538247500</v>
+      </c>
+      <c r="L65" s="16">
+        <v>1513</v>
+      </c>
+      <c r="M65" s="16">
+        <v>962</v>
+      </c>
+      <c r="N65" s="16">
+        <v>185078300</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="T65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="V65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="X65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z65" s="16">
         <v>9</v>
       </c>
-      <c r="AA23" s="18">
-[...2 lines deleted...]
-      <c r="AB23" s="18">
+      <c r="AA65" s="16">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="16">
         <v>9</v>
       </c>
-      <c r="AC23" s="18">
-[...5 lines deleted...]
-      <c r="AE23" s="18">
+      <c r="AC65" s="16">
+        <v>1626500</v>
+      </c>
+      <c r="AD65" s="16">
         <v>2</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AE65" s="16">
+        <v>2</v>
+      </c>
+      <c r="AF65" s="16">
         <v>9600</v>
       </c>
-      <c r="AG23" s="18">
-[...3 lines deleted...]
-        <v>97100700</v>
+      <c r="AG65" s="16">
+        <v>203967</v>
+      </c>
+      <c r="AH65" s="16">
+        <v>65328070</v>
       </c>
     </row>
-    <row r="24" spans="1:34" ht="12" customHeight="1">
-[...4233 lines deleted...]
-      <c r="AH66" s="19"/>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="A66" s="17"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="17"/>
+      <c r="J66" s="17"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="17"/>
+      <c r="M66" s="17"/>
+      <c r="N66" s="17"/>
+      <c r="O66" s="17"/>
+      <c r="P66" s="17"/>
+      <c r="Q66" s="17"/>
+      <c r="R66" s="17"/>
+      <c r="S66" s="17"/>
+      <c r="T66" s="17"/>
+      <c r="U66" s="17"/>
+      <c r="V66" s="17"/>
+      <c r="W66" s="17"/>
+      <c r="X66" s="17"/>
+      <c r="Y66" s="17"/>
+      <c r="Z66" s="17"/>
+      <c r="AA66" s="17"/>
+      <c r="AB66" s="17"/>
+      <c r="AC66" s="17"/>
+      <c r="AD66" s="17"/>
+      <c r="AE66" s="17"/>
+      <c r="AF66" s="17"/>
+      <c r="AG66" s="17"/>
+      <c r="AH66" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="D4:G4"/>
-[...2 lines deleted...]
-    <mergeCell ref="O4:R4"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="D3:R3"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="AD5:AD6"/>
-[...1 lines deleted...]
-    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:R4"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
-    <mergeCell ref="AE5:AE6"/>
-    <mergeCell ref="AG3:AH4"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z4:AC4"/>
-    <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="S3:AC3"/>
     <mergeCell ref="V5:V6"/>
-    <mergeCell ref="AG5:AG6"/>
-    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AG3:AH4"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AD3:AF4"/>
     <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="64" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="63" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="18" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>