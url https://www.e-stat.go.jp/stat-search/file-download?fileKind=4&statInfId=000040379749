--- v0 (2026-05-18)
+++ v1 (2026-08-23)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="11_BB04615EFC849C1982C033B26162AD48431EBC24" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{B9CEC877-969F-44C1-BCF8-0843E25D4684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{50BBDDB9-21B3-4652-9A6E-05C64394D5B1}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{67014074-700F-4ED1-972E-4D82AB80C385}"/>
   </bookViews>
   <sheets>
     <sheet name="25-10-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-10-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-10-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-10-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1334,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F2C03C9F-ED1F-4510-8920-B72F77902F5C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{3DC8795B-5D1C-4706-8D84-8F1B3D41CB1E}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{4C718D82-AA6A-43D2-BFD9-F6EE7B9E713E}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{4DD9885B-7F6A-4FBA-A8A7-1F851E1CFC5A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{EFB795B9-A574-45AB-AE49-65BEFC1CD132}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{449F5298-52EE-4A48-B1ED-4BE0ED409682}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{EF38532F-12ED-4715-99B2-BC0BFB821CDA}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{CB2E968E-2C8E-4D47-9A9D-23A029350665}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{C55B8972-DCC9-4CDC-A67F-64102933FA5D}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{52117A1D-D2D2-4E5F-BE33-0D7D7170A4A2}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{00C06FAA-70D0-43AF-BB2B-7632CC787BE7}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{F525C1BD-EFAD-4275-AF3E-1B341E968EE6}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{D84E799E-FEA1-4C3E-8D71-90B6D7E689E5}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FCC8F863-456A-4B73-AF6C-E4CA06646ACE}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{A83A04A6-23F5-4A78-9F3B-3692DAB96454}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{68E66623-925F-4EF2-9422-FBA0B9286014}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{8393021F-AEF9-4174-9E3A-443E22977648}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{83228187-1B66-4F2D-BE36-6293E77D096E}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{189D0704-8C94-4806-94C4-23742C286F61}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{C2209E46-FD15-4732-AD2F-F6C8A1C10E99}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{FC01317D-09DE-4306-B649-083AA3952150}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{A39C9DA5-0CCF-4787-AFD5-1E9400489A74}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{53F2A850-57F4-4A0A-B390-48177140ED8E}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{8E2BE9FB-7C65-4318-B355-DC05AA6D3B6F}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{5FD7AF21-3D1C-485C-A5BC-4A844918EE12}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1691,59 +1686,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCA20EA1-46A9-4173-84E2-B04DF9C11717}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
@@ -2244,93 +2237,93 @@
       <c r="X12" s="23">
         <v>0</v>
       </c>
       <c r="Y12" s="23">
         <v>0</v>
       </c>
       <c r="Z12" s="23">
         <v>0</v>
       </c>
       <c r="AA12" s="24">
         <v>1</v>
       </c>
       <c r="AB12" s="24"/>
       <c r="AC12" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="3:29" s="26" customFormat="1">
       <c r="C13" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="15">
         <v>1628</v>
       </c>
       <c r="E13" s="15">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="F13" s="15">
         <v>29</v>
       </c>
       <c r="G13" s="15">
         <v>1</v>
       </c>
       <c r="H13" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>41</v>
       </c>
       <c r="L13" s="15">
         <v>12</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>1</v>
       </c>
       <c r="O13" s="15">
         <v>1413</v>
       </c>
       <c r="P13" s="15">
         <v>487</v>
       </c>
       <c r="Q13" s="15">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="R13" s="15">
         <v>13</v>
       </c>
       <c r="S13" s="15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="W13" s="15">
         <v>58</v>
       </c>
       <c r="X13" s="15">
         <v>14</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
       <c r="Z13" s="15">
         <v>15</v>
       </c>
       <c r="AA13" s="15">
         <v>1</v>
       </c>
@@ -2404,93 +2397,93 @@
       <c r="X14" s="23">
         <v>0</v>
       </c>
       <c r="Y14" s="23">
         <v>0</v>
       </c>
       <c r="Z14" s="23">
         <v>0</v>
       </c>
       <c r="AA14" s="24">
         <v>1</v>
       </c>
       <c r="AB14" s="24"/>
       <c r="AC14" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:29" s="26" customFormat="1">
       <c r="C15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="17">
         <v>1455</v>
       </c>
       <c r="E15" s="17">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="F15" s="17">
         <v>21</v>
       </c>
       <c r="G15" s="17">
         <v>1</v>
       </c>
       <c r="H15" s="17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I15" s="17">
         <v>0</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>38</v>
       </c>
       <c r="L15" s="17">
         <v>12</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>1</v>
       </c>
       <c r="O15" s="17">
         <v>1250</v>
       </c>
       <c r="P15" s="17">
         <v>452</v>
       </c>
       <c r="Q15" s="17">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="R15" s="17">
         <v>11</v>
       </c>
       <c r="S15" s="17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T15" s="17">
         <v>0</v>
       </c>
       <c r="U15" s="17">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>0</v>
       </c>
       <c r="W15" s="17">
         <v>52</v>
       </c>
       <c r="X15" s="17">
         <v>14</v>
       </c>
       <c r="Y15" s="17">
         <v>0</v>
       </c>
       <c r="Z15" s="17">
         <v>14</v>
       </c>
       <c r="AA15" s="17">
         <v>1</v>
       </c>
@@ -2716,31 +2709,30 @@
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>25-10-02</vt:lpstr>
       <vt:lpstr>PASTE1</vt:lpstr>
       <vt:lpstr>PASTE2</vt:lpstr>
       <vt:lpstr>PASTE3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>