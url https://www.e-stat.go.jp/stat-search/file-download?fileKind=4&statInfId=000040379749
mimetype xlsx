--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="6_{B9CEC877-969F-44C1-BCF8-0843E25D4684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{50BBDDB9-21B3-4652-9A6E-05C64394D5B1}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="6_{0055140B-CAC8-4BC6-9D5F-F371777849E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45C04005-4212-4473-8881-DAA59A9BE90A}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{67014074-700F-4ED1-972E-4D82AB80C385}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{E45B2F6D-DA17-4C30-9D59-7898E3C2FB2C}"/>
   </bookViews>
   <sheets>
     <sheet name="25-10-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-10-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-10-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-10-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1329,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F2C03C9F-ED1F-4510-8920-B72F77902F5C}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{83228187-1B66-4F2D-BE36-6293E77D096E}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{51DE643F-6BBE-41B7-9629-08C9CCEA738C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{93DF76DA-C9A6-431D-A235-9FAD6F91AC38}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{5049E21B-DFE4-480B-BFBE-15423FAAE01B}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{C673B947-AE8A-4FD6-A119-BD0AC4D62F19}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{A77741B6-3C3C-4572-90F6-963D22AAD955}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{7A12FAE5-FF67-4AB0-BCE7-7216D5C25585}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{7D23AFF1-A43C-4381-B43C-21B7337082C2}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{63E5C273-A4EC-4EC4-95FD-E975F1D4E833}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{4384032E-8FAF-482D-B96E-A6AB166AC4F1}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{69E66F32-9481-4014-92EE-2F1B7D406497}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{3BE71D11-1B85-4623-8D6C-716118AC4384}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{FC0B4728-6412-44FF-8DEB-57F143852B64}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{4ED77305-EED8-41D7-B290-5FE3367720B6}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{87C86F02-2987-48DA-A78F-EFE7D39CBC42}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{A2E83872-AE9B-4CEE-900A-B86FE2B66B27}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{DAE18BC6-AC6E-4BEB-B041-A0DBF92F0738}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{5D3CDC27-7FD1-4542-8879-0A188FD9E78F}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{A9D28CD2-61ED-4F9D-BBC6-22B1DC029A3C}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{189D0704-8C94-4806-94C4-23742C286F61}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{DD2787D7-00F2-4F83-8EF2-D4820D993B1E}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{C2209E46-FD15-4732-AD2F-F6C8A1C10E99}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{5FD7AF21-3D1C-485C-A5BC-4A844918EE12}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{6EB63ED6-5F60-4991-A778-735AB25D01C0}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{57702981-E8E6-4DDB-83C1-57E36117BBF3}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{909F91F2-C430-4140-914F-84E7E512FC14}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{9F893576-1B41-48B7-8555-D507ABBBDF54}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{6E6FC619-B888-4A28-8BF3-1DE7D6E7D574}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{9B6EC73A-4CDB-4E4D-BA3C-F13051B92D1B}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1686,51 +1686,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCA20EA1-46A9-4173-84E2-B04DF9C11717}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10BEEDB5-0664-44DF-A6BB-62D24B548664}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -2273,57 +2273,57 @@
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>41</v>
       </c>
       <c r="L13" s="15">
         <v>12</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>1</v>
       </c>
       <c r="O13" s="15">
         <v>1413</v>
       </c>
       <c r="P13" s="15">
         <v>487</v>
       </c>
       <c r="Q13" s="15">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="R13" s="15">
         <v>13</v>
       </c>
       <c r="S13" s="15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="W13" s="15">
         <v>58</v>
       </c>
       <c r="X13" s="15">
         <v>14</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
       <c r="Z13" s="15">
         <v>15</v>
       </c>
       <c r="AA13" s="15">
         <v>1</v>
       </c>
@@ -2593,57 +2593,57 @@
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
         <v>0</v>
       </c>
       <c r="K17" s="17">
         <v>3</v>
       </c>
       <c r="L17" s="17">
         <v>0</v>
       </c>
       <c r="M17" s="17">
         <v>0</v>
       </c>
       <c r="N17" s="17">
         <v>0</v>
       </c>
       <c r="O17" s="17">
         <v>163</v>
       </c>
       <c r="P17" s="17">
         <v>35</v>
       </c>
       <c r="Q17" s="17">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="R17" s="17">
         <v>2</v>
       </c>
       <c r="S17" s="17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T17" s="17">
         <v>0</v>
       </c>
       <c r="U17" s="17">
         <v>0</v>
       </c>
       <c r="V17" s="17">
         <v>0</v>
       </c>
       <c r="W17" s="17">
         <v>6</v>
       </c>
       <c r="X17" s="17">
         <v>0</v>
       </c>
       <c r="Y17" s="17">
         <v>0</v>
       </c>
       <c r="Z17" s="17">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>0</v>
       </c>