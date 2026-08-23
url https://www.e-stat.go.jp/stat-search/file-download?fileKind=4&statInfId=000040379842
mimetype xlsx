--- v0 (2026-07-02)
+++ v1 (2026-08-23)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_067886F186DFC9551520BC1F605610A46A208823" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB5A6DA9-40AA-439A-B838-D47716D0DD9F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E925734-244F-4613-B12C-0440184FF7D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{1FD8B85E-A16E-45E2-B1F0-61703579CB6D}"/>
   </bookViews>
   <sheets>
     <sheet name="25-10-06" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1501,148 +1497,148 @@
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="33" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{5298E15A-4615-4C57-B2D6-0852CBAA1566}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{72006DAB-C263-4395-B2D9-154044C7F1E6}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{60AAF68F-CA7E-4981-862E-8B9D1A60CB7A}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{09DB5698-7E60-40B6-9F21-AD24BC452DA1}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{31216E72-FB83-40E7-8C28-00CE076B4446}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{DB7A60E1-FE0B-45A3-B2CC-281B8E10FFC2}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{9A54192C-FCD7-40BA-A58E-8BD87E9D05BD}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{6690F2E8-0F2F-49D2-BF33-8AD219212406}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{1DCD21DD-6BC8-4A34-A73C-6DF004DF79AB}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{2F4968E1-327F-4B51-8065-175BDE1DEDE7}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{7A8B4669-8CD6-4A5C-8FC9-DEAE94F744BC}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{CB995AE8-3724-4D29-B8B4-7DF62C2A3D54}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{AEE83FCB-40AF-47CD-89DE-7F4148EEDDB0}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{1F7DAFB8-B27B-4957-98FD-866D56A38E9F}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{29FFA2C4-E9FA-4147-855D-D95CF5D049FF}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{44B3842B-E76A-4414-89A7-5FB7C4B738A0}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{A7C28BA1-D475-4F5C-83BC-811BEEC4981A}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{E380A2D9-1380-4EC1-85CE-E8449794D3C6}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{AEF63943-4092-49A6-A367-3C32D3C3110B}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{A23E24E9-9F6D-44C3-AB90-3B6E83AA7DEB}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{B2968589-DA28-4E6E-9F3F-ABF1DDF63BA3}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{9E886EF9-6067-4AB7-8390-22EF58352221}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{8CC851C4-C136-4E5B-87A8-726B2DFD410C}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{734B4611-3031-413D-9FDA-0B27CA43B218}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{36EAD93E-B2FF-4E81-91FF-A0B5ADCF985B}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{654163B7-6B6E-4D38-9DB3-FDDBB4F8C7B7}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{32192446-BF3F-499E-B0D0-A13C63BDE1DF}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{90295B93-8D3C-4D0C-840E-1EAF41CE3E83}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{1FCF6BBC-6AA9-4AB1-8851-209A6C3D4F01}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{94BFCBBE-F280-430A-A6CA-779AE44844CF}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{71C1C8B6-2671-40ED-9362-5A326303AF0A}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{E6D47ACA-5746-4BC4-B147-49C89D3BC842}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{818C8979-D729-49A2-ADC9-DFB6BC029799}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{3AE0AADC-4BFF-4EBA-B25F-AE0322FD14EE}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{9FAA43E9-2309-4D7B-9D1C-4603AFB17555}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23579" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B5C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6DD91D3-EBB2-9B71-6927-EAEA69DFA947}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="1971675"/>
           <a:ext cx="152400" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44067"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2018,869 +2014,627 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{214B3A4B-BD06-46E3-988E-D5AF4F3EB275}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="5.83203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="3" customWidth="1"/>
-    <col min="5" max="14" width="14.125" style="3" customWidth="1"/>
+    <col min="5" max="14" width="14.08203125" style="3" customWidth="1"/>
     <col min="15" max="15" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="38" t="s">
         <v>29</v>
       </c>
       <c r="N1" s="38"/>
-      <c r="O1" s="25"/>
+      <c r="O1" s="25">
+        <v>45931</v>
+      </c>
     </row>
-    <row r="2" spans="1:15" ht="18" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="39" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
     </row>
-    <row r="3" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="7"/>
       <c r="D3" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="44"/>
       <c r="K3" s="42" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="43"/>
       <c r="M3" s="44"/>
       <c r="N3" s="27" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="28"/>
       <c r="G4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="34"/>
       <c r="J4" s="8" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="29" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="8"/>
     </row>
-    <row r="5" spans="1:15" ht="24.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="24.5" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="10"/>
       <c r="E5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="35" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="32"/>
       <c r="N5" s="37" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="41"/>
       <c r="C6" s="41"/>
       <c r="D6" s="11">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E6" s="12">
         <v>0</v>
       </c>
       <c r="F6" s="13">
-        <v>2221</v>
+        <v>2213</v>
       </c>
       <c r="G6" s="13">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="H6" s="13">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="I6" s="13">
         <v>11</v>
       </c>
       <c r="J6" s="13">
         <v>2</v>
       </c>
       <c r="K6" s="13">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="L6" s="13">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="M6" s="13">
         <v>1</v>
       </c>
       <c r="N6" s="13">
-        <v>2089</v>
+        <v>2080</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="47"/>
       <c r="D7" s="17">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E7" s="16">
         <v>0</v>
       </c>
       <c r="F7" s="14">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="G7" s="14">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H7" s="14">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="I7" s="14">
         <v>11</v>
       </c>
       <c r="J7" s="14">
         <v>1</v>
       </c>
       <c r="K7" s="14">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="L7" s="14">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="M7" s="14">
         <v>1</v>
       </c>
       <c r="N7" s="14">
-        <v>1236</v>
+        <v>1228</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
       <c r="B8" s="47" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="16">
         <v>0</v>
       </c>
       <c r="F8" s="14">
         <v>0</v>
       </c>
       <c r="G8" s="14">
         <v>0</v>
       </c>
       <c r="H8" s="14">
         <v>0</v>
       </c>
       <c r="I8" s="14">
         <v>0</v>
       </c>
       <c r="J8" s="14">
         <v>0</v>
       </c>
       <c r="K8" s="14">
         <v>0</v>
       </c>
       <c r="L8" s="14">
         <v>0</v>
       </c>
       <c r="M8" s="14">
         <v>0</v>
       </c>
       <c r="N8" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="7"/>
       <c r="B9" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="17">
         <v>17</v>
       </c>
       <c r="E9" s="16">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
       <c r="G9" s="14">
         <v>17</v>
       </c>
       <c r="H9" s="14">
         <v>17</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="14">
         <v>0</v>
       </c>
       <c r="K9" s="14">
         <v>23</v>
       </c>
       <c r="L9" s="14">
         <v>23</v>
       </c>
       <c r="M9" s="14">
         <v>0</v>
       </c>
       <c r="N9" s="14">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="7"/>
       <c r="B10" s="46"/>
       <c r="C10" s="24" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="17">
         <v>67</v>
       </c>
       <c r="E10" s="16">
         <v>0</v>
       </c>
       <c r="F10" s="14">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="G10" s="14">
         <v>67</v>
       </c>
       <c r="H10" s="14">
         <v>67</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="14">
         <v>0</v>
       </c>
       <c r="K10" s="14">
         <v>83</v>
       </c>
       <c r="L10" s="14">
         <v>83</v>
       </c>
       <c r="M10" s="14">
         <v>0</v>
       </c>
       <c r="N10" s="14">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="7"/>
       <c r="B11" s="46"/>
       <c r="C11" s="24" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="14">
         <v>0</v>
       </c>
       <c r="G11" s="14">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
       <c r="I11" s="14">
         <v>0</v>
       </c>
       <c r="J11" s="14">
         <v>0</v>
       </c>
       <c r="K11" s="14">
         <v>0</v>
       </c>
       <c r="L11" s="14">
         <v>0</v>
       </c>
       <c r="M11" s="14">
         <v>0</v>
       </c>
       <c r="N11" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7"/>
       <c r="B12" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="48"/>
       <c r="D12" s="17">
         <v>73</v>
       </c>
       <c r="E12" s="16">
         <v>0</v>
       </c>
       <c r="F12" s="14">
         <v>345</v>
       </c>
       <c r="G12" s="14">
         <v>73</v>
       </c>
       <c r="H12" s="14">
         <v>73</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J12" s="14">
         <v>0</v>
       </c>
       <c r="K12" s="14">
         <v>100</v>
       </c>
       <c r="L12" s="14">
         <v>100</v>
       </c>
       <c r="M12" s="14">
         <v>0</v>
       </c>
       <c r="N12" s="14">
         <v>318</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="47" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="47"/>
       <c r="D13" s="17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="16">
         <v>0</v>
       </c>
       <c r="F13" s="14">
         <v>150</v>
       </c>
       <c r="G13" s="14">
+        <v>41</v>
+      </c>
+      <c r="H13" s="14">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J13" s="14">
         <v>1</v>
       </c>
       <c r="K13" s="14">
         <v>38</v>
       </c>
       <c r="L13" s="14">
         <v>38</v>
       </c>
       <c r="M13" s="14">
         <v>0</v>
       </c>
       <c r="N13" s="14">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="7"/>
       <c r="B14" s="47" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="17">
         <v>12</v>
       </c>
       <c r="E14" s="16">
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <v>49</v>
       </c>
       <c r="G14" s="14">
         <v>12</v>
       </c>
       <c r="H14" s="14">
         <v>12</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J14" s="14">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <v>12</v>
       </c>
       <c r="L14" s="14">
         <v>12</v>
       </c>
       <c r="M14" s="14">
         <v>0</v>
       </c>
       <c r="N14" s="14">
         <v>49</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="15"/>
       <c r="B15" s="45" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="45"/>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="19">
         <v>0</v>
       </c>
       <c r="F15" s="36">
         <v>9</v>
       </c>
       <c r="G15" s="36">
         <v>0</v>
       </c>
       <c r="H15" s="36">
         <v>0</v>
       </c>
       <c r="I15" s="36">
         <v>0</v>
       </c>
       <c r="J15" s="36">
         <v>0</v>
       </c>
       <c r="K15" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L15" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M15" s="36">
         <v>0</v>
       </c>
       <c r="N15" s="36">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="M1:N1"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="G3:J3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CEDB435-2D99-45B9-B294-01F355C8C5AA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-10-06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>