--- v0 (2026-05-18)
+++ v1 (2026-09-10)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDD17C85-56B3-45F0-9FCF-9E5A94D8F226}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{2FB11BFC-3305-4DAC-89AF-D4DE2C20F911}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5671151D-B38D-4F8A-9FF1-E9DCDAB7D0A3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5F1D8BE6-EA70-428F-A24B-8DB36707AA2B}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-10-03" sheetId="2" r:id="rId1"/>
+    <sheet name="３　被疑事件の受理及び処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-10-03'!$A$1:$R$76</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-10-03'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'３　被疑事件の受理及び処理人員'!$A$1:$R$76</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'３　被疑事件の受理及び処理人員'!$3:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="88">
   <si>
     <t>３　最高検、高検及び地検管内別　　　被　疑　事　件　の　受　理　及　び　処　理　人　員　　（道路交通法等違反被疑事件を除く。）</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -841,53 +844,53 @@
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{69C3AE2D-708B-4EEC-B370-F5DA21022D26}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{A36F83DE-3F08-4D03-A015-2C185DF92836}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{2293A69C-F591-47D9-8CD7-B9B6F1C4D2D3}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{84000602-B504-443C-82A7-C97A5DCDEC20}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1182,280 +1185,280 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B564D6D-A865-4A09-BDD5-B0487A8133D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D242A995-C20F-4C90-8A71-9790C2EC6CFA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4:B6"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="1" customWidth="1"/>
+    <col min="4" max="17" width="15.625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="16" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="22" customHeight="1">
+    <row r="1" spans="1:18" ht="21.95" customHeight="1">
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3">
         <v>45931</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="18" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="R2" s="5" t="str">
         <f>"("&amp;IF(TEXT(R1,"e")="1",TEXT(R1,"ggg")&amp;"元",TEXT(R1,"ggge"))&amp;"年"&amp;TEXT(R1,"m")&amp;"月分)"</f>
         <v>(令和7年10月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:18" ht="4" customHeight="1">
+    <row r="3" spans="1:18" ht="3.95" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
     </row>
-    <row r="4" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="9"/>
       <c r="D4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="36"/>
       <c r="F4" s="37"/>
       <c r="G4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
       <c r="L4" s="39"/>
       <c r="M4" s="39"/>
       <c r="N4" s="39"/>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="5" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B5" s="34"/>
       <c r="C5" s="10"/>
       <c r="D5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="47" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="R5" s="42"/>
     </row>
-    <row r="6" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B6" s="34"/>
       <c r="C6" s="10"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="48"/>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="R6" s="43"/>
     </row>
-    <row r="7" spans="1:18" ht="4" customHeight="1">
+    <row r="7" spans="1:18" ht="3.95" customHeight="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="16"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="16"/>
     </row>
-    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="20"/>
       <c r="D8" s="21">
-        <v>102374</v>
+        <v>102365</v>
       </c>
       <c r="E8" s="22">
-        <v>45914</v>
+        <v>45909</v>
       </c>
       <c r="F8" s="22">
-        <v>56460</v>
+        <v>56456</v>
       </c>
       <c r="G8" s="22">
-        <v>59808</v>
+        <v>59805</v>
       </c>
       <c r="H8" s="22">
-        <v>14542</v>
+        <v>14540</v>
       </c>
       <c r="I8" s="22">
-        <v>7436</v>
+        <v>7434</v>
       </c>
       <c r="J8" s="22">
         <v>7106</v>
       </c>
       <c r="K8" s="22">
-        <v>34567</v>
+        <v>34572</v>
       </c>
       <c r="L8" s="22">
-        <v>28911</v>
+        <v>28916</v>
       </c>
       <c r="M8" s="22">
         <v>4470</v>
       </c>
       <c r="N8" s="22">
         <v>1186</v>
       </c>
       <c r="O8" s="22">
         <v>41</v>
       </c>
       <c r="P8" s="22">
-        <v>6396</v>
+        <v>6390</v>
       </c>
       <c r="Q8" s="22">
         <v>4262</v>
       </c>
       <c r="R8" s="22">
-        <v>42502</v>
+        <v>42496</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>0</v>
       </c>
       <c r="G9" s="22">
         <v>0</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>0</v>
       </c>
@@ -1471,93 +1474,93 @@
       <c r="M9" s="22">
         <v>0</v>
       </c>
       <c r="N9" s="22">
         <v>0</v>
       </c>
       <c r="O9" s="22">
         <v>0</v>
       </c>
       <c r="P9" s="22">
         <v>0</v>
       </c>
       <c r="Q9" s="22">
         <v>0</v>
       </c>
       <c r="R9" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="21">
-        <v>43314</v>
+        <v>43312</v>
       </c>
       <c r="E10" s="22">
-        <v>20139</v>
+        <v>20138</v>
       </c>
       <c r="F10" s="22">
-        <v>23175</v>
+        <v>23174</v>
       </c>
       <c r="G10" s="22">
-        <v>24691</v>
+        <v>24692</v>
       </c>
       <c r="H10" s="22">
         <v>5819</v>
       </c>
       <c r="I10" s="22">
         <v>3123</v>
       </c>
       <c r="J10" s="22">
         <v>2696</v>
       </c>
       <c r="K10" s="22">
         <v>14558</v>
       </c>
       <c r="L10" s="22">
         <v>12167</v>
       </c>
       <c r="M10" s="22">
         <v>1926</v>
       </c>
       <c r="N10" s="22">
         <v>465</v>
       </c>
       <c r="O10" s="22">
         <v>28</v>
       </c>
       <c r="P10" s="22">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="Q10" s="22">
         <v>1462</v>
       </c>
       <c r="R10" s="22">
-        <v>18600</v>
+        <v>18597</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="25">
         <v>0</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>0</v>
       </c>
       <c r="G11" s="26">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="26">
         <v>0</v>
       </c>
@@ -1831,141 +1834,141 @@
       <c r="N16" s="26">
         <v>12</v>
       </c>
       <c r="O16" s="26">
         <v>4</v>
       </c>
       <c r="P16" s="26">
         <v>189</v>
       </c>
       <c r="Q16" s="26">
         <v>91</v>
       </c>
       <c r="R16" s="26">
         <v>1005</v>
       </c>
     </row>
     <row r="17" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="25">
         <v>1473</v>
       </c>
       <c r="E17" s="26">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F17" s="26">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="G17" s="26">
         <v>800</v>
       </c>
       <c r="H17" s="26">
         <v>215</v>
       </c>
       <c r="I17" s="26">
         <v>107</v>
       </c>
       <c r="J17" s="26">
         <v>108</v>
       </c>
       <c r="K17" s="26">
         <v>443</v>
       </c>
       <c r="L17" s="26">
         <v>363</v>
       </c>
       <c r="M17" s="26">
         <v>53</v>
       </c>
       <c r="N17" s="26">
         <v>27</v>
       </c>
       <c r="O17" s="26">
         <v>0</v>
       </c>
       <c r="P17" s="26">
         <v>97</v>
       </c>
       <c r="Q17" s="26">
         <v>45</v>
       </c>
       <c r="R17" s="26">
         <v>669</v>
       </c>
     </row>
     <row r="18" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B18" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="24"/>
       <c r="D18" s="25">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="E18" s="26">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F18" s="26">
         <v>1315</v>
       </c>
       <c r="G18" s="26">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H18" s="26">
         <v>291</v>
       </c>
       <c r="I18" s="26">
         <v>138</v>
       </c>
       <c r="J18" s="26">
         <v>153</v>
       </c>
       <c r="K18" s="26">
         <v>856</v>
       </c>
       <c r="L18" s="26">
         <v>786</v>
       </c>
       <c r="M18" s="26">
         <v>55</v>
       </c>
       <c r="N18" s="26">
         <v>15</v>
       </c>
       <c r="O18" s="26">
         <v>1</v>
       </c>
       <c r="P18" s="26">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q18" s="26">
         <v>66</v>
       </c>
       <c r="R18" s="26">
-        <v>681</v>
+        <v>678</v>
       </c>
     </row>
     <row r="19" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="25">
         <v>3149</v>
       </c>
       <c r="E19" s="26">
         <v>1035</v>
       </c>
       <c r="F19" s="26">
         <v>2114</v>
       </c>
       <c r="G19" s="26">
         <v>2119</v>
       </c>
       <c r="H19" s="26">
         <v>363</v>
       </c>
       <c r="I19" s="26">
         <v>169</v>
       </c>
@@ -2134,93 +2137,93 @@
       <c r="M22" s="26">
         <v>38</v>
       </c>
       <c r="N22" s="26">
         <v>11</v>
       </c>
       <c r="O22" s="26">
         <v>0</v>
       </c>
       <c r="P22" s="26">
         <v>105</v>
       </c>
       <c r="Q22" s="26">
         <v>51</v>
       </c>
       <c r="R22" s="26">
         <v>675</v>
       </c>
     </row>
     <row r="23" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B23" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="20"/>
       <c r="D23" s="21">
-        <v>17382</v>
+        <v>17378</v>
       </c>
       <c r="E23" s="22">
-        <v>7069</v>
+        <v>7066</v>
       </c>
       <c r="F23" s="22">
-        <v>10313</v>
+        <v>10312</v>
       </c>
       <c r="G23" s="22">
-        <v>10859</v>
+        <v>10857</v>
       </c>
       <c r="H23" s="22">
-        <v>2686</v>
+        <v>2685</v>
       </c>
       <c r="I23" s="22">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="J23" s="22">
         <v>1292</v>
       </c>
       <c r="K23" s="22">
         <v>6398</v>
       </c>
       <c r="L23" s="22">
         <v>5243</v>
       </c>
       <c r="M23" s="22">
         <v>787</v>
       </c>
       <c r="N23" s="22">
         <v>368</v>
       </c>
       <c r="O23" s="22">
         <v>3</v>
       </c>
       <c r="P23" s="22">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="Q23" s="22">
         <v>859</v>
       </c>
       <c r="R23" s="22">
-        <v>6512</v>
+        <v>6510</v>
       </c>
     </row>
     <row r="24" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="26">
         <v>1</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>0</v>
       </c>
       <c r="H24" s="26">
         <v>0</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
@@ -2239,141 +2242,141 @@
       <c r="N24" s="26">
         <v>0</v>
       </c>
       <c r="O24" s="26">
         <v>0</v>
       </c>
       <c r="P24" s="26">
         <v>0</v>
       </c>
       <c r="Q24" s="26">
         <v>0</v>
       </c>
       <c r="R24" s="26">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="25">
         <v>7770</v>
       </c>
       <c r="E25" s="26">
-        <v>2863</v>
+        <v>2862</v>
       </c>
       <c r="F25" s="26">
-        <v>4907</v>
+        <v>4908</v>
       </c>
       <c r="G25" s="26">
         <v>5090</v>
       </c>
       <c r="H25" s="26">
         <v>1169</v>
       </c>
       <c r="I25" s="26">
         <v>632</v>
       </c>
       <c r="J25" s="26">
         <v>537</v>
       </c>
       <c r="K25" s="26">
         <v>3154</v>
       </c>
       <c r="L25" s="26">
         <v>2561</v>
       </c>
       <c r="M25" s="26">
         <v>388</v>
       </c>
       <c r="N25" s="26">
         <v>205</v>
       </c>
       <c r="O25" s="26">
         <v>2</v>
       </c>
       <c r="P25" s="26">
         <v>371</v>
       </c>
       <c r="Q25" s="26">
         <v>394</v>
       </c>
       <c r="R25" s="26">
         <v>2677</v>
       </c>
     </row>
     <row r="26" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B26" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="25">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="E26" s="26">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="F26" s="26">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="G26" s="26">
         <v>1073</v>
       </c>
       <c r="H26" s="26">
         <v>292</v>
       </c>
       <c r="I26" s="26">
         <v>152</v>
       </c>
       <c r="J26" s="26">
         <v>140</v>
       </c>
       <c r="K26" s="26">
         <v>583</v>
       </c>
       <c r="L26" s="26">
         <v>474</v>
       </c>
       <c r="M26" s="26">
         <v>64</v>
       </c>
       <c r="N26" s="26">
         <v>45</v>
       </c>
       <c r="O26" s="26">
         <v>0</v>
       </c>
       <c r="P26" s="26">
         <v>96</v>
       </c>
       <c r="Q26" s="26">
         <v>102</v>
       </c>
       <c r="R26" s="26">
-        <v>918</v>
+        <v>915</v>
       </c>
     </row>
     <row r="27" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="25">
         <v>4823</v>
       </c>
       <c r="E27" s="26">
         <v>2028</v>
       </c>
       <c r="F27" s="26">
         <v>2795</v>
       </c>
       <c r="G27" s="26">
         <v>3060</v>
       </c>
       <c r="H27" s="26">
         <v>752</v>
       </c>
       <c r="I27" s="26">
         <v>360</v>
       </c>
@@ -2389,246 +2392,246 @@
       <c r="M27" s="26">
         <v>226</v>
       </c>
       <c r="N27" s="26">
         <v>85</v>
       </c>
       <c r="O27" s="26">
         <v>0</v>
       </c>
       <c r="P27" s="26">
         <v>242</v>
       </c>
       <c r="Q27" s="26">
         <v>240</v>
       </c>
       <c r="R27" s="26">
         <v>1760</v>
       </c>
     </row>
     <row r="28" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B28" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="24"/>
       <c r="D28" s="25">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="E28" s="26">
         <v>313</v>
       </c>
       <c r="F28" s="26">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="G28" s="26">
         <v>604</v>
       </c>
       <c r="H28" s="26">
         <v>161</v>
       </c>
       <c r="I28" s="26">
         <v>86</v>
       </c>
       <c r="J28" s="26">
         <v>75</v>
       </c>
       <c r="K28" s="26">
         <v>325</v>
       </c>
       <c r="L28" s="26">
         <v>289</v>
       </c>
       <c r="M28" s="26">
         <v>27</v>
       </c>
       <c r="N28" s="26">
         <v>9</v>
       </c>
       <c r="O28" s="26">
         <v>1</v>
       </c>
       <c r="P28" s="26">
         <v>84</v>
       </c>
       <c r="Q28" s="26">
         <v>33</v>
       </c>
       <c r="R28" s="26">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="29" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B29" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="24"/>
       <c r="D29" s="25">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E29" s="26">
         <v>478</v>
       </c>
       <c r="F29" s="26">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G29" s="26">
         <v>641</v>
       </c>
       <c r="H29" s="26">
         <v>173</v>
       </c>
       <c r="I29" s="26">
         <v>79</v>
       </c>
       <c r="J29" s="26">
         <v>94</v>
       </c>
       <c r="K29" s="26">
         <v>339</v>
       </c>
       <c r="L29" s="26">
         <v>258</v>
       </c>
       <c r="M29" s="26">
         <v>59</v>
       </c>
       <c r="N29" s="26">
         <v>22</v>
       </c>
       <c r="O29" s="26">
         <v>0</v>
       </c>
       <c r="P29" s="26">
         <v>68</v>
       </c>
       <c r="Q29" s="26">
         <v>61</v>
       </c>
       <c r="R29" s="26">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="30" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B30" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="24"/>
       <c r="D30" s="25">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="E30" s="26">
         <v>396</v>
       </c>
       <c r="F30" s="26">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="G30" s="26">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="H30" s="26">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="I30" s="26">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J30" s="26">
         <v>54</v>
       </c>
       <c r="K30" s="26">
         <v>171</v>
       </c>
       <c r="L30" s="26">
         <v>146</v>
       </c>
       <c r="M30" s="26">
         <v>23</v>
       </c>
       <c r="N30" s="26">
         <v>2</v>
       </c>
       <c r="O30" s="26">
         <v>0</v>
       </c>
       <c r="P30" s="26">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Q30" s="26">
         <v>29</v>
       </c>
       <c r="R30" s="26">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="31" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="20"/>
       <c r="D31" s="21">
-        <v>11302</v>
+        <v>11300</v>
       </c>
       <c r="E31" s="22">
-        <v>4808</v>
+        <v>4806</v>
       </c>
       <c r="F31" s="22">
         <v>6494</v>
       </c>
       <c r="G31" s="22">
         <v>6733</v>
       </c>
       <c r="H31" s="22">
         <v>1616</v>
       </c>
       <c r="I31" s="22">
         <v>839</v>
       </c>
       <c r="J31" s="22">
         <v>777</v>
       </c>
       <c r="K31" s="22">
         <v>3958</v>
       </c>
       <c r="L31" s="22">
         <v>3330</v>
       </c>
       <c r="M31" s="22">
         <v>514</v>
       </c>
       <c r="N31" s="22">
         <v>114</v>
       </c>
       <c r="O31" s="22">
         <v>4</v>
       </c>
       <c r="P31" s="22">
         <v>689</v>
       </c>
       <c r="Q31" s="22">
         <v>466</v>
       </c>
       <c r="R31" s="22">
-        <v>4565</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="32" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="24"/>
       <c r="D32" s="25">
         <v>0</v>
       </c>
       <c r="E32" s="26">
         <v>0</v>
       </c>
       <c r="F32" s="26">
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <v>0</v>
       </c>
       <c r="I32" s="26">
         <v>0</v>
       </c>
@@ -2644,93 +2647,93 @@
       <c r="M32" s="26">
         <v>0</v>
       </c>
       <c r="N32" s="26">
         <v>0</v>
       </c>
       <c r="O32" s="26">
         <v>0</v>
       </c>
       <c r="P32" s="26">
         <v>0</v>
       </c>
       <c r="Q32" s="26">
         <v>0</v>
       </c>
       <c r="R32" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="24"/>
       <c r="D33" s="25">
-        <v>6611</v>
+        <v>6610</v>
       </c>
       <c r="E33" s="26">
-        <v>2502</v>
+        <v>2501</v>
       </c>
       <c r="F33" s="26">
         <v>4109</v>
       </c>
       <c r="G33" s="26">
         <v>4240</v>
       </c>
       <c r="H33" s="26">
         <v>886</v>
       </c>
       <c r="I33" s="26">
         <v>473</v>
       </c>
       <c r="J33" s="26">
         <v>413</v>
       </c>
       <c r="K33" s="26">
         <v>2721</v>
       </c>
       <c r="L33" s="26">
         <v>2336</v>
       </c>
       <c r="M33" s="26">
         <v>330</v>
       </c>
       <c r="N33" s="26">
         <v>55</v>
       </c>
       <c r="O33" s="26">
         <v>4</v>
       </c>
       <c r="P33" s="26">
         <v>370</v>
       </c>
       <c r="Q33" s="26">
         <v>259</v>
       </c>
       <c r="R33" s="26">
-        <v>2362</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="34" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B34" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="24"/>
       <c r="D34" s="25">
         <v>1197</v>
       </c>
       <c r="E34" s="26">
         <v>632</v>
       </c>
       <c r="F34" s="26">
         <v>565</v>
       </c>
       <c r="G34" s="26">
         <v>550</v>
       </c>
       <c r="H34" s="26">
         <v>178</v>
       </c>
       <c r="I34" s="26">
         <v>96</v>
       </c>
@@ -2746,93 +2749,93 @@
       <c r="M34" s="26">
         <v>47</v>
       </c>
       <c r="N34" s="26">
         <v>9</v>
       </c>
       <c r="O34" s="26">
         <v>0</v>
       </c>
       <c r="P34" s="26">
         <v>65</v>
       </c>
       <c r="Q34" s="26">
         <v>48</v>
       </c>
       <c r="R34" s="26">
         <v>648</v>
       </c>
     </row>
     <row r="35" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="25">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="E35" s="26">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="F35" s="26">
         <v>661</v>
       </c>
       <c r="G35" s="26">
         <v>731</v>
       </c>
       <c r="H35" s="26">
         <v>200</v>
       </c>
       <c r="I35" s="26">
         <v>111</v>
       </c>
       <c r="J35" s="26">
         <v>89</v>
       </c>
       <c r="K35" s="26">
         <v>403</v>
       </c>
       <c r="L35" s="26">
         <v>296</v>
       </c>
       <c r="M35" s="26">
         <v>76</v>
       </c>
       <c r="N35" s="26">
         <v>31</v>
       </c>
       <c r="O35" s="26">
         <v>0</v>
       </c>
       <c r="P35" s="26">
         <v>72</v>
       </c>
       <c r="Q35" s="26">
         <v>56</v>
       </c>
       <c r="R35" s="26">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="36" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B36" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="24"/>
       <c r="D36" s="25">
         <v>517</v>
       </c>
       <c r="E36" s="26">
         <v>217</v>
       </c>
       <c r="F36" s="26">
         <v>300</v>
       </c>
       <c r="G36" s="26">
         <v>279</v>
       </c>
       <c r="H36" s="26">
         <v>99</v>
       </c>
       <c r="I36" s="26">
         <v>47</v>
       </c>
@@ -2953,90 +2956,90 @@
       <c r="N38" s="26">
         <v>5</v>
       </c>
       <c r="O38" s="26">
         <v>0</v>
       </c>
       <c r="P38" s="26">
         <v>52</v>
       </c>
       <c r="Q38" s="26">
         <v>44</v>
       </c>
       <c r="R38" s="26">
         <v>309</v>
       </c>
     </row>
     <row r="39" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B39" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="20"/>
       <c r="D39" s="21">
         <v>5810</v>
       </c>
       <c r="E39" s="22">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F39" s="22">
-        <v>3124</v>
+        <v>3123</v>
       </c>
       <c r="G39" s="22">
-        <v>3283</v>
+        <v>3281</v>
       </c>
       <c r="H39" s="22">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="I39" s="22">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J39" s="22">
         <v>471</v>
       </c>
       <c r="K39" s="22">
         <v>1780</v>
       </c>
       <c r="L39" s="22">
         <v>1475</v>
       </c>
       <c r="M39" s="22">
         <v>253</v>
       </c>
       <c r="N39" s="22">
         <v>52</v>
       </c>
       <c r="O39" s="22">
         <v>4</v>
       </c>
       <c r="P39" s="22">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="Q39" s="22">
         <v>313</v>
       </c>
       <c r="R39" s="22">
-        <v>2522</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="40" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B40" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="24"/>
       <c r="D40" s="25">
         <v>0</v>
       </c>
       <c r="E40" s="26">
         <v>0</v>
       </c>
       <c r="F40" s="26">
         <v>0</v>
       </c>
       <c r="G40" s="26">
         <v>0</v>
       </c>
       <c r="H40" s="26">
         <v>0</v>
       </c>
       <c r="I40" s="26">
         <v>0</v>
       </c>
@@ -3052,144 +3055,144 @@
       <c r="M40" s="26">
         <v>0</v>
       </c>
       <c r="N40" s="26">
         <v>0</v>
       </c>
       <c r="O40" s="26">
         <v>0</v>
       </c>
       <c r="P40" s="26">
         <v>0</v>
       </c>
       <c r="Q40" s="26">
         <v>0</v>
       </c>
       <c r="R40" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B41" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="25">
-        <v>2349</v>
+        <v>2348</v>
       </c>
       <c r="E41" s="26">
         <v>1109</v>
       </c>
       <c r="F41" s="26">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="G41" s="26">
-        <v>1365</v>
+        <v>1363</v>
       </c>
       <c r="H41" s="26">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="I41" s="26">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="J41" s="26">
         <v>170</v>
       </c>
       <c r="K41" s="26">
         <v>801</v>
       </c>
       <c r="L41" s="26">
         <v>639</v>
       </c>
       <c r="M41" s="26">
         <v>135</v>
       </c>
       <c r="N41" s="26">
         <v>27</v>
       </c>
       <c r="O41" s="26">
         <v>1</v>
       </c>
       <c r="P41" s="26">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="Q41" s="26">
         <v>122</v>
       </c>
       <c r="R41" s="26">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="42" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B42" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="24"/>
       <c r="D42" s="25">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="E42" s="26">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F42" s="26">
         <v>595</v>
       </c>
       <c r="G42" s="26">
         <v>547</v>
       </c>
       <c r="H42" s="26">
         <v>136</v>
       </c>
       <c r="I42" s="26">
         <v>54</v>
       </c>
       <c r="J42" s="26">
         <v>82</v>
       </c>
       <c r="K42" s="26">
         <v>298</v>
       </c>
       <c r="L42" s="26">
         <v>261</v>
       </c>
       <c r="M42" s="26">
         <v>31</v>
       </c>
       <c r="N42" s="26">
         <v>6</v>
       </c>
       <c r="O42" s="26">
         <v>0</v>
       </c>
       <c r="P42" s="26">
         <v>61</v>
       </c>
       <c r="Q42" s="26">
         <v>52</v>
       </c>
       <c r="R42" s="26">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="43" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B43" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="24"/>
       <c r="D43" s="25">
         <v>1604</v>
       </c>
       <c r="E43" s="26">
         <v>722</v>
       </c>
       <c r="F43" s="26">
         <v>882</v>
       </c>
       <c r="G43" s="26">
         <v>929</v>
       </c>
       <c r="H43" s="26">
         <v>242</v>
       </c>
       <c r="I43" s="26">
         <v>104</v>
       </c>
@@ -3307,93 +3310,93 @@
       <c r="M45" s="26">
         <v>10</v>
       </c>
       <c r="N45" s="26">
         <v>5</v>
       </c>
       <c r="O45" s="26">
         <v>1</v>
       </c>
       <c r="P45" s="26">
         <v>22</v>
       </c>
       <c r="Q45" s="26">
         <v>16</v>
       </c>
       <c r="R45" s="26">
         <v>255</v>
       </c>
     </row>
     <row r="46" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B46" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="20"/>
       <c r="D46" s="21">
-        <v>11425</v>
+        <v>11424</v>
       </c>
       <c r="E46" s="22">
         <v>4802</v>
       </c>
       <c r="F46" s="22">
-        <v>6623</v>
+        <v>6622</v>
       </c>
       <c r="G46" s="22">
         <v>7292</v>
       </c>
       <c r="H46" s="22">
         <v>1625</v>
       </c>
       <c r="I46" s="22">
         <v>796</v>
       </c>
       <c r="J46" s="22">
         <v>829</v>
       </c>
       <c r="K46" s="22">
-        <v>4209</v>
+        <v>4214</v>
       </c>
       <c r="L46" s="22">
-        <v>3595</v>
+        <v>3600</v>
       </c>
       <c r="M46" s="22">
         <v>534</v>
       </c>
       <c r="N46" s="22">
         <v>80</v>
       </c>
       <c r="O46" s="22">
         <v>2</v>
       </c>
       <c r="P46" s="22">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="Q46" s="22">
         <v>670</v>
       </c>
       <c r="R46" s="22">
-        <v>4116</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="47" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="24"/>
       <c r="D47" s="25">
         <v>0</v>
       </c>
       <c r="E47" s="26">
         <v>0</v>
       </c>
       <c r="F47" s="26">
         <v>0</v>
       </c>
       <c r="G47" s="26">
         <v>0</v>
       </c>
       <c r="H47" s="26">
         <v>0</v>
       </c>
       <c r="I47" s="26">
         <v>0</v>
       </c>
@@ -3409,93 +3412,93 @@
       <c r="M47" s="26">
         <v>0</v>
       </c>
       <c r="N47" s="26">
         <v>0</v>
       </c>
       <c r="O47" s="26">
         <v>0</v>
       </c>
       <c r="P47" s="26">
         <v>0</v>
       </c>
       <c r="Q47" s="26">
         <v>0</v>
       </c>
       <c r="R47" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="24"/>
       <c r="D48" s="25">
-        <v>4520</v>
+        <v>4519</v>
       </c>
       <c r="E48" s="26">
         <v>1670</v>
       </c>
       <c r="F48" s="26">
-        <v>2850</v>
+        <v>2849</v>
       </c>
       <c r="G48" s="26">
         <v>3101</v>
       </c>
       <c r="H48" s="26">
         <v>636</v>
       </c>
       <c r="I48" s="26">
         <v>344</v>
       </c>
       <c r="J48" s="26">
         <v>292</v>
       </c>
       <c r="K48" s="26">
         <v>1893</v>
       </c>
       <c r="L48" s="26">
         <v>1689</v>
       </c>
       <c r="M48" s="26">
         <v>181</v>
       </c>
       <c r="N48" s="26">
         <v>23</v>
       </c>
       <c r="O48" s="26">
         <v>1</v>
       </c>
       <c r="P48" s="26">
         <v>289</v>
       </c>
       <c r="Q48" s="26">
         <v>282</v>
       </c>
       <c r="R48" s="26">
-        <v>1415</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="49" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="24"/>
       <c r="D49" s="25">
         <v>803</v>
       </c>
       <c r="E49" s="26">
         <v>375</v>
       </c>
       <c r="F49" s="26">
         <v>428</v>
       </c>
       <c r="G49" s="26">
         <v>471</v>
       </c>
       <c r="H49" s="26">
         <v>106</v>
       </c>
       <c r="I49" s="26">
         <v>61</v>
       </c>
@@ -3532,66 +3535,66 @@
         <v>61</v>
       </c>
       <c r="C50" s="24"/>
       <c r="D50" s="25">
         <v>970</v>
       </c>
       <c r="E50" s="26">
         <v>482</v>
       </c>
       <c r="F50" s="26">
         <v>488</v>
       </c>
       <c r="G50" s="26">
         <v>531</v>
       </c>
       <c r="H50" s="26">
         <v>133</v>
       </c>
       <c r="I50" s="26">
         <v>57</v>
       </c>
       <c r="J50" s="26">
         <v>76</v>
       </c>
       <c r="K50" s="26">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="L50" s="26">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="M50" s="26">
         <v>22</v>
       </c>
       <c r="N50" s="26">
         <v>9</v>
       </c>
       <c r="O50" s="26">
         <v>0</v>
       </c>
       <c r="P50" s="26">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="Q50" s="26">
         <v>28</v>
       </c>
       <c r="R50" s="26">
         <v>436</v>
       </c>
     </row>
     <row r="51" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B51" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="24"/>
       <c r="D51" s="25">
         <v>762</v>
       </c>
       <c r="E51" s="26">
         <v>338</v>
       </c>
       <c r="F51" s="26">
         <v>424</v>
       </c>
       <c r="G51" s="26">
         <v>490</v>
       </c>
@@ -4915,46 +4918,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-10-03</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-10-03'!Print_Titles</vt:lpstr>
+      <vt:lpstr>３　被疑事件の受理及び処理人員</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>