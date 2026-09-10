--- v0 (2026-05-18)
+++ v1 (2026-09-10)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB04DABC-E707-4534-B0B3-7D76C1E3C881}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{32F3CA15-1297-4465-82B5-6C7880AF1E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{499CEB02-EE38-48CD-AFDE-F8EF45E77FAE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BB7111E0-C78E-47B7-BB55-FA7C28DC76A3}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-10-04" sheetId="2" r:id="rId1"/>
+    <sheet name="４　道路交通法等違反被疑事件の受理及び処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-10-04'!$A$1:$S$76</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-10-04'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'４　道路交通法等違反被疑事件の受理及び処理人員'!$A$1:$S$76</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'４　道路交通法等違反被疑事件の受理及び処理人員'!$3:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="89">
   <si>
     <t>４　最高検、高検及び地検管内別　　　道　路　交　通　法　等　違　反　被　疑　事　件　の　受　理　及　び　処　理　人　員</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -872,53 +875,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{6BE8AD8F-5B6D-4D67-880E-FF58E2DB5A4D}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{DD3EDBC2-0486-46D5-ACAF-8759B2A7D381}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{A8FA973F-C10B-4B6A-A748-8E8146797BD6}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{1434AE26-29A9-47E6-B055-60BFAF4CB3F4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1213,127 +1216,127 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{422387CA-1A7C-459E-8E1E-5563249DBC97}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E014A534-A9B0-4712-B0F9-67E68618098D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4:B6"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="1" customWidth="1"/>
+    <col min="4" max="18" width="14.625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="15.375" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="22" customHeight="1">
+    <row r="1" spans="1:19" ht="21.95" customHeight="1">
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S1" s="3">
         <v>45931</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="18" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="7" t="str">
         <f>"("&amp;IF(TEXT(S1,"e")="1",TEXT(S1,"ggg")&amp;"元",TEXT(S1,"ggge"))&amp;"年"&amp;TEXT(S1,"m")&amp;"月分)"</f>
         <v>(令和7年10月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="4" customHeight="1">
+    <row r="3" spans="1:19" ht="3.95" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="11"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
     </row>
-    <row r="4" spans="1:19" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:19" ht="17.100000000000001" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="46"/>
       <c r="F4" s="47"/>
       <c r="G4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49"/>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="50"/>
       <c r="S4" s="51" t="s">
@@ -1356,163 +1359,163 @@
         <v>5</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19"/>
       <c r="L5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="54" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="R5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="S5" s="52"/>
     </row>
-    <row r="6" spans="1:19" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:19" ht="17.100000000000001" customHeight="1">
       <c r="A6" s="22"/>
       <c r="B6" s="44"/>
       <c r="C6" s="23"/>
       <c r="D6" s="55"/>
       <c r="E6" s="55"/>
       <c r="F6" s="55"/>
       <c r="G6" s="55"/>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="P6" s="55"/>
       <c r="Q6" s="24" t="s">
         <v>20</v>
       </c>
       <c r="R6" s="24" t="s">
         <v>20</v>
       </c>
       <c r="S6" s="53"/>
     </row>
-    <row r="7" spans="1:19" ht="4" customHeight="1">
+    <row r="7" spans="1:19" ht="3.95" customHeight="1">
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="14"/>
     </row>
-    <row r="8" spans="1:19" s="25" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="8" spans="1:19" s="25" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="27"/>
       <c r="D8" s="28">
-        <v>34645</v>
+        <v>34650</v>
       </c>
       <c r="E8" s="29">
-        <v>9748</v>
+        <v>9752</v>
       </c>
       <c r="F8" s="29">
-        <v>24897</v>
+        <v>24898</v>
       </c>
       <c r="G8" s="30">
-        <v>26245</v>
+        <v>26246</v>
       </c>
       <c r="H8" s="30">
         <v>10150</v>
       </c>
       <c r="I8" s="29">
         <v>694</v>
       </c>
       <c r="J8" s="29">
         <v>9456</v>
       </c>
       <c r="K8" s="29">
         <v>0</v>
       </c>
       <c r="L8" s="30">
         <v>9740</v>
       </c>
       <c r="M8" s="29">
         <v>8914</v>
       </c>
       <c r="N8" s="29">
         <v>680</v>
       </c>
       <c r="O8" s="29">
         <v>146</v>
       </c>
       <c r="P8" s="29">
         <v>30</v>
       </c>
       <c r="Q8" s="29">
-        <v>5028</v>
+        <v>5029</v>
       </c>
       <c r="R8" s="29">
         <v>1297</v>
       </c>
       <c r="S8" s="29">
-        <v>8464</v>
+        <v>8468</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="30">
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <v>0</v>
       </c>
       <c r="F9" s="29">
         <v>0</v>
       </c>
       <c r="G9" s="30">
         <v>0</v>
       </c>
       <c r="H9" s="30">
         <v>0</v>
       </c>
       <c r="I9" s="29">
         <v>0</v>
       </c>
@@ -1534,93 +1537,93 @@
       <c r="O9" s="29">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>0</v>
       </c>
       <c r="Q9" s="29">
         <v>0</v>
       </c>
       <c r="R9" s="29">
         <v>0</v>
       </c>
       <c r="S9" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="30">
         <v>12843</v>
       </c>
       <c r="E10" s="29">
-        <v>3827</v>
+        <v>3826</v>
       </c>
       <c r="F10" s="29">
-        <v>9016</v>
+        <v>9017</v>
       </c>
       <c r="G10" s="30">
-        <v>9592</v>
+        <v>9593</v>
       </c>
       <c r="H10" s="30">
         <v>3167</v>
       </c>
       <c r="I10" s="29">
         <v>285</v>
       </c>
       <c r="J10" s="29">
         <v>2882</v>
       </c>
       <c r="K10" s="29">
         <v>0</v>
       </c>
       <c r="L10" s="30">
         <v>4359</v>
       </c>
       <c r="M10" s="29">
         <v>3970</v>
       </c>
       <c r="N10" s="29">
         <v>351</v>
       </c>
       <c r="O10" s="29">
         <v>38</v>
       </c>
       <c r="P10" s="29">
         <v>15</v>
       </c>
       <c r="Q10" s="29">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="R10" s="29">
         <v>351</v>
       </c>
       <c r="S10" s="29">
-        <v>3274</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="16.5" customHeight="1">
       <c r="B11" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="33">
         <v>0</v>
       </c>
       <c r="E11" s="34">
         <v>0</v>
       </c>
       <c r="F11" s="34">
         <v>0</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>0</v>
       </c>
       <c r="I11" s="34">
         <v>0</v>
       </c>
@@ -1912,54 +1915,54 @@
       <c r="O16" s="34">
         <v>2</v>
       </c>
       <c r="P16" s="34">
         <v>1</v>
       </c>
       <c r="Q16" s="34">
         <v>162</v>
       </c>
       <c r="R16" s="34">
         <v>29</v>
       </c>
       <c r="S16" s="34">
         <v>265</v>
       </c>
     </row>
     <row r="17" spans="2:19" ht="16.5" customHeight="1">
       <c r="B17" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="32"/>
       <c r="D17" s="33">
         <v>525</v>
       </c>
       <c r="E17" s="34">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F17" s="34">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G17" s="33">
         <v>373</v>
       </c>
       <c r="H17" s="33">
         <v>179</v>
       </c>
       <c r="I17" s="34">
         <v>18</v>
       </c>
       <c r="J17" s="34">
         <v>161</v>
       </c>
       <c r="K17" s="34">
         <v>0</v>
       </c>
       <c r="L17" s="33">
         <v>76</v>
       </c>
       <c r="M17" s="34">
         <v>66</v>
       </c>
       <c r="N17" s="34">
         <v>5</v>
       </c>
@@ -1972,87 +1975,87 @@
       <c r="Q17" s="34">
         <v>87</v>
       </c>
       <c r="R17" s="34">
         <v>31</v>
       </c>
       <c r="S17" s="34">
         <v>156</v>
       </c>
     </row>
     <row r="18" spans="2:19" ht="16.5" customHeight="1">
       <c r="B18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="32"/>
       <c r="D18" s="33">
         <v>558</v>
       </c>
       <c r="E18" s="34">
         <v>181</v>
       </c>
       <c r="F18" s="34">
         <v>377</v>
       </c>
       <c r="G18" s="33">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H18" s="33">
         <v>156</v>
       </c>
       <c r="I18" s="34">
         <v>18</v>
       </c>
       <c r="J18" s="34">
         <v>138</v>
       </c>
       <c r="K18" s="34">
         <v>0</v>
       </c>
       <c r="L18" s="33">
         <v>92</v>
       </c>
       <c r="M18" s="34">
         <v>90</v>
       </c>
       <c r="N18" s="34">
         <v>2</v>
       </c>
       <c r="O18" s="34">
         <v>0</v>
       </c>
       <c r="P18" s="34">
         <v>2</v>
       </c>
       <c r="Q18" s="34">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="R18" s="34">
         <v>21</v>
       </c>
       <c r="S18" s="34">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="19" spans="2:19" ht="16.5" customHeight="1">
       <c r="B19" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="32"/>
       <c r="D19" s="33">
         <v>647</v>
       </c>
       <c r="E19" s="34">
         <v>214</v>
       </c>
       <c r="F19" s="34">
         <v>433</v>
       </c>
       <c r="G19" s="33">
         <v>474</v>
       </c>
       <c r="H19" s="33">
         <v>133</v>
       </c>
       <c r="I19" s="34">
         <v>16</v>
       </c>
@@ -2233,96 +2236,96 @@
       <c r="N22" s="34">
         <v>3</v>
       </c>
       <c r="O22" s="34">
         <v>3</v>
       </c>
       <c r="P22" s="34">
         <v>0</v>
       </c>
       <c r="Q22" s="34">
         <v>34</v>
       </c>
       <c r="R22" s="34">
         <v>9</v>
       </c>
       <c r="S22" s="34">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B23" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="30">
-        <v>8271</v>
+        <v>8275</v>
       </c>
       <c r="E23" s="29">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="F23" s="29">
         <v>6750</v>
       </c>
       <c r="G23" s="30">
         <v>6852</v>
       </c>
       <c r="H23" s="30">
         <v>2381</v>
       </c>
       <c r="I23" s="29">
         <v>110</v>
       </c>
       <c r="J23" s="29">
         <v>2271</v>
       </c>
       <c r="K23" s="29">
         <v>0</v>
       </c>
       <c r="L23" s="30">
         <v>2855</v>
       </c>
       <c r="M23" s="29">
         <v>2760</v>
       </c>
       <c r="N23" s="29">
         <v>60</v>
       </c>
       <c r="O23" s="29">
         <v>35</v>
       </c>
       <c r="P23" s="29">
         <v>2</v>
       </c>
       <c r="Q23" s="29">
         <v>1222</v>
       </c>
       <c r="R23" s="29">
         <v>392</v>
       </c>
       <c r="S23" s="29">
-        <v>1430</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="16.5" customHeight="1">
       <c r="B24" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="32"/>
       <c r="D24" s="33">
         <v>0</v>
       </c>
       <c r="E24" s="34">
         <v>0</v>
       </c>
       <c r="F24" s="34">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="34">
         <v>0</v>
       </c>
@@ -2344,147 +2347,147 @@
       <c r="O24" s="34">
         <v>0</v>
       </c>
       <c r="P24" s="34">
         <v>0</v>
       </c>
       <c r="Q24" s="34">
         <v>0</v>
       </c>
       <c r="R24" s="34">
         <v>0</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:19" ht="16.5" customHeight="1">
       <c r="B25" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="32"/>
       <c r="D25" s="33">
         <v>3986</v>
       </c>
       <c r="E25" s="34">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F25" s="34">
-        <v>3340</v>
+        <v>3339</v>
       </c>
       <c r="G25" s="33">
         <v>3350</v>
       </c>
       <c r="H25" s="33">
         <v>1088</v>
       </c>
       <c r="I25" s="34">
         <v>49</v>
       </c>
       <c r="J25" s="34">
         <v>1039</v>
       </c>
       <c r="K25" s="34">
         <v>0</v>
       </c>
       <c r="L25" s="33">
         <v>1779</v>
       </c>
       <c r="M25" s="34">
         <v>1739</v>
       </c>
       <c r="N25" s="34">
         <v>32</v>
       </c>
       <c r="O25" s="34">
         <v>8</v>
       </c>
       <c r="P25" s="34">
         <v>1</v>
       </c>
       <c r="Q25" s="34">
         <v>283</v>
       </c>
       <c r="R25" s="34">
         <v>199</v>
       </c>
       <c r="S25" s="34">
         <v>639</v>
       </c>
     </row>
     <row r="26" spans="2:19" ht="16.5" customHeight="1">
       <c r="B26" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="32"/>
       <c r="D26" s="33">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="E26" s="34">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F26" s="34">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G26" s="33">
         <v>826</v>
       </c>
       <c r="H26" s="33">
         <v>263</v>
       </c>
       <c r="I26" s="34">
         <v>12</v>
       </c>
       <c r="J26" s="34">
         <v>251</v>
       </c>
       <c r="K26" s="34">
         <v>0</v>
       </c>
       <c r="L26" s="33">
         <v>383</v>
       </c>
       <c r="M26" s="34">
         <v>376</v>
       </c>
       <c r="N26" s="34">
         <v>1</v>
       </c>
       <c r="O26" s="34">
         <v>6</v>
       </c>
       <c r="P26" s="34">
         <v>0</v>
       </c>
       <c r="Q26" s="34">
         <v>123</v>
       </c>
       <c r="R26" s="34">
         <v>57</v>
       </c>
       <c r="S26" s="34">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="27" spans="2:19" ht="16.5" customHeight="1">
       <c r="B27" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="32"/>
       <c r="D27" s="33">
         <v>2428</v>
       </c>
       <c r="E27" s="34">
         <v>481</v>
       </c>
       <c r="F27" s="34">
         <v>1947</v>
       </c>
       <c r="G27" s="33">
         <v>2046</v>
       </c>
       <c r="H27" s="33">
         <v>708</v>
       </c>
       <c r="I27" s="34">
         <v>32</v>
       </c>
@@ -2503,150 +2506,150 @@
       <c r="N27" s="34">
         <v>18</v>
       </c>
       <c r="O27" s="34">
         <v>12</v>
       </c>
       <c r="P27" s="34">
         <v>1</v>
       </c>
       <c r="Q27" s="34">
         <v>683</v>
       </c>
       <c r="R27" s="34">
         <v>90</v>
       </c>
       <c r="S27" s="34">
         <v>385</v>
       </c>
     </row>
     <row r="28" spans="2:19" ht="16.5" customHeight="1">
       <c r="B28" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="32"/>
       <c r="D28" s="33">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E28" s="34">
         <v>57</v>
       </c>
       <c r="F28" s="34">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G28" s="33">
         <v>194</v>
       </c>
       <c r="H28" s="33">
         <v>104</v>
       </c>
       <c r="I28" s="34">
         <v>7</v>
       </c>
       <c r="J28" s="34">
         <v>97</v>
       </c>
       <c r="K28" s="34">
         <v>0</v>
       </c>
       <c r="L28" s="33">
         <v>64</v>
       </c>
       <c r="M28" s="34">
         <v>57</v>
       </c>
       <c r="N28" s="34">
         <v>4</v>
       </c>
       <c r="O28" s="34">
         <v>3</v>
       </c>
       <c r="P28" s="34">
         <v>0</v>
       </c>
       <c r="Q28" s="34">
         <v>14</v>
       </c>
       <c r="R28" s="34">
         <v>12</v>
       </c>
       <c r="S28" s="34">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="2:19" ht="16.5" customHeight="1">
       <c r="B29" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="32"/>
       <c r="D29" s="33">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E29" s="34">
         <v>81</v>
       </c>
       <c r="F29" s="34">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="G29" s="33">
         <v>245</v>
       </c>
       <c r="H29" s="33">
         <v>151</v>
       </c>
       <c r="I29" s="34">
         <v>6</v>
       </c>
       <c r="J29" s="34">
         <v>145</v>
       </c>
       <c r="K29" s="34">
         <v>0</v>
       </c>
       <c r="L29" s="33">
         <v>30</v>
       </c>
       <c r="M29" s="34">
         <v>22</v>
       </c>
       <c r="N29" s="34">
         <v>5</v>
       </c>
       <c r="O29" s="34">
         <v>3</v>
       </c>
       <c r="P29" s="34">
         <v>0</v>
       </c>
       <c r="Q29" s="34">
         <v>46</v>
       </c>
       <c r="R29" s="34">
         <v>18</v>
       </c>
       <c r="S29" s="34">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="2:19" ht="16.5" customHeight="1">
       <c r="B30" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="32"/>
       <c r="D30" s="33">
         <v>256</v>
       </c>
       <c r="E30" s="34">
         <v>60</v>
       </c>
       <c r="F30" s="34">
         <v>196</v>
       </c>
       <c r="G30" s="33">
         <v>191</v>
       </c>
       <c r="H30" s="33">
         <v>67</v>
       </c>
       <c r="I30" s="34">
         <v>4</v>
       </c>
@@ -2665,96 +2668,96 @@
       <c r="N30" s="34">
         <v>0</v>
       </c>
       <c r="O30" s="34">
         <v>3</v>
       </c>
       <c r="P30" s="34">
         <v>0</v>
       </c>
       <c r="Q30" s="34">
         <v>73</v>
       </c>
       <c r="R30" s="34">
         <v>16</v>
       </c>
       <c r="S30" s="34">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B31" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="30">
-        <v>3933</v>
+        <v>3935</v>
       </c>
       <c r="E31" s="29">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="F31" s="29">
         <v>2688</v>
       </c>
       <c r="G31" s="30">
         <v>2965</v>
       </c>
       <c r="H31" s="30">
         <v>1198</v>
       </c>
       <c r="I31" s="29">
         <v>79</v>
       </c>
       <c r="J31" s="29">
         <v>1119</v>
       </c>
       <c r="K31" s="29">
         <v>0</v>
       </c>
       <c r="L31" s="30">
         <v>978</v>
       </c>
       <c r="M31" s="29">
         <v>885</v>
       </c>
       <c r="N31" s="29">
         <v>77</v>
       </c>
       <c r="O31" s="29">
         <v>16</v>
       </c>
       <c r="P31" s="29">
         <v>7</v>
       </c>
       <c r="Q31" s="29">
         <v>650</v>
       </c>
       <c r="R31" s="29">
         <v>132</v>
       </c>
       <c r="S31" s="29">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="32" spans="2:19" ht="16.5" customHeight="1">
       <c r="B32" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="33">
         <v>0</v>
       </c>
       <c r="E32" s="34">
         <v>0</v>
       </c>
       <c r="F32" s="34">
         <v>0</v>
       </c>
       <c r="G32" s="33">
         <v>0</v>
       </c>
       <c r="H32" s="33">
         <v>0</v>
       </c>
       <c r="I32" s="34">
         <v>0</v>
       </c>
@@ -2773,96 +2776,96 @@
       <c r="N32" s="34">
         <v>0</v>
       </c>
       <c r="O32" s="34">
         <v>0</v>
       </c>
       <c r="P32" s="34">
         <v>0</v>
       </c>
       <c r="Q32" s="34">
         <v>0</v>
       </c>
       <c r="R32" s="34">
         <v>0</v>
       </c>
       <c r="S32" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:19" ht="16.5" customHeight="1">
       <c r="B33" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="32"/>
       <c r="D33" s="33">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="E33" s="34">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F33" s="34">
         <v>1611</v>
       </c>
       <c r="G33" s="33">
         <v>1801</v>
       </c>
       <c r="H33" s="33">
         <v>600</v>
       </c>
       <c r="I33" s="34">
         <v>46</v>
       </c>
       <c r="J33" s="34">
         <v>554</v>
       </c>
       <c r="K33" s="34">
         <v>0</v>
       </c>
       <c r="L33" s="33">
         <v>761</v>
       </c>
       <c r="M33" s="34">
         <v>696</v>
       </c>
       <c r="N33" s="34">
         <v>58</v>
       </c>
       <c r="O33" s="34">
         <v>7</v>
       </c>
       <c r="P33" s="34">
         <v>4</v>
       </c>
       <c r="Q33" s="34">
         <v>362</v>
       </c>
       <c r="R33" s="34">
         <v>74</v>
       </c>
       <c r="S33" s="34">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="34" spans="2:19" ht="16.5" customHeight="1">
       <c r="B34" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="32"/>
       <c r="D34" s="33">
         <v>472</v>
       </c>
       <c r="E34" s="34">
         <v>176</v>
       </c>
       <c r="F34" s="34">
         <v>296</v>
       </c>
       <c r="G34" s="33">
         <v>340</v>
       </c>
       <c r="H34" s="33">
         <v>185</v>
       </c>
       <c r="I34" s="34">
         <v>17</v>
       </c>
@@ -2881,96 +2884,96 @@
       <c r="N34" s="34">
         <v>3</v>
       </c>
       <c r="O34" s="34">
         <v>1</v>
       </c>
       <c r="P34" s="34">
         <v>1</v>
       </c>
       <c r="Q34" s="34">
         <v>94</v>
       </c>
       <c r="R34" s="34">
         <v>21</v>
       </c>
       <c r="S34" s="34">
         <v>131</v>
       </c>
     </row>
     <row r="35" spans="2:19" ht="16.5" customHeight="1">
       <c r="B35" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="32"/>
       <c r="D35" s="33">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E35" s="34">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F35" s="34">
         <v>252</v>
       </c>
       <c r="G35" s="33">
         <v>282</v>
       </c>
       <c r="H35" s="33">
         <v>103</v>
       </c>
       <c r="I35" s="34">
         <v>9</v>
       </c>
       <c r="J35" s="34">
         <v>94</v>
       </c>
       <c r="K35" s="34">
         <v>0</v>
       </c>
       <c r="L35" s="33">
         <v>93</v>
       </c>
       <c r="M35" s="34">
         <v>84</v>
       </c>
       <c r="N35" s="34">
         <v>8</v>
       </c>
       <c r="O35" s="34">
         <v>1</v>
       </c>
       <c r="P35" s="34">
         <v>0</v>
       </c>
       <c r="Q35" s="34">
         <v>69</v>
       </c>
       <c r="R35" s="34">
         <v>17</v>
       </c>
       <c r="S35" s="34">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="2:19" ht="16.5" customHeight="1">
       <c r="B36" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="32"/>
       <c r="D36" s="33">
         <v>160</v>
       </c>
       <c r="E36" s="34">
         <v>42</v>
       </c>
       <c r="F36" s="34">
         <v>118</v>
       </c>
       <c r="G36" s="33">
         <v>127</v>
       </c>
       <c r="H36" s="33">
         <v>65</v>
       </c>
       <c r="I36" s="34">
         <v>2</v>
       </c>
@@ -3097,96 +3100,96 @@
       <c r="N38" s="34">
         <v>3</v>
       </c>
       <c r="O38" s="34">
         <v>2</v>
       </c>
       <c r="P38" s="34">
         <v>2</v>
       </c>
       <c r="Q38" s="34">
         <v>37</v>
       </c>
       <c r="R38" s="34">
         <v>9</v>
       </c>
       <c r="S38" s="34">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B39" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="30">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="E39" s="29">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="F39" s="29">
         <v>1226</v>
       </c>
       <c r="G39" s="30">
         <v>1302</v>
       </c>
       <c r="H39" s="30">
         <v>661</v>
       </c>
       <c r="I39" s="29">
         <v>58</v>
       </c>
       <c r="J39" s="29">
         <v>603</v>
       </c>
       <c r="K39" s="29">
         <v>0</v>
       </c>
       <c r="L39" s="30">
         <v>320</v>
       </c>
       <c r="M39" s="29">
         <v>254</v>
       </c>
       <c r="N39" s="29">
         <v>56</v>
       </c>
       <c r="O39" s="29">
         <v>10</v>
       </c>
       <c r="P39" s="29">
         <v>0</v>
       </c>
       <c r="Q39" s="29">
         <v>253</v>
       </c>
       <c r="R39" s="29">
         <v>68</v>
       </c>
       <c r="S39" s="29">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="40" spans="2:19" ht="16.5" customHeight="1">
       <c r="B40" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="32"/>
       <c r="D40" s="33">
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <v>0</v>
       </c>
       <c r="F40" s="34">
         <v>0</v>
       </c>
       <c r="G40" s="33">
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <v>0</v>
       </c>
       <c r="I40" s="34">
         <v>0</v>
       </c>
@@ -3259,96 +3262,96 @@
       <c r="N41" s="34">
         <v>36</v>
       </c>
       <c r="O41" s="34">
         <v>4</v>
       </c>
       <c r="P41" s="34">
         <v>0</v>
       </c>
       <c r="Q41" s="34">
         <v>81</v>
       </c>
       <c r="R41" s="34">
         <v>37</v>
       </c>
       <c r="S41" s="34">
         <v>248</v>
       </c>
     </row>
     <row r="42" spans="2:19" ht="16.5" customHeight="1">
       <c r="B42" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="32"/>
       <c r="D42" s="33">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E42" s="34">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F42" s="34">
         <v>235</v>
       </c>
       <c r="G42" s="33">
         <v>252</v>
       </c>
       <c r="H42" s="33">
         <v>132</v>
       </c>
       <c r="I42" s="34">
         <v>12</v>
       </c>
       <c r="J42" s="34">
         <v>120</v>
       </c>
       <c r="K42" s="34">
         <v>0</v>
       </c>
       <c r="L42" s="33">
         <v>61</v>
       </c>
       <c r="M42" s="34">
         <v>46</v>
       </c>
       <c r="N42" s="34">
         <v>15</v>
       </c>
       <c r="O42" s="34">
         <v>0</v>
       </c>
       <c r="P42" s="34">
         <v>0</v>
       </c>
       <c r="Q42" s="34">
         <v>51</v>
       </c>
       <c r="R42" s="34">
         <v>8</v>
       </c>
       <c r="S42" s="34">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="2:19" ht="16.5" customHeight="1">
       <c r="B43" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="32"/>
       <c r="D43" s="33">
         <v>541</v>
       </c>
       <c r="E43" s="34">
         <v>202</v>
       </c>
       <c r="F43" s="34">
         <v>339</v>
       </c>
       <c r="G43" s="33">
         <v>363</v>
       </c>
       <c r="H43" s="33">
         <v>223</v>
       </c>
       <c r="I43" s="34">
         <v>14</v>
       </c>
@@ -5089,114 +5092,114 @@
       <c r="L75" s="33">
         <v>30</v>
       </c>
       <c r="M75" s="34">
         <v>25</v>
       </c>
       <c r="N75" s="34">
         <v>3</v>
       </c>
       <c r="O75" s="34">
         <v>2</v>
       </c>
       <c r="P75" s="34">
         <v>0</v>
       </c>
       <c r="Q75" s="34">
         <v>36</v>
       </c>
       <c r="R75" s="34">
         <v>19</v>
       </c>
       <c r="S75" s="34">
         <v>95</v>
       </c>
     </row>
-    <row r="76" spans="1:19" ht="10" customHeight="1">
+    <row r="76" spans="1:19" ht="9.9499999999999993" customHeight="1">
       <c r="A76" s="22"/>
       <c r="B76" s="35"/>
       <c r="C76" s="36"/>
       <c r="D76" s="37"/>
       <c r="E76" s="38"/>
       <c r="F76" s="38"/>
       <c r="G76" s="39"/>
       <c r="H76" s="39"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="39"/>
       <c r="M76" s="38"/>
       <c r="N76" s="38"/>
       <c r="O76" s="38"/>
       <c r="P76" s="38"/>
       <c r="Q76" s="38"/>
       <c r="R76" s="38"/>
       <c r="S76" s="38"/>
     </row>
-    <row r="77" spans="1:19" ht="20.149999999999999" customHeight="1">
+    <row r="77" spans="1:19" ht="20.100000000000001" customHeight="1">
       <c r="B77" s="40"/>
       <c r="C77" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="S4:S6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="P5:P6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-10-04</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-10-04'!Print_Titles</vt:lpstr>
+      <vt:lpstr>４　道路交通法等違反被疑事件の受理及び処理人員</vt:lpstr>
+      <vt:lpstr>'４　道路交通法等違反被疑事件の受理及び処理人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'４　道路交通法等違反被疑事件の受理及び処理人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>